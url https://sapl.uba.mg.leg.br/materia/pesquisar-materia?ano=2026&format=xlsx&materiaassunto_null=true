--- v0 (2026-01-19)
+++ v1 (2026-05-30)
@@ -10,95 +10,6242 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="15" uniqueCount="15">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4566" uniqueCount="2064">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>14222</t>
+  </si>
+  <si>
+    <t>2026</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>IND</t>
+  </si>
+  <si>
+    <t>Indicação</t>
+  </si>
+  <si>
+    <t>Aline Moreira Silva Melo</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14222/indicacao_1.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário de Obras, solicitando a construção de um bueiro na rua Pernambuco, próximo ao n°179, bairro Chiquito Gazzola. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14240</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14240/indicacao_2.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário de Segurança, solicitando a instalação de uma placa de carga e descarga na rua Maestro Josialdo Luzitano, de frente ao n°65, bairro Seminário.</t>
+  </si>
+  <si>
+    <t>14223</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14223/indicacao_3.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário de Obras, solicitando a manutenção na estrada da Comunidade do Amargoso, no trecho antes da ponte e também após a ponte. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14241</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>André Eustáquio Alves</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14241/indicacao_4.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário de Obras, solicitando que sejam adotadas providências quanto aos problemas estruturais no pavimento asfáltico da Rua Maria Lolita de Oliveira Fernandes, no Bairro Santa Edwiges. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14242</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14242/indicacao_5.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário de Segurança Pública, solicitando a instalação de placas de sinalização de trânsito na bifurcação existente no cruzamento do Bairro Cibraci, especificamente no encontro da Avenida Marta Nascimento Jabour com a Rua Gorasil de Castro Brandão e a Avenida Cícero Silveira, em frente ao Salão Comunitário do Bairro Cibraci. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14226</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>Antonio Domingos Ximendes Trindade</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14226/indicacao_6.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário de Obras, solicitando a substituição da ponte localizada no córrego dos mendes, por uma ponte de concreto. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14227</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>Aparecida Sônia Ferreira Vidal</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14227/indicacao_7.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário Municipal de Agricultura e Meio Ambiente, sr. Salomão Couri, solicitando informações e providências acerca do aumento da frequência da coleta mecanizada de lixo (com caminhão) no Distrito da Miragaia.</t>
+  </si>
+  <si>
+    <t>14230</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>Gilson Fazolla Filgueiras</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14230/indicacao_9.pdf</t>
+  </si>
+  <si>
+    <t>À Secretaria Municipal de Segurança e Mobilidade Urbana, solicitando um ponto de ônibus na Av. Olegário Maciel em frente ao n. 220. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14232</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>Lucas Rufino Zocoli</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14232/indicacao_10.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário Municipal de Obras, solicitando a realização de manutenção nas vias de acesso do Córrego Santa Anastácia, localizado na área rural. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14233</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14233/indicacao_11.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário Municipal de Obras, solicitando o conserto da Ponte do Bairro Fazendinha, bem como que seja realizado o tamponamento do buraco existente logo ao final da ponte. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14251</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>Marilda Aparecida Leoncio</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14251/indicacao_12.pdf</t>
+  </si>
+  <si>
+    <t>Envia à Prefeitura de Ubá anteprojeto de lei que institua Política Municipal de Prevenção e Combate ao Assédio Moral e Sexual no âmbito da administração direta e indireta da cidade de Ubá. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14252</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14252/indicacao_13.pdf</t>
+  </si>
+  <si>
+    <t>Ao Sec. de Esportes de Ubá, solicitando oficinas esportivas para adolescentes da comunidade de Miragaia na quadra da Escola Estadual Coronel João Ferreira de Andrade.</t>
+  </si>
+  <si>
+    <t>14253</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14253/indicacao_14.pdf</t>
+  </si>
+  <si>
+    <t>Ao Sec. de Obras de Ubá, solicitando a abertura e instalação de bueiro para escoamento de águas pluviais na rua Rubi, 27, bairro Santa Rosa. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14234</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>Paulo Cézar Tavares</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14234/indicacao_15.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário Municipal de Agricultura, Ambiente e Mobilidade Urbana, solicitando providências para o asfaltamento da Rua Eliza Amaral Peron, localizada no bairro Agroceres.</t>
+  </si>
+  <si>
+    <t>14235</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>Renato Vieira</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14235/indicacao_16.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário Municipal de Agricultura, Ambiente e Mobilidade Urbana, solicitando a realização de um mutirão de limpeza em todo o Bairro São Domingos.</t>
+  </si>
+  <si>
+    <t>14245</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14245/indicacao_17.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário de Obras, solicitando a manutenção do calçamento da Rua Comendador Teixeira e Silva, bairro Santana. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14236</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14236/indicacao_18.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário de Obras, solicitando a manutenção do calçamento da Rua Sonia Marcos Badaró, próximo ao nº. 276 e da igreja Católica, no bairro Olaria. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14237</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>Samuel Soares da Silva</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14237/indicacao_19.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário Municipal de Segurança Pública, solicitando a inclusão no cronograma de patrulhamento periódico da GCM, o bairro Tanquinho.</t>
+  </si>
+  <si>
+    <t>14231</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14231/indicacao_20.pdf</t>
+  </si>
+  <si>
+    <t>À Secretaria Municipal de Cultura, solicitando a instalação de um busto do ex-prefeito Narciso Paulo Michelli no novo Centro Administrativo.</t>
+  </si>
+  <si>
+    <t>14238</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14238/indicacao_21.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário Municipal de Obras, solicitando a retirada da terra proveniente do barranco situado na Rua Ismael de Oliveira, em frente ao nº 402, Bairro Santa Bernadete. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14239</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14239/indicacao_22.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário Municipal de Agricultura, Ambiente e Mobilidade Urbana, solicitando a realização de serviço de limpeza urbana e capina nas vias públicas e áreas comuns do bairro San Raphael III.</t>
+  </si>
+  <si>
+    <t>14293</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14293/indicacao_023.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário de Segurança Pública, solicitando um quebra-molas ou faixa de pedestres em frente ao Posto de Saúde, localizado na Avenida Olegário Maciel, n°1349, bairro Industrial. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14294</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14294/indicacao_024.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário de Agricultura, Ambiente e Mobilidade Urbana, solicitando a poda de uma árvore localizada na rua Alameda das Crisalidas, de frente ao n°115, bairro Serra Verde.</t>
+  </si>
+  <si>
+    <t>14295</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14295/indicacao_025.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário de Agricultura, Ambiente e Mobilidade Urbana, Sr. Salomão Cure, indicar lhe a instalação de um ponto de ônibus coberto na Comunidade da Barrinha.</t>
+  </si>
+  <si>
+    <t>14305</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14305/indicacao_026.pdf</t>
+  </si>
+  <si>
+    <t>À Secretaria Municipal de Educação, solicitando a construção de uma escadaria na calçada de acesso à Escola Municipal Professor Antônio Araújo de Andrade, no bairro Inês Groppo, bem como limpeza e manutenção da área interna e do entorno. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14306</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14306/indicacao_027.pdf</t>
+  </si>
+  <si>
+    <t>À Secretaria Municipal de Obras, solicitando obras de infraestrutura na estrada vicinal liga o Município ao Distrito da Barrinha, na Zona Rural. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14308</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14308/indicacao_028.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário de Obras, solicitando uma intervenção no asfalto que está cedendo, na praça do Bairro Xangrilá, Rua José de Azevedo. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14309</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14309/indicacao_029.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário de Obras, solicitando bueiros e manilhas de drenagem de água na Rua José Machado, próximo ao número 134, Bairro Palmeiras. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14310</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14310/indicacao_030.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário de Obras, solicitando a regularização da via na Rua Magaton, Bairro Vila Casal. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14280</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14280/indicacao_031.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário de Saúde, solicitando a reavaliação e ampliação do prazo dos contratos temporários de todos os profissionais da área de saúde, especialmente enfermeiros e técnicos de enfermagem, e também a realização de concurso público para provimento de cargos efetivos nessa área. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14281</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14281/indicacao_032.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário de Obras, solicitando a conclusão da obra de manilhamento iniciada na Rua Floriano Quintão, no eixo rodoviário Ubá/Guidoval (CEP 36503-383. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14302</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>Breno Reis de Oliveira</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14302/indicacao_033.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário Municipal de Obras, solicitando a construção de uma ponte na Comunidade da Cachoeirinha, localizada na zona rural de Ubá Pequeno. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14303</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14303/indicacao_034.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito, solicitando a alteração da destinação da Emenda Parlamentar Impositiva nº 77, originalmente prevista para a aquisição de equipamento permanente – Parquinho Infantil a ser instalado na Pista de Skate do Bairro Caxangá, para que passe a contemplar ao Aymorés Sport Club para aquisição de equipamentos para o Centro de Treinamento. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14304</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14304/indicacao_035.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário de Obras, solicitando serviços de captação e drenagem das águas pluviais na Rua José Carlos Pereira, próximo ao número 205, bairro Ligação. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14301</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14301/indicacao_036.pdf</t>
+  </si>
+  <si>
+    <t>Ao Conselho Municipal do Patrimônio Histórico, solicitando a realização de estudos que visem tornar a FEMUR como patrimônio imaterial do município de Ubá.</t>
+  </si>
+  <si>
+    <t>14300</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14300/indicacao_037.pdf</t>
+  </si>
+  <si>
+    <t>À Secretaria Municipal de Agricultura, Ambiente e Mobilidade Urbana, solicitando a limpeza da Praça do Bairro Altair Rocha.</t>
+  </si>
+  <si>
+    <t>14299</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14299/indicacao_038.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito, solicitando a retirada do Regime de Urgência do Projeto de Lei  nº 109/2025. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14311</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>José Maria Fernandes</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14311/indicacao_039.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário Municipal de Segurança Pública e Mobilidade Urbana, solicitando a instalação de placa de ‘Proibido Estacionamento de Caminhões’ na Rua Santa Maria, próximo à escola e em frente ao Centro Espírita. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14312</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14312/indicacao_040.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário Municipal de Obras, solicitando a colocação de pedras fincadas no restante da rua, em um trecho aproximado de 300 metros, localizada na primeira rua à esquerda após a empresa Carolina Baby, no distrito de Diamante. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14282</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>José Roberto Reis Filgueiras</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14282/indicacao_041.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito, solicitando a disponibilização de ônibus gratuito para acompanhante de estudante da rede municipal de ensino com 7 anos ou mais que, comprovadamente, precisem de acompanhamento. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14285</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14285/indicacao_042.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário de Segurança Pública, solicitando a alteração do sentido da via para mão única da Rua Leandro Bigonha, no bairro Louriçal.</t>
+  </si>
+  <si>
+    <t>14286</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14286/indicacao_043.pdf</t>
+  </si>
+  <si>
+    <t>À Copasa, solicitando a realização de vistoria técnica e posterior alteração da rede de esgoto da Travessa Francisco de Paula Lima, localizada no Bairro Santa Luzia. Resposta anexada na aba "Documentos Acessórios".</t>
+  </si>
+  <si>
+    <t>14297</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14297/indicacao_044.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário de Agricultura, Ambiente e Mobilidade Urbana, para solicitar-lhe a colocação de 1 (um) contêiner para coleta de resíduos em local público na Av. Diógenes Gomes da Silva, n° 166, Antonina Coelho (Cohab).</t>
+  </si>
+  <si>
+    <t>14298</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14298/indicacao_045.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário Municipal de Obras, solicitando acessibilidade e a reparação da estrada localizada na região rural do Córrego dos Alfenas. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14292</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14292/indicacao_046.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário de Agricultura, Ambiente e Mobilidade Urbana, solicitando a realização de serviços de capina na Avenida Brasil, bairro Nova Olinda.</t>
+  </si>
+  <si>
+    <t>14291</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14291/indicacao_047.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário de Obras, solicitando recapeamento asfáltico da Rua José Bressan, bairro Santana. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14287</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14287/indicacao_048.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário de Agricultura, Ambiente e Mobilidade Urbana, solicitando a realização de um mutirão de limpeza em todo o bairro Cristo Redentor.</t>
+  </si>
+  <si>
+    <t>14288</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14288/indicacao_049.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário de Obras, solicitando providências em relação ao intenso fluxo de água da chuva que escoa em forma de enxurrada pela Rua Antônio Martins Sobrinho, nas proximidades do nº 319, no bairro Colina do Jardim Glória. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14289</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14289/indicacao_050.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário de Obras, solicitando a realização de operação tapa-buracos na Rua Dona Luisinha Pacheco, nas proximidades do nº 309 e logo à frente, na área da pracinha, onde há afundamento do asfalto, no bairro Xangrilá. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14276</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14276/indicacao_051.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário de Obras, solicitando reforma da ponte de concreto que está cedendo, localizada na Rua Tereza Martini Fusco, Bairro Cittá De Lucca. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14277</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14277/indicacao_052.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário de Obras, solicitando a pavimentação da Rua José Rodrigues Pires, localizada no Bairro Santa Edwiges II. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14362</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14362/indicacao_053.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário de Agricultura, Ambiente e Mobilidade Urbana, solicitando a instalação de iluminação pública em um beco localizado na Rua Roberta de Oliveira, próximo ao n°151, bairro Primavera.</t>
+  </si>
+  <si>
+    <t>14363</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14363/indicacao_054.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário de Obras, solicitando a intervenção técnica para o esgotamento sanitário e drenagem na Rua Joaquim Boaventura da Silveira (Beco do Sapo) além de estudo para implementação de galeria estruturada, utilizando elementos de concreto de alta vazão e resistência. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14364</t>
+  </si>
+  <si>
+    <t>55</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14364/indicacao_055.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário de Segurança Pública, solicitando a pintura de uma faixa de pedestre na Rua José Augusto Marcos, em frente ao número 422, Bairro Olaria. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14365</t>
+  </si>
+  <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14365/indicacao_056.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário de Agricultura, Ambiente e Mobilidade Urbana, solicitando a limpeza de toda a extensão do trevo do Bairro Peixoto filho. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14366</t>
+  </si>
+  <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14366/indicacao_057.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário de Segurança Pública, solicitando a inclusão da Avenida Brasil, Bairro Waldemar de Castro na rota dos ônibus coletivos da Viação Ubá. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14367</t>
+  </si>
+  <si>
+    <t>58</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14367/indicacao_058.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário de Obras, solicitando limpeza, capina e poda das árvores na praça e quadra localizadas na Rua Inglaterra, Bairro Fazendinha. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14368</t>
+  </si>
+  <si>
+    <t>59</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14368/indicacao_059.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário de Agricultura, Ambiente e Mobilidade Urbana, solicitando limpeza e capina da rua Ary Silva Martins, Bairro Santo Antônio. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14369</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14369/indicacao_060.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário de Obras, solicitando reparos nos pontos críticos da estrada e substruções das manilhas da captação de águas pluviais da comunidade do Emboque. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14370</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14370/indicacao_061.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito, solicitando a reforma e revitalização da praça localizada no Distrito de Diamante. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14371</t>
+  </si>
+  <si>
+    <t>62</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14371/indicacao_062.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário de Segurança Pública, solicitando o estudo visando a implantação da linha de ônibus no mínimo quatro vez ao dia no Bairro Santa Rosa. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14372</t>
+  </si>
+  <si>
+    <t>63</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14372/indicacao_063.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário de Agricultura, Ambiente e Mobilidade Urbana, solicitando a limpeza de todas as ruas do Bairro Rosa de Toledo, sobretudo a Rua Fizinho Pirosca. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14373</t>
+  </si>
+  <si>
+    <t>64</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14373/indicacao_064.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário de Segurança Pública, solicitando sinalização de faixa e redutor de velocidade na Rua Sonia Jacob, Centro, em frente à Igreja do Divino Espírito Santo. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14374</t>
+  </si>
+  <si>
+    <t>65</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14374/indicacao_065.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário de Obras, solicitando a construção de uma ponte na zona rural da Zueira. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14375</t>
+  </si>
+  <si>
+    <t>66</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14375/indicacao_066.pdf</t>
+  </si>
+  <si>
+    <t>À Secretária de Cultura, Turismo e Lazer, solicitando a realização de estudo técnico e orçamentário acerca da viabilidade de implantação de premiação destinada às agremiações das escolas de samba de Ubá que participaram do desfile no corrente ano. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14376</t>
+  </si>
+  <si>
+    <t>67</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14376/indicacao_067.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário de Segurança Pública, solicitando a instalação de quebra-molas na Avenida Cel. Otaviano da Costa, em frente ao nº. 185, no bairro São Domingos. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14377</t>
+  </si>
+  <si>
+    <t>68</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14377/indicacao_068.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário de Agricultura, Ambiente e Mobilidade Urbana, solicitando a realização de serviços de capina e limpeza em toda a extensão da Avenida Caratinga, no bairro Rosa de Toledo. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14378</t>
+  </si>
+  <si>
+    <t>69</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14378/indicacao_069.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário de Obras, solicitando a construção de bueiros na Rua Orlando Peixoto de Melo, na proximidade do número 505, Bairro Aeroporto. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14379</t>
+  </si>
+  <si>
+    <t>70</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14379/indicacao_070.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário de Obras, solicitando a realização de serviço de manutenção na Rua Dom Silvério, localizada no bairro Waldemar de Castro. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14380</t>
+  </si>
+  <si>
+    <t>71</t>
+  </si>
+  <si>
+    <t>Marilda Aparecida Leoncio, José Maria Fernandes</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14380/indicacao_071.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário de Agricultura, Ambiente e Mobilidade Urbana, solicitando estudo técnico e orçamentário para implementação de uma área reservada para sepultamento, para aqueles cidadãos que são hipossuficientes para arcar com as despesas de um Jazigo nos cemitérios dos Distritos de Miragaia, Diamante e Ubari.</t>
+  </si>
+  <si>
+    <t>14381</t>
+  </si>
+  <si>
+    <t>72</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14381/indicacao_072.pdf</t>
+  </si>
+  <si>
+    <t>à Secretaria de Cultura de Ubá, para verificação da disponibilidade financeira para premiação das escolas de samba do município.</t>
+  </si>
+  <si>
+    <t>14401</t>
+  </si>
+  <si>
+    <t>73</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14401/indicacao_073.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito, solicitando informações que especifica, relacionadas aos projetos cadastrados pelo Município de Ubá junto aos Governos Federal e Estadual, destinados à reconstrução e recuperação da cidade após os danos causados pelas enchentes. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14402</t>
+  </si>
+  <si>
+    <t>74</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14402/indicacao_074.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito, solicitando a avaliação, recuperação e reconstrução das pontes localizadas na zona rural do município de Ubá que foram danificadas ou destruídas pelas recentes enchentes. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14403</t>
+  </si>
+  <si>
+    <t>75</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14403/indicacao_075.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito, solicitando a ampliação do cemitério do Distrito de Miragaia e construção de capela mortuária, em cumprimento a acordo de doação de terreno já formalizado. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14404</t>
+  </si>
+  <si>
+    <t>76</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14404/indicacao_076.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito e à Secretaria Municipal de Segurança Pública e Mobilidade Urbana, solicitando a convocação de candidatos aprovados no concurso público vigente (válido até novembro de 2026) para o preenchimento das 23 vagas ociosas no quadro da GCM e apresentação de cronograma para o próximo Curso de Formação. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14405</t>
+  </si>
+  <si>
+    <t>77</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14405/indicacao_077.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito, solicitando a alteração do Decreto Municipal nº 7.660/2026, que regulamenta os critérios do Programa Habitacional Minha Casa Minha Vida no âmbito municipal, conforme especifica. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14406</t>
+  </si>
+  <si>
+    <t>78</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14406/indicacao_078.pdf</t>
+  </si>
+  <si>
+    <t>À Secretária de Desenvolvimento Social, solicitando para que encaminhe à Câmara, relatório detalhado contendo as informações que especifica, acerca das famílias desalojadas, residências interditadas ou destruídas e as medidas já adotadas no âmbito da habitação e assistência. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14407</t>
+  </si>
+  <si>
+    <t>79</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14407/indicacao_079.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito e secretários de Agricultura, Ambiente e Mobilidade Urbana, de Obras e ao Coordenador da Defesa Civil, solicitando a elaboração e criação do Plano Municipal de Prevenção e Mitigação de Enchentes. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14408</t>
+  </si>
+  <si>
+    <t>80</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14408/indicacao_080.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito, solicitando a realização de estudos técnicos e orçamentários que visem à construção de uma barragem em ponto estratégico para recepcionar e, consequentemente, reduzir o volume de água no rio Ubá. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14409</t>
+  </si>
+  <si>
+    <t>81</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14409/indicacao_081.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário de Agricultura, Ambiente e Mobilidade Urbana, solicitando a implantação de medidas sustentáveis para evitar inundações na cidade.</t>
+  </si>
+  <si>
+    <t>14426</t>
+  </si>
+  <si>
+    <t>82</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14426/indicacao_082.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário de Obras, solicitando obras de drenagem pluvial na Avenida Senador Levindo Coelho, próximo ao número 576, na Cibraci. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14427</t>
+  </si>
+  <si>
+    <t>83</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14427/indicacao_083.pdf</t>
+  </si>
+  <si>
+    <t>À Secretária de Desenvolvimento Social, solicitando a reestruturação do organograma, bem como da estrutura organizacional do Banco de Alimentos Municipal. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14428</t>
+  </si>
+  <si>
+    <t>84</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14428/indicacao_084.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito, solicitando medidas emergenciais em apoio aos produtores rurais atingidos pela enchente. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14445</t>
+  </si>
+  <si>
+    <t>85</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/</t>
+  </si>
+  <si>
+    <t>Ao Secretário Municipal de Planejamento e Desenvolvimento Sustentável, Sr. Antônio Geraldo Alves, para que a Divisão de Gestão Orçamentária, em conjunto com a Secretaria Municipal de Segurança Pública, promova alteração na Emenda Parlamentar Impositiva n.º 199/2026.</t>
+  </si>
+  <si>
+    <t>14410</t>
+  </si>
+  <si>
+    <t>86</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14410/indicacao_086.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário de Planejamento e Desenvolvimento Sustentável, solicitando estudos técnicos que concedam a isenção de impostos municipais e todos os comerciantes e moradores que foram afetados pelas recentes enchentes.</t>
+  </si>
+  <si>
+    <t>14411</t>
+  </si>
+  <si>
+    <t>87</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14411/indicacao_087.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário de Obras, solicitando a remoção do barro proveniente de enxurrada na estrada Cel. João Ferreira de Andrade, que dá acesso a comunidade de Miragaia, na altura da Estância Pires da Luz. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14412</t>
+  </si>
+  <si>
+    <t>88</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14412/indicacao_088.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário de Obras, solicitando estudos técnicos que priorizem a reforma e reconstrução de todas as pontes do município de Ubá, que foram avariadas devido as enchentes que ocorreram recentemente. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14443</t>
+  </si>
+  <si>
+    <t>89</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14443/indicacao_089.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário de Saúde, indicando informações sobre a atual oferta de consultas nas especialidades de reumatologia, neurologia e ortopedia, bem como a adoção de medidas para ampliação desses atendimentos na rede pública de saúde.</t>
+  </si>
+  <si>
+    <t>14444</t>
+  </si>
+  <si>
+    <t>90</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14444/indicacao_090.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário de Obras, solicitando patrolamento e aplicação de cascalho na estrada da comunidade rural do Amargoso.</t>
+  </si>
+  <si>
+    <t>14446</t>
+  </si>
+  <si>
+    <t>91</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14446/indicacao_091.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário de Planejamento Sustentável, solicitando a descrição do objeto da Emenda Parlamentar n.º 46/2026, como Auxílio Financeiro, destinada à entidade Fundação Cristiano Varella-Ubá, para: aquisição de computadores, mesas e reformas estruturais na entidade. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14447</t>
+  </si>
+  <si>
+    <t>92</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14447/indicacao_092.pdf</t>
+  </si>
+  <si>
+    <t>À Copasa,  solicitando esclarecimentos e informações acerca de problemas recorrentes relatados pela população em relação ao fornecimento de água na cidade.</t>
+  </si>
+  <si>
+    <t>14448</t>
+  </si>
+  <si>
+    <t>93</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14448/indicacao_093.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito e ao Secretário de Obras solicitando informações acerca da situação atual dos córregos e cursos d’água que atravessam o município de Ubá. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14449</t>
+  </si>
+  <si>
+    <t>94</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14449/indicacao_094.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito e ao Secretário de Obras, solicitando informações que especifica, sobre danos em estradas rurais, pontes, bueiros e acessos utilizados diariamente por moradores, produtores rurais e pelo transporte escolar.</t>
+  </si>
+  <si>
+    <t>14450</t>
+  </si>
+  <si>
+    <t>95</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14450/indicacao_095.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário de Obras, solicitando o conserto do calçamento da rua Sebastiana Ferreira Valverde, no Bairro Mangabeira. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14451</t>
+  </si>
+  <si>
+    <t>96</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14451/indicacao_096.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário de Agricultura, Ambiente e Mobilidade Urbana, solicitando a limpeza e desobstrução do córrego situado na Rua Antônio Adriano de Mello, Centro.</t>
+  </si>
+  <si>
+    <t>14452</t>
+  </si>
+  <si>
+    <t>97</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14452/indicacao_097.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário de Agricultura, Ambiente e Mobilidade Urbana, solicitando a limpeza e desobstrução do córrego situado na Avenida Marechal Floriano Peixoto n-331 Bairro Vila Casal. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14571</t>
+  </si>
+  <si>
+    <t>98</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14571/indicacao_098.pdf</t>
+  </si>
+  <si>
+    <t>Ao Sec. de Agricultura e Meio Ambiente, solicitando a urgente limpeza do córrego que passa atrás da rua João Batista, atrás da Moto Braga. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14453</t>
+  </si>
+  <si>
+    <t>99</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14453/indicacao_099.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário de Segurança Pública, solicitando a adoção de medidas de segurança que visem ao controle do tráfego de veículos nos períodos de maior fluxo, com apoio da Guarda Civil Municipal (GCM), considerando que diversos pontos da cidade se encontram sem funcionamento de semáforos.</t>
+  </si>
+  <si>
+    <t>14454</t>
+  </si>
+  <si>
+    <t>100</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14454/indicacao_100.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário de Obras, solicitando a adoção de providências urgentes para a recuperação das estradas das zonas rurais desta cidade que foram danificadas ou comprometidas em decorrência das recentes enchentes. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14455</t>
+  </si>
+  <si>
+    <t>101</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14455/indicacao_101.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário de Agricultura, Ambiente e Mobilidade Urbana, solicitando a adoção de providências visando celeridade na retirada dos resíduos provenientes das enchentes que ainda se encontram espalhados em diversos pontos da cidade. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14456</t>
+  </si>
+  <si>
+    <t>102</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14456/indicacao_102.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário de Obras, solicitando o recapeamento de um trecho da Rua Antônio Duarte Pacheco, bairro São Sebastião. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14457</t>
+  </si>
+  <si>
+    <t>103</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14457/indicacao_103.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário de Obras, solicitando o conserto de um grande buraco da Rua Alagoas, em frente ao nº 30, Bairro Chiquito Gazola. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14458</t>
+  </si>
+  <si>
+    <t>104</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14458/indicacao_104.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário de Obras, solicitando o conserto de um grande buraco na Rua Espírito Santo, em frente ao número 120, Bairro Chiquito Gazola. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14459</t>
+  </si>
+  <si>
+    <t>105</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14459/indicacao_105.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário de Planejamento e Desenvolvimento Sustentável, solicitando a descrição do objeto da Emenda Parlamentar n.º 228/2026, como Auxílio Financeiro, destinada à entidade Secretaria de Saúde, para aquisição de computadores, mesas e reformas estruturais na entidade. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14570</t>
+  </si>
+  <si>
+    <t>106</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14570/indicacao_106.pdf</t>
+  </si>
+  <si>
+    <t>Solicita à Sec. de Obras a construção de uma faixa de pedestre elevada em frente ao PSF do bairro Industrial.</t>
+  </si>
+  <si>
+    <t>14460</t>
+  </si>
+  <si>
+    <t>107</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14460/indicacao_107.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário de Obras, solicitando providências na estrada rural da comunidade do Córrego da Zueira. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14508</t>
+  </si>
+  <si>
+    <t>108</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14508/indicacao_108.pdf</t>
+  </si>
+  <si>
+    <t>Solicita À Sec. de Obras a limpeza e a capina da rua Ribeiro de Almeida, bairro Cristo Redentor. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14509</t>
+  </si>
+  <si>
+    <t>109</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14509/indicacao_109.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Sec. de Obras e ao Sec. de Agricultura e Meio Ambiente a manutenção, limpeza e reestruturação do calçadão Ibrahim Jacob. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14510</t>
+  </si>
+  <si>
+    <t>110</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14510/indicacao_110.pdf</t>
+  </si>
+  <si>
+    <t>Ao Gerente de Trânsito para melhoria do trânsito na rua Francisco Teixeira de Abreu, bairro Palmeiras.</t>
+  </si>
+  <si>
+    <t>14511</t>
+  </si>
+  <si>
+    <t>111</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14511/indicacao_111.pdf</t>
+  </si>
+  <si>
+    <t>Ao Sec. de Obras, solicitando o calçamento e o reparo das águas pluviais das ruas Sumaúma e Edson Emidio Teixeira, bairro Vila Mariah. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14512</t>
+  </si>
+  <si>
+    <t>112</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14512/indicacao_112.pdf</t>
+  </si>
+  <si>
+    <t>Solicita à Sec. de Obras a construção urgente da ponte de madeira da rua Pedro Candian, no bairro Industrial. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14513</t>
+  </si>
+  <si>
+    <t>113</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14513/indicacao_113.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito, para que sejam adotados projetos de construção de pontes arqueadas em todas as futuras obras do município. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14514</t>
+  </si>
+  <si>
+    <t>114</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14514/indicacao_114.pdf</t>
+  </si>
+  <si>
+    <t>Ao Sec. de Agricultura e Meio Ambiente para limpeza e desobstrução do bueiro na rua Coronel Otaviano da Rocha, 118, em frente à loja Vitória Pet. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14515</t>
+  </si>
+  <si>
+    <t>115</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14515/indicacao_115.pdf</t>
+  </si>
+  <si>
+    <t>Ao Sec. de Obras para realização de operação tapa buraco na rua Esperanto, próximo ao n. 134, bairro Santa Cruz. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14516</t>
+  </si>
+  <si>
+    <t>116</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14516/indicacao_116.pdf</t>
+  </si>
+  <si>
+    <t>Ao Sec. de Obras, para limpeza e desobstrução dos bueiros da galeria Francisco Láurea. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14517</t>
+  </si>
+  <si>
+    <t>117</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14517/indicacao_117.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito, para adesão do nosso município ao projeto Moradas Gerais. Resposta inserida na aba "documento acessório". Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14518</t>
+  </si>
+  <si>
+    <t>118</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14518/indicacao_118.pdf</t>
+  </si>
+  <si>
+    <t>Ao prefeito, para solicitar ao proprietário do imóvel  da Rua Francisco Xavier Gomes, bairro Primavera, número 121, para que proceda a demolição das ruínas do local. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14519</t>
+  </si>
+  <si>
+    <t>119</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14519/indicacao_119.pdf</t>
+  </si>
+  <si>
+    <t>Ao Sec. de Planejamento, para modificar a Emenda Impositiva nº 189/26. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14520</t>
+  </si>
+  <si>
+    <t>120</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14520/indicacao_120.pdf</t>
+  </si>
+  <si>
+    <t>Ao Sec. de Agricultura e Meio Ambiente, para capina da rua Mário dos Santos, bairro Brumadinho. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14521</t>
+  </si>
+  <si>
+    <t>121</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14521/indicacao_121.pdf</t>
+  </si>
+  <si>
+    <t>Ao gerente da COPASA, para viabilizar um sistema de esgotamento sanitário na Av. Amadeu Schiavon, 142, bairro Palmeiras.</t>
+  </si>
+  <si>
+    <t>14522</t>
+  </si>
+  <si>
+    <t>122</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14522/indicacao_122.pdf</t>
+  </si>
+  <si>
+    <t>Ao Sec. de Agricultura e Meio Ambiente, para retirada de entulhos na rua Ângelo Sperandio, próximo ao 1661 e espaço de festas Estrela do Sul. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14523</t>
+  </si>
+  <si>
+    <t>123</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14523/indicacao_123.pdf</t>
+  </si>
+  <si>
+    <t>Ao Coordenador de Proteção e Defesa Civil Municipal, para vistoria técnica da rua Olinda Comini Sperandio, nº 74, bairro Meu Sonho, pois o barranco do local cedeu.</t>
+  </si>
+  <si>
+    <t>14524</t>
+  </si>
+  <si>
+    <t>124</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14524/indicacao_124.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito, indicando anteprojeto de lei que "Institui o Programa Feira Livre". Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14525</t>
+  </si>
+  <si>
+    <t>125</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14525/indicacao_125.pdf</t>
+  </si>
+  <si>
+    <t>Ao Sec. de Obras, para retomada e conclusão do meio fio da rua Manoel Casal, 500, bairro Vila Casal. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14526</t>
+  </si>
+  <si>
+    <t>126</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14526/indicacao_126.pdf</t>
+  </si>
+  <si>
+    <t>Ao Sec. de Obras, para cuidar de reparar o afundamento da rua Osvaldo Salgado Guimarães, 102, bairro Pires da Luz. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14527</t>
+  </si>
+  <si>
+    <t>127</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14527/indicacao_127.pdf</t>
+  </si>
+  <si>
+    <t>Ao Sec. de Agricultura e Meio Ambiente, para limpar a rua Maria Imaculada Conceição, bairro Laranjal. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14528</t>
+  </si>
+  <si>
+    <t>128</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14528/indicacao_128.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário de Agricultura e Meio Ambiente, solicitando a limpeza no córrego que passa pelo Bairro Laranjal, neste município. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14529</t>
+  </si>
+  <si>
+    <t>129</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14529/indicacao_129.pdf</t>
+  </si>
+  <si>
+    <t>À Secretaria Municipal de Obras e à Copasa, solicitando a solução dos problemas na rede de esgoto e drenagem da Rua Ângelo Sperandio, Bairro Mangueira Rural, decorrentes do incêndio ocorrido na empresa Estofart.</t>
+  </si>
+  <si>
+    <t>14530</t>
+  </si>
+  <si>
+    <t>130</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14530/indicacao_130.pdf</t>
+  </si>
+  <si>
+    <t>À Secretaria Municipal de Obras, solicitando providências para a recuperação da via pública localizada na Rua José Gualberto de Melo, nº 138, Bairro Industrial. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14531</t>
+  </si>
+  <si>
+    <t>131</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14531/indicacao_131.pdf</t>
+  </si>
+  <si>
+    <t>À Secretaria Municipal de Agricultura e Meio Ambiente, solicitação para verificação das árvores localizadas na Rua Joaquim Pereira, no Bairro Meu Sonho. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14532</t>
+  </si>
+  <si>
+    <t>132</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14532/indicacao_132.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário Municipal de Obras, solicitando serviços de tapa-buracos na Rua Xisto Fernandes Guimarães, no Bairro Paulino Fernandes. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14533</t>
+  </si>
+  <si>
+    <t>133</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14533/indicacao_133.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito e ao Secretário Municipal de Obras, solicitando a reconstrução do sistema de drenagem pluvial da Rua São José no trecho entre o Bradesco e a Beira- Rio (Calçadão). Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14534</t>
+  </si>
+  <si>
+    <t>134</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14534/indicacao_134.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário Municipal de Obras, solicitando providências e a adoção de melhorias no anel viário da Avenida Dr. Manuel Lourenço de Azevedo, localizada no bairro Peixoto Filho. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14535</t>
+  </si>
+  <si>
+    <t>135</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14535/indicacao_135.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário Municipal de Obras, solicitando o conserto do calçamento da Rua Valdemiro Clímaco Guimarães, próximo ao Cond. Jardim Manacás. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14536</t>
+  </si>
+  <si>
+    <t>136</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14536/indicacao_136.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário Municipal de Obras, solicitando a limpeza da grande quantidade de barro na Rua Alfenas, Residencial Rosa de Toledo. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14537</t>
+  </si>
+  <si>
+    <t>137</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14537/indicacao_137.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário Municipal de Obras, solicitando a recuperação da Rua Francisco Teixeira de Abreu, logo após a curva do Padre, Bairro Palmeiras. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14538</t>
+  </si>
+  <si>
+    <t>138</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14538/indicacao_138.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário Municipal de Obras, solicitando a realização de operação tapa-buracos na rua Mário Pereira Pontes, sentido Distrito de Sobral Pinto, no final do trevo de Diamante. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14539</t>
+  </si>
+  <si>
+    <t>139</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14539/indicacao_139.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário Municipal de Agricultura e Meio Ambiente, solicitando a limpeza e capina da Rua Sudário Fagundes de Almeida, Bairro Nova Olinda. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14540</t>
+  </si>
+  <si>
+    <t>140</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14540/indicacao_140.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário Municipal de Agricultura e Meio Ambiente solicitando a limpeza da Praça Francisco Parma, Bairro Coparma Industrial. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14541</t>
+  </si>
+  <si>
+    <t>141</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14541/indicacao_141.pdf</t>
+  </si>
+  <si>
+    <t>Ao Municipal de Obras, solicitando serviço de manutenção do calçamento na Rua Sudário Fagundes de Almeida, bairro Nova Olinda. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14542</t>
+  </si>
+  <si>
+    <t>142</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14542/indeicacao_142.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário de Agricultura e Meio Ambiente, solicitando a limpeza e desobstrução do rio que passa atrás da Avenida Olegário Maciel, n° 215, Bairro Industrial. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14543</t>
+  </si>
+  <si>
+    <t>143</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14543/indicacao_143.pdf</t>
+  </si>
+  <si>
+    <t>Ao Gerente Regional da Copasa, solicitando a regularização do fornecimento de água da Rua Augusto Luís Barbosa (Rua da Ponte da Geladeira). Resposta inserida em "documento acessório".</t>
+  </si>
+  <si>
+    <t>14544</t>
+  </si>
+  <si>
+    <t>144</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14544/indicacao_144.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário Municipal de Agricultura e Meio Ambiente, solicitando a realização de estudos técnicos e orçamentários que visem auxiliar os produtores rurais deste município, especialmente aqueles afetados pelas enchentes, na recuperação do solo, possibilitando o retorno das atividades produtivas.</t>
+  </si>
+  <si>
+    <t>14545</t>
+  </si>
+  <si>
+    <t>145</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14545/indicacao_145.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário Municipal de Obras, solicitando realização do asfaltamento da Rua Izolina Noé Dias, bairro Palmeiras (próximo à estrada Ubá – Rodeiro).</t>
+  </si>
+  <si>
+    <t>14546</t>
+  </si>
+  <si>
+    <t>146</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14546/indicacao_146.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário Municipal de Obras, solicitando realização do asfaltamento da Rua Luiza Maria Crispi de Araújo, bairro Ligação.</t>
+  </si>
+  <si>
+    <t>14547</t>
+  </si>
+  <si>
+    <t>147</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14547/indicacao_147.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário Municipal de Obras, solicitando realização do asfaltamento da Rua João Maia Neves, localizada no Bairro da Luz.</t>
+  </si>
+  <si>
+    <t>14548</t>
+  </si>
+  <si>
+    <t>148</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14548/indicacao_148.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário Municipal de Agricultura e Meio Ambiente, solicitando mutirão de limpeza e capina no bairro São Domingos.</t>
+  </si>
+  <si>
+    <t>14549</t>
+  </si>
+  <si>
+    <t>149</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14549/indicacao_149.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito, solicitando a instalação de abrigo coberto e assento no ponto de ônibus já existente na Rua Coronel Otaviano da Rocha, próximo ao número 1150, ao lado do Açougue Louriçal, no bairro São Domingos.</t>
+  </si>
+  <si>
+    <t>14550</t>
+  </si>
+  <si>
+    <t>150</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14550/indicacao_150.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário Municipal de Obras, solicitando a reconstrução da ponte de acesso à comunidade da Zueira e Andrades, próxima ao morro do Bambu Amarelo de Miragaia.</t>
+  </si>
+  <si>
+    <t>14551</t>
+  </si>
+  <si>
+    <t>151</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14551/indicacao_151.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário Municipal de Obras, solicitando a reconstrução de uma ponte para acesso à comunidade rural do Emboque, nas proximidades do Campo do Aymorés Futebol Club, localizado na região do Bairro Aeroporto.</t>
+  </si>
+  <si>
+    <t>14552</t>
+  </si>
+  <si>
+    <t>152</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14552/indicaao_152.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário Municipal de Obras, solicitando a realização de serviços de manutenção e cascalhamento na estrada rural da Zueira.</t>
+  </si>
+  <si>
+    <t>14588</t>
+  </si>
+  <si>
+    <t>153</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14588/indicacao_153.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito, solicitando a implantação e consolidação de um espaço fixo para a realização da Feira Municipal de Artesanato. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14589</t>
+  </si>
+  <si>
+    <t>154</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14589/indicacao_154.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário de Saúde, solicitando agilidade nas reformas da Unidade de Atenção Primária Central (ESF Central). Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14590</t>
+  </si>
+  <si>
+    <t>155</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14590/indicacao_155.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário de Obras, solicitando serviços de manutenção e recuperação do bueiro localizado em frente à Escola Municipal São José, Bairro Primavera. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14591</t>
+  </si>
+  <si>
+    <t>156</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14591/indicacao_156.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário de Obras, solicitando a instalação de um ponto de ônibus coberto nas proximidades do CRAS do bairro Agroceres. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14593</t>
+  </si>
+  <si>
+    <t>157</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14593/indicacao_157.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário de Agricultura e Meio Ambiente, solicitando a implantação/manutenção/adequação da iluminação pública na Comunidade das Posses. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14594</t>
+  </si>
+  <si>
+    <t>158</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14594/indicacao_158.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário de Agricultura e Meio Ambiente, solicitando a poda de uma árvore na Rua Padre Vidal, em frente ao número 275, no bairro Waldemar de Castro. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14595</t>
+  </si>
+  <si>
+    <t>159</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14595/indicacao_159.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito e ao gerente da Divisão de Gestão Orçamentária da Secretaria Municipal de Planejamento e Desenvolvimento Sustentável, solicitando o remanejamento de emendas impositivas indicadas ao Orçamento 2026, conforme especifica. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14596</t>
+  </si>
+  <si>
+    <t>160</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14596/indicacao_160.pdf</t>
+  </si>
+  <si>
+    <t>Ao Gerente de Trânsito, solicitando estudo vistas à melhoria da localização da faixa de pedestres situada na Rua Con. Abreu e Silva, Centro. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14597</t>
+  </si>
+  <si>
+    <t>161</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14597/indicacao_161.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito, solicitando o remanejamento de parte da Emenda Impositiva nº 73/2025 para emenda 86/2026 no valor de R$1.497,00 e o remanejamento do restante da Emenda Impositiva nº 73/2025 para a Emenda nº 87/2026 no valor de R$4.568,00; ambas destinadas a Secretaria de Agricultura e Meio Ambiente. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14598</t>
+  </si>
+  <si>
+    <t>162</t>
+  </si>
+  <si>
+    <t>Gilson Fazolla Filgueiras, Renato Vieira</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14598/indicacao_162.pdf</t>
+  </si>
+  <si>
+    <t>À Secretaria de Agricultura e Meio Ambiente, solicitando, a limpeza da Rua Antônio Frederico Ozanan, Bairro Eldorado. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14599</t>
+  </si>
+  <si>
+    <t>163</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14599/indicacao_163.pdf</t>
+  </si>
+  <si>
+    <t>À Secretaria de Agricultura e Meio Ambiente, solicitando a poda da árvore, localizada na Rua Domingos Ferro, Bairro Industrial. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14600</t>
+  </si>
+  <si>
+    <t>164</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14600/indicacao_164.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário de Agricultura e Meio Ambiente solicitando a limpeza da Praça Nicolau Papa, nº. 156, bairro Francisco Parma. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14601</t>
+  </si>
+  <si>
+    <t>165</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14601/indicacao_165.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário de Agricultura e Meio Ambiente solicitando a limpeza da Praça Costa do Sol, Bairro Encosta do Sol. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14602</t>
+  </si>
+  <si>
+    <t>166</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14602/indicacao_166.pdf</t>
+  </si>
+  <si>
+    <t>Ao Gerente Regional da Copasa, solicitando providências quanto à realização de serviço de desentupimento da rede de esgoto na Rua Theófilo Lemos Gravina, bairro Chiquito Gazola.</t>
+  </si>
+  <si>
+    <t>14603</t>
+  </si>
+  <si>
+    <t>167</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14603/indicacao_167.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário de Obras, solicitando a adoção de providências para a recuperação da estrada da zona rural da comunidade da Palestina, passando pela Boa Vista até o campo conhecido popularmente como Campo do Glaucio. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14604</t>
+  </si>
+  <si>
+    <t>168</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14604/indicacao_168.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário de Obras, solicitando a implantação de medidas de captação e escoamento de águas pluviais na Rua José Costa Marques, bairro Ponte Preta.</t>
+  </si>
+  <si>
+    <t>14605</t>
+  </si>
+  <si>
+    <t>169</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14605/indicacao_169.pdf</t>
+  </si>
+  <si>
+    <t>Ao Gerente Regional da Copasa, solicitando a implantação do fornecimento de água na Rua Donato Quaglieta, bairro Boa Vista.</t>
+  </si>
+  <si>
+    <t>14606</t>
+  </si>
+  <si>
+    <t>170</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14606/indicacao_170.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário de Agricultura e Meio Ambiente, solicitando a abertura de novo credenciamento para mototáxis e motoboys em Ubá. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14607</t>
+  </si>
+  <si>
+    <t>171</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14607/indicacao_171.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário de Obras, solicitando uma operação tapa buracos, desde a Rua Vicente Leite, bairro Eldorado, no trecho compreendido entre a Escola Municipal Vovó Maria das Dores e a clínica da Unimed. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14608</t>
+  </si>
+  <si>
+    <t>172</t>
+  </si>
+  <si>
+    <t>Retirada pelo autor.</t>
+  </si>
+  <si>
+    <t>14609</t>
+  </si>
+  <si>
+    <t>173</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14609/indicacao_173.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário de Agricultura e Meio Ambiente, solicitando a realização de serviços de limpeza e capina no parque infantil localizado na entrada do bairro Residencial Pires da Luz. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14610</t>
+  </si>
+  <si>
+    <t>174</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14610/indicacao_174.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário de Obras, solicitando a realização de manutenção na Av. Senador Levindo Coelho, por meio do serviço de operação tapa-buracos. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14611</t>
+  </si>
+  <si>
+    <t>175</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14611/indicacao_175.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário de Obras, solicitando a reconstrução da ponte de acesso à Comunidade do Alfenas, em Miragaia. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14612</t>
+  </si>
+  <si>
+    <t>176</t>
+  </si>
+  <si>
+    <t>José Roberto Reis Filgueiras, Lucas Rufino Zocoli</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14612/indicacao_176.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário de Obras, solicitando a realização de serviços de manutenção na via localizada na Rua Domitila Castañon, no bairro Eldorado. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14613</t>
+  </si>
+  <si>
+    <t>177</t>
+  </si>
+  <si>
+    <t>Lucas Rufino Zocoli, Marilda Aparecida Leoncio</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14613/indicacao_177.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário de Obras, solicitando a reconstrução da ponte localizada na região da Fazenda Boa Esperança (Figênia), no acesso entre Ubari e Ubá/Divinésia, Zona Rural.</t>
+  </si>
+  <si>
+    <t>14614</t>
+  </si>
+  <si>
+    <t>178</t>
+  </si>
+  <si>
+    <t>Retirada.</t>
+  </si>
+  <si>
+    <t>14645</t>
+  </si>
+  <si>
+    <t>179</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14645/indicacao_179.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário de Saúde, solicitando um estudo técnico para a implantação de um ambulatório especializado em endometriose. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14647</t>
+  </si>
+  <si>
+    <t>180</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14647/indicacao_180.pdf</t>
+  </si>
+  <si>
+    <t>À Secretaria de Obras e à Secretaria Municipal de Agricultura e Meio Ambiente, visando à revitalização e manutenção da pracinha situada na entrada do bairro Pires da Luz. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14650</t>
+  </si>
+  <si>
+    <t>181</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14650/indicacao_181.pdf</t>
+  </si>
+  <si>
+    <t>À Secretaria de Obras, bem como à Secretaria de Agricultura e Meio Ambiente, solicitando vistoria técnica e providências na Rua Quaresmeira, nº 1121, bem como na Rua Flor de Lis, situada na parte superior. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14651</t>
+  </si>
+  <si>
+    <t>182</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14651/indicacao_182.pdf</t>
+  </si>
+  <si>
+    <t>À Secretaria de Agricultura e Meio Ambiente, solicitando a manutenção e revitalização da área destinada à praça localizada no Bairro Paulino Fernandes, no entroncamento da Rua Vitória Régia com a Rua Roseira. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14652</t>
+  </si>
+  <si>
+    <t>183</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14652/indicacao_183.pdf</t>
+  </si>
+  <si>
+    <t>À Secretaria de Obras, solicitando a implantação de um redutor de velocidade (quebra-molas) no início da Rua Francisco Gazolla, no Bairro Santa Alice. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14653</t>
+  </si>
+  <si>
+    <t>186</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14653/indicacao_186.pdf</t>
+  </si>
+  <si>
+    <t>Ao Gerente de Trânsito, solicitando que seja realizada a pintura de sinalização horizontal com linhas diagonais amarelas cruzadas no cruzamento entre a Rua Monsenhor Paiva Campos e a Avenida Raul Soares. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14654</t>
+  </si>
+  <si>
+    <t>187</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14654/indicacao_187.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário de Obras, solicitando intervenção na zona rural de Ubazinho, especialmente no trecho da ponte da Igreja, próximo ao Café Ubá. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14656</t>
+  </si>
+  <si>
+    <t>188</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14656/indicacao_188.pdf</t>
+  </si>
+  <si>
+    <t>À Secretaria de Agricultura e Meio Ambiente, solicitando a poda das arvores, localizadas na rua Jefferson Ladislau Tavares, Bairro Altair Rocha. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14657</t>
+  </si>
+  <si>
+    <t>189</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14657/indicacao_189.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário de Obras, solicitando serviço de tapa-buracos, em toda extensão da avenida Luciano Candian, Bairro Aeroporto. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14660</t>
+  </si>
+  <si>
+    <t>190</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14660/indicacao_190.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário de Agricultura e Meio Ambiente, solicitando que sejam tomadas providências quanto à realização de capina e roçagem na Rua Vereador Oswaldo de Moura Esteves, no Bairro Peluso, em frente ao número 60. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14661</t>
+  </si>
+  <si>
+    <t>191</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14661/indicacao_191.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário de Obras solicitando que seja realizado o patrolamento da estrada que se inicia no município de Ubá, passando pela comunidade de Ubeba, até o distrito de Diamante. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14662</t>
+  </si>
+  <si>
+    <t>192</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14662/indicacao_192.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário de Planejamento e Desenvolvimento Sustentável, para indicar-lhe a descrição do objeto da Emenda Parlamentar n.º 131/2026 e n.º 132/2026 como Auxílio Financeiro, destinada à entidade Hospital Santa Isabel e Hospital São Vicente de Paulo, para: aquisição de computadores, mesas e reformas estruturais na entidade.</t>
+  </si>
+  <si>
+    <t>14664</t>
+  </si>
+  <si>
+    <t>193</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14664/indicacao_193.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário e Agricultura e Meio Ambiente, solicitando a limpeza e capina da Praça José Flávio Teixeira, Bairro Inês Groppo. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14665</t>
+  </si>
+  <si>
+    <t>194</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14665/indicacao_194.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário de Obras, solicitando a execução do serviço de nivelação do asfalto na Rua Vinte e Dois de Maio próximo ao número 17, Centro. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14666</t>
+  </si>
+  <si>
+    <t>195</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14666/indicacao_195.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário de Obras, solicitando a avaliação técnica e adoção de providências onde foi identificado escoamento anormal de água sobre a estrada José Lomeu Pinto, Córrego Santo Anastacio. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14644</t>
+  </si>
+  <si>
+    <t>196</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14644/indicacao_196.pdf</t>
+  </si>
+  <si>
+    <t>À Secretária Municipal de Cultura, Turismo e Lazer, solicitando equipamento de som a ser utilizado no Projeto Dança &amp; Recomeço, promovido pela Guarda Civil Municipal. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14667</t>
+  </si>
+  <si>
+    <t>197</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14667/indicacao_197.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário de Obras, solicitando a reconstrução da ponte localizada na comunidade do Sobradinho, na Zona Rural. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14668</t>
+  </si>
+  <si>
+    <t>198</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14668/indicacao_198.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário de Saúde, solicitando a construção de uma UBS para atendimento aos moradores da Avenida Padre Arnaldo Jansen. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14669</t>
+  </si>
+  <si>
+    <t>199</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14669/indicacao_199.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário de Segurança Pública e Mobilidade Urbana, solicitando a análise de viabilidade técnica e orçamentária para a instalação de sinalização vertical de trânsito com placa de “Proibido Estacionar” na Rua dos Jacarandás, nº 106, Bairro Santana. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14672</t>
+  </si>
+  <si>
+    <t>203</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14672/indicacao_203.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário de Obras, solicitando o recapeamento e/ou manutenção da Rua Professora Leocádia Godinho e Siqueira, bairro Jardim Inês Groppo. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14673</t>
+  </si>
+  <si>
+    <t>204</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14673/indicacao_204.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário de Obras, solicitando a construção de uma ponte de madeira, ainda que em caráter paliativo, na Rua Antônio Batista (conhecida como Rua da Geladeira), visando ao menos garantir a travessia de pedestres. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14675</t>
+  </si>
+  <si>
+    <t>205</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14675/indicacao_205.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário de Obras, solicitando a realização de serviços de manutenção na ponte localizada na Rua Fizinho Pirosca, que dá acesso ao bairro Fazendinha. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14676</t>
+  </si>
+  <si>
+    <t>206</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14676/indicacao_206.pdf</t>
+  </si>
+  <si>
+    <t>À gerência da Agência de Atendimento Energisa de Ubá, solicitando a realização de estudos técnicos com o objetivo de verificar a viabilidade de reforço e melhorias na rede de distribuição de energia elétrica que atende todo o bairro Laranjal.</t>
+  </si>
+  <si>
+    <t>14677</t>
+  </si>
+  <si>
+    <t>207</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14677/indicacao_207.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário de Obras, solicitando a realização de serviços de manutenção na ponte que dá acesso à comunidade do Córrego Santo Anastácio. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14684</t>
+  </si>
+  <si>
+    <t>208</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14684/indicacao_208.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário de Agricultura e Meio Ambiente, solicitando deslocamento de um poste localizado na rua Cândido Martins de Oliveira Neto, em frente ao imóvel de n°60, bairro Santa Bernadete. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14687</t>
+  </si>
+  <si>
+    <t>209</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14687/indicacao_209.pdf</t>
+  </si>
+  <si>
+    <t>À Secretaria Municipal de Agricultura e Meio Ambiente, solicitando serviços de limpeza, desassoreamento e manutenção do córrego situado na Vila Gonçalves, bem como a adoção de medidas preventivas para evitar o acúmulo recorrente de resíduos no local. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14688</t>
+  </si>
+  <si>
+    <t>210</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14688/indicacao_210.pdf</t>
+  </si>
+  <si>
+    <t>À Secretaria Municipal de Obras solicitando a realização de operação tapa-buracos e demais intervenções necessárias na Rua Pedro Paiva, localizada no Bairro Laurindo de Castro. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14690</t>
+  </si>
+  <si>
+    <t>211</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14690/indicacao_211.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário Municipal de Meio Ambiente, solicitando a realização de limpeza geral e capina na praça localizada no bairro Coparma. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14691</t>
+  </si>
+  <si>
+    <t>212</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14691/indicacao_212.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário Municipal de Obras, solicitando a realização de operação tapa-buracos e manutenção da via na Rua Coimbra, localizada no bairro Solar. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14692</t>
+  </si>
+  <si>
+    <t>213</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14692/indicacao_213.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário Municipal de Obras, solicitando o patrolamento e cascalhamento da estrada rural da Comunidade 13 de Maio. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14698</t>
+  </si>
+  <si>
+    <t>214</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14698/indicacao_214.pdf</t>
+  </si>
+  <si>
+    <t>Ao Gerente de Trânsito, solicitando realização de estudos técnicos e de viabilidade voltados à melhoria da sinalização viária e à possível implantação de semáforo na Avenida Hermes Bigonha e na Rua Luiz Bigonha.</t>
+  </si>
+  <si>
+    <t>14699</t>
+  </si>
+  <si>
+    <t>215</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14699/indicacao_215.pdf</t>
+  </si>
+  <si>
+    <t>À Secretaria Municipal de Agricultura e Meio Ambiente, solicitando a instalação de 15 luminárias na rodovia Ubá-Guidoval no trecho entre a fábrica Artluxo até a Piscina do Leléu. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14701</t>
+  </si>
+  <si>
+    <t>216</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14701/indicacao_216.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário Municipal de Obras, solicitando urgência na construção da Ponte do Quinca, após o campo do Santo Antônio. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14702</t>
+  </si>
+  <si>
+    <t>217</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14702/indicacao_217.pdf</t>
+  </si>
+  <si>
+    <t>À Secretaria Municipal de Agricultura e Ambiente, solicitando estudos técnicos para que se resolva o problema da Rede Eletrica e de Iluminação Pública, o trecho do Trevo da Rodovia Ubá/Rodeiro até a localidade do Córrego Alegre. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14703</t>
+  </si>
+  <si>
+    <t>218</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14703/indicacao_218.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário Municipal de Obras, solicitando que seja realizada, a recuperação da Rua Melquisedeque, localizado no distrito de Diamante de Ubá, mais conhecida pelos moradores como Morro da Samaritana. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14704</t>
+  </si>
+  <si>
+    <t>219</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14704/indicacao_219.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário Municipal de Agricultura e Meio Ambiente, solicitando que sejam tomadas providências quanto à substituição do vidro da capela mortuária do Cemitério de Diamante de Ubá.</t>
+  </si>
+  <si>
+    <t>14705</t>
+  </si>
+  <si>
+    <t>220</t>
+  </si>
+  <si>
+    <t>RETIRADA.</t>
+  </si>
+  <si>
+    <t>14706</t>
+  </si>
+  <si>
+    <t>221</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14706/indicacao_221.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário Municipal de Agricultura e Meio Ambiente solicitando a limpeza do escadão Ulisses Lamarca, situado na Rua João Schiavon, Bairro Schiavon. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14707</t>
+  </si>
+  <si>
+    <t>222</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14707/indicacao_222.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito, sugerindo a realização de estudos técnicos que visem a elaboração de um Plano Municipal de Drenagem Urbana e Manejo de Águas Pluviais do Município de Ubá. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14708</t>
+  </si>
+  <si>
+    <t>223</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14708/indicacao_223.pdf</t>
+  </si>
+  <si>
+    <t>À Secretária Municipal de Saúde, para informar, conforme solicitação da entidade Irmandade Nossa Senhora da Saúde, que o auxílio financeiro destinado por meio da Emenda nº 114 será utilizado para a aquisição do equipamento Microscópio LuxOR Revalia – Oftalmologia.</t>
+  </si>
+  <si>
+    <t>14709</t>
+  </si>
+  <si>
+    <t>224</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14709/indicacao_224.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário de Segurança Pública e Mobilidade Urbana, para solicitar a instalação de uma faixa de pedestres na Rua do Rosário, n° 55, próximo aos correios.</t>
+  </si>
+  <si>
+    <t>14710</t>
+  </si>
+  <si>
+    <t>225</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14710/indicacao_225.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário de Obras, para solicitar a reconstrução do passeio público, com implantação de meio-fio, localizado na Rua Dezidério Zanelli. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14711</t>
+  </si>
+  <si>
+    <t>226</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14711/indicacao_226.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário Municipal de Administração, solicitando a realização de análise quanto à viabilidade técnica e orçamentária para a regulamentação, junto às empresas terceirizadas contratadas mediante processo licitatório, da adequação do pagamento de adicional de insalubridade aos trabalhadores terceirizados que desempenham atividades de limpeza de banheiros e serviços de cozinha no âmbito da Administração Pública Municipal, observando a súmula 448 do TST e Norma Regulamentadora nº 15 (NR-15) do Ministério do Trabalho e Emprego.</t>
+  </si>
+  <si>
+    <t>14712</t>
+  </si>
+  <si>
+    <t>227</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14712/indicacao_227.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário Municipal de Agricultura e Meio Ambiente, solicitando limpeza e capina da estrada da Comunidade da Zueira, a partir da ponte do Bambu Amarelo sentido a Ubá (Rosa de Toledo). Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14713</t>
+  </si>
+  <si>
+    <t>228</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14713/indicacao_228.pdf</t>
+  </si>
+  <si>
+    <t>À Secretaria Municipal de Obras, solicitando a disponibilização e aplicação de pó asfáltico na Vila Clarismundo da Rocha Marlieri, ao lado da Moto Braga. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14714</t>
+  </si>
+  <si>
+    <t>229</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14714/indicacao_229.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário Municipal de Agricultura e Meio Ambiente, indicando que seja realizada a poda de árvores e capina na Rua Manoel Casal, localizada no bairro Vila Casal (Beira Linha). Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14715</t>
+  </si>
+  <si>
+    <t>230</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14715/indicacao_230.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário Municipal de Obras, solicitando a realização de operação tapa-buracos no bairro Vila Casal. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14716</t>
+  </si>
+  <si>
+    <t>231</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14716/indicacao_231.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário Municipal de Obras, solicitando a realização de serviço de manutenção (operação tapa buracos) na Rua José Teixeira de Abreu na altura do número 179, localizada no bairro Santa Bernadete. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14718</t>
+  </si>
+  <si>
+    <t>232</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14718/indicacao_232.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário Municipal de Obras, solicitando a manutenção na Rua Major Tito César, na altura do nº 845. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14720</t>
+  </si>
+  <si>
+    <t>233</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14720/indicacao_233.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário Municipal de Obras, solicitando a realização de estudos técnicos verificando a possibilidade da construção de um muro de contenção na Rua José Augusto Marcos, nº 931 (Fundos), Bairro Ponte Preta. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14742</t>
+  </si>
+  <si>
+    <t>234</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14742/indicacao_234.pdf</t>
+  </si>
+  <si>
+    <t>À Secretaria Municipal de Obras para a realização de operação tapa-buracos na Rua José Gonçalves Gomes, localizada no Bairro Olaria. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14744</t>
+  </si>
+  <si>
+    <t>235</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14744/indicacao_235.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito e ao Secretário Municipal de Obras, solicitando o asfaltamento da Rua Maria da Glória Betio, bairro Mangueira Rural. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14745</t>
+  </si>
+  <si>
+    <t>236</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14745/indicacao_236.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito, solicitando a construção de uma Praça Pública na Rua Ubaí, no Bairro Talma. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14746</t>
+  </si>
+  <si>
+    <t>237</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14746/indicacao_237.pdf</t>
+  </si>
+  <si>
+    <t>À Secretaria Municipal de Agricultura e Meio Ambiente, solicitando a implantação para melhorias na iluminação pública, na Praça Lápis de Cor, entrada do bairro Peluso. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14747</t>
+  </si>
+  <si>
+    <t>238</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14747/indicacao_238.pdf</t>
+  </si>
+  <si>
+    <t>À Secretaria Municipal de Segurança Pública e Mobilidade Urbana, solicitando estudos técnicos para melhorar o fluxo do trânsito e dar mais segurança aos pedestres, na região do Trevo entre Av. Olegário Maciel e Rua Augusto Luiz Barbosa. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14748</t>
+  </si>
+  <si>
+    <t>239</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14748/indicacao_239.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário Municipal de Agricultura e Meio Ambiente, solicitando a limpeza da Rua Jayme Vieira, Bairro encosta do Sol. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14749</t>
+  </si>
+  <si>
+    <t>240</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14749/indicacao_240.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário Municipal de Agricultura e Meio Ambiente, solicitando a poda de uma árvore na Rua Maria Lolita de Oliveira Fernandes n°. 78, bairro Santa Edwiges. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14750</t>
+  </si>
+  <si>
+    <t>241</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14750/indicacao_241.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário Municipal de Obras, solicitando a execução do serviço de operação tapa-buracos na Rua Professor Francisco Arthidoro da Costa, bairro São Judas Tadeu. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14751</t>
+  </si>
+  <si>
+    <t>242</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14751/indicacao_242.pdf</t>
+  </si>
+  <si>
+    <t>À Secretária Municipal de Saúde, para informar, conforme solicitação da APAE, que o auxílio financeiro destinado por meio da Emenda nº 115 será utilizado para a aquisição de desfragmentadora de papel, divisórias e mobiliário para escritório.</t>
+  </si>
+  <si>
+    <t>14752</t>
+  </si>
+  <si>
+    <t>243</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14752/indicacao_243.pdf</t>
+  </si>
+  <si>
+    <t>À Secretária Municipal de Obras, solicitando para realização da “operação tapa buracos” na Rua Laura Nicolato, Bairro Santa Edwiges II. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14753</t>
+  </si>
+  <si>
+    <t>244</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14753/indicacao_244.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário Municipal de Agricultura e Meio Ambiente, Salomão Júnior Curi, solicitando que seja averiguada a possibilidade de corte de uma árvore situada na Avenida Marechal Floriano Peixoto, no bairro Vila Casal. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14754</t>
+  </si>
+  <si>
+    <t>245</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14754/indicacao_245.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário Municipal de Agricultura e Meio Ambiente, solicitando a limpeza de um lote pertencente à Prefeitura, localizado na Rua Osvaldo dos Santos, no bairro Encosta do Sol. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14755</t>
+  </si>
+  <si>
+    <t>246</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14755/indicacao_246.pdf</t>
+  </si>
+  <si>
+    <t>À gerente do Setor de Iluminação Pública Luz de Ubá, solicitando estudo visando a realocação de um poste situado na Avenida Marechal Floriano Peixoto, no bairro Vila Casal. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14756</t>
+  </si>
+  <si>
+    <t>247</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14756/indicacao_247.pdf</t>
+  </si>
+  <si>
+    <t>À Secretária Municipal de Desenvolvimento Social, solicitando o retorno das atividades e aulas que anteriormente eram realizadas na quadra do bairro São Domingos, em especial as aulas de alongamento.</t>
+  </si>
+  <si>
+    <t>14757</t>
+  </si>
+  <si>
+    <t>248</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14757/indicacao_248.pdf</t>
+  </si>
+  <si>
+    <t>À Secretaria Municipal de Segurança Pública e Mobilidade Urbana, solicitando a instalação de um redutor de velocidade na Rua Adolfo Pereira Cortez, próximo ao número 630, bairro São Domingos.</t>
+  </si>
+  <si>
+    <t>14759</t>
+  </si>
+  <si>
+    <t>249</t>
+  </si>
+  <si>
+    <t>André Eustáquio Alves, Antonio Domingos Ximendes Trindade</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14759/indicacao_249.pdf</t>
+  </si>
+  <si>
+    <t>À Secretaria Municipal de Obras solicitando a recuperação da Rua Virgílio Maia Neves, bairro da Luz. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14761</t>
+  </si>
+  <si>
+    <t>250</t>
+  </si>
+  <si>
+    <t>André Eustáquio Alves, Antonio Domingos Ximendes Trindade, Breno Reis de Oliveira</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14761/indicacao_250.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito, solicitando medidas solidárias de apoio direto ao comércio local atingido pelas enchentes ocorridas em fevereiro de 2026, especialmente no âmbito da realização da Festa do Horto 2026. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14782</t>
+  </si>
+  <si>
+    <t>251</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14782/indicacao_251.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito, solicitando estudos visando a unificação das contratações de serviços terceirizados no município. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14783</t>
+  </si>
+  <si>
+    <t>252</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14783/indicacao_252.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário de Obras, solicitando a manutenção asfáltica na rua Pedro Paiva, em frente o n°26, bairro Laurindo de Castro. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14784</t>
+  </si>
+  <si>
+    <t>253</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14784/indicacao_253.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário de Obras, solicitando uma operação tapa-buracos na rua Francisco de Lucas Filho, onde se localiza a creche no bairro São João. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14785</t>
+  </si>
+  <si>
+    <t>254</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14785/indicacao_254.pdf</t>
+  </si>
+  <si>
+    <t>À Secretaria Municipal de Agricultura e Meio Ambiente solicitando providências para adequação, regularização e ampliação do serviço de coleta de lixo no Distrito de Ubari. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14786</t>
+  </si>
+  <si>
+    <t>255</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14786/indicacao_255.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito, sugerindo formalizar a suspensão do prazo de validade do concurso público municipal realizado em 2021, pelo período em que perdurar o estado de calamidade pública decretado em razão das enchentes de fevereiro de 2026. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14787</t>
+  </si>
+  <si>
+    <t>256</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14787/indicacao_256.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário de Obras solicitando a manutenção no viradouro localizado na Rua Luiz Médice, no Bairro Peluso. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14788</t>
+  </si>
+  <si>
+    <t>257</t>
+  </si>
+  <si>
+    <t>14789</t>
+  </si>
+  <si>
+    <t>258</t>
+  </si>
+  <si>
+    <t>RETIRADA</t>
+  </si>
+  <si>
+    <t>14790</t>
+  </si>
+  <si>
+    <t>259</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14790/indicacao_259.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário Municipal de Agricultura e Ambiente, solicitando a limpeza do lago existente na Praça localizada na Rua Jayme Vieira, bairro Encosta do Sol, bem como a instalação de bancos. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14791</t>
+  </si>
+  <si>
+    <t>260</t>
+  </si>
+  <si>
+    <t>14792</t>
+  </si>
+  <si>
+    <t>261</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14792/indicacao_261.pdf</t>
+  </si>
+  <si>
+    <t>À Secretaria Municipal de Planejamento e Des. Sustentável, solicitando a demarcação da divisa do limite entre o Município de Ubá e o distrito de Sobral Pinto.</t>
+  </si>
+  <si>
+    <t>14793</t>
+  </si>
+  <si>
+    <t>262</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14793/indicacao_262.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário Municipal de Segurança Pública e Mobilidade Urbana solicitando a realização da pintura das faixas de pedestres existentes na Rua Santa Maria e adjacências, no distrito de Diamante de Ubá.</t>
+  </si>
+  <si>
+    <t>14794</t>
+  </si>
+  <si>
+    <t>263</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14794/indicacao_263.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário Municipal de Agricultura e Meio Ambiente solicitando a limpeza e capina da Rua Nicolau Caneschi, Bairro Louriçal. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14795</t>
+  </si>
+  <si>
+    <t>264</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14795/indicacao_264.pdf</t>
+  </si>
+  <si>
+    <t>À Secretária Municipal de Segurança Pública, solicitado análise da viabilidade de modificação de vaga de embarque e desembarque para área de carga e descarga, localizada na Rua Treze de Maio, nº 61, Centro.</t>
+  </si>
+  <si>
+    <t>14796</t>
+  </si>
+  <si>
+    <t>265</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14796/indicacao_265.pdf</t>
+  </si>
+  <si>
+    <t>À Secretária Municipal de Agricultura e Ambiente, solicitando a instalação de container de lixo na Av. Paulino Fernandes, em frente ao espaço de festas Pedriane. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14797</t>
+  </si>
+  <si>
+    <t>266</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14797/indicacao_266.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário Municipal de Agricultura e Meio Ambiente, solicitando a realização de serviços de limpeza e capina no morro da Rua José Paulino Carioca, nas proximidades do nº 275, bairro Peluso (Morro de Pedra). Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14798</t>
+  </si>
+  <si>
+    <t>267</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14798/indicacao_267.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário Municipal de Obras, solicitando operação tapa-buracos na Rua Josino Candian, localizada no bairro Ponte Preta. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14799</t>
+  </si>
+  <si>
+    <t>268</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14799/indicacao_268.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário Municipal de Segurança Pública e Mobilidade Urbana, solicitando a pintura da faixa de pedestre já existente na Rua XV de Novembro, no Centro, em frente à Rádio Educadora, nas proximidades do número 62.</t>
+  </si>
+  <si>
+    <t>14802</t>
+  </si>
+  <si>
+    <t>269</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14802/indicacao_269.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário Municipal de Agricultura e Meio Ambiente, solicitando a limpeza da Rua Oswaldo Milagres de Carvalho, no Bairro San Rafael III. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14803</t>
+  </si>
+  <si>
+    <t>270</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14803/indicacao_270.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário Municipal de Agricultura e Meio Ambiente, solicitando a limpeza de toda a extensão da Rua Francisco Xavier Gomes, no Bairro Primavera. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14804</t>
+  </si>
+  <si>
+    <t>271</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14804/indicacao_271.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário Municipal de Agricultura e Meio Ambiente, solicitando a limpeza com a devida desobstrução da ponte que liga ao bairro Città de Lucca. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14805</t>
+  </si>
+  <si>
+    <t>272</t>
+  </si>
+  <si>
+    <t>Antonio Domingos Ximendes Trindade, Breno Reis de Oliveira</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14805/indicacao_272.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário Municipal de Obras, solicitando a recuperação da Avenida Paulino Fernandes, abrangendo a requalificação da via pública, a restauração e adequação do passeio público, bem como a execução de melhorias no calçamento existente. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14806</t>
+  </si>
+  <si>
+    <t>273</t>
+  </si>
+  <si>
+    <t>Antonio Domingos Ximendes Trindade, José Maria Fernandes</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14806/indicacao_273.pdf</t>
+  </si>
+  <si>
+    <t>À Secretaria Municipal de Saúde, solicitando a reinstalação do toldo localizado na frente do Posto de Saúde que atende os bairros Eldorado e São Domingos.</t>
+  </si>
+  <si>
+    <t>14815</t>
+  </si>
+  <si>
+    <t>274</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14815/indicacao_274.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário de Obras, solicitando pavimentação asfáltica na via ao lado da residência situada na Rua José Augusto Marcos, nº 839, bairro Meu Sonho. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14831</t>
+  </si>
+  <si>
+    <t>275</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14831/indicacao_275.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário de Obras, solicitando o manilhamento no trecho da Estrada da Pedra Redonda, próximo à entrada da propriedade do Adriano Borges, no ponto em que ocorre o escoamento de águas pluviais às margens da via. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14832</t>
+  </si>
+  <si>
+    <t>276</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14832/indicacao_276.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário de Obras, solicitando a realização de estudo técnico para verificar a possibilidade de substituição da atual ponte existente sobre o córrego, na estrada da comunidade Pedra Redonda, pela instalação de aduelas. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14833</t>
+  </si>
+  <si>
+    <t>277</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14833/indicacao_277.pdf</t>
+  </si>
+  <si>
+    <t>À Secretaria Municipal de Agricultura e Meio Ambiente solicitando realização de limpeza pública na Avenida Jesus Candian, próxima a rodovia Ubá-Guidoval. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14834</t>
+  </si>
+  <si>
+    <t>278</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14834/indicacao_278.pdf</t>
+  </si>
+  <si>
+    <t>À Secretaria Municipal de Obras solicitação para realização de regularização da via localizada na Rua José Teixeira de Abreu, no Bairro Santa Bernadete, nas proximidades do Jardim Élida. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14835</t>
+  </si>
+  <si>
+    <t>279</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14835/indicacao_279.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário Municipal de Obras, solicitando reconstrução de ponte situada próximo à propriedade do Sr. Edinho Farinheiro, no bairro Aeroporto. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14836</t>
+  </si>
+  <si>
+    <t>280</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14836/indicacao_280.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário Municipal de Agricultura e Meio Ambiente, solicitando que sejam tomadas providências quanto à realização de poda de árvore localizada na Rua Celina Micherife Vieira, nº 375, bairro Palmeiras. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14837</t>
+  </si>
+  <si>
+    <t>281</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14837/indicacao_281.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário Municipal de Obras, solicitando a execução do serviço de continuação do patrolamento da estrada rural localizada após a unidade da APAE rural. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14838</t>
+  </si>
+  <si>
+    <t>282</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14838/indicacao_282.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário Municipal de Agricultura e Meio Ambiente solicitando a colocação de um contêiner de lixo no final da Rua José Durigueto, no Bairro Schiavon. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14839</t>
+  </si>
+  <si>
+    <t>283</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14839/indicacao_283.pdf</t>
+  </si>
+  <si>
+    <t>À Secretária Municipal de Agricultura e Ambiente, para solicitar a instalação de contêineres de lixo na Praça Gladstone Faria Alvim, localizada nas proximidades da Rua Tenente Pedro Batalha e Rua Dr. Ângelo Barletta. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14840</t>
+  </si>
+  <si>
+    <t>284</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14840/indicacao_284.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário Municipal de Saúde, solicitando a instalação de equipamento de escrita em braile nas áreas de atendimento ao público das unidades vinculadas à Secretaria Municipal de Saúde, destinado ao atendimento de pessoas com deficiência visual e pessoas com baixa visão.</t>
+  </si>
+  <si>
+    <t>14841</t>
+  </si>
+  <si>
+    <t>285</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14841/indicacao_285.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário Municipal de Obras, solicitando o patrolamento da comunidade da Zona Rural de Santa Clara. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14842</t>
+  </si>
+  <si>
+    <t>286</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14842/indicacao_286.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário Municipal de Segurança Pública e Mobilidade Urbana, solicitando a delimitação de uma vaga destinada à carga e descarga na Rua Maria Burato Migliorini, bairro San Rafael, nas proximidades do número 291.</t>
+  </si>
+  <si>
+    <t>14843</t>
+  </si>
+  <si>
+    <t>287</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14843/indicacao_287.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário Municipal de Obras, solicitando a operação tapa buracos na Rua São Sebastião, bairro São Sebastião. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14844</t>
+  </si>
+  <si>
+    <t>288</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14844/indicacao_288.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário Municipal de Agricultura e Meio Ambiente, solicitando a capina e limpeza na quadra esportiva na Rua Professor Francisco Arthidoro da Costa, no bairro São Judas Tadeu. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14845</t>
+  </si>
+  <si>
+    <t>289</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14845/indicacao_289.pdf</t>
+  </si>
+  <si>
+    <t>À Secretária Municipal de Agricultura e Meio Ambiente, solicitando limpeza e capina do mato que se encontra no escadão que liga o bairro São Domingos ao bairro Jardim Glória. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14846</t>
+  </si>
+  <si>
+    <t>290</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14846/indicacao_290.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário Municipal de Agricultura e Meio Ambiente, solicitando a limpeza de toda a extensão da Rua Amâncio Teixeira, no Bairro Paulino Fernandes IV. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14847</t>
+  </si>
+  <si>
+    <t>291</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14847/indicacao_291.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário Municipal de Agricultura e Meio Ambiente, solicitando a limpeza de toda a extensão da Rua Roseira, no Bairro Paulino Fernandes IV. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14848</t>
+  </si>
+  <si>
+    <t>292</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14848/indicacao_292.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário Municipal de Obras, solicitando a manutenção do calçamento de toda a extensão da Rua Vitória Régia, no Bairro Paulino Fernandes IV. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14857</t>
+  </si>
+  <si>
+    <t>293</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14857/indicacao_293.pdf</t>
+  </si>
+  <si>
+    <t>À Secretária Municipal de Agricultura e Ambiente, para solicitar a realização de serviços de limpeza e capina na Avenida Senador Levindo Coelho, nº 530, Bairro Antônio Maranhão, especificamente na avenida antes da rotatória da Cibraci. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14870</t>
+  </si>
+  <si>
+    <t>294</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14870/indicacao_294.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário de Segurança Pública e Mobilidade Urbana, solicitando estudo técnico para verificar a possibilidade de transformar a Rua Leandro Bigonha, bairro Louriçal, em via de mão única.</t>
+  </si>
+  <si>
+    <t>14871</t>
+  </si>
+  <si>
+    <t>295</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14871/indicacao_295.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário de Agricultura e Meio Ambiente, solicitando estudo técnico ambiental de viabilidade para criação de uma mina d’água pública por meio de proteção/captação de uma nascente na Estrada da Pedra Redonda.</t>
+  </si>
+  <si>
+    <t>14872</t>
+  </si>
+  <si>
+    <t>296</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14872/indicacao_296.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário de Agricultura e Meio Ambiente, solicitando novos contêineres para coleta de lixo na Rua Manoel Casal, n°1085, bairro Vila Casal.</t>
+  </si>
+  <si>
+    <t>14873</t>
+  </si>
+  <si>
+    <t>297</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14873/indicacao_297.pdf</t>
+  </si>
+  <si>
+    <t>Ao Conselho Deliberativo do Patrimônio Histórico e Cultural de Ubá, solicitando a abertura de procedimento técnico, histórico e cultural destinado ao reconhecimento e tombamento do toque dos sinos das paróquias católicas do Município de Ubá como Patrimônio Cultural Imaterial de Ubá.</t>
+  </si>
+  <si>
+    <t>14874</t>
+  </si>
+  <si>
+    <t>298</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14874/indicacao_298.pdf</t>
+  </si>
+  <si>
+    <t>À Secretaria de Segurança Pública de Ubá, solicitando providências em relação à segurança viária no trevo localizado na saída de Ubá para os municípios de Rodeiro e Guidoval (“Trevo do Posto Zema”).</t>
+  </si>
+  <si>
+    <t>14875</t>
+  </si>
+  <si>
+    <t>299</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14875/indicacao_299.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito, encaminhando anteprojeto de lei que institui no município de Ubá o programa “Selo Sustentável”, destinado ao reconhecimento de empresas que adotem práticas sustentáveis e de responsabilidade socioambiental.</t>
+  </si>
+  <si>
+    <t>14876</t>
+  </si>
+  <si>
+    <t>300</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14876/indicacao_300.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário Municipal de Agricultura e Meio Ambiente, solicitando a limpeza e capina completa da rua Walter Bruck e imediações, no bairro Vale do Ipê.</t>
+  </si>
+  <si>
+    <t>14877</t>
+  </si>
+  <si>
+    <t>301</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14877/indicacao_301.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito e à Secretária de Educação, solicitando que sejam adotadas as providências necessárias para a implantação de uma creche na região da Avenida JK, sugerindo, para tal finalidade, o imóvel onde anteriormente funcionava a Casa da Juventude.</t>
+  </si>
+  <si>
+    <t>14932</t>
+  </si>
+  <si>
+    <t>302</t>
+  </si>
+  <si>
+    <t>Ao Secretário de Agricultura e Meio Ambiente, solicitando a colocação da tampa de um bueiro localizado na Rua da Harmonia, 69, bairro Centro.</t>
+  </si>
+  <si>
+    <t>14879</t>
+  </si>
+  <si>
+    <t>303</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14879/indicacao_303.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário Municipal de Segurança Pública, solicitando uma faixa elevada para travessia de pedestres nas proximidades da Escola Municipal Nair de Araújo, localizada no bairro Palmeiras, na Rua Francisco Teixeira de Abreu.</t>
+  </si>
+  <si>
+    <t>14880</t>
+  </si>
+  <si>
+    <t>304</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14880/indicacao_304.pdf</t>
+  </si>
+  <si>
+    <t>À Secretaria Municipal de Obras, solicitando o conserto no calçamento na rua Ribeiro de Almeida, Bairro Cristo Redentor.</t>
+  </si>
+  <si>
+    <t>14881</t>
+  </si>
+  <si>
+    <t>305</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14881/indicacao_305.pdf</t>
+  </si>
+  <si>
+    <t>À Secretaria Municipal de Agricultura e Meio Ambiente, solicitando a limpeza da rua Ribeiro de Almeida, Bairro Cristo Redentor.</t>
+  </si>
+  <si>
+    <t>14882</t>
+  </si>
+  <si>
+    <t>306</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14882/indicacao_306.pdf</t>
+  </si>
+  <si>
+    <t>À Secretaria Municipal de Agricultura e Meio Ambiente, solicitando a poda das arvores, localizada na rua Ribeiro de Almeida, Bairro Cristo Redentor.</t>
+  </si>
+  <si>
+    <t>14883</t>
+  </si>
+  <si>
+    <t>307</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14883/indicacao_307.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário Municipal de Segurança Pública e Mobilidade Urbana, solicitando um redutor de velocidade na Avenida Dr. Ângelo de Araújo Porto, no trecho sentido rotatória do bairro Vila Casal ao bairro Palmeiras, em frente à empresa Bovareto Vidros.</t>
+  </si>
+  <si>
+    <t>14884</t>
+  </si>
+  <si>
+    <t>308</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14884/indicacao_308.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário Municipal de Segurança Pública e Mobilidade Urbana, solicitando a instalação de um quebra-molas na Rua Manoel Casal, bairro Vila Casal, em frente à loja Bem me Quer.</t>
+  </si>
+  <si>
+    <t>14885</t>
+  </si>
+  <si>
+    <t>309</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14885/indicacao_309.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário Municipal de Segurança Pública e Mobilidade Urbana, solicitando a instalação de quebra-molas na Rua Celina Micherif, bairro Palmeiras, especificamente nos dois cruzamentos conforme foto anexada.</t>
+  </si>
+  <si>
+    <t>14886</t>
+  </si>
+  <si>
+    <t>310</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14886/indicacao_310.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário Municipal de Agricultura e Meio Ambiente solicitando a poda das árvores existentes na Avenida Brasil, Bairro Nova Olinda.</t>
+  </si>
+  <si>
+    <t>14887</t>
+  </si>
+  <si>
+    <t>311</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14887/indicacao_311.pdf</t>
+  </si>
+  <si>
+    <t>À Secretária Municipal de Segurança Pública, solicitando a instalação de uma placa de “PARE” e outra de “MÃO DUPLA” na Rua Uberlândia, lateral do Posto Uirapuru, no acesso à Avenida Padre Arnaldo Jansen, em frente à Itatiaia.</t>
+  </si>
+  <si>
+    <t>14888</t>
+  </si>
+  <si>
+    <t>312</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14888/indicacao_312.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário Municipal de Agricultura e Meio Ambiente, solicitando a realização de serviços de limpeza e capina na Rua São Gabriel, 51 – São João, mais precisamente nos arredores da Escola Municipal Professor Francisco de Filippo.</t>
+  </si>
+  <si>
+    <t>14889</t>
+  </si>
+  <si>
+    <t>313</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14889/indicacao_313.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito, solicitando a realização de estudos de viabilidade técnica, financeira e estrutural para adequação e implantação gradativa da educação em tempo integral nas escolas da rede municipal de ensino, nos termos da Lei Federal nº 14.640/2023.</t>
+  </si>
+  <si>
+    <t>14890</t>
+  </si>
+  <si>
+    <t>314</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14890/indicacao_314.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário Municipal de Segurança Pública e Mobilidade Urbana, solicitando a instalação de sinalização de trânsito adequada com placa luminosa e fitas refletivas, indicando curva longa e acentuada na estrada de Ubá para Miragaia, nas proximidades do Sítio Pires da Luz, em frente ao local popularmente conhecido como “Casa do Walace”.</t>
+  </si>
+  <si>
+    <t>14891</t>
+  </si>
+  <si>
+    <t>315</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14891/indicacao_315.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário Municipal de Segurança Pública e Mobilidade Urbana, solicitando uma faixa de pedestre elevada na Rua Marechal Floriano Peixoto, no bairro Vila Casal, próximo à Padaria Bocão, especificamente em frente à escada de acesso à Rua Manoel Casal, nas proximidades do número 757.</t>
+  </si>
+  <si>
+    <t>14892</t>
+  </si>
+  <si>
+    <t>316</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14892/indicacao_316.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário Municipal de Segurança Pública e Mobilidade Urbana, solicitando um quebra-molas na Rua Santa Maria, no Distrito de Diamante, próximo ao número 1.025.</t>
+  </si>
+  <si>
+    <t>14893</t>
+  </si>
+  <si>
+    <t>317</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14893/indicacao_317.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário Municipal de Segurança Pública e Mobilidade Urbana, solicitando um quebra-molas na Avenida Dr. Domingos Peluso, bairro Ligação, após a Ferrari Estofados e antes da curva que dá acesso à Avenida José Brás da Silva Brando.</t>
+  </si>
+  <si>
+    <t>14894</t>
+  </si>
+  <si>
+    <t>318</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14894/indicacao_318.pdf</t>
+  </si>
+  <si>
+    <t>À Secretaria Municipal de Agricultura e Meio Ambiente, solicitando a realização de um mutirão de limpeza em todo o bairro Eldorado.</t>
+  </si>
+  <si>
+    <t>14895</t>
+  </si>
+  <si>
+    <t>319</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14895/indicacao_319.pdf</t>
+  </si>
+  <si>
+    <t>À Secretaria Municipal de Agricultura e Meio Ambiente, solicitando a capina e limpeza da Rua Capitão Teixeira Pinto, rua ao lado da Arena Castelão, Centro.</t>
+  </si>
+  <si>
+    <t>14896</t>
+  </si>
+  <si>
+    <t>320</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14896/indicacao_320.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário de Obras, solicitando a operação tapa-buracos na Rua José Galdino de Oliveira, bairro São Domingos.</t>
+  </si>
+  <si>
+    <t>14897</t>
+  </si>
+  <si>
+    <t>321</t>
+  </si>
+  <si>
+    <t>Ao Secretário Municipal de Obras, solicitando a remoção de parte do barranco que cedeu e invadiu as margens da Rua Francisco André de Araújo, no Bairro Industrial, nas proximidades do n.º 389.</t>
+  </si>
+  <si>
+    <t>14898</t>
+  </si>
+  <si>
+    <t>322</t>
+  </si>
+  <si>
+    <t>Ao Secretário Municipal de Agricultura e Meio Ambiente, solicitando a limpeza de toda a extensão da Rua Passos, no Bairro Santana.</t>
+  </si>
+  <si>
+    <t>14899</t>
+  </si>
+  <si>
+    <t>323</t>
+  </si>
+  <si>
+    <t>Ao Secretário Municipal de Agricultura e Meio Ambiente, solicitando a limpeza de toda a extensão da Rua Fizinho Pirosca, no Bairro Antônio Bigonha.</t>
+  </si>
+  <si>
+    <t>14900</t>
+  </si>
+  <si>
+    <t>324</t>
+  </si>
+  <si>
+    <t>Breno Reis de Oliveira, Lucas Rufino Zocoli</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14900/indicacao_324.pdf</t>
+  </si>
+  <si>
+    <t>À Secretaria Municipal de Obras, solicitando o cascalhamento da estrada localizada após o Campo Santo Antônio, próxima à estação de tratamento de esgoto, no sentido Moradinha.</t>
+  </si>
+  <si>
+    <t>14933</t>
+  </si>
+  <si>
+    <t>325</t>
+  </si>
+  <si>
+    <t>Ao Secretário de Agricultura e Meio Ambiente, solicitando a capina completa na Rua Dezidério Zanelli, mais especificamente no trecho descendo a calçada sentido ao Espaço de Festa Vila Park.</t>
+  </si>
+  <si>
+    <t>14934</t>
+  </si>
+  <si>
+    <t>326</t>
+  </si>
+  <si>
+    <t>Ao Secretário de Obras, solicitando obras de calçamento na Estrada da Pedra Redonda, mais especificamente na subida que dá acesso ao cartão-postal da comunidade, conhecida popularmente como “Subida da Pedra”.</t>
+  </si>
+  <si>
+    <t>14935</t>
+  </si>
+  <si>
+    <t>327</t>
+  </si>
+  <si>
+    <t>À Secretaria Municipal de Obras solicitando providências para realização de limpeza, desentupimento e manutenção de bueiro localizado na Avenida Elpidia da Silva Fagundes, nº 112, bairro Santa Edwiges.</t>
+  </si>
+  <si>
+    <t>14936</t>
+  </si>
+  <si>
+    <t>328</t>
+  </si>
+  <si>
+    <t>À Secretaria Municipal de Segurança Pública e Mobilidade Urbana, com cópia à Secretaria Municipal de Obras, solicitando a instalação de dois quebra-molas na Rua José Betio, bairro Mangueira Rural.</t>
+  </si>
+  <si>
+    <t>14938</t>
+  </si>
+  <si>
+    <t>329</t>
+  </si>
+  <si>
+    <t>À Secretaria Municipal de Obras solicitando o asfaltamento da Rua Fênix, localizada no Bairro Paulino Fernandes.</t>
+  </si>
+  <si>
+    <t>14939</t>
+  </si>
+  <si>
+    <t>330</t>
+  </si>
+  <si>
+    <t>À Secretaria Municipal de Segurança Pública e Mobilidade Urbana, solicitando a realização de estudo de viabilidade para instalação de câmeras do sistema “Olho Vivo” no final da Rua Jesus Candian, no cruzamento com a Rodovia Ubá–Guidoval.</t>
+  </si>
+  <si>
+    <t>14943</t>
+  </si>
+  <si>
+    <t>331</t>
+  </si>
+  <si>
+    <t>Ao Secretário Municipal de Segurança Pública e Mobilidade Urbana e à Viação Ubá, solicitando a inclusão das ruas São Pedro e Nicolau Papa na rota da linha de transporte coletivo urbano que atende ao bairro Santa Bernadete.</t>
+  </si>
+  <si>
+    <t>14944</t>
+  </si>
+  <si>
+    <t>332</t>
+  </si>
+  <si>
+    <t>Ao Prefeito e à Secretária Municipal de Cultura, Turismo e Lazer. solicitando a concessão de permissão de uso permanente da Praça São Januário para a realização das edições da Batalha do Jardim, evento cultural que ocorre quinzenalmente no referido espaço.</t>
+  </si>
+  <si>
+    <t>14945</t>
+  </si>
+  <si>
+    <t>333</t>
+  </si>
+  <si>
+    <t>Ao Controlador e Auditor do Município, sugerindo reestruturação do formato das audiências públicas de prestação de contas do município, especialmente aquelas relativas aos relatórios quadrimestrais, com vistas a torná-las mais eficientes, acessíveis e participativas.</t>
+  </si>
+  <si>
+    <t>14947</t>
+  </si>
+  <si>
+    <t>334</t>
+  </si>
+  <si>
+    <t>À Secretaria Municipal de Obras, solicitando serviço de tapa buracos na Rua Professor Manoel Arthidoro de Castro, Bairro São Judas Tadeu.</t>
+  </si>
+  <si>
+    <t>14948</t>
+  </si>
+  <si>
+    <t>335</t>
+  </si>
+  <si>
+    <t>À Secretaria Municipal de Obras, solicitando asfaltamento da Rua Eliza do Amaral Peron, Bairro Agroceres.</t>
+  </si>
+  <si>
+    <t>14949</t>
+  </si>
+  <si>
+    <t>336</t>
+  </si>
+  <si>
+    <t>À Secretaria Municipal de Obras, solicitando asfaltamento da Rua Joaquim Teixeira da Rocha, Bairro Agroceres.</t>
+  </si>
+  <si>
+    <t>14950</t>
+  </si>
+  <si>
+    <t>337</t>
+  </si>
+  <si>
+    <t>Ao Secretário Municipal de Agricultura e Meio Ambiente, solicitando um container de lixo na Rua Santa Maria em Diamante, em frente ao nº 795.</t>
+  </si>
+  <si>
+    <t>14951</t>
+  </si>
+  <si>
+    <t>338</t>
+  </si>
+  <si>
+    <t>Ao Secretário Municipal de Agricultura e Meio Ambiente solicitando a campina e limpeza da Rua Ipanema, Bairro Nova Olinda.</t>
+  </si>
+  <si>
+    <t>14952</t>
+  </si>
+  <si>
+    <t>339</t>
+  </si>
+  <si>
+    <t>Ao Secretário Municipal de Agricultura e Meio Ambiente solicitando a instalação de mais um contêiner de lixo na Rua Antônio Adriano de Melo, centro.</t>
+  </si>
+  <si>
+    <t>14953</t>
+  </si>
+  <si>
+    <t>340</t>
+  </si>
+  <si>
+    <t>À Secretária Municipal de Agricultura e Ambiente, solicitando limpeza e capina em toda a extensão da Avenida Daita Brandão, bairro Novo Centro.</t>
+  </si>
+  <si>
+    <t>14954</t>
+  </si>
+  <si>
+    <t>341</t>
+  </si>
+  <si>
+    <t>À Secretária Municipal de Obras, solicitando a reconstrução da ponte localizada no Córrego da Zueira.</t>
+  </si>
+  <si>
+    <t>14955</t>
+  </si>
+  <si>
+    <t>342</t>
+  </si>
+  <si>
+    <t>Ao Prefeito, solicitando estudos técnicos, análise de área e as ações necessárias para o cumprimento da emenda impositiva destinada às obras de construção da academia ao ar livre no distrito de Miragaia.</t>
+  </si>
+  <si>
+    <t>14956</t>
+  </si>
+  <si>
+    <t>343</t>
+  </si>
+  <si>
+    <t>Ao Secretário Municipal de Agricultura, Ambiente, solicitando a limpeza dos entulhos e descartes irregulares existentes no entorno de uma residência localizada na Rua Engenheiro Manoel Gonçalves Coelho, no bairro Industrial.</t>
+  </si>
+  <si>
+    <t>14957</t>
+  </si>
+  <si>
+    <t>344</t>
+  </si>
+  <si>
+    <t>Ao Secretário Municipal de Obras, solicitando a realização de patrolamento, cascalhamento e abertura da via em toda a extensão da Rua Moacyr Carneiro de Castro, localizada no Bairro Stella Gazolla.</t>
+  </si>
+  <si>
+    <t>14959</t>
+  </si>
+  <si>
+    <t>345</t>
+  </si>
+  <si>
+    <t>À Secretaria Municipal de Agricultura e Meio Ambiente, solicitando a capina e limpeza do escadão situado na Rua dos Vicentinos, no bairro São Sebastião.</t>
+  </si>
+  <si>
+    <t>14960</t>
+  </si>
+  <si>
+    <t>346</t>
+  </si>
+  <si>
+    <t>À Secretaria de Segurança Pública, solicitando a instalação de um redutor de velocidade na Rodovia Ubá x Guidoval, em trecho a ser avaliado.</t>
+  </si>
+  <si>
+    <t>14961</t>
+  </si>
+  <si>
+    <t>347</t>
+  </si>
+  <si>
+    <t>À Secretária de Desenvolvimento Social, solicitando a capacitação das assistentes sociais que estão lotadas na secretaria sobre a temática de Escuta Especializada, visando a melhor personificação da atuação das profissionais em casos de identificação de violência e combate ao abuso infantil, no município.</t>
+  </si>
+  <si>
+    <t>14254</t>
+  </si>
+  <si>
+    <t>PDL</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Legislativo</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14254/pdl_01-26.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão da Homenagem Mulher do Ano à senhora Ana das Graças de Carvalho Moraes.</t>
+  </si>
+  <si>
+    <t>14256</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14256/pdl_02-26.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão da Homenagem Mulher do Ano à senhora Ana Lucia Soares Vieira.</t>
+  </si>
+  <si>
+    <t>14257</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14257/pdl_03-26.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão da Homenagem Mulher do Ano à senhora Jeniffer Cristina Mariano Costa.</t>
+  </si>
+  <si>
+    <t>14258</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14258/pdl_04-26.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão da Homenagem Mulher do Ano à senhora Ângela Teixeira de Paula.</t>
+  </si>
+  <si>
+    <t>14259</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14259/pdl_05-26.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão da Homenagem Mulher do Ano à senhora Maria Auxiliadora Duarte Montezano.</t>
+  </si>
+  <si>
+    <t>14260</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14260/pdl_06-26.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão da Homenagem Mulher do Ano à senhora Maria Izabel de Oliveira Silva.</t>
+  </si>
+  <si>
+    <t>14261</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14261/pdl_07-26.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão da Homenagem Mulher do Ano à senhora Edith da Silva Paula.</t>
+  </si>
+  <si>
+    <t>14262</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14262/pdl_08-26.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão da Homenagem Mulher do Ano à senhora Mônica Vallone Espósito Marchi.</t>
+  </si>
+  <si>
+    <t>14263</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14263/pdl_09-26.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão da Homenagem Mulher do Ano à senhora Maria Aparecida Martins Migliorini.</t>
+  </si>
+  <si>
+    <t>14264</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14264/pdl_10-26.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão da Homenagem Mulher do Ano à senhora Maria José de Andrade Silveira.</t>
+  </si>
+  <si>
+    <t>14265</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14265/pdl_11-26.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão da Homenagem Mulher do Ano à senhora Isildinha Aparecida Custódio Boseja.</t>
+  </si>
+  <si>
+    <t>14266</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14266/pdl_12-26.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão da Homenagem Mulher do Ano à senhora Maria Helena de Souza Fernandes.</t>
+  </si>
+  <si>
+    <t>14329</t>
+  </si>
+  <si>
+    <t>Alexandre de Barros Mendes</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14329/pdl_13-26.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão da Homenagem de Mulher do Ano à senhora Sônia Maria Barros de Carvalho.</t>
+  </si>
+  <si>
+    <t>14330</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14330/pdl_14-26.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão da Homenagem de Mulher do Ano à senhora Juliane Junia de Paula Mattos.</t>
+  </si>
+  <si>
+    <t>14331</t>
+  </si>
+  <si>
+    <t>Alexandre de Barros Mendes, Aline Moreira Silva Melo, André Eustáquio Alves, Antonio Domingos Ximendes Trindade, Aparecida Sônia Ferreira Vidal, Breno Reis de Oliveira, Gilson Fazolla Filgueiras, Jane Cristina Lacerda Pinto, José Maria Fernandes, José Roberto Reis Filgueiras, Lucas Rufino Zocoli, Paulo Cézar Tavares, Renato Vieira, Samuel Soares da Silva, Marilda Aparecida Leoncio</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14331/pdl_15-26.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão da Medalha Fernando da Mota à senhora Regina Coeli Alves Gravina.</t>
+  </si>
+  <si>
+    <t>14914</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14914/pdl_16-26.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão do Título do Personalidade Ubaense do Ano à Sra. Gabriela Miranda Santana.</t>
+  </si>
+  <si>
+    <t>14267</t>
+  </si>
+  <si>
+    <t>PELOM</t>
+  </si>
+  <si>
+    <t>Projeto de Emenda a LOM</t>
+  </si>
+  <si>
+    <t>André Eustáquio Alves, Aline Moreira Silva Melo, Antonio Domingos Ximendes Trindade, Aparecida Sônia Ferreira Vidal, Breno Reis de Oliveira, Gilson Fazolla Filgueiras, Jane Cristina Lacerda Pinto, José Maria Fernandes, José Roberto Reis Filgueiras, Lucas Rufino Zocoli, Marilda Aparecida Leoncio, Paulo Cézar Tavares, Renato Vieira, Samuel Soares da Silva</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14267/pelo_01-26.pdf</t>
+  </si>
+  <si>
+    <t>Altera o parágrafo único do art. 59 da Lei Orgânica do Município de Ubá.</t>
+  </si>
+  <si>
+    <t>14341</t>
+  </si>
+  <si>
+    <t>Aline Moreira Silva Melo, Marilda Aparecida Leoncio, André Eustáquio Alves, Antonio Domingos Ximendes Trindade, Aparecida Sônia Ferreira Vidal, Breno Reis de Oliveira, Gilson Fazolla Filgueiras, Jane Cristina Lacerda Pinto, José Roberto Reis Filgueiras, Lucas Rufino Zocoli, Paulo Cézar Tavares, Renato Vieira, Samuel Soares da Silva</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14341/pelo_02-26.pdf</t>
+  </si>
+  <si>
+    <t>Altera dispositivos referentes às Emendas Parlamentares Impositivas na Lei Orgânica do município de Ubá.</t>
+  </si>
+  <si>
+    <t>14221</t>
+  </si>
+  <si>
+    <t>PLC</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Complementar</t>
+  </si>
+  <si>
+    <t>Prefeito José Damato Neto</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14221/plc_001-26.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Complementar nº 235, de 27 de fevereiro de 2024, que dispõe sobre a criação da bolsa de preceptoria para supervisão, tutoria, estudo e pesquisa da especialidade de saúde da família e comunidade do programa de residência médica da Prefeitura Municipal de Ubá, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>14268</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14268/plc_02-26.pdf</t>
+  </si>
+  <si>
+    <t>Institui a concessão de folga remunerada ao servidor público municipal no dia do seu aniversário, no Município de Ubá.</t>
+  </si>
+  <si>
+    <t>14270</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14270/plc_03-26.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a alteração da Lei Complementar nº 014, de 18 de dezembro de 1992, que institui o Estatuto dos Servidores Públicos do Município de Ubá, para modificar as regas de licença gestante e licença paternidade, dispor, em nova redação, sobre a licença ao servidor adotante, e incluir o assédio moral e sexual como faltas administrativas e disciplinares.</t>
+  </si>
+  <si>
+    <t>14220</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14220/plc_04-26.pdf</t>
+  </si>
+  <si>
+    <t>Institui regime especial de isenção do Imposto Sobre Serviços de Qualquer Natureza (ISSQN), em caráter específico e vinculado aos empreendimentos habitacionais Residencial Ubá I e Residencial Ubá II, contratados sob a vigência do Código Tributário anterior, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>14624</t>
+  </si>
+  <si>
+    <t>José Maria Fernandes, Lucas Rufino Zocoli, Samuel Soares da Silva</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14624/plc_05-26.pdf</t>
+  </si>
+  <si>
+    <t>Altera o Art. 41 da Lei Complementar nº 227, de 3 de fevereiro de 2023, que “Dispõe sobre a estrutura administrativa da Câmara Municipal de Ubá/MG, sobre o plano de cargos, salários e vencimentos de seus servidores e dá outras providências.</t>
+  </si>
+  <si>
+    <t>14767</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14767/plc_06-26.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Complementar nº 123, de 13 de julho de 2010, que "institui normas de parcelamento do solo para o município de Ubá e dá outras providências".</t>
+  </si>
+  <si>
+    <t>14862</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14862/plc_07-26.pdf</t>
+  </si>
+  <si>
+    <t>Acrescentam-se §5º e §6º ao Art. 7º da Lei Complementar nº 227, de 3 de fevereiro de 223, que "Dispõe sobre a estrutura administrativa da Câmara Municipal de Ubá/MG, sobre o plano de cargos, salários e vencimentos de seus servidores e dá outras providências".</t>
+  </si>
+  <si>
+    <t>14218</t>
+  </si>
+  <si>
+    <t>PLO</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14218/pl_001-26.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a abertura de Crédito Adicional Especial no orçamento do exercício de 2026 e dá outras providências.  (R$ 80 milhões - CEF)</t>
+  </si>
+  <si>
+    <t>14219</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14219/pl_002-26.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a abertura de Crédito Adicional Especial no orçamento do exercício de 2026 e dá outras providências. (R$ 16 milhões - PAC- Nova policlínica)</t>
+  </si>
+  <si>
+    <t>14339</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14339/pl_003-26.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Municipal nº 5.360, de 09 de janeiro de 2026, autorizando o Município de Ubá a firmar parceria com entidade filantrópica sem fins lucrativos, autoriza a abertura de crédito adicional suplementar e dá outras providências.</t>
+  </si>
+  <si>
+    <t>14271</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14271/pl_004-26.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre as diretrizes para a concessão do Programa Municipal Bolsa Atleta e Bolsa Treinador.</t>
+  </si>
+  <si>
+    <t>14272</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14272/pl_005-26.pdf</t>
+  </si>
+  <si>
+    <t>Institui o mês "Junho Violeta" no Calendário Oficial do Município de Ubá/MG, destinado à conscientização e ao combate à violência contra a pessoa idosa.</t>
+  </si>
+  <si>
+    <t>14273</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14273/pl_006-26.pdf</t>
+  </si>
+  <si>
+    <t>Institui, no Município de Ubá, o "Selo Ubá Sustentável", como política pública de certificação voluntária de empresas comprometidas com práticas socioambientais sustentáveis, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>14274</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14274/pl_007-26.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a abertura de Crédito Adicional Especial no orçamento do exercício de 2026 e dá outras providências. (R$3,5 milhões - estrada Presídio)</t>
+  </si>
+  <si>
+    <t>14275</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14275/pl_008-26.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a abertura de Crédito Adicional Especial no orçamento do exercício de 2026 e dá outras providências. (R$ 1,8 milhão - sede da 38ª SRE-MG)</t>
+  </si>
+  <si>
+    <t>14333</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14333/pl_009-26.pdf</t>
+  </si>
+  <si>
+    <t>Institui a Festa do Feijão do Distrito de Ubari no Calendário Oficial de Eventos do Município de Ubá.</t>
+  </si>
+  <si>
+    <t>14334</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14334/pl_010-26.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Dia Municipal do Feijão Vermelho no Calendário Oficial de Eventos do Município de Ubá.</t>
+  </si>
+  <si>
+    <t>14335</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14335/pl_011-26.pdf</t>
+  </si>
+  <si>
+    <t>Institui a Política de Incentivo à Vizinhança Solidária no Município de Ubá.</t>
+  </si>
+  <si>
+    <t>14336</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14336/pl_012-26.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre medidas de transparência e informação ao usuário quanto aos valores cobrados em pátios de guarda de veículos apreendidos no Município de Ubá.</t>
+  </si>
+  <si>
+    <t>14337</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14337/pl_013-26.pdf</t>
+  </si>
+  <si>
+    <t>Institui o “Dia Municipal da Renovação Carismática Católica – RCC” no âmbito do Município de Ubá/MG.</t>
+  </si>
+  <si>
+    <t>14338</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14338/pl_014-26.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a exigência de Atestado de Antecedentes Criminais para a admissão em instituições públicas ou privadas que desenvolvam atividades com crianças e adolescentes.</t>
+  </si>
+  <si>
+    <t>14340</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14340/pl_015-26.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a abertura de Crédito Adicional Especial no orçamento do exercício de 2026 e dá outras providências.  (6,5 milhões - Parque da Ligação)</t>
+  </si>
+  <si>
+    <t>14386</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14386/pl_016-26.pdf</t>
+  </si>
+  <si>
+    <t>Institui a Semana Municipal de Conscientização, Prevenção e Combate à Prática de Assédio Moral no âmbito da Administração Direta e Indireta dos Poderes do Município de Ubá.</t>
+  </si>
+  <si>
+    <t>14387</t>
+  </si>
+  <si>
+    <t>André Eustáquio Alves, Breno Reis de Oliveira</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14387/pl_017-26.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão de isenção do Imposto Predial e Territorial Urbano (IPTU) às famílias direta ou indiretamente afetadas pela calamidade pública decorrente das enchentes no Município de Ubá.</t>
+  </si>
+  <si>
+    <t>14388</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14388/pl_018-26.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão de isenção do Imposto Sobre Serviços de Qualquer Natureza (ISSQN) às pessoas físicas e jurídicas diretamente afetadas pela calamidade pública decorrente das enchentes no Município de Ubá.</t>
+  </si>
+  <si>
+    <t>14389</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14389/pl_019-26.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a celebrar acordo emergencial com a Companhia de Saneamento de Minas Gerais - COPASA e demais órgãos regulatórios, visando à adoção de medidas excepcionais de proteção aos usuários afetados pela calamidade pública decorrentes da enchente no Município de Ubá, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>14390</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14390/pl_020-26.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a adoção de mecanismos sustentáveis de gestão das águas pluviais para fins de controle de enchentes e alagamentos, aplicando no Município de Ubá o conceito de "Cidade Esponja".</t>
+  </si>
+  <si>
+    <t>14391</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14391/pl_021-26.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre diretrizes para a promoção da vacinação em condições adequadas às pessoas com TEA no âmbito do Município de Ubá.</t>
+  </si>
+  <si>
+    <t>14393</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14393/pl_022-26.pdf</t>
+  </si>
+  <si>
+    <t>Institui a política de incentivo à participação da pessoa com deficiência em eventos esportivos.</t>
+  </si>
+  <si>
+    <t>14394</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14394/pl_023-26.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Dia Municipal Conscientização e Visibilidade da Pessoa com Deficiência Oculta no âmbito do Município de Ubá.</t>
+  </si>
+  <si>
+    <t>14395</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14395/pl_024-26.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a garantia de acessibilidade alimentar à pessoa com Transtorno do Espectro do Autismo - TEA no Município de Ubá.</t>
+  </si>
+  <si>
+    <t>14396</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14396/pl_025-26.pdf</t>
+  </si>
+  <si>
+    <t>Estabelece diretrizes de inclusão e acessibilidade lúdica nos parques e praças públicas do Município de Ubá e dá outras providências.</t>
+  </si>
+  <si>
+    <t>14397</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14397/pl_026-26.pdf</t>
+  </si>
+  <si>
+    <t>Estabelece diretrizes para o modelo de carteira de identificação da pessoa com deficiência no âmbito do Município de Ubá.</t>
+  </si>
+  <si>
+    <t>14398</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14398/pl_027-26.pdf</t>
+  </si>
+  <si>
+    <t>Estabelece diretrizes de acessibilidade e inclusão em feiras livres e eventos de rua organizados no Município de Ubá.</t>
+  </si>
+  <si>
+    <t>14399</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14399/pl_028-26.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Fundo de Amparo aos Empresários, Comerciantes e Profissionais Liberais de Ubá (FAECLU) e estabelece diretrizes para a concessão de auxílio financeiro a estabelecimentos empresariais afetados pela enchente de fevereiro de 2026 no município de Ubá, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>14400</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14400/pl_029-26.pdf</t>
+  </si>
+  <si>
+    <t>14429</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14429/pl_030-26.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão de moratória individual de créditos regularmente inscritos em dívida ativa e suspende novas medidas de cobrança aos contribuintes afetados pelo estado de calamidade pública reconhecido pelo Decreto nº 7.674, de 24 de fevereiro de 2026.</t>
+  </si>
+  <si>
+    <t>14431</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14431/pl_031-26.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Municipal nº 5.360, de 09 de janeiro de 2026, autorizando o Município de Ubá a firmar parceria com entidade filantrópica sem fins lucrativos, autoriza a abertura de crédito adicional especial e dá outras providências.</t>
+  </si>
+  <si>
+    <t>14432</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14432/pl_032-26.pdf</t>
+  </si>
+  <si>
+    <t>14433</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14433/pl_033-26.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre concessão de isenção ou remissão do Imposto sobre a Propriedade Predial e Territorial Urbana - IPTU e da Taxa de Manejo de Lixo ou Resíduo a imóveis e edificações atingidos por enchentes e alagamentos causados por chuvas ocorridas no âmbito do Município de Ubá, em que haja estado de calamidade pública reconhecido e decretado.</t>
+  </si>
+  <si>
+    <t>14481</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14481/pl_034-26.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a celebração de parceria com a Universidade do Estado de Minas Gerais (UEMG), e dá outras providências.</t>
+  </si>
+  <si>
+    <t>14482</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14482/pl_035-26.pdf</t>
+  </si>
+  <si>
+    <t>14483</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14483/pl_036-26.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a transparência e a publicidade ativa das informações relativas aos Fundos Municipais de Ubá e dá outras providências.</t>
+  </si>
+  <si>
+    <t>14484</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14484/pl_037-26.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a instituição da feira da agricultura familiar e economia solidária e do programa vale-feira no âmbito do município de Ubá.</t>
+  </si>
+  <si>
+    <t>14505</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14505/pl_038-26.pdf</t>
+  </si>
+  <si>
+    <t>Declara a Associação Artes Que Encantam como entidade de utilidade pública municipal.</t>
+  </si>
+  <si>
+    <t>14506</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14506/pl_039-26_substitutivo.pdf</t>
+  </si>
+  <si>
+    <t>Altera o art. 2º e acrescenta as funções gratificadas de Agente de Contratação e de Controlador Interno na Lei nº 5.298, de 11 de agosto de 2025, que "disciplina sobre a Função Gratificada de Encarregado, no âmbito da Câmara Municipal de Ubá.</t>
+  </si>
+  <si>
+    <t>14619</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14619/pl_040-26.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Dia Municipal do Jipeiro no Município de Ubá.</t>
+  </si>
+  <si>
+    <t>14621</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14621/pl_41.pdf</t>
+  </si>
+  <si>
+    <t>14622</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14622/pl_042-26.pdf</t>
+  </si>
+  <si>
+    <t>Inclui o Parágrafo Único no artigo 1º da Lei Municipal nº 5.362, de 05 de março de 2026, para fins de desafetação expressa de imóveis públicos.</t>
+  </si>
+  <si>
+    <t>14623</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14623/pl_043-26.pdf</t>
+  </si>
+  <si>
+    <t>Desafeta bem público e autoriza sua doação com encargos ao Estado de Minas Gerais, para a finalidade de interesse público que menciona.</t>
+  </si>
+  <si>
+    <t>14729</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14729/pl_044-26.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação do Dia Municipal do Gari no Município de Ubá.</t>
+  </si>
+  <si>
+    <t>14730</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14730/pl_045-26.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Dia Municipal do Jovem Evangélico no Município de Ubá e dá outras providências.</t>
+  </si>
+  <si>
+    <t>14731</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14731/pl_046-26.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o fortalecimento da Defesa Civil Municipal de Ubá, a implementação de diretrizes de monitoramento de riscos, drenagem urbana e desenvolvimento urbano sustentável, em complementação à Lei Municipal nº 4.171, de 16 de dezembro de 2013, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>14732</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14732/pl_047-26.pdf</t>
+  </si>
+  <si>
+    <t>Institui a Política Municipal de Transparência, Integridade e Controle Social dos Contratos de Terceirização no âmbito do Município de Ubá e dá outras providências.</t>
+  </si>
+  <si>
+    <t>14734</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14734/pl_048-26.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Dia Municipal da Capoeira no Município de Ubá e dá outras providências.</t>
+  </si>
+  <si>
+    <t>14735</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14735/pl_049-26.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre as Diretrizes Orçamentárias para o exercício de 2027.</t>
+  </si>
+  <si>
+    <t>14768</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14768/pl_050-26.pdf</t>
+  </si>
+  <si>
+    <t>Institui a Política Municipal de Drenagem Urbana Sustentável no município de Ubá.</t>
+  </si>
+  <si>
+    <t>14769</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14769/pl_051-26.pdf</t>
+  </si>
+  <si>
+    <t>Institui a Política Municipal de Prevenção e Combate ao Assédio Moral e Sexual no âmbito da Administração Pública Direta e Indireta do Município de Ubá e dá outras providências.</t>
+  </si>
+  <si>
+    <t>14820</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14820/pl_052-26.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Dia Municipal da Mãe Atípica no âmbito do Município de Ubá.</t>
+  </si>
+  <si>
+    <t>14821</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14821/pl_053-26.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a apresentação semestral de informações relativas às obras de abastecimento de água e esgotamento sanitário no Município de Ubá/MG.</t>
+  </si>
+  <si>
+    <t>14823</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14823/pl_054-26.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a revisão geral anual em 2026 da remuneração dos servidores da administração pública direta e indireta, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>14824</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14824/pl_055-26.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a revisão geral anual em 2026 da remuneração dos servidores da Câmara Municipal de Ubá, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>14861</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14861/pl_056-26.pdf</t>
+  </si>
+  <si>
+    <t>Institui a Política Municipal de Capacitação Continuada para a Proteção Integral de Crianças e Adolescentes contra o abuso e a  exploração sexual no Município de Ubá.</t>
+  </si>
+  <si>
+    <t>14915</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14915/pl_057-26.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a Política Alimentar e Nutricional nas unidades escolares das redes pública e privada de educação básica no município de Ubá.</t>
+  </si>
+  <si>
+    <t>14916</t>
+  </si>
+  <si>
+    <t>Jane Cristina Lacerda Pinto, José Roberto Reis Filgueiras</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14916/pl_058-26.pdf</t>
+  </si>
+  <si>
+    <t>Institui a Política Municipal de Educação para o Respeito e Proteção aos Animais no âmbito das redes pública e privada de ensino do Município de Ubá - Lei Orelha Eterno.</t>
+  </si>
+  <si>
+    <t>14440</t>
+  </si>
+  <si>
+    <t>PRE</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14440/pr_01-26.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a cessão de uso de bem imóvel e de móveis da Câmara Municipal de Ubá/MG à Adubar -  Agência de Desenvolvimento de Ubá e Região, pelo prazo de 12 (doze) meses, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>14507</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14507/pr_02-26_substitutivo.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre as atribuições da função gratificada de Agente de Contratação e de Controlador Interno no âmbito da Câmara Municipal de Ubá.</t>
+  </si>
+  <si>
+    <t>14765</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14765/pr_03-26.pdf</t>
+  </si>
+  <si>
+    <t>Implementa a votação em bloco nas proposições que tratem da concessão de títulos honoríficos, no Regimento Interno da Câmara Municipal de Ubá.</t>
+  </si>
+  <si>
+    <t>14766</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14766/pr_04-26.pdf</t>
+  </si>
+  <si>
+    <t>Acrescenta inciso XVI ao Art. 45, do Regimento Interno da Câmara Municipal de Ubá.</t>
+  </si>
+  <si>
+    <t>14860</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14860/pr_05-26.pdf</t>
+  </si>
+  <si>
+    <t>Altera os arts. 99 e 100 do Regimento Interno da Câmara Municipal de Ubá, inserindo a previsão de Pareceres às Emendas apresentadas.</t>
+  </si>
+  <si>
+    <t>14246</t>
+  </si>
+  <si>
+    <t>REQ</t>
+  </si>
+  <si>
+    <t>Requerimento</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14246/requerimento_1.pdf</t>
+  </si>
+  <si>
+    <t>À Secretaria Municipal de Obras, solicitando a melhorias ao longo de toda a extensão da Rua Ângelo Sperandio, bairro Mangueira Rural. Reitera o requerimento n.º 929/2025, de autoria do vereador Paulo Cézar Tavares. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14224</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14224/requerimento_2.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário de Obras, solicitando a instalação de manilhas para a drenagem de água na Rua Divinésia, Bairro Solar. Reitera o requerimento 367/2025 de autoria do então vereador Edeir Pacheco da Costa. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14225</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14225/requerimento_3.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário de Obras, solicitando a regularização da Rua Fênix, Bairro Paulino Fernandes. Reitera o req. 399/2025 de mesma autoria. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14228</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14228/requerimento_4.pdf</t>
+  </si>
+  <si>
+    <t>À Secretária Municipal de Desenvolvimento Social, solicitando o encaminhamento da programação de plantão aos finais de semana para a inscrição de famílias no Programa Minha Casa Minha Vida. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14229</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14229/requerimento_5.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário Municipal de Agricultura e Ambiente solicitando informações que especifica e providências acerca da manutenção e limpeza de terrenos no município. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14243</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14243/requerimento_6.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito, solicitando a informações e providências que especifica, acerca do empreendimento habitacional previsto para o Bairro Xangrilá, composto por 500 casas populares. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14578</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14578/requerimento_007.pdf</t>
+  </si>
+  <si>
+    <t>Ao Sec. de Segurança e Mobilidade Urbana, para instalar lombada (faixa de pedestres elevada) em frente à Escola Estadual Coronel Teixeira Ervilha, em Diamante de Ubá. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14579</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14579/requerimento_008.pdf</t>
+  </si>
+  <si>
+    <t>Ao Sec. de Saúde, pedindo informações acerca dos atendimentos médicos em Miragaia. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14307</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14307/requerimento_009.pdf</t>
+  </si>
+  <si>
+    <t>À Secretaria de Segurança Pública, solicitando um quebra-molas na Avenida Elpídia da Silva Fagundes, próximo ao n° 49. Reitera aos Requerimentos n.º 47 e 1277/2025 de mesma autoria. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14279</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14279/requerimento_010.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário de Obras, solicitando uma operação tapa-buracos em todo o bairro Pires da Luz. Reitera o requerimento nº 1583/2025, de autoria do vereador Renato Vieira. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14283</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14283/requerimento_011.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário de Obras, solicitando o asfaltamento da Rua Marechal Floriano Peixoto Filho (beira Linha que liga o bairro das Palmeiras ao bairro Vila Casal). Reitera o requerimento n.º 112/2025 de mesma autoria. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14284</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14284/requerimento_012.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário de Obras, solicitando obras de captação de águas no entroncamento das ruas Marechal Floriano Peixoto com a rua Manuel Casal, próximo ao nº 443, Vila Casal. Reitera o requerimento n.º 156/2025 de mesma autoria. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14296</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14296/requerimento_013.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário Municipal de Agricultura, Ambiente e Mobilidade Urbana, solicitando informações sobre o andamento das reformas de melhoria e ampliação do Cemitério Municipal de Ubá, objeto do requerimento nº 1368/2025, de autoria do vereador Lucas.</t>
+  </si>
+  <si>
+    <t>14290</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14290/requerimento_014.pdf</t>
+  </si>
+  <si>
+    <t>Ao gerente local da Copasa, solicitando providências quanto ao saneamento do esgoto localizado no final da Rua Veneza, no bairro Fazendinha. Reitera o requerimento nº 1.257/2025 de autoria do vereador Gilson Fazolla Filgueiras. Resposta anexada na aba "Documentos Acessórios".</t>
+  </si>
+  <si>
+    <t>14278</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14278/requerimento_015.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário de Obras, reiterando o requerimento de mesma autoria, com nº 276/2025, que trata da solicitação de análise da viabilidade de asfaltamento da Avenida Dr. Manuel Lourenço de Azevedo, bairro Peixoto Filho. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14348</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14348/requerimento_016.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário de Obras, reiterando o requerimento 715/2025 de autoria da vereadora Aparecida Sônia, solicitando asfaltamento da Rua José Bressan, bairro Santana. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14349</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14349/requerimento_017.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário de Obras, reiterando o requerimento 471/2025 de mesma autoria, solicitando calçamento na estrada da Comunidade do Córrego Santana, zona rural. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14350</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14350/requerimento_018.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário de Agricultura, Ambiente e Mobilidade Urbana, solicitando a adoção de medidas que especifica, em prol do acúmulo de lixo existente entre os bairros Rosa de Toledo e Santa Edwiges. Reitera o requerimento 472/2025 de mesma autoria. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14351</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14351/requerimento_019.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário de Segurança Pública, solicitando pintura de faixa de pedestres e sinalização conforme especifica, nas proximidades da E. M. Professora Conceição Gomes Caputo, localizada na Av. Hermes Bigonha, bairro Louriçal. Reitera o requerimento 1416/2025, de autoria do vereador Alexandre Mendes. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14352</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14352/requerimento_020.pdf</t>
+  </si>
+  <si>
+    <t>Ao Gerente da empresa Suma Brasil, bem como ao Secretário de Agricultura, Ambiente e Mobilidade Urbana, solicitando o encaminhamento à Câmara esclarecimentos que especifica, sobre a implantação de sistema de GPS para monitoramento das rotas das varredoras de rua. Resposta anexada na aba "Documentos Acessórios".</t>
+  </si>
+  <si>
+    <t>14353</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14353/requerimento_021.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário de Saúde, solicitando informações detalhadas que especifica, sobre a efetiva implantação e início de funcionamento da Equipe de Atenção Primária Santana, a ser instalada no imóvel localizado na Avenida Juscelino Kubitscheck, nº 900, Bairro Santana, objeto do Contrato de locação nº 125/2025, assinado em 05/09/2025, no valor de R$ 3.500,00 mensais. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14354</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14354/requerimento_022.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário de Saúde, solicitando o envio a esta Casa de Leis dos relatórios de ponto (folhas de frequência ou registros de jornada) de todos os motoristas que atuam e/ou viajam, lotados na Seção de Transportes Assistenciais (Seção de Transporte Sanitário em Saúde), referentes aos últimos 60 (sessenta) dias. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14355</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14355/requerimento_023.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário de Obras, solicitando o nivelamento, a limpeza e manutenção dos bueiros localizados na Rua Marechal Floriano Peixoto, Bairro Vila Casal. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14356</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14356/requerimento_024.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário de Agricultura, Ambiente e Mobilidade Urbana, solicitando a criação de uma linha de ônibus para atendimento aos moradores do Bairro Ligação. Reitera o requerimento 1487/2025, de autoria do vereador André Alves. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14357</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14357/requerimento_025.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário de Saúde, solicitando informações referentes à construção da UBS TIPO III, localizada no Bairro Peluso, com data prevista para iniciar a construção em 12/06/2025. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14358</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14358/requerimento_028.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário de Obras, solicitando a execução da obra de captação de água na Rua Luís de Matos, no bairro Vila Casal. Reitera o requerimento nº 075/2025 de mesma autoria. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14359</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14359/requerimento_029.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário de Obras, solicitando providências quanto à situação precária do escadão localizado na Rua Cecília Petrolina Moreira, no Bairro São José (próximo ao PSF do bairro, virando a primeira à direita). Reitera o Requerimento nº 194/2025 de mesma autoria. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14360</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14360/requerimento_030.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário de Obras, solicitando a implantação de sistema adequado de captação de água pluvial na Rua Benedito Augusto Vieira, bairro Vila Casal. Reitera o Requerimento nº 075/2025 de mesma autoria. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14361</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14361/requerimento_031.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário de Obras, solicitando a manutenção do escadão que liga a Rua São Jonas à Rua Geraldo Campos, no bairro São Domingos, reiterando requerimento nº 1411/2025, de mesma autoria. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14413</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14413/requerimento_032.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito, solicitando informações e documentos que especifica acerca do comitê de integridade e transparência e recursos recebidos. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14414</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14414/requerimento_033.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito, solicitando as informações que especifica abaixo, sobre o andamento do projeto do Município de Ubá/MG aprovado no Programa de Aceleração do Crescimento – PAC Seleções, referente a obras de prevenção de enchentes e macrodrenagem/bacias de retenção. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14415</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14415/requerimento_034.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito e ao Secretário de Saúde, solicitando que informem se o projeto de construção e equipagem de uma nova Policlínica em Ubá/MG foi efetivamente aprovado no âmbito do PAC Saúde e qual o atual status do processo. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14416</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14416/requerimento_035.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito, ao Secretário Municipal de Finanças, ao Secretário de Planejamento e ao Secretário de Saúde, solicitando informações  sobre a destinação, execução e situação atual dos recursos oriundos de emendas parlamentares federais recebidos pelo Município de Ubá/MG no exercício de 2025, em especial àqueles citados em matéria jornalística da Jovem Pan. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14417</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14417/requerimento_036.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito, solicitando informações e documentos abaixo relacionados, referentes às enchentes que atingiram o Município, conforme especifica. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14418</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14418/requerimento_037.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito, solicitando, o envio de diversas informações que especifica, referente às famílias atingidas pelas enchentes ocorridas no Município. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14419</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14419/requerimento_038.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito, solicitando o envio das informações que especifica acerca das medidas estruturais e preventivas adotadas pelo Município para evitar novas ocorrências de enchentes, além de uma audiência pública. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14420</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14420/requerimento_039.pdf</t>
+  </si>
+  <si>
+    <t>Ao gerente regional da Copasa,  solicitando a isenção de pagamento das taxas de água e esgoto para proprietários de imóveis residenciais e comerciais que foram atingidos por enchentes</t>
+  </si>
+  <si>
+    <t>14421</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14421/requerimento_040.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito, solicitando a implantação de um passeio público amplo sobre a linha férrea em desuso localizada na Rua Manoel Casal, bairro Vila Casal. Reitera parte do requerimento nº 074/2025 de mesma autoria. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14422</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14422/requerimento_041.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito, solicitando estudo técnico de viabilidade para implantação de uma rotatória na Rua Manoel Casal, bairro Vila Casal, nas proximidades do nº 410, com a reorganização do fluxo viário, tornando via mão única. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14423</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14423/requerimento_042.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito, solicitando recapeamento asfáltico em toda extensão da Rua Manoel Casal, bairro Vila Casal. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14462</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14462/requerimento_043.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito, reiterando o requerimento 1086/2025 de autoria da vereadora Soninha, solicitando a elaboração de estudos, obras de drenagem e construção de barraginhas também nas áreas de escoamento da Comunidade da Zueira, da Rodovia Ubá-Tocantins e da Comunidade da Barrinha. Resposta inserida em "documento acessório".</t>
+  </si>
+  <si>
+    <t>14463</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14463/requerimento_044.pdf</t>
+  </si>
+  <si>
+    <t>À Secretaria de Desenvolvimento Social solicitando esclarecimentos e a prestação de contas completa, de 2025 até o presente momento, sobre a gestão da Casa da Juventude, conforme especifica, reiterando os requerimentos 1014/2025 e 1558/2025, de mesma autoria. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14464</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14464/requerimento_045.pdf</t>
+  </si>
+  <si>
+    <t>À Secretária de Educação, solicitando esclarecimentos acerca do funcionamento do Centro de Atendimento Educacional Especializado (CAEE) do Município de Ubá, especialmente no que diz respeito à estrutura de pessoal, à forma de oferta do Atendimento Educacional Especializado (AEE) e às atribuições atualmente exercidas pelos profissionais que atuam na unidade. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14465</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14465/requerimento_046.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito, solicitando as informações que especifica acerca das doações recebidas em razão da situação de calamidade pública vivenciada pelo município. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14466</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14466/requerimento_047.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário de Administração, solicitando informações sobre a existência de levantamento dos servidores públicos municipais diretamente atingidos pelas enchentes de 2026. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14467</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14467/requerimento_048.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito, solicitando que, no momento da regulamentação e execução da concessão de auxílio financeiro previsto no Projeto de Lei nº 28/2026, sejam observados critérios objetivos de priorização conforme especifica. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14468</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14468/requerimento_049.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito, solicitando informações acerca das providências que serão adotadas e qual será a destinação final dos entulhos e resíduos provenientes da enchente ocorrida no Município de Ubá. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14469</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14469/requerimento_050.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito, solicitando informações acerca do anúncio de recursos financeiros destinados ao município para obras de macrodrenagem. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14470</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14470/requerimento_051.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando à Mesa Diretora o agendamento de uma audiência pública na data de 31 de março de 2026, às 19 horas, visando deliberar sobre a cidade após a calamidade pública decretada.</t>
+  </si>
+  <si>
+    <t>14471</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14471/requerimento_052.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário de Obras, solicitando realização do asfaltamento da Rua Geni Dias Cazita, localizada no Bairro São José. Esta solicitação reitera o Requerimento nº 810/2025 de sua própria autoria. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14472</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14472/requerimento_053.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário de Obras, solicitando realização do asfaltamento da Rua Antônio Raimundo, localizada no Bairro São José. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14473</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14473/requerimento_054.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário de Obras, solicitando realização do asfaltamento da Rua Manoel Emídio da Costa, localizada no Bairro São José. Esta solicitação reitera o Requerimento nº 812/2025 de sua própria autoria. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14474</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14474/requerimento_055.pdf</t>
+  </si>
+  <si>
+    <t>Ao Coordenador da Defesa Civil, solicitando informações detalhadas acerca das ações realizadas no Município de Ubá em decorrência da calamidade pública provocada pelas fortes chuvas e enchentes que atingiram a cidade.</t>
+  </si>
+  <si>
+    <t>14475</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14475/requerimento_056.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário de Saúde, solicitando a informações detalhadas acerca da organização e funcionamento do atendimento pediátrico no Município de Ubá.</t>
+  </si>
+  <si>
+    <t>14562</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14562/requerimento_057.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito, para encaminhar à Câmara um projeto de lei concedendo anistia integral das taxas de alvará aos comerciantes e empreendedores. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14563</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14563/requerimento_058.pdf</t>
+  </si>
+  <si>
+    <t>À presidente da UBAPREV e empresas Aliança Assessoria Ltda e Di Blasi Consultoria Financeira, para informar detalhadamente sobre as aplicações e investimentos financeiros realizados por este instituto de janeiro/25 até a presente data.</t>
+  </si>
+  <si>
+    <t>14564</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14564/requerimento_059.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito, para prestação de contas integral e fundamentada do Fundo Municipal de Saneamento Básico, constando o saldo atual das movimentações de dezembro/24 e comprovação da regularidade das despesas realizadas, além do retorno das reuniões do Conselho Municipal de Saneamento Básico. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14565</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14565/requerimento_060.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito e à CEF, na GIGOV, para prestação de informações detalhadas sobre a construção das casas do bairro Shangrilá, no projeto Minha Casa, minha Vida.</t>
+  </si>
+  <si>
+    <t>14566</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14566/requerimento_061.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito, para instituir Auxílio Calamidade Ubá, destinado às pessoas atingidas pela enchente.</t>
+  </si>
+  <si>
+    <t>14567</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14567/requerimento_062.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito, para informar todas as intervenções federais que aconteceram em Ubá pós enchentes, detalhando se houve ações custeadas pela União, e quais empresas, valores e objetos contratados.</t>
+  </si>
+  <si>
+    <t>14575</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14575/requerimento_063.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a relação nominal à Sec. de Desenvolvimento Social de todos os moradores que receberam móveis e eletrodomésticos após a enchente do dia 23/2/26.</t>
+  </si>
+  <si>
+    <t>14576</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14576/requerimento_064.pdf</t>
+  </si>
+  <si>
+    <t>Ao Sec. de Agricultura e Meio Ambiente, para informar a previsão do recebimento de novos containers e lixeiras para Ubá.</t>
+  </si>
+  <si>
+    <t>14577</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14577/requerimento_065.pdf</t>
+  </si>
+  <si>
+    <t>Ao Setor Luz de Ubá, para instalar 1 poste com luminária na rua São Dimas, bairro São Domingos, próximo ao mercado da Karol. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14553</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14553/requerimento_066.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário de Obras, reiterando o Requerimento nº 1111/2025, para que seja considerada a Emenda Impositiva nº. 29/2026, e que seja realizada a instalação de guarda-corpo no trecho da entrada do Bairro Laranjal. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14554</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14554/requerimento_067.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito e à Coordenadoria Municipal de Proteção e Defesa Civil, solicitando o envio de plano estruturado de prevenção e preparação para novos eventos climáticos extremos no Município de Ubá.</t>
+  </si>
+  <si>
+    <t>14555</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14555/requerimento_068.pdf</t>
+  </si>
+  <si>
+    <t>À empresa Suma Brasil e à Secretaria Municipal de Agricultura e Meio Ambiente, solicitando informações quanto à previsão de instalação e/ou ampliação de lixeiras em vias públicas do município de Ubá.</t>
+  </si>
+  <si>
+    <t>14556</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14556/requerimento_069.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito e ao Secretário Municipal de Obras, solicitando a realização de estudos visando a ampliação da extensão do Calçadão Deputado Ibrahim Jacob, na Rua São José, até a esquina com a Rua Vereador Rafael Girardi, incluindo a reforma do calçadão atual com padrões de acessibilidade total. Reitera o requerimento 480/2025 de mesma autoria. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14557</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14557/requerimento_070.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito e ao Secretário de Obras, solicitando estudos para transformação da Rua Major Lázaro Gomes (da Cebola) em calçadão. Reitera o requerimento 443/2025 de mesma autoria. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14558</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14558/requerimento_071.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito, solicitando o envio de informações e documentos que especifica, sobre o Projeto de Lei Complementar nº 4/2026, que “institui regime especial de isenção do Imposto Sobre Serviços de Qualquer Natureza (ISSQN), em caráter específico e vinculado aos empreendimentos habitacionais Residencial Ubá I e Residencial Ubá II, contratados sob a vigência do Código Tributário anterior”</t>
+  </si>
+  <si>
+    <t>14559</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14559/requerimento_072.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito, solicitando que indique um representante para comparecer à reunião ordinária nesta Casa Legislativa, em data a ser definida pela Mesa Diretora, com a finalidade de prestar esclarecimentos técnicos, jurídicos e financeiros, bem como explicar e defender o Projeto de Lei Complementar nº 4/2026. Resposta inserida em "documento acessório".</t>
+  </si>
+  <si>
+    <t>14560</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14560/requerimento_073.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário Municipal de Obras, solicitando a execução de reparos na Rua José de Azevedo, na praça do bairro Shangrilá, reiterando a Indicação nº 28/2026, de autoria do vereador Domingos Trindade.</t>
+  </si>
+  <si>
+    <t>14561</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14561/requerimento_074.pdf</t>
+  </si>
+  <si>
+    <t>À Mesa Diretora solicitando o agendamento de audiência pública no dia 8 de abril, às 19 horas, para debater as ações da COPASA diante da situação de calamidade pública enfrentada pelo município de Ubá.</t>
+  </si>
+  <si>
+    <t>14615</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14615/requerimento_075.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário de Saúde, solicitando informações sobre os trabalhos e tratativas para a instalação da Unidade Hemominas, conforme anunciado em 2025. Reitera os requerimentos 832/2025 e 1319/2025 de mesma autoria. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14616</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14616/requerimento_076.pdf</t>
+  </si>
+  <si>
+    <t>À Secretária de Desenvolvimento Social, informações detalhadas sobre o Cartão Humanitário no valor de R$ 810,50, destinado às famílias atingidas pelas recentes chuvas no município. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14617</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14617/requerimento_077.pdf</t>
+  </si>
+  <si>
+    <t>À Gerente do setor Luz de Ubá, solicitando a instalação de iluminação pública na Rua Donato Quaglieta, em frente ao número 245, bairro Boa Vista. Reitera o Requerimento nº 508/2025 de autoria da vereadora Aline Melo. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14618</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14618/requerimento_078.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito, solicitando o envio à Câmara de todos os documentos, processos aprovados e autorizações de empenho referentes às transferências de recursos federais e estaduais destinados ao Município de Ubá para execução de ações de Proteção e Defesa Civil, decorrentes das enchentes de fevereiro de 2026. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14646</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14646/requerimento_079.pdf</t>
+  </si>
+  <si>
+    <t>À Secretária de Desenvolvimento Social, solicitando o encaminhamento de informações atualizadas acerca do número de idosos em situação de vulnerabilidade social no município, especialmente aqueles que necessitam de acolhimento institucional de longa permanência.</t>
+  </si>
+  <si>
+    <t>14648</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14648/requerimento_080.pdf</t>
+  </si>
+  <si>
+    <t>Ao Conselho Municipal de Segurança Alimentar e Nutricional Sustentável, solicitando que estude, debata e encaminhe proposta formal ao poder executivo municipal sobre a transferência da gestão do Banco de Alimentos de Ubá para a Secretaria Municipal de Agricultura e Ambiente, além do aprimoramento dos mecanismos de controle e transparência na distribuição de doações alimentares.</t>
+  </si>
+  <si>
+    <t>14649</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14649/requerimento_081.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito, solicitando informações detalhadas sobre a doação de 50 (cinquenta) carretas de agregado asfáltico recebidas, conforme publicação no Diário Oficial Eletrônico do Município, edição nº 2.905 de 07/04/2026. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14655</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14655/requerimento_083.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito, solicitando informações acerca da decisão proferida nos autos nº 2800354-47.2025.8.13.0000/MG, conforme especifica. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14658</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14658/requerimento_084.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário de Planejamento e Desenvolvimento Sustentável, questionando acerca da regularidade do pagamento do FGTS aos funcionários terceirizados. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14670</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14670/requerimento_085.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário Municipal de Agricultura e Meio Ambiente, solicitando informações acerca dos procedimentos a serem adotados para a realização do cadastro dos agricultores afetados pelas enchentes, bem como sobre a relação de documentos comprobatórios exigidos para acesso às ações e eventuais benefícios a serem disponibilizados pelo Poder Público. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14671</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14671/requerimento_086.pdf</t>
+  </si>
+  <si>
+    <t>À Secretária de Desenvolvimento Social, reiterando o objeto da Indicação nº 83/2026, de mesma autoria, solicitando informações acerca da operacionalização do Banco de Alimentos em seu estado atual no município.</t>
+  </si>
+  <si>
+    <t>14674</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14674/requerimento_087.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito, solicitando informações detalhadas acerca do Projeto de Lei nº 01/2025, conforme especifica. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14685</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14685/requerimento_088.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário de Agricultura e Meio Ambiente, solicitando informações detalhadas referentes às barraginhas existentes no município. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14686</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14686/requerimento_089.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito, solicitando informações detalhadas acerca do contrato firmado com a empresa Terceiriza Brasil responsável pela prestação de serviços ao município, especialmente no que se refere às obrigações trabalhistas. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14726</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14726/requerimento_090.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito e à  COPASA, solicitando informações e que sejam adotadas providências quanto a realização de obras e intervenções em vias públicas do município de Ubá.</t>
+  </si>
+  <si>
+    <t>14695</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14695/requerimento_091.pdf</t>
+  </si>
+  <si>
+    <t>À responsável pela Seção de Contratos, integrante da estrutura da Divisão de Compras, da Secretaria Municipal de Administração, para que em cumprimento ao disposto nos artigos 10 e 12 da Lei Municipal nº 4.494/2017, preste as informações que especifica e encaminhe a documentação pertinente referente aos contratos firmados com a todas as empresas de terceirização de mão de obra contratadas pelo Município. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14697</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14697/requerimento_092.pdf</t>
+  </si>
+  <si>
+    <t>À Secretária Municipal de Desenvolvimento Social, solicitando informações referentes às doações de móveis e eletrodomésticos realizadas pelo Intersind ao Município de Ubá e destinadas a famílias em situação de vulnerabilidade social.</t>
+  </si>
+  <si>
+    <t>14725</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14725/requerimento_093.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito, solicitando, nos termos do art. 52 da LOM, diversas informações a respeito de estudos de drenagem urbana municipal. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14724</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14724/requerimento_094.pdf</t>
+  </si>
+  <si>
+    <t>À Divisão de Trânsito de Ubá, solicitando a implantação de uma faixa de pedestre elevada na Rua Coronel Otaviano da Rocha, número 945, em frente ao CRAS do bairro São Domingos. Reitera Requerimento 1302/2025, de mesma autoria.</t>
+  </si>
+  <si>
+    <t>14719</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14719/requerimento_095.pdf</t>
+  </si>
+  <si>
+    <t>À Secretaria Municipal de Saúde, solicitando esclarecimentos sobre a distribuição de medicamentos no município de Ubá.</t>
+  </si>
+  <si>
+    <t>14723</t>
+  </si>
+  <si>
+    <t>André Eustáquio Alves, Aparecida Sônia Ferreira Vidal, Breno Reis de Oliveira, Jane Cristina Lacerda Pinto, Renato Vieira</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14723/requerimento_096.pdf</t>
+  </si>
+  <si>
+    <t>À Gerente do Setor de Tributação, à Procuradoria Geral e Secretário de Finanças, solicitando informações sobre o Decreto nº 7.714, de 10 de abril de 2026, (regulamenta o ISSQN), acerca da sua aplicação prática perante os contribuintes.</t>
+  </si>
+  <si>
+    <t>14743</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14743/requerimento_097.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário Municipal de Saúde, solicitando o envio das folhas de frequência ou registros de jornada de todos os motoristas, servidores e terceirizados, que atuam e/ou viajam, lotados na Seção de Transportes Assistenciais (Seção de Transporte Sanitário em Saúde), referentes aos últimos 150 (cento e cinquenta) dias, além do mapa de viagens e mapa de circulação.</t>
+  </si>
+  <si>
+    <t>14758</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14758/requerimento_098.pdf</t>
+  </si>
+  <si>
+    <t>Ao Executivo, solicitando informações acerca do andamento das obras de reforma da quadra esportiva do bairro São Domingos. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14760</t>
+  </si>
+  <si>
+    <t>André Eustáquio Alves, Aparecida Sônia Ferreira Vidal, Breno Reis de Oliveira, Gilson Fazolla Filgueiras</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14760/requerimento_099.pdf</t>
+  </si>
+  <si>
+    <t>À Secretaria Municipal de Des. Social, solicitando informações que especifica acerca do processo de cadastramento de famílias afetadas pelas enchentes de fevereiro de 2026 para acesso ao Auxílio Federal Reconstrução no valor de R$ 7.300,00. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14774</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14774/requerimento_100.pdf</t>
+  </si>
+  <si>
+    <t>À Copasa, Arsae, Ministério Público e Defensoria Pública, solicitando informações, documentos e providências relativamente à demora no atendimento de solicitações de ligação de água no Distrito de Ubari. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14775</t>
+  </si>
+  <si>
+    <t>14777</t>
+  </si>
+  <si>
+    <t>PROPOSIÇÃO RETIRADA PELO AUTOR.</t>
+  </si>
+  <si>
+    <t>14778</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14778/requerimento_103.pdf</t>
+  </si>
+  <si>
+    <t>À Mesa Diretora solicitando estudos visando alterar o Regimento Interno para que as emendas aos projetos recebam, obrigatoriamente, Pareceres das Comissões permanentes.</t>
+  </si>
+  <si>
+    <t>14779</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14779/requerimento_104.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário Municipal de Segurança Pública e Mobilidade Urbana solicitando instalação de uma faixa de pedestres elevada (lombada) em frente ao portão de entrada da Escola Estadual Coronel Teixeira Ervilha, Diamante de Ubá. Reitera a indicação 1.128/2025 de mesma autoria.</t>
+  </si>
+  <si>
+    <t>14780</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14780/requerimento_105.pdf</t>
+  </si>
+  <si>
+    <t>À Mesa Diretora solicitando o agendamento de audiência pública, no dia 10 de junho, às 19 horas, para a realização de debate acerca do seguinte tema: “Balanço das ações de desenvolvimento social no município de Ubá”.</t>
+  </si>
+  <si>
+    <t>14781</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14781/requerimento_106.pdf</t>
+  </si>
+  <si>
+    <t>Ao Controlador Interno do Município, solicitando o encaminhamento de consulta ao TCMG, a fim de que seja esclarecido se as OSCIPs que não possuem cadastro no CNES podem receber subvenções, auxílios ou recursos provenientes das dotações orçamentárias da Secretaria Municipal de Saúde. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14849</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14849/requerimento_107.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário Municipal de Obras, reiterando o Requerimento nº 320, solicitando a substituição da ponte existente pela construção de uma ponte de concreto na comunidade da Pedra Redonda. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14850</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14850/requerimento_108.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito, Secretaria Municipal de Finanças, Controladoria Geral do Município e Procuradoria Geral do Município, requerendo providências e esclarecimentos relacionados à aplicação do Decreto nº 7.723/2026, que regulamenta os procedimentos para concessão de isenção e remissão de IPTU às famílias atingidas pelas enchentes ocorridas no Município, conforme especifica.</t>
+  </si>
+  <si>
+    <t>14851</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14851/requerimento_109.pdf</t>
+  </si>
+  <si>
+    <t>Ao Executivo Municipal pedido de informações acerca da fiscalização e das denúncias relacionadas aos terrenos e lotes vagos no município, conforme previsto na Lei Municipal nº 5.289/2025, que dispõe sobre a obrigatoriedade de limpeza e manutenção desses espaços. Resposta inserida na aba "documento acessório".</t>
+  </si>
+  <si>
+    <t>14852</t>
+  </si>
+  <si>
+    <t>14853</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14853/requerimento_111.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário Municipal de Saúde, solicitando informações acerca da disponibilidade de fonoaudiólogos no município, bem como sobre os critérios adotados para a priorização e distribuição das vagas de atendimento.</t>
+  </si>
+  <si>
+    <t>14854</t>
+  </si>
+  <si>
+    <t>André Eustáquio Alves, Breno Reis de Oliveira, Jane Cristina Lacerda Pinto</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14854/requerimento_112.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito, convidando-o para reunião ordinária da Câmara Municipal de Ubá, em data a ser agendada pela Mesa Diretora, para prestar esclarecimentos e promover o diálogo institucional acerca do atual cenário administrativo e político do Município abrangendo os temas que especifica.</t>
+  </si>
+  <si>
+    <t>14855</t>
+  </si>
+  <si>
+    <t>Breno Reis de Oliveira, Gilson Fazolla Filgueiras, Jane Cristina Lacerda Pinto</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14855/requerimento_113.pdf</t>
+  </si>
+  <si>
+    <t>À Procuradora Geral do Município, solicitando cópia integral do Processo Administrativo nº PRC 0110/2026, referente ao Pregão Eletrônico nº 023/2026.</t>
+  </si>
+  <si>
+    <t>14856</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14856/requerimento_114.pdf</t>
+  </si>
+  <si>
+    <t>À Secretaria Municipal de Segurança Pública e Mobilidade Urbana e ao Prefeito, solicitando a modificação do Decreto nº 7.445, de 10 de fevereiro de 2025 ampliando esse fechamento da via, inclusive no período noturno durante os dias da semana, preferencialmente às terças-feiras e quintas-feiras, além de providências para melhoria da sinalização e organização da interdição da referida via. Reitera o Requerimento nº 855/2025, de autoria dos vereadores Renato Vieira, Professor Breno Reis e Lucas Zocoli.</t>
+  </si>
+  <si>
+    <t>14858</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14858/requerimento_115.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário Municipal de Agricultura e Meio Ambiente, Salomão Júnior Curi, solicitando a instalação de contêiner de lixo na Rua Jayme Ferreira da Costa, bairro Vila Regina, nas proximidades do número 60. Este pedido reitera o requerimento número 1.440/2025 de sua própria autoria.</t>
+  </si>
+  <si>
+    <t>14859</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14859/requerimento_116.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário Municipal de Segurança Pública e Mobilidade Urbana, Sr. Alexandre Leal, solicitando que seja realizado estudo técnico para implantação de quebra-molas na Rua Benedito Augusto Vieira, bairro Vila Casal, nas proximidades do número 248. Este pedido reitera o requerimento número 234/2025 de sua própria autoria.</t>
+  </si>
+  <si>
+    <t>14867</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14867/requerimento_117.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito e à Mesa Diretora da Câmara, solicitando a realização de reunião de avaliação sistêmica e processual das ações de enfrentamento à crise no cenário de calamidade pública, com a presença dos titulares das secretarias municipais envolvidas nas ações de resposta e recuperação, para prestação de contas pública e esclarecimento sobre os temas que especifica.</t>
+  </si>
+  <si>
+    <t>14868</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14868/requerimento_118.pdf</t>
+  </si>
+  <si>
+    <t>À Agência do INSS em Ubá, solicitando informações detalhadas acerca do funcionamento da unidade, especialmente relacionadas aos atendimentos de perícia médica previdenciária, conforme especifica.</t>
+  </si>
+  <si>
+    <t>14869</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14869/requerimento_119.pdf</t>
+  </si>
+  <si>
+    <t>À empresa Terceiriza Brasil Ltda, solicitando informações sobre o pagamento de adicional de insalubridade aos trabalhadores terceirizados que atuam em unidades de saúde do Município de Ubá/MG (incluindo CAPS e demais equipamentos da rede municipal), conforme especifica.</t>
+  </si>
+  <si>
+    <t>14878</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14878/requerimento_120.pdf</t>
+  </si>
+  <si>
+    <t>Ao Secretário Municipal de Segurança Pública, solicitando melhorias e reforço da sinalização viária no trecho que compreende a rotatória entre a Rua Ângelo Porto, Rua Marechal Floriano Peixoto e Rua Francisco Teixeira de Abreu.</t>
+  </si>
+  <si>
+    <t>14937</t>
+  </si>
+  <si>
+    <t>À Secretaria Municipal de Segurança Pública e Mobilidade Urbana, solicitando cópia integral do projeto apresentado junto ao Ministério Público para captação de recursos destinados à implantação da Patrulha Rural e Ambiental no Município de Ubá, conforme informação oficialmente apresentada pelo Secretário Municipal de Segurança Pública, Coronel Alexandre Leal, durante a Audiência Pública de Prestação de Contas do 1º Quadrimestre de 2026, realizada nesta Câmara Municipal no dia 27 de maio de 2026.</t>
+  </si>
+  <si>
+    <t>14940</t>
+  </si>
+  <si>
+    <t>À Secretaria Municipal de Segurança Pública de Ubá, solicitando a presença do Senhor Secretário Municipal de Segurança Pública em uma Reunião Ordinária da Câmara Municipal de Ubá, em data previamente definida pela Mesa Diretora, para tratar sobre a situação do trânsito, da segurança pública e das dificuldades enfrentadas nesses setores após os impactos causados pelas recentes enchentes no município.</t>
+  </si>
+  <si>
+    <t>14941</t>
+  </si>
+  <si>
+    <t>Ao Prefeito, para que preste, no prazo legal, as seguintes informações sobre a utilização de caminhões, máquinas e equipes de trabalho durante as enchentes ocorridas em fevereiro de 2026 no Município de Ubá/MG, conforme especifica.</t>
+  </si>
+  <si>
+    <t>14942</t>
+  </si>
+  <si>
+    <t>Ao Secretário Municipal de Esportes, solicitando a criação de uma Escolinha Municipal de Futebol e Futsal para crianças e jovens.</t>
+  </si>
+  <si>
+    <t>14946</t>
+  </si>
+  <si>
+    <t>Ao Prefeito, à Procuradora Geral do Município e ao Controlador e Auditor do Município, solicitando a realização de novo estudo técnico-financeiro, referente ao empréstimo no valor de R$ 80.000.000,00 (oitenta milhões de reais) anteriormente apresentado a esta Casa, conforme especifica.</t>
+  </si>
+  <si>
+    <t>14958</t>
+  </si>
+  <si>
+    <t>Ao Secretário Municipal de Obras, solicitando que seja realizado o asfaltamento da Rua Córrego dos Mendes, localizada no Bairro Aeroporto. Reitera o requerimento 459/2.025 de mesma autoria.</t>
+  </si>
+  <si>
+    <t>14244</t>
+  </si>
+  <si>
+    <t>MOC</t>
+  </si>
+  <si>
+    <t>Moção</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14244/mocao_1.pdf</t>
+  </si>
+  <si>
+    <t>Pelo falecimento de Thalita de Souza Oliveira.</t>
+  </si>
+  <si>
+    <t>14461</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14461/mocao_002.pdf</t>
+  </si>
+  <si>
+    <t>Pelo ato de heroísmo praticado pelos irmãos Lucas e Daniel, em salvar a senhora Edna, durante as recentes enchentes.</t>
+  </si>
+  <si>
+    <t>14424</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14424/mocao_3.pdf</t>
+  </si>
+  <si>
+    <t>Aos voluntários e digitais influencers pela grande demonstração de solidariedade com o povo Ubaense diante das recentes enchentes.</t>
+  </si>
+  <si>
+    <t>14425</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14425/mocao_4.pdf</t>
+  </si>
+  <si>
+    <t>Ao Movimento Legendários, pelo apoio, solidariedade e trabalho voluntário.</t>
+  </si>
+  <si>
+    <t>14572</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14572/mocao_005.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos pela empresa ABACATINHO, pelos seus 105 anos.</t>
+  </si>
+  <si>
+    <t>14573</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14573/mocao_06.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos para JuninRD e sua equipe "Tropa do R".</t>
+  </si>
+  <si>
+    <t>14574</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14574/mocao_007.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos ao Jeep Clube de Ubá.</t>
+  </si>
+  <si>
+    <t>14585</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14585/mocao_08.pdf</t>
+  </si>
+  <si>
+    <t>Moção ao Sr. Claudinei Natal de Paiva.</t>
+  </si>
+  <si>
+    <t>14586</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14586/mocao_09.pdf</t>
+  </si>
+  <si>
+    <t>Moção Sr. Wanuil Gonçalves Vieira.</t>
+  </si>
+  <si>
+    <t>14587</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14587/mocao_10.pdf</t>
+  </si>
+  <si>
+    <t>Moção ao Sr. Reginaldo Teles de Oliveira.</t>
+  </si>
+  <si>
+    <t>14663</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14663/mocao_11.pdf</t>
+  </si>
+  <si>
+    <t>Ao Senhor Henrique Maderite Júnior.</t>
+  </si>
+  <si>
+    <t>14689</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14689/mocao_012.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Repúdio à indicação do Dr. Jorge Rodrigo Araujo Messias para o cargo de Ministro do Supremo Tribunal Federal.</t>
+  </si>
+  <si>
+    <t>14700</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14700/mocao_013.pdf</t>
+  </si>
+  <si>
+    <t>Aos Socorristas e Resgatistas Voluntários, que prestaram relevante apoio logístico e informacional, pela notável atuação durante o desastre ocorrido no Município de Ubá, no mês de fevereiro.</t>
+  </si>
+  <si>
+    <t>14717</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14717/mocao_014.pdf</t>
+  </si>
+  <si>
+    <t>Ao Sr. Paulo Victor da Silva Leocádio Mariano, em reconhecimento aos relevantes serviços prestados à comunidade ubaense.</t>
+  </si>
+  <si>
+    <t>14773</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14773/mocao_15.pdf</t>
+  </si>
+  <si>
+    <t>Aos profissionais garis do Município de Ubá, em reconhecimento ao relevante e indispensável trabalho prestado à coletividade.</t>
+  </si>
+  <si>
+    <t>14866</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14866/mocao_16.pdf</t>
+  </si>
+  <si>
+    <t>Ao Sr. Sebastião José da Costa,  proprietário do Açougue do Tião, pelo relevante trabalho prestado ao município ao longo dos 55 anos de  sua trajetória, marcando gerações de ubaenses com dedicação, qualidade, honestidade e atendimento humanizado.</t>
+  </si>
+  <si>
     <t>14203</t>
   </si>
   <si>
-    <t>2026</t>
-[...4 lines deleted...]
-  <si>
     <t>BIL</t>
   </si>
   <si>
     <t>Banco de Ideias Legislativas</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14203/banco_de_ideias_legislativas_no_001-2026.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14203/banco_de_ideias_legislativas_no_001-2026.pdf</t>
   </si>
   <si>
     <t>Tema: Programa de Prevenção de Incêndio Industriais. | Autor (iniciais): FC | Hora: 11h18</t>
+  </si>
+  <si>
+    <t>14808</t>
+  </si>
+  <si>
+    <t>Veto</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14808/pl_015-26_veto.pdf</t>
+  </si>
+  <si>
+    <t>Veto aposto ao Projeto de Lei 15/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -402,123 +6549,15483 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14203/banco_de_ideias_legislativas_no_001-2026.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14222/indicacao_1.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14240/indicacao_2.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14223/indicacao_3.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14241/indicacao_4.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14242/indicacao_5.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14226/indicacao_6.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14227/indicacao_7.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14230/indicacao_9.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14232/indicacao_10.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14233/indicacao_11.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14251/indicacao_12.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14252/indicacao_13.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14253/indicacao_14.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14234/indicacao_15.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14235/indicacao_16.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14245/indicacao_17.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14236/indicacao_18.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14237/indicacao_19.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14231/indicacao_20.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14238/indicacao_21.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14239/indicacao_22.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14293/indicacao_023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14294/indicacao_024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14295/indicacao_025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14305/indicacao_026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14306/indicacao_027.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14308/indicacao_028.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14309/indicacao_029.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14310/indicacao_030.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14280/indicacao_031.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14281/indicacao_032.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14302/indicacao_033.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14303/indicacao_034.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14304/indicacao_035.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14301/indicacao_036.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14300/indicacao_037.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14299/indicacao_038.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14311/indicacao_039.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14312/indicacao_040.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14282/indicacao_041.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14285/indicacao_042.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14286/indicacao_043.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14297/indicacao_044.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14298/indicacao_045.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14292/indicacao_046.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14291/indicacao_047.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14287/indicacao_048.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14288/indicacao_049.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14289/indicacao_050.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14276/indicacao_051.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14277/indicacao_052.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14362/indicacao_053.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14363/indicacao_054.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14364/indicacao_055.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14365/indicacao_056.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14366/indicacao_057.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14367/indicacao_058.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14368/indicacao_059.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14369/indicacao_060.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14370/indicacao_061.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14371/indicacao_062.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14372/indicacao_063.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14373/indicacao_064.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14374/indicacao_065.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14375/indicacao_066.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14376/indicacao_067.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14377/indicacao_068.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14378/indicacao_069.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14379/indicacao_070.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14380/indicacao_071.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14381/indicacao_072.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14401/indicacao_073.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14402/indicacao_074.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14403/indicacao_075.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14404/indicacao_076.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14405/indicacao_077.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14406/indicacao_078.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14407/indicacao_079.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14408/indicacao_080.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14409/indicacao_081.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14426/indicacao_082.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14427/indicacao_083.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14428/indicacao_084.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14410/indicacao_086.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14411/indicacao_087.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14412/indicacao_088.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14443/indicacao_089.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14444/indicacao_090.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14446/indicacao_091.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14447/indicacao_092.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14448/indicacao_093.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14449/indicacao_094.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14450/indicacao_095.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14451/indicacao_096.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14452/indicacao_097.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14571/indicacao_098.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14453/indicacao_099.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14454/indicacao_100.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14455/indicacao_101.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14456/indicacao_102.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14457/indicacao_103.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14458/indicacao_104.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14459/indicacao_105.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14570/indicacao_106.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14460/indicacao_107.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14508/indicacao_108.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14509/indicacao_109.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14510/indicacao_110.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14511/indicacao_111.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14512/indicacao_112.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14513/indicacao_113.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14514/indicacao_114.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14515/indicacao_115.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14516/indicacao_116.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14517/indicacao_117.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14518/indicacao_118.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14519/indicacao_119.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14520/indicacao_120.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14521/indicacao_121.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14522/indicacao_122.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14523/indicacao_123.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14524/indicacao_124.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14525/indicacao_125.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14526/indicacao_126.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14527/indicacao_127.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14528/indicacao_128.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14529/indicacao_129.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14530/indicacao_130.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14531/indicacao_131.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14532/indicacao_132.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14533/indicacao_133.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14534/indicacao_134.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14535/indicacao_135.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14536/indicacao_136.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14537/indicacao_137.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14538/indicacao_138.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14539/indicacao_139.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14540/indicacao_140.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14541/indicacao_141.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14542/indeicacao_142.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14543/indicacao_143.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14544/indicacao_144.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14545/indicacao_145.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14546/indicacao_146.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14547/indicacao_147.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14548/indicacao_148.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14549/indicacao_149.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14550/indicacao_150.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14551/indicacao_151.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14552/indicaao_152.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14588/indicacao_153.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14589/indicacao_154.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14590/indicacao_155.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14591/indicacao_156.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14593/indicacao_157.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14594/indicacao_158.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14595/indicacao_159.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14596/indicacao_160.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14597/indicacao_161.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14598/indicacao_162.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14599/indicacao_163.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14600/indicacao_164.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14601/indicacao_165.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14602/indicacao_166.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14603/indicacao_167.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14604/indicacao_168.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14605/indicacao_169.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14606/indicacao_170.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14607/indicacao_171.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14609/indicacao_173.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14610/indicacao_174.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14611/indicacao_175.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14612/indicacao_176.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14613/indicacao_177.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14645/indicacao_179.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14647/indicacao_180.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14650/indicacao_181.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14651/indicacao_182.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14652/indicacao_183.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14653/indicacao_186.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14654/indicacao_187.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14656/indicacao_188.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14657/indicacao_189.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14660/indicacao_190.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14661/indicacao_191.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14662/indicacao_192.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14664/indicacao_193.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14665/indicacao_194.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14666/indicacao_195.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14644/indicacao_196.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14667/indicacao_197.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14668/indicacao_198.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14669/indicacao_199.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14672/indicacao_203.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14673/indicacao_204.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14675/indicacao_205.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14676/indicacao_206.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14677/indicacao_207.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14684/indicacao_208.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14687/indicacao_209.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14688/indicacao_210.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14690/indicacao_211.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14691/indicacao_212.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14692/indicacao_213.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14698/indicacao_214.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14699/indicacao_215.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14701/indicacao_216.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14702/indicacao_217.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14703/indicacao_218.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14704/indicacao_219.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14706/indicacao_221.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14707/indicacao_222.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14708/indicacao_223.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14709/indicacao_224.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14710/indicacao_225.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14711/indicacao_226.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14712/indicacao_227.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14713/indicacao_228.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14714/indicacao_229.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14715/indicacao_230.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14716/indicacao_231.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14718/indicacao_232.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14720/indicacao_233.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14742/indicacao_234.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14744/indicacao_235.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14745/indicacao_236.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14746/indicacao_237.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14747/indicacao_238.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14748/indicacao_239.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14749/indicacao_240.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14750/indicacao_241.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14751/indicacao_242.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14752/indicacao_243.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14753/indicacao_244.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14754/indicacao_245.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14755/indicacao_246.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14756/indicacao_247.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14757/indicacao_248.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14759/indicacao_249.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14761/indicacao_250.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14782/indicacao_251.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14783/indicacao_252.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14784/indicacao_253.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14785/indicacao_254.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14786/indicacao_255.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14787/indicacao_256.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14790/indicacao_259.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14792/indicacao_261.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14793/indicacao_262.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14794/indicacao_263.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14795/indicacao_264.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14796/indicacao_265.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14797/indicacao_266.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14798/indicacao_267.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14799/indicacao_268.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14802/indicacao_269.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14803/indicacao_270.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14804/indicacao_271.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14805/indicacao_272.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14806/indicacao_273.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14815/indicacao_274.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14831/indicacao_275.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14832/indicacao_276.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14833/indicacao_277.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14834/indicacao_278.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14835/indicacao_279.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14836/indicacao_280.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14837/indicacao_281.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14838/indicacao_282.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14839/indicacao_283.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14840/indicacao_284.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14841/indicacao_285.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14842/indicacao_286.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14843/indicacao_287.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14844/indicacao_288.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14845/indicacao_289.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14846/indicacao_290.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14847/indicacao_291.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14848/indicacao_292.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14857/indicacao_293.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14870/indicacao_294.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14871/indicacao_295.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14872/indicacao_296.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14873/indicacao_297.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14874/indicacao_298.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14875/indicacao_299.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14876/indicacao_300.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14877/indicacao_301.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14879/indicacao_303.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14880/indicacao_304.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14881/indicacao_305.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14882/indicacao_306.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14883/indicacao_307.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14884/indicacao_308.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14885/indicacao_309.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14886/indicacao_310.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14887/indicacao_311.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14888/indicacao_312.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14889/indicacao_313.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14890/indicacao_314.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14891/indicacao_315.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14892/indicacao_316.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14893/indicacao_317.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14894/indicacao_318.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14895/indicacao_319.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14896/indicacao_320.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14900/indicacao_324.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14254/pdl_01-26.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14256/pdl_02-26.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14257/pdl_03-26.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14258/pdl_04-26.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14259/pdl_05-26.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14260/pdl_06-26.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14261/pdl_07-26.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14262/pdl_08-26.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14263/pdl_09-26.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14264/pdl_10-26.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14265/pdl_11-26.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14266/pdl_12-26.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14329/pdl_13-26.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14330/pdl_14-26.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14331/pdl_15-26.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14914/pdl_16-26.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14267/pelo_01-26.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14341/pelo_02-26.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14221/plc_001-26.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14268/plc_02-26.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14270/plc_03-26.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14220/plc_04-26.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14624/plc_05-26.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14767/plc_06-26.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14862/plc_07-26.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14218/pl_001-26.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14219/pl_002-26.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14339/pl_003-26.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14271/pl_004-26.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14272/pl_005-26.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14273/pl_006-26.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14274/pl_007-26.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14275/pl_008-26.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14333/pl_009-26.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14334/pl_010-26.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14335/pl_011-26.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14336/pl_012-26.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14337/pl_013-26.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14338/pl_014-26.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14340/pl_015-26.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14386/pl_016-26.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14387/pl_017-26.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14388/pl_018-26.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14389/pl_019-26.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14390/pl_020-26.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14391/pl_021-26.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14393/pl_022-26.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14394/pl_023-26.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14395/pl_024-26.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14396/pl_025-26.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14397/pl_026-26.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14398/pl_027-26.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14399/pl_028-26.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14400/pl_029-26.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14429/pl_030-26.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14431/pl_031-26.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14432/pl_032-26.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14433/pl_033-26.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14481/pl_034-26.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14482/pl_035-26.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14483/pl_036-26.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14484/pl_037-26.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14505/pl_038-26.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14506/pl_039-26_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14619/pl_040-26.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14621/pl_41.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14622/pl_042-26.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14623/pl_043-26.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14729/pl_044-26.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14730/pl_045-26.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14731/pl_046-26.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14732/pl_047-26.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14734/pl_048-26.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14735/pl_049-26.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14768/pl_050-26.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14769/pl_051-26.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14820/pl_052-26.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14821/pl_053-26.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14823/pl_054-26.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14824/pl_055-26.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14861/pl_056-26.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14915/pl_057-26.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14916/pl_058-26.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14440/pr_01-26.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14507/pr_02-26_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14765/pr_03-26.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14766/pr_04-26.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14860/pr_05-26.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14246/requerimento_1.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14224/requerimento_2.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14225/requerimento_3.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14228/requerimento_4.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14229/requerimento_5.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14243/requerimento_6.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14578/requerimento_007.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14579/requerimento_008.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14307/requerimento_009.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14279/requerimento_010.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14283/requerimento_011.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14284/requerimento_012.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14296/requerimento_013.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14290/requerimento_014.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14278/requerimento_015.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14348/requerimento_016.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14349/requerimento_017.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14350/requerimento_018.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14351/requerimento_019.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14352/requerimento_020.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14353/requerimento_021.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14354/requerimento_022.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14355/requerimento_023.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14356/requerimento_024.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14357/requerimento_025.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14358/requerimento_028.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14359/requerimento_029.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14360/requerimento_030.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14361/requerimento_031.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14413/requerimento_032.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14414/requerimento_033.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14415/requerimento_034.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14416/requerimento_035.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14417/requerimento_036.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14418/requerimento_037.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14419/requerimento_038.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14420/requerimento_039.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14421/requerimento_040.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14422/requerimento_041.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14423/requerimento_042.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14462/requerimento_043.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14463/requerimento_044.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14464/requerimento_045.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14465/requerimento_046.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14466/requerimento_047.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14467/requerimento_048.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14468/requerimento_049.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14469/requerimento_050.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14470/requerimento_051.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14471/requerimento_052.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14472/requerimento_053.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14473/requerimento_054.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14474/requerimento_055.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14475/requerimento_056.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14562/requerimento_057.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14563/requerimento_058.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14564/requerimento_059.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14565/requerimento_060.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14566/requerimento_061.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14567/requerimento_062.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14575/requerimento_063.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14576/requerimento_064.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14577/requerimento_065.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14553/requerimento_066.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14554/requerimento_067.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14555/requerimento_068.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14556/requerimento_069.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14557/requerimento_070.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14558/requerimento_071.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14559/requerimento_072.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14560/requerimento_073.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14561/requerimento_074.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14615/requerimento_075.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14616/requerimento_076.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14617/requerimento_077.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14618/requerimento_078.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14646/requerimento_079.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14648/requerimento_080.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14649/requerimento_081.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14655/requerimento_083.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14658/requerimento_084.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14670/requerimento_085.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14671/requerimento_086.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14674/requerimento_087.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14685/requerimento_088.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14686/requerimento_089.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14726/requerimento_090.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14695/requerimento_091.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14697/requerimento_092.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14725/requerimento_093.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14724/requerimento_094.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14719/requerimento_095.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14723/requerimento_096.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14743/requerimento_097.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14758/requerimento_098.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14760/requerimento_099.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14774/requerimento_100.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14778/requerimento_103.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14779/requerimento_104.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14780/requerimento_105.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14781/requerimento_106.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14849/requerimento_107.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14850/requerimento_108.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14851/requerimento_109.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14853/requerimento_111.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14854/requerimento_112.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14855/requerimento_113.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14856/requerimento_114.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14858/requerimento_115.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14859/requerimento_116.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14867/requerimento_117.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14868/requerimento_118.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14869/requerimento_119.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14878/requerimento_120.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14244/mocao_1.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14461/mocao_002.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14424/mocao_3.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14425/mocao_4.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14572/mocao_005.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14573/mocao_06.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14574/mocao_007.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14585/mocao_08.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14586/mocao_09.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14587/mocao_10.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14663/mocao_11.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14689/mocao_012.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14700/mocao_013.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14717/mocao_014.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14773/mocao_15.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14866/mocao_16.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14203/banco_de_ideias_legislativas_no_001-2026.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2026/14808/pl_015-26_veto.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H2"/>
+  <dimension ref="A1:H571"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="8" max="8" width="79.42578125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="255.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="110.140625" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
         <v>8</v>
       </c>
       <c r="B2" t="s">
         <v>9</v>
       </c>
       <c r="C2" t="s">
         <v>10</v>
       </c>
       <c r="D2" t="s">
         <v>11</v>
       </c>
       <c r="E2" t="s">
         <v>12</v>
       </c>
+      <c r="F2" t="s">
+        <v>13</v>
+      </c>
       <c r="G2" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H2" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="3" spans="1:8">
+      <c r="A3" t="s">
+        <v>16</v>
+      </c>
+      <c r="B3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C3" t="s">
+        <v>17</v>
+      </c>
+      <c r="D3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F3" t="s">
         <v>13</v>
       </c>
-      <c r="H2" t="s">
-        <v>14</v>
+      <c r="G3" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H3" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="4" spans="1:8">
+      <c r="A4" t="s">
+        <v>20</v>
+      </c>
+      <c r="B4" t="s">
+        <v>9</v>
+      </c>
+      <c r="C4" t="s">
+        <v>21</v>
+      </c>
+      <c r="D4" t="s">
+        <v>11</v>
+      </c>
+      <c r="E4" t="s">
+        <v>12</v>
+      </c>
+      <c r="F4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G4" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="H4" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8">
+      <c r="A5" t="s">
+        <v>24</v>
+      </c>
+      <c r="B5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C5" t="s">
+        <v>25</v>
+      </c>
+      <c r="D5" t="s">
+        <v>11</v>
+      </c>
+      <c r="E5" t="s">
+        <v>12</v>
+      </c>
+      <c r="F5" t="s">
+        <v>26</v>
+      </c>
+      <c r="G5" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H5" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8">
+      <c r="A6" t="s">
+        <v>29</v>
+      </c>
+      <c r="B6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C6" t="s">
+        <v>30</v>
+      </c>
+      <c r="D6" t="s">
+        <v>11</v>
+      </c>
+      <c r="E6" t="s">
+        <v>12</v>
+      </c>
+      <c r="F6" t="s">
+        <v>26</v>
+      </c>
+      <c r="G6" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="H6" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8">
+      <c r="A7" t="s">
+        <v>33</v>
+      </c>
+      <c r="B7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C7" t="s">
+        <v>34</v>
+      </c>
+      <c r="D7" t="s">
+        <v>11</v>
+      </c>
+      <c r="E7" t="s">
+        <v>12</v>
+      </c>
+      <c r="F7" t="s">
+        <v>35</v>
+      </c>
+      <c r="G7" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="H7" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8">
+      <c r="A8" t="s">
+        <v>38</v>
+      </c>
+      <c r="B8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C8" t="s">
+        <v>39</v>
+      </c>
+      <c r="D8" t="s">
+        <v>11</v>
+      </c>
+      <c r="E8" t="s">
+        <v>12</v>
+      </c>
+      <c r="F8" t="s">
+        <v>40</v>
+      </c>
+      <c r="G8" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="H8" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8">
+      <c r="A9" t="s">
+        <v>43</v>
+      </c>
+      <c r="B9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" t="s">
+        <v>44</v>
+      </c>
+      <c r="D9" t="s">
+        <v>11</v>
+      </c>
+      <c r="E9" t="s">
+        <v>12</v>
+      </c>
+      <c r="F9" t="s">
+        <v>45</v>
+      </c>
+      <c r="G9" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="H9" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8">
+      <c r="A10" t="s">
+        <v>48</v>
+      </c>
+      <c r="B10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" t="s">
+        <v>49</v>
+      </c>
+      <c r="D10" t="s">
+        <v>11</v>
+      </c>
+      <c r="E10" t="s">
+        <v>12</v>
+      </c>
+      <c r="F10" t="s">
+        <v>50</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="H10" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8">
+      <c r="A11" t="s">
+        <v>53</v>
+      </c>
+      <c r="B11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" t="s">
+        <v>54</v>
+      </c>
+      <c r="D11" t="s">
+        <v>11</v>
+      </c>
+      <c r="E11" t="s">
+        <v>12</v>
+      </c>
+      <c r="F11" t="s">
+        <v>50</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="H11" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8">
+      <c r="A12" t="s">
+        <v>57</v>
+      </c>
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
+        <v>58</v>
+      </c>
+      <c r="D12" t="s">
+        <v>11</v>
+      </c>
+      <c r="E12" t="s">
+        <v>12</v>
+      </c>
+      <c r="F12" t="s">
+        <v>59</v>
+      </c>
+      <c r="G12" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="H12" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8">
+      <c r="A13" t="s">
+        <v>62</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
+        <v>63</v>
+      </c>
+      <c r="D13" t="s">
+        <v>11</v>
+      </c>
+      <c r="E13" t="s">
+        <v>12</v>
+      </c>
+      <c r="F13" t="s">
+        <v>59</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="H13" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8">
+      <c r="A14" t="s">
+        <v>66</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
+        <v>67</v>
+      </c>
+      <c r="D14" t="s">
+        <v>11</v>
+      </c>
+      <c r="E14" t="s">
+        <v>12</v>
+      </c>
+      <c r="F14" t="s">
+        <v>59</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="H14" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
+      <c r="A15" t="s">
+        <v>70</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
+        <v>71</v>
+      </c>
+      <c r="D15" t="s">
+        <v>11</v>
+      </c>
+      <c r="E15" t="s">
+        <v>12</v>
+      </c>
+      <c r="F15" t="s">
+        <v>72</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H15" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16" t="s">
+        <v>75</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
+        <v>76</v>
+      </c>
+      <c r="D16" t="s">
+        <v>11</v>
+      </c>
+      <c r="E16" t="s">
+        <v>12</v>
+      </c>
+      <c r="F16" t="s">
+        <v>77</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="H16" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17" t="s">
+        <v>80</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
+        <v>81</v>
+      </c>
+      <c r="D17" t="s">
+        <v>11</v>
+      </c>
+      <c r="E17" t="s">
+        <v>12</v>
+      </c>
+      <c r="F17" t="s">
+        <v>77</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="H17" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8">
+      <c r="A18" t="s">
+        <v>84</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
+        <v>85</v>
+      </c>
+      <c r="D18" t="s">
+        <v>11</v>
+      </c>
+      <c r="E18" t="s">
+        <v>12</v>
+      </c>
+      <c r="F18" t="s">
+        <v>77</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="H18" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19" t="s">
+        <v>88</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
+        <v>89</v>
+      </c>
+      <c r="D19" t="s">
+        <v>11</v>
+      </c>
+      <c r="E19" t="s">
+        <v>12</v>
+      </c>
+      <c r="F19" t="s">
+        <v>90</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="H19" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" t="s">
+        <v>93</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>94</v>
+      </c>
+      <c r="D20" t="s">
+        <v>11</v>
+      </c>
+      <c r="E20" t="s">
+        <v>12</v>
+      </c>
+      <c r="F20" t="s">
+        <v>45</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="H20" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" t="s">
+        <v>97</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>98</v>
+      </c>
+      <c r="D21" t="s">
+        <v>11</v>
+      </c>
+      <c r="E21" t="s">
+        <v>12</v>
+      </c>
+      <c r="F21" t="s">
+        <v>90</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="H21" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" t="s">
+        <v>101</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>102</v>
+      </c>
+      <c r="D22" t="s">
+        <v>11</v>
+      </c>
+      <c r="E22" t="s">
+        <v>12</v>
+      </c>
+      <c r="F22" t="s">
+        <v>90</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="H22" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" t="s">
+        <v>105</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>106</v>
+      </c>
+      <c r="D23" t="s">
+        <v>11</v>
+      </c>
+      <c r="E23" t="s">
+        <v>12</v>
+      </c>
+      <c r="F23" t="s">
+        <v>13</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="H23" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" t="s">
+        <v>109</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>110</v>
+      </c>
+      <c r="D24" t="s">
+        <v>11</v>
+      </c>
+      <c r="E24" t="s">
+        <v>12</v>
+      </c>
+      <c r="F24" t="s">
+        <v>13</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="H24" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" t="s">
+        <v>113</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>114</v>
+      </c>
+      <c r="D25" t="s">
+        <v>11</v>
+      </c>
+      <c r="E25" t="s">
+        <v>12</v>
+      </c>
+      <c r="F25" t="s">
+        <v>13</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="H25" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" t="s">
+        <v>117</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>118</v>
+      </c>
+      <c r="D26" t="s">
+        <v>11</v>
+      </c>
+      <c r="E26" t="s">
+        <v>12</v>
+      </c>
+      <c r="F26" t="s">
+        <v>26</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="H26" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" t="s">
+        <v>121</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>122</v>
+      </c>
+      <c r="D27" t="s">
+        <v>11</v>
+      </c>
+      <c r="E27" t="s">
+        <v>12</v>
+      </c>
+      <c r="F27" t="s">
+        <v>26</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="H27" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" t="s">
+        <v>125</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>126</v>
+      </c>
+      <c r="D28" t="s">
+        <v>11</v>
+      </c>
+      <c r="E28" t="s">
+        <v>12</v>
+      </c>
+      <c r="F28" t="s">
+        <v>35</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="H28" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" t="s">
+        <v>129</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>130</v>
+      </c>
+      <c r="D29" t="s">
+        <v>11</v>
+      </c>
+      <c r="E29" t="s">
+        <v>12</v>
+      </c>
+      <c r="F29" t="s">
+        <v>35</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="H29" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" t="s">
+        <v>133</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>134</v>
+      </c>
+      <c r="D30" t="s">
+        <v>11</v>
+      </c>
+      <c r="E30" t="s">
+        <v>12</v>
+      </c>
+      <c r="F30" t="s">
+        <v>35</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="H30" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" t="s">
+        <v>137</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>138</v>
+      </c>
+      <c r="D31" t="s">
+        <v>11</v>
+      </c>
+      <c r="E31" t="s">
+        <v>12</v>
+      </c>
+      <c r="F31" t="s">
+        <v>40</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="H31" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" t="s">
+        <v>141</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>142</v>
+      </c>
+      <c r="D32" t="s">
+        <v>11</v>
+      </c>
+      <c r="E32" t="s">
+        <v>12</v>
+      </c>
+      <c r="F32" t="s">
+        <v>40</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="H32" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" t="s">
+        <v>145</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>146</v>
+      </c>
+      <c r="D33" t="s">
+        <v>11</v>
+      </c>
+      <c r="E33" t="s">
+        <v>12</v>
+      </c>
+      <c r="F33" t="s">
+        <v>147</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="H33" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" t="s">
+        <v>150</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>151</v>
+      </c>
+      <c r="D34" t="s">
+        <v>11</v>
+      </c>
+      <c r="E34" t="s">
+        <v>12</v>
+      </c>
+      <c r="F34" t="s">
+        <v>147</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="H34" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" t="s">
+        <v>154</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>155</v>
+      </c>
+      <c r="D35" t="s">
+        <v>11</v>
+      </c>
+      <c r="E35" t="s">
+        <v>12</v>
+      </c>
+      <c r="F35" t="s">
+        <v>147</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="H35" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" t="s">
+        <v>158</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>159</v>
+      </c>
+      <c r="D36" t="s">
+        <v>11</v>
+      </c>
+      <c r="E36" t="s">
+        <v>12</v>
+      </c>
+      <c r="F36" t="s">
+        <v>45</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="H36" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" t="s">
+        <v>162</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>163</v>
+      </c>
+      <c r="D37" t="s">
+        <v>11</v>
+      </c>
+      <c r="E37" t="s">
+        <v>12</v>
+      </c>
+      <c r="F37" t="s">
+        <v>45</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="H37" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>166</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>167</v>
+      </c>
+      <c r="D38" t="s">
+        <v>11</v>
+      </c>
+      <c r="E38" t="s">
+        <v>12</v>
+      </c>
+      <c r="F38" t="s">
+        <v>45</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="H38" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>170</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>171</v>
+      </c>
+      <c r="D39" t="s">
+        <v>11</v>
+      </c>
+      <c r="E39" t="s">
+        <v>12</v>
+      </c>
+      <c r="F39" t="s">
+        <v>172</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="H39" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" t="s">
+        <v>175</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>176</v>
+      </c>
+      <c r="D40" t="s">
+        <v>11</v>
+      </c>
+      <c r="E40" t="s">
+        <v>12</v>
+      </c>
+      <c r="F40" t="s">
+        <v>172</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="H40" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>179</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>180</v>
+      </c>
+      <c r="D41" t="s">
+        <v>11</v>
+      </c>
+      <c r="E41" t="s">
+        <v>12</v>
+      </c>
+      <c r="F41" t="s">
+        <v>181</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="H41" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>184</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>185</v>
+      </c>
+      <c r="D42" t="s">
+        <v>11</v>
+      </c>
+      <c r="E42" t="s">
+        <v>12</v>
+      </c>
+      <c r="F42" t="s">
+        <v>50</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="H42" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>188</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>189</v>
+      </c>
+      <c r="D43" t="s">
+        <v>11</v>
+      </c>
+      <c r="E43" t="s">
+        <v>12</v>
+      </c>
+      <c r="F43" t="s">
+        <v>50</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="H43" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>192</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>193</v>
+      </c>
+      <c r="D44" t="s">
+        <v>11</v>
+      </c>
+      <c r="E44" t="s">
+        <v>12</v>
+      </c>
+      <c r="F44" t="s">
+        <v>59</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="H44" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>196</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>197</v>
+      </c>
+      <c r="D45" t="s">
+        <v>11</v>
+      </c>
+      <c r="E45" t="s">
+        <v>12</v>
+      </c>
+      <c r="F45" t="s">
+        <v>59</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="H45" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>200</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>201</v>
+      </c>
+      <c r="D46" t="s">
+        <v>11</v>
+      </c>
+      <c r="E46" t="s">
+        <v>12</v>
+      </c>
+      <c r="F46" t="s">
+        <v>72</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="H46" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>204</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>205</v>
+      </c>
+      <c r="D47" t="s">
+        <v>11</v>
+      </c>
+      <c r="E47" t="s">
+        <v>12</v>
+      </c>
+      <c r="F47" t="s">
+        <v>72</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="H47" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>208</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>209</v>
+      </c>
+      <c r="D48" t="s">
+        <v>11</v>
+      </c>
+      <c r="E48" t="s">
+        <v>12</v>
+      </c>
+      <c r="F48" t="s">
+        <v>77</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="H48" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>212</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>213</v>
+      </c>
+      <c r="D49" t="s">
+        <v>11</v>
+      </c>
+      <c r="E49" t="s">
+        <v>12</v>
+      </c>
+      <c r="F49" t="s">
+        <v>77</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="H49" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>216</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>217</v>
+      </c>
+      <c r="D50" t="s">
+        <v>11</v>
+      </c>
+      <c r="E50" t="s">
+        <v>12</v>
+      </c>
+      <c r="F50" t="s">
+        <v>77</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="H50" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>220</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>221</v>
+      </c>
+      <c r="D51" t="s">
+        <v>11</v>
+      </c>
+      <c r="E51" t="s">
+        <v>12</v>
+      </c>
+      <c r="F51" t="s">
+        <v>90</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="H51" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>224</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>225</v>
+      </c>
+      <c r="D52" t="s">
+        <v>11</v>
+      </c>
+      <c r="E52" t="s">
+        <v>12</v>
+      </c>
+      <c r="F52" t="s">
+        <v>90</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>226</v>
+      </c>
+      <c r="H52" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>228</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>229</v>
+      </c>
+      <c r="D53" t="s">
+        <v>11</v>
+      </c>
+      <c r="E53" t="s">
+        <v>12</v>
+      </c>
+      <c r="F53" t="s">
+        <v>13</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>230</v>
+      </c>
+      <c r="H53" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>232</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>233</v>
+      </c>
+      <c r="D54" t="s">
+        <v>11</v>
+      </c>
+      <c r="E54" t="s">
+        <v>12</v>
+      </c>
+      <c r="F54" t="s">
+        <v>26</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="H54" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>236</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>237</v>
+      </c>
+      <c r="D55" t="s">
+        <v>11</v>
+      </c>
+      <c r="E55" t="s">
+        <v>12</v>
+      </c>
+      <c r="F55" t="s">
+        <v>35</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>238</v>
+      </c>
+      <c r="H55" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>240</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>241</v>
+      </c>
+      <c r="D56" t="s">
+        <v>11</v>
+      </c>
+      <c r="E56" t="s">
+        <v>12</v>
+      </c>
+      <c r="F56" t="s">
+        <v>35</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>242</v>
+      </c>
+      <c r="H56" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>244</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>245</v>
+      </c>
+      <c r="D57" t="s">
+        <v>11</v>
+      </c>
+      <c r="E57" t="s">
+        <v>12</v>
+      </c>
+      <c r="F57" t="s">
+        <v>35</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>246</v>
+      </c>
+      <c r="H57" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>248</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>249</v>
+      </c>
+      <c r="D58" t="s">
+        <v>11</v>
+      </c>
+      <c r="E58" t="s">
+        <v>12</v>
+      </c>
+      <c r="F58" t="s">
+        <v>147</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="H58" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>252</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>253</v>
+      </c>
+      <c r="D59" t="s">
+        <v>11</v>
+      </c>
+      <c r="E59" t="s">
+        <v>12</v>
+      </c>
+      <c r="F59" t="s">
+        <v>45</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>254</v>
+      </c>
+      <c r="H59" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>256</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>257</v>
+      </c>
+      <c r="D60" t="s">
+        <v>11</v>
+      </c>
+      <c r="E60" t="s">
+        <v>12</v>
+      </c>
+      <c r="F60" t="s">
+        <v>147</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>258</v>
+      </c>
+      <c r="H60" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>260</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>261</v>
+      </c>
+      <c r="D61" t="s">
+        <v>11</v>
+      </c>
+      <c r="E61" t="s">
+        <v>12</v>
+      </c>
+      <c r="F61" t="s">
+        <v>172</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>262</v>
+      </c>
+      <c r="H61" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>264</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>265</v>
+      </c>
+      <c r="D62" t="s">
+        <v>11</v>
+      </c>
+      <c r="E62" t="s">
+        <v>12</v>
+      </c>
+      <c r="F62" t="s">
+        <v>181</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="H62" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>268</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>269</v>
+      </c>
+      <c r="D63" t="s">
+        <v>11</v>
+      </c>
+      <c r="E63" t="s">
+        <v>12</v>
+      </c>
+      <c r="F63" t="s">
+        <v>181</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>270</v>
+      </c>
+      <c r="H63" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>272</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>273</v>
+      </c>
+      <c r="D64" t="s">
+        <v>11</v>
+      </c>
+      <c r="E64" t="s">
+        <v>12</v>
+      </c>
+      <c r="F64" t="s">
+        <v>181</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>274</v>
+      </c>
+      <c r="H64" t="s">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>276</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>277</v>
+      </c>
+      <c r="D65" t="s">
+        <v>11</v>
+      </c>
+      <c r="E65" t="s">
+        <v>12</v>
+      </c>
+      <c r="F65" t="s">
+        <v>59</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="H65" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>280</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>281</v>
+      </c>
+      <c r="D66" t="s">
+        <v>11</v>
+      </c>
+      <c r="E66" t="s">
+        <v>12</v>
+      </c>
+      <c r="F66" t="s">
+        <v>59</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>282</v>
+      </c>
+      <c r="H66" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>284</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>285</v>
+      </c>
+      <c r="D67" t="s">
+        <v>11</v>
+      </c>
+      <c r="E67" t="s">
+        <v>12</v>
+      </c>
+      <c r="F67" t="s">
+        <v>77</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>286</v>
+      </c>
+      <c r="H67" t="s">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>288</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>289</v>
+      </c>
+      <c r="D68" t="s">
+        <v>11</v>
+      </c>
+      <c r="E68" t="s">
+        <v>12</v>
+      </c>
+      <c r="F68" t="s">
+        <v>90</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H68" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>292</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>293</v>
+      </c>
+      <c r="D69" t="s">
+        <v>11</v>
+      </c>
+      <c r="E69" t="s">
+        <v>12</v>
+      </c>
+      <c r="F69" t="s">
+        <v>90</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>294</v>
+      </c>
+      <c r="H69" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>296</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>297</v>
+      </c>
+      <c r="D70" t="s">
+        <v>11</v>
+      </c>
+      <c r="E70" t="s">
+        <v>12</v>
+      </c>
+      <c r="F70" t="s">
+        <v>90</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="H70" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>300</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>301</v>
+      </c>
+      <c r="D71" t="s">
+        <v>11</v>
+      </c>
+      <c r="E71" t="s">
+        <v>12</v>
+      </c>
+      <c r="F71" t="s">
+        <v>302</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>303</v>
+      </c>
+      <c r="H71" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>305</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>306</v>
+      </c>
+      <c r="D72" t="s">
+        <v>11</v>
+      </c>
+      <c r="E72" t="s">
+        <v>12</v>
+      </c>
+      <c r="F72" t="s">
+        <v>59</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>307</v>
+      </c>
+      <c r="H72" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>309</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>310</v>
+      </c>
+      <c r="D73" t="s">
+        <v>11</v>
+      </c>
+      <c r="E73" t="s">
+        <v>12</v>
+      </c>
+      <c r="F73" t="s">
+        <v>13</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>311</v>
+      </c>
+      <c r="H73" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>313</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>314</v>
+      </c>
+      <c r="D74" t="s">
+        <v>11</v>
+      </c>
+      <c r="E74" t="s">
+        <v>12</v>
+      </c>
+      <c r="F74" t="s">
+        <v>13</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>315</v>
+      </c>
+      <c r="H74" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>317</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>318</v>
+      </c>
+      <c r="D75" t="s">
+        <v>11</v>
+      </c>
+      <c r="E75" t="s">
+        <v>12</v>
+      </c>
+      <c r="F75" t="s">
+        <v>26</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>319</v>
+      </c>
+      <c r="H75" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>321</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>322</v>
+      </c>
+      <c r="D76" t="s">
+        <v>11</v>
+      </c>
+      <c r="E76" t="s">
+        <v>12</v>
+      </c>
+      <c r="F76" t="s">
+        <v>26</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>323</v>
+      </c>
+      <c r="H76" t="s">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>325</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>326</v>
+      </c>
+      <c r="D77" t="s">
+        <v>11</v>
+      </c>
+      <c r="E77" t="s">
+        <v>12</v>
+      </c>
+      <c r="F77" t="s">
+        <v>35</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>327</v>
+      </c>
+      <c r="H77" t="s">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>329</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>330</v>
+      </c>
+      <c r="D78" t="s">
+        <v>11</v>
+      </c>
+      <c r="E78" t="s">
+        <v>12</v>
+      </c>
+      <c r="F78" t="s">
+        <v>35</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>331</v>
+      </c>
+      <c r="H78" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>333</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>334</v>
+      </c>
+      <c r="D79" t="s">
+        <v>11</v>
+      </c>
+      <c r="E79" t="s">
+        <v>12</v>
+      </c>
+      <c r="F79" t="s">
+        <v>35</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>335</v>
+      </c>
+      <c r="H79" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>337</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>338</v>
+      </c>
+      <c r="D80" t="s">
+        <v>11</v>
+      </c>
+      <c r="E80" t="s">
+        <v>12</v>
+      </c>
+      <c r="F80" t="s">
+        <v>172</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="H80" t="s">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>341</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>342</v>
+      </c>
+      <c r="D81" t="s">
+        <v>11</v>
+      </c>
+      <c r="E81" t="s">
+        <v>12</v>
+      </c>
+      <c r="F81" t="s">
+        <v>181</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>343</v>
+      </c>
+      <c r="H81" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>345</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>346</v>
+      </c>
+      <c r="D82" t="s">
+        <v>11</v>
+      </c>
+      <c r="E82" t="s">
+        <v>12</v>
+      </c>
+      <c r="F82" t="s">
+        <v>59</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>347</v>
+      </c>
+      <c r="H82" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>349</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>350</v>
+      </c>
+      <c r="D83" t="s">
+        <v>11</v>
+      </c>
+      <c r="E83" t="s">
+        <v>12</v>
+      </c>
+      <c r="F83" t="s">
+        <v>59</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>351</v>
+      </c>
+      <c r="H83" t="s">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" t="s">
+        <v>353</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>354</v>
+      </c>
+      <c r="D84" t="s">
+        <v>11</v>
+      </c>
+      <c r="E84" t="s">
+        <v>12</v>
+      </c>
+      <c r="F84" t="s">
+        <v>59</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>355</v>
+      </c>
+      <c r="H84" t="s">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>357</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>358</v>
+      </c>
+      <c r="D85" t="s">
+        <v>11</v>
+      </c>
+      <c r="E85" t="s">
+        <v>12</v>
+      </c>
+      <c r="F85" t="s">
+        <v>77</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="H85" t="s">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
+        <v>361</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>362</v>
+      </c>
+      <c r="D86" t="s">
+        <v>11</v>
+      </c>
+      <c r="E86" t="s">
+        <v>12</v>
+      </c>
+      <c r="F86" t="s">
+        <v>90</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>363</v>
+      </c>
+      <c r="H86" t="s">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" t="s">
+        <v>365</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
+        <v>366</v>
+      </c>
+      <c r="D87" t="s">
+        <v>11</v>
+      </c>
+      <c r="E87" t="s">
+        <v>12</v>
+      </c>
+      <c r="F87" t="s">
+        <v>90</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>367</v>
+      </c>
+      <c r="H87" t="s">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" t="s">
+        <v>369</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
+        <v>370</v>
+      </c>
+      <c r="D88" t="s">
+        <v>11</v>
+      </c>
+      <c r="E88" t="s">
+        <v>12</v>
+      </c>
+      <c r="F88" t="s">
+        <v>90</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="H88" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" t="s">
+        <v>373</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
+        <v>374</v>
+      </c>
+      <c r="D89" t="s">
+        <v>11</v>
+      </c>
+      <c r="E89" t="s">
+        <v>12</v>
+      </c>
+      <c r="F89" t="s">
+        <v>13</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>375</v>
+      </c>
+      <c r="H89" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" t="s">
+        <v>377</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
+        <v>378</v>
+      </c>
+      <c r="D90" t="s">
+        <v>11</v>
+      </c>
+      <c r="E90" t="s">
+        <v>12</v>
+      </c>
+      <c r="F90" t="s">
+        <v>13</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>379</v>
+      </c>
+      <c r="H90" t="s">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" t="s">
+        <v>381</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
+        <v>382</v>
+      </c>
+      <c r="D91" t="s">
+        <v>11</v>
+      </c>
+      <c r="E91" t="s">
+        <v>12</v>
+      </c>
+      <c r="F91" t="s">
+        <v>26</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>383</v>
+      </c>
+      <c r="H91" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" t="s">
+        <v>385</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
+        <v>386</v>
+      </c>
+      <c r="D92" t="s">
+        <v>11</v>
+      </c>
+      <c r="E92" t="s">
+        <v>12</v>
+      </c>
+      <c r="F92" t="s">
+        <v>35</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>387</v>
+      </c>
+      <c r="H92" t="s">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" t="s">
+        <v>389</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
+        <v>390</v>
+      </c>
+      <c r="D93" t="s">
+        <v>11</v>
+      </c>
+      <c r="E93" t="s">
+        <v>12</v>
+      </c>
+      <c r="F93" t="s">
+        <v>35</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>391</v>
+      </c>
+      <c r="H93" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" t="s">
+        <v>393</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
+        <v>394</v>
+      </c>
+      <c r="D94" t="s">
+        <v>11</v>
+      </c>
+      <c r="E94" t="s">
+        <v>12</v>
+      </c>
+      <c r="F94" t="s">
+        <v>35</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>395</v>
+      </c>
+      <c r="H94" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" t="s">
+        <v>397</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>398</v>
+      </c>
+      <c r="D95" t="s">
+        <v>11</v>
+      </c>
+      <c r="E95" t="s">
+        <v>12</v>
+      </c>
+      <c r="F95" t="s">
+        <v>45</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>399</v>
+      </c>
+      <c r="H95" t="s">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" t="s">
+        <v>401</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
+        <v>402</v>
+      </c>
+      <c r="D96" t="s">
+        <v>11</v>
+      </c>
+      <c r="E96" t="s">
+        <v>12</v>
+      </c>
+      <c r="F96" t="s">
+        <v>181</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>403</v>
+      </c>
+      <c r="H96" t="s">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" t="s">
+        <v>405</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>406</v>
+      </c>
+      <c r="D97" t="s">
+        <v>11</v>
+      </c>
+      <c r="E97" t="s">
+        <v>12</v>
+      </c>
+      <c r="F97" t="s">
+        <v>181</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>407</v>
+      </c>
+      <c r="H97" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" t="s">
+        <v>409</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>410</v>
+      </c>
+      <c r="D98" t="s">
+        <v>11</v>
+      </c>
+      <c r="E98" t="s">
+        <v>12</v>
+      </c>
+      <c r="F98" t="s">
+        <v>13</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>411</v>
+      </c>
+      <c r="H98" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" t="s">
+        <v>413</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
+        <v>414</v>
+      </c>
+      <c r="D99" t="s">
+        <v>11</v>
+      </c>
+      <c r="E99" t="s">
+        <v>12</v>
+      </c>
+      <c r="F99" t="s">
+        <v>59</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>415</v>
+      </c>
+      <c r="H99" t="s">
+        <v>416</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" t="s">
+        <v>417</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>418</v>
+      </c>
+      <c r="D100" t="s">
+        <v>11</v>
+      </c>
+      <c r="E100" t="s">
+        <v>12</v>
+      </c>
+      <c r="F100" t="s">
+        <v>59</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>419</v>
+      </c>
+      <c r="H100" t="s">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" t="s">
+        <v>421</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
+        <v>422</v>
+      </c>
+      <c r="D101" t="s">
+        <v>11</v>
+      </c>
+      <c r="E101" t="s">
+        <v>12</v>
+      </c>
+      <c r="F101" t="s">
+        <v>59</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>423</v>
+      </c>
+      <c r="H101" t="s">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" t="s">
+        <v>425</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
+        <v>426</v>
+      </c>
+      <c r="D102" t="s">
+        <v>11</v>
+      </c>
+      <c r="E102" t="s">
+        <v>12</v>
+      </c>
+      <c r="F102" t="s">
+        <v>77</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>427</v>
+      </c>
+      <c r="H102" t="s">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" t="s">
+        <v>429</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
+        <v>430</v>
+      </c>
+      <c r="D103" t="s">
+        <v>11</v>
+      </c>
+      <c r="E103" t="s">
+        <v>12</v>
+      </c>
+      <c r="F103" t="s">
+        <v>90</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>431</v>
+      </c>
+      <c r="H103" t="s">
+        <v>432</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104" t="s">
+        <v>433</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
+        <v>434</v>
+      </c>
+      <c r="D104" t="s">
+        <v>11</v>
+      </c>
+      <c r="E104" t="s">
+        <v>12</v>
+      </c>
+      <c r="F104" t="s">
+        <v>90</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>435</v>
+      </c>
+      <c r="H104" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105" t="s">
+        <v>437</v>
+      </c>
+      <c r="B105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" t="s">
+        <v>438</v>
+      </c>
+      <c r="D105" t="s">
+        <v>11</v>
+      </c>
+      <c r="E105" t="s">
+        <v>12</v>
+      </c>
+      <c r="F105" t="s">
+        <v>90</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>439</v>
+      </c>
+      <c r="H105" t="s">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" t="s">
+        <v>441</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" t="s">
+        <v>442</v>
+      </c>
+      <c r="D106" t="s">
+        <v>11</v>
+      </c>
+      <c r="E106" t="s">
+        <v>12</v>
+      </c>
+      <c r="F106" t="s">
+        <v>35</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>443</v>
+      </c>
+      <c r="H106" t="s">
+        <v>444</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107" t="s">
+        <v>445</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
+        <v>446</v>
+      </c>
+      <c r="D107" t="s">
+        <v>11</v>
+      </c>
+      <c r="E107" t="s">
+        <v>12</v>
+      </c>
+      <c r="F107" t="s">
+        <v>50</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>447</v>
+      </c>
+      <c r="H107" t="s">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108" t="s">
+        <v>449</v>
+      </c>
+      <c r="B108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" t="s">
+        <v>450</v>
+      </c>
+      <c r="D108" t="s">
+        <v>11</v>
+      </c>
+      <c r="E108" t="s">
+        <v>12</v>
+      </c>
+      <c r="F108" t="s">
+        <v>35</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>451</v>
+      </c>
+      <c r="H108" t="s">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109" t="s">
+        <v>453</v>
+      </c>
+      <c r="B109" t="s">
+        <v>9</v>
+      </c>
+      <c r="C109" t="s">
+        <v>454</v>
+      </c>
+      <c r="D109" t="s">
+        <v>11</v>
+      </c>
+      <c r="E109" t="s">
+        <v>12</v>
+      </c>
+      <c r="F109" t="s">
+        <v>147</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>455</v>
+      </c>
+      <c r="H109" t="s">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110" t="s">
+        <v>457</v>
+      </c>
+      <c r="B110" t="s">
+        <v>9</v>
+      </c>
+      <c r="C110" t="s">
+        <v>458</v>
+      </c>
+      <c r="D110" t="s">
+        <v>11</v>
+      </c>
+      <c r="E110" t="s">
+        <v>12</v>
+      </c>
+      <c r="F110" t="s">
+        <v>147</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>459</v>
+      </c>
+      <c r="H110" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111" t="s">
+        <v>461</v>
+      </c>
+      <c r="B111" t="s">
+        <v>9</v>
+      </c>
+      <c r="C111" t="s">
+        <v>462</v>
+      </c>
+      <c r="D111" t="s">
+        <v>11</v>
+      </c>
+      <c r="E111" t="s">
+        <v>12</v>
+      </c>
+      <c r="F111" t="s">
+        <v>45</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>463</v>
+      </c>
+      <c r="H111" t="s">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112" t="s">
+        <v>465</v>
+      </c>
+      <c r="B112" t="s">
+        <v>9</v>
+      </c>
+      <c r="C112" t="s">
+        <v>466</v>
+      </c>
+      <c r="D112" t="s">
+        <v>11</v>
+      </c>
+      <c r="E112" t="s">
+        <v>12</v>
+      </c>
+      <c r="F112" t="s">
+        <v>45</v>
+      </c>
+      <c r="G112" s="1" t="s">
+        <v>467</v>
+      </c>
+      <c r="H112" t="s">
+        <v>468</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113" t="s">
+        <v>469</v>
+      </c>
+      <c r="B113" t="s">
+        <v>9</v>
+      </c>
+      <c r="C113" t="s">
+        <v>470</v>
+      </c>
+      <c r="D113" t="s">
+        <v>11</v>
+      </c>
+      <c r="E113" t="s">
+        <v>12</v>
+      </c>
+      <c r="F113" t="s">
+        <v>172</v>
+      </c>
+      <c r="G113" s="1" t="s">
+        <v>471</v>
+      </c>
+      <c r="H113" t="s">
+        <v>472</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114" t="s">
+        <v>473</v>
+      </c>
+      <c r="B114" t="s">
+        <v>9</v>
+      </c>
+      <c r="C114" t="s">
+        <v>474</v>
+      </c>
+      <c r="D114" t="s">
+        <v>11</v>
+      </c>
+      <c r="E114" t="s">
+        <v>12</v>
+      </c>
+      <c r="F114" t="s">
+        <v>181</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>475</v>
+      </c>
+      <c r="H114" t="s">
+        <v>476</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115" t="s">
+        <v>477</v>
+      </c>
+      <c r="B115" t="s">
+        <v>9</v>
+      </c>
+      <c r="C115" t="s">
+        <v>478</v>
+      </c>
+      <c r="D115" t="s">
+        <v>11</v>
+      </c>
+      <c r="E115" t="s">
+        <v>12</v>
+      </c>
+      <c r="F115" t="s">
+        <v>181</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>479</v>
+      </c>
+      <c r="H115" t="s">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116" t="s">
+        <v>481</v>
+      </c>
+      <c r="B116" t="s">
+        <v>9</v>
+      </c>
+      <c r="C116" t="s">
+        <v>482</v>
+      </c>
+      <c r="D116" t="s">
+        <v>11</v>
+      </c>
+      <c r="E116" t="s">
+        <v>12</v>
+      </c>
+      <c r="F116" t="s">
+        <v>50</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>483</v>
+      </c>
+      <c r="H116" t="s">
+        <v>484</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117" t="s">
+        <v>485</v>
+      </c>
+      <c r="B117" t="s">
+        <v>9</v>
+      </c>
+      <c r="C117" t="s">
+        <v>486</v>
+      </c>
+      <c r="D117" t="s">
+        <v>11</v>
+      </c>
+      <c r="E117" t="s">
+        <v>12</v>
+      </c>
+      <c r="F117" t="s">
+        <v>59</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>487</v>
+      </c>
+      <c r="H117" t="s">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118" t="s">
+        <v>489</v>
+      </c>
+      <c r="B118" t="s">
+        <v>9</v>
+      </c>
+      <c r="C118" t="s">
+        <v>490</v>
+      </c>
+      <c r="D118" t="s">
+        <v>11</v>
+      </c>
+      <c r="E118" t="s">
+        <v>12</v>
+      </c>
+      <c r="F118" t="s">
+        <v>59</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>491</v>
+      </c>
+      <c r="H118" t="s">
+        <v>492</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119" t="s">
+        <v>493</v>
+      </c>
+      <c r="B119" t="s">
+        <v>9</v>
+      </c>
+      <c r="C119" t="s">
+        <v>494</v>
+      </c>
+      <c r="D119" t="s">
+        <v>11</v>
+      </c>
+      <c r="E119" t="s">
+        <v>12</v>
+      </c>
+      <c r="F119" t="s">
+        <v>72</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>495</v>
+      </c>
+      <c r="H119" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120" t="s">
+        <v>497</v>
+      </c>
+      <c r="B120" t="s">
+        <v>9</v>
+      </c>
+      <c r="C120" t="s">
+        <v>498</v>
+      </c>
+      <c r="D120" t="s">
+        <v>11</v>
+      </c>
+      <c r="E120" t="s">
+        <v>12</v>
+      </c>
+      <c r="F120" t="s">
+        <v>72</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>499</v>
+      </c>
+      <c r="H120" t="s">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121" t="s">
+        <v>501</v>
+      </c>
+      <c r="B121" t="s">
+        <v>9</v>
+      </c>
+      <c r="C121" t="s">
+        <v>502</v>
+      </c>
+      <c r="D121" t="s">
+        <v>11</v>
+      </c>
+      <c r="E121" t="s">
+        <v>12</v>
+      </c>
+      <c r="F121" t="s">
+        <v>72</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>503</v>
+      </c>
+      <c r="H121" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122" t="s">
+        <v>505</v>
+      </c>
+      <c r="B122" t="s">
+        <v>9</v>
+      </c>
+      <c r="C122" t="s">
+        <v>506</v>
+      </c>
+      <c r="D122" t="s">
+        <v>11</v>
+      </c>
+      <c r="E122" t="s">
+        <v>12</v>
+      </c>
+      <c r="F122" t="s">
+        <v>77</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>507</v>
+      </c>
+      <c r="H122" t="s">
+        <v>508</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123" t="s">
+        <v>509</v>
+      </c>
+      <c r="B123" t="s">
+        <v>9</v>
+      </c>
+      <c r="C123" t="s">
+        <v>510</v>
+      </c>
+      <c r="D123" t="s">
+        <v>11</v>
+      </c>
+      <c r="E123" t="s">
+        <v>12</v>
+      </c>
+      <c r="F123" t="s">
+        <v>90</v>
+      </c>
+      <c r="G123" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="H123" t="s">
+        <v>512</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124" t="s">
+        <v>513</v>
+      </c>
+      <c r="B124" t="s">
+        <v>9</v>
+      </c>
+      <c r="C124" t="s">
+        <v>514</v>
+      </c>
+      <c r="D124" t="s">
+        <v>11</v>
+      </c>
+      <c r="E124" t="s">
+        <v>12</v>
+      </c>
+      <c r="F124" t="s">
+        <v>90</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>515</v>
+      </c>
+      <c r="H124" t="s">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125" t="s">
+        <v>517</v>
+      </c>
+      <c r="B125" t="s">
+        <v>9</v>
+      </c>
+      <c r="C125" t="s">
+        <v>518</v>
+      </c>
+      <c r="D125" t="s">
+        <v>11</v>
+      </c>
+      <c r="E125" t="s">
+        <v>12</v>
+      </c>
+      <c r="F125" t="s">
+        <v>90</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>519</v>
+      </c>
+      <c r="H125" t="s">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126" t="s">
+        <v>521</v>
+      </c>
+      <c r="B126" t="s">
+        <v>9</v>
+      </c>
+      <c r="C126" t="s">
+        <v>522</v>
+      </c>
+      <c r="D126" t="s">
+        <v>11</v>
+      </c>
+      <c r="E126" t="s">
+        <v>12</v>
+      </c>
+      <c r="F126" t="s">
+        <v>59</v>
+      </c>
+      <c r="G126" s="1" t="s">
+        <v>523</v>
+      </c>
+      <c r="H126" t="s">
+        <v>524</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127" t="s">
+        <v>525</v>
+      </c>
+      <c r="B127" t="s">
+        <v>9</v>
+      </c>
+      <c r="C127" t="s">
+        <v>526</v>
+      </c>
+      <c r="D127" t="s">
+        <v>11</v>
+      </c>
+      <c r="E127" t="s">
+        <v>12</v>
+      </c>
+      <c r="F127" t="s">
+        <v>13</v>
+      </c>
+      <c r="G127" s="1" t="s">
+        <v>527</v>
+      </c>
+      <c r="H127" t="s">
+        <v>528</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128" t="s">
+        <v>529</v>
+      </c>
+      <c r="B128" t="s">
+        <v>9</v>
+      </c>
+      <c r="C128" t="s">
+        <v>530</v>
+      </c>
+      <c r="D128" t="s">
+        <v>11</v>
+      </c>
+      <c r="E128" t="s">
+        <v>12</v>
+      </c>
+      <c r="F128" t="s">
+        <v>13</v>
+      </c>
+      <c r="G128" s="1" t="s">
+        <v>531</v>
+      </c>
+      <c r="H128" t="s">
+        <v>532</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129" t="s">
+        <v>533</v>
+      </c>
+      <c r="B129" t="s">
+        <v>9</v>
+      </c>
+      <c r="C129" t="s">
+        <v>534</v>
+      </c>
+      <c r="D129" t="s">
+        <v>11</v>
+      </c>
+      <c r="E129" t="s">
+        <v>12</v>
+      </c>
+      <c r="F129" t="s">
+        <v>26</v>
+      </c>
+      <c r="G129" s="1" t="s">
+        <v>535</v>
+      </c>
+      <c r="H129" t="s">
+        <v>536</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130" t="s">
+        <v>537</v>
+      </c>
+      <c r="B130" t="s">
+        <v>9</v>
+      </c>
+      <c r="C130" t="s">
+        <v>538</v>
+      </c>
+      <c r="D130" t="s">
+        <v>11</v>
+      </c>
+      <c r="E130" t="s">
+        <v>12</v>
+      </c>
+      <c r="F130" t="s">
+        <v>26</v>
+      </c>
+      <c r="G130" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="H130" t="s">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131" t="s">
+        <v>541</v>
+      </c>
+      <c r="B131" t="s">
+        <v>9</v>
+      </c>
+      <c r="C131" t="s">
+        <v>542</v>
+      </c>
+      <c r="D131" t="s">
+        <v>11</v>
+      </c>
+      <c r="E131" t="s">
+        <v>12</v>
+      </c>
+      <c r="F131" t="s">
+        <v>35</v>
+      </c>
+      <c r="G131" s="1" t="s">
+        <v>543</v>
+      </c>
+      <c r="H131" t="s">
+        <v>544</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132" t="s">
+        <v>545</v>
+      </c>
+      <c r="B132" t="s">
+        <v>9</v>
+      </c>
+      <c r="C132" t="s">
+        <v>546</v>
+      </c>
+      <c r="D132" t="s">
+        <v>11</v>
+      </c>
+      <c r="E132" t="s">
+        <v>12</v>
+      </c>
+      <c r="F132" t="s">
+        <v>35</v>
+      </c>
+      <c r="G132" s="1" t="s">
+        <v>547</v>
+      </c>
+      <c r="H132" t="s">
+        <v>548</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133" t="s">
+        <v>549</v>
+      </c>
+      <c r="B133" t="s">
+        <v>9</v>
+      </c>
+      <c r="C133" t="s">
+        <v>550</v>
+      </c>
+      <c r="D133" t="s">
+        <v>11</v>
+      </c>
+      <c r="E133" t="s">
+        <v>12</v>
+      </c>
+      <c r="F133" t="s">
+        <v>40</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>551</v>
+      </c>
+      <c r="H133" t="s">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134" t="s">
+        <v>553</v>
+      </c>
+      <c r="B134" t="s">
+        <v>9</v>
+      </c>
+      <c r="C134" t="s">
+        <v>554</v>
+      </c>
+      <c r="D134" t="s">
+        <v>11</v>
+      </c>
+      <c r="E134" t="s">
+        <v>12</v>
+      </c>
+      <c r="F134" t="s">
+        <v>147</v>
+      </c>
+      <c r="G134" s="1" t="s">
+        <v>555</v>
+      </c>
+      <c r="H134" t="s">
+        <v>556</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135" t="s">
+        <v>557</v>
+      </c>
+      <c r="B135" t="s">
+        <v>9</v>
+      </c>
+      <c r="C135" t="s">
+        <v>558</v>
+      </c>
+      <c r="D135" t="s">
+        <v>11</v>
+      </c>
+      <c r="E135" t="s">
+        <v>12</v>
+      </c>
+      <c r="F135" t="s">
+        <v>45</v>
+      </c>
+      <c r="G135" s="1" t="s">
+        <v>559</v>
+      </c>
+      <c r="H135" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136" t="s">
+        <v>561</v>
+      </c>
+      <c r="B136" t="s">
+        <v>9</v>
+      </c>
+      <c r="C136" t="s">
+        <v>562</v>
+      </c>
+      <c r="D136" t="s">
+        <v>11</v>
+      </c>
+      <c r="E136" t="s">
+        <v>12</v>
+      </c>
+      <c r="F136" t="s">
+        <v>45</v>
+      </c>
+      <c r="G136" s="1" t="s">
+        <v>563</v>
+      </c>
+      <c r="H136" t="s">
+        <v>564</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137" t="s">
+        <v>565</v>
+      </c>
+      <c r="B137" t="s">
+        <v>9</v>
+      </c>
+      <c r="C137" t="s">
+        <v>566</v>
+      </c>
+      <c r="D137" t="s">
+        <v>11</v>
+      </c>
+      <c r="E137" t="s">
+        <v>12</v>
+      </c>
+      <c r="F137" t="s">
+        <v>45</v>
+      </c>
+      <c r="G137" s="1" t="s">
+        <v>567</v>
+      </c>
+      <c r="H137" t="s">
+        <v>568</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138" t="s">
+        <v>569</v>
+      </c>
+      <c r="B138" t="s">
+        <v>9</v>
+      </c>
+      <c r="C138" t="s">
+        <v>570</v>
+      </c>
+      <c r="D138" t="s">
+        <v>11</v>
+      </c>
+      <c r="E138" t="s">
+        <v>12</v>
+      </c>
+      <c r="F138" t="s">
+        <v>172</v>
+      </c>
+      <c r="G138" s="1" t="s">
+        <v>571</v>
+      </c>
+      <c r="H138" t="s">
+        <v>572</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139" t="s">
+        <v>573</v>
+      </c>
+      <c r="B139" t="s">
+        <v>9</v>
+      </c>
+      <c r="C139" t="s">
+        <v>574</v>
+      </c>
+      <c r="D139" t="s">
+        <v>11</v>
+      </c>
+      <c r="E139" t="s">
+        <v>12</v>
+      </c>
+      <c r="F139" t="s">
+        <v>181</v>
+      </c>
+      <c r="G139" s="1" t="s">
+        <v>575</v>
+      </c>
+      <c r="H139" t="s">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140" t="s">
+        <v>577</v>
+      </c>
+      <c r="B140" t="s">
+        <v>9</v>
+      </c>
+      <c r="C140" t="s">
+        <v>578</v>
+      </c>
+      <c r="D140" t="s">
+        <v>11</v>
+      </c>
+      <c r="E140" t="s">
+        <v>12</v>
+      </c>
+      <c r="F140" t="s">
+        <v>181</v>
+      </c>
+      <c r="G140" s="1" t="s">
+        <v>579</v>
+      </c>
+      <c r="H140" t="s">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141" t="s">
+        <v>581</v>
+      </c>
+      <c r="B141" t="s">
+        <v>9</v>
+      </c>
+      <c r="C141" t="s">
+        <v>582</v>
+      </c>
+      <c r="D141" t="s">
+        <v>11</v>
+      </c>
+      <c r="E141" t="s">
+        <v>12</v>
+      </c>
+      <c r="F141" t="s">
+        <v>181</v>
+      </c>
+      <c r="G141" s="1" t="s">
+        <v>583</v>
+      </c>
+      <c r="H141" t="s">
+        <v>584</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142" t="s">
+        <v>585</v>
+      </c>
+      <c r="B142" t="s">
+        <v>9</v>
+      </c>
+      <c r="C142" t="s">
+        <v>586</v>
+      </c>
+      <c r="D142" t="s">
+        <v>11</v>
+      </c>
+      <c r="E142" t="s">
+        <v>12</v>
+      </c>
+      <c r="F142" t="s">
+        <v>50</v>
+      </c>
+      <c r="G142" s="1" t="s">
+        <v>587</v>
+      </c>
+      <c r="H142" t="s">
+        <v>588</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143" t="s">
+        <v>589</v>
+      </c>
+      <c r="B143" t="s">
+        <v>9</v>
+      </c>
+      <c r="C143" t="s">
+        <v>590</v>
+      </c>
+      <c r="D143" t="s">
+        <v>11</v>
+      </c>
+      <c r="E143" t="s">
+        <v>12</v>
+      </c>
+      <c r="F143" t="s">
+        <v>50</v>
+      </c>
+      <c r="G143" s="1" t="s">
+        <v>591</v>
+      </c>
+      <c r="H143" t="s">
+        <v>592</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144" t="s">
+        <v>593</v>
+      </c>
+      <c r="B144" t="s">
+        <v>9</v>
+      </c>
+      <c r="C144" t="s">
+        <v>594</v>
+      </c>
+      <c r="D144" t="s">
+        <v>11</v>
+      </c>
+      <c r="E144" t="s">
+        <v>12</v>
+      </c>
+      <c r="F144" t="s">
+        <v>59</v>
+      </c>
+      <c r="G144" s="1" t="s">
+        <v>595</v>
+      </c>
+      <c r="H144" t="s">
+        <v>596</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145" t="s">
+        <v>597</v>
+      </c>
+      <c r="B145" t="s">
+        <v>9</v>
+      </c>
+      <c r="C145" t="s">
+        <v>598</v>
+      </c>
+      <c r="D145" t="s">
+        <v>11</v>
+      </c>
+      <c r="E145" t="s">
+        <v>12</v>
+      </c>
+      <c r="F145" t="s">
+        <v>72</v>
+      </c>
+      <c r="G145" s="1" t="s">
+        <v>599</v>
+      </c>
+      <c r="H145" t="s">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146" t="s">
+        <v>601</v>
+      </c>
+      <c r="B146" t="s">
+        <v>9</v>
+      </c>
+      <c r="C146" t="s">
+        <v>602</v>
+      </c>
+      <c r="D146" t="s">
+        <v>11</v>
+      </c>
+      <c r="E146" t="s">
+        <v>12</v>
+      </c>
+      <c r="F146" t="s">
+        <v>72</v>
+      </c>
+      <c r="G146" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="H146" t="s">
+        <v>604</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147" t="s">
+        <v>605</v>
+      </c>
+      <c r="B147" t="s">
+        <v>9</v>
+      </c>
+      <c r="C147" t="s">
+        <v>606</v>
+      </c>
+      <c r="D147" t="s">
+        <v>11</v>
+      </c>
+      <c r="E147" t="s">
+        <v>12</v>
+      </c>
+      <c r="F147" t="s">
+        <v>72</v>
+      </c>
+      <c r="G147" s="1" t="s">
+        <v>607</v>
+      </c>
+      <c r="H147" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8">
+      <c r="A148" t="s">
+        <v>609</v>
+      </c>
+      <c r="B148" t="s">
+        <v>9</v>
+      </c>
+      <c r="C148" t="s">
+        <v>610</v>
+      </c>
+      <c r="D148" t="s">
+        <v>11</v>
+      </c>
+      <c r="E148" t="s">
+        <v>12</v>
+      </c>
+      <c r="F148" t="s">
+        <v>77</v>
+      </c>
+      <c r="G148" s="1" t="s">
+        <v>611</v>
+      </c>
+      <c r="H148" t="s">
+        <v>612</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149" t="s">
+        <v>613</v>
+      </c>
+      <c r="B149" t="s">
+        <v>9</v>
+      </c>
+      <c r="C149" t="s">
+        <v>614</v>
+      </c>
+      <c r="D149" t="s">
+        <v>11</v>
+      </c>
+      <c r="E149" t="s">
+        <v>12</v>
+      </c>
+      <c r="F149" t="s">
+        <v>77</v>
+      </c>
+      <c r="G149" s="1" t="s">
+        <v>615</v>
+      </c>
+      <c r="H149" t="s">
+        <v>616</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8">
+      <c r="A150" t="s">
+        <v>617</v>
+      </c>
+      <c r="B150" t="s">
+        <v>9</v>
+      </c>
+      <c r="C150" t="s">
+        <v>618</v>
+      </c>
+      <c r="D150" t="s">
+        <v>11</v>
+      </c>
+      <c r="E150" t="s">
+        <v>12</v>
+      </c>
+      <c r="F150" t="s">
+        <v>90</v>
+      </c>
+      <c r="G150" s="1" t="s">
+        <v>619</v>
+      </c>
+      <c r="H150" t="s">
+        <v>620</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8">
+      <c r="A151" t="s">
+        <v>621</v>
+      </c>
+      <c r="B151" t="s">
+        <v>9</v>
+      </c>
+      <c r="C151" t="s">
+        <v>622</v>
+      </c>
+      <c r="D151" t="s">
+        <v>11</v>
+      </c>
+      <c r="E151" t="s">
+        <v>12</v>
+      </c>
+      <c r="F151" t="s">
+        <v>90</v>
+      </c>
+      <c r="G151" s="1" t="s">
+        <v>623</v>
+      </c>
+      <c r="H151" t="s">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8">
+      <c r="A152" t="s">
+        <v>625</v>
+      </c>
+      <c r="B152" t="s">
+        <v>9</v>
+      </c>
+      <c r="C152" t="s">
+        <v>626</v>
+      </c>
+      <c r="D152" t="s">
+        <v>11</v>
+      </c>
+      <c r="E152" t="s">
+        <v>12</v>
+      </c>
+      <c r="F152" t="s">
+        <v>90</v>
+      </c>
+      <c r="G152" s="1" t="s">
+        <v>627</v>
+      </c>
+      <c r="H152" t="s">
+        <v>628</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8">
+      <c r="A153" t="s">
+        <v>629</v>
+      </c>
+      <c r="B153" t="s">
+        <v>9</v>
+      </c>
+      <c r="C153" t="s">
+        <v>630</v>
+      </c>
+      <c r="D153" t="s">
+        <v>11</v>
+      </c>
+      <c r="E153" t="s">
+        <v>12</v>
+      </c>
+      <c r="F153" t="s">
+        <v>13</v>
+      </c>
+      <c r="G153" s="1" t="s">
+        <v>631</v>
+      </c>
+      <c r="H153" t="s">
+        <v>632</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8">
+      <c r="A154" t="s">
+        <v>633</v>
+      </c>
+      <c r="B154" t="s">
+        <v>9</v>
+      </c>
+      <c r="C154" t="s">
+        <v>634</v>
+      </c>
+      <c r="D154" t="s">
+        <v>11</v>
+      </c>
+      <c r="E154" t="s">
+        <v>12</v>
+      </c>
+      <c r="F154" t="s">
+        <v>13</v>
+      </c>
+      <c r="G154" s="1" t="s">
+        <v>635</v>
+      </c>
+      <c r="H154" t="s">
+        <v>636</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8">
+      <c r="A155" t="s">
+        <v>637</v>
+      </c>
+      <c r="B155" t="s">
+        <v>9</v>
+      </c>
+      <c r="C155" t="s">
+        <v>638</v>
+      </c>
+      <c r="D155" t="s">
+        <v>11</v>
+      </c>
+      <c r="E155" t="s">
+        <v>12</v>
+      </c>
+      <c r="F155" t="s">
+        <v>26</v>
+      </c>
+      <c r="G155" s="1" t="s">
+        <v>639</v>
+      </c>
+      <c r="H155" t="s">
+        <v>640</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8">
+      <c r="A156" t="s">
+        <v>641</v>
+      </c>
+      <c r="B156" t="s">
+        <v>9</v>
+      </c>
+      <c r="C156" t="s">
+        <v>642</v>
+      </c>
+      <c r="D156" t="s">
+        <v>11</v>
+      </c>
+      <c r="E156" t="s">
+        <v>12</v>
+      </c>
+      <c r="F156" t="s">
+        <v>35</v>
+      </c>
+      <c r="G156" s="1" t="s">
+        <v>643</v>
+      </c>
+      <c r="H156" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8">
+      <c r="A157" t="s">
+        <v>645</v>
+      </c>
+      <c r="B157" t="s">
+        <v>9</v>
+      </c>
+      <c r="C157" t="s">
+        <v>646</v>
+      </c>
+      <c r="D157" t="s">
+        <v>11</v>
+      </c>
+      <c r="E157" t="s">
+        <v>12</v>
+      </c>
+      <c r="F157" t="s">
+        <v>35</v>
+      </c>
+      <c r="G157" s="1" t="s">
+        <v>647</v>
+      </c>
+      <c r="H157" t="s">
+        <v>648</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8">
+      <c r="A158" t="s">
+        <v>649</v>
+      </c>
+      <c r="B158" t="s">
+        <v>9</v>
+      </c>
+      <c r="C158" t="s">
+        <v>650</v>
+      </c>
+      <c r="D158" t="s">
+        <v>11</v>
+      </c>
+      <c r="E158" t="s">
+        <v>12</v>
+      </c>
+      <c r="F158" t="s">
+        <v>40</v>
+      </c>
+      <c r="G158" s="1" t="s">
+        <v>651</v>
+      </c>
+      <c r="H158" t="s">
+        <v>652</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8">
+      <c r="A159" t="s">
+        <v>653</v>
+      </c>
+      <c r="B159" t="s">
+        <v>9</v>
+      </c>
+      <c r="C159" t="s">
+        <v>654</v>
+      </c>
+      <c r="D159" t="s">
+        <v>11</v>
+      </c>
+      <c r="E159" t="s">
+        <v>12</v>
+      </c>
+      <c r="F159" t="s">
+        <v>40</v>
+      </c>
+      <c r="G159" s="1" t="s">
+        <v>655</v>
+      </c>
+      <c r="H159" t="s">
+        <v>656</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8">
+      <c r="A160" t="s">
+        <v>657</v>
+      </c>
+      <c r="B160" t="s">
+        <v>9</v>
+      </c>
+      <c r="C160" t="s">
+        <v>658</v>
+      </c>
+      <c r="D160" t="s">
+        <v>11</v>
+      </c>
+      <c r="E160" t="s">
+        <v>12</v>
+      </c>
+      <c r="F160" t="s">
+        <v>147</v>
+      </c>
+      <c r="G160" s="1" t="s">
+        <v>659</v>
+      </c>
+      <c r="H160" t="s">
+        <v>660</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8">
+      <c r="A161" t="s">
+        <v>661</v>
+      </c>
+      <c r="B161" t="s">
+        <v>9</v>
+      </c>
+      <c r="C161" t="s">
+        <v>662</v>
+      </c>
+      <c r="D161" t="s">
+        <v>11</v>
+      </c>
+      <c r="E161" t="s">
+        <v>12</v>
+      </c>
+      <c r="F161" t="s">
+        <v>45</v>
+      </c>
+      <c r="G161" s="1" t="s">
+        <v>663</v>
+      </c>
+      <c r="H161" t="s">
+        <v>664</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8">
+      <c r="A162" t="s">
+        <v>665</v>
+      </c>
+      <c r="B162" t="s">
+        <v>9</v>
+      </c>
+      <c r="C162" t="s">
+        <v>666</v>
+      </c>
+      <c r="D162" t="s">
+        <v>11</v>
+      </c>
+      <c r="E162" t="s">
+        <v>12</v>
+      </c>
+      <c r="F162" t="s">
+        <v>667</v>
+      </c>
+      <c r="G162" s="1" t="s">
+        <v>668</v>
+      </c>
+      <c r="H162" t="s">
+        <v>669</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8">
+      <c r="A163" t="s">
+        <v>670</v>
+      </c>
+      <c r="B163" t="s">
+        <v>9</v>
+      </c>
+      <c r="C163" t="s">
+        <v>671</v>
+      </c>
+      <c r="D163" t="s">
+        <v>11</v>
+      </c>
+      <c r="E163" t="s">
+        <v>12</v>
+      </c>
+      <c r="F163" t="s">
+        <v>45</v>
+      </c>
+      <c r="G163" s="1" t="s">
+        <v>672</v>
+      </c>
+      <c r="H163" t="s">
+        <v>673</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8">
+      <c r="A164" t="s">
+        <v>674</v>
+      </c>
+      <c r="B164" t="s">
+        <v>9</v>
+      </c>
+      <c r="C164" t="s">
+        <v>675</v>
+      </c>
+      <c r="D164" t="s">
+        <v>11</v>
+      </c>
+      <c r="E164" t="s">
+        <v>12</v>
+      </c>
+      <c r="F164" t="s">
+        <v>181</v>
+      </c>
+      <c r="G164" s="1" t="s">
+        <v>676</v>
+      </c>
+      <c r="H164" t="s">
+        <v>677</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8">
+      <c r="A165" t="s">
+        <v>678</v>
+      </c>
+      <c r="B165" t="s">
+        <v>9</v>
+      </c>
+      <c r="C165" t="s">
+        <v>679</v>
+      </c>
+      <c r="D165" t="s">
+        <v>11</v>
+      </c>
+      <c r="E165" t="s">
+        <v>12</v>
+      </c>
+      <c r="F165" t="s">
+        <v>181</v>
+      </c>
+      <c r="G165" s="1" t="s">
+        <v>680</v>
+      </c>
+      <c r="H165" t="s">
+        <v>681</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8">
+      <c r="A166" t="s">
+        <v>682</v>
+      </c>
+      <c r="B166" t="s">
+        <v>9</v>
+      </c>
+      <c r="C166" t="s">
+        <v>683</v>
+      </c>
+      <c r="D166" t="s">
+        <v>11</v>
+      </c>
+      <c r="E166" t="s">
+        <v>12</v>
+      </c>
+      <c r="F166" t="s">
+        <v>50</v>
+      </c>
+      <c r="G166" s="1" t="s">
+        <v>684</v>
+      </c>
+      <c r="H166" t="s">
+        <v>685</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8">
+      <c r="A167" t="s">
+        <v>686</v>
+      </c>
+      <c r="B167" t="s">
+        <v>9</v>
+      </c>
+      <c r="C167" t="s">
+        <v>687</v>
+      </c>
+      <c r="D167" t="s">
+        <v>11</v>
+      </c>
+      <c r="E167" t="s">
+        <v>12</v>
+      </c>
+      <c r="F167" t="s">
+        <v>59</v>
+      </c>
+      <c r="G167" s="1" t="s">
+        <v>688</v>
+      </c>
+      <c r="H167" t="s">
+        <v>689</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8">
+      <c r="A168" t="s">
+        <v>690</v>
+      </c>
+      <c r="B168" t="s">
+        <v>9</v>
+      </c>
+      <c r="C168" t="s">
+        <v>691</v>
+      </c>
+      <c r="D168" t="s">
+        <v>11</v>
+      </c>
+      <c r="E168" t="s">
+        <v>12</v>
+      </c>
+      <c r="F168" t="s">
+        <v>72</v>
+      </c>
+      <c r="G168" s="1" t="s">
+        <v>692</v>
+      </c>
+      <c r="H168" t="s">
+        <v>693</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8">
+      <c r="A169" t="s">
+        <v>694</v>
+      </c>
+      <c r="B169" t="s">
+        <v>9</v>
+      </c>
+      <c r="C169" t="s">
+        <v>695</v>
+      </c>
+      <c r="D169" t="s">
+        <v>11</v>
+      </c>
+      <c r="E169" t="s">
+        <v>12</v>
+      </c>
+      <c r="F169" t="s">
+        <v>72</v>
+      </c>
+      <c r="G169" s="1" t="s">
+        <v>696</v>
+      </c>
+      <c r="H169" t="s">
+        <v>697</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8">
+      <c r="A170" t="s">
+        <v>698</v>
+      </c>
+      <c r="B170" t="s">
+        <v>9</v>
+      </c>
+      <c r="C170" t="s">
+        <v>699</v>
+      </c>
+      <c r="D170" t="s">
+        <v>11</v>
+      </c>
+      <c r="E170" t="s">
+        <v>12</v>
+      </c>
+      <c r="F170" t="s">
+        <v>77</v>
+      </c>
+      <c r="G170" s="1" t="s">
+        <v>700</v>
+      </c>
+      <c r="H170" t="s">
+        <v>701</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8">
+      <c r="A171" t="s">
+        <v>702</v>
+      </c>
+      <c r="B171" t="s">
+        <v>9</v>
+      </c>
+      <c r="C171" t="s">
+        <v>703</v>
+      </c>
+      <c r="D171" t="s">
+        <v>11</v>
+      </c>
+      <c r="E171" t="s">
+        <v>12</v>
+      </c>
+      <c r="F171" t="s">
+        <v>77</v>
+      </c>
+      <c r="G171" s="1" t="s">
+        <v>704</v>
+      </c>
+      <c r="H171" t="s">
+        <v>705</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8">
+      <c r="A172" t="s">
+        <v>706</v>
+      </c>
+      <c r="B172" t="s">
+        <v>9</v>
+      </c>
+      <c r="C172" t="s">
+        <v>707</v>
+      </c>
+      <c r="D172" t="s">
+        <v>11</v>
+      </c>
+      <c r="E172" t="s">
+        <v>12</v>
+      </c>
+      <c r="F172" t="s">
+        <v>77</v>
+      </c>
+      <c r="G172" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="H172" t="s">
+        <v>708</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8">
+      <c r="A173" t="s">
+        <v>709</v>
+      </c>
+      <c r="B173" t="s">
+        <v>9</v>
+      </c>
+      <c r="C173" t="s">
+        <v>710</v>
+      </c>
+      <c r="D173" t="s">
+        <v>11</v>
+      </c>
+      <c r="E173" t="s">
+        <v>12</v>
+      </c>
+      <c r="F173" t="s">
+        <v>90</v>
+      </c>
+      <c r="G173" s="1" t="s">
+        <v>711</v>
+      </c>
+      <c r="H173" t="s">
+        <v>712</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8">
+      <c r="A174" t="s">
+        <v>713</v>
+      </c>
+      <c r="B174" t="s">
+        <v>9</v>
+      </c>
+      <c r="C174" t="s">
+        <v>714</v>
+      </c>
+      <c r="D174" t="s">
+        <v>11</v>
+      </c>
+      <c r="E174" t="s">
+        <v>12</v>
+      </c>
+      <c r="F174" t="s">
+        <v>90</v>
+      </c>
+      <c r="G174" s="1" t="s">
+        <v>715</v>
+      </c>
+      <c r="H174" t="s">
+        <v>716</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8">
+      <c r="A175" t="s">
+        <v>717</v>
+      </c>
+      <c r="B175" t="s">
+        <v>9</v>
+      </c>
+      <c r="C175" t="s">
+        <v>718</v>
+      </c>
+      <c r="D175" t="s">
+        <v>11</v>
+      </c>
+      <c r="E175" t="s">
+        <v>12</v>
+      </c>
+      <c r="F175" t="s">
+        <v>90</v>
+      </c>
+      <c r="G175" s="1" t="s">
+        <v>719</v>
+      </c>
+      <c r="H175" t="s">
+        <v>720</v>
+      </c>
+    </row>
+    <row r="176" spans="1:8">
+      <c r="A176" t="s">
+        <v>721</v>
+      </c>
+      <c r="B176" t="s">
+        <v>9</v>
+      </c>
+      <c r="C176" t="s">
+        <v>722</v>
+      </c>
+      <c r="D176" t="s">
+        <v>11</v>
+      </c>
+      <c r="E176" t="s">
+        <v>12</v>
+      </c>
+      <c r="F176" t="s">
+        <v>723</v>
+      </c>
+      <c r="G176" s="1" t="s">
+        <v>724</v>
+      </c>
+      <c r="H176" t="s">
+        <v>725</v>
+      </c>
+    </row>
+    <row r="177" spans="1:8">
+      <c r="A177" t="s">
+        <v>726</v>
+      </c>
+      <c r="B177" t="s">
+        <v>9</v>
+      </c>
+      <c r="C177" t="s">
+        <v>727</v>
+      </c>
+      <c r="D177" t="s">
+        <v>11</v>
+      </c>
+      <c r="E177" t="s">
+        <v>12</v>
+      </c>
+      <c r="F177" t="s">
+        <v>728</v>
+      </c>
+      <c r="G177" s="1" t="s">
+        <v>729</v>
+      </c>
+      <c r="H177" t="s">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8">
+      <c r="A178" t="s">
+        <v>731</v>
+      </c>
+      <c r="B178" t="s">
+        <v>9</v>
+      </c>
+      <c r="C178" t="s">
+        <v>732</v>
+      </c>
+      <c r="D178" t="s">
+        <v>11</v>
+      </c>
+      <c r="E178" t="s">
+        <v>12</v>
+      </c>
+      <c r="F178" t="s">
+        <v>13</v>
+      </c>
+      <c r="G178" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="H178" t="s">
+        <v>733</v>
+      </c>
+    </row>
+    <row r="179" spans="1:8">
+      <c r="A179" t="s">
+        <v>734</v>
+      </c>
+      <c r="B179" t="s">
+        <v>9</v>
+      </c>
+      <c r="C179" t="s">
+        <v>735</v>
+      </c>
+      <c r="D179" t="s">
+        <v>11</v>
+      </c>
+      <c r="E179" t="s">
+        <v>12</v>
+      </c>
+      <c r="F179" t="s">
+        <v>13</v>
+      </c>
+      <c r="G179" s="1" t="s">
+        <v>736</v>
+      </c>
+      <c r="H179" t="s">
+        <v>737</v>
+      </c>
+    </row>
+    <row r="180" spans="1:8">
+      <c r="A180" t="s">
+        <v>738</v>
+      </c>
+      <c r="B180" t="s">
+        <v>9</v>
+      </c>
+      <c r="C180" t="s">
+        <v>739</v>
+      </c>
+      <c r="D180" t="s">
+        <v>11</v>
+      </c>
+      <c r="E180" t="s">
+        <v>12</v>
+      </c>
+      <c r="F180" t="s">
+        <v>26</v>
+      </c>
+      <c r="G180" s="1" t="s">
+        <v>740</v>
+      </c>
+      <c r="H180" t="s">
+        <v>741</v>
+      </c>
+    </row>
+    <row r="181" spans="1:8">
+      <c r="A181" t="s">
+        <v>742</v>
+      </c>
+      <c r="B181" t="s">
+        <v>9</v>
+      </c>
+      <c r="C181" t="s">
+        <v>743</v>
+      </c>
+      <c r="D181" t="s">
+        <v>11</v>
+      </c>
+      <c r="E181" t="s">
+        <v>12</v>
+      </c>
+      <c r="F181" t="s">
+        <v>35</v>
+      </c>
+      <c r="G181" s="1" t="s">
+        <v>744</v>
+      </c>
+      <c r="H181" t="s">
+        <v>745</v>
+      </c>
+    </row>
+    <row r="182" spans="1:8">
+      <c r="A182" t="s">
+        <v>746</v>
+      </c>
+      <c r="B182" t="s">
+        <v>9</v>
+      </c>
+      <c r="C182" t="s">
+        <v>747</v>
+      </c>
+      <c r="D182" t="s">
+        <v>11</v>
+      </c>
+      <c r="E182" t="s">
+        <v>12</v>
+      </c>
+      <c r="F182" t="s">
+        <v>35</v>
+      </c>
+      <c r="G182" s="1" t="s">
+        <v>748</v>
+      </c>
+      <c r="H182" t="s">
+        <v>749</v>
+      </c>
+    </row>
+    <row r="183" spans="1:8">
+      <c r="A183" t="s">
+        <v>750</v>
+      </c>
+      <c r="B183" t="s">
+        <v>9</v>
+      </c>
+      <c r="C183" t="s">
+        <v>751</v>
+      </c>
+      <c r="D183" t="s">
+        <v>11</v>
+      </c>
+      <c r="E183" t="s">
+        <v>12</v>
+      </c>
+      <c r="F183" t="s">
+        <v>35</v>
+      </c>
+      <c r="G183" s="1" t="s">
+        <v>752</v>
+      </c>
+      <c r="H183" t="s">
+        <v>753</v>
+      </c>
+    </row>
+    <row r="184" spans="1:8">
+      <c r="A184" t="s">
+        <v>754</v>
+      </c>
+      <c r="B184" t="s">
+        <v>9</v>
+      </c>
+      <c r="C184" t="s">
+        <v>755</v>
+      </c>
+      <c r="D184" t="s">
+        <v>11</v>
+      </c>
+      <c r="E184" t="s">
+        <v>12</v>
+      </c>
+      <c r="F184" t="s">
+        <v>147</v>
+      </c>
+      <c r="G184" s="1" t="s">
+        <v>756</v>
+      </c>
+      <c r="H184" t="s">
+        <v>757</v>
+      </c>
+    </row>
+    <row r="185" spans="1:8">
+      <c r="A185" t="s">
+        <v>758</v>
+      </c>
+      <c r="B185" t="s">
+        <v>9</v>
+      </c>
+      <c r="C185" t="s">
+        <v>759</v>
+      </c>
+      <c r="D185" t="s">
+        <v>11</v>
+      </c>
+      <c r="E185" t="s">
+        <v>12</v>
+      </c>
+      <c r="F185" t="s">
+        <v>147</v>
+      </c>
+      <c r="G185" s="1" t="s">
+        <v>760</v>
+      </c>
+      <c r="H185" t="s">
+        <v>761</v>
+      </c>
+    </row>
+    <row r="186" spans="1:8">
+      <c r="A186" t="s">
+        <v>762</v>
+      </c>
+      <c r="B186" t="s">
+        <v>9</v>
+      </c>
+      <c r="C186" t="s">
+        <v>763</v>
+      </c>
+      <c r="D186" t="s">
+        <v>11</v>
+      </c>
+      <c r="E186" t="s">
+        <v>12</v>
+      </c>
+      <c r="F186" t="s">
+        <v>45</v>
+      </c>
+      <c r="G186" s="1" t="s">
+        <v>764</v>
+      </c>
+      <c r="H186" t="s">
+        <v>765</v>
+      </c>
+    </row>
+    <row r="187" spans="1:8">
+      <c r="A187" t="s">
+        <v>766</v>
+      </c>
+      <c r="B187" t="s">
+        <v>9</v>
+      </c>
+      <c r="C187" t="s">
+        <v>767</v>
+      </c>
+      <c r="D187" t="s">
+        <v>11</v>
+      </c>
+      <c r="E187" t="s">
+        <v>12</v>
+      </c>
+      <c r="F187" t="s">
+        <v>45</v>
+      </c>
+      <c r="G187" s="1" t="s">
+        <v>768</v>
+      </c>
+      <c r="H187" t="s">
+        <v>769</v>
+      </c>
+    </row>
+    <row r="188" spans="1:8">
+      <c r="A188" t="s">
+        <v>770</v>
+      </c>
+      <c r="B188" t="s">
+        <v>9</v>
+      </c>
+      <c r="C188" t="s">
+        <v>771</v>
+      </c>
+      <c r="D188" t="s">
+        <v>11</v>
+      </c>
+      <c r="E188" t="s">
+        <v>12</v>
+      </c>
+      <c r="F188" t="s">
+        <v>172</v>
+      </c>
+      <c r="G188" s="1" t="s">
+        <v>772</v>
+      </c>
+      <c r="H188" t="s">
+        <v>773</v>
+      </c>
+    </row>
+    <row r="189" spans="1:8">
+      <c r="A189" t="s">
+        <v>774</v>
+      </c>
+      <c r="B189" t="s">
+        <v>9</v>
+      </c>
+      <c r="C189" t="s">
+        <v>775</v>
+      </c>
+      <c r="D189" t="s">
+        <v>11</v>
+      </c>
+      <c r="E189" t="s">
+        <v>12</v>
+      </c>
+      <c r="F189" t="s">
+        <v>172</v>
+      </c>
+      <c r="G189" s="1" t="s">
+        <v>776</v>
+      </c>
+      <c r="H189" t="s">
+        <v>777</v>
+      </c>
+    </row>
+    <row r="190" spans="1:8">
+      <c r="A190" t="s">
+        <v>778</v>
+      </c>
+      <c r="B190" t="s">
+        <v>9</v>
+      </c>
+      <c r="C190" t="s">
+        <v>779</v>
+      </c>
+      <c r="D190" t="s">
+        <v>11</v>
+      </c>
+      <c r="E190" t="s">
+        <v>12</v>
+      </c>
+      <c r="F190" t="s">
+        <v>172</v>
+      </c>
+      <c r="G190" s="1" t="s">
+        <v>780</v>
+      </c>
+      <c r="H190" t="s">
+        <v>781</v>
+      </c>
+    </row>
+    <row r="191" spans="1:8">
+      <c r="A191" t="s">
+        <v>782</v>
+      </c>
+      <c r="B191" t="s">
+        <v>9</v>
+      </c>
+      <c r="C191" t="s">
+        <v>783</v>
+      </c>
+      <c r="D191" t="s">
+        <v>11</v>
+      </c>
+      <c r="E191" t="s">
+        <v>12</v>
+      </c>
+      <c r="F191" t="s">
+        <v>181</v>
+      </c>
+      <c r="G191" s="1" t="s">
+        <v>784</v>
+      </c>
+      <c r="H191" t="s">
+        <v>785</v>
+      </c>
+    </row>
+    <row r="192" spans="1:8">
+      <c r="A192" t="s">
+        <v>786</v>
+      </c>
+      <c r="B192" t="s">
+        <v>9</v>
+      </c>
+      <c r="C192" t="s">
+        <v>787</v>
+      </c>
+      <c r="D192" t="s">
+        <v>11</v>
+      </c>
+      <c r="E192" t="s">
+        <v>12</v>
+      </c>
+      <c r="F192" t="s">
+        <v>181</v>
+      </c>
+      <c r="G192" s="1" t="s">
+        <v>788</v>
+      </c>
+      <c r="H192" t="s">
+        <v>789</v>
+      </c>
+    </row>
+    <row r="193" spans="1:8">
+      <c r="A193" t="s">
+        <v>790</v>
+      </c>
+      <c r="B193" t="s">
+        <v>9</v>
+      </c>
+      <c r="C193" t="s">
+        <v>791</v>
+      </c>
+      <c r="D193" t="s">
+        <v>11</v>
+      </c>
+      <c r="E193" t="s">
+        <v>12</v>
+      </c>
+      <c r="F193" t="s">
+        <v>181</v>
+      </c>
+      <c r="G193" s="1" t="s">
+        <v>792</v>
+      </c>
+      <c r="H193" t="s">
+        <v>793</v>
+      </c>
+    </row>
+    <row r="194" spans="1:8">
+      <c r="A194" t="s">
+        <v>794</v>
+      </c>
+      <c r="B194" t="s">
+        <v>9</v>
+      </c>
+      <c r="C194" t="s">
+        <v>795</v>
+      </c>
+      <c r="D194" t="s">
+        <v>11</v>
+      </c>
+      <c r="E194" t="s">
+        <v>12</v>
+      </c>
+      <c r="F194" t="s">
+        <v>50</v>
+      </c>
+      <c r="G194" s="1" t="s">
+        <v>796</v>
+      </c>
+      <c r="H194" t="s">
+        <v>797</v>
+      </c>
+    </row>
+    <row r="195" spans="1:8">
+      <c r="A195" t="s">
+        <v>798</v>
+      </c>
+      <c r="B195" t="s">
+        <v>9</v>
+      </c>
+      <c r="C195" t="s">
+        <v>799</v>
+      </c>
+      <c r="D195" t="s">
+        <v>11</v>
+      </c>
+      <c r="E195" t="s">
+        <v>12</v>
+      </c>
+      <c r="F195" t="s">
+        <v>50</v>
+      </c>
+      <c r="G195" s="1" t="s">
+        <v>800</v>
+      </c>
+      <c r="H195" t="s">
+        <v>801</v>
+      </c>
+    </row>
+    <row r="196" spans="1:8">
+      <c r="A196" t="s">
+        <v>802</v>
+      </c>
+      <c r="B196" t="s">
+        <v>9</v>
+      </c>
+      <c r="C196" t="s">
+        <v>803</v>
+      </c>
+      <c r="D196" t="s">
+        <v>11</v>
+      </c>
+      <c r="E196" t="s">
+        <v>12</v>
+      </c>
+      <c r="F196" t="s">
+        <v>50</v>
+      </c>
+      <c r="G196" s="1" t="s">
+        <v>804</v>
+      </c>
+      <c r="H196" t="s">
+        <v>805</v>
+      </c>
+    </row>
+    <row r="197" spans="1:8">
+      <c r="A197" t="s">
+        <v>806</v>
+      </c>
+      <c r="B197" t="s">
+        <v>9</v>
+      </c>
+      <c r="C197" t="s">
+        <v>807</v>
+      </c>
+      <c r="D197" t="s">
+        <v>11</v>
+      </c>
+      <c r="E197" t="s">
+        <v>12</v>
+      </c>
+      <c r="F197" t="s">
+        <v>59</v>
+      </c>
+      <c r="G197" s="1" t="s">
+        <v>808</v>
+      </c>
+      <c r="H197" t="s">
+        <v>809</v>
+      </c>
+    </row>
+    <row r="198" spans="1:8">
+      <c r="A198" t="s">
+        <v>810</v>
+      </c>
+      <c r="B198" t="s">
+        <v>9</v>
+      </c>
+      <c r="C198" t="s">
+        <v>811</v>
+      </c>
+      <c r="D198" t="s">
+        <v>11</v>
+      </c>
+      <c r="E198" t="s">
+        <v>12</v>
+      </c>
+      <c r="F198" t="s">
+        <v>77</v>
+      </c>
+      <c r="G198" s="1" t="s">
+        <v>812</v>
+      </c>
+      <c r="H198" t="s">
+        <v>813</v>
+      </c>
+    </row>
+    <row r="199" spans="1:8">
+      <c r="A199" t="s">
+        <v>814</v>
+      </c>
+      <c r="B199" t="s">
+        <v>9</v>
+      </c>
+      <c r="C199" t="s">
+        <v>815</v>
+      </c>
+      <c r="D199" t="s">
+        <v>11</v>
+      </c>
+      <c r="E199" t="s">
+        <v>12</v>
+      </c>
+      <c r="F199" t="s">
+        <v>77</v>
+      </c>
+      <c r="G199" s="1" t="s">
+        <v>816</v>
+      </c>
+      <c r="H199" t="s">
+        <v>817</v>
+      </c>
+    </row>
+    <row r="200" spans="1:8">
+      <c r="A200" t="s">
+        <v>818</v>
+      </c>
+      <c r="B200" t="s">
+        <v>9</v>
+      </c>
+      <c r="C200" t="s">
+        <v>819</v>
+      </c>
+      <c r="D200" t="s">
+        <v>11</v>
+      </c>
+      <c r="E200" t="s">
+        <v>12</v>
+      </c>
+      <c r="F200" t="s">
+        <v>90</v>
+      </c>
+      <c r="G200" s="1" t="s">
+        <v>820</v>
+      </c>
+      <c r="H200" t="s">
+        <v>821</v>
+      </c>
+    </row>
+    <row r="201" spans="1:8">
+      <c r="A201" t="s">
+        <v>822</v>
+      </c>
+      <c r="B201" t="s">
+        <v>9</v>
+      </c>
+      <c r="C201" t="s">
+        <v>823</v>
+      </c>
+      <c r="D201" t="s">
+        <v>11</v>
+      </c>
+      <c r="E201" t="s">
+        <v>12</v>
+      </c>
+      <c r="F201" t="s">
+        <v>90</v>
+      </c>
+      <c r="G201" s="1" t="s">
+        <v>824</v>
+      </c>
+      <c r="H201" t="s">
+        <v>825</v>
+      </c>
+    </row>
+    <row r="202" spans="1:8">
+      <c r="A202" t="s">
+        <v>826</v>
+      </c>
+      <c r="B202" t="s">
+        <v>9</v>
+      </c>
+      <c r="C202" t="s">
+        <v>827</v>
+      </c>
+      <c r="D202" t="s">
+        <v>11</v>
+      </c>
+      <c r="E202" t="s">
+        <v>12</v>
+      </c>
+      <c r="F202" t="s">
+        <v>90</v>
+      </c>
+      <c r="G202" s="1" t="s">
+        <v>828</v>
+      </c>
+      <c r="H202" t="s">
+        <v>829</v>
+      </c>
+    </row>
+    <row r="203" spans="1:8">
+      <c r="A203" t="s">
+        <v>830</v>
+      </c>
+      <c r="B203" t="s">
+        <v>9</v>
+      </c>
+      <c r="C203" t="s">
+        <v>831</v>
+      </c>
+      <c r="D203" t="s">
+        <v>11</v>
+      </c>
+      <c r="E203" t="s">
+        <v>12</v>
+      </c>
+      <c r="F203" t="s">
+        <v>13</v>
+      </c>
+      <c r="G203" s="1" t="s">
+        <v>832</v>
+      </c>
+      <c r="H203" t="s">
+        <v>833</v>
+      </c>
+    </row>
+    <row r="204" spans="1:8">
+      <c r="A204" t="s">
+        <v>834</v>
+      </c>
+      <c r="B204" t="s">
+        <v>9</v>
+      </c>
+      <c r="C204" t="s">
+        <v>835</v>
+      </c>
+      <c r="D204" t="s">
+        <v>11</v>
+      </c>
+      <c r="E204" t="s">
+        <v>12</v>
+      </c>
+      <c r="F204" t="s">
+        <v>26</v>
+      </c>
+      <c r="G204" s="1" t="s">
+        <v>836</v>
+      </c>
+      <c r="H204" t="s">
+        <v>837</v>
+      </c>
+    </row>
+    <row r="205" spans="1:8">
+      <c r="A205" t="s">
+        <v>838</v>
+      </c>
+      <c r="B205" t="s">
+        <v>9</v>
+      </c>
+      <c r="C205" t="s">
+        <v>839</v>
+      </c>
+      <c r="D205" t="s">
+        <v>11</v>
+      </c>
+      <c r="E205" t="s">
+        <v>12</v>
+      </c>
+      <c r="F205" t="s">
+        <v>26</v>
+      </c>
+      <c r="G205" s="1" t="s">
+        <v>840</v>
+      </c>
+      <c r="H205" t="s">
+        <v>841</v>
+      </c>
+    </row>
+    <row r="206" spans="1:8">
+      <c r="A206" t="s">
+        <v>842</v>
+      </c>
+      <c r="B206" t="s">
+        <v>9</v>
+      </c>
+      <c r="C206" t="s">
+        <v>843</v>
+      </c>
+      <c r="D206" t="s">
+        <v>11</v>
+      </c>
+      <c r="E206" t="s">
+        <v>12</v>
+      </c>
+      <c r="F206" t="s">
+        <v>35</v>
+      </c>
+      <c r="G206" s="1" t="s">
+        <v>844</v>
+      </c>
+      <c r="H206" t="s">
+        <v>845</v>
+      </c>
+    </row>
+    <row r="207" spans="1:8">
+      <c r="A207" t="s">
+        <v>846</v>
+      </c>
+      <c r="B207" t="s">
+        <v>9</v>
+      </c>
+      <c r="C207" t="s">
+        <v>847</v>
+      </c>
+      <c r="D207" t="s">
+        <v>11</v>
+      </c>
+      <c r="E207" t="s">
+        <v>12</v>
+      </c>
+      <c r="F207" t="s">
+        <v>35</v>
+      </c>
+      <c r="G207" s="1" t="s">
+        <v>848</v>
+      </c>
+      <c r="H207" t="s">
+        <v>849</v>
+      </c>
+    </row>
+    <row r="208" spans="1:8">
+      <c r="A208" t="s">
+        <v>850</v>
+      </c>
+      <c r="B208" t="s">
+        <v>9</v>
+      </c>
+      <c r="C208" t="s">
+        <v>851</v>
+      </c>
+      <c r="D208" t="s">
+        <v>11</v>
+      </c>
+      <c r="E208" t="s">
+        <v>12</v>
+      </c>
+      <c r="F208" t="s">
+        <v>147</v>
+      </c>
+      <c r="G208" s="1" t="s">
+        <v>852</v>
+      </c>
+      <c r="H208" t="s">
+        <v>853</v>
+      </c>
+    </row>
+    <row r="209" spans="1:8">
+      <c r="A209" t="s">
+        <v>854</v>
+      </c>
+      <c r="B209" t="s">
+        <v>9</v>
+      </c>
+      <c r="C209" t="s">
+        <v>855</v>
+      </c>
+      <c r="D209" t="s">
+        <v>11</v>
+      </c>
+      <c r="E209" t="s">
+        <v>12</v>
+      </c>
+      <c r="F209" t="s">
+        <v>147</v>
+      </c>
+      <c r="G209" s="1" t="s">
+        <v>856</v>
+      </c>
+      <c r="H209" t="s">
+        <v>857</v>
+      </c>
+    </row>
+    <row r="210" spans="1:8">
+      <c r="A210" t="s">
+        <v>858</v>
+      </c>
+      <c r="B210" t="s">
+        <v>9</v>
+      </c>
+      <c r="C210" t="s">
+        <v>859</v>
+      </c>
+      <c r="D210" t="s">
+        <v>11</v>
+      </c>
+      <c r="E210" t="s">
+        <v>12</v>
+      </c>
+      <c r="F210" t="s">
+        <v>45</v>
+      </c>
+      <c r="G210" s="1" t="s">
+        <v>860</v>
+      </c>
+      <c r="H210" t="s">
+        <v>861</v>
+      </c>
+    </row>
+    <row r="211" spans="1:8">
+      <c r="A211" t="s">
+        <v>862</v>
+      </c>
+      <c r="B211" t="s">
+        <v>9</v>
+      </c>
+      <c r="C211" t="s">
+        <v>863</v>
+      </c>
+      <c r="D211" t="s">
+        <v>11</v>
+      </c>
+      <c r="E211" t="s">
+        <v>12</v>
+      </c>
+      <c r="F211" t="s">
+        <v>45</v>
+      </c>
+      <c r="G211" s="1" t="s">
+        <v>864</v>
+      </c>
+      <c r="H211" t="s">
+        <v>865</v>
+      </c>
+    </row>
+    <row r="212" spans="1:8">
+      <c r="A212" t="s">
+        <v>866</v>
+      </c>
+      <c r="B212" t="s">
+        <v>9</v>
+      </c>
+      <c r="C212" t="s">
+        <v>867</v>
+      </c>
+      <c r="D212" t="s">
+        <v>11</v>
+      </c>
+      <c r="E212" t="s">
+        <v>12</v>
+      </c>
+      <c r="F212" t="s">
+        <v>45</v>
+      </c>
+      <c r="G212" s="1" t="s">
+        <v>868</v>
+      </c>
+      <c r="H212" t="s">
+        <v>869</v>
+      </c>
+    </row>
+    <row r="213" spans="1:8">
+      <c r="A213" t="s">
+        <v>870</v>
+      </c>
+      <c r="B213" t="s">
+        <v>9</v>
+      </c>
+      <c r="C213" t="s">
+        <v>871</v>
+      </c>
+      <c r="D213" t="s">
+        <v>11</v>
+      </c>
+      <c r="E213" t="s">
+        <v>12</v>
+      </c>
+      <c r="F213" t="s">
+        <v>172</v>
+      </c>
+      <c r="G213" s="1" t="s">
+        <v>872</v>
+      </c>
+      <c r="H213" t="s">
+        <v>873</v>
+      </c>
+    </row>
+    <row r="214" spans="1:8">
+      <c r="A214" t="s">
+        <v>874</v>
+      </c>
+      <c r="B214" t="s">
+        <v>9</v>
+      </c>
+      <c r="C214" t="s">
+        <v>875</v>
+      </c>
+      <c r="D214" t="s">
+        <v>11</v>
+      </c>
+      <c r="E214" t="s">
+        <v>12</v>
+      </c>
+      <c r="F214" t="s">
+        <v>172</v>
+      </c>
+      <c r="G214" s="1" t="s">
+        <v>876</v>
+      </c>
+      <c r="H214" t="s">
+        <v>877</v>
+      </c>
+    </row>
+    <row r="215" spans="1:8">
+      <c r="A215" t="s">
+        <v>878</v>
+      </c>
+      <c r="B215" t="s">
+        <v>9</v>
+      </c>
+      <c r="C215" t="s">
+        <v>879</v>
+      </c>
+      <c r="D215" t="s">
+        <v>11</v>
+      </c>
+      <c r="E215" t="s">
+        <v>12</v>
+      </c>
+      <c r="F215" t="s">
+        <v>172</v>
+      </c>
+      <c r="G215" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="H215" t="s">
+        <v>880</v>
+      </c>
+    </row>
+    <row r="216" spans="1:8">
+      <c r="A216" t="s">
+        <v>881</v>
+      </c>
+      <c r="B216" t="s">
+        <v>9</v>
+      </c>
+      <c r="C216" t="s">
+        <v>882</v>
+      </c>
+      <c r="D216" t="s">
+        <v>11</v>
+      </c>
+      <c r="E216" t="s">
+        <v>12</v>
+      </c>
+      <c r="F216" t="s">
+        <v>181</v>
+      </c>
+      <c r="G216" s="1" t="s">
+        <v>883</v>
+      </c>
+      <c r="H216" t="s">
+        <v>884</v>
+      </c>
+    </row>
+    <row r="217" spans="1:8">
+      <c r="A217" t="s">
+        <v>885</v>
+      </c>
+      <c r="B217" t="s">
+        <v>9</v>
+      </c>
+      <c r="C217" t="s">
+        <v>886</v>
+      </c>
+      <c r="D217" t="s">
+        <v>11</v>
+      </c>
+      <c r="E217" t="s">
+        <v>12</v>
+      </c>
+      <c r="F217" t="s">
+        <v>181</v>
+      </c>
+      <c r="G217" s="1" t="s">
+        <v>887</v>
+      </c>
+      <c r="H217" t="s">
+        <v>888</v>
+      </c>
+    </row>
+    <row r="218" spans="1:8">
+      <c r="A218" t="s">
+        <v>889</v>
+      </c>
+      <c r="B218" t="s">
+        <v>9</v>
+      </c>
+      <c r="C218" t="s">
+        <v>890</v>
+      </c>
+      <c r="D218" t="s">
+        <v>11</v>
+      </c>
+      <c r="E218" t="s">
+        <v>12</v>
+      </c>
+      <c r="F218" t="s">
+        <v>50</v>
+      </c>
+      <c r="G218" s="1" t="s">
+        <v>891</v>
+      </c>
+      <c r="H218" t="s">
+        <v>892</v>
+      </c>
+    </row>
+    <row r="219" spans="1:8">
+      <c r="A219" t="s">
+        <v>893</v>
+      </c>
+      <c r="B219" t="s">
+        <v>9</v>
+      </c>
+      <c r="C219" t="s">
+        <v>894</v>
+      </c>
+      <c r="D219" t="s">
+        <v>11</v>
+      </c>
+      <c r="E219" t="s">
+        <v>12</v>
+      </c>
+      <c r="F219" t="s">
+        <v>50</v>
+      </c>
+      <c r="G219" s="1" t="s">
+        <v>895</v>
+      </c>
+      <c r="H219" t="s">
+        <v>896</v>
+      </c>
+    </row>
+    <row r="220" spans="1:8">
+      <c r="A220" t="s">
+        <v>897</v>
+      </c>
+      <c r="B220" t="s">
+        <v>9</v>
+      </c>
+      <c r="C220" t="s">
+        <v>898</v>
+      </c>
+      <c r="D220" t="s">
+        <v>11</v>
+      </c>
+      <c r="E220" t="s">
+        <v>12</v>
+      </c>
+      <c r="F220" t="s">
+        <v>50</v>
+      </c>
+      <c r="G220" s="1" t="s">
+        <v>899</v>
+      </c>
+      <c r="H220" t="s">
+        <v>900</v>
+      </c>
+    </row>
+    <row r="221" spans="1:8">
+      <c r="A221" t="s">
+        <v>901</v>
+      </c>
+      <c r="B221" t="s">
+        <v>9</v>
+      </c>
+      <c r="C221" t="s">
+        <v>902</v>
+      </c>
+      <c r="D221" t="s">
+        <v>11</v>
+      </c>
+      <c r="E221" t="s">
+        <v>12</v>
+      </c>
+      <c r="F221" t="s">
+        <v>59</v>
+      </c>
+      <c r="G221" s="1" t="s">
+        <v>903</v>
+      </c>
+      <c r="H221" t="s">
+        <v>904</v>
+      </c>
+    </row>
+    <row r="222" spans="1:8">
+      <c r="A222" t="s">
+        <v>905</v>
+      </c>
+      <c r="B222" t="s">
+        <v>9</v>
+      </c>
+      <c r="C222" t="s">
+        <v>906</v>
+      </c>
+      <c r="D222" t="s">
+        <v>11</v>
+      </c>
+      <c r="E222" t="s">
+        <v>12</v>
+      </c>
+      <c r="F222" t="s">
+        <v>59</v>
+      </c>
+      <c r="G222" s="1" t="s">
+        <v>907</v>
+      </c>
+      <c r="H222" t="s">
+        <v>908</v>
+      </c>
+    </row>
+    <row r="223" spans="1:8">
+      <c r="A223" t="s">
+        <v>909</v>
+      </c>
+      <c r="B223" t="s">
+        <v>9</v>
+      </c>
+      <c r="C223" t="s">
+        <v>910</v>
+      </c>
+      <c r="D223" t="s">
+        <v>11</v>
+      </c>
+      <c r="E223" t="s">
+        <v>12</v>
+      </c>
+      <c r="F223" t="s">
+        <v>59</v>
+      </c>
+      <c r="G223" s="1" t="s">
+        <v>911</v>
+      </c>
+      <c r="H223" t="s">
+        <v>912</v>
+      </c>
+    </row>
+    <row r="224" spans="1:8">
+      <c r="A224" t="s">
+        <v>913</v>
+      </c>
+      <c r="B224" t="s">
+        <v>9</v>
+      </c>
+      <c r="C224" t="s">
+        <v>914</v>
+      </c>
+      <c r="D224" t="s">
+        <v>11</v>
+      </c>
+      <c r="E224" t="s">
+        <v>12</v>
+      </c>
+      <c r="F224" t="s">
+        <v>72</v>
+      </c>
+      <c r="G224" s="1" t="s">
+        <v>915</v>
+      </c>
+      <c r="H224" t="s">
+        <v>916</v>
+      </c>
+    </row>
+    <row r="225" spans="1:8">
+      <c r="A225" t="s">
+        <v>917</v>
+      </c>
+      <c r="B225" t="s">
+        <v>9</v>
+      </c>
+      <c r="C225" t="s">
+        <v>918</v>
+      </c>
+      <c r="D225" t="s">
+        <v>11</v>
+      </c>
+      <c r="E225" t="s">
+        <v>12</v>
+      </c>
+      <c r="F225" t="s">
+        <v>72</v>
+      </c>
+      <c r="G225" s="1" t="s">
+        <v>919</v>
+      </c>
+      <c r="H225" t="s">
+        <v>920</v>
+      </c>
+    </row>
+    <row r="226" spans="1:8">
+      <c r="A226" t="s">
+        <v>921</v>
+      </c>
+      <c r="B226" t="s">
+        <v>9</v>
+      </c>
+      <c r="C226" t="s">
+        <v>922</v>
+      </c>
+      <c r="D226" t="s">
+        <v>11</v>
+      </c>
+      <c r="E226" t="s">
+        <v>12</v>
+      </c>
+      <c r="F226" t="s">
+        <v>90</v>
+      </c>
+      <c r="G226" s="1" t="s">
+        <v>923</v>
+      </c>
+      <c r="H226" t="s">
+        <v>924</v>
+      </c>
+    </row>
+    <row r="227" spans="1:8">
+      <c r="A227" t="s">
+        <v>925</v>
+      </c>
+      <c r="B227" t="s">
+        <v>9</v>
+      </c>
+      <c r="C227" t="s">
+        <v>926</v>
+      </c>
+      <c r="D227" t="s">
+        <v>11</v>
+      </c>
+      <c r="E227" t="s">
+        <v>12</v>
+      </c>
+      <c r="F227" t="s">
+        <v>90</v>
+      </c>
+      <c r="G227" s="1" t="s">
+        <v>927</v>
+      </c>
+      <c r="H227" t="s">
+        <v>928</v>
+      </c>
+    </row>
+    <row r="228" spans="1:8">
+      <c r="A228" t="s">
+        <v>929</v>
+      </c>
+      <c r="B228" t="s">
+        <v>9</v>
+      </c>
+      <c r="C228" t="s">
+        <v>930</v>
+      </c>
+      <c r="D228" t="s">
+        <v>11</v>
+      </c>
+      <c r="E228" t="s">
+        <v>12</v>
+      </c>
+      <c r="F228" t="s">
+        <v>90</v>
+      </c>
+      <c r="G228" s="1" t="s">
+        <v>931</v>
+      </c>
+      <c r="H228" t="s">
+        <v>932</v>
+      </c>
+    </row>
+    <row r="229" spans="1:8">
+      <c r="A229" t="s">
+        <v>933</v>
+      </c>
+      <c r="B229" t="s">
+        <v>9</v>
+      </c>
+      <c r="C229" t="s">
+        <v>934</v>
+      </c>
+      <c r="D229" t="s">
+        <v>11</v>
+      </c>
+      <c r="E229" t="s">
+        <v>12</v>
+      </c>
+      <c r="F229" t="s">
+        <v>35</v>
+      </c>
+      <c r="G229" s="1" t="s">
+        <v>935</v>
+      </c>
+      <c r="H229" t="s">
+        <v>936</v>
+      </c>
+    </row>
+    <row r="230" spans="1:8">
+      <c r="A230" t="s">
+        <v>937</v>
+      </c>
+      <c r="B230" t="s">
+        <v>9</v>
+      </c>
+      <c r="C230" t="s">
+        <v>938</v>
+      </c>
+      <c r="D230" t="s">
+        <v>11</v>
+      </c>
+      <c r="E230" t="s">
+        <v>12</v>
+      </c>
+      <c r="F230" t="s">
+        <v>40</v>
+      </c>
+      <c r="G230" s="1" t="s">
+        <v>939</v>
+      </c>
+      <c r="H230" t="s">
+        <v>940</v>
+      </c>
+    </row>
+    <row r="231" spans="1:8">
+      <c r="A231" t="s">
+        <v>941</v>
+      </c>
+      <c r="B231" t="s">
+        <v>9</v>
+      </c>
+      <c r="C231" t="s">
+        <v>942</v>
+      </c>
+      <c r="D231" t="s">
+        <v>11</v>
+      </c>
+      <c r="E231" t="s">
+        <v>12</v>
+      </c>
+      <c r="F231" t="s">
+        <v>147</v>
+      </c>
+      <c r="G231" s="1" t="s">
+        <v>943</v>
+      </c>
+      <c r="H231" t="s">
+        <v>944</v>
+      </c>
+    </row>
+    <row r="232" spans="1:8">
+      <c r="A232" t="s">
+        <v>945</v>
+      </c>
+      <c r="B232" t="s">
+        <v>9</v>
+      </c>
+      <c r="C232" t="s">
+        <v>946</v>
+      </c>
+      <c r="D232" t="s">
+        <v>11</v>
+      </c>
+      <c r="E232" t="s">
+        <v>12</v>
+      </c>
+      <c r="F232" t="s">
+        <v>45</v>
+      </c>
+      <c r="G232" s="1" t="s">
+        <v>947</v>
+      </c>
+      <c r="H232" t="s">
+        <v>948</v>
+      </c>
+    </row>
+    <row r="233" spans="1:8">
+      <c r="A233" t="s">
+        <v>949</v>
+      </c>
+      <c r="B233" t="s">
+        <v>9</v>
+      </c>
+      <c r="C233" t="s">
+        <v>950</v>
+      </c>
+      <c r="D233" t="s">
+        <v>11</v>
+      </c>
+      <c r="E233" t="s">
+        <v>12</v>
+      </c>
+      <c r="F233" t="s">
+        <v>45</v>
+      </c>
+      <c r="G233" s="1" t="s">
+        <v>951</v>
+      </c>
+      <c r="H233" t="s">
+        <v>952</v>
+      </c>
+    </row>
+    <row r="234" spans="1:8">
+      <c r="A234" t="s">
+        <v>953</v>
+      </c>
+      <c r="B234" t="s">
+        <v>9</v>
+      </c>
+      <c r="C234" t="s">
+        <v>954</v>
+      </c>
+      <c r="D234" t="s">
+        <v>11</v>
+      </c>
+      <c r="E234" t="s">
+        <v>12</v>
+      </c>
+      <c r="F234" t="s">
+        <v>181</v>
+      </c>
+      <c r="G234" s="1" t="s">
+        <v>955</v>
+      </c>
+      <c r="H234" t="s">
+        <v>956</v>
+      </c>
+    </row>
+    <row r="235" spans="1:8">
+      <c r="A235" t="s">
+        <v>957</v>
+      </c>
+      <c r="B235" t="s">
+        <v>9</v>
+      </c>
+      <c r="C235" t="s">
+        <v>958</v>
+      </c>
+      <c r="D235" t="s">
+        <v>11</v>
+      </c>
+      <c r="E235" t="s">
+        <v>12</v>
+      </c>
+      <c r="F235" t="s">
+        <v>181</v>
+      </c>
+      <c r="G235" s="1" t="s">
+        <v>959</v>
+      </c>
+      <c r="H235" t="s">
+        <v>960</v>
+      </c>
+    </row>
+    <row r="236" spans="1:8">
+      <c r="A236" t="s">
+        <v>961</v>
+      </c>
+      <c r="B236" t="s">
+        <v>9</v>
+      </c>
+      <c r="C236" t="s">
+        <v>962</v>
+      </c>
+      <c r="D236" t="s">
+        <v>11</v>
+      </c>
+      <c r="E236" t="s">
+        <v>12</v>
+      </c>
+      <c r="F236" t="s">
+        <v>181</v>
+      </c>
+      <c r="G236" s="1" t="s">
+        <v>963</v>
+      </c>
+      <c r="H236" t="s">
+        <v>964</v>
+      </c>
+    </row>
+    <row r="237" spans="1:8">
+      <c r="A237" t="s">
+        <v>965</v>
+      </c>
+      <c r="B237" t="s">
+        <v>9</v>
+      </c>
+      <c r="C237" t="s">
+        <v>966</v>
+      </c>
+      <c r="D237" t="s">
+        <v>11</v>
+      </c>
+      <c r="E237" t="s">
+        <v>12</v>
+      </c>
+      <c r="F237" t="s">
+        <v>50</v>
+      </c>
+      <c r="G237" s="1" t="s">
+        <v>967</v>
+      </c>
+      <c r="H237" t="s">
+        <v>968</v>
+      </c>
+    </row>
+    <row r="238" spans="1:8">
+      <c r="A238" t="s">
+        <v>969</v>
+      </c>
+      <c r="B238" t="s">
+        <v>9</v>
+      </c>
+      <c r="C238" t="s">
+        <v>970</v>
+      </c>
+      <c r="D238" t="s">
+        <v>11</v>
+      </c>
+      <c r="E238" t="s">
+        <v>12</v>
+      </c>
+      <c r="F238" t="s">
+        <v>50</v>
+      </c>
+      <c r="G238" s="1" t="s">
+        <v>971</v>
+      </c>
+      <c r="H238" t="s">
+        <v>972</v>
+      </c>
+    </row>
+    <row r="239" spans="1:8">
+      <c r="A239" t="s">
+        <v>973</v>
+      </c>
+      <c r="B239" t="s">
+        <v>9</v>
+      </c>
+      <c r="C239" t="s">
+        <v>974</v>
+      </c>
+      <c r="D239" t="s">
+        <v>11</v>
+      </c>
+      <c r="E239" t="s">
+        <v>12</v>
+      </c>
+      <c r="F239" t="s">
+        <v>72</v>
+      </c>
+      <c r="G239" s="1" t="s">
+        <v>975</v>
+      </c>
+      <c r="H239" t="s">
+        <v>976</v>
+      </c>
+    </row>
+    <row r="240" spans="1:8">
+      <c r="A240" t="s">
+        <v>977</v>
+      </c>
+      <c r="B240" t="s">
+        <v>9</v>
+      </c>
+      <c r="C240" t="s">
+        <v>978</v>
+      </c>
+      <c r="D240" t="s">
+        <v>11</v>
+      </c>
+      <c r="E240" t="s">
+        <v>12</v>
+      </c>
+      <c r="F240" t="s">
+        <v>72</v>
+      </c>
+      <c r="G240" s="1" t="s">
+        <v>979</v>
+      </c>
+      <c r="H240" t="s">
+        <v>980</v>
+      </c>
+    </row>
+    <row r="241" spans="1:8">
+      <c r="A241" t="s">
+        <v>981</v>
+      </c>
+      <c r="B241" t="s">
+        <v>9</v>
+      </c>
+      <c r="C241" t="s">
+        <v>982</v>
+      </c>
+      <c r="D241" t="s">
+        <v>11</v>
+      </c>
+      <c r="E241" t="s">
+        <v>12</v>
+      </c>
+      <c r="F241" t="s">
+        <v>72</v>
+      </c>
+      <c r="G241" s="1" t="s">
+        <v>983</v>
+      </c>
+      <c r="H241" t="s">
+        <v>984</v>
+      </c>
+    </row>
+    <row r="242" spans="1:8">
+      <c r="A242" t="s">
+        <v>985</v>
+      </c>
+      <c r="B242" t="s">
+        <v>9</v>
+      </c>
+      <c r="C242" t="s">
+        <v>986</v>
+      </c>
+      <c r="D242" t="s">
+        <v>11</v>
+      </c>
+      <c r="E242" t="s">
+        <v>12</v>
+      </c>
+      <c r="F242" t="s">
+        <v>77</v>
+      </c>
+      <c r="G242" s="1" t="s">
+        <v>987</v>
+      </c>
+      <c r="H242" t="s">
+        <v>988</v>
+      </c>
+    </row>
+    <row r="243" spans="1:8">
+      <c r="A243" t="s">
+        <v>989</v>
+      </c>
+      <c r="B243" t="s">
+        <v>9</v>
+      </c>
+      <c r="C243" t="s">
+        <v>990</v>
+      </c>
+      <c r="D243" t="s">
+        <v>11</v>
+      </c>
+      <c r="E243" t="s">
+        <v>12</v>
+      </c>
+      <c r="F243" t="s">
+        <v>77</v>
+      </c>
+      <c r="G243" s="1" t="s">
+        <v>991</v>
+      </c>
+      <c r="H243" t="s">
+        <v>992</v>
+      </c>
+    </row>
+    <row r="244" spans="1:8">
+      <c r="A244" t="s">
+        <v>993</v>
+      </c>
+      <c r="B244" t="s">
+        <v>9</v>
+      </c>
+      <c r="C244" t="s">
+        <v>994</v>
+      </c>
+      <c r="D244" t="s">
+        <v>11</v>
+      </c>
+      <c r="E244" t="s">
+        <v>12</v>
+      </c>
+      <c r="F244" t="s">
+        <v>995</v>
+      </c>
+      <c r="G244" s="1" t="s">
+        <v>996</v>
+      </c>
+      <c r="H244" t="s">
+        <v>997</v>
+      </c>
+    </row>
+    <row r="245" spans="1:8">
+      <c r="A245" t="s">
+        <v>998</v>
+      </c>
+      <c r="B245" t="s">
+        <v>9</v>
+      </c>
+      <c r="C245" t="s">
+        <v>999</v>
+      </c>
+      <c r="D245" t="s">
+        <v>11</v>
+      </c>
+      <c r="E245" t="s">
+        <v>12</v>
+      </c>
+      <c r="F245" t="s">
+        <v>1000</v>
+      </c>
+      <c r="G245" s="1" t="s">
+        <v>1001</v>
+      </c>
+      <c r="H245" t="s">
+        <v>1002</v>
+      </c>
+    </row>
+    <row r="246" spans="1:8">
+      <c r="A246" t="s">
+        <v>1003</v>
+      </c>
+      <c r="B246" t="s">
+        <v>9</v>
+      </c>
+      <c r="C246" t="s">
+        <v>1004</v>
+      </c>
+      <c r="D246" t="s">
+        <v>11</v>
+      </c>
+      <c r="E246" t="s">
+        <v>12</v>
+      </c>
+      <c r="F246" t="s">
+        <v>13</v>
+      </c>
+      <c r="G246" s="1" t="s">
+        <v>1005</v>
+      </c>
+      <c r="H246" t="s">
+        <v>1006</v>
+      </c>
+    </row>
+    <row r="247" spans="1:8">
+      <c r="A247" t="s">
+        <v>1007</v>
+      </c>
+      <c r="B247" t="s">
+        <v>9</v>
+      </c>
+      <c r="C247" t="s">
+        <v>1008</v>
+      </c>
+      <c r="D247" t="s">
+        <v>11</v>
+      </c>
+      <c r="E247" t="s">
+        <v>12</v>
+      </c>
+      <c r="F247" t="s">
+        <v>13</v>
+      </c>
+      <c r="G247" s="1" t="s">
+        <v>1009</v>
+      </c>
+      <c r="H247" t="s">
+        <v>1010</v>
+      </c>
+    </row>
+    <row r="248" spans="1:8">
+      <c r="A248" t="s">
+        <v>1011</v>
+      </c>
+      <c r="B248" t="s">
+        <v>9</v>
+      </c>
+      <c r="C248" t="s">
+        <v>1012</v>
+      </c>
+      <c r="D248" t="s">
+        <v>11</v>
+      </c>
+      <c r="E248" t="s">
+        <v>12</v>
+      </c>
+      <c r="F248" t="s">
+        <v>13</v>
+      </c>
+      <c r="G248" s="1" t="s">
+        <v>1013</v>
+      </c>
+      <c r="H248" t="s">
+        <v>1014</v>
+      </c>
+    </row>
+    <row r="249" spans="1:8">
+      <c r="A249" t="s">
+        <v>1015</v>
+      </c>
+      <c r="B249" t="s">
+        <v>9</v>
+      </c>
+      <c r="C249" t="s">
+        <v>1016</v>
+      </c>
+      <c r="D249" t="s">
+        <v>11</v>
+      </c>
+      <c r="E249" t="s">
+        <v>12</v>
+      </c>
+      <c r="F249" t="s">
+        <v>26</v>
+      </c>
+      <c r="G249" s="1" t="s">
+        <v>1017</v>
+      </c>
+      <c r="H249" t="s">
+        <v>1018</v>
+      </c>
+    </row>
+    <row r="250" spans="1:8">
+      <c r="A250" t="s">
+        <v>1019</v>
+      </c>
+      <c r="B250" t="s">
+        <v>9</v>
+      </c>
+      <c r="C250" t="s">
+        <v>1020</v>
+      </c>
+      <c r="D250" t="s">
+        <v>11</v>
+      </c>
+      <c r="E250" t="s">
+        <v>12</v>
+      </c>
+      <c r="F250" t="s">
+        <v>26</v>
+      </c>
+      <c r="G250" s="1" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H250" t="s">
+        <v>1022</v>
+      </c>
+    </row>
+    <row r="251" spans="1:8">
+      <c r="A251" t="s">
+        <v>1023</v>
+      </c>
+      <c r="B251" t="s">
+        <v>9</v>
+      </c>
+      <c r="C251" t="s">
+        <v>1024</v>
+      </c>
+      <c r="D251" t="s">
+        <v>11</v>
+      </c>
+      <c r="E251" t="s">
+        <v>12</v>
+      </c>
+      <c r="F251" t="s">
+        <v>26</v>
+      </c>
+      <c r="G251" s="1" t="s">
+        <v>1025</v>
+      </c>
+      <c r="H251" t="s">
+        <v>1026</v>
+      </c>
+    </row>
+    <row r="252" spans="1:8">
+      <c r="A252" t="s">
+        <v>1027</v>
+      </c>
+      <c r="B252" t="s">
+        <v>9</v>
+      </c>
+      <c r="C252" t="s">
+        <v>1028</v>
+      </c>
+      <c r="D252" t="s">
+        <v>11</v>
+      </c>
+      <c r="E252" t="s">
+        <v>12</v>
+      </c>
+      <c r="F252" t="s">
+        <v>40</v>
+      </c>
+      <c r="G252" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="H252" t="s">
+        <v>880</v>
+      </c>
+    </row>
+    <row r="253" spans="1:8">
+      <c r="A253" t="s">
+        <v>1029</v>
+      </c>
+      <c r="B253" t="s">
+        <v>9</v>
+      </c>
+      <c r="C253" t="s">
+        <v>1030</v>
+      </c>
+      <c r="D253" t="s">
+        <v>11</v>
+      </c>
+      <c r="E253" t="s">
+        <v>12</v>
+      </c>
+      <c r="F253" t="s">
+        <v>40</v>
+      </c>
+      <c r="G253" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="H253" t="s">
+        <v>1031</v>
+      </c>
+    </row>
+    <row r="254" spans="1:8">
+      <c r="A254" t="s">
+        <v>1032</v>
+      </c>
+      <c r="B254" t="s">
+        <v>9</v>
+      </c>
+      <c r="C254" t="s">
+        <v>1033</v>
+      </c>
+      <c r="D254" t="s">
+        <v>11</v>
+      </c>
+      <c r="E254" t="s">
+        <v>12</v>
+      </c>
+      <c r="F254" t="s">
+        <v>147</v>
+      </c>
+      <c r="G254" s="1" t="s">
+        <v>1034</v>
+      </c>
+      <c r="H254" t="s">
+        <v>1035</v>
+      </c>
+    </row>
+    <row r="255" spans="1:8">
+      <c r="A255" t="s">
+        <v>1036</v>
+      </c>
+      <c r="B255" t="s">
+        <v>9</v>
+      </c>
+      <c r="C255" t="s">
+        <v>1037</v>
+      </c>
+      <c r="D255" t="s">
+        <v>11</v>
+      </c>
+      <c r="E255" t="s">
+        <v>12</v>
+      </c>
+      <c r="F255" t="s">
+        <v>147</v>
+      </c>
+      <c r="G255" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="H255" t="s">
+        <v>880</v>
+      </c>
+    </row>
+    <row r="256" spans="1:8">
+      <c r="A256" t="s">
+        <v>1038</v>
+      </c>
+      <c r="B256" t="s">
+        <v>9</v>
+      </c>
+      <c r="C256" t="s">
+        <v>1039</v>
+      </c>
+      <c r="D256" t="s">
+        <v>11</v>
+      </c>
+      <c r="E256" t="s">
+        <v>12</v>
+      </c>
+      <c r="F256" t="s">
+        <v>45</v>
+      </c>
+      <c r="G256" s="1" t="s">
+        <v>1040</v>
+      </c>
+      <c r="H256" t="s">
+        <v>1041</v>
+      </c>
+    </row>
+    <row r="257" spans="1:8">
+      <c r="A257" t="s">
+        <v>1042</v>
+      </c>
+      <c r="B257" t="s">
+        <v>9</v>
+      </c>
+      <c r="C257" t="s">
+        <v>1043</v>
+      </c>
+      <c r="D257" t="s">
+        <v>11</v>
+      </c>
+      <c r="E257" t="s">
+        <v>12</v>
+      </c>
+      <c r="F257" t="s">
+        <v>172</v>
+      </c>
+      <c r="G257" s="1" t="s">
+        <v>1044</v>
+      </c>
+      <c r="H257" t="s">
+        <v>1045</v>
+      </c>
+    </row>
+    <row r="258" spans="1:8">
+      <c r="A258" t="s">
+        <v>1046</v>
+      </c>
+      <c r="B258" t="s">
+        <v>9</v>
+      </c>
+      <c r="C258" t="s">
+        <v>1047</v>
+      </c>
+      <c r="D258" t="s">
+        <v>11</v>
+      </c>
+      <c r="E258" t="s">
+        <v>12</v>
+      </c>
+      <c r="F258" t="s">
+        <v>181</v>
+      </c>
+      <c r="G258" s="1" t="s">
+        <v>1048</v>
+      </c>
+      <c r="H258" t="s">
+        <v>1049</v>
+      </c>
+    </row>
+    <row r="259" spans="1:8">
+      <c r="A259" t="s">
+        <v>1050</v>
+      </c>
+      <c r="B259" t="s">
+        <v>9</v>
+      </c>
+      <c r="C259" t="s">
+        <v>1051</v>
+      </c>
+      <c r="D259" t="s">
+        <v>11</v>
+      </c>
+      <c r="E259" t="s">
+        <v>12</v>
+      </c>
+      <c r="F259" t="s">
+        <v>50</v>
+      </c>
+      <c r="G259" s="1" t="s">
+        <v>1052</v>
+      </c>
+      <c r="H259" t="s">
+        <v>1053</v>
+      </c>
+    </row>
+    <row r="260" spans="1:8">
+      <c r="A260" t="s">
+        <v>1054</v>
+      </c>
+      <c r="B260" t="s">
+        <v>9</v>
+      </c>
+      <c r="C260" t="s">
+        <v>1055</v>
+      </c>
+      <c r="D260" t="s">
+        <v>11</v>
+      </c>
+      <c r="E260" t="s">
+        <v>12</v>
+      </c>
+      <c r="F260" t="s">
+        <v>50</v>
+      </c>
+      <c r="G260" s="1" t="s">
+        <v>1056</v>
+      </c>
+      <c r="H260" t="s">
+        <v>1057</v>
+      </c>
+    </row>
+    <row r="261" spans="1:8">
+      <c r="A261" t="s">
+        <v>1058</v>
+      </c>
+      <c r="B261" t="s">
+        <v>9</v>
+      </c>
+      <c r="C261" t="s">
+        <v>1059</v>
+      </c>
+      <c r="D261" t="s">
+        <v>11</v>
+      </c>
+      <c r="E261" t="s">
+        <v>12</v>
+      </c>
+      <c r="F261" t="s">
+        <v>59</v>
+      </c>
+      <c r="G261" s="1" t="s">
+        <v>1060</v>
+      </c>
+      <c r="H261" t="s">
+        <v>1061</v>
+      </c>
+    </row>
+    <row r="262" spans="1:8">
+      <c r="A262" t="s">
+        <v>1062</v>
+      </c>
+      <c r="B262" t="s">
+        <v>9</v>
+      </c>
+      <c r="C262" t="s">
+        <v>1063</v>
+      </c>
+      <c r="D262" t="s">
+        <v>11</v>
+      </c>
+      <c r="E262" t="s">
+        <v>12</v>
+      </c>
+      <c r="F262" t="s">
+        <v>72</v>
+      </c>
+      <c r="G262" s="1" t="s">
+        <v>1064</v>
+      </c>
+      <c r="H262" t="s">
+        <v>1065</v>
+      </c>
+    </row>
+    <row r="263" spans="1:8">
+      <c r="A263" t="s">
+        <v>1066</v>
+      </c>
+      <c r="B263" t="s">
+        <v>9</v>
+      </c>
+      <c r="C263" t="s">
+        <v>1067</v>
+      </c>
+      <c r="D263" t="s">
+        <v>11</v>
+      </c>
+      <c r="E263" t="s">
+        <v>12</v>
+      </c>
+      <c r="F263" t="s">
+        <v>72</v>
+      </c>
+      <c r="G263" s="1" t="s">
+        <v>1068</v>
+      </c>
+      <c r="H263" t="s">
+        <v>1069</v>
+      </c>
+    </row>
+    <row r="264" spans="1:8">
+      <c r="A264" t="s">
+        <v>1070</v>
+      </c>
+      <c r="B264" t="s">
+        <v>9</v>
+      </c>
+      <c r="C264" t="s">
+        <v>1071</v>
+      </c>
+      <c r="D264" t="s">
+        <v>11</v>
+      </c>
+      <c r="E264" t="s">
+        <v>12</v>
+      </c>
+      <c r="F264" t="s">
+        <v>90</v>
+      </c>
+      <c r="G264" s="1" t="s">
+        <v>1072</v>
+      </c>
+      <c r="H264" t="s">
+        <v>1073</v>
+      </c>
+    </row>
+    <row r="265" spans="1:8">
+      <c r="A265" t="s">
+        <v>1074</v>
+      </c>
+      <c r="B265" t="s">
+        <v>9</v>
+      </c>
+      <c r="C265" t="s">
+        <v>1075</v>
+      </c>
+      <c r="D265" t="s">
+        <v>11</v>
+      </c>
+      <c r="E265" t="s">
+        <v>12</v>
+      </c>
+      <c r="F265" t="s">
+        <v>90</v>
+      </c>
+      <c r="G265" s="1" t="s">
+        <v>1076</v>
+      </c>
+      <c r="H265" t="s">
+        <v>1077</v>
+      </c>
+    </row>
+    <row r="266" spans="1:8">
+      <c r="A266" t="s">
+        <v>1078</v>
+      </c>
+      <c r="B266" t="s">
+        <v>9</v>
+      </c>
+      <c r="C266" t="s">
+        <v>1079</v>
+      </c>
+      <c r="D266" t="s">
+        <v>11</v>
+      </c>
+      <c r="E266" t="s">
+        <v>12</v>
+      </c>
+      <c r="F266" t="s">
+        <v>90</v>
+      </c>
+      <c r="G266" s="1" t="s">
+        <v>1080</v>
+      </c>
+      <c r="H266" t="s">
+        <v>1081</v>
+      </c>
+    </row>
+    <row r="267" spans="1:8">
+      <c r="A267" t="s">
+        <v>1082</v>
+      </c>
+      <c r="B267" t="s">
+        <v>9</v>
+      </c>
+      <c r="C267" t="s">
+        <v>1083</v>
+      </c>
+      <c r="D267" t="s">
+        <v>11</v>
+      </c>
+      <c r="E267" t="s">
+        <v>12</v>
+      </c>
+      <c r="F267" t="s">
+        <v>1084</v>
+      </c>
+      <c r="G267" s="1" t="s">
+        <v>1085</v>
+      </c>
+      <c r="H267" t="s">
+        <v>1086</v>
+      </c>
+    </row>
+    <row r="268" spans="1:8">
+      <c r="A268" t="s">
+        <v>1087</v>
+      </c>
+      <c r="B268" t="s">
+        <v>9</v>
+      </c>
+      <c r="C268" t="s">
+        <v>1088</v>
+      </c>
+      <c r="D268" t="s">
+        <v>11</v>
+      </c>
+      <c r="E268" t="s">
+        <v>12</v>
+      </c>
+      <c r="F268" t="s">
+        <v>1089</v>
+      </c>
+      <c r="G268" s="1" t="s">
+        <v>1090</v>
+      </c>
+      <c r="H268" t="s">
+        <v>1091</v>
+      </c>
+    </row>
+    <row r="269" spans="1:8">
+      <c r="A269" t="s">
+        <v>1092</v>
+      </c>
+      <c r="B269" t="s">
+        <v>9</v>
+      </c>
+      <c r="C269" t="s">
+        <v>1093</v>
+      </c>
+      <c r="D269" t="s">
+        <v>11</v>
+      </c>
+      <c r="E269" t="s">
+        <v>12</v>
+      </c>
+      <c r="F269" t="s">
+        <v>50</v>
+      </c>
+      <c r="G269" s="1" t="s">
+        <v>1094</v>
+      </c>
+      <c r="H269" t="s">
+        <v>1095</v>
+      </c>
+    </row>
+    <row r="270" spans="1:8">
+      <c r="A270" t="s">
+        <v>1096</v>
+      </c>
+      <c r="B270" t="s">
+        <v>9</v>
+      </c>
+      <c r="C270" t="s">
+        <v>1097</v>
+      </c>
+      <c r="D270" t="s">
+        <v>11</v>
+      </c>
+      <c r="E270" t="s">
+        <v>12</v>
+      </c>
+      <c r="F270" t="s">
+        <v>13</v>
+      </c>
+      <c r="G270" s="1" t="s">
+        <v>1098</v>
+      </c>
+      <c r="H270" t="s">
+        <v>1099</v>
+      </c>
+    </row>
+    <row r="271" spans="1:8">
+      <c r="A271" t="s">
+        <v>1100</v>
+      </c>
+      <c r="B271" t="s">
+        <v>9</v>
+      </c>
+      <c r="C271" t="s">
+        <v>1101</v>
+      </c>
+      <c r="D271" t="s">
+        <v>11</v>
+      </c>
+      <c r="E271" t="s">
+        <v>12</v>
+      </c>
+      <c r="F271" t="s">
+        <v>13</v>
+      </c>
+      <c r="G271" s="1" t="s">
+        <v>1102</v>
+      </c>
+      <c r="H271" t="s">
+        <v>1103</v>
+      </c>
+    </row>
+    <row r="272" spans="1:8">
+      <c r="A272" t="s">
+        <v>1104</v>
+      </c>
+      <c r="B272" t="s">
+        <v>9</v>
+      </c>
+      <c r="C272" t="s">
+        <v>1105</v>
+      </c>
+      <c r="D272" t="s">
+        <v>11</v>
+      </c>
+      <c r="E272" t="s">
+        <v>12</v>
+      </c>
+      <c r="F272" t="s">
+        <v>35</v>
+      </c>
+      <c r="G272" s="1" t="s">
+        <v>1106</v>
+      </c>
+      <c r="H272" t="s">
+        <v>1107</v>
+      </c>
+    </row>
+    <row r="273" spans="1:8">
+      <c r="A273" t="s">
+        <v>1108</v>
+      </c>
+      <c r="B273" t="s">
+        <v>9</v>
+      </c>
+      <c r="C273" t="s">
+        <v>1109</v>
+      </c>
+      <c r="D273" t="s">
+        <v>11</v>
+      </c>
+      <c r="E273" t="s">
+        <v>12</v>
+      </c>
+      <c r="F273" t="s">
+        <v>35</v>
+      </c>
+      <c r="G273" s="1" t="s">
+        <v>1110</v>
+      </c>
+      <c r="H273" t="s">
+        <v>1111</v>
+      </c>
+    </row>
+    <row r="274" spans="1:8">
+      <c r="A274" t="s">
+        <v>1112</v>
+      </c>
+      <c r="B274" t="s">
+        <v>9</v>
+      </c>
+      <c r="C274" t="s">
+        <v>1113</v>
+      </c>
+      <c r="D274" t="s">
+        <v>11</v>
+      </c>
+      <c r="E274" t="s">
+        <v>12</v>
+      </c>
+      <c r="F274" t="s">
+        <v>45</v>
+      </c>
+      <c r="G274" s="1" t="s">
+        <v>1114</v>
+      </c>
+      <c r="H274" t="s">
+        <v>1115</v>
+      </c>
+    </row>
+    <row r="275" spans="1:8">
+      <c r="A275" t="s">
+        <v>1116</v>
+      </c>
+      <c r="B275" t="s">
+        <v>9</v>
+      </c>
+      <c r="C275" t="s">
+        <v>1117</v>
+      </c>
+      <c r="D275" t="s">
+        <v>11</v>
+      </c>
+      <c r="E275" t="s">
+        <v>12</v>
+      </c>
+      <c r="F275" t="s">
+        <v>172</v>
+      </c>
+      <c r="G275" s="1" t="s">
+        <v>1118</v>
+      </c>
+      <c r="H275" t="s">
+        <v>1119</v>
+      </c>
+    </row>
+    <row r="276" spans="1:8">
+      <c r="A276" t="s">
+        <v>1120</v>
+      </c>
+      <c r="B276" t="s">
+        <v>9</v>
+      </c>
+      <c r="C276" t="s">
+        <v>1121</v>
+      </c>
+      <c r="D276" t="s">
+        <v>11</v>
+      </c>
+      <c r="E276" t="s">
+        <v>12</v>
+      </c>
+      <c r="F276" t="s">
+        <v>181</v>
+      </c>
+      <c r="G276" s="1" t="s">
+        <v>1122</v>
+      </c>
+      <c r="H276" t="s">
+        <v>1123</v>
+      </c>
+    </row>
+    <row r="277" spans="1:8">
+      <c r="A277" t="s">
+        <v>1124</v>
+      </c>
+      <c r="B277" t="s">
+        <v>9</v>
+      </c>
+      <c r="C277" t="s">
+        <v>1125</v>
+      </c>
+      <c r="D277" t="s">
+        <v>11</v>
+      </c>
+      <c r="E277" t="s">
+        <v>12</v>
+      </c>
+      <c r="F277" t="s">
+        <v>181</v>
+      </c>
+      <c r="G277" s="1" t="s">
+        <v>1126</v>
+      </c>
+      <c r="H277" t="s">
+        <v>1127</v>
+      </c>
+    </row>
+    <row r="278" spans="1:8">
+      <c r="A278" t="s">
+        <v>1128</v>
+      </c>
+      <c r="B278" t="s">
+        <v>9</v>
+      </c>
+      <c r="C278" t="s">
+        <v>1129</v>
+      </c>
+      <c r="D278" t="s">
+        <v>11</v>
+      </c>
+      <c r="E278" t="s">
+        <v>12</v>
+      </c>
+      <c r="F278" t="s">
+        <v>50</v>
+      </c>
+      <c r="G278" s="1" t="s">
+        <v>1130</v>
+      </c>
+      <c r="H278" t="s">
+        <v>1131</v>
+      </c>
+    </row>
+    <row r="279" spans="1:8">
+      <c r="A279" t="s">
+        <v>1132</v>
+      </c>
+      <c r="B279" t="s">
+        <v>9</v>
+      </c>
+      <c r="C279" t="s">
+        <v>1133</v>
+      </c>
+      <c r="D279" t="s">
+        <v>11</v>
+      </c>
+      <c r="E279" t="s">
+        <v>12</v>
+      </c>
+      <c r="F279" t="s">
+        <v>59</v>
+      </c>
+      <c r="G279" s="1" t="s">
+        <v>1134</v>
+      </c>
+      <c r="H279" t="s">
+        <v>1135</v>
+      </c>
+    </row>
+    <row r="280" spans="1:8">
+      <c r="A280" t="s">
+        <v>1136</v>
+      </c>
+      <c r="B280" t="s">
+        <v>9</v>
+      </c>
+      <c r="C280" t="s">
+        <v>1137</v>
+      </c>
+      <c r="D280" t="s">
+        <v>11</v>
+      </c>
+      <c r="E280" t="s">
+        <v>12</v>
+      </c>
+      <c r="F280" t="s">
+        <v>59</v>
+      </c>
+      <c r="G280" s="1" t="s">
+        <v>1138</v>
+      </c>
+      <c r="H280" t="s">
+        <v>1139</v>
+      </c>
+    </row>
+    <row r="281" spans="1:8">
+      <c r="A281" t="s">
+        <v>1140</v>
+      </c>
+      <c r="B281" t="s">
+        <v>9</v>
+      </c>
+      <c r="C281" t="s">
+        <v>1141</v>
+      </c>
+      <c r="D281" t="s">
+        <v>11</v>
+      </c>
+      <c r="E281" t="s">
+        <v>12</v>
+      </c>
+      <c r="F281" t="s">
+        <v>72</v>
+      </c>
+      <c r="G281" s="1" t="s">
+        <v>1142</v>
+      </c>
+      <c r="H281" t="s">
+        <v>1143</v>
+      </c>
+    </row>
+    <row r="282" spans="1:8">
+      <c r="A282" t="s">
+        <v>1144</v>
+      </c>
+      <c r="B282" t="s">
+        <v>9</v>
+      </c>
+      <c r="C282" t="s">
+        <v>1145</v>
+      </c>
+      <c r="D282" t="s">
+        <v>11</v>
+      </c>
+      <c r="E282" t="s">
+        <v>12</v>
+      </c>
+      <c r="F282" t="s">
+        <v>77</v>
+      </c>
+      <c r="G282" s="1" t="s">
+        <v>1146</v>
+      </c>
+      <c r="H282" t="s">
+        <v>1147</v>
+      </c>
+    </row>
+    <row r="283" spans="1:8">
+      <c r="A283" t="s">
+        <v>1148</v>
+      </c>
+      <c r="B283" t="s">
+        <v>9</v>
+      </c>
+      <c r="C283" t="s">
+        <v>1149</v>
+      </c>
+      <c r="D283" t="s">
+        <v>11</v>
+      </c>
+      <c r="E283" t="s">
+        <v>12</v>
+      </c>
+      <c r="F283" t="s">
+        <v>77</v>
+      </c>
+      <c r="G283" s="1" t="s">
+        <v>1150</v>
+      </c>
+      <c r="H283" t="s">
+        <v>1151</v>
+      </c>
+    </row>
+    <row r="284" spans="1:8">
+      <c r="A284" t="s">
+        <v>1152</v>
+      </c>
+      <c r="B284" t="s">
+        <v>9</v>
+      </c>
+      <c r="C284" t="s">
+        <v>1153</v>
+      </c>
+      <c r="D284" t="s">
+        <v>11</v>
+      </c>
+      <c r="E284" t="s">
+        <v>12</v>
+      </c>
+      <c r="F284" t="s">
+        <v>77</v>
+      </c>
+      <c r="G284" s="1" t="s">
+        <v>1154</v>
+      </c>
+      <c r="H284" t="s">
+        <v>1155</v>
+      </c>
+    </row>
+    <row r="285" spans="1:8">
+      <c r="A285" t="s">
+        <v>1156</v>
+      </c>
+      <c r="B285" t="s">
+        <v>9</v>
+      </c>
+      <c r="C285" t="s">
+        <v>1157</v>
+      </c>
+      <c r="D285" t="s">
+        <v>11</v>
+      </c>
+      <c r="E285" t="s">
+        <v>12</v>
+      </c>
+      <c r="F285" t="s">
+        <v>90</v>
+      </c>
+      <c r="G285" s="1" t="s">
+        <v>1158</v>
+      </c>
+      <c r="H285" t="s">
+        <v>1159</v>
+      </c>
+    </row>
+    <row r="286" spans="1:8">
+      <c r="A286" t="s">
+        <v>1160</v>
+      </c>
+      <c r="B286" t="s">
+        <v>9</v>
+      </c>
+      <c r="C286" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D286" t="s">
+        <v>11</v>
+      </c>
+      <c r="E286" t="s">
+        <v>12</v>
+      </c>
+      <c r="F286" t="s">
+        <v>90</v>
+      </c>
+      <c r="G286" s="1" t="s">
+        <v>1162</v>
+      </c>
+      <c r="H286" t="s">
+        <v>1163</v>
+      </c>
+    </row>
+    <row r="287" spans="1:8">
+      <c r="A287" t="s">
+        <v>1164</v>
+      </c>
+      <c r="B287" t="s">
+        <v>9</v>
+      </c>
+      <c r="C287" t="s">
+        <v>1165</v>
+      </c>
+      <c r="D287" t="s">
+        <v>11</v>
+      </c>
+      <c r="E287" t="s">
+        <v>12</v>
+      </c>
+      <c r="F287" t="s">
+        <v>90</v>
+      </c>
+      <c r="G287" s="1" t="s">
+        <v>1166</v>
+      </c>
+      <c r="H287" t="s">
+        <v>1167</v>
+      </c>
+    </row>
+    <row r="288" spans="1:8">
+      <c r="A288" t="s">
+        <v>1168</v>
+      </c>
+      <c r="B288" t="s">
+        <v>9</v>
+      </c>
+      <c r="C288" t="s">
+        <v>1169</v>
+      </c>
+      <c r="D288" t="s">
+        <v>11</v>
+      </c>
+      <c r="E288" t="s">
+        <v>12</v>
+      </c>
+      <c r="F288" t="s">
+        <v>50</v>
+      </c>
+      <c r="G288" s="1" t="s">
+        <v>1170</v>
+      </c>
+      <c r="H288" t="s">
+        <v>1171</v>
+      </c>
+    </row>
+    <row r="289" spans="1:8">
+      <c r="A289" t="s">
+        <v>1172</v>
+      </c>
+      <c r="B289" t="s">
+        <v>9</v>
+      </c>
+      <c r="C289" t="s">
+        <v>1173</v>
+      </c>
+      <c r="D289" t="s">
+        <v>11</v>
+      </c>
+      <c r="E289" t="s">
+        <v>12</v>
+      </c>
+      <c r="F289" t="s">
+        <v>13</v>
+      </c>
+      <c r="G289" s="1" t="s">
+        <v>1174</v>
+      </c>
+      <c r="H289" t="s">
+        <v>1175</v>
+      </c>
+    </row>
+    <row r="290" spans="1:8">
+      <c r="A290" t="s">
+        <v>1176</v>
+      </c>
+      <c r="B290" t="s">
+        <v>9</v>
+      </c>
+      <c r="C290" t="s">
+        <v>1177</v>
+      </c>
+      <c r="D290" t="s">
+        <v>11</v>
+      </c>
+      <c r="E290" t="s">
+        <v>12</v>
+      </c>
+      <c r="F290" t="s">
+        <v>13</v>
+      </c>
+      <c r="G290" s="1" t="s">
+        <v>1178</v>
+      </c>
+      <c r="H290" t="s">
+        <v>1179</v>
+      </c>
+    </row>
+    <row r="291" spans="1:8">
+      <c r="A291" t="s">
+        <v>1180</v>
+      </c>
+      <c r="B291" t="s">
+        <v>9</v>
+      </c>
+      <c r="C291" t="s">
+        <v>1181</v>
+      </c>
+      <c r="D291" t="s">
+        <v>11</v>
+      </c>
+      <c r="E291" t="s">
+        <v>12</v>
+      </c>
+      <c r="F291" t="s">
+        <v>13</v>
+      </c>
+      <c r="G291" s="1" t="s">
+        <v>1182</v>
+      </c>
+      <c r="H291" t="s">
+        <v>1183</v>
+      </c>
+    </row>
+    <row r="292" spans="1:8">
+      <c r="A292" t="s">
+        <v>1184</v>
+      </c>
+      <c r="B292" t="s">
+        <v>9</v>
+      </c>
+      <c r="C292" t="s">
+        <v>1185</v>
+      </c>
+      <c r="D292" t="s">
+        <v>11</v>
+      </c>
+      <c r="E292" t="s">
+        <v>12</v>
+      </c>
+      <c r="F292" t="s">
+        <v>26</v>
+      </c>
+      <c r="G292" s="1" t="s">
+        <v>1186</v>
+      </c>
+      <c r="H292" t="s">
+        <v>1187</v>
+      </c>
+    </row>
+    <row r="293" spans="1:8">
+      <c r="A293" t="s">
+        <v>1188</v>
+      </c>
+      <c r="B293" t="s">
+        <v>9</v>
+      </c>
+      <c r="C293" t="s">
+        <v>1189</v>
+      </c>
+      <c r="D293" t="s">
+        <v>11</v>
+      </c>
+      <c r="E293" t="s">
+        <v>12</v>
+      </c>
+      <c r="F293" t="s">
+        <v>35</v>
+      </c>
+      <c r="G293" s="1" t="s">
+        <v>1190</v>
+      </c>
+      <c r="H293" t="s">
+        <v>1191</v>
+      </c>
+    </row>
+    <row r="294" spans="1:8">
+      <c r="A294" t="s">
+        <v>1192</v>
+      </c>
+      <c r="B294" t="s">
+        <v>9</v>
+      </c>
+      <c r="C294" t="s">
+        <v>1193</v>
+      </c>
+      <c r="D294" t="s">
+        <v>11</v>
+      </c>
+      <c r="E294" t="s">
+        <v>12</v>
+      </c>
+      <c r="F294" t="s">
+        <v>35</v>
+      </c>
+      <c r="G294" s="1" t="s">
+        <v>1194</v>
+      </c>
+      <c r="H294" t="s">
+        <v>1195</v>
+      </c>
+    </row>
+    <row r="295" spans="1:8">
+      <c r="A295" t="s">
+        <v>1196</v>
+      </c>
+      <c r="B295" t="s">
+        <v>9</v>
+      </c>
+      <c r="C295" t="s">
+        <v>1197</v>
+      </c>
+      <c r="D295" t="s">
+        <v>11</v>
+      </c>
+      <c r="E295" t="s">
+        <v>12</v>
+      </c>
+      <c r="F295" t="s">
+        <v>40</v>
+      </c>
+      <c r="G295" s="1" t="s">
+        <v>1198</v>
+      </c>
+      <c r="H295" t="s">
+        <v>1199</v>
+      </c>
+    </row>
+    <row r="296" spans="1:8">
+      <c r="A296" t="s">
+        <v>1200</v>
+      </c>
+      <c r="B296" t="s">
+        <v>9</v>
+      </c>
+      <c r="C296" t="s">
+        <v>1201</v>
+      </c>
+      <c r="D296" t="s">
+        <v>11</v>
+      </c>
+      <c r="E296" t="s">
+        <v>12</v>
+      </c>
+      <c r="F296" t="s">
+        <v>40</v>
+      </c>
+      <c r="G296" s="1" t="s">
+        <v>1202</v>
+      </c>
+      <c r="H296" t="s">
+        <v>1203</v>
+      </c>
+    </row>
+    <row r="297" spans="1:8">
+      <c r="A297" t="s">
+        <v>1204</v>
+      </c>
+      <c r="B297" t="s">
+        <v>9</v>
+      </c>
+      <c r="C297" t="s">
+        <v>1205</v>
+      </c>
+      <c r="D297" t="s">
+        <v>11</v>
+      </c>
+      <c r="E297" t="s">
+        <v>12</v>
+      </c>
+      <c r="F297" t="s">
+        <v>13</v>
+      </c>
+      <c r="G297" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="H297" t="s">
+        <v>1206</v>
+      </c>
+    </row>
+    <row r="298" spans="1:8">
+      <c r="A298" t="s">
+        <v>1207</v>
+      </c>
+      <c r="B298" t="s">
+        <v>9</v>
+      </c>
+      <c r="C298" t="s">
+        <v>1208</v>
+      </c>
+      <c r="D298" t="s">
+        <v>11</v>
+      </c>
+      <c r="E298" t="s">
+        <v>12</v>
+      </c>
+      <c r="F298" t="s">
+        <v>147</v>
+      </c>
+      <c r="G298" s="1" t="s">
+        <v>1209</v>
+      </c>
+      <c r="H298" t="s">
+        <v>1210</v>
+      </c>
+    </row>
+    <row r="299" spans="1:8">
+      <c r="A299" t="s">
+        <v>1211</v>
+      </c>
+      <c r="B299" t="s">
+        <v>9</v>
+      </c>
+      <c r="C299" t="s">
+        <v>1212</v>
+      </c>
+      <c r="D299" t="s">
+        <v>11</v>
+      </c>
+      <c r="E299" t="s">
+        <v>12</v>
+      </c>
+      <c r="F299" t="s">
+        <v>45</v>
+      </c>
+      <c r="G299" s="1" t="s">
+        <v>1213</v>
+      </c>
+      <c r="H299" t="s">
+        <v>1214</v>
+      </c>
+    </row>
+    <row r="300" spans="1:8">
+      <c r="A300" t="s">
+        <v>1215</v>
+      </c>
+      <c r="B300" t="s">
+        <v>9</v>
+      </c>
+      <c r="C300" t="s">
+        <v>1216</v>
+      </c>
+      <c r="D300" t="s">
+        <v>11</v>
+      </c>
+      <c r="E300" t="s">
+        <v>12</v>
+      </c>
+      <c r="F300" t="s">
+        <v>45</v>
+      </c>
+      <c r="G300" s="1" t="s">
+        <v>1217</v>
+      </c>
+      <c r="H300" t="s">
+        <v>1218</v>
+      </c>
+    </row>
+    <row r="301" spans="1:8">
+      <c r="A301" t="s">
+        <v>1219</v>
+      </c>
+      <c r="B301" t="s">
+        <v>9</v>
+      </c>
+      <c r="C301" t="s">
+        <v>1220</v>
+      </c>
+      <c r="D301" t="s">
+        <v>11</v>
+      </c>
+      <c r="E301" t="s">
+        <v>12</v>
+      </c>
+      <c r="F301" t="s">
+        <v>45</v>
+      </c>
+      <c r="G301" s="1" t="s">
+        <v>1221</v>
+      </c>
+      <c r="H301" t="s">
+        <v>1222</v>
+      </c>
+    </row>
+    <row r="302" spans="1:8">
+      <c r="A302" t="s">
+        <v>1223</v>
+      </c>
+      <c r="B302" t="s">
+        <v>9</v>
+      </c>
+      <c r="C302" t="s">
+        <v>1224</v>
+      </c>
+      <c r="D302" t="s">
+        <v>11</v>
+      </c>
+      <c r="E302" t="s">
+        <v>12</v>
+      </c>
+      <c r="F302" t="s">
+        <v>172</v>
+      </c>
+      <c r="G302" s="1" t="s">
+        <v>1225</v>
+      </c>
+      <c r="H302" t="s">
+        <v>1226</v>
+      </c>
+    </row>
+    <row r="303" spans="1:8">
+      <c r="A303" t="s">
+        <v>1227</v>
+      </c>
+      <c r="B303" t="s">
+        <v>9</v>
+      </c>
+      <c r="C303" t="s">
+        <v>1228</v>
+      </c>
+      <c r="D303" t="s">
+        <v>11</v>
+      </c>
+      <c r="E303" t="s">
+        <v>12</v>
+      </c>
+      <c r="F303" t="s">
+        <v>172</v>
+      </c>
+      <c r="G303" s="1" t="s">
+        <v>1229</v>
+      </c>
+      <c r="H303" t="s">
+        <v>1230</v>
+      </c>
+    </row>
+    <row r="304" spans="1:8">
+      <c r="A304" t="s">
+        <v>1231</v>
+      </c>
+      <c r="B304" t="s">
+        <v>9</v>
+      </c>
+      <c r="C304" t="s">
+        <v>1232</v>
+      </c>
+      <c r="D304" t="s">
+        <v>11</v>
+      </c>
+      <c r="E304" t="s">
+        <v>12</v>
+      </c>
+      <c r="F304" t="s">
+        <v>172</v>
+      </c>
+      <c r="G304" s="1" t="s">
+        <v>1233</v>
+      </c>
+      <c r="H304" t="s">
+        <v>1234</v>
+      </c>
+    </row>
+    <row r="305" spans="1:8">
+      <c r="A305" t="s">
+        <v>1235</v>
+      </c>
+      <c r="B305" t="s">
+        <v>9</v>
+      </c>
+      <c r="C305" t="s">
+        <v>1236</v>
+      </c>
+      <c r="D305" t="s">
+        <v>11</v>
+      </c>
+      <c r="E305" t="s">
+        <v>12</v>
+      </c>
+      <c r="F305" t="s">
+        <v>181</v>
+      </c>
+      <c r="G305" s="1" t="s">
+        <v>1237</v>
+      </c>
+      <c r="H305" t="s">
+        <v>1238</v>
+      </c>
+    </row>
+    <row r="306" spans="1:8">
+      <c r="A306" t="s">
+        <v>1239</v>
+      </c>
+      <c r="B306" t="s">
+        <v>9</v>
+      </c>
+      <c r="C306" t="s">
+        <v>1240</v>
+      </c>
+      <c r="D306" t="s">
+        <v>11</v>
+      </c>
+      <c r="E306" t="s">
+        <v>12</v>
+      </c>
+      <c r="F306" t="s">
+        <v>50</v>
+      </c>
+      <c r="G306" s="1" t="s">
+        <v>1241</v>
+      </c>
+      <c r="H306" t="s">
+        <v>1242</v>
+      </c>
+    </row>
+    <row r="307" spans="1:8">
+      <c r="A307" t="s">
+        <v>1243</v>
+      </c>
+      <c r="B307" t="s">
+        <v>9</v>
+      </c>
+      <c r="C307" t="s">
+        <v>1244</v>
+      </c>
+      <c r="D307" t="s">
+        <v>11</v>
+      </c>
+      <c r="E307" t="s">
+        <v>12</v>
+      </c>
+      <c r="F307" t="s">
+        <v>59</v>
+      </c>
+      <c r="G307" s="1" t="s">
+        <v>1245</v>
+      </c>
+      <c r="H307" t="s">
+        <v>1246</v>
+      </c>
+    </row>
+    <row r="308" spans="1:8">
+      <c r="A308" t="s">
+        <v>1247</v>
+      </c>
+      <c r="B308" t="s">
+        <v>9</v>
+      </c>
+      <c r="C308" t="s">
+        <v>1248</v>
+      </c>
+      <c r="D308" t="s">
+        <v>11</v>
+      </c>
+      <c r="E308" t="s">
+        <v>12</v>
+      </c>
+      <c r="F308" t="s">
+        <v>59</v>
+      </c>
+      <c r="G308" s="1" t="s">
+        <v>1249</v>
+      </c>
+      <c r="H308" t="s">
+        <v>1250</v>
+      </c>
+    </row>
+    <row r="309" spans="1:8">
+      <c r="A309" t="s">
+        <v>1251</v>
+      </c>
+      <c r="B309" t="s">
+        <v>9</v>
+      </c>
+      <c r="C309" t="s">
+        <v>1252</v>
+      </c>
+      <c r="D309" t="s">
+        <v>11</v>
+      </c>
+      <c r="E309" t="s">
+        <v>12</v>
+      </c>
+      <c r="F309" t="s">
+        <v>59</v>
+      </c>
+      <c r="G309" s="1" t="s">
+        <v>1253</v>
+      </c>
+      <c r="H309" t="s">
+        <v>1254</v>
+      </c>
+    </row>
+    <row r="310" spans="1:8">
+      <c r="A310" t="s">
+        <v>1255</v>
+      </c>
+      <c r="B310" t="s">
+        <v>9</v>
+      </c>
+      <c r="C310" t="s">
+        <v>1256</v>
+      </c>
+      <c r="D310" t="s">
+        <v>11</v>
+      </c>
+      <c r="E310" t="s">
+        <v>12</v>
+      </c>
+      <c r="F310" t="s">
+        <v>72</v>
+      </c>
+      <c r="G310" s="1" t="s">
+        <v>1257</v>
+      </c>
+      <c r="H310" t="s">
+        <v>1258</v>
+      </c>
+    </row>
+    <row r="311" spans="1:8">
+      <c r="A311" t="s">
+        <v>1259</v>
+      </c>
+      <c r="B311" t="s">
+        <v>9</v>
+      </c>
+      <c r="C311" t="s">
+        <v>1260</v>
+      </c>
+      <c r="D311" t="s">
+        <v>11</v>
+      </c>
+      <c r="E311" t="s">
+        <v>12</v>
+      </c>
+      <c r="F311" t="s">
+        <v>72</v>
+      </c>
+      <c r="G311" s="1" t="s">
+        <v>1261</v>
+      </c>
+      <c r="H311" t="s">
+        <v>1262</v>
+      </c>
+    </row>
+    <row r="312" spans="1:8">
+      <c r="A312" t="s">
+        <v>1263</v>
+      </c>
+      <c r="B312" t="s">
+        <v>9</v>
+      </c>
+      <c r="C312" t="s">
+        <v>1264</v>
+      </c>
+      <c r="D312" t="s">
+        <v>11</v>
+      </c>
+      <c r="E312" t="s">
+        <v>12</v>
+      </c>
+      <c r="F312" t="s">
+        <v>72</v>
+      </c>
+      <c r="G312" s="1" t="s">
+        <v>1265</v>
+      </c>
+      <c r="H312" t="s">
+        <v>1266</v>
+      </c>
+    </row>
+    <row r="313" spans="1:8">
+      <c r="A313" t="s">
+        <v>1267</v>
+      </c>
+      <c r="B313" t="s">
+        <v>9</v>
+      </c>
+      <c r="C313" t="s">
+        <v>1268</v>
+      </c>
+      <c r="D313" t="s">
+        <v>11</v>
+      </c>
+      <c r="E313" t="s">
+        <v>12</v>
+      </c>
+      <c r="F313" t="s">
+        <v>77</v>
+      </c>
+      <c r="G313" s="1" t="s">
+        <v>1269</v>
+      </c>
+      <c r="H313" t="s">
+        <v>1270</v>
+      </c>
+    </row>
+    <row r="314" spans="1:8">
+      <c r="A314" t="s">
+        <v>1271</v>
+      </c>
+      <c r="B314" t="s">
+        <v>9</v>
+      </c>
+      <c r="C314" t="s">
+        <v>1272</v>
+      </c>
+      <c r="D314" t="s">
+        <v>11</v>
+      </c>
+      <c r="E314" t="s">
+        <v>12</v>
+      </c>
+      <c r="F314" t="s">
+        <v>77</v>
+      </c>
+      <c r="G314" s="1" t="s">
+        <v>1273</v>
+      </c>
+      <c r="H314" t="s">
+        <v>1274</v>
+      </c>
+    </row>
+    <row r="315" spans="1:8">
+      <c r="A315" t="s">
+        <v>1275</v>
+      </c>
+      <c r="B315" t="s">
+        <v>9</v>
+      </c>
+      <c r="C315" t="s">
+        <v>1276</v>
+      </c>
+      <c r="D315" t="s">
+        <v>11</v>
+      </c>
+      <c r="E315" t="s">
+        <v>12</v>
+      </c>
+      <c r="F315" t="s">
+        <v>77</v>
+      </c>
+      <c r="G315" s="1" t="s">
+        <v>1277</v>
+      </c>
+      <c r="H315" t="s">
+        <v>1278</v>
+      </c>
+    </row>
+    <row r="316" spans="1:8">
+      <c r="A316" t="s">
+        <v>1279</v>
+      </c>
+      <c r="B316" t="s">
+        <v>9</v>
+      </c>
+      <c r="C316" t="s">
+        <v>1280</v>
+      </c>
+      <c r="D316" t="s">
+        <v>11</v>
+      </c>
+      <c r="E316" t="s">
+        <v>12</v>
+      </c>
+      <c r="F316" t="s">
+        <v>90</v>
+      </c>
+      <c r="G316" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="H316" t="s">
+        <v>1281</v>
+      </c>
+    </row>
+    <row r="317" spans="1:8">
+      <c r="A317" t="s">
+        <v>1282</v>
+      </c>
+      <c r="B317" t="s">
+        <v>9</v>
+      </c>
+      <c r="C317" t="s">
+        <v>1283</v>
+      </c>
+      <c r="D317" t="s">
+        <v>11</v>
+      </c>
+      <c r="E317" t="s">
+        <v>12</v>
+      </c>
+      <c r="F317" t="s">
+        <v>90</v>
+      </c>
+      <c r="G317" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="H317" t="s">
+        <v>1284</v>
+      </c>
+    </row>
+    <row r="318" spans="1:8">
+      <c r="A318" t="s">
+        <v>1285</v>
+      </c>
+      <c r="B318" t="s">
+        <v>9</v>
+      </c>
+      <c r="C318" t="s">
+        <v>1286</v>
+      </c>
+      <c r="D318" t="s">
+        <v>11</v>
+      </c>
+      <c r="E318" t="s">
+        <v>12</v>
+      </c>
+      <c r="F318" t="s">
+        <v>90</v>
+      </c>
+      <c r="G318" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="H318" t="s">
+        <v>1287</v>
+      </c>
+    </row>
+    <row r="319" spans="1:8">
+      <c r="A319" t="s">
+        <v>1288</v>
+      </c>
+      <c r="B319" t="s">
+        <v>9</v>
+      </c>
+      <c r="C319" t="s">
+        <v>1289</v>
+      </c>
+      <c r="D319" t="s">
+        <v>11</v>
+      </c>
+      <c r="E319" t="s">
+        <v>12</v>
+      </c>
+      <c r="F319" t="s">
+        <v>1290</v>
+      </c>
+      <c r="G319" s="1" t="s">
+        <v>1291</v>
+      </c>
+      <c r="H319" t="s">
+        <v>1292</v>
+      </c>
+    </row>
+    <row r="320" spans="1:8">
+      <c r="A320" t="s">
+        <v>1293</v>
+      </c>
+      <c r="B320" t="s">
+        <v>9</v>
+      </c>
+      <c r="C320" t="s">
+        <v>1294</v>
+      </c>
+      <c r="D320" t="s">
+        <v>11</v>
+      </c>
+      <c r="E320" t="s">
+        <v>12</v>
+      </c>
+      <c r="F320" t="s">
+        <v>13</v>
+      </c>
+      <c r="G320" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="H320" t="s">
+        <v>1295</v>
+      </c>
+    </row>
+    <row r="321" spans="1:8">
+      <c r="A321" t="s">
+        <v>1296</v>
+      </c>
+      <c r="B321" t="s">
+        <v>9</v>
+      </c>
+      <c r="C321" t="s">
+        <v>1297</v>
+      </c>
+      <c r="D321" t="s">
+        <v>11</v>
+      </c>
+      <c r="E321" t="s">
+        <v>12</v>
+      </c>
+      <c r="F321" t="s">
+        <v>13</v>
+      </c>
+      <c r="G321" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="H321" t="s">
+        <v>1298</v>
+      </c>
+    </row>
+    <row r="322" spans="1:8">
+      <c r="A322" t="s">
+        <v>1299</v>
+      </c>
+      <c r="B322" t="s">
+        <v>9</v>
+      </c>
+      <c r="C322" t="s">
+        <v>1300</v>
+      </c>
+      <c r="D322" t="s">
+        <v>11</v>
+      </c>
+      <c r="E322" t="s">
+        <v>12</v>
+      </c>
+      <c r="F322" t="s">
+        <v>26</v>
+      </c>
+      <c r="G322" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="H322" t="s">
+        <v>1301</v>
+      </c>
+    </row>
+    <row r="323" spans="1:8">
+      <c r="A323" t="s">
+        <v>1302</v>
+      </c>
+      <c r="B323" t="s">
+        <v>9</v>
+      </c>
+      <c r="C323" t="s">
+        <v>1303</v>
+      </c>
+      <c r="D323" t="s">
+        <v>11</v>
+      </c>
+      <c r="E323" t="s">
+        <v>12</v>
+      </c>
+      <c r="F323" t="s">
+        <v>26</v>
+      </c>
+      <c r="G323" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="H323" t="s">
+        <v>1304</v>
+      </c>
+    </row>
+    <row r="324" spans="1:8">
+      <c r="A324" t="s">
+        <v>1305</v>
+      </c>
+      <c r="B324" t="s">
+        <v>9</v>
+      </c>
+      <c r="C324" t="s">
+        <v>1306</v>
+      </c>
+      <c r="D324" t="s">
+        <v>11</v>
+      </c>
+      <c r="E324" t="s">
+        <v>12</v>
+      </c>
+      <c r="F324" t="s">
+        <v>35</v>
+      </c>
+      <c r="G324" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="H324" t="s">
+        <v>1307</v>
+      </c>
+    </row>
+    <row r="325" spans="1:8">
+      <c r="A325" t="s">
+        <v>1308</v>
+      </c>
+      <c r="B325" t="s">
+        <v>9</v>
+      </c>
+      <c r="C325" t="s">
+        <v>1309</v>
+      </c>
+      <c r="D325" t="s">
+        <v>11</v>
+      </c>
+      <c r="E325" t="s">
+        <v>12</v>
+      </c>
+      <c r="F325" t="s">
+        <v>35</v>
+      </c>
+      <c r="G325" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="H325" t="s">
+        <v>1310</v>
+      </c>
+    </row>
+    <row r="326" spans="1:8">
+      <c r="A326" t="s">
+        <v>1311</v>
+      </c>
+      <c r="B326" t="s">
+        <v>9</v>
+      </c>
+      <c r="C326" t="s">
+        <v>1312</v>
+      </c>
+      <c r="D326" t="s">
+        <v>11</v>
+      </c>
+      <c r="E326" t="s">
+        <v>12</v>
+      </c>
+      <c r="F326" t="s">
+        <v>40</v>
+      </c>
+      <c r="G326" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="H326" t="s">
+        <v>1313</v>
+      </c>
+    </row>
+    <row r="327" spans="1:8">
+      <c r="A327" t="s">
+        <v>1314</v>
+      </c>
+      <c r="B327" t="s">
+        <v>9</v>
+      </c>
+      <c r="C327" t="s">
+        <v>1315</v>
+      </c>
+      <c r="D327" t="s">
+        <v>11</v>
+      </c>
+      <c r="E327" t="s">
+        <v>12</v>
+      </c>
+      <c r="F327" t="s">
+        <v>147</v>
+      </c>
+      <c r="G327" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="H327" t="s">
+        <v>1316</v>
+      </c>
+    </row>
+    <row r="328" spans="1:8">
+      <c r="A328" t="s">
+        <v>1317</v>
+      </c>
+      <c r="B328" t="s">
+        <v>9</v>
+      </c>
+      <c r="C328" t="s">
+        <v>1318</v>
+      </c>
+      <c r="D328" t="s">
+        <v>11</v>
+      </c>
+      <c r="E328" t="s">
+        <v>12</v>
+      </c>
+      <c r="F328" t="s">
+        <v>147</v>
+      </c>
+      <c r="G328" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="H328" t="s">
+        <v>1319</v>
+      </c>
+    </row>
+    <row r="329" spans="1:8">
+      <c r="A329" t="s">
+        <v>1320</v>
+      </c>
+      <c r="B329" t="s">
+        <v>9</v>
+      </c>
+      <c r="C329" t="s">
+        <v>1321</v>
+      </c>
+      <c r="D329" t="s">
+        <v>11</v>
+      </c>
+      <c r="E329" t="s">
+        <v>12</v>
+      </c>
+      <c r="F329" t="s">
+        <v>45</v>
+      </c>
+      <c r="G329" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="H329" t="s">
+        <v>1322</v>
+      </c>
+    </row>
+    <row r="330" spans="1:8">
+      <c r="A330" t="s">
+        <v>1323</v>
+      </c>
+      <c r="B330" t="s">
+        <v>9</v>
+      </c>
+      <c r="C330" t="s">
+        <v>1324</v>
+      </c>
+      <c r="D330" t="s">
+        <v>11</v>
+      </c>
+      <c r="E330" t="s">
+        <v>12</v>
+      </c>
+      <c r="F330" t="s">
+        <v>45</v>
+      </c>
+      <c r="G330" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="H330" t="s">
+        <v>1325</v>
+      </c>
+    </row>
+    <row r="331" spans="1:8">
+      <c r="A331" t="s">
+        <v>1326</v>
+      </c>
+      <c r="B331" t="s">
+        <v>9</v>
+      </c>
+      <c r="C331" t="s">
+        <v>1327</v>
+      </c>
+      <c r="D331" t="s">
+        <v>11</v>
+      </c>
+      <c r="E331" t="s">
+        <v>12</v>
+      </c>
+      <c r="F331" t="s">
+        <v>45</v>
+      </c>
+      <c r="G331" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="H331" t="s">
+        <v>1328</v>
+      </c>
+    </row>
+    <row r="332" spans="1:8">
+      <c r="A332" t="s">
+        <v>1329</v>
+      </c>
+      <c r="B332" t="s">
+        <v>9</v>
+      </c>
+      <c r="C332" t="s">
+        <v>1330</v>
+      </c>
+      <c r="D332" t="s">
+        <v>11</v>
+      </c>
+      <c r="E332" t="s">
+        <v>12</v>
+      </c>
+      <c r="F332" t="s">
+        <v>172</v>
+      </c>
+      <c r="G332" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="H332" t="s">
+        <v>1331</v>
+      </c>
+    </row>
+    <row r="333" spans="1:8">
+      <c r="A333" t="s">
+        <v>1332</v>
+      </c>
+      <c r="B333" t="s">
+        <v>9</v>
+      </c>
+      <c r="C333" t="s">
+        <v>1333</v>
+      </c>
+      <c r="D333" t="s">
+        <v>11</v>
+      </c>
+      <c r="E333" t="s">
+        <v>12</v>
+      </c>
+      <c r="F333" t="s">
+        <v>181</v>
+      </c>
+      <c r="G333" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="H333" t="s">
+        <v>1334</v>
+      </c>
+    </row>
+    <row r="334" spans="1:8">
+      <c r="A334" t="s">
+        <v>1335</v>
+      </c>
+      <c r="B334" t="s">
+        <v>9</v>
+      </c>
+      <c r="C334" t="s">
+        <v>1336</v>
+      </c>
+      <c r="D334" t="s">
+        <v>11</v>
+      </c>
+      <c r="E334" t="s">
+        <v>12</v>
+      </c>
+      <c r="F334" t="s">
+        <v>181</v>
+      </c>
+      <c r="G334" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="H334" t="s">
+        <v>1337</v>
+      </c>
+    </row>
+    <row r="335" spans="1:8">
+      <c r="A335" t="s">
+        <v>1338</v>
+      </c>
+      <c r="B335" t="s">
+        <v>9</v>
+      </c>
+      <c r="C335" t="s">
+        <v>1339</v>
+      </c>
+      <c r="D335" t="s">
+        <v>11</v>
+      </c>
+      <c r="E335" t="s">
+        <v>12</v>
+      </c>
+      <c r="F335" t="s">
+        <v>50</v>
+      </c>
+      <c r="G335" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="H335" t="s">
+        <v>1340</v>
+      </c>
+    </row>
+    <row r="336" spans="1:8">
+      <c r="A336" t="s">
+        <v>1341</v>
+      </c>
+      <c r="B336" t="s">
+        <v>9</v>
+      </c>
+      <c r="C336" t="s">
+        <v>1342</v>
+      </c>
+      <c r="D336" t="s">
+        <v>11</v>
+      </c>
+      <c r="E336" t="s">
+        <v>12</v>
+      </c>
+      <c r="F336" t="s">
+        <v>50</v>
+      </c>
+      <c r="G336" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="H336" t="s">
+        <v>1343</v>
+      </c>
+    </row>
+    <row r="337" spans="1:8">
+      <c r="A337" t="s">
+        <v>1344</v>
+      </c>
+      <c r="B337" t="s">
+        <v>9</v>
+      </c>
+      <c r="C337" t="s">
+        <v>1345</v>
+      </c>
+      <c r="D337" t="s">
+        <v>11</v>
+      </c>
+      <c r="E337" t="s">
+        <v>12</v>
+      </c>
+      <c r="F337" t="s">
+        <v>59</v>
+      </c>
+      <c r="G337" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="H337" t="s">
+        <v>1346</v>
+      </c>
+    </row>
+    <row r="338" spans="1:8">
+      <c r="A338" t="s">
+        <v>1347</v>
+      </c>
+      <c r="B338" t="s">
+        <v>9</v>
+      </c>
+      <c r="C338" t="s">
+        <v>1348</v>
+      </c>
+      <c r="D338" t="s">
+        <v>11</v>
+      </c>
+      <c r="E338" t="s">
+        <v>12</v>
+      </c>
+      <c r="F338" t="s">
+        <v>59</v>
+      </c>
+      <c r="G338" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="H338" t="s">
+        <v>1349</v>
+      </c>
+    </row>
+    <row r="339" spans="1:8">
+      <c r="A339" t="s">
+        <v>1350</v>
+      </c>
+      <c r="B339" t="s">
+        <v>9</v>
+      </c>
+      <c r="C339" t="s">
+        <v>1351</v>
+      </c>
+      <c r="D339" t="s">
+        <v>11</v>
+      </c>
+      <c r="E339" t="s">
+        <v>12</v>
+      </c>
+      <c r="F339" t="s">
+        <v>72</v>
+      </c>
+      <c r="G339" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="H339" t="s">
+        <v>1352</v>
+      </c>
+    </row>
+    <row r="340" spans="1:8">
+      <c r="A340" t="s">
+        <v>1353</v>
+      </c>
+      <c r="B340" t="s">
+        <v>9</v>
+      </c>
+      <c r="C340" t="s">
+        <v>1354</v>
+      </c>
+      <c r="D340" t="s">
+        <v>11</v>
+      </c>
+      <c r="E340" t="s">
+        <v>12</v>
+      </c>
+      <c r="F340" t="s">
+        <v>77</v>
+      </c>
+      <c r="G340" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="H340" t="s">
+        <v>1355</v>
+      </c>
+    </row>
+    <row r="341" spans="1:8">
+      <c r="A341" t="s">
+        <v>1356</v>
+      </c>
+      <c r="B341" t="s">
+        <v>9</v>
+      </c>
+      <c r="C341" t="s">
+        <v>1357</v>
+      </c>
+      <c r="D341" t="s">
+        <v>11</v>
+      </c>
+      <c r="E341" t="s">
+        <v>12</v>
+      </c>
+      <c r="F341" t="s">
+        <v>77</v>
+      </c>
+      <c r="G341" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="H341" t="s">
+        <v>1358</v>
+      </c>
+    </row>
+    <row r="342" spans="1:8">
+      <c r="A342" t="s">
+        <v>1359</v>
+      </c>
+      <c r="B342" t="s">
+        <v>9</v>
+      </c>
+      <c r="C342" t="s">
+        <v>1360</v>
+      </c>
+      <c r="D342" t="s">
+        <v>11</v>
+      </c>
+      <c r="E342" t="s">
+        <v>12</v>
+      </c>
+      <c r="F342" t="s">
+        <v>728</v>
+      </c>
+      <c r="G342" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="H342" t="s">
+        <v>1361</v>
+      </c>
+    </row>
+    <row r="343" spans="1:8">
+      <c r="A343" t="s">
+        <v>1362</v>
+      </c>
+      <c r="B343" t="s">
+        <v>9</v>
+      </c>
+      <c r="C343" t="s">
+        <v>10</v>
+      </c>
+      <c r="D343" t="s">
+        <v>1363</v>
+      </c>
+      <c r="E343" t="s">
+        <v>1364</v>
+      </c>
+      <c r="F343" t="s">
+        <v>72</v>
+      </c>
+      <c r="G343" s="1" t="s">
+        <v>1365</v>
+      </c>
+      <c r="H343" t="s">
+        <v>1366</v>
+      </c>
+    </row>
+    <row r="344" spans="1:8">
+      <c r="A344" t="s">
+        <v>1367</v>
+      </c>
+      <c r="B344" t="s">
+        <v>9</v>
+      </c>
+      <c r="C344" t="s">
+        <v>17</v>
+      </c>
+      <c r="D344" t="s">
+        <v>1363</v>
+      </c>
+      <c r="E344" t="s">
+        <v>1364</v>
+      </c>
+      <c r="F344" t="s">
+        <v>77</v>
+      </c>
+      <c r="G344" s="1" t="s">
+        <v>1368</v>
+      </c>
+      <c r="H344" t="s">
+        <v>1369</v>
+      </c>
+    </row>
+    <row r="345" spans="1:8">
+      <c r="A345" t="s">
+        <v>1370</v>
+      </c>
+      <c r="B345" t="s">
+        <v>9</v>
+      </c>
+      <c r="C345" t="s">
+        <v>21</v>
+      </c>
+      <c r="D345" t="s">
+        <v>1363</v>
+      </c>
+      <c r="E345" t="s">
+        <v>1364</v>
+      </c>
+      <c r="F345" t="s">
+        <v>35</v>
+      </c>
+      <c r="G345" s="1" t="s">
+        <v>1371</v>
+      </c>
+      <c r="H345" t="s">
+        <v>1372</v>
+      </c>
+    </row>
+    <row r="346" spans="1:8">
+      <c r="A346" t="s">
+        <v>1373</v>
+      </c>
+      <c r="B346" t="s">
+        <v>9</v>
+      </c>
+      <c r="C346" t="s">
+        <v>25</v>
+      </c>
+      <c r="D346" t="s">
+        <v>1363</v>
+      </c>
+      <c r="E346" t="s">
+        <v>1364</v>
+      </c>
+      <c r="F346" t="s">
+        <v>45</v>
+      </c>
+      <c r="G346" s="1" t="s">
+        <v>1374</v>
+      </c>
+      <c r="H346" t="s">
+        <v>1375</v>
+      </c>
+    </row>
+    <row r="347" spans="1:8">
+      <c r="A347" t="s">
+        <v>1376</v>
+      </c>
+      <c r="B347" t="s">
+        <v>9</v>
+      </c>
+      <c r="C347" t="s">
+        <v>30</v>
+      </c>
+      <c r="D347" t="s">
+        <v>1363</v>
+      </c>
+      <c r="E347" t="s">
+        <v>1364</v>
+      </c>
+      <c r="F347" t="s">
+        <v>26</v>
+      </c>
+      <c r="G347" s="1" t="s">
+        <v>1377</v>
+      </c>
+      <c r="H347" t="s">
+        <v>1378</v>
+      </c>
+    </row>
+    <row r="348" spans="1:8">
+      <c r="A348" t="s">
+        <v>1379</v>
+      </c>
+      <c r="B348" t="s">
+        <v>9</v>
+      </c>
+      <c r="C348" t="s">
+        <v>34</v>
+      </c>
+      <c r="D348" t="s">
+        <v>1363</v>
+      </c>
+      <c r="E348" t="s">
+        <v>1364</v>
+      </c>
+      <c r="F348" t="s">
+        <v>90</v>
+      </c>
+      <c r="G348" s="1" t="s">
+        <v>1380</v>
+      </c>
+      <c r="H348" t="s">
+        <v>1381</v>
+      </c>
+    </row>
+    <row r="349" spans="1:8">
+      <c r="A349" t="s">
+        <v>1382</v>
+      </c>
+      <c r="B349" t="s">
+        <v>9</v>
+      </c>
+      <c r="C349" t="s">
+        <v>39</v>
+      </c>
+      <c r="D349" t="s">
+        <v>1363</v>
+      </c>
+      <c r="E349" t="s">
+        <v>1364</v>
+      </c>
+      <c r="F349" t="s">
+        <v>147</v>
+      </c>
+      <c r="G349" s="1" t="s">
+        <v>1383</v>
+      </c>
+      <c r="H349" t="s">
+        <v>1384</v>
+      </c>
+    </row>
+    <row r="350" spans="1:8">
+      <c r="A350" t="s">
+        <v>1385</v>
+      </c>
+      <c r="B350" t="s">
+        <v>9</v>
+      </c>
+      <c r="C350" t="s">
+        <v>1386</v>
+      </c>
+      <c r="D350" t="s">
+        <v>1363</v>
+      </c>
+      <c r="E350" t="s">
+        <v>1364</v>
+      </c>
+      <c r="F350" t="s">
+        <v>40</v>
+      </c>
+      <c r="G350" s="1" t="s">
+        <v>1387</v>
+      </c>
+      <c r="H350" t="s">
+        <v>1388</v>
+      </c>
+    </row>
+    <row r="351" spans="1:8">
+      <c r="A351" t="s">
+        <v>1389</v>
+      </c>
+      <c r="B351" t="s">
+        <v>9</v>
+      </c>
+      <c r="C351" t="s">
+        <v>44</v>
+      </c>
+      <c r="D351" t="s">
+        <v>1363</v>
+      </c>
+      <c r="E351" t="s">
+        <v>1364</v>
+      </c>
+      <c r="F351" t="s">
+        <v>59</v>
+      </c>
+      <c r="G351" s="1" t="s">
+        <v>1390</v>
+      </c>
+      <c r="H351" t="s">
+        <v>1391</v>
+      </c>
+    </row>
+    <row r="352" spans="1:8">
+      <c r="A352" t="s">
+        <v>1392</v>
+      </c>
+      <c r="B352" t="s">
+        <v>9</v>
+      </c>
+      <c r="C352" t="s">
+        <v>49</v>
+      </c>
+      <c r="D352" t="s">
+        <v>1363</v>
+      </c>
+      <c r="E352" t="s">
+        <v>1364</v>
+      </c>
+      <c r="F352" t="s">
+        <v>13</v>
+      </c>
+      <c r="G352" s="1" t="s">
+        <v>1393</v>
+      </c>
+      <c r="H352" t="s">
+        <v>1394</v>
+      </c>
+    </row>
+    <row r="353" spans="1:8">
+      <c r="A353" t="s">
+        <v>1395</v>
+      </c>
+      <c r="B353" t="s">
+        <v>9</v>
+      </c>
+      <c r="C353" t="s">
+        <v>54</v>
+      </c>
+      <c r="D353" t="s">
+        <v>1363</v>
+      </c>
+      <c r="E353" t="s">
+        <v>1364</v>
+      </c>
+      <c r="F353" t="s">
+        <v>50</v>
+      </c>
+      <c r="G353" s="1" t="s">
+        <v>1396</v>
+      </c>
+      <c r="H353" t="s">
+        <v>1397</v>
+      </c>
+    </row>
+    <row r="354" spans="1:8">
+      <c r="A354" t="s">
+        <v>1398</v>
+      </c>
+      <c r="B354" t="s">
+        <v>9</v>
+      </c>
+      <c r="C354" t="s">
+        <v>58</v>
+      </c>
+      <c r="D354" t="s">
+        <v>1363</v>
+      </c>
+      <c r="E354" t="s">
+        <v>1364</v>
+      </c>
+      <c r="F354" t="s">
+        <v>172</v>
+      </c>
+      <c r="G354" s="1" t="s">
+        <v>1399</v>
+      </c>
+      <c r="H354" t="s">
+        <v>1400</v>
+      </c>
+    </row>
+    <row r="355" spans="1:8">
+      <c r="A355" t="s">
+        <v>1401</v>
+      </c>
+      <c r="B355" t="s">
+        <v>9</v>
+      </c>
+      <c r="C355" t="s">
+        <v>63</v>
+      </c>
+      <c r="D355" t="s">
+        <v>1363</v>
+      </c>
+      <c r="E355" t="s">
+        <v>1364</v>
+      </c>
+      <c r="F355" t="s">
+        <v>1402</v>
+      </c>
+      <c r="G355" s="1" t="s">
+        <v>1403</v>
+      </c>
+      <c r="H355" t="s">
+        <v>1404</v>
+      </c>
+    </row>
+    <row r="356" spans="1:8">
+      <c r="A356" t="s">
+        <v>1405</v>
+      </c>
+      <c r="B356" t="s">
+        <v>9</v>
+      </c>
+      <c r="C356" t="s">
+        <v>67</v>
+      </c>
+      <c r="D356" t="s">
+        <v>1363</v>
+      </c>
+      <c r="E356" t="s">
+        <v>1364</v>
+      </c>
+      <c r="F356" t="s">
+        <v>181</v>
+      </c>
+      <c r="G356" s="1" t="s">
+        <v>1406</v>
+      </c>
+      <c r="H356" t="s">
+        <v>1407</v>
+      </c>
+    </row>
+    <row r="357" spans="1:8">
+      <c r="A357" t="s">
+        <v>1408</v>
+      </c>
+      <c r="B357" t="s">
+        <v>9</v>
+      </c>
+      <c r="C357" t="s">
+        <v>71</v>
+      </c>
+      <c r="D357" t="s">
+        <v>1363</v>
+      </c>
+      <c r="E357" t="s">
+        <v>1364</v>
+      </c>
+      <c r="F357" t="s">
+        <v>1409</v>
+      </c>
+      <c r="G357" s="1" t="s">
+        <v>1410</v>
+      </c>
+      <c r="H357" t="s">
+        <v>1411</v>
+      </c>
+    </row>
+    <row r="358" spans="1:8">
+      <c r="A358" t="s">
+        <v>1412</v>
+      </c>
+      <c r="B358" t="s">
+        <v>9</v>
+      </c>
+      <c r="C358" t="s">
+        <v>76</v>
+      </c>
+      <c r="D358" t="s">
+        <v>1363</v>
+      </c>
+      <c r="E358" t="s">
+        <v>1364</v>
+      </c>
+      <c r="F358" t="s">
+        <v>172</v>
+      </c>
+      <c r="G358" s="1" t="s">
+        <v>1413</v>
+      </c>
+      <c r="H358" t="s">
+        <v>1414</v>
+      </c>
+    </row>
+    <row r="359" spans="1:8">
+      <c r="A359" t="s">
+        <v>1415</v>
+      </c>
+      <c r="B359" t="s">
+        <v>9</v>
+      </c>
+      <c r="C359" t="s">
+        <v>10</v>
+      </c>
+      <c r="D359" t="s">
+        <v>1416</v>
+      </c>
+      <c r="E359" t="s">
+        <v>1417</v>
+      </c>
+      <c r="F359" t="s">
+        <v>1418</v>
+      </c>
+      <c r="G359" s="1" t="s">
+        <v>1419</v>
+      </c>
+      <c r="H359" t="s">
+        <v>1420</v>
+      </c>
+    </row>
+    <row r="360" spans="1:8">
+      <c r="A360" t="s">
+        <v>1421</v>
+      </c>
+      <c r="B360" t="s">
+        <v>9</v>
+      </c>
+      <c r="C360" t="s">
+        <v>17</v>
+      </c>
+      <c r="D360" t="s">
+        <v>1416</v>
+      </c>
+      <c r="E360" t="s">
+        <v>1417</v>
+      </c>
+      <c r="F360" t="s">
+        <v>1422</v>
+      </c>
+      <c r="G360" s="1" t="s">
+        <v>1423</v>
+      </c>
+      <c r="H360" t="s">
+        <v>1424</v>
+      </c>
+    </row>
+    <row r="361" spans="1:8">
+      <c r="A361" t="s">
+        <v>1425</v>
+      </c>
+      <c r="B361" t="s">
+        <v>9</v>
+      </c>
+      <c r="C361" t="s">
+        <v>10</v>
+      </c>
+      <c r="D361" t="s">
+        <v>1426</v>
+      </c>
+      <c r="E361" t="s">
+        <v>1427</v>
+      </c>
+      <c r="F361" t="s">
+        <v>1428</v>
+      </c>
+      <c r="G361" s="1" t="s">
+        <v>1429</v>
+      </c>
+      <c r="H361" t="s">
+        <v>1430</v>
+      </c>
+    </row>
+    <row r="362" spans="1:8">
+      <c r="A362" t="s">
+        <v>1431</v>
+      </c>
+      <c r="B362" t="s">
+        <v>9</v>
+      </c>
+      <c r="C362" t="s">
+        <v>17</v>
+      </c>
+      <c r="D362" t="s">
+        <v>1426</v>
+      </c>
+      <c r="E362" t="s">
+        <v>1427</v>
+      </c>
+      <c r="F362" t="s">
+        <v>1428</v>
+      </c>
+      <c r="G362" s="1" t="s">
+        <v>1432</v>
+      </c>
+      <c r="H362" t="s">
+        <v>1433</v>
+      </c>
+    </row>
+    <row r="363" spans="1:8">
+      <c r="A363" t="s">
+        <v>1434</v>
+      </c>
+      <c r="B363" t="s">
+        <v>9</v>
+      </c>
+      <c r="C363" t="s">
+        <v>21</v>
+      </c>
+      <c r="D363" t="s">
+        <v>1426</v>
+      </c>
+      <c r="E363" t="s">
+        <v>1427</v>
+      </c>
+      <c r="F363" t="s">
+        <v>1428</v>
+      </c>
+      <c r="G363" s="1" t="s">
+        <v>1435</v>
+      </c>
+      <c r="H363" t="s">
+        <v>1436</v>
+      </c>
+    </row>
+    <row r="364" spans="1:8">
+      <c r="A364" t="s">
+        <v>1437</v>
+      </c>
+      <c r="B364" t="s">
+        <v>9</v>
+      </c>
+      <c r="C364" t="s">
+        <v>25</v>
+      </c>
+      <c r="D364" t="s">
+        <v>1426</v>
+      </c>
+      <c r="E364" t="s">
+        <v>1427</v>
+      </c>
+      <c r="F364" t="s">
+        <v>1428</v>
+      </c>
+      <c r="G364" s="1" t="s">
+        <v>1438</v>
+      </c>
+      <c r="H364" t="s">
+        <v>1439</v>
+      </c>
+    </row>
+    <row r="365" spans="1:8">
+      <c r="A365" t="s">
+        <v>1440</v>
+      </c>
+      <c r="B365" t="s">
+        <v>9</v>
+      </c>
+      <c r="C365" t="s">
+        <v>30</v>
+      </c>
+      <c r="D365" t="s">
+        <v>1426</v>
+      </c>
+      <c r="E365" t="s">
+        <v>1427</v>
+      </c>
+      <c r="F365" t="s">
+        <v>1441</v>
+      </c>
+      <c r="G365" s="1" t="s">
+        <v>1442</v>
+      </c>
+      <c r="H365" t="s">
+        <v>1443</v>
+      </c>
+    </row>
+    <row r="366" spans="1:8">
+      <c r="A366" t="s">
+        <v>1444</v>
+      </c>
+      <c r="B366" t="s">
+        <v>9</v>
+      </c>
+      <c r="C366" t="s">
+        <v>34</v>
+      </c>
+      <c r="D366" t="s">
+        <v>1426</v>
+      </c>
+      <c r="E366" t="s">
+        <v>1427</v>
+      </c>
+      <c r="F366" t="s">
+        <v>181</v>
+      </c>
+      <c r="G366" s="1" t="s">
+        <v>1445</v>
+      </c>
+      <c r="H366" t="s">
+        <v>1446</v>
+      </c>
+    </row>
+    <row r="367" spans="1:8">
+      <c r="A367" t="s">
+        <v>1447</v>
+      </c>
+      <c r="B367" t="s">
+        <v>9</v>
+      </c>
+      <c r="C367" t="s">
+        <v>39</v>
+      </c>
+      <c r="D367" t="s">
+        <v>1426</v>
+      </c>
+      <c r="E367" t="s">
+        <v>1427</v>
+      </c>
+      <c r="F367" t="s">
+        <v>1441</v>
+      </c>
+      <c r="G367" s="1" t="s">
+        <v>1448</v>
+      </c>
+      <c r="H367" t="s">
+        <v>1449</v>
+      </c>
+    </row>
+    <row r="368" spans="1:8">
+      <c r="A368" t="s">
+        <v>1450</v>
+      </c>
+      <c r="B368" t="s">
+        <v>9</v>
+      </c>
+      <c r="C368" t="s">
+        <v>10</v>
+      </c>
+      <c r="D368" t="s">
+        <v>1451</v>
+      </c>
+      <c r="E368" t="s">
+        <v>1452</v>
+      </c>
+      <c r="F368" t="s">
+        <v>1428</v>
+      </c>
+      <c r="G368" s="1" t="s">
+        <v>1453</v>
+      </c>
+      <c r="H368" t="s">
+        <v>1454</v>
+      </c>
+    </row>
+    <row r="369" spans="1:8">
+      <c r="A369" t="s">
+        <v>1455</v>
+      </c>
+      <c r="B369" t="s">
+        <v>9</v>
+      </c>
+      <c r="C369" t="s">
+        <v>17</v>
+      </c>
+      <c r="D369" t="s">
+        <v>1451</v>
+      </c>
+      <c r="E369" t="s">
+        <v>1452</v>
+      </c>
+      <c r="F369" t="s">
+        <v>1428</v>
+      </c>
+      <c r="G369" s="1" t="s">
+        <v>1456</v>
+      </c>
+      <c r="H369" t="s">
+        <v>1457</v>
+      </c>
+    </row>
+    <row r="370" spans="1:8">
+      <c r="A370" t="s">
+        <v>1458</v>
+      </c>
+      <c r="B370" t="s">
+        <v>9</v>
+      </c>
+      <c r="C370" t="s">
+        <v>21</v>
+      </c>
+      <c r="D370" t="s">
+        <v>1451</v>
+      </c>
+      <c r="E370" t="s">
+        <v>1452</v>
+      </c>
+      <c r="F370" t="s">
+        <v>1428</v>
+      </c>
+      <c r="G370" s="1" t="s">
+        <v>1459</v>
+      </c>
+      <c r="H370" t="s">
+        <v>1460</v>
+      </c>
+    </row>
+    <row r="371" spans="1:8">
+      <c r="A371" t="s">
+        <v>1461</v>
+      </c>
+      <c r="B371" t="s">
+        <v>9</v>
+      </c>
+      <c r="C371" t="s">
+        <v>25</v>
+      </c>
+      <c r="D371" t="s">
+        <v>1451</v>
+      </c>
+      <c r="E371" t="s">
+        <v>1452</v>
+      </c>
+      <c r="F371" t="s">
+        <v>147</v>
+      </c>
+      <c r="G371" s="1" t="s">
+        <v>1462</v>
+      </c>
+      <c r="H371" t="s">
+        <v>1463</v>
+      </c>
+    </row>
+    <row r="372" spans="1:8">
+      <c r="A372" t="s">
+        <v>1464</v>
+      </c>
+      <c r="B372" t="s">
+        <v>9</v>
+      </c>
+      <c r="C372" t="s">
+        <v>30</v>
+      </c>
+      <c r="D372" t="s">
+        <v>1451</v>
+      </c>
+      <c r="E372" t="s">
+        <v>1452</v>
+      </c>
+      <c r="F372" t="s">
+        <v>59</v>
+      </c>
+      <c r="G372" s="1" t="s">
+        <v>1465</v>
+      </c>
+      <c r="H372" t="s">
+        <v>1466</v>
+      </c>
+    </row>
+    <row r="373" spans="1:8">
+      <c r="A373" t="s">
+        <v>1467</v>
+      </c>
+      <c r="B373" t="s">
+        <v>9</v>
+      </c>
+      <c r="C373" t="s">
+        <v>34</v>
+      </c>
+      <c r="D373" t="s">
+        <v>1451</v>
+      </c>
+      <c r="E373" t="s">
+        <v>1452</v>
+      </c>
+      <c r="F373" t="s">
+        <v>35</v>
+      </c>
+      <c r="G373" s="1" t="s">
+        <v>1468</v>
+      </c>
+      <c r="H373" t="s">
+        <v>1469</v>
+      </c>
+    </row>
+    <row r="374" spans="1:8">
+      <c r="A374" t="s">
+        <v>1470</v>
+      </c>
+      <c r="B374" t="s">
+        <v>9</v>
+      </c>
+      <c r="C374" t="s">
+        <v>39</v>
+      </c>
+      <c r="D374" t="s">
+        <v>1451</v>
+      </c>
+      <c r="E374" t="s">
+        <v>1452</v>
+      </c>
+      <c r="F374" t="s">
+        <v>1428</v>
+      </c>
+      <c r="G374" s="1" t="s">
+        <v>1471</v>
+      </c>
+      <c r="H374" t="s">
+        <v>1472</v>
+      </c>
+    </row>
+    <row r="375" spans="1:8">
+      <c r="A375" t="s">
+        <v>1473</v>
+      </c>
+      <c r="B375" t="s">
+        <v>9</v>
+      </c>
+      <c r="C375" t="s">
+        <v>1386</v>
+      </c>
+      <c r="D375" t="s">
+        <v>1451</v>
+      </c>
+      <c r="E375" t="s">
+        <v>1452</v>
+      </c>
+      <c r="F375" t="s">
+        <v>1428</v>
+      </c>
+      <c r="G375" s="1" t="s">
+        <v>1474</v>
+      </c>
+      <c r="H375" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="376" spans="1:8">
+      <c r="A376" t="s">
+        <v>1476</v>
+      </c>
+      <c r="B376" t="s">
+        <v>9</v>
+      </c>
+      <c r="C376" t="s">
+        <v>44</v>
+      </c>
+      <c r="D376" t="s">
+        <v>1451</v>
+      </c>
+      <c r="E376" t="s">
+        <v>1452</v>
+      </c>
+      <c r="F376" t="s">
+        <v>172</v>
+      </c>
+      <c r="G376" s="1" t="s">
+        <v>1477</v>
+      </c>
+      <c r="H376" t="s">
+        <v>1478</v>
+      </c>
+    </row>
+    <row r="377" spans="1:8">
+      <c r="A377" t="s">
+        <v>1479</v>
+      </c>
+      <c r="B377" t="s">
+        <v>9</v>
+      </c>
+      <c r="C377" t="s">
+        <v>49</v>
+      </c>
+      <c r="D377" t="s">
+        <v>1451</v>
+      </c>
+      <c r="E377" t="s">
+        <v>1452</v>
+      </c>
+      <c r="F377" t="s">
+        <v>172</v>
+      </c>
+      <c r="G377" s="1" t="s">
+        <v>1480</v>
+      </c>
+      <c r="H377" t="s">
+        <v>1481</v>
+      </c>
+    </row>
+    <row r="378" spans="1:8">
+      <c r="A378" t="s">
+        <v>1482</v>
+      </c>
+      <c r="B378" t="s">
+        <v>9</v>
+      </c>
+      <c r="C378" t="s">
+        <v>54</v>
+      </c>
+      <c r="D378" t="s">
+        <v>1451</v>
+      </c>
+      <c r="E378" t="s">
+        <v>1452</v>
+      </c>
+      <c r="F378" t="s">
+        <v>181</v>
+      </c>
+      <c r="G378" s="1" t="s">
+        <v>1483</v>
+      </c>
+      <c r="H378" t="s">
+        <v>1484</v>
+      </c>
+    </row>
+    <row r="379" spans="1:8">
+      <c r="A379" t="s">
+        <v>1485</v>
+      </c>
+      <c r="B379" t="s">
+        <v>9</v>
+      </c>
+      <c r="C379" t="s">
+        <v>58</v>
+      </c>
+      <c r="D379" t="s">
+        <v>1451</v>
+      </c>
+      <c r="E379" t="s">
+        <v>1452</v>
+      </c>
+      <c r="F379" t="s">
+        <v>181</v>
+      </c>
+      <c r="G379" s="1" t="s">
+        <v>1486</v>
+      </c>
+      <c r="H379" t="s">
+        <v>1487</v>
+      </c>
+    </row>
+    <row r="380" spans="1:8">
+      <c r="A380" t="s">
+        <v>1488</v>
+      </c>
+      <c r="B380" t="s">
+        <v>9</v>
+      </c>
+      <c r="C380" t="s">
+        <v>63</v>
+      </c>
+      <c r="D380" t="s">
+        <v>1451</v>
+      </c>
+      <c r="E380" t="s">
+        <v>1452</v>
+      </c>
+      <c r="F380" t="s">
+        <v>26</v>
+      </c>
+      <c r="G380" s="1" t="s">
+        <v>1489</v>
+      </c>
+      <c r="H380" t="s">
+        <v>1490</v>
+      </c>
+    </row>
+    <row r="381" spans="1:8">
+      <c r="A381" t="s">
+        <v>1491</v>
+      </c>
+      <c r="B381" t="s">
+        <v>9</v>
+      </c>
+      <c r="C381" t="s">
+        <v>67</v>
+      </c>
+      <c r="D381" t="s">
+        <v>1451</v>
+      </c>
+      <c r="E381" t="s">
+        <v>1452</v>
+      </c>
+      <c r="F381" t="s">
+        <v>26</v>
+      </c>
+      <c r="G381" s="1" t="s">
+        <v>1492</v>
+      </c>
+      <c r="H381" t="s">
+        <v>1493</v>
+      </c>
+    </row>
+    <row r="382" spans="1:8">
+      <c r="A382" t="s">
+        <v>1494</v>
+      </c>
+      <c r="B382" t="s">
+        <v>9</v>
+      </c>
+      <c r="C382" t="s">
+        <v>71</v>
+      </c>
+      <c r="D382" t="s">
+        <v>1451</v>
+      </c>
+      <c r="E382" t="s">
+        <v>1452</v>
+      </c>
+      <c r="F382" t="s">
+        <v>1428</v>
+      </c>
+      <c r="G382" s="1" t="s">
+        <v>1495</v>
+      </c>
+      <c r="H382" t="s">
+        <v>1496</v>
+      </c>
+    </row>
+    <row r="383" spans="1:8">
+      <c r="A383" t="s">
+        <v>1497</v>
+      </c>
+      <c r="B383" t="s">
+        <v>9</v>
+      </c>
+      <c r="C383" t="s">
+        <v>76</v>
+      </c>
+      <c r="D383" t="s">
+        <v>1451</v>
+      </c>
+      <c r="E383" t="s">
+        <v>1452</v>
+      </c>
+      <c r="F383" t="s">
+        <v>40</v>
+      </c>
+      <c r="G383" s="1" t="s">
+        <v>1498</v>
+      </c>
+      <c r="H383" t="s">
+        <v>1499</v>
+      </c>
+    </row>
+    <row r="384" spans="1:8">
+      <c r="A384" t="s">
+        <v>1500</v>
+      </c>
+      <c r="B384" t="s">
+        <v>9</v>
+      </c>
+      <c r="C384" t="s">
+        <v>81</v>
+      </c>
+      <c r="D384" t="s">
+        <v>1451</v>
+      </c>
+      <c r="E384" t="s">
+        <v>1452</v>
+      </c>
+      <c r="F384" t="s">
+        <v>1501</v>
+      </c>
+      <c r="G384" s="1" t="s">
+        <v>1502</v>
+      </c>
+      <c r="H384" t="s">
+        <v>1503</v>
+      </c>
+    </row>
+    <row r="385" spans="1:8">
+      <c r="A385" t="s">
+        <v>1504</v>
+      </c>
+      <c r="B385" t="s">
+        <v>9</v>
+      </c>
+      <c r="C385" t="s">
+        <v>85</v>
+      </c>
+      <c r="D385" t="s">
+        <v>1451</v>
+      </c>
+      <c r="E385" t="s">
+        <v>1452</v>
+      </c>
+      <c r="F385" t="s">
+        <v>1501</v>
+      </c>
+      <c r="G385" s="1" t="s">
+        <v>1505</v>
+      </c>
+      <c r="H385" t="s">
+        <v>1506</v>
+      </c>
+    </row>
+    <row r="386" spans="1:8">
+      <c r="A386" t="s">
+        <v>1507</v>
+      </c>
+      <c r="B386" t="s">
+        <v>9</v>
+      </c>
+      <c r="C386" t="s">
+        <v>89</v>
+      </c>
+      <c r="D386" t="s">
+        <v>1451</v>
+      </c>
+      <c r="E386" t="s">
+        <v>1452</v>
+      </c>
+      <c r="F386" t="s">
+        <v>26</v>
+      </c>
+      <c r="G386" s="1" t="s">
+        <v>1508</v>
+      </c>
+      <c r="H386" t="s">
+        <v>1509</v>
+      </c>
+    </row>
+    <row r="387" spans="1:8">
+      <c r="A387" t="s">
+        <v>1510</v>
+      </c>
+      <c r="B387" t="s">
+        <v>9</v>
+      </c>
+      <c r="C387" t="s">
+        <v>94</v>
+      </c>
+      <c r="D387" t="s">
+        <v>1451</v>
+      </c>
+      <c r="E387" t="s">
+        <v>1452</v>
+      </c>
+      <c r="F387" t="s">
+        <v>181</v>
+      </c>
+      <c r="G387" s="1" t="s">
+        <v>1511</v>
+      </c>
+      <c r="H387" t="s">
+        <v>1512</v>
+      </c>
+    </row>
+    <row r="388" spans="1:8">
+      <c r="A388" t="s">
+        <v>1513</v>
+      </c>
+      <c r="B388" t="s">
+        <v>9</v>
+      </c>
+      <c r="C388" t="s">
+        <v>98</v>
+      </c>
+      <c r="D388" t="s">
+        <v>1451</v>
+      </c>
+      <c r="E388" t="s">
+        <v>1452</v>
+      </c>
+      <c r="F388" t="s">
+        <v>90</v>
+      </c>
+      <c r="G388" s="1" t="s">
+        <v>1514</v>
+      </c>
+      <c r="H388" t="s">
+        <v>1515</v>
+      </c>
+    </row>
+    <row r="389" spans="1:8">
+      <c r="A389" t="s">
+        <v>1516</v>
+      </c>
+      <c r="B389" t="s">
+        <v>9</v>
+      </c>
+      <c r="C389" t="s">
+        <v>102</v>
+      </c>
+      <c r="D389" t="s">
+        <v>1451</v>
+      </c>
+      <c r="E389" t="s">
+        <v>1452</v>
+      </c>
+      <c r="F389" t="s">
+        <v>90</v>
+      </c>
+      <c r="G389" s="1" t="s">
+        <v>1517</v>
+      </c>
+      <c r="H389" t="s">
+        <v>1518</v>
+      </c>
+    </row>
+    <row r="390" spans="1:8">
+      <c r="A390" t="s">
+        <v>1519</v>
+      </c>
+      <c r="B390" t="s">
+        <v>9</v>
+      </c>
+      <c r="C390" t="s">
+        <v>106</v>
+      </c>
+      <c r="D390" t="s">
+        <v>1451</v>
+      </c>
+      <c r="E390" t="s">
+        <v>1452</v>
+      </c>
+      <c r="F390" t="s">
+        <v>90</v>
+      </c>
+      <c r="G390" s="1" t="s">
+        <v>1520</v>
+      </c>
+      <c r="H390" t="s">
+        <v>1521</v>
+      </c>
+    </row>
+    <row r="391" spans="1:8">
+      <c r="A391" t="s">
+        <v>1522</v>
+      </c>
+      <c r="B391" t="s">
+        <v>9</v>
+      </c>
+      <c r="C391" t="s">
+        <v>110</v>
+      </c>
+      <c r="D391" t="s">
+        <v>1451</v>
+      </c>
+      <c r="E391" t="s">
+        <v>1452</v>
+      </c>
+      <c r="F391" t="s">
+        <v>90</v>
+      </c>
+      <c r="G391" s="1" t="s">
+        <v>1523</v>
+      </c>
+      <c r="H391" t="s">
+        <v>1524</v>
+      </c>
+    </row>
+    <row r="392" spans="1:8">
+      <c r="A392" t="s">
+        <v>1525</v>
+      </c>
+      <c r="B392" t="s">
+        <v>9</v>
+      </c>
+      <c r="C392" t="s">
+        <v>114</v>
+      </c>
+      <c r="D392" t="s">
+        <v>1451</v>
+      </c>
+      <c r="E392" t="s">
+        <v>1452</v>
+      </c>
+      <c r="F392" t="s">
+        <v>90</v>
+      </c>
+      <c r="G392" s="1" t="s">
+        <v>1526</v>
+      </c>
+      <c r="H392" t="s">
+        <v>1527</v>
+      </c>
+    </row>
+    <row r="393" spans="1:8">
+      <c r="A393" t="s">
+        <v>1528</v>
+      </c>
+      <c r="B393" t="s">
+        <v>9</v>
+      </c>
+      <c r="C393" t="s">
+        <v>118</v>
+      </c>
+      <c r="D393" t="s">
+        <v>1451</v>
+      </c>
+      <c r="E393" t="s">
+        <v>1452</v>
+      </c>
+      <c r="F393" t="s">
+        <v>90</v>
+      </c>
+      <c r="G393" s="1" t="s">
+        <v>1529</v>
+      </c>
+      <c r="H393" t="s">
+        <v>1530</v>
+      </c>
+    </row>
+    <row r="394" spans="1:8">
+      <c r="A394" t="s">
+        <v>1531</v>
+      </c>
+      <c r="B394" t="s">
+        <v>9</v>
+      </c>
+      <c r="C394" t="s">
+        <v>122</v>
+      </c>
+      <c r="D394" t="s">
+        <v>1451</v>
+      </c>
+      <c r="E394" t="s">
+        <v>1452</v>
+      </c>
+      <c r="F394" t="s">
+        <v>90</v>
+      </c>
+      <c r="G394" s="1" t="s">
+        <v>1532</v>
+      </c>
+      <c r="H394" t="s">
+        <v>1533</v>
+      </c>
+    </row>
+    <row r="395" spans="1:8">
+      <c r="A395" t="s">
+        <v>1534</v>
+      </c>
+      <c r="B395" t="s">
+        <v>9</v>
+      </c>
+      <c r="C395" t="s">
+        <v>126</v>
+      </c>
+      <c r="D395" t="s">
+        <v>1451</v>
+      </c>
+      <c r="E395" t="s">
+        <v>1452</v>
+      </c>
+      <c r="F395" t="s">
+        <v>1428</v>
+      </c>
+      <c r="G395" s="1" t="s">
+        <v>1535</v>
+      </c>
+      <c r="H395" t="s">
+        <v>1536</v>
+      </c>
+    </row>
+    <row r="396" spans="1:8">
+      <c r="A396" t="s">
+        <v>1537</v>
+      </c>
+      <c r="B396" t="s">
+        <v>9</v>
+      </c>
+      <c r="C396" t="s">
+        <v>130</v>
+      </c>
+      <c r="D396" t="s">
+        <v>1451</v>
+      </c>
+      <c r="E396" t="s">
+        <v>1452</v>
+      </c>
+      <c r="F396" t="s">
+        <v>1428</v>
+      </c>
+      <c r="G396" s="1" t="s">
+        <v>1538</v>
+      </c>
+      <c r="H396" t="s">
+        <v>1460</v>
+      </c>
+    </row>
+    <row r="397" spans="1:8">
+      <c r="A397" t="s">
+        <v>1539</v>
+      </c>
+      <c r="B397" t="s">
+        <v>9</v>
+      </c>
+      <c r="C397" t="s">
+        <v>134</v>
+      </c>
+      <c r="D397" t="s">
+        <v>1451</v>
+      </c>
+      <c r="E397" t="s">
+        <v>1452</v>
+      </c>
+      <c r="F397" t="s">
+        <v>1428</v>
+      </c>
+      <c r="G397" s="1" t="s">
+        <v>1540</v>
+      </c>
+      <c r="H397" t="s">
+        <v>1541</v>
+      </c>
+    </row>
+    <row r="398" spans="1:8">
+      <c r="A398" t="s">
+        <v>1542</v>
+      </c>
+      <c r="B398" t="s">
+        <v>9</v>
+      </c>
+      <c r="C398" t="s">
+        <v>138</v>
+      </c>
+      <c r="D398" t="s">
+        <v>1451</v>
+      </c>
+      <c r="E398" t="s">
+        <v>1452</v>
+      </c>
+      <c r="F398" t="s">
+        <v>1428</v>
+      </c>
+      <c r="G398" s="1" t="s">
+        <v>1543</v>
+      </c>
+      <c r="H398" t="s">
+        <v>1544</v>
+      </c>
+    </row>
+    <row r="399" spans="1:8">
+      <c r="A399" t="s">
+        <v>1545</v>
+      </c>
+      <c r="B399" t="s">
+        <v>9</v>
+      </c>
+      <c r="C399" t="s">
+        <v>142</v>
+      </c>
+      <c r="D399" t="s">
+        <v>1451</v>
+      </c>
+      <c r="E399" t="s">
+        <v>1452</v>
+      </c>
+      <c r="F399" t="s">
+        <v>1428</v>
+      </c>
+      <c r="G399" s="1" t="s">
+        <v>1546</v>
+      </c>
+      <c r="H399" t="s">
+        <v>1544</v>
+      </c>
+    </row>
+    <row r="400" spans="1:8">
+      <c r="A400" t="s">
+        <v>1547</v>
+      </c>
+      <c r="B400" t="s">
+        <v>9</v>
+      </c>
+      <c r="C400" t="s">
+        <v>146</v>
+      </c>
+      <c r="D400" t="s">
+        <v>1451</v>
+      </c>
+      <c r="E400" t="s">
+        <v>1452</v>
+      </c>
+      <c r="F400" t="s">
+        <v>1428</v>
+      </c>
+      <c r="G400" s="1" t="s">
+        <v>1548</v>
+      </c>
+      <c r="H400" t="s">
+        <v>1549</v>
+      </c>
+    </row>
+    <row r="401" spans="1:8">
+      <c r="A401" t="s">
+        <v>1550</v>
+      </c>
+      <c r="B401" t="s">
+        <v>9</v>
+      </c>
+      <c r="C401" t="s">
+        <v>151</v>
+      </c>
+      <c r="D401" t="s">
+        <v>1451</v>
+      </c>
+      <c r="E401" t="s">
+        <v>1452</v>
+      </c>
+      <c r="F401" t="s">
+        <v>1428</v>
+      </c>
+      <c r="G401" s="1" t="s">
+        <v>1551</v>
+      </c>
+      <c r="H401" t="s">
+        <v>1552</v>
+      </c>
+    </row>
+    <row r="402" spans="1:8">
+      <c r="A402" t="s">
+        <v>1553</v>
+      </c>
+      <c r="B402" t="s">
+        <v>9</v>
+      </c>
+      <c r="C402" t="s">
+        <v>155</v>
+      </c>
+      <c r="D402" t="s">
+        <v>1451</v>
+      </c>
+      <c r="E402" t="s">
+        <v>1452</v>
+      </c>
+      <c r="F402" t="s">
+        <v>1428</v>
+      </c>
+      <c r="G402" s="1" t="s">
+        <v>1554</v>
+      </c>
+      <c r="H402" t="s">
+        <v>1460</v>
+      </c>
+    </row>
+    <row r="403" spans="1:8">
+      <c r="A403" t="s">
+        <v>1555</v>
+      </c>
+      <c r="B403" t="s">
+        <v>9</v>
+      </c>
+      <c r="C403" t="s">
+        <v>159</v>
+      </c>
+      <c r="D403" t="s">
+        <v>1451</v>
+      </c>
+      <c r="E403" t="s">
+        <v>1452</v>
+      </c>
+      <c r="F403" t="s">
+        <v>40</v>
+      </c>
+      <c r="G403" s="1" t="s">
+        <v>1556</v>
+      </c>
+      <c r="H403" t="s">
+        <v>1557</v>
+      </c>
+    </row>
+    <row r="404" spans="1:8">
+      <c r="A404" t="s">
+        <v>1558</v>
+      </c>
+      <c r="B404" t="s">
+        <v>9</v>
+      </c>
+      <c r="C404" t="s">
+        <v>163</v>
+      </c>
+      <c r="D404" t="s">
+        <v>1451</v>
+      </c>
+      <c r="E404" t="s">
+        <v>1452</v>
+      </c>
+      <c r="F404" t="s">
+        <v>90</v>
+      </c>
+      <c r="G404" s="1" t="s">
+        <v>1559</v>
+      </c>
+      <c r="H404" t="s">
+        <v>1560</v>
+      </c>
+    </row>
+    <row r="405" spans="1:8">
+      <c r="A405" t="s">
+        <v>1561</v>
+      </c>
+      <c r="B405" t="s">
+        <v>9</v>
+      </c>
+      <c r="C405" t="s">
+        <v>167</v>
+      </c>
+      <c r="D405" t="s">
+        <v>1451</v>
+      </c>
+      <c r="E405" t="s">
+        <v>1452</v>
+      </c>
+      <c r="F405" t="s">
+        <v>172</v>
+      </c>
+      <c r="G405" s="1" t="s">
+        <v>1562</v>
+      </c>
+      <c r="H405" t="s">
+        <v>1563</v>
+      </c>
+    </row>
+    <row r="406" spans="1:8">
+      <c r="A406" t="s">
+        <v>1564</v>
+      </c>
+      <c r="B406" t="s">
+        <v>9</v>
+      </c>
+      <c r="C406" t="s">
+        <v>171</v>
+      </c>
+      <c r="D406" t="s">
+        <v>1451</v>
+      </c>
+      <c r="E406" t="s">
+        <v>1452</v>
+      </c>
+      <c r="F406" t="s">
+        <v>1441</v>
+      </c>
+      <c r="G406" s="1" t="s">
+        <v>1565</v>
+      </c>
+      <c r="H406" t="s">
+        <v>1566</v>
+      </c>
+    </row>
+    <row r="407" spans="1:8">
+      <c r="A407" t="s">
+        <v>1567</v>
+      </c>
+      <c r="B407" t="s">
+        <v>9</v>
+      </c>
+      <c r="C407" t="s">
+        <v>176</v>
+      </c>
+      <c r="D407" t="s">
+        <v>1451</v>
+      </c>
+      <c r="E407" t="s">
+        <v>1452</v>
+      </c>
+      <c r="F407" t="s">
+        <v>26</v>
+      </c>
+      <c r="G407" s="1" t="s">
+        <v>1568</v>
+      </c>
+      <c r="H407" t="s">
+        <v>1569</v>
+      </c>
+    </row>
+    <row r="408" spans="1:8">
+      <c r="A408" t="s">
+        <v>1570</v>
+      </c>
+      <c r="B408" t="s">
+        <v>9</v>
+      </c>
+      <c r="C408" t="s">
+        <v>180</v>
+      </c>
+      <c r="D408" t="s">
+        <v>1451</v>
+      </c>
+      <c r="E408" t="s">
+        <v>1452</v>
+      </c>
+      <c r="F408" t="s">
+        <v>1428</v>
+      </c>
+      <c r="G408" s="1" t="s">
+        <v>1571</v>
+      </c>
+      <c r="H408" t="s">
+        <v>1544</v>
+      </c>
+    </row>
+    <row r="409" spans="1:8">
+      <c r="A409" t="s">
+        <v>1572</v>
+      </c>
+      <c r="B409" t="s">
+        <v>9</v>
+      </c>
+      <c r="C409" t="s">
+        <v>185</v>
+      </c>
+      <c r="D409" t="s">
+        <v>1451</v>
+      </c>
+      <c r="E409" t="s">
+        <v>1452</v>
+      </c>
+      <c r="F409" t="s">
+        <v>1428</v>
+      </c>
+      <c r="G409" s="1" t="s">
+        <v>1573</v>
+      </c>
+      <c r="H409" t="s">
+        <v>1574</v>
+      </c>
+    </row>
+    <row r="410" spans="1:8">
+      <c r="A410" t="s">
+        <v>1575</v>
+      </c>
+      <c r="B410" t="s">
+        <v>9</v>
+      </c>
+      <c r="C410" t="s">
+        <v>189</v>
+      </c>
+      <c r="D410" t="s">
+        <v>1451</v>
+      </c>
+      <c r="E410" t="s">
+        <v>1452</v>
+      </c>
+      <c r="F410" t="s">
+        <v>1428</v>
+      </c>
+      <c r="G410" s="1" t="s">
+        <v>1576</v>
+      </c>
+      <c r="H410" t="s">
+        <v>1577</v>
+      </c>
+    </row>
+    <row r="411" spans="1:8">
+      <c r="A411" t="s">
+        <v>1578</v>
+      </c>
+      <c r="B411" t="s">
+        <v>9</v>
+      </c>
+      <c r="C411" t="s">
+        <v>193</v>
+      </c>
+      <c r="D411" t="s">
+        <v>1451</v>
+      </c>
+      <c r="E411" t="s">
+        <v>1452</v>
+      </c>
+      <c r="F411" t="s">
+        <v>77</v>
+      </c>
+      <c r="G411" s="1" t="s">
+        <v>1579</v>
+      </c>
+      <c r="H411" t="s">
+        <v>1580</v>
+      </c>
+    </row>
+    <row r="412" spans="1:8">
+      <c r="A412" t="s">
+        <v>1581</v>
+      </c>
+      <c r="B412" t="s">
+        <v>9</v>
+      </c>
+      <c r="C412" t="s">
+        <v>197</v>
+      </c>
+      <c r="D412" t="s">
+        <v>1451</v>
+      </c>
+      <c r="E412" t="s">
+        <v>1452</v>
+      </c>
+      <c r="F412" t="s">
+        <v>35</v>
+      </c>
+      <c r="G412" s="1" t="s">
+        <v>1582</v>
+      </c>
+      <c r="H412" t="s">
+        <v>1583</v>
+      </c>
+    </row>
+    <row r="413" spans="1:8">
+      <c r="A413" t="s">
+        <v>1584</v>
+      </c>
+      <c r="B413" t="s">
+        <v>9</v>
+      </c>
+      <c r="C413" t="s">
+        <v>201</v>
+      </c>
+      <c r="D413" t="s">
+        <v>1451</v>
+      </c>
+      <c r="E413" t="s">
+        <v>1452</v>
+      </c>
+      <c r="F413" t="s">
+        <v>26</v>
+      </c>
+      <c r="G413" s="1" t="s">
+        <v>1585</v>
+      </c>
+      <c r="H413" t="s">
+        <v>1586</v>
+      </c>
+    </row>
+    <row r="414" spans="1:8">
+      <c r="A414" t="s">
+        <v>1587</v>
+      </c>
+      <c r="B414" t="s">
+        <v>9</v>
+      </c>
+      <c r="C414" t="s">
+        <v>205</v>
+      </c>
+      <c r="D414" t="s">
+        <v>1451</v>
+      </c>
+      <c r="E414" t="s">
+        <v>1452</v>
+      </c>
+      <c r="F414" t="s">
+        <v>59</v>
+      </c>
+      <c r="G414" s="1" t="s">
+        <v>1588</v>
+      </c>
+      <c r="H414" t="s">
+        <v>1589</v>
+      </c>
+    </row>
+    <row r="415" spans="1:8">
+      <c r="A415" t="s">
+        <v>1590</v>
+      </c>
+      <c r="B415" t="s">
+        <v>9</v>
+      </c>
+      <c r="C415" t="s">
+        <v>209</v>
+      </c>
+      <c r="D415" t="s">
+        <v>1451</v>
+      </c>
+      <c r="E415" t="s">
+        <v>1452</v>
+      </c>
+      <c r="F415" t="s">
+        <v>35</v>
+      </c>
+      <c r="G415" s="1" t="s">
+        <v>1591</v>
+      </c>
+      <c r="H415" t="s">
+        <v>1592</v>
+      </c>
+    </row>
+    <row r="416" spans="1:8">
+      <c r="A416" t="s">
+        <v>1593</v>
+      </c>
+      <c r="B416" t="s">
+        <v>9</v>
+      </c>
+      <c r="C416" t="s">
+        <v>213</v>
+      </c>
+      <c r="D416" t="s">
+        <v>1451</v>
+      </c>
+      <c r="E416" t="s">
+        <v>1452</v>
+      </c>
+      <c r="F416" t="s">
+        <v>1428</v>
+      </c>
+      <c r="G416" s="1" t="s">
+        <v>1594</v>
+      </c>
+      <c r="H416" t="s">
+        <v>1595</v>
+      </c>
+    </row>
+    <row r="417" spans="1:8">
+      <c r="A417" t="s">
+        <v>1596</v>
+      </c>
+      <c r="B417" t="s">
+        <v>9</v>
+      </c>
+      <c r="C417" t="s">
+        <v>217</v>
+      </c>
+      <c r="D417" t="s">
+        <v>1451</v>
+      </c>
+      <c r="E417" t="s">
+        <v>1452</v>
+      </c>
+      <c r="F417" t="s">
+        <v>181</v>
+      </c>
+      <c r="G417" s="1" t="s">
+        <v>1597</v>
+      </c>
+      <c r="H417" t="s">
+        <v>1598</v>
+      </c>
+    </row>
+    <row r="418" spans="1:8">
+      <c r="A418" t="s">
+        <v>1599</v>
+      </c>
+      <c r="B418" t="s">
+        <v>9</v>
+      </c>
+      <c r="C418" t="s">
+        <v>221</v>
+      </c>
+      <c r="D418" t="s">
+        <v>1451</v>
+      </c>
+      <c r="E418" t="s">
+        <v>1452</v>
+      </c>
+      <c r="F418" t="s">
+        <v>1428</v>
+      </c>
+      <c r="G418" s="1" t="s">
+        <v>1600</v>
+      </c>
+      <c r="H418" t="s">
+        <v>1601</v>
+      </c>
+    </row>
+    <row r="419" spans="1:8">
+      <c r="A419" t="s">
+        <v>1602</v>
+      </c>
+      <c r="B419" t="s">
+        <v>9</v>
+      </c>
+      <c r="C419" t="s">
+        <v>225</v>
+      </c>
+      <c r="D419" t="s">
+        <v>1451</v>
+      </c>
+      <c r="E419" t="s">
+        <v>1452</v>
+      </c>
+      <c r="F419" t="s">
+        <v>77</v>
+      </c>
+      <c r="G419" s="1" t="s">
+        <v>1603</v>
+      </c>
+      <c r="H419" t="s">
+        <v>1604</v>
+      </c>
+    </row>
+    <row r="420" spans="1:8">
+      <c r="A420" t="s">
+        <v>1605</v>
+      </c>
+      <c r="B420" t="s">
+        <v>9</v>
+      </c>
+      <c r="C420" t="s">
+        <v>229</v>
+      </c>
+      <c r="D420" t="s">
+        <v>1451</v>
+      </c>
+      <c r="E420" t="s">
+        <v>1452</v>
+      </c>
+      <c r="F420" t="s">
+        <v>59</v>
+      </c>
+      <c r="G420" s="1" t="s">
+        <v>1606</v>
+      </c>
+      <c r="H420" t="s">
+        <v>1607</v>
+      </c>
+    </row>
+    <row r="421" spans="1:8">
+      <c r="A421" t="s">
+        <v>1608</v>
+      </c>
+      <c r="B421" t="s">
+        <v>9</v>
+      </c>
+      <c r="C421" t="s">
+        <v>233</v>
+      </c>
+      <c r="D421" t="s">
+        <v>1451</v>
+      </c>
+      <c r="E421" t="s">
+        <v>1452</v>
+      </c>
+      <c r="F421" t="s">
+        <v>1428</v>
+      </c>
+      <c r="G421" s="1" t="s">
+        <v>1609</v>
+      </c>
+      <c r="H421" t="s">
+        <v>1610</v>
+      </c>
+    </row>
+    <row r="422" spans="1:8">
+      <c r="A422" t="s">
+        <v>1611</v>
+      </c>
+      <c r="B422" t="s">
+        <v>9</v>
+      </c>
+      <c r="C422" t="s">
+        <v>237</v>
+      </c>
+      <c r="D422" t="s">
+        <v>1451</v>
+      </c>
+      <c r="E422" t="s">
+        <v>1452</v>
+      </c>
+      <c r="F422" t="s">
+        <v>1441</v>
+      </c>
+      <c r="G422" s="1" t="s">
+        <v>1612</v>
+      </c>
+      <c r="H422" t="s">
+        <v>1613</v>
+      </c>
+    </row>
+    <row r="423" spans="1:8">
+      <c r="A423" t="s">
+        <v>1614</v>
+      </c>
+      <c r="B423" t="s">
+        <v>9</v>
+      </c>
+      <c r="C423" t="s">
+        <v>241</v>
+      </c>
+      <c r="D423" t="s">
+        <v>1451</v>
+      </c>
+      <c r="E423" t="s">
+        <v>1452</v>
+      </c>
+      <c r="F423" t="s">
+        <v>26</v>
+      </c>
+      <c r="G423" s="1" t="s">
+        <v>1615</v>
+      </c>
+      <c r="H423" t="s">
+        <v>1616</v>
+      </c>
+    </row>
+    <row r="424" spans="1:8">
+      <c r="A424" t="s">
+        <v>1617</v>
+      </c>
+      <c r="B424" t="s">
+        <v>9</v>
+      </c>
+      <c r="C424" t="s">
+        <v>245</v>
+      </c>
+      <c r="D424" t="s">
+        <v>1451</v>
+      </c>
+      <c r="E424" t="s">
+        <v>1452</v>
+      </c>
+      <c r="F424" t="s">
+        <v>59</v>
+      </c>
+      <c r="G424" s="1" t="s">
+        <v>1618</v>
+      </c>
+      <c r="H424" t="s">
+        <v>1619</v>
+      </c>
+    </row>
+    <row r="425" spans="1:8">
+      <c r="A425" t="s">
+        <v>1620</v>
+      </c>
+      <c r="B425" t="s">
+        <v>9</v>
+      </c>
+      <c r="C425" t="s">
+        <v>249</v>
+      </c>
+      <c r="D425" t="s">
+        <v>1451</v>
+      </c>
+      <c r="E425" t="s">
+        <v>1452</v>
+      </c>
+      <c r="F425" t="s">
+        <v>1621</v>
+      </c>
+      <c r="G425" s="1" t="s">
+        <v>1622</v>
+      </c>
+      <c r="H425" t="s">
+        <v>1623</v>
+      </c>
+    </row>
+    <row r="426" spans="1:8">
+      <c r="A426" t="s">
+        <v>1624</v>
+      </c>
+      <c r="B426" t="s">
+        <v>9</v>
+      </c>
+      <c r="C426" t="s">
+        <v>10</v>
+      </c>
+      <c r="D426" t="s">
+        <v>1625</v>
+      </c>
+      <c r="E426" t="s">
+        <v>1626</v>
+      </c>
+      <c r="F426" t="s">
+        <v>172</v>
+      </c>
+      <c r="G426" s="1" t="s">
+        <v>1627</v>
+      </c>
+      <c r="H426" t="s">
+        <v>1628</v>
+      </c>
+    </row>
+    <row r="427" spans="1:8">
+      <c r="A427" t="s">
+        <v>1629</v>
+      </c>
+      <c r="B427" t="s">
+        <v>9</v>
+      </c>
+      <c r="C427" t="s">
+        <v>17</v>
+      </c>
+      <c r="D427" t="s">
+        <v>1625</v>
+      </c>
+      <c r="E427" t="s">
+        <v>1626</v>
+      </c>
+      <c r="F427" t="s">
+        <v>1441</v>
+      </c>
+      <c r="G427" s="1" t="s">
+        <v>1630</v>
+      </c>
+      <c r="H427" t="s">
+        <v>1631</v>
+      </c>
+    </row>
+    <row r="428" spans="1:8">
+      <c r="A428" t="s">
+        <v>1632</v>
+      </c>
+      <c r="B428" t="s">
+        <v>9</v>
+      </c>
+      <c r="C428" t="s">
+        <v>21</v>
+      </c>
+      <c r="D428" t="s">
+        <v>1625</v>
+      </c>
+      <c r="E428" t="s">
+        <v>1626</v>
+      </c>
+      <c r="F428" t="s">
+        <v>1402</v>
+      </c>
+      <c r="G428" s="1" t="s">
+        <v>1633</v>
+      </c>
+      <c r="H428" t="s">
+        <v>1634</v>
+      </c>
+    </row>
+    <row r="429" spans="1:8">
+      <c r="A429" t="s">
+        <v>1635</v>
+      </c>
+      <c r="B429" t="s">
+        <v>9</v>
+      </c>
+      <c r="C429" t="s">
+        <v>25</v>
+      </c>
+      <c r="D429" t="s">
+        <v>1625</v>
+      </c>
+      <c r="E429" t="s">
+        <v>1626</v>
+      </c>
+      <c r="F429" t="s">
+        <v>181</v>
+      </c>
+      <c r="G429" s="1" t="s">
+        <v>1636</v>
+      </c>
+      <c r="H429" t="s">
+        <v>1637</v>
+      </c>
+    </row>
+    <row r="430" spans="1:8">
+      <c r="A430" t="s">
+        <v>1638</v>
+      </c>
+      <c r="B430" t="s">
+        <v>9</v>
+      </c>
+      <c r="C430" t="s">
+        <v>30</v>
+      </c>
+      <c r="D430" t="s">
+        <v>1625</v>
+      </c>
+      <c r="E430" t="s">
+        <v>1626</v>
+      </c>
+      <c r="F430" t="s">
+        <v>1441</v>
+      </c>
+      <c r="G430" s="1" t="s">
+        <v>1639</v>
+      </c>
+      <c r="H430" t="s">
+        <v>1640</v>
+      </c>
+    </row>
+    <row r="431" spans="1:8">
+      <c r="A431" t="s">
+        <v>1641</v>
+      </c>
+      <c r="B431" t="s">
+        <v>9</v>
+      </c>
+      <c r="C431" t="s">
+        <v>10</v>
+      </c>
+      <c r="D431" t="s">
+        <v>1642</v>
+      </c>
+      <c r="E431" t="s">
+        <v>1643</v>
+      </c>
+      <c r="F431" t="s">
+        <v>26</v>
+      </c>
+      <c r="G431" s="1" t="s">
+        <v>1644</v>
+      </c>
+      <c r="H431" t="s">
+        <v>1645</v>
+      </c>
+    </row>
+    <row r="432" spans="1:8">
+      <c r="A432" t="s">
+        <v>1646</v>
+      </c>
+      <c r="B432" t="s">
+        <v>9</v>
+      </c>
+      <c r="C432" t="s">
+        <v>17</v>
+      </c>
+      <c r="D432" t="s">
+        <v>1642</v>
+      </c>
+      <c r="E432" t="s">
+        <v>1643</v>
+      </c>
+      <c r="F432" t="s">
+        <v>35</v>
+      </c>
+      <c r="G432" s="1" t="s">
+        <v>1647</v>
+      </c>
+      <c r="H432" t="s">
+        <v>1648</v>
+      </c>
+    </row>
+    <row r="433" spans="1:8">
+      <c r="A433" t="s">
+        <v>1649</v>
+      </c>
+      <c r="B433" t="s">
+        <v>9</v>
+      </c>
+      <c r="C433" t="s">
+        <v>21</v>
+      </c>
+      <c r="D433" t="s">
+        <v>1642</v>
+      </c>
+      <c r="E433" t="s">
+        <v>1643</v>
+      </c>
+      <c r="F433" t="s">
+        <v>35</v>
+      </c>
+      <c r="G433" s="1" t="s">
+        <v>1650</v>
+      </c>
+      <c r="H433" t="s">
+        <v>1651</v>
+      </c>
+    </row>
+    <row r="434" spans="1:8">
+      <c r="A434" t="s">
+        <v>1652</v>
+      </c>
+      <c r="B434" t="s">
+        <v>9</v>
+      </c>
+      <c r="C434" t="s">
+        <v>25</v>
+      </c>
+      <c r="D434" t="s">
+        <v>1642</v>
+      </c>
+      <c r="E434" t="s">
+        <v>1643</v>
+      </c>
+      <c r="F434" t="s">
+        <v>40</v>
+      </c>
+      <c r="G434" s="1" t="s">
+        <v>1653</v>
+      </c>
+      <c r="H434" t="s">
+        <v>1654</v>
+      </c>
+    </row>
+    <row r="435" spans="1:8">
+      <c r="A435" t="s">
+        <v>1655</v>
+      </c>
+      <c r="B435" t="s">
+        <v>9</v>
+      </c>
+      <c r="C435" t="s">
+        <v>30</v>
+      </c>
+      <c r="D435" t="s">
+        <v>1642</v>
+      </c>
+      <c r="E435" t="s">
+        <v>1643</v>
+      </c>
+      <c r="F435" t="s">
+        <v>147</v>
+      </c>
+      <c r="G435" s="1" t="s">
+        <v>1656</v>
+      </c>
+      <c r="H435" t="s">
+        <v>1657</v>
+      </c>
+    </row>
+    <row r="436" spans="1:8">
+      <c r="A436" t="s">
+        <v>1658</v>
+      </c>
+      <c r="B436" t="s">
+        <v>9</v>
+      </c>
+      <c r="C436" t="s">
+        <v>34</v>
+      </c>
+      <c r="D436" t="s">
+        <v>1642</v>
+      </c>
+      <c r="E436" t="s">
+        <v>1643</v>
+      </c>
+      <c r="F436" t="s">
+        <v>147</v>
+      </c>
+      <c r="G436" s="1" t="s">
+        <v>1659</v>
+      </c>
+      <c r="H436" t="s">
+        <v>1660</v>
+      </c>
+    </row>
+    <row r="437" spans="1:8">
+      <c r="A437" t="s">
+        <v>1661</v>
+      </c>
+      <c r="B437" t="s">
+        <v>9</v>
+      </c>
+      <c r="C437" t="s">
+        <v>39</v>
+      </c>
+      <c r="D437" t="s">
+        <v>1642</v>
+      </c>
+      <c r="E437" t="s">
+        <v>1643</v>
+      </c>
+      <c r="F437" t="s">
+        <v>172</v>
+      </c>
+      <c r="G437" s="1" t="s">
+        <v>1662</v>
+      </c>
+      <c r="H437" t="s">
+        <v>1663</v>
+      </c>
+    </row>
+    <row r="438" spans="1:8">
+      <c r="A438" t="s">
+        <v>1664</v>
+      </c>
+      <c r="B438" t="s">
+        <v>9</v>
+      </c>
+      <c r="C438" t="s">
+        <v>1386</v>
+      </c>
+      <c r="D438" t="s">
+        <v>1642</v>
+      </c>
+      <c r="E438" t="s">
+        <v>1643</v>
+      </c>
+      <c r="F438" t="s">
+        <v>40</v>
+      </c>
+      <c r="G438" s="1" t="s">
+        <v>1665</v>
+      </c>
+      <c r="H438" t="s">
+        <v>1666</v>
+      </c>
+    </row>
+    <row r="439" spans="1:8">
+      <c r="A439" t="s">
+        <v>1667</v>
+      </c>
+      <c r="B439" t="s">
+        <v>9</v>
+      </c>
+      <c r="C439" t="s">
+        <v>44</v>
+      </c>
+      <c r="D439" t="s">
+        <v>1642</v>
+      </c>
+      <c r="E439" t="s">
+        <v>1643</v>
+      </c>
+      <c r="F439" t="s">
+        <v>26</v>
+      </c>
+      <c r="G439" s="1" t="s">
+        <v>1668</v>
+      </c>
+      <c r="H439" t="s">
+        <v>1669</v>
+      </c>
+    </row>
+    <row r="440" spans="1:8">
+      <c r="A440" t="s">
+        <v>1670</v>
+      </c>
+      <c r="B440" t="s">
+        <v>9</v>
+      </c>
+      <c r="C440" t="s">
+        <v>49</v>
+      </c>
+      <c r="D440" t="s">
+        <v>1642</v>
+      </c>
+      <c r="E440" t="s">
+        <v>1643</v>
+      </c>
+      <c r="F440" t="s">
+        <v>40</v>
+      </c>
+      <c r="G440" s="1" t="s">
+        <v>1671</v>
+      </c>
+      <c r="H440" t="s">
+        <v>1672</v>
+      </c>
+    </row>
+    <row r="441" spans="1:8">
+      <c r="A441" t="s">
+        <v>1673</v>
+      </c>
+      <c r="B441" t="s">
+        <v>9</v>
+      </c>
+      <c r="C441" t="s">
+        <v>54</v>
+      </c>
+      <c r="D441" t="s">
+        <v>1642</v>
+      </c>
+      <c r="E441" t="s">
+        <v>1643</v>
+      </c>
+      <c r="F441" t="s">
+        <v>181</v>
+      </c>
+      <c r="G441" s="1" t="s">
+        <v>1674</v>
+      </c>
+      <c r="H441" t="s">
+        <v>1675</v>
+      </c>
+    </row>
+    <row r="442" spans="1:8">
+      <c r="A442" t="s">
+        <v>1676</v>
+      </c>
+      <c r="B442" t="s">
+        <v>9</v>
+      </c>
+      <c r="C442" t="s">
+        <v>58</v>
+      </c>
+      <c r="D442" t="s">
+        <v>1642</v>
+      </c>
+      <c r="E442" t="s">
+        <v>1643</v>
+      </c>
+      <c r="F442" t="s">
+        <v>181</v>
+      </c>
+      <c r="G442" s="1" t="s">
+        <v>1677</v>
+      </c>
+      <c r="H442" t="s">
+        <v>1678</v>
+      </c>
+    </row>
+    <row r="443" spans="1:8">
+      <c r="A443" t="s">
+        <v>1679</v>
+      </c>
+      <c r="B443" t="s">
+        <v>9</v>
+      </c>
+      <c r="C443" t="s">
+        <v>63</v>
+      </c>
+      <c r="D443" t="s">
+        <v>1642</v>
+      </c>
+      <c r="E443" t="s">
+        <v>1643</v>
+      </c>
+      <c r="F443" t="s">
+        <v>59</v>
+      </c>
+      <c r="G443" s="1" t="s">
+        <v>1680</v>
+      </c>
+      <c r="H443" t="s">
+        <v>1681</v>
+      </c>
+    </row>
+    <row r="444" spans="1:8">
+      <c r="A444" t="s">
+        <v>1682</v>
+      </c>
+      <c r="B444" t="s">
+        <v>9</v>
+      </c>
+      <c r="C444" t="s">
+        <v>67</v>
+      </c>
+      <c r="D444" t="s">
+        <v>1642</v>
+      </c>
+      <c r="E444" t="s">
+        <v>1643</v>
+      </c>
+      <c r="F444" t="s">
+        <v>72</v>
+      </c>
+      <c r="G444" s="1" t="s">
+        <v>1683</v>
+      </c>
+      <c r="H444" t="s">
+        <v>1684</v>
+      </c>
+    </row>
+    <row r="445" spans="1:8">
+      <c r="A445" t="s">
+        <v>1685</v>
+      </c>
+      <c r="B445" t="s">
+        <v>9</v>
+      </c>
+      <c r="C445" t="s">
+        <v>71</v>
+      </c>
+      <c r="D445" t="s">
+        <v>1642</v>
+      </c>
+      <c r="E445" t="s">
+        <v>1643</v>
+      </c>
+      <c r="F445" t="s">
+        <v>90</v>
+      </c>
+      <c r="G445" s="1" t="s">
+        <v>1686</v>
+      </c>
+      <c r="H445" t="s">
+        <v>1687</v>
+      </c>
+    </row>
+    <row r="446" spans="1:8">
+      <c r="A446" t="s">
+        <v>1688</v>
+      </c>
+      <c r="B446" t="s">
+        <v>9</v>
+      </c>
+      <c r="C446" t="s">
+        <v>76</v>
+      </c>
+      <c r="D446" t="s">
+        <v>1642</v>
+      </c>
+      <c r="E446" t="s">
+        <v>1643</v>
+      </c>
+      <c r="F446" t="s">
+        <v>13</v>
+      </c>
+      <c r="G446" s="1" t="s">
+        <v>1689</v>
+      </c>
+      <c r="H446" t="s">
+        <v>1690</v>
+      </c>
+    </row>
+    <row r="447" spans="1:8">
+      <c r="A447" t="s">
+        <v>1691</v>
+      </c>
+      <c r="B447" t="s">
+        <v>9</v>
+      </c>
+      <c r="C447" t="s">
+        <v>81</v>
+      </c>
+      <c r="D447" t="s">
+        <v>1642</v>
+      </c>
+      <c r="E447" t="s">
+        <v>1643</v>
+      </c>
+      <c r="F447" t="s">
+        <v>13</v>
+      </c>
+      <c r="G447" s="1" t="s">
+        <v>1692</v>
+      </c>
+      <c r="H447" t="s">
+        <v>1693</v>
+      </c>
+    </row>
+    <row r="448" spans="1:8">
+      <c r="A448" t="s">
+        <v>1694</v>
+      </c>
+      <c r="B448" t="s">
+        <v>9</v>
+      </c>
+      <c r="C448" t="s">
+        <v>85</v>
+      </c>
+      <c r="D448" t="s">
+        <v>1642</v>
+      </c>
+      <c r="E448" t="s">
+        <v>1643</v>
+      </c>
+      <c r="F448" t="s">
+        <v>26</v>
+      </c>
+      <c r="G448" s="1" t="s">
+        <v>1695</v>
+      </c>
+      <c r="H448" t="s">
+        <v>1696</v>
+      </c>
+    </row>
+    <row r="449" spans="1:8">
+      <c r="A449" t="s">
+        <v>1697</v>
+      </c>
+      <c r="B449" t="s">
+        <v>9</v>
+      </c>
+      <c r="C449" t="s">
+        <v>89</v>
+      </c>
+      <c r="D449" t="s">
+        <v>1642</v>
+      </c>
+      <c r="E449" t="s">
+        <v>1643</v>
+      </c>
+      <c r="F449" t="s">
+        <v>26</v>
+      </c>
+      <c r="G449" s="1" t="s">
+        <v>1698</v>
+      </c>
+      <c r="H449" t="s">
+        <v>1699</v>
+      </c>
+    </row>
+    <row r="450" spans="1:8">
+      <c r="A450" t="s">
+        <v>1700</v>
+      </c>
+      <c r="B450" t="s">
+        <v>9</v>
+      </c>
+      <c r="C450" t="s">
+        <v>94</v>
+      </c>
+      <c r="D450" t="s">
+        <v>1642</v>
+      </c>
+      <c r="E450" t="s">
+        <v>1643</v>
+      </c>
+      <c r="F450" t="s">
+        <v>40</v>
+      </c>
+      <c r="G450" s="1" t="s">
+        <v>1701</v>
+      </c>
+      <c r="H450" t="s">
+        <v>1702</v>
+      </c>
+    </row>
+    <row r="451" spans="1:8">
+      <c r="A451" t="s">
+        <v>1703</v>
+      </c>
+      <c r="B451" t="s">
+        <v>9</v>
+      </c>
+      <c r="C451" t="s">
+        <v>98</v>
+      </c>
+      <c r="D451" t="s">
+        <v>1642</v>
+      </c>
+      <c r="E451" t="s">
+        <v>1643</v>
+      </c>
+      <c r="F451" t="s">
+        <v>40</v>
+      </c>
+      <c r="G451" s="1" t="s">
+        <v>1704</v>
+      </c>
+      <c r="H451" t="s">
+        <v>1705</v>
+      </c>
+    </row>
+    <row r="452" spans="1:8">
+      <c r="A452" t="s">
+        <v>1706</v>
+      </c>
+      <c r="B452" t="s">
+        <v>9</v>
+      </c>
+      <c r="C452" t="s">
+        <v>102</v>
+      </c>
+      <c r="D452" t="s">
+        <v>1642</v>
+      </c>
+      <c r="E452" t="s">
+        <v>1643</v>
+      </c>
+      <c r="F452" t="s">
+        <v>40</v>
+      </c>
+      <c r="G452" s="1" t="s">
+        <v>1707</v>
+      </c>
+      <c r="H452" t="s">
+        <v>1708</v>
+      </c>
+    </row>
+    <row r="453" spans="1:8">
+      <c r="A453" t="s">
+        <v>1709</v>
+      </c>
+      <c r="B453" t="s">
+        <v>9</v>
+      </c>
+      <c r="C453" t="s">
+        <v>106</v>
+      </c>
+      <c r="D453" t="s">
+        <v>1642</v>
+      </c>
+      <c r="E453" t="s">
+        <v>1643</v>
+      </c>
+      <c r="F453" t="s">
+        <v>147</v>
+      </c>
+      <c r="G453" s="1" t="s">
+        <v>1710</v>
+      </c>
+      <c r="H453" t="s">
+        <v>1711</v>
+      </c>
+    </row>
+    <row r="454" spans="1:8">
+      <c r="A454" t="s">
+        <v>1712</v>
+      </c>
+      <c r="B454" t="s">
+        <v>9</v>
+      </c>
+      <c r="C454" t="s">
+        <v>110</v>
+      </c>
+      <c r="D454" t="s">
+        <v>1642</v>
+      </c>
+      <c r="E454" t="s">
+        <v>1643</v>
+      </c>
+      <c r="F454" t="s">
+        <v>147</v>
+      </c>
+      <c r="G454" s="1" t="s">
+        <v>1713</v>
+      </c>
+      <c r="H454" t="s">
+        <v>1714</v>
+      </c>
+    </row>
+    <row r="455" spans="1:8">
+      <c r="A455" t="s">
+        <v>1715</v>
+      </c>
+      <c r="B455" t="s">
+        <v>9</v>
+      </c>
+      <c r="C455" t="s">
+        <v>114</v>
+      </c>
+      <c r="D455" t="s">
+        <v>1642</v>
+      </c>
+      <c r="E455" t="s">
+        <v>1643</v>
+      </c>
+      <c r="F455" t="s">
+        <v>45</v>
+      </c>
+      <c r="G455" s="1" t="s">
+        <v>1716</v>
+      </c>
+      <c r="H455" t="s">
+        <v>1717</v>
+      </c>
+    </row>
+    <row r="456" spans="1:8">
+      <c r="A456" t="s">
+        <v>1718</v>
+      </c>
+      <c r="B456" t="s">
+        <v>9</v>
+      </c>
+      <c r="C456" t="s">
+        <v>126</v>
+      </c>
+      <c r="D456" t="s">
+        <v>1642</v>
+      </c>
+      <c r="E456" t="s">
+        <v>1643</v>
+      </c>
+      <c r="F456" t="s">
+        <v>72</v>
+      </c>
+      <c r="G456" s="1" t="s">
+        <v>1719</v>
+      </c>
+      <c r="H456" t="s">
+        <v>1720</v>
+      </c>
+    </row>
+    <row r="457" spans="1:8">
+      <c r="A457" t="s">
+        <v>1721</v>
+      </c>
+      <c r="B457" t="s">
+        <v>9</v>
+      </c>
+      <c r="C457" t="s">
+        <v>130</v>
+      </c>
+      <c r="D457" t="s">
+        <v>1642</v>
+      </c>
+      <c r="E457" t="s">
+        <v>1643</v>
+      </c>
+      <c r="F457" t="s">
+        <v>72</v>
+      </c>
+      <c r="G457" s="1" t="s">
+        <v>1722</v>
+      </c>
+      <c r="H457" t="s">
+        <v>1723</v>
+      </c>
+    </row>
+    <row r="458" spans="1:8">
+      <c r="A458" t="s">
+        <v>1724</v>
+      </c>
+      <c r="B458" t="s">
+        <v>9</v>
+      </c>
+      <c r="C458" t="s">
+        <v>134</v>
+      </c>
+      <c r="D458" t="s">
+        <v>1642</v>
+      </c>
+      <c r="E458" t="s">
+        <v>1643</v>
+      </c>
+      <c r="F458" t="s">
+        <v>72</v>
+      </c>
+      <c r="G458" s="1" t="s">
+        <v>1725</v>
+      </c>
+      <c r="H458" t="s">
+        <v>1726</v>
+      </c>
+    </row>
+    <row r="459" spans="1:8">
+      <c r="A459" t="s">
+        <v>1727</v>
+      </c>
+      <c r="B459" t="s">
+        <v>9</v>
+      </c>
+      <c r="C459" t="s">
+        <v>138</v>
+      </c>
+      <c r="D459" t="s">
+        <v>1642</v>
+      </c>
+      <c r="E459" t="s">
+        <v>1643</v>
+      </c>
+      <c r="F459" t="s">
+        <v>77</v>
+      </c>
+      <c r="G459" s="1" t="s">
+        <v>1728</v>
+      </c>
+      <c r="H459" t="s">
+        <v>1729</v>
+      </c>
+    </row>
+    <row r="460" spans="1:8">
+      <c r="A460" t="s">
+        <v>1730</v>
+      </c>
+      <c r="B460" t="s">
+        <v>9</v>
+      </c>
+      <c r="C460" t="s">
+        <v>142</v>
+      </c>
+      <c r="D460" t="s">
+        <v>1642</v>
+      </c>
+      <c r="E460" t="s">
+        <v>1643</v>
+      </c>
+      <c r="F460" t="s">
+        <v>26</v>
+      </c>
+      <c r="G460" s="1" t="s">
+        <v>1731</v>
+      </c>
+      <c r="H460" t="s">
+        <v>1732</v>
+      </c>
+    </row>
+    <row r="461" spans="1:8">
+      <c r="A461" t="s">
+        <v>1733</v>
+      </c>
+      <c r="B461" t="s">
+        <v>9</v>
+      </c>
+      <c r="C461" t="s">
+        <v>146</v>
+      </c>
+      <c r="D461" t="s">
+        <v>1642</v>
+      </c>
+      <c r="E461" t="s">
+        <v>1643</v>
+      </c>
+      <c r="F461" t="s">
+        <v>40</v>
+      </c>
+      <c r="G461" s="1" t="s">
+        <v>1734</v>
+      </c>
+      <c r="H461" t="s">
+        <v>1735</v>
+      </c>
+    </row>
+    <row r="462" spans="1:8">
+      <c r="A462" t="s">
+        <v>1736</v>
+      </c>
+      <c r="B462" t="s">
+        <v>9</v>
+      </c>
+      <c r="C462" t="s">
+        <v>151</v>
+      </c>
+      <c r="D462" t="s">
+        <v>1642</v>
+      </c>
+      <c r="E462" t="s">
+        <v>1643</v>
+      </c>
+      <c r="F462" t="s">
+        <v>40</v>
+      </c>
+      <c r="G462" s="1" t="s">
+        <v>1737</v>
+      </c>
+      <c r="H462" t="s">
+        <v>1738</v>
+      </c>
+    </row>
+    <row r="463" spans="1:8">
+      <c r="A463" t="s">
+        <v>1739</v>
+      </c>
+      <c r="B463" t="s">
+        <v>9</v>
+      </c>
+      <c r="C463" t="s">
+        <v>155</v>
+      </c>
+      <c r="D463" t="s">
+        <v>1642</v>
+      </c>
+      <c r="E463" t="s">
+        <v>1643</v>
+      </c>
+      <c r="F463" t="s">
+        <v>40</v>
+      </c>
+      <c r="G463" s="1" t="s">
+        <v>1740</v>
+      </c>
+      <c r="H463" t="s">
+        <v>1741</v>
+      </c>
+    </row>
+    <row r="464" spans="1:8">
+      <c r="A464" t="s">
+        <v>1742</v>
+      </c>
+      <c r="B464" t="s">
+        <v>9</v>
+      </c>
+      <c r="C464" t="s">
+        <v>159</v>
+      </c>
+      <c r="D464" t="s">
+        <v>1642</v>
+      </c>
+      <c r="E464" t="s">
+        <v>1643</v>
+      </c>
+      <c r="F464" t="s">
+        <v>147</v>
+      </c>
+      <c r="G464" s="1" t="s">
+        <v>1743</v>
+      </c>
+      <c r="H464" t="s">
+        <v>1744</v>
+      </c>
+    </row>
+    <row r="465" spans="1:8">
+      <c r="A465" t="s">
+        <v>1745</v>
+      </c>
+      <c r="B465" t="s">
+        <v>9</v>
+      </c>
+      <c r="C465" t="s">
+        <v>163</v>
+      </c>
+      <c r="D465" t="s">
+        <v>1642</v>
+      </c>
+      <c r="E465" t="s">
+        <v>1643</v>
+      </c>
+      <c r="F465" t="s">
+        <v>147</v>
+      </c>
+      <c r="G465" s="1" t="s">
+        <v>1746</v>
+      </c>
+      <c r="H465" t="s">
+        <v>1747</v>
+      </c>
+    </row>
+    <row r="466" spans="1:8">
+      <c r="A466" t="s">
+        <v>1748</v>
+      </c>
+      <c r="B466" t="s">
+        <v>9</v>
+      </c>
+      <c r="C466" t="s">
+        <v>167</v>
+      </c>
+      <c r="D466" t="s">
+        <v>1642</v>
+      </c>
+      <c r="E466" t="s">
+        <v>1643</v>
+      </c>
+      <c r="F466" t="s">
+        <v>147</v>
+      </c>
+      <c r="G466" s="1" t="s">
+        <v>1749</v>
+      </c>
+      <c r="H466" t="s">
+        <v>1750</v>
+      </c>
+    </row>
+    <row r="467" spans="1:8">
+      <c r="A467" t="s">
+        <v>1751</v>
+      </c>
+      <c r="B467" t="s">
+        <v>9</v>
+      </c>
+      <c r="C467" t="s">
+        <v>171</v>
+      </c>
+      <c r="D467" t="s">
+        <v>1642</v>
+      </c>
+      <c r="E467" t="s">
+        <v>1643</v>
+      </c>
+      <c r="F467" t="s">
+        <v>181</v>
+      </c>
+      <c r="G467" s="1" t="s">
+        <v>1752</v>
+      </c>
+      <c r="H467" t="s">
+        <v>1753</v>
+      </c>
+    </row>
+    <row r="468" spans="1:8">
+      <c r="A468" t="s">
+        <v>1754</v>
+      </c>
+      <c r="B468" t="s">
+        <v>9</v>
+      </c>
+      <c r="C468" t="s">
+        <v>176</v>
+      </c>
+      <c r="D468" t="s">
+        <v>1642</v>
+      </c>
+      <c r="E468" t="s">
+        <v>1643</v>
+      </c>
+      <c r="F468" t="s">
+        <v>72</v>
+      </c>
+      <c r="G468" s="1" t="s">
+        <v>1755</v>
+      </c>
+      <c r="H468" t="s">
+        <v>1756</v>
+      </c>
+    </row>
+    <row r="469" spans="1:8">
+      <c r="A469" t="s">
+        <v>1757</v>
+      </c>
+      <c r="B469" t="s">
+        <v>9</v>
+      </c>
+      <c r="C469" t="s">
+        <v>180</v>
+      </c>
+      <c r="D469" t="s">
+        <v>1642</v>
+      </c>
+      <c r="E469" t="s">
+        <v>1643</v>
+      </c>
+      <c r="F469" t="s">
+        <v>72</v>
+      </c>
+      <c r="G469" s="1" t="s">
+        <v>1758</v>
+      </c>
+      <c r="H469" t="s">
+        <v>1759</v>
+      </c>
+    </row>
+    <row r="470" spans="1:8">
+      <c r="A470" t="s">
+        <v>1760</v>
+      </c>
+      <c r="B470" t="s">
+        <v>9</v>
+      </c>
+      <c r="C470" t="s">
+        <v>185</v>
+      </c>
+      <c r="D470" t="s">
+        <v>1642</v>
+      </c>
+      <c r="E470" t="s">
+        <v>1643</v>
+      </c>
+      <c r="F470" t="s">
+        <v>72</v>
+      </c>
+      <c r="G470" s="1" t="s">
+        <v>1761</v>
+      </c>
+      <c r="H470" t="s">
+        <v>1762</v>
+      </c>
+    </row>
+    <row r="471" spans="1:8">
+      <c r="A471" t="s">
+        <v>1763</v>
+      </c>
+      <c r="B471" t="s">
+        <v>9</v>
+      </c>
+      <c r="C471" t="s">
+        <v>189</v>
+      </c>
+      <c r="D471" t="s">
+        <v>1642</v>
+      </c>
+      <c r="E471" t="s">
+        <v>1643</v>
+      </c>
+      <c r="F471" t="s">
+        <v>26</v>
+      </c>
+      <c r="G471" s="1" t="s">
+        <v>1764</v>
+      </c>
+      <c r="H471" t="s">
+        <v>1765</v>
+      </c>
+    </row>
+    <row r="472" spans="1:8">
+      <c r="A472" t="s">
+        <v>1766</v>
+      </c>
+      <c r="B472" t="s">
+        <v>9</v>
+      </c>
+      <c r="C472" t="s">
+        <v>193</v>
+      </c>
+      <c r="D472" t="s">
+        <v>1642</v>
+      </c>
+      <c r="E472" t="s">
+        <v>1643</v>
+      </c>
+      <c r="F472" t="s">
+        <v>26</v>
+      </c>
+      <c r="G472" s="1" t="s">
+        <v>1767</v>
+      </c>
+      <c r="H472" t="s">
+        <v>1768</v>
+      </c>
+    </row>
+    <row r="473" spans="1:8">
+      <c r="A473" t="s">
+        <v>1769</v>
+      </c>
+      <c r="B473" t="s">
+        <v>9</v>
+      </c>
+      <c r="C473" t="s">
+        <v>197</v>
+      </c>
+      <c r="D473" t="s">
+        <v>1642</v>
+      </c>
+      <c r="E473" t="s">
+        <v>1643</v>
+      </c>
+      <c r="F473" t="s">
+        <v>40</v>
+      </c>
+      <c r="G473" s="1" t="s">
+        <v>1770</v>
+      </c>
+      <c r="H473" t="s">
+        <v>1771</v>
+      </c>
+    </row>
+    <row r="474" spans="1:8">
+      <c r="A474" t="s">
+        <v>1772</v>
+      </c>
+      <c r="B474" t="s">
+        <v>9</v>
+      </c>
+      <c r="C474" t="s">
+        <v>201</v>
+      </c>
+      <c r="D474" t="s">
+        <v>1642</v>
+      </c>
+      <c r="E474" t="s">
+        <v>1643</v>
+      </c>
+      <c r="F474" t="s">
+        <v>40</v>
+      </c>
+      <c r="G474" s="1" t="s">
+        <v>1773</v>
+      </c>
+      <c r="H474" t="s">
+        <v>1774</v>
+      </c>
+    </row>
+    <row r="475" spans="1:8">
+      <c r="A475" t="s">
+        <v>1775</v>
+      </c>
+      <c r="B475" t="s">
+        <v>9</v>
+      </c>
+      <c r="C475" t="s">
+        <v>205</v>
+      </c>
+      <c r="D475" t="s">
+        <v>1642</v>
+      </c>
+      <c r="E475" t="s">
+        <v>1643</v>
+      </c>
+      <c r="F475" t="s">
+        <v>40</v>
+      </c>
+      <c r="G475" s="1" t="s">
+        <v>1776</v>
+      </c>
+      <c r="H475" t="s">
+        <v>1777</v>
+      </c>
+    </row>
+    <row r="476" spans="1:8">
+      <c r="A476" t="s">
+        <v>1778</v>
+      </c>
+      <c r="B476" t="s">
+        <v>9</v>
+      </c>
+      <c r="C476" t="s">
+        <v>209</v>
+      </c>
+      <c r="D476" t="s">
+        <v>1642</v>
+      </c>
+      <c r="E476" t="s">
+        <v>1643</v>
+      </c>
+      <c r="F476" t="s">
+        <v>147</v>
+      </c>
+      <c r="G476" s="1" t="s">
+        <v>1779</v>
+      </c>
+      <c r="H476" t="s">
+        <v>1780</v>
+      </c>
+    </row>
+    <row r="477" spans="1:8">
+      <c r="A477" t="s">
+        <v>1781</v>
+      </c>
+      <c r="B477" t="s">
+        <v>9</v>
+      </c>
+      <c r="C477" t="s">
+        <v>213</v>
+      </c>
+      <c r="D477" t="s">
+        <v>1642</v>
+      </c>
+      <c r="E477" t="s">
+        <v>1643</v>
+      </c>
+      <c r="F477" t="s">
+        <v>147</v>
+      </c>
+      <c r="G477" s="1" t="s">
+        <v>1782</v>
+      </c>
+      <c r="H477" t="s">
+        <v>1783</v>
+      </c>
+    </row>
+    <row r="478" spans="1:8">
+      <c r="A478" t="s">
+        <v>1784</v>
+      </c>
+      <c r="B478" t="s">
+        <v>9</v>
+      </c>
+      <c r="C478" t="s">
+        <v>217</v>
+      </c>
+      <c r="D478" t="s">
+        <v>1642</v>
+      </c>
+      <c r="E478" t="s">
+        <v>1643</v>
+      </c>
+      <c r="F478" t="s">
+        <v>147</v>
+      </c>
+      <c r="G478" s="1" t="s">
+        <v>1785</v>
+      </c>
+      <c r="H478" t="s">
+        <v>1786</v>
+      </c>
+    </row>
+    <row r="479" spans="1:8">
+      <c r="A479" t="s">
+        <v>1787</v>
+      </c>
+      <c r="B479" t="s">
+        <v>9</v>
+      </c>
+      <c r="C479" t="s">
+        <v>221</v>
+      </c>
+      <c r="D479" t="s">
+        <v>1642</v>
+      </c>
+      <c r="E479" t="s">
+        <v>1643</v>
+      </c>
+      <c r="F479" t="s">
+        <v>181</v>
+      </c>
+      <c r="G479" s="1" t="s">
+        <v>1788</v>
+      </c>
+      <c r="H479" t="s">
+        <v>1789</v>
+      </c>
+    </row>
+    <row r="480" spans="1:8">
+      <c r="A480" t="s">
+        <v>1790</v>
+      </c>
+      <c r="B480" t="s">
+        <v>9</v>
+      </c>
+      <c r="C480" t="s">
+        <v>225</v>
+      </c>
+      <c r="D480" t="s">
+        <v>1642</v>
+      </c>
+      <c r="E480" t="s">
+        <v>1643</v>
+      </c>
+      <c r="F480" t="s">
+        <v>72</v>
+      </c>
+      <c r="G480" s="1" t="s">
+        <v>1791</v>
+      </c>
+      <c r="H480" t="s">
+        <v>1792</v>
+      </c>
+    </row>
+    <row r="481" spans="1:8">
+      <c r="A481" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B481" t="s">
+        <v>9</v>
+      </c>
+      <c r="C481" t="s">
+        <v>229</v>
+      </c>
+      <c r="D481" t="s">
+        <v>1642</v>
+      </c>
+      <c r="E481" t="s">
+        <v>1643</v>
+      </c>
+      <c r="F481" t="s">
+        <v>72</v>
+      </c>
+      <c r="G481" s="1" t="s">
+        <v>1794</v>
+      </c>
+      <c r="H481" t="s">
+        <v>1795</v>
+      </c>
+    </row>
+    <row r="482" spans="1:8">
+      <c r="A482" t="s">
+        <v>1796</v>
+      </c>
+      <c r="B482" t="s">
+        <v>9</v>
+      </c>
+      <c r="C482" t="s">
+        <v>233</v>
+      </c>
+      <c r="D482" t="s">
+        <v>1642</v>
+      </c>
+      <c r="E482" t="s">
+        <v>1643</v>
+      </c>
+      <c r="F482" t="s">
+        <v>72</v>
+      </c>
+      <c r="G482" s="1" t="s">
+        <v>1797</v>
+      </c>
+      <c r="H482" t="s">
+        <v>1798</v>
+      </c>
+    </row>
+    <row r="483" spans="1:8">
+      <c r="A483" t="s">
+        <v>1799</v>
+      </c>
+      <c r="B483" t="s">
+        <v>9</v>
+      </c>
+      <c r="C483" t="s">
+        <v>237</v>
+      </c>
+      <c r="D483" t="s">
+        <v>1642</v>
+      </c>
+      <c r="E483" t="s">
+        <v>1643</v>
+      </c>
+      <c r="F483" t="s">
+        <v>77</v>
+      </c>
+      <c r="G483" s="1" t="s">
+        <v>1800</v>
+      </c>
+      <c r="H483" t="s">
+        <v>1801</v>
+      </c>
+    </row>
+    <row r="484" spans="1:8">
+      <c r="A484" t="s">
+        <v>1802</v>
+      </c>
+      <c r="B484" t="s">
+        <v>9</v>
+      </c>
+      <c r="C484" t="s">
+        <v>241</v>
+      </c>
+      <c r="D484" t="s">
+        <v>1642</v>
+      </c>
+      <c r="E484" t="s">
+        <v>1643</v>
+      </c>
+      <c r="F484" t="s">
+        <v>77</v>
+      </c>
+      <c r="G484" s="1" t="s">
+        <v>1803</v>
+      </c>
+      <c r="H484" t="s">
+        <v>1804</v>
+      </c>
+    </row>
+    <row r="485" spans="1:8">
+      <c r="A485" t="s">
+        <v>1805</v>
+      </c>
+      <c r="B485" t="s">
+        <v>9</v>
+      </c>
+      <c r="C485" t="s">
+        <v>245</v>
+      </c>
+      <c r="D485" t="s">
+        <v>1642</v>
+      </c>
+      <c r="E485" t="s">
+        <v>1643</v>
+      </c>
+      <c r="F485" t="s">
+        <v>26</v>
+      </c>
+      <c r="G485" s="1" t="s">
+        <v>1806</v>
+      </c>
+      <c r="H485" t="s">
+        <v>1807</v>
+      </c>
+    </row>
+    <row r="486" spans="1:8">
+      <c r="A486" t="s">
+        <v>1808</v>
+      </c>
+      <c r="B486" t="s">
+        <v>9</v>
+      </c>
+      <c r="C486" t="s">
+        <v>249</v>
+      </c>
+      <c r="D486" t="s">
+        <v>1642</v>
+      </c>
+      <c r="E486" t="s">
+        <v>1643</v>
+      </c>
+      <c r="F486" t="s">
+        <v>26</v>
+      </c>
+      <c r="G486" s="1" t="s">
+        <v>1809</v>
+      </c>
+      <c r="H486" t="s">
+        <v>1810</v>
+      </c>
+    </row>
+    <row r="487" spans="1:8">
+      <c r="A487" t="s">
+        <v>1811</v>
+      </c>
+      <c r="B487" t="s">
+        <v>9</v>
+      </c>
+      <c r="C487" t="s">
+        <v>253</v>
+      </c>
+      <c r="D487" t="s">
+        <v>1642</v>
+      </c>
+      <c r="E487" t="s">
+        <v>1643</v>
+      </c>
+      <c r="F487" t="s">
+        <v>26</v>
+      </c>
+      <c r="G487" s="1" t="s">
+        <v>1812</v>
+      </c>
+      <c r="H487" t="s">
+        <v>1813</v>
+      </c>
+    </row>
+    <row r="488" spans="1:8">
+      <c r="A488" t="s">
+        <v>1814</v>
+      </c>
+      <c r="B488" t="s">
+        <v>9</v>
+      </c>
+      <c r="C488" t="s">
+        <v>257</v>
+      </c>
+      <c r="D488" t="s">
+        <v>1642</v>
+      </c>
+      <c r="E488" t="s">
+        <v>1643</v>
+      </c>
+      <c r="F488" t="s">
+        <v>40</v>
+      </c>
+      <c r="G488" s="1" t="s">
+        <v>1815</v>
+      </c>
+      <c r="H488" t="s">
+        <v>1816</v>
+      </c>
+    </row>
+    <row r="489" spans="1:8">
+      <c r="A489" t="s">
+        <v>1817</v>
+      </c>
+      <c r="B489" t="s">
+        <v>9</v>
+      </c>
+      <c r="C489" t="s">
+        <v>261</v>
+      </c>
+      <c r="D489" t="s">
+        <v>1642</v>
+      </c>
+      <c r="E489" t="s">
+        <v>1643</v>
+      </c>
+      <c r="F489" t="s">
+        <v>40</v>
+      </c>
+      <c r="G489" s="1" t="s">
+        <v>1818</v>
+      </c>
+      <c r="H489" t="s">
+        <v>1819</v>
+      </c>
+    </row>
+    <row r="490" spans="1:8">
+      <c r="A490" t="s">
+        <v>1820</v>
+      </c>
+      <c r="B490" t="s">
+        <v>9</v>
+      </c>
+      <c r="C490" t="s">
+        <v>265</v>
+      </c>
+      <c r="D490" t="s">
+        <v>1642</v>
+      </c>
+      <c r="E490" t="s">
+        <v>1643</v>
+      </c>
+      <c r="F490" t="s">
+        <v>40</v>
+      </c>
+      <c r="G490" s="1" t="s">
+        <v>1821</v>
+      </c>
+      <c r="H490" t="s">
+        <v>1822</v>
+      </c>
+    </row>
+    <row r="491" spans="1:8">
+      <c r="A491" t="s">
+        <v>1823</v>
+      </c>
+      <c r="B491" t="s">
+        <v>9</v>
+      </c>
+      <c r="C491" t="s">
+        <v>269</v>
+      </c>
+      <c r="D491" t="s">
+        <v>1642</v>
+      </c>
+      <c r="E491" t="s">
+        <v>1643</v>
+      </c>
+      <c r="F491" t="s">
+        <v>45</v>
+      </c>
+      <c r="G491" s="1" t="s">
+        <v>1824</v>
+      </c>
+      <c r="H491" t="s">
+        <v>1825</v>
+      </c>
+    </row>
+    <row r="492" spans="1:8">
+      <c r="A492" t="s">
+        <v>1826</v>
+      </c>
+      <c r="B492" t="s">
+        <v>9</v>
+      </c>
+      <c r="C492" t="s">
+        <v>273</v>
+      </c>
+      <c r="D492" t="s">
+        <v>1642</v>
+      </c>
+      <c r="E492" t="s">
+        <v>1643</v>
+      </c>
+      <c r="F492" t="s">
+        <v>77</v>
+      </c>
+      <c r="G492" s="1" t="s">
+        <v>1827</v>
+      </c>
+      <c r="H492" t="s">
+        <v>1828</v>
+      </c>
+    </row>
+    <row r="493" spans="1:8">
+      <c r="A493" t="s">
+        <v>1829</v>
+      </c>
+      <c r="B493" t="s">
+        <v>9</v>
+      </c>
+      <c r="C493" t="s">
+        <v>277</v>
+      </c>
+      <c r="D493" t="s">
+        <v>1642</v>
+      </c>
+      <c r="E493" t="s">
+        <v>1643</v>
+      </c>
+      <c r="F493" t="s">
+        <v>77</v>
+      </c>
+      <c r="G493" s="1" t="s">
+        <v>1830</v>
+      </c>
+      <c r="H493" t="s">
+        <v>1831</v>
+      </c>
+    </row>
+    <row r="494" spans="1:8">
+      <c r="A494" t="s">
+        <v>1832</v>
+      </c>
+      <c r="B494" t="s">
+        <v>9</v>
+      </c>
+      <c r="C494" t="s">
+        <v>281</v>
+      </c>
+      <c r="D494" t="s">
+        <v>1642</v>
+      </c>
+      <c r="E494" t="s">
+        <v>1643</v>
+      </c>
+      <c r="F494" t="s">
+        <v>13</v>
+      </c>
+      <c r="G494" s="1" t="s">
+        <v>1833</v>
+      </c>
+      <c r="H494" t="s">
+        <v>1834</v>
+      </c>
+    </row>
+    <row r="495" spans="1:8">
+      <c r="A495" t="s">
+        <v>1835</v>
+      </c>
+      <c r="B495" t="s">
+        <v>9</v>
+      </c>
+      <c r="C495" t="s">
+        <v>285</v>
+      </c>
+      <c r="D495" t="s">
+        <v>1642</v>
+      </c>
+      <c r="E495" t="s">
+        <v>1643</v>
+      </c>
+      <c r="F495" t="s">
+        <v>26</v>
+      </c>
+      <c r="G495" s="1" t="s">
+        <v>1836</v>
+      </c>
+      <c r="H495" t="s">
+        <v>1837</v>
+      </c>
+    </row>
+    <row r="496" spans="1:8">
+      <c r="A496" t="s">
+        <v>1838</v>
+      </c>
+      <c r="B496" t="s">
+        <v>9</v>
+      </c>
+      <c r="C496" t="s">
+        <v>289</v>
+      </c>
+      <c r="D496" t="s">
+        <v>1642</v>
+      </c>
+      <c r="E496" t="s">
+        <v>1643</v>
+      </c>
+      <c r="F496" t="s">
+        <v>35</v>
+      </c>
+      <c r="G496" s="1" t="s">
+        <v>1839</v>
+      </c>
+      <c r="H496" t="s">
+        <v>1840</v>
+      </c>
+    </row>
+    <row r="497" spans="1:8">
+      <c r="A497" t="s">
+        <v>1841</v>
+      </c>
+      <c r="B497" t="s">
+        <v>9</v>
+      </c>
+      <c r="C497" t="s">
+        <v>293</v>
+      </c>
+      <c r="D497" t="s">
+        <v>1642</v>
+      </c>
+      <c r="E497" t="s">
+        <v>1643</v>
+      </c>
+      <c r="F497" t="s">
+        <v>40</v>
+      </c>
+      <c r="G497" s="1" t="s">
+        <v>1842</v>
+      </c>
+      <c r="H497" t="s">
+        <v>1843</v>
+      </c>
+    </row>
+    <row r="498" spans="1:8">
+      <c r="A498" t="s">
+        <v>1844</v>
+      </c>
+      <c r="B498" t="s">
+        <v>9</v>
+      </c>
+      <c r="C498" t="s">
+        <v>297</v>
+      </c>
+      <c r="D498" t="s">
+        <v>1642</v>
+      </c>
+      <c r="E498" t="s">
+        <v>1643</v>
+      </c>
+      <c r="F498" t="s">
+        <v>40</v>
+      </c>
+      <c r="G498" s="1" t="s">
+        <v>1845</v>
+      </c>
+      <c r="H498" t="s">
+        <v>1846</v>
+      </c>
+    </row>
+    <row r="499" spans="1:8">
+      <c r="A499" t="s">
+        <v>1847</v>
+      </c>
+      <c r="B499" t="s">
+        <v>9</v>
+      </c>
+      <c r="C499" t="s">
+        <v>301</v>
+      </c>
+      <c r="D499" t="s">
+        <v>1642</v>
+      </c>
+      <c r="E499" t="s">
+        <v>1643</v>
+      </c>
+      <c r="F499" t="s">
+        <v>147</v>
+      </c>
+      <c r="G499" s="1" t="s">
+        <v>1848</v>
+      </c>
+      <c r="H499" t="s">
+        <v>1849</v>
+      </c>
+    </row>
+    <row r="500" spans="1:8">
+      <c r="A500" t="s">
+        <v>1850</v>
+      </c>
+      <c r="B500" t="s">
+        <v>9</v>
+      </c>
+      <c r="C500" t="s">
+        <v>306</v>
+      </c>
+      <c r="D500" t="s">
+        <v>1642</v>
+      </c>
+      <c r="E500" t="s">
+        <v>1643</v>
+      </c>
+      <c r="F500" t="s">
+        <v>147</v>
+      </c>
+      <c r="G500" s="1" t="s">
+        <v>1851</v>
+      </c>
+      <c r="H500" t="s">
+        <v>1852</v>
+      </c>
+    </row>
+    <row r="501" spans="1:8">
+      <c r="A501" t="s">
+        <v>1853</v>
+      </c>
+      <c r="B501" t="s">
+        <v>9</v>
+      </c>
+      <c r="C501" t="s">
+        <v>310</v>
+      </c>
+      <c r="D501" t="s">
+        <v>1642</v>
+      </c>
+      <c r="E501" t="s">
+        <v>1643</v>
+      </c>
+      <c r="F501" t="s">
+        <v>59</v>
+      </c>
+      <c r="G501" s="1" t="s">
+        <v>1854</v>
+      </c>
+      <c r="H501" t="s">
+        <v>1855</v>
+      </c>
+    </row>
+    <row r="502" spans="1:8">
+      <c r="A502" t="s">
+        <v>1856</v>
+      </c>
+      <c r="B502" t="s">
+        <v>9</v>
+      </c>
+      <c r="C502" t="s">
+        <v>314</v>
+      </c>
+      <c r="D502" t="s">
+        <v>1642</v>
+      </c>
+      <c r="E502" t="s">
+        <v>1643</v>
+      </c>
+      <c r="F502" t="s">
+        <v>77</v>
+      </c>
+      <c r="G502" s="1" t="s">
+        <v>1857</v>
+      </c>
+      <c r="H502" t="s">
+        <v>1858</v>
+      </c>
+    </row>
+    <row r="503" spans="1:8">
+      <c r="A503" t="s">
+        <v>1859</v>
+      </c>
+      <c r="B503" t="s">
+        <v>9</v>
+      </c>
+      <c r="C503" t="s">
+        <v>318</v>
+      </c>
+      <c r="D503" t="s">
+        <v>1642</v>
+      </c>
+      <c r="E503" t="s">
+        <v>1643</v>
+      </c>
+      <c r="F503" t="s">
+        <v>40</v>
+      </c>
+      <c r="G503" s="1" t="s">
+        <v>1860</v>
+      </c>
+      <c r="H503" t="s">
+        <v>1861</v>
+      </c>
+    </row>
+    <row r="504" spans="1:8">
+      <c r="A504" t="s">
+        <v>1862</v>
+      </c>
+      <c r="B504" t="s">
+        <v>9</v>
+      </c>
+      <c r="C504" t="s">
+        <v>322</v>
+      </c>
+      <c r="D504" t="s">
+        <v>1642</v>
+      </c>
+      <c r="E504" t="s">
+        <v>1643</v>
+      </c>
+      <c r="F504" t="s">
+        <v>147</v>
+      </c>
+      <c r="G504" s="1" t="s">
+        <v>1863</v>
+      </c>
+      <c r="H504" t="s">
+        <v>1864</v>
+      </c>
+    </row>
+    <row r="505" spans="1:8">
+      <c r="A505" t="s">
+        <v>1865</v>
+      </c>
+      <c r="B505" t="s">
+        <v>9</v>
+      </c>
+      <c r="C505" t="s">
+        <v>326</v>
+      </c>
+      <c r="D505" t="s">
+        <v>1642</v>
+      </c>
+      <c r="E505" t="s">
+        <v>1643</v>
+      </c>
+      <c r="F505" t="s">
+        <v>72</v>
+      </c>
+      <c r="G505" s="1" t="s">
+        <v>1866</v>
+      </c>
+      <c r="H505" t="s">
+        <v>1867</v>
+      </c>
+    </row>
+    <row r="506" spans="1:8">
+      <c r="A506" t="s">
+        <v>1868</v>
+      </c>
+      <c r="B506" t="s">
+        <v>9</v>
+      </c>
+      <c r="C506" t="s">
+        <v>330</v>
+      </c>
+      <c r="D506" t="s">
+        <v>1642</v>
+      </c>
+      <c r="E506" t="s">
+        <v>1643</v>
+      </c>
+      <c r="F506" t="s">
+        <v>26</v>
+      </c>
+      <c r="G506" s="1" t="s">
+        <v>1869</v>
+      </c>
+      <c r="H506" t="s">
+        <v>1870</v>
+      </c>
+    </row>
+    <row r="507" spans="1:8">
+      <c r="A507" t="s">
+        <v>1871</v>
+      </c>
+      <c r="B507" t="s">
+        <v>9</v>
+      </c>
+      <c r="C507" t="s">
+        <v>334</v>
+      </c>
+      <c r="D507" t="s">
+        <v>1642</v>
+      </c>
+      <c r="E507" t="s">
+        <v>1643</v>
+      </c>
+      <c r="F507" t="s">
+        <v>13</v>
+      </c>
+      <c r="G507" s="1" t="s">
+        <v>1872</v>
+      </c>
+      <c r="H507" t="s">
+        <v>1873</v>
+      </c>
+    </row>
+    <row r="508" spans="1:8">
+      <c r="A508" t="s">
+        <v>1874</v>
+      </c>
+      <c r="B508" t="s">
+        <v>9</v>
+      </c>
+      <c r="C508" t="s">
+        <v>338</v>
+      </c>
+      <c r="D508" t="s">
+        <v>1642</v>
+      </c>
+      <c r="E508" t="s">
+        <v>1643</v>
+      </c>
+      <c r="F508" t="s">
+        <v>26</v>
+      </c>
+      <c r="G508" s="1" t="s">
+        <v>1875</v>
+      </c>
+      <c r="H508" t="s">
+        <v>1876</v>
+      </c>
+    </row>
+    <row r="509" spans="1:8">
+      <c r="A509" t="s">
+        <v>1877</v>
+      </c>
+      <c r="B509" t="s">
+        <v>9</v>
+      </c>
+      <c r="C509" t="s">
+        <v>342</v>
+      </c>
+      <c r="D509" t="s">
+        <v>1642</v>
+      </c>
+      <c r="E509" t="s">
+        <v>1643</v>
+      </c>
+      <c r="F509" t="s">
+        <v>26</v>
+      </c>
+      <c r="G509" s="1" t="s">
+        <v>1878</v>
+      </c>
+      <c r="H509" t="s">
+        <v>1879</v>
+      </c>
+    </row>
+    <row r="510" spans="1:8">
+      <c r="A510" t="s">
+        <v>1880</v>
+      </c>
+      <c r="B510" t="s">
+        <v>9</v>
+      </c>
+      <c r="C510" t="s">
+        <v>350</v>
+      </c>
+      <c r="D510" t="s">
+        <v>1642</v>
+      </c>
+      <c r="E510" t="s">
+        <v>1643</v>
+      </c>
+      <c r="F510" t="s">
+        <v>147</v>
+      </c>
+      <c r="G510" s="1" t="s">
+        <v>1881</v>
+      </c>
+      <c r="H510" t="s">
+        <v>1882</v>
+      </c>
+    </row>
+    <row r="511" spans="1:8">
+      <c r="A511" t="s">
+        <v>1883</v>
+      </c>
+      <c r="B511" t="s">
+        <v>9</v>
+      </c>
+      <c r="C511" t="s">
+        <v>354</v>
+      </c>
+      <c r="D511" t="s">
+        <v>1642</v>
+      </c>
+      <c r="E511" t="s">
+        <v>1643</v>
+      </c>
+      <c r="F511" t="s">
+        <v>45</v>
+      </c>
+      <c r="G511" s="1" t="s">
+        <v>1884</v>
+      </c>
+      <c r="H511" t="s">
+        <v>1885</v>
+      </c>
+    </row>
+    <row r="512" spans="1:8">
+      <c r="A512" t="s">
+        <v>1886</v>
+      </c>
+      <c r="B512" t="s">
+        <v>9</v>
+      </c>
+      <c r="C512" t="s">
+        <v>358</v>
+      </c>
+      <c r="D512" t="s">
+        <v>1642</v>
+      </c>
+      <c r="E512" t="s">
+        <v>1643</v>
+      </c>
+      <c r="F512" t="s">
+        <v>59</v>
+      </c>
+      <c r="G512" s="1" t="s">
+        <v>1887</v>
+      </c>
+      <c r="H512" t="s">
+        <v>1888</v>
+      </c>
+    </row>
+    <row r="513" spans="1:8">
+      <c r="A513" t="s">
+        <v>1889</v>
+      </c>
+      <c r="B513" t="s">
+        <v>9</v>
+      </c>
+      <c r="C513" t="s">
+        <v>362</v>
+      </c>
+      <c r="D513" t="s">
+        <v>1642</v>
+      </c>
+      <c r="E513" t="s">
+        <v>1643</v>
+      </c>
+      <c r="F513" t="s">
+        <v>59</v>
+      </c>
+      <c r="G513" s="1" t="s">
+        <v>1890</v>
+      </c>
+      <c r="H513" t="s">
+        <v>1891</v>
+      </c>
+    </row>
+    <row r="514" spans="1:8">
+      <c r="A514" t="s">
+        <v>1892</v>
+      </c>
+      <c r="B514" t="s">
+        <v>9</v>
+      </c>
+      <c r="C514" t="s">
+        <v>366</v>
+      </c>
+      <c r="D514" t="s">
+        <v>1642</v>
+      </c>
+      <c r="E514" t="s">
+        <v>1643</v>
+      </c>
+      <c r="F514" t="s">
+        <v>77</v>
+      </c>
+      <c r="G514" s="1" t="s">
+        <v>1893</v>
+      </c>
+      <c r="H514" t="s">
+        <v>1894</v>
+      </c>
+    </row>
+    <row r="515" spans="1:8">
+      <c r="A515" t="s">
+        <v>1895</v>
+      </c>
+      <c r="B515" t="s">
+        <v>9</v>
+      </c>
+      <c r="C515" t="s">
+        <v>370</v>
+      </c>
+      <c r="D515" t="s">
+        <v>1642</v>
+      </c>
+      <c r="E515" t="s">
+        <v>1643</v>
+      </c>
+      <c r="F515" t="s">
+        <v>13</v>
+      </c>
+      <c r="G515" s="1" t="s">
+        <v>1896</v>
+      </c>
+      <c r="H515" t="s">
+        <v>1897</v>
+      </c>
+    </row>
+    <row r="516" spans="1:8">
+      <c r="A516" t="s">
+        <v>1898</v>
+      </c>
+      <c r="B516" t="s">
+        <v>9</v>
+      </c>
+      <c r="C516" t="s">
+        <v>374</v>
+      </c>
+      <c r="D516" t="s">
+        <v>1642</v>
+      </c>
+      <c r="E516" t="s">
+        <v>1643</v>
+      </c>
+      <c r="F516" t="s">
+        <v>13</v>
+      </c>
+      <c r="G516" s="1" t="s">
+        <v>1899</v>
+      </c>
+      <c r="H516" t="s">
+        <v>1900</v>
+      </c>
+    </row>
+    <row r="517" spans="1:8">
+      <c r="A517" t="s">
+        <v>1901</v>
+      </c>
+      <c r="B517" t="s">
+        <v>9</v>
+      </c>
+      <c r="C517" t="s">
+        <v>378</v>
+      </c>
+      <c r="D517" t="s">
+        <v>1642</v>
+      </c>
+      <c r="E517" t="s">
+        <v>1643</v>
+      </c>
+      <c r="F517" t="s">
+        <v>35</v>
+      </c>
+      <c r="G517" s="1" t="s">
+        <v>1902</v>
+      </c>
+      <c r="H517" t="s">
+        <v>1903</v>
+      </c>
+    </row>
+    <row r="518" spans="1:8">
+      <c r="A518" t="s">
+        <v>1904</v>
+      </c>
+      <c r="B518" t="s">
+        <v>9</v>
+      </c>
+      <c r="C518" t="s">
+        <v>382</v>
+      </c>
+      <c r="D518" t="s">
+        <v>1642</v>
+      </c>
+      <c r="E518" t="s">
+        <v>1643</v>
+      </c>
+      <c r="F518" t="s">
+        <v>40</v>
+      </c>
+      <c r="G518" s="1" t="s">
+        <v>1905</v>
+      </c>
+      <c r="H518" t="s">
+        <v>1906</v>
+      </c>
+    </row>
+    <row r="519" spans="1:8">
+      <c r="A519" t="s">
+        <v>1907</v>
+      </c>
+      <c r="B519" t="s">
+        <v>9</v>
+      </c>
+      <c r="C519" t="s">
+        <v>386</v>
+      </c>
+      <c r="D519" t="s">
+        <v>1642</v>
+      </c>
+      <c r="E519" t="s">
+        <v>1643</v>
+      </c>
+      <c r="F519" t="s">
+        <v>40</v>
+      </c>
+      <c r="G519" s="1" t="s">
+        <v>1908</v>
+      </c>
+      <c r="H519" t="s">
+        <v>1909</v>
+      </c>
+    </row>
+    <row r="520" spans="1:8">
+      <c r="A520" t="s">
+        <v>1910</v>
+      </c>
+      <c r="B520" t="s">
+        <v>9</v>
+      </c>
+      <c r="C520" t="s">
+        <v>390</v>
+      </c>
+      <c r="D520" t="s">
+        <v>1642</v>
+      </c>
+      <c r="E520" t="s">
+        <v>1643</v>
+      </c>
+      <c r="F520" t="s">
+        <v>181</v>
+      </c>
+      <c r="G520" s="1" t="s">
+        <v>1911</v>
+      </c>
+      <c r="H520" t="s">
+        <v>1912</v>
+      </c>
+    </row>
+    <row r="521" spans="1:8">
+      <c r="A521" t="s">
+        <v>1913</v>
+      </c>
+      <c r="B521" t="s">
+        <v>9</v>
+      </c>
+      <c r="C521" t="s">
+        <v>394</v>
+      </c>
+      <c r="D521" t="s">
+        <v>1642</v>
+      </c>
+      <c r="E521" t="s">
+        <v>1643</v>
+      </c>
+      <c r="F521" t="s">
+        <v>77</v>
+      </c>
+      <c r="G521" s="1" t="s">
+        <v>1914</v>
+      </c>
+      <c r="H521" t="s">
+        <v>1915</v>
+      </c>
+    </row>
+    <row r="522" spans="1:8">
+      <c r="A522" t="s">
+        <v>1916</v>
+      </c>
+      <c r="B522" t="s">
+        <v>9</v>
+      </c>
+      <c r="C522" t="s">
+        <v>398</v>
+      </c>
+      <c r="D522" t="s">
+        <v>1642</v>
+      </c>
+      <c r="E522" t="s">
+        <v>1643</v>
+      </c>
+      <c r="F522" t="s">
+        <v>77</v>
+      </c>
+      <c r="G522" s="1" t="s">
+        <v>1917</v>
+      </c>
+      <c r="H522" t="s">
+        <v>1918</v>
+      </c>
+    </row>
+    <row r="523" spans="1:8">
+      <c r="A523" t="s">
+        <v>1919</v>
+      </c>
+      <c r="B523" t="s">
+        <v>9</v>
+      </c>
+      <c r="C523" t="s">
+        <v>402</v>
+      </c>
+      <c r="D523" t="s">
+        <v>1642</v>
+      </c>
+      <c r="E523" t="s">
+        <v>1643</v>
+      </c>
+      <c r="F523" t="s">
+        <v>1920</v>
+      </c>
+      <c r="G523" s="1" t="s">
+        <v>1921</v>
+      </c>
+      <c r="H523" t="s">
+        <v>1922</v>
+      </c>
+    </row>
+    <row r="524" spans="1:8">
+      <c r="A524" t="s">
+        <v>1923</v>
+      </c>
+      <c r="B524" t="s">
+        <v>9</v>
+      </c>
+      <c r="C524" t="s">
+        <v>406</v>
+      </c>
+      <c r="D524" t="s">
+        <v>1642</v>
+      </c>
+      <c r="E524" t="s">
+        <v>1643</v>
+      </c>
+      <c r="F524" t="s">
+        <v>40</v>
+      </c>
+      <c r="G524" s="1" t="s">
+        <v>1924</v>
+      </c>
+      <c r="H524" t="s">
+        <v>1925</v>
+      </c>
+    </row>
+    <row r="525" spans="1:8">
+      <c r="A525" t="s">
+        <v>1926</v>
+      </c>
+      <c r="B525" t="s">
+        <v>9</v>
+      </c>
+      <c r="C525" t="s">
+        <v>410</v>
+      </c>
+      <c r="D525" t="s">
+        <v>1642</v>
+      </c>
+      <c r="E525" t="s">
+        <v>1643</v>
+      </c>
+      <c r="F525" t="s">
+        <v>77</v>
+      </c>
+      <c r="G525" s="1" t="s">
+        <v>1927</v>
+      </c>
+      <c r="H525" t="s">
+        <v>1928</v>
+      </c>
+    </row>
+    <row r="526" spans="1:8">
+      <c r="A526" t="s">
+        <v>1929</v>
+      </c>
+      <c r="B526" t="s">
+        <v>9</v>
+      </c>
+      <c r="C526" t="s">
+        <v>414</v>
+      </c>
+      <c r="D526" t="s">
+        <v>1642</v>
+      </c>
+      <c r="E526" t="s">
+        <v>1643</v>
+      </c>
+      <c r="F526" t="s">
+        <v>1930</v>
+      </c>
+      <c r="G526" s="1" t="s">
+        <v>1931</v>
+      </c>
+      <c r="H526" t="s">
+        <v>1932</v>
+      </c>
+    </row>
+    <row r="527" spans="1:8">
+      <c r="A527" t="s">
+        <v>1933</v>
+      </c>
+      <c r="B527" t="s">
+        <v>9</v>
+      </c>
+      <c r="C527" t="s">
+        <v>418</v>
+      </c>
+      <c r="D527" t="s">
+        <v>1642</v>
+      </c>
+      <c r="E527" t="s">
+        <v>1643</v>
+      </c>
+      <c r="F527" t="s">
+        <v>26</v>
+      </c>
+      <c r="G527" s="1" t="s">
+        <v>1934</v>
+      </c>
+      <c r="H527" t="s">
+        <v>1935</v>
+      </c>
+    </row>
+    <row r="528" spans="1:8">
+      <c r="A528" t="s">
+        <v>1936</v>
+      </c>
+      <c r="B528" t="s">
+        <v>9</v>
+      </c>
+      <c r="C528" t="s">
+        <v>422</v>
+      </c>
+      <c r="D528" t="s">
+        <v>1642</v>
+      </c>
+      <c r="E528" t="s">
+        <v>1643</v>
+      </c>
+      <c r="F528" t="s">
+        <v>40</v>
+      </c>
+      <c r="G528" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="H528" t="s">
+        <v>1031</v>
+      </c>
+    </row>
+    <row r="529" spans="1:8">
+      <c r="A529" t="s">
+        <v>1937</v>
+      </c>
+      <c r="B529" t="s">
+        <v>9</v>
+      </c>
+      <c r="C529" t="s">
+        <v>426</v>
+      </c>
+      <c r="D529" t="s">
+        <v>1642</v>
+      </c>
+      <c r="E529" t="s">
+        <v>1643</v>
+      </c>
+      <c r="F529" t="s">
+        <v>45</v>
+      </c>
+      <c r="G529" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="H529" t="s">
+        <v>1938</v>
+      </c>
+    </row>
+    <row r="530" spans="1:8">
+      <c r="A530" t="s">
+        <v>1939</v>
+      </c>
+      <c r="B530" t="s">
+        <v>9</v>
+      </c>
+      <c r="C530" t="s">
+        <v>430</v>
+      </c>
+      <c r="D530" t="s">
+        <v>1642</v>
+      </c>
+      <c r="E530" t="s">
+        <v>1643</v>
+      </c>
+      <c r="F530" t="s">
+        <v>45</v>
+      </c>
+      <c r="G530" s="1" t="s">
+        <v>1940</v>
+      </c>
+      <c r="H530" t="s">
+        <v>1941</v>
+      </c>
+    </row>
+    <row r="531" spans="1:8">
+      <c r="A531" t="s">
+        <v>1942</v>
+      </c>
+      <c r="B531" t="s">
+        <v>9</v>
+      </c>
+      <c r="C531" t="s">
+        <v>434</v>
+      </c>
+      <c r="D531" t="s">
+        <v>1642</v>
+      </c>
+      <c r="E531" t="s">
+        <v>1643</v>
+      </c>
+      <c r="F531" t="s">
+        <v>172</v>
+      </c>
+      <c r="G531" s="1" t="s">
+        <v>1943</v>
+      </c>
+      <c r="H531" t="s">
+        <v>1944</v>
+      </c>
+    </row>
+    <row r="532" spans="1:8">
+      <c r="A532" t="s">
+        <v>1945</v>
+      </c>
+      <c r="B532" t="s">
+        <v>9</v>
+      </c>
+      <c r="C532" t="s">
+        <v>438</v>
+      </c>
+      <c r="D532" t="s">
+        <v>1642</v>
+      </c>
+      <c r="E532" t="s">
+        <v>1643</v>
+      </c>
+      <c r="F532" t="s">
+        <v>59</v>
+      </c>
+      <c r="G532" s="1" t="s">
+        <v>1946</v>
+      </c>
+      <c r="H532" t="s">
+        <v>1947</v>
+      </c>
+    </row>
+    <row r="533" spans="1:8">
+      <c r="A533" t="s">
+        <v>1948</v>
+      </c>
+      <c r="B533" t="s">
+        <v>9</v>
+      </c>
+      <c r="C533" t="s">
+        <v>442</v>
+      </c>
+      <c r="D533" t="s">
+        <v>1642</v>
+      </c>
+      <c r="E533" t="s">
+        <v>1643</v>
+      </c>
+      <c r="F533" t="s">
+        <v>59</v>
+      </c>
+      <c r="G533" s="1" t="s">
+        <v>1949</v>
+      </c>
+      <c r="H533" t="s">
+        <v>1950</v>
+      </c>
+    </row>
+    <row r="534" spans="1:8">
+      <c r="A534" t="s">
+        <v>1951</v>
+      </c>
+      <c r="B534" t="s">
+        <v>9</v>
+      </c>
+      <c r="C534" t="s">
+        <v>446</v>
+      </c>
+      <c r="D534" t="s">
+        <v>1642</v>
+      </c>
+      <c r="E534" t="s">
+        <v>1643</v>
+      </c>
+      <c r="F534" t="s">
+        <v>13</v>
+      </c>
+      <c r="G534" s="1" t="s">
+        <v>1952</v>
+      </c>
+      <c r="H534" t="s">
+        <v>1953</v>
+      </c>
+    </row>
+    <row r="535" spans="1:8">
+      <c r="A535" t="s">
+        <v>1954</v>
+      </c>
+      <c r="B535" t="s">
+        <v>9</v>
+      </c>
+      <c r="C535" t="s">
+        <v>450</v>
+      </c>
+      <c r="D535" t="s">
+        <v>1642</v>
+      </c>
+      <c r="E535" t="s">
+        <v>1643</v>
+      </c>
+      <c r="F535" t="s">
+        <v>26</v>
+      </c>
+      <c r="G535" s="1" t="s">
+        <v>1955</v>
+      </c>
+      <c r="H535" t="s">
+        <v>1956</v>
+      </c>
+    </row>
+    <row r="536" spans="1:8">
+      <c r="A536" t="s">
+        <v>1957</v>
+      </c>
+      <c r="B536" t="s">
+        <v>9</v>
+      </c>
+      <c r="C536" t="s">
+        <v>454</v>
+      </c>
+      <c r="D536" t="s">
+        <v>1642</v>
+      </c>
+      <c r="E536" t="s">
+        <v>1643</v>
+      </c>
+      <c r="F536" t="s">
+        <v>35</v>
+      </c>
+      <c r="G536" s="1" t="s">
+        <v>1958</v>
+      </c>
+      <c r="H536" t="s">
+        <v>1959</v>
+      </c>
+    </row>
+    <row r="537" spans="1:8">
+      <c r="A537" t="s">
+        <v>1960</v>
+      </c>
+      <c r="B537" t="s">
+        <v>9</v>
+      </c>
+      <c r="C537" t="s">
+        <v>458</v>
+      </c>
+      <c r="D537" t="s">
+        <v>1642</v>
+      </c>
+      <c r="E537" t="s">
+        <v>1643</v>
+      </c>
+      <c r="G537" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="H537" t="s">
+        <v>733</v>
+      </c>
+    </row>
+    <row r="538" spans="1:8">
+      <c r="A538" t="s">
+        <v>1961</v>
+      </c>
+      <c r="B538" t="s">
+        <v>9</v>
+      </c>
+      <c r="C538" t="s">
+        <v>462</v>
+      </c>
+      <c r="D538" t="s">
+        <v>1642</v>
+      </c>
+      <c r="E538" t="s">
+        <v>1643</v>
+      </c>
+      <c r="F538" t="s">
+        <v>59</v>
+      </c>
+      <c r="G538" s="1" t="s">
+        <v>1962</v>
+      </c>
+      <c r="H538" t="s">
+        <v>1963</v>
+      </c>
+    </row>
+    <row r="539" spans="1:8">
+      <c r="A539" t="s">
+        <v>1964</v>
+      </c>
+      <c r="B539" t="s">
+        <v>9</v>
+      </c>
+      <c r="C539" t="s">
+        <v>466</v>
+      </c>
+      <c r="D539" t="s">
+        <v>1642</v>
+      </c>
+      <c r="E539" t="s">
+        <v>1643</v>
+      </c>
+      <c r="F539" t="s">
+        <v>1965</v>
+      </c>
+      <c r="G539" s="1" t="s">
+        <v>1966</v>
+      </c>
+      <c r="H539" t="s">
+        <v>1967</v>
+      </c>
+    </row>
+    <row r="540" spans="1:8">
+      <c r="A540" t="s">
+        <v>1968</v>
+      </c>
+      <c r="B540" t="s">
+        <v>9</v>
+      </c>
+      <c r="C540" t="s">
+        <v>470</v>
+      </c>
+      <c r="D540" t="s">
+        <v>1642</v>
+      </c>
+      <c r="E540" t="s">
+        <v>1643</v>
+      </c>
+      <c r="F540" t="s">
+        <v>1969</v>
+      </c>
+      <c r="G540" s="1" t="s">
+        <v>1970</v>
+      </c>
+      <c r="H540" t="s">
+        <v>1971</v>
+      </c>
+    </row>
+    <row r="541" spans="1:8">
+      <c r="A541" t="s">
+        <v>1972</v>
+      </c>
+      <c r="B541" t="s">
+        <v>9</v>
+      </c>
+      <c r="C541" t="s">
+        <v>474</v>
+      </c>
+      <c r="D541" t="s">
+        <v>1642</v>
+      </c>
+      <c r="E541" t="s">
+        <v>1643</v>
+      </c>
+      <c r="F541" t="s">
+        <v>1501</v>
+      </c>
+      <c r="G541" s="1" t="s">
+        <v>1973</v>
+      </c>
+      <c r="H541" t="s">
+        <v>1974</v>
+      </c>
+    </row>
+    <row r="542" spans="1:8">
+      <c r="A542" t="s">
+        <v>1975</v>
+      </c>
+      <c r="B542" t="s">
+        <v>9</v>
+      </c>
+      <c r="C542" t="s">
+        <v>478</v>
+      </c>
+      <c r="D542" t="s">
+        <v>1642</v>
+      </c>
+      <c r="E542" t="s">
+        <v>1643</v>
+      </c>
+      <c r="F542" t="s">
+        <v>72</v>
+      </c>
+      <c r="G542" s="1" t="s">
+        <v>1976</v>
+      </c>
+      <c r="H542" t="s">
+        <v>1977</v>
+      </c>
+    </row>
+    <row r="543" spans="1:8">
+      <c r="A543" t="s">
+        <v>1978</v>
+      </c>
+      <c r="B543" t="s">
+        <v>9</v>
+      </c>
+      <c r="C543" t="s">
+        <v>482</v>
+      </c>
+      <c r="D543" t="s">
+        <v>1642</v>
+      </c>
+      <c r="E543" t="s">
+        <v>1643</v>
+      </c>
+      <c r="F543" t="s">
+        <v>72</v>
+      </c>
+      <c r="G543" s="1" t="s">
+        <v>1979</v>
+      </c>
+      <c r="H543" t="s">
+        <v>1980</v>
+      </c>
+    </row>
+    <row r="544" spans="1:8">
+      <c r="A544" t="s">
+        <v>1981</v>
+      </c>
+      <c r="B544" t="s">
+        <v>9</v>
+      </c>
+      <c r="C544" t="s">
+        <v>486</v>
+      </c>
+      <c r="D544" t="s">
+        <v>1642</v>
+      </c>
+      <c r="E544" t="s">
+        <v>1643</v>
+      </c>
+      <c r="F544" t="s">
+        <v>26</v>
+      </c>
+      <c r="G544" s="1" t="s">
+        <v>1982</v>
+      </c>
+      <c r="H544" t="s">
+        <v>1983</v>
+      </c>
+    </row>
+    <row r="545" spans="1:8">
+      <c r="A545" t="s">
+        <v>1984</v>
+      </c>
+      <c r="B545" t="s">
+        <v>9</v>
+      </c>
+      <c r="C545" t="s">
+        <v>490</v>
+      </c>
+      <c r="D545" t="s">
+        <v>1642</v>
+      </c>
+      <c r="E545" t="s">
+        <v>1643</v>
+      </c>
+      <c r="F545" t="s">
+        <v>35</v>
+      </c>
+      <c r="G545" s="1" t="s">
+        <v>1985</v>
+      </c>
+      <c r="H545" t="s">
+        <v>1986</v>
+      </c>
+    </row>
+    <row r="546" spans="1:8">
+      <c r="A546" t="s">
+        <v>1987</v>
+      </c>
+      <c r="B546" t="s">
+        <v>9</v>
+      </c>
+      <c r="C546" t="s">
+        <v>494</v>
+      </c>
+      <c r="D546" t="s">
+        <v>1642</v>
+      </c>
+      <c r="E546" t="s">
+        <v>1643</v>
+      </c>
+      <c r="F546" t="s">
+        <v>40</v>
+      </c>
+      <c r="G546" s="1" t="s">
+        <v>1988</v>
+      </c>
+      <c r="H546" t="s">
+        <v>1989</v>
+      </c>
+    </row>
+    <row r="547" spans="1:8">
+      <c r="A547" t="s">
+        <v>1990</v>
+      </c>
+      <c r="B547" t="s">
+        <v>9</v>
+      </c>
+      <c r="C547" t="s">
+        <v>498</v>
+      </c>
+      <c r="D547" t="s">
+        <v>1642</v>
+      </c>
+      <c r="E547" t="s">
+        <v>1643</v>
+      </c>
+      <c r="F547" t="s">
+        <v>147</v>
+      </c>
+      <c r="G547" s="1" t="s">
+        <v>1991</v>
+      </c>
+      <c r="H547" t="s">
+        <v>1992</v>
+      </c>
+    </row>
+    <row r="548" spans="1:8">
+      <c r="A548" t="s">
+        <v>1993</v>
+      </c>
+      <c r="B548" t="s">
+        <v>9</v>
+      </c>
+      <c r="C548" t="s">
+        <v>502</v>
+      </c>
+      <c r="D548" t="s">
+        <v>1642</v>
+      </c>
+      <c r="E548" t="s">
+        <v>1643</v>
+      </c>
+      <c r="F548" t="s">
+        <v>26</v>
+      </c>
+      <c r="G548" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="H548" t="s">
+        <v>1994</v>
+      </c>
+    </row>
+    <row r="549" spans="1:8">
+      <c r="A549" t="s">
+        <v>1995</v>
+      </c>
+      <c r="B549" t="s">
+        <v>9</v>
+      </c>
+      <c r="C549" t="s">
+        <v>506</v>
+      </c>
+      <c r="D549" t="s">
+        <v>1642</v>
+      </c>
+      <c r="E549" t="s">
+        <v>1643</v>
+      </c>
+      <c r="F549" t="s">
+        <v>35</v>
+      </c>
+      <c r="G549" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="H549" t="s">
+        <v>1996</v>
+      </c>
+    </row>
+    <row r="550" spans="1:8">
+      <c r="A550" t="s">
+        <v>1997</v>
+      </c>
+      <c r="B550" t="s">
+        <v>9</v>
+      </c>
+      <c r="C550" t="s">
+        <v>510</v>
+      </c>
+      <c r="D550" t="s">
+        <v>1642</v>
+      </c>
+      <c r="E550" t="s">
+        <v>1643</v>
+      </c>
+      <c r="F550" t="s">
+        <v>40</v>
+      </c>
+      <c r="G550" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="H550" t="s">
+        <v>1998</v>
+      </c>
+    </row>
+    <row r="551" spans="1:8">
+      <c r="A551" t="s">
+        <v>1999</v>
+      </c>
+      <c r="B551" t="s">
+        <v>9</v>
+      </c>
+      <c r="C551" t="s">
+        <v>514</v>
+      </c>
+      <c r="D551" t="s">
+        <v>1642</v>
+      </c>
+      <c r="E551" t="s">
+        <v>1643</v>
+      </c>
+      <c r="F551" t="s">
+        <v>40</v>
+      </c>
+      <c r="G551" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="H551" t="s">
+        <v>2000</v>
+      </c>
+    </row>
+    <row r="552" spans="1:8">
+      <c r="A552" t="s">
+        <v>2001</v>
+      </c>
+      <c r="B552" t="s">
+        <v>9</v>
+      </c>
+      <c r="C552" t="s">
+        <v>518</v>
+      </c>
+      <c r="D552" t="s">
+        <v>1642</v>
+      </c>
+      <c r="E552" t="s">
+        <v>1643</v>
+      </c>
+      <c r="F552" t="s">
+        <v>147</v>
+      </c>
+      <c r="G552" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="H552" t="s">
+        <v>2002</v>
+      </c>
+    </row>
+    <row r="553" spans="1:8">
+      <c r="A553" t="s">
+        <v>2003</v>
+      </c>
+      <c r="B553" t="s">
+        <v>9</v>
+      </c>
+      <c r="C553" t="s">
+        <v>522</v>
+      </c>
+      <c r="D553" t="s">
+        <v>1642</v>
+      </c>
+      <c r="E553" t="s">
+        <v>1643</v>
+      </c>
+      <c r="F553" t="s">
+        <v>72</v>
+      </c>
+      <c r="G553" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="H553" t="s">
+        <v>2004</v>
+      </c>
+    </row>
+    <row r="554" spans="1:8">
+      <c r="A554" t="s">
+        <v>2005</v>
+      </c>
+      <c r="B554" t="s">
+        <v>9</v>
+      </c>
+      <c r="C554" t="s">
+        <v>10</v>
+      </c>
+      <c r="D554" t="s">
+        <v>2006</v>
+      </c>
+      <c r="E554" t="s">
+        <v>2007</v>
+      </c>
+      <c r="F554" t="s">
+        <v>50</v>
+      </c>
+      <c r="G554" s="1" t="s">
+        <v>2008</v>
+      </c>
+      <c r="H554" t="s">
+        <v>2009</v>
+      </c>
+    </row>
+    <row r="555" spans="1:8">
+      <c r="A555" t="s">
+        <v>2010</v>
+      </c>
+      <c r="B555" t="s">
+        <v>9</v>
+      </c>
+      <c r="C555" t="s">
+        <v>17</v>
+      </c>
+      <c r="D555" t="s">
+        <v>2006</v>
+      </c>
+      <c r="E555" t="s">
+        <v>2007</v>
+      </c>
+      <c r="F555" t="s">
+        <v>13</v>
+      </c>
+      <c r="G555" s="1" t="s">
+        <v>2011</v>
+      </c>
+      <c r="H555" t="s">
+        <v>2012</v>
+      </c>
+    </row>
+    <row r="556" spans="1:8">
+      <c r="A556" t="s">
+        <v>2013</v>
+      </c>
+      <c r="B556" t="s">
+        <v>9</v>
+      </c>
+      <c r="C556" t="s">
+        <v>21</v>
+      </c>
+      <c r="D556" t="s">
+        <v>2006</v>
+      </c>
+      <c r="E556" t="s">
+        <v>2007</v>
+      </c>
+      <c r="F556" t="s">
+        <v>45</v>
+      </c>
+      <c r="G556" s="1" t="s">
+        <v>2014</v>
+      </c>
+      <c r="H556" t="s">
+        <v>2015</v>
+      </c>
+    </row>
+    <row r="557" spans="1:8">
+      <c r="A557" t="s">
+        <v>2016</v>
+      </c>
+      <c r="B557" t="s">
+        <v>9</v>
+      </c>
+      <c r="C557" t="s">
+        <v>25</v>
+      </c>
+      <c r="D557" t="s">
+        <v>2006</v>
+      </c>
+      <c r="E557" t="s">
+        <v>2007</v>
+      </c>
+      <c r="F557" t="s">
+        <v>77</v>
+      </c>
+      <c r="G557" s="1" t="s">
+        <v>2017</v>
+      </c>
+      <c r="H557" t="s">
+        <v>2018</v>
+      </c>
+    </row>
+    <row r="558" spans="1:8">
+      <c r="A558" t="s">
+        <v>2019</v>
+      </c>
+      <c r="B558" t="s">
+        <v>9</v>
+      </c>
+      <c r="C558" t="s">
+        <v>30</v>
+      </c>
+      <c r="D558" t="s">
+        <v>2006</v>
+      </c>
+      <c r="E558" t="s">
+        <v>2007</v>
+      </c>
+      <c r="F558" t="s">
+        <v>77</v>
+      </c>
+      <c r="G558" s="1" t="s">
+        <v>2020</v>
+      </c>
+      <c r="H558" t="s">
+        <v>2021</v>
+      </c>
+    </row>
+    <row r="559" spans="1:8">
+      <c r="A559" t="s">
+        <v>2022</v>
+      </c>
+      <c r="B559" t="s">
+        <v>9</v>
+      </c>
+      <c r="C559" t="s">
+        <v>34</v>
+      </c>
+      <c r="D559" t="s">
+        <v>2006</v>
+      </c>
+      <c r="E559" t="s">
+        <v>2007</v>
+      </c>
+      <c r="F559" t="s">
+        <v>13</v>
+      </c>
+      <c r="G559" s="1" t="s">
+        <v>2023</v>
+      </c>
+      <c r="H559" t="s">
+        <v>2024</v>
+      </c>
+    </row>
+    <row r="560" spans="1:8">
+      <c r="A560" t="s">
+        <v>2025</v>
+      </c>
+      <c r="B560" t="s">
+        <v>9</v>
+      </c>
+      <c r="C560" t="s">
+        <v>39</v>
+      </c>
+      <c r="D560" t="s">
+        <v>2006</v>
+      </c>
+      <c r="E560" t="s">
+        <v>2007</v>
+      </c>
+      <c r="F560" t="s">
+        <v>26</v>
+      </c>
+      <c r="G560" s="1" t="s">
+        <v>2026</v>
+      </c>
+      <c r="H560" t="s">
+        <v>2027</v>
+      </c>
+    </row>
+    <row r="561" spans="1:8">
+      <c r="A561" t="s">
+        <v>2028</v>
+      </c>
+      <c r="B561" t="s">
+        <v>9</v>
+      </c>
+      <c r="C561" t="s">
+        <v>1386</v>
+      </c>
+      <c r="D561" t="s">
+        <v>2006</v>
+      </c>
+      <c r="E561" t="s">
+        <v>2007</v>
+      </c>
+      <c r="F561" t="s">
+        <v>147</v>
+      </c>
+      <c r="G561" s="1" t="s">
+        <v>2029</v>
+      </c>
+      <c r="H561" t="s">
+        <v>2030</v>
+      </c>
+    </row>
+    <row r="562" spans="1:8">
+      <c r="A562" t="s">
+        <v>2031</v>
+      </c>
+      <c r="B562" t="s">
+        <v>9</v>
+      </c>
+      <c r="C562" t="s">
+        <v>44</v>
+      </c>
+      <c r="D562" t="s">
+        <v>2006</v>
+      </c>
+      <c r="E562" t="s">
+        <v>2007</v>
+      </c>
+      <c r="F562" t="s">
+        <v>13</v>
+      </c>
+      <c r="G562" s="1" t="s">
+        <v>2032</v>
+      </c>
+      <c r="H562" t="s">
+        <v>2033</v>
+      </c>
+    </row>
+    <row r="563" spans="1:8">
+      <c r="A563" t="s">
+        <v>2034</v>
+      </c>
+      <c r="B563" t="s">
+        <v>9</v>
+      </c>
+      <c r="C563" t="s">
+        <v>49</v>
+      </c>
+      <c r="D563" t="s">
+        <v>2006</v>
+      </c>
+      <c r="E563" t="s">
+        <v>2007</v>
+      </c>
+      <c r="F563" t="s">
+        <v>172</v>
+      </c>
+      <c r="G563" s="1" t="s">
+        <v>2035</v>
+      </c>
+      <c r="H563" t="s">
+        <v>2036</v>
+      </c>
+    </row>
+    <row r="564" spans="1:8">
+      <c r="A564" t="s">
+        <v>2037</v>
+      </c>
+      <c r="B564" t="s">
+        <v>9</v>
+      </c>
+      <c r="C564" t="s">
+        <v>54</v>
+      </c>
+      <c r="D564" t="s">
+        <v>2006</v>
+      </c>
+      <c r="E564" t="s">
+        <v>2007</v>
+      </c>
+      <c r="F564" t="s">
+        <v>172</v>
+      </c>
+      <c r="G564" s="1" t="s">
+        <v>2038</v>
+      </c>
+      <c r="H564" t="s">
+        <v>2039</v>
+      </c>
+    </row>
+    <row r="565" spans="1:8">
+      <c r="A565" t="s">
+        <v>2040</v>
+      </c>
+      <c r="B565" t="s">
+        <v>9</v>
+      </c>
+      <c r="C565" t="s">
+        <v>58</v>
+      </c>
+      <c r="D565" t="s">
+        <v>2006</v>
+      </c>
+      <c r="E565" t="s">
+        <v>2007</v>
+      </c>
+      <c r="F565" t="s">
+        <v>26</v>
+      </c>
+      <c r="G565" s="1" t="s">
+        <v>2041</v>
+      </c>
+      <c r="H565" t="s">
+        <v>2042</v>
+      </c>
+    </row>
+    <row r="566" spans="1:8">
+      <c r="A566" t="s">
+        <v>2043</v>
+      </c>
+      <c r="B566" t="s">
+        <v>9</v>
+      </c>
+      <c r="C566" t="s">
+        <v>63</v>
+      </c>
+      <c r="D566" t="s">
+        <v>2006</v>
+      </c>
+      <c r="E566" t="s">
+        <v>2007</v>
+      </c>
+      <c r="F566" t="s">
+        <v>147</v>
+      </c>
+      <c r="G566" s="1" t="s">
+        <v>2044</v>
+      </c>
+      <c r="H566" t="s">
+        <v>2045</v>
+      </c>
+    </row>
+    <row r="567" spans="1:8">
+      <c r="A567" t="s">
+        <v>2046</v>
+      </c>
+      <c r="B567" t="s">
+        <v>9</v>
+      </c>
+      <c r="C567" t="s">
+        <v>67</v>
+      </c>
+      <c r="D567" t="s">
+        <v>2006</v>
+      </c>
+      <c r="E567" t="s">
+        <v>2007</v>
+      </c>
+      <c r="F567" t="s">
+        <v>72</v>
+      </c>
+      <c r="G567" s="1" t="s">
+        <v>2047</v>
+      </c>
+      <c r="H567" t="s">
+        <v>2048</v>
+      </c>
+    </row>
+    <row r="568" spans="1:8">
+      <c r="A568" t="s">
+        <v>2049</v>
+      </c>
+      <c r="B568" t="s">
+        <v>9</v>
+      </c>
+      <c r="C568" t="s">
+        <v>71</v>
+      </c>
+      <c r="D568" t="s">
+        <v>2006</v>
+      </c>
+      <c r="E568" t="s">
+        <v>2007</v>
+      </c>
+      <c r="F568" t="s">
+        <v>77</v>
+      </c>
+      <c r="G568" s="1" t="s">
+        <v>2050</v>
+      </c>
+      <c r="H568" t="s">
+        <v>2051</v>
+      </c>
+    </row>
+    <row r="569" spans="1:8">
+      <c r="A569" t="s">
+        <v>2052</v>
+      </c>
+      <c r="B569" t="s">
+        <v>9</v>
+      </c>
+      <c r="C569" t="s">
+        <v>76</v>
+      </c>
+      <c r="D569" t="s">
+        <v>2006</v>
+      </c>
+      <c r="E569" t="s">
+        <v>2007</v>
+      </c>
+      <c r="F569" t="s">
+        <v>59</v>
+      </c>
+      <c r="G569" s="1" t="s">
+        <v>2053</v>
+      </c>
+      <c r="H569" t="s">
+        <v>2054</v>
+      </c>
+    </row>
+    <row r="570" spans="1:8">
+      <c r="A570" t="s">
+        <v>2055</v>
+      </c>
+      <c r="B570" t="s">
+        <v>9</v>
+      </c>
+      <c r="C570" t="s">
+        <v>10</v>
+      </c>
+      <c r="D570" t="s">
+        <v>2056</v>
+      </c>
+      <c r="E570" t="s">
+        <v>2057</v>
+      </c>
+      <c r="G570" s="1" t="s">
+        <v>2058</v>
+      </c>
+      <c r="H570" t="s">
+        <v>2059</v>
+      </c>
+    </row>
+    <row r="571" spans="1:8">
+      <c r="A571" t="s">
+        <v>2060</v>
+      </c>
+      <c r="B571" t="s">
+        <v>9</v>
+      </c>
+      <c r="C571" t="s">
+        <v>17</v>
+      </c>
+      <c r="D571" t="s">
+        <v>2061</v>
+      </c>
+      <c r="E571" t="s">
+        <v>2061</v>
+      </c>
+      <c r="F571" t="s">
+        <v>1428</v>
+      </c>
+      <c r="G571" s="1" t="s">
+        <v>2062</v>
+      </c>
+      <c r="H571" t="s">
+        <v>2063</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
+    <hyperlink ref="G3" r:id="rId2"/>
+    <hyperlink ref="G4" r:id="rId3"/>
+    <hyperlink ref="G5" r:id="rId4"/>
+    <hyperlink ref="G6" r:id="rId5"/>
+    <hyperlink ref="G7" r:id="rId6"/>
+    <hyperlink ref="G8" r:id="rId7"/>
+    <hyperlink ref="G9" r:id="rId8"/>
+    <hyperlink ref="G10" r:id="rId9"/>
+    <hyperlink ref="G11" r:id="rId10"/>
+    <hyperlink ref="G12" r:id="rId11"/>
+    <hyperlink ref="G13" r:id="rId12"/>
+    <hyperlink ref="G14" r:id="rId13"/>
+    <hyperlink ref="G15" r:id="rId14"/>
+    <hyperlink ref="G16" r:id="rId15"/>
+    <hyperlink ref="G17" r:id="rId16"/>
+    <hyperlink ref="G18" r:id="rId17"/>
+    <hyperlink ref="G19" r:id="rId18"/>
+    <hyperlink ref="G20" r:id="rId19"/>
+    <hyperlink ref="G21" r:id="rId20"/>
+    <hyperlink ref="G22" r:id="rId21"/>
+    <hyperlink ref="G23" r:id="rId22"/>
+    <hyperlink ref="G24" r:id="rId23"/>
+    <hyperlink ref="G25" r:id="rId24"/>
+    <hyperlink ref="G26" r:id="rId25"/>
+    <hyperlink ref="G27" r:id="rId26"/>
+    <hyperlink ref="G28" r:id="rId27"/>
+    <hyperlink ref="G29" r:id="rId28"/>
+    <hyperlink ref="G30" r:id="rId29"/>
+    <hyperlink ref="G31" r:id="rId30"/>
+    <hyperlink ref="G32" r:id="rId31"/>
+    <hyperlink ref="G33" r:id="rId32"/>
+    <hyperlink ref="G34" r:id="rId33"/>
+    <hyperlink ref="G35" r:id="rId34"/>
+    <hyperlink ref="G36" r:id="rId35"/>
+    <hyperlink ref="G37" r:id="rId36"/>
+    <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
+    <hyperlink ref="G87" r:id="rId86"/>
+    <hyperlink ref="G88" r:id="rId87"/>
+    <hyperlink ref="G89" r:id="rId88"/>
+    <hyperlink ref="G90" r:id="rId89"/>
+    <hyperlink ref="G91" r:id="rId90"/>
+    <hyperlink ref="G92" r:id="rId91"/>
+    <hyperlink ref="G93" r:id="rId92"/>
+    <hyperlink ref="G94" r:id="rId93"/>
+    <hyperlink ref="G95" r:id="rId94"/>
+    <hyperlink ref="G96" r:id="rId95"/>
+    <hyperlink ref="G97" r:id="rId96"/>
+    <hyperlink ref="G98" r:id="rId97"/>
+    <hyperlink ref="G99" r:id="rId98"/>
+    <hyperlink ref="G100" r:id="rId99"/>
+    <hyperlink ref="G101" r:id="rId100"/>
+    <hyperlink ref="G102" r:id="rId101"/>
+    <hyperlink ref="G103" r:id="rId102"/>
+    <hyperlink ref="G104" r:id="rId103"/>
+    <hyperlink ref="G105" r:id="rId104"/>
+    <hyperlink ref="G106" r:id="rId105"/>
+    <hyperlink ref="G107" r:id="rId106"/>
+    <hyperlink ref="G108" r:id="rId107"/>
+    <hyperlink ref="G109" r:id="rId108"/>
+    <hyperlink ref="G110" r:id="rId109"/>
+    <hyperlink ref="G111" r:id="rId110"/>
+    <hyperlink ref="G112" r:id="rId111"/>
+    <hyperlink ref="G113" r:id="rId112"/>
+    <hyperlink ref="G114" r:id="rId113"/>
+    <hyperlink ref="G115" r:id="rId114"/>
+    <hyperlink ref="G116" r:id="rId115"/>
+    <hyperlink ref="G117" r:id="rId116"/>
+    <hyperlink ref="G118" r:id="rId117"/>
+    <hyperlink ref="G119" r:id="rId118"/>
+    <hyperlink ref="G120" r:id="rId119"/>
+    <hyperlink ref="G121" r:id="rId120"/>
+    <hyperlink ref="G122" r:id="rId121"/>
+    <hyperlink ref="G123" r:id="rId122"/>
+    <hyperlink ref="G124" r:id="rId123"/>
+    <hyperlink ref="G125" r:id="rId124"/>
+    <hyperlink ref="G126" r:id="rId125"/>
+    <hyperlink ref="G127" r:id="rId126"/>
+    <hyperlink ref="G128" r:id="rId127"/>
+    <hyperlink ref="G129" r:id="rId128"/>
+    <hyperlink ref="G130" r:id="rId129"/>
+    <hyperlink ref="G131" r:id="rId130"/>
+    <hyperlink ref="G132" r:id="rId131"/>
+    <hyperlink ref="G133" r:id="rId132"/>
+    <hyperlink ref="G134" r:id="rId133"/>
+    <hyperlink ref="G135" r:id="rId134"/>
+    <hyperlink ref="G136" r:id="rId135"/>
+    <hyperlink ref="G137" r:id="rId136"/>
+    <hyperlink ref="G138" r:id="rId137"/>
+    <hyperlink ref="G139" r:id="rId138"/>
+    <hyperlink ref="G140" r:id="rId139"/>
+    <hyperlink ref="G141" r:id="rId140"/>
+    <hyperlink ref="G142" r:id="rId141"/>
+    <hyperlink ref="G143" r:id="rId142"/>
+    <hyperlink ref="G144" r:id="rId143"/>
+    <hyperlink ref="G145" r:id="rId144"/>
+    <hyperlink ref="G146" r:id="rId145"/>
+    <hyperlink ref="G147" r:id="rId146"/>
+    <hyperlink ref="G148" r:id="rId147"/>
+    <hyperlink ref="G149" r:id="rId148"/>
+    <hyperlink ref="G150" r:id="rId149"/>
+    <hyperlink ref="G151" r:id="rId150"/>
+    <hyperlink ref="G152" r:id="rId151"/>
+    <hyperlink ref="G153" r:id="rId152"/>
+    <hyperlink ref="G154" r:id="rId153"/>
+    <hyperlink ref="G155" r:id="rId154"/>
+    <hyperlink ref="G156" r:id="rId155"/>
+    <hyperlink ref="G157" r:id="rId156"/>
+    <hyperlink ref="G158" r:id="rId157"/>
+    <hyperlink ref="G159" r:id="rId158"/>
+    <hyperlink ref="G160" r:id="rId159"/>
+    <hyperlink ref="G161" r:id="rId160"/>
+    <hyperlink ref="G162" r:id="rId161"/>
+    <hyperlink ref="G163" r:id="rId162"/>
+    <hyperlink ref="G164" r:id="rId163"/>
+    <hyperlink ref="G165" r:id="rId164"/>
+    <hyperlink ref="G166" r:id="rId165"/>
+    <hyperlink ref="G167" r:id="rId166"/>
+    <hyperlink ref="G168" r:id="rId167"/>
+    <hyperlink ref="G169" r:id="rId168"/>
+    <hyperlink ref="G170" r:id="rId169"/>
+    <hyperlink ref="G171" r:id="rId170"/>
+    <hyperlink ref="G172" r:id="rId171"/>
+    <hyperlink ref="G173" r:id="rId172"/>
+    <hyperlink ref="G174" r:id="rId173"/>
+    <hyperlink ref="G175" r:id="rId174"/>
+    <hyperlink ref="G176" r:id="rId175"/>
+    <hyperlink ref="G177" r:id="rId176"/>
+    <hyperlink ref="G178" r:id="rId177"/>
+    <hyperlink ref="G179" r:id="rId178"/>
+    <hyperlink ref="G180" r:id="rId179"/>
+    <hyperlink ref="G181" r:id="rId180"/>
+    <hyperlink ref="G182" r:id="rId181"/>
+    <hyperlink ref="G183" r:id="rId182"/>
+    <hyperlink ref="G184" r:id="rId183"/>
+    <hyperlink ref="G185" r:id="rId184"/>
+    <hyperlink ref="G186" r:id="rId185"/>
+    <hyperlink ref="G187" r:id="rId186"/>
+    <hyperlink ref="G188" r:id="rId187"/>
+    <hyperlink ref="G189" r:id="rId188"/>
+    <hyperlink ref="G190" r:id="rId189"/>
+    <hyperlink ref="G191" r:id="rId190"/>
+    <hyperlink ref="G192" r:id="rId191"/>
+    <hyperlink ref="G193" r:id="rId192"/>
+    <hyperlink ref="G194" r:id="rId193"/>
+    <hyperlink ref="G195" r:id="rId194"/>
+    <hyperlink ref="G196" r:id="rId195"/>
+    <hyperlink ref="G197" r:id="rId196"/>
+    <hyperlink ref="G198" r:id="rId197"/>
+    <hyperlink ref="G199" r:id="rId198"/>
+    <hyperlink ref="G200" r:id="rId199"/>
+    <hyperlink ref="G201" r:id="rId200"/>
+    <hyperlink ref="G202" r:id="rId201"/>
+    <hyperlink ref="G203" r:id="rId202"/>
+    <hyperlink ref="G204" r:id="rId203"/>
+    <hyperlink ref="G205" r:id="rId204"/>
+    <hyperlink ref="G206" r:id="rId205"/>
+    <hyperlink ref="G207" r:id="rId206"/>
+    <hyperlink ref="G208" r:id="rId207"/>
+    <hyperlink ref="G209" r:id="rId208"/>
+    <hyperlink ref="G210" r:id="rId209"/>
+    <hyperlink ref="G211" r:id="rId210"/>
+    <hyperlink ref="G212" r:id="rId211"/>
+    <hyperlink ref="G213" r:id="rId212"/>
+    <hyperlink ref="G214" r:id="rId213"/>
+    <hyperlink ref="G215" r:id="rId214"/>
+    <hyperlink ref="G216" r:id="rId215"/>
+    <hyperlink ref="G217" r:id="rId216"/>
+    <hyperlink ref="G218" r:id="rId217"/>
+    <hyperlink ref="G219" r:id="rId218"/>
+    <hyperlink ref="G220" r:id="rId219"/>
+    <hyperlink ref="G221" r:id="rId220"/>
+    <hyperlink ref="G222" r:id="rId221"/>
+    <hyperlink ref="G223" r:id="rId222"/>
+    <hyperlink ref="G224" r:id="rId223"/>
+    <hyperlink ref="G225" r:id="rId224"/>
+    <hyperlink ref="G226" r:id="rId225"/>
+    <hyperlink ref="G227" r:id="rId226"/>
+    <hyperlink ref="G228" r:id="rId227"/>
+    <hyperlink ref="G229" r:id="rId228"/>
+    <hyperlink ref="G230" r:id="rId229"/>
+    <hyperlink ref="G231" r:id="rId230"/>
+    <hyperlink ref="G232" r:id="rId231"/>
+    <hyperlink ref="G233" r:id="rId232"/>
+    <hyperlink ref="G234" r:id="rId233"/>
+    <hyperlink ref="G235" r:id="rId234"/>
+    <hyperlink ref="G236" r:id="rId235"/>
+    <hyperlink ref="G237" r:id="rId236"/>
+    <hyperlink ref="G238" r:id="rId237"/>
+    <hyperlink ref="G239" r:id="rId238"/>
+    <hyperlink ref="G240" r:id="rId239"/>
+    <hyperlink ref="G241" r:id="rId240"/>
+    <hyperlink ref="G242" r:id="rId241"/>
+    <hyperlink ref="G243" r:id="rId242"/>
+    <hyperlink ref="G244" r:id="rId243"/>
+    <hyperlink ref="G245" r:id="rId244"/>
+    <hyperlink ref="G246" r:id="rId245"/>
+    <hyperlink ref="G247" r:id="rId246"/>
+    <hyperlink ref="G248" r:id="rId247"/>
+    <hyperlink ref="G249" r:id="rId248"/>
+    <hyperlink ref="G250" r:id="rId249"/>
+    <hyperlink ref="G251" r:id="rId250"/>
+    <hyperlink ref="G252" r:id="rId251"/>
+    <hyperlink ref="G253" r:id="rId252"/>
+    <hyperlink ref="G254" r:id="rId253"/>
+    <hyperlink ref="G255" r:id="rId254"/>
+    <hyperlink ref="G256" r:id="rId255"/>
+    <hyperlink ref="G257" r:id="rId256"/>
+    <hyperlink ref="G258" r:id="rId257"/>
+    <hyperlink ref="G259" r:id="rId258"/>
+    <hyperlink ref="G260" r:id="rId259"/>
+    <hyperlink ref="G261" r:id="rId260"/>
+    <hyperlink ref="G262" r:id="rId261"/>
+    <hyperlink ref="G263" r:id="rId262"/>
+    <hyperlink ref="G264" r:id="rId263"/>
+    <hyperlink ref="G265" r:id="rId264"/>
+    <hyperlink ref="G266" r:id="rId265"/>
+    <hyperlink ref="G267" r:id="rId266"/>
+    <hyperlink ref="G268" r:id="rId267"/>
+    <hyperlink ref="G269" r:id="rId268"/>
+    <hyperlink ref="G270" r:id="rId269"/>
+    <hyperlink ref="G271" r:id="rId270"/>
+    <hyperlink ref="G272" r:id="rId271"/>
+    <hyperlink ref="G273" r:id="rId272"/>
+    <hyperlink ref="G274" r:id="rId273"/>
+    <hyperlink ref="G275" r:id="rId274"/>
+    <hyperlink ref="G276" r:id="rId275"/>
+    <hyperlink ref="G277" r:id="rId276"/>
+    <hyperlink ref="G278" r:id="rId277"/>
+    <hyperlink ref="G279" r:id="rId278"/>
+    <hyperlink ref="G280" r:id="rId279"/>
+    <hyperlink ref="G281" r:id="rId280"/>
+    <hyperlink ref="G282" r:id="rId281"/>
+    <hyperlink ref="G283" r:id="rId282"/>
+    <hyperlink ref="G284" r:id="rId283"/>
+    <hyperlink ref="G285" r:id="rId284"/>
+    <hyperlink ref="G286" r:id="rId285"/>
+    <hyperlink ref="G287" r:id="rId286"/>
+    <hyperlink ref="G288" r:id="rId287"/>
+    <hyperlink ref="G289" r:id="rId288"/>
+    <hyperlink ref="G290" r:id="rId289"/>
+    <hyperlink ref="G291" r:id="rId290"/>
+    <hyperlink ref="G292" r:id="rId291"/>
+    <hyperlink ref="G293" r:id="rId292"/>
+    <hyperlink ref="G294" r:id="rId293"/>
+    <hyperlink ref="G295" r:id="rId294"/>
+    <hyperlink ref="G296" r:id="rId295"/>
+    <hyperlink ref="G297" r:id="rId296"/>
+    <hyperlink ref="G298" r:id="rId297"/>
+    <hyperlink ref="G299" r:id="rId298"/>
+    <hyperlink ref="G300" r:id="rId299"/>
+    <hyperlink ref="G301" r:id="rId300"/>
+    <hyperlink ref="G302" r:id="rId301"/>
+    <hyperlink ref="G303" r:id="rId302"/>
+    <hyperlink ref="G304" r:id="rId303"/>
+    <hyperlink ref="G305" r:id="rId304"/>
+    <hyperlink ref="G306" r:id="rId305"/>
+    <hyperlink ref="G307" r:id="rId306"/>
+    <hyperlink ref="G308" r:id="rId307"/>
+    <hyperlink ref="G309" r:id="rId308"/>
+    <hyperlink ref="G310" r:id="rId309"/>
+    <hyperlink ref="G311" r:id="rId310"/>
+    <hyperlink ref="G312" r:id="rId311"/>
+    <hyperlink ref="G313" r:id="rId312"/>
+    <hyperlink ref="G314" r:id="rId313"/>
+    <hyperlink ref="G315" r:id="rId314"/>
+    <hyperlink ref="G316" r:id="rId315"/>
+    <hyperlink ref="G317" r:id="rId316"/>
+    <hyperlink ref="G318" r:id="rId317"/>
+    <hyperlink ref="G319" r:id="rId318"/>
+    <hyperlink ref="G320" r:id="rId319"/>
+    <hyperlink ref="G321" r:id="rId320"/>
+    <hyperlink ref="G322" r:id="rId321"/>
+    <hyperlink ref="G323" r:id="rId322"/>
+    <hyperlink ref="G324" r:id="rId323"/>
+    <hyperlink ref="G325" r:id="rId324"/>
+    <hyperlink ref="G326" r:id="rId325"/>
+    <hyperlink ref="G327" r:id="rId326"/>
+    <hyperlink ref="G328" r:id="rId327"/>
+    <hyperlink ref="G329" r:id="rId328"/>
+    <hyperlink ref="G330" r:id="rId329"/>
+    <hyperlink ref="G331" r:id="rId330"/>
+    <hyperlink ref="G332" r:id="rId331"/>
+    <hyperlink ref="G333" r:id="rId332"/>
+    <hyperlink ref="G334" r:id="rId333"/>
+    <hyperlink ref="G335" r:id="rId334"/>
+    <hyperlink ref="G336" r:id="rId335"/>
+    <hyperlink ref="G337" r:id="rId336"/>
+    <hyperlink ref="G338" r:id="rId337"/>
+    <hyperlink ref="G339" r:id="rId338"/>
+    <hyperlink ref="G340" r:id="rId339"/>
+    <hyperlink ref="G341" r:id="rId340"/>
+    <hyperlink ref="G342" r:id="rId341"/>
+    <hyperlink ref="G343" r:id="rId342"/>
+    <hyperlink ref="G344" r:id="rId343"/>
+    <hyperlink ref="G345" r:id="rId344"/>
+    <hyperlink ref="G346" r:id="rId345"/>
+    <hyperlink ref="G347" r:id="rId346"/>
+    <hyperlink ref="G348" r:id="rId347"/>
+    <hyperlink ref="G349" r:id="rId348"/>
+    <hyperlink ref="G350" r:id="rId349"/>
+    <hyperlink ref="G351" r:id="rId350"/>
+    <hyperlink ref="G352" r:id="rId351"/>
+    <hyperlink ref="G353" r:id="rId352"/>
+    <hyperlink ref="G354" r:id="rId353"/>
+    <hyperlink ref="G355" r:id="rId354"/>
+    <hyperlink ref="G356" r:id="rId355"/>
+    <hyperlink ref="G357" r:id="rId356"/>
+    <hyperlink ref="G358" r:id="rId357"/>
+    <hyperlink ref="G359" r:id="rId358"/>
+    <hyperlink ref="G360" r:id="rId359"/>
+    <hyperlink ref="G361" r:id="rId360"/>
+    <hyperlink ref="G362" r:id="rId361"/>
+    <hyperlink ref="G363" r:id="rId362"/>
+    <hyperlink ref="G364" r:id="rId363"/>
+    <hyperlink ref="G365" r:id="rId364"/>
+    <hyperlink ref="G366" r:id="rId365"/>
+    <hyperlink ref="G367" r:id="rId366"/>
+    <hyperlink ref="G368" r:id="rId367"/>
+    <hyperlink ref="G369" r:id="rId368"/>
+    <hyperlink ref="G370" r:id="rId369"/>
+    <hyperlink ref="G371" r:id="rId370"/>
+    <hyperlink ref="G372" r:id="rId371"/>
+    <hyperlink ref="G373" r:id="rId372"/>
+    <hyperlink ref="G374" r:id="rId373"/>
+    <hyperlink ref="G375" r:id="rId374"/>
+    <hyperlink ref="G376" r:id="rId375"/>
+    <hyperlink ref="G377" r:id="rId376"/>
+    <hyperlink ref="G378" r:id="rId377"/>
+    <hyperlink ref="G379" r:id="rId378"/>
+    <hyperlink ref="G380" r:id="rId379"/>
+    <hyperlink ref="G381" r:id="rId380"/>
+    <hyperlink ref="G382" r:id="rId381"/>
+    <hyperlink ref="G383" r:id="rId382"/>
+    <hyperlink ref="G384" r:id="rId383"/>
+    <hyperlink ref="G385" r:id="rId384"/>
+    <hyperlink ref="G386" r:id="rId385"/>
+    <hyperlink ref="G387" r:id="rId386"/>
+    <hyperlink ref="G388" r:id="rId387"/>
+    <hyperlink ref="G389" r:id="rId388"/>
+    <hyperlink ref="G390" r:id="rId389"/>
+    <hyperlink ref="G391" r:id="rId390"/>
+    <hyperlink ref="G392" r:id="rId391"/>
+    <hyperlink ref="G393" r:id="rId392"/>
+    <hyperlink ref="G394" r:id="rId393"/>
+    <hyperlink ref="G395" r:id="rId394"/>
+    <hyperlink ref="G396" r:id="rId395"/>
+    <hyperlink ref="G397" r:id="rId396"/>
+    <hyperlink ref="G398" r:id="rId397"/>
+    <hyperlink ref="G399" r:id="rId398"/>
+    <hyperlink ref="G400" r:id="rId399"/>
+    <hyperlink ref="G401" r:id="rId400"/>
+    <hyperlink ref="G402" r:id="rId401"/>
+    <hyperlink ref="G403" r:id="rId402"/>
+    <hyperlink ref="G404" r:id="rId403"/>
+    <hyperlink ref="G405" r:id="rId404"/>
+    <hyperlink ref="G406" r:id="rId405"/>
+    <hyperlink ref="G407" r:id="rId406"/>
+    <hyperlink ref="G408" r:id="rId407"/>
+    <hyperlink ref="G409" r:id="rId408"/>
+    <hyperlink ref="G410" r:id="rId409"/>
+    <hyperlink ref="G411" r:id="rId410"/>
+    <hyperlink ref="G412" r:id="rId411"/>
+    <hyperlink ref="G413" r:id="rId412"/>
+    <hyperlink ref="G414" r:id="rId413"/>
+    <hyperlink ref="G415" r:id="rId414"/>
+    <hyperlink ref="G416" r:id="rId415"/>
+    <hyperlink ref="G417" r:id="rId416"/>
+    <hyperlink ref="G418" r:id="rId417"/>
+    <hyperlink ref="G419" r:id="rId418"/>
+    <hyperlink ref="G420" r:id="rId419"/>
+    <hyperlink ref="G421" r:id="rId420"/>
+    <hyperlink ref="G422" r:id="rId421"/>
+    <hyperlink ref="G423" r:id="rId422"/>
+    <hyperlink ref="G424" r:id="rId423"/>
+    <hyperlink ref="G425" r:id="rId424"/>
+    <hyperlink ref="G426" r:id="rId425"/>
+    <hyperlink ref="G427" r:id="rId426"/>
+    <hyperlink ref="G428" r:id="rId427"/>
+    <hyperlink ref="G429" r:id="rId428"/>
+    <hyperlink ref="G430" r:id="rId429"/>
+    <hyperlink ref="G431" r:id="rId430"/>
+    <hyperlink ref="G432" r:id="rId431"/>
+    <hyperlink ref="G433" r:id="rId432"/>
+    <hyperlink ref="G434" r:id="rId433"/>
+    <hyperlink ref="G435" r:id="rId434"/>
+    <hyperlink ref="G436" r:id="rId435"/>
+    <hyperlink ref="G437" r:id="rId436"/>
+    <hyperlink ref="G438" r:id="rId437"/>
+    <hyperlink ref="G439" r:id="rId438"/>
+    <hyperlink ref="G440" r:id="rId439"/>
+    <hyperlink ref="G441" r:id="rId440"/>
+    <hyperlink ref="G442" r:id="rId441"/>
+    <hyperlink ref="G443" r:id="rId442"/>
+    <hyperlink ref="G444" r:id="rId443"/>
+    <hyperlink ref="G445" r:id="rId444"/>
+    <hyperlink ref="G446" r:id="rId445"/>
+    <hyperlink ref="G447" r:id="rId446"/>
+    <hyperlink ref="G448" r:id="rId447"/>
+    <hyperlink ref="G449" r:id="rId448"/>
+    <hyperlink ref="G450" r:id="rId449"/>
+    <hyperlink ref="G451" r:id="rId450"/>
+    <hyperlink ref="G452" r:id="rId451"/>
+    <hyperlink ref="G453" r:id="rId452"/>
+    <hyperlink ref="G454" r:id="rId453"/>
+    <hyperlink ref="G455" r:id="rId454"/>
+    <hyperlink ref="G456" r:id="rId455"/>
+    <hyperlink ref="G457" r:id="rId456"/>
+    <hyperlink ref="G458" r:id="rId457"/>
+    <hyperlink ref="G459" r:id="rId458"/>
+    <hyperlink ref="G460" r:id="rId459"/>
+    <hyperlink ref="G461" r:id="rId460"/>
+    <hyperlink ref="G462" r:id="rId461"/>
+    <hyperlink ref="G463" r:id="rId462"/>
+    <hyperlink ref="G464" r:id="rId463"/>
+    <hyperlink ref="G465" r:id="rId464"/>
+    <hyperlink ref="G466" r:id="rId465"/>
+    <hyperlink ref="G467" r:id="rId466"/>
+    <hyperlink ref="G468" r:id="rId467"/>
+    <hyperlink ref="G469" r:id="rId468"/>
+    <hyperlink ref="G470" r:id="rId469"/>
+    <hyperlink ref="G471" r:id="rId470"/>
+    <hyperlink ref="G472" r:id="rId471"/>
+    <hyperlink ref="G473" r:id="rId472"/>
+    <hyperlink ref="G474" r:id="rId473"/>
+    <hyperlink ref="G475" r:id="rId474"/>
+    <hyperlink ref="G476" r:id="rId475"/>
+    <hyperlink ref="G477" r:id="rId476"/>
+    <hyperlink ref="G478" r:id="rId477"/>
+    <hyperlink ref="G479" r:id="rId478"/>
+    <hyperlink ref="G480" r:id="rId479"/>
+    <hyperlink ref="G481" r:id="rId480"/>
+    <hyperlink ref="G482" r:id="rId481"/>
+    <hyperlink ref="G483" r:id="rId482"/>
+    <hyperlink ref="G484" r:id="rId483"/>
+    <hyperlink ref="G485" r:id="rId484"/>
+    <hyperlink ref="G486" r:id="rId485"/>
+    <hyperlink ref="G487" r:id="rId486"/>
+    <hyperlink ref="G488" r:id="rId487"/>
+    <hyperlink ref="G489" r:id="rId488"/>
+    <hyperlink ref="G490" r:id="rId489"/>
+    <hyperlink ref="G491" r:id="rId490"/>
+    <hyperlink ref="G492" r:id="rId491"/>
+    <hyperlink ref="G493" r:id="rId492"/>
+    <hyperlink ref="G494" r:id="rId493"/>
+    <hyperlink ref="G495" r:id="rId494"/>
+    <hyperlink ref="G496" r:id="rId495"/>
+    <hyperlink ref="G497" r:id="rId496"/>
+    <hyperlink ref="G498" r:id="rId497"/>
+    <hyperlink ref="G499" r:id="rId498"/>
+    <hyperlink ref="G500" r:id="rId499"/>
+    <hyperlink ref="G501" r:id="rId500"/>
+    <hyperlink ref="G502" r:id="rId501"/>
+    <hyperlink ref="G503" r:id="rId502"/>
+    <hyperlink ref="G504" r:id="rId503"/>
+    <hyperlink ref="G505" r:id="rId504"/>
+    <hyperlink ref="G506" r:id="rId505"/>
+    <hyperlink ref="G507" r:id="rId506"/>
+    <hyperlink ref="G508" r:id="rId507"/>
+    <hyperlink ref="G509" r:id="rId508"/>
+    <hyperlink ref="G510" r:id="rId509"/>
+    <hyperlink ref="G511" r:id="rId510"/>
+    <hyperlink ref="G512" r:id="rId511"/>
+    <hyperlink ref="G513" r:id="rId512"/>
+    <hyperlink ref="G514" r:id="rId513"/>
+    <hyperlink ref="G515" r:id="rId514"/>
+    <hyperlink ref="G516" r:id="rId515"/>
+    <hyperlink ref="G517" r:id="rId516"/>
+    <hyperlink ref="G518" r:id="rId517"/>
+    <hyperlink ref="G519" r:id="rId518"/>
+    <hyperlink ref="G520" r:id="rId519"/>
+    <hyperlink ref="G521" r:id="rId520"/>
+    <hyperlink ref="G522" r:id="rId521"/>
+    <hyperlink ref="G523" r:id="rId522"/>
+    <hyperlink ref="G524" r:id="rId523"/>
+    <hyperlink ref="G525" r:id="rId524"/>
+    <hyperlink ref="G526" r:id="rId525"/>
+    <hyperlink ref="G527" r:id="rId526"/>
+    <hyperlink ref="G528" r:id="rId527"/>
+    <hyperlink ref="G529" r:id="rId528"/>
+    <hyperlink ref="G530" r:id="rId529"/>
+    <hyperlink ref="G531" r:id="rId530"/>
+    <hyperlink ref="G532" r:id="rId531"/>
+    <hyperlink ref="G533" r:id="rId532"/>
+    <hyperlink ref="G534" r:id="rId533"/>
+    <hyperlink ref="G535" r:id="rId534"/>
+    <hyperlink ref="G536" r:id="rId535"/>
+    <hyperlink ref="G537" r:id="rId536"/>
+    <hyperlink ref="G538" r:id="rId537"/>
+    <hyperlink ref="G539" r:id="rId538"/>
+    <hyperlink ref="G540" r:id="rId539"/>
+    <hyperlink ref="G541" r:id="rId540"/>
+    <hyperlink ref="G542" r:id="rId541"/>
+    <hyperlink ref="G543" r:id="rId542"/>
+    <hyperlink ref="G544" r:id="rId543"/>
+    <hyperlink ref="G545" r:id="rId544"/>
+    <hyperlink ref="G546" r:id="rId545"/>
+    <hyperlink ref="G547" r:id="rId546"/>
+    <hyperlink ref="G548" r:id="rId547"/>
+    <hyperlink ref="G549" r:id="rId548"/>
+    <hyperlink ref="G550" r:id="rId549"/>
+    <hyperlink ref="G551" r:id="rId550"/>
+    <hyperlink ref="G552" r:id="rId551"/>
+    <hyperlink ref="G553" r:id="rId552"/>
+    <hyperlink ref="G554" r:id="rId553"/>
+    <hyperlink ref="G555" r:id="rId554"/>
+    <hyperlink ref="G556" r:id="rId555"/>
+    <hyperlink ref="G557" r:id="rId556"/>
+    <hyperlink ref="G558" r:id="rId557"/>
+    <hyperlink ref="G559" r:id="rId558"/>
+    <hyperlink ref="G560" r:id="rId559"/>
+    <hyperlink ref="G561" r:id="rId560"/>
+    <hyperlink ref="G562" r:id="rId561"/>
+    <hyperlink ref="G563" r:id="rId562"/>
+    <hyperlink ref="G564" r:id="rId563"/>
+    <hyperlink ref="G565" r:id="rId564"/>
+    <hyperlink ref="G566" r:id="rId565"/>
+    <hyperlink ref="G567" r:id="rId566"/>
+    <hyperlink ref="G568" r:id="rId567"/>
+    <hyperlink ref="G569" r:id="rId568"/>
+    <hyperlink ref="G570" r:id="rId569"/>
+    <hyperlink ref="G571" r:id="rId570"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>