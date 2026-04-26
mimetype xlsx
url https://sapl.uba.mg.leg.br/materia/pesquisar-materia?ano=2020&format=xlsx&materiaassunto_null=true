--- v0 (2025-12-08)
+++ v1 (2026-04-26)
@@ -54,7557 +54,7557 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>5516</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Antero Gomes de Aguiar</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5516/indicacao_001.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5516/indicacao_001.pdf</t>
   </si>
   <si>
     <t>Calçamento da rua Jataí, bairro Industrial, no trecho que vai da rua Nossa Senhora Aparecida à rua José Gualberto de Melo</t>
   </si>
   <si>
     <t>5517</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5517/indicacao_002.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5517/indicacao_002.pdf</t>
   </si>
   <si>
     <t>Asfaltamento de um trecho de aproximadamente 4,0 metros, próximo aos números 167 e 177 da rua Emídio Viana (rua 3), bairro São Domingos</t>
   </si>
   <si>
     <t>5518</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5518/indicacao_003.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5518/indicacao_003.pdf</t>
   </si>
   <si>
     <t>Asfaltamento da rua João Maia Neves, bairro da Luz</t>
   </si>
   <si>
     <t>5519</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5519/indicacao_004.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5519/indicacao_004.pdf</t>
   </si>
   <si>
     <t>Instalação de postes de iluminação pública no trecho que vai da saída do bairro Santa Edwiges até o trevo próximo à Parati Turismo</t>
   </si>
   <si>
     <t>5520</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5520/indicacao_005.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5520/indicacao_005.pdf</t>
   </si>
   <si>
     <t>Que, quando for feita a reconstrução dos corrimãos destruídos pelas últimas chuvas nas passarelas avenida Beira Rio, estes acompanhem a convergência das ruas, de forma a não deixar frestas que colocam em risco a segurança dos pedestres.</t>
   </si>
   <si>
     <t>5521</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>Gilson Pica Pau Vereador, Edeir Pacheco</t>
-[...2 lines deleted...]
-    <t>https://sapl.uba.mg.leg.br/media/</t>
+    <t>Gilson Fazolla Filgueiras, Edeir Pacheco</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Construção de uma passagem de água, com a instalação de manilhas, na comunidade de Ubá Pequeno</t>
   </si>
   <si>
     <t>5522</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Jorge Custódio Gervásio</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5522/indicacao_007.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5522/indicacao_007.pdf</t>
   </si>
   <si>
     <t>Tapamento de três buracos profundos existentes nas ruas José Emygdio Teixeira, Laura Nicolato e Wilson Campos Pereira, bairro Santa Edwiges II</t>
   </si>
   <si>
     <t>5523</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5523/indicacao_008.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5523/indicacao_008.pdf</t>
   </si>
   <si>
     <t>Construção de um muro de contenção no cruzamento da rua Domingos Ferro com a rua Tupis, bairro Industrial</t>
   </si>
   <si>
     <t>5524</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5524/indicacao_009.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5524/indicacao_009.pdf</t>
   </si>
   <si>
     <t>Construção de um muro de contenção na rua Pedro Candian, bairro Industrial</t>
   </si>
   <si>
     <t>5525</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5525/indicacao_010.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5525/indicacao_010.pdf</t>
   </si>
   <si>
     <t>Retirada de terra da rua Dezidério Zanelli, bairro Vale do Ipê</t>
   </si>
   <si>
     <t>5526</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5526/indicacao_011.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5526/indicacao_011.pdf</t>
   </si>
   <si>
     <t>Gradeamento de todas as bocas de lobo das ruas Anatália Ângela Varela e José Emygdio Teixeira, bairro Santa Edwiges II</t>
   </si>
   <si>
     <t>5527</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5527/indicacao_012.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5527/indicacao_012.pdf</t>
   </si>
   <si>
     <t>Limpeza e capina de todas as ruas do bairro Santa Edwiges II</t>
   </si>
   <si>
     <t>5528</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5528/indicacao_013.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5528/indicacao_013.pdf</t>
   </si>
   <si>
     <t>Solicita que a SMS passe a oferecer cobertura da Estratégia Saúde da Família ao bairro Santa Edwiges II</t>
   </si>
   <si>
     <t>5529</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5529/indicacao_014.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5529/indicacao_014.pdf</t>
   </si>
   <si>
     <t>Solicitando a abertura de uma rua ligando os bairros Fazendinha e Rosa de Toledo</t>
   </si>
   <si>
     <t>5530</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>José Roberto</t>
-[...2 lines deleted...]
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5530/indicacao_015.pdf</t>
+    <t>José Roberto Reis Filgueiras</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5530/indicacao_015.pdf</t>
   </si>
   <si>
     <t>Solicitando a recomposição do meio-fio e o tapamento de um buraco existente no cruzamento entre as ruas Vereador Benedito Augusto Vieira e Doutor Domingos Peluso, em frente ao número 90, bairro Vila Casal</t>
   </si>
   <si>
     <t>5531</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>Jane Lacerda</t>
-[...2 lines deleted...]
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5531/indicacao_016.pdf</t>
+    <t>Jane Cristina Lacerda Pinto</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5531/indicacao_016.pdf</t>
   </si>
   <si>
     <t>Calçamento da rua Oswaldo de Oliveira, próximo à igreja da Assembleia de Deus de Miragaia, a pedido do líder comunitário José Carlos Quirino</t>
   </si>
   <si>
     <t>5532</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Luis Carlos Teixeira Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5532/indicacao_017.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5532/indicacao_017.pdf</t>
   </si>
   <si>
     <t>Construção de dois quebra-molas da rua Luiz Antônio Teixeira, bairro Santa Edwiges</t>
   </si>
   <si>
     <t>5533</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5533/indicacao_018.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5533/indicacao_018.pdf</t>
   </si>
   <si>
     <t>Retirada do entulho acumulado em frente ao nº 371 da rua Vereador João Gomes Pereira, bairro Pires da Luz</t>
   </si>
   <si>
     <t>5534</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5534/indicacao_019.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5534/indicacao_019.pdf</t>
   </si>
   <si>
     <t>Corte de duas moitas de bambu e uma árvore localizadas próximo ao nº 99 da rua Marieta Augusta Silva Marcos, bairro Olaria</t>
   </si>
   <si>
     <t>5535</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5535/indicacao_020.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5535/indicacao_020.pdf</t>
   </si>
   <si>
     <t>Extensão de manilhas no Córrego dos Braguinhas</t>
   </si>
   <si>
     <t>5536</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>Edeir Pacheco, Gilson Pica Pau Vereador</t>
-[...2 lines deleted...]
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5536/indicacao_021.pdf</t>
+    <t>Edeir Pacheco, Gilson Fazolla Filgueiras</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5536/indicacao_021.pdf</t>
   </si>
   <si>
     <t>Construção de meio-fio ao longo da rua Francisco Teixeira de Abreu, bairro Palmeiras</t>
   </si>
   <si>
     <t>5562</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5562/indicacao_022.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5562/indicacao_022.pdf</t>
   </si>
   <si>
     <t>Asfaltamento da rua José Costa Marcos, bairro Ponte Preta</t>
   </si>
   <si>
     <t>5563</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5563/indicacao_023.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5563/indicacao_023.pdf</t>
   </si>
   <si>
     <t>Asfaltamento da rua Coimbra, bairro Ponte Preta</t>
   </si>
   <si>
     <t>5564</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5564/indicacao_024.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5564/indicacao_024.pdf</t>
   </si>
   <si>
     <t>Recomposição do calçamento da rua José Costa Marcos, bairro Ponte Preta</t>
   </si>
   <si>
     <t>5565</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5565/indicacao_025.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5565/indicacao_025.pdf</t>
   </si>
   <si>
     <t>Construção de bueiros para captação de águas pluviais no final da rua Mario Espósito, bairro Pires da Luz</t>
   </si>
   <si>
     <t>5566</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5566/indicacao_026.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5566/indicacao_026.pdf</t>
   </si>
   <si>
     <t>Estudos técnicos para analisar a possibilidade de substituição dos contêineres de lixo subterrâneos instalados nas praças da cidade pelos recipientes externos tradicionais, uma vez que o recolhimento do lixo acondicionado nos depósitos subterrâneos tornou o trabalho dos garis desumano.</t>
   </si>
   <si>
     <t>5567</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5567/indicacao_027.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5567/indicacao_027.pdf</t>
   </si>
   <si>
     <t>Eliminação dos atoleiros e o cascalhamento da estrada de acesso ao distrito de Ubari, pois o local está intransitável e o ônibus que transporta os alunos não consegue circular há vários dias</t>
   </si>
   <si>
     <t>5593</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Darci Pires da Silva</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5593/indicacao_028.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5593/indicacao_028.pdf</t>
   </si>
   <si>
     <t>Construção de “bocas de lobo” no trecho entre a Estação Ferroviária e a 35ª Cia. da Polícia Militar</t>
   </si>
   <si>
     <t>5594</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5594/indicacao_029.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5594/indicacao_029.pdf</t>
   </si>
   <si>
     <t>Limpeza da rua Antônio Raimundo (rua do Patronato), ao lado do nº 41, bairro São José</t>
   </si>
   <si>
     <t>5595</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5595/indicacao_030.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5595/indicacao_030.pdf</t>
   </si>
   <si>
     <t>Instalação de um semáforo em frente à AGROPET, nº 810, na avenida Olegário Maciel</t>
   </si>
   <si>
     <t>5596</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5596/indicacao_031.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5596/indicacao_031.pdf</t>
   </si>
   <si>
     <t>Construção de meio-fio próximo aos números 730, 742 e 744 da rua Luiz Bigonha, bairro Louriçal</t>
   </si>
   <si>
     <t>5597</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5597/indicacao_032.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5597/indicacao_032.pdf</t>
   </si>
   <si>
     <t>Recomposição do calçamento da rua que liga a parte alta do bairro Schiavon ao Morro do Querosene</t>
   </si>
   <si>
     <t>5598</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5598/indicacao_033.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5598/indicacao_033.pdf</t>
   </si>
   <si>
     <t>Poda das árvores da rua Erotides Neiva Campomizzi, bairro Coparma</t>
   </si>
   <si>
     <t>5599</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5599/indicacao_034.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5599/indicacao_034.pdf</t>
   </si>
   <si>
     <t>Recomposição do calçamento da rua Erotides Neiva Campomizzi, bairro Coparma</t>
   </si>
   <si>
     <t>5600</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5600/indicacao_035.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5600/indicacao_035.pdf</t>
   </si>
   <si>
     <t>Limpeza da praça do bairro Altair Rocha</t>
   </si>
   <si>
     <t>5603</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5603/indicacao_036.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5603/indicacao_036.pdf</t>
   </si>
   <si>
     <t>Encaminha ao Prefeito anteprojeto de Lei que "dispõe sobre a construção/ reforma de muros e passeios".</t>
   </si>
   <si>
     <t>5604</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5604/indicacao_038.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5604/indicacao_038.pdf</t>
   </si>
   <si>
     <t>Tapamento de um buraco que se abriu em frente ao nº 493 da rua Joaquim Condé Duarte, bairro Encosta do Sol</t>
   </si>
   <si>
     <t>5605</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>Lek</t>
-[...2 lines deleted...]
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5605/indicacao_039.pdf</t>
+    <t>Alexandre de Barros Mendes</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5605/indicacao_039.pdf</t>
   </si>
   <si>
     <t>Construção de um quebra-molas próximo ao nº 345 da rua Tenente Pedro Batalha, em frente ao Móveis Europa, no bairro Caxangá</t>
   </si>
   <si>
     <t>5606</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>Gilson Pica Pau Vereador</t>
-[...2 lines deleted...]
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5606/indicacao_040.pdf</t>
+    <t>Gilson Fazolla Filgueiras</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5606/indicacao_040.pdf</t>
   </si>
   <si>
     <t>Limpeza, capina, reparo de brinquedos e da tela danificados na Praça Francisco Parma, bairro Coparma</t>
   </si>
   <si>
     <t>5607</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>Limpeza e capina do bairro São Lucas</t>
   </si>
   <si>
     <t>5608</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5608/indicacao_042.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5608/indicacao_042.pdf</t>
   </si>
   <si>
     <t>Limpeza e capina das ruas Ceci Peron e Guerino Peron, bairro Cristal</t>
   </si>
   <si>
     <t>5609</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5609/indicacao_043.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5609/indicacao_043.pdf</t>
   </si>
   <si>
     <t>Limpeza e capina da parte alta da rua Antônio Frederico Ozanam, bairro Eldorado</t>
   </si>
   <si>
     <t>5610</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5610/indicacao_044.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5610/indicacao_044.pdf</t>
   </si>
   <si>
     <t>Limpeza e capina do calçamento próximo ao nº 163, no cruzamento da rua Titita Batalha com a rua Colbert de Moura Estevão, bairro Noeme Batalha</t>
   </si>
   <si>
     <t>5611</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5611/indicacao_045.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5611/indicacao_045.pdf</t>
   </si>
   <si>
     <t>Recomposição do calçamento de pedras na parte alta da rua Roberta de Oliveira (antiga rua São Salvador), bairro Primavera</t>
   </si>
   <si>
     <t>5612</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5612/indicacao_046.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5612/indicacao_046.pdf</t>
   </si>
   <si>
     <t>Retirada de um poste na rua Domingos Ferro, bairro Industrial, a pedido dos moradores</t>
   </si>
   <si>
     <t>5613</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5613/indicacao_047.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5613/indicacao_047.pdf</t>
   </si>
   <si>
     <t>Tapamento de um buraco que se abriu em frente ao nº 175 da rua Jayme Vieira, bairro Encosta do Sol</t>
   </si>
   <si>
     <t>5621</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5621/ind_048-20_jroberto__tapamento_de_buraco_na_ru_Wepn2lK.docx</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5621/ind_048-20_jroberto__tapamento_de_buraco_na_ru_Wepn2lK.docx</t>
   </si>
   <si>
     <t>Tapamento de um buraco que se abriu na Rua Joaquim Condé Duarte, em frente ao nº 493, bairro Encosta do Sol.</t>
   </si>
   <si>
     <t>5622</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5622/indicacao_049.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5622/indicacao_049.pdf</t>
   </si>
   <si>
     <t>Reparo de manilhas na Rua Maria Moreira de Oliveira  - Jardim Esperança  - Tanquinho,</t>
   </si>
   <si>
     <t>5623</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5623/indicacao_050.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5623/indicacao_050.pdf</t>
   </si>
   <si>
     <t>Capina e afastamento da cerca de arame farpado na lateral da Rua  Elias Laud, - bairro Ponte Preta- até o ponto de ônibus do bairro São Mateus.</t>
   </si>
   <si>
     <t>5643</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>Darci Pires da Silva, Gilson Pica Pau Vereador</t>
-[...2 lines deleted...]
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5643/indicaouo_051.pdf</t>
+    <t>Darci Pires da Silva, Gilson Fazolla Filgueiras</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5643/indicaouo_051.pdf</t>
   </si>
   <si>
     <t>Sinalização em toda a extensão da avenida Olegário Maciel, em consonância com as alterações feitas recentemente no trânsito local, com pintura de faixa divisória de pista indicando mão dupla, retirada da sinalização e faixa de delimitação da pista de ciclovia, pintura de faixas de pedestres e instalação de placas de proibição de estacionamento ao longo da avenida, exceto para carga e descarga.</t>
   </si>
   <si>
     <t>5644</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5644/indicaouo_052.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5644/indicaouo_052.pdf</t>
   </si>
   <si>
     <t>Operação tapa-buracos em todas as ruas do bairro Santa Edwiges I.</t>
   </si>
   <si>
     <t>5645</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5645/indicaouo_053.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5645/indicaouo_053.pdf</t>
   </si>
   <si>
     <t>Desentupimento das manilhas que passam pela rua Cristo Rei, bairro João Teixeira/ Tanquinho.</t>
   </si>
   <si>
     <t>5646</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5646/indicaouo_054.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5646/indicaouo_054.pdf</t>
   </si>
   <si>
     <t>Substituição das manilhas, passando o diâmetro da tubulação de 30cm para 80cm, no trecho que vai dos números 71 ao 131, na rua Laura Nicolato, bairro Santa Edwiges II.</t>
   </si>
   <si>
     <t>5647</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>Edeir Pacheco</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5647/indicaouo_055.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5647/indicaouo_055.pdf</t>
   </si>
   <si>
     <t>Limpeza do bairro Peluso.</t>
   </si>
   <si>
     <t>5648</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5648/indicaouo_056.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5648/indicaouo_056.pdf</t>
   </si>
   <si>
     <t>Cascalhamento da estrada do córrego Coruja</t>
   </si>
   <si>
     <t>5649</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5649/indicaouo_057.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5649/indicaouo_057.pdf</t>
   </si>
   <si>
     <t>Reforma de ponte na comunidade da Zueira</t>
   </si>
   <si>
     <t>5630</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5630/indicaouo__058.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5630/indicaouo__058.pdf</t>
   </si>
   <si>
     <t>Medidas de preservação da saúde pública em relação aos imóveis abandonados no Calçadão Ibrahim Jacob, especialmente aquele em que funcionava a loja “A Soberana”, a pedido da Presidente da AMACEN, Sra. Sonia Maria Jacob, e do Sr. Genito Pires do Amaral</t>
   </si>
   <si>
     <t>5631</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5631/indicaouo_059.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5631/indicaouo_059.pdf</t>
   </si>
   <si>
     <t>Reforma da cabeceira da ponte de madeira da comunidade da Boa Vista.</t>
   </si>
   <si>
     <t>5632</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5632/indicaouo_060.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5632/indicaouo_060.pdf</t>
   </si>
   <si>
     <t>Limpeza, com passagem de roçadeira e patrol, nas estradas das comunidades Milho Verde, Morro da Muxiba, Cachoeirinha e Córrego Santo Anastácio</t>
   </si>
   <si>
     <t>5633</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5633/indicaouo_061.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5633/indicaouo_061.pdf</t>
   </si>
   <si>
     <t>Cascalhamento da rua Projetada que foi aberta ligando as ruas Fizinho Pirosca, no bairro Rosa de Toledo, à rua Argélia, no bairro Fazendinha.</t>
   </si>
   <si>
     <t>5634</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5634/indicaouo_062.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5634/indicaouo_062.pdf</t>
   </si>
   <si>
     <t>Desassoreamento do rio no trecho que passa próximo ao nº 06 da rua Geracy da Silva Marcos, bairro Meu Sonho</t>
   </si>
   <si>
     <t>5637</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5637/indicacao_063.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5637/indicacao_063.pdf</t>
   </si>
   <si>
     <t>Operação tapa-buracos no bairro Primavera.</t>
   </si>
   <si>
     <t>5636</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5636/indicaouo_064.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5636/indicaouo_064.pdf</t>
   </si>
   <si>
     <t>Limpeza geral dos bairros Noeme Batalha e Cristo Redentor.</t>
   </si>
   <si>
     <t>5635</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5635/ind_065.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5635/ind_065.pdf</t>
   </si>
   <si>
     <t>Análise da possibilidade de acionar a Copasa e Energisa para que permitam a prorrogação dos prazos de vencimento das contas de água e luz referentes aos meses de março e abril em nosso município, especialmente para a população de baixa renda e/ou em vulnerabilidade social, além dos micro e pequenos empresários que estão tendo o seu faturamento comprometido em virtude das restrições que estão sendo impostas como forma de enfrentamento à COVID-19.</t>
   </si>
   <si>
     <t>5652</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5652/indicaouo_066.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5652/indicaouo_066.pdf</t>
   </si>
   <si>
     <t>Solicita que, durante o período de calamidade pública causado pelo covid-19, os andarilhos e moradores de rua do município sejam encaminhados para abrigos provisórios que podem ser montados, por exemplo, nas escolas que se encontram vazias, onde poderão ter acesso a condições mínimas de higiene, alimentação e isolamento.</t>
   </si>
   <si>
     <t>5653</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5653/indicaouo_067.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5653/indicaouo_067.pdf</t>
   </si>
   <si>
     <t>Solicita que, durante o período de calamidade pública causado pelo covid-19, a campanha de vacinação contra a gripe seja descentralizada da Policlínica Municipal, com disponibilização de equipes de atendimento nas escolas do município, de forma a diminuir o nº de atendimentos por local, evitando a formação de filas e concentração de pessoas.</t>
   </si>
   <si>
     <t>5660</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>Gilson Pica Pau Vereador, Luis Carlos Teixeira Ribeiro</t>
+    <t>Gilson Fazolla Filgueiras, Luis Carlos Teixeira Ribeiro</t>
   </si>
   <si>
     <t>Desassoreamento do rio no trecho que passa nos fundos da rua Rio Grande do Sul, bairro Industrial.</t>
   </si>
   <si>
     <t>5661</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>Ademir da Fonseca Firmiano</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5661/indicacao_069.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5661/indicacao_069.pdf</t>
   </si>
   <si>
     <t>Construção de uma galeria para captação de águas pluviais na rua Maria do Carmo Médice de Oliveira, bairro Jardim Esperança.</t>
   </si>
   <si>
     <t>5662</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5662/indicacao_070.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5662/indicacao_070.pdf</t>
   </si>
   <si>
     <t>Solicita limpeza de todas as ruas do Tanquinho.</t>
   </si>
   <si>
     <t>5663</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5663/indicacao_071.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5663/indicacao_071.pdf</t>
   </si>
   <si>
     <t>Revitalização de todo o calçamento do bairro Jardim Esperança que se encontra em péssimas condições, principalmente na entrada do bairro, próximo à escola.</t>
   </si>
   <si>
     <t>5664</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5664/indicacao_072.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5664/indicacao_072.pdf</t>
   </si>
   <si>
     <t>Asfaltamento de todas as ruas da parte alta do bairro Dr. José Cavaliere, no local onde ficam as casas populares.</t>
   </si>
   <si>
     <t>5665</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5665/indicacao_073.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5665/indicacao_073.pdf</t>
   </si>
   <si>
     <t>Solicita limpeza do córrego do Tanquinho</t>
   </si>
   <si>
     <t>5677</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5677/indicacao_074.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5677/indicacao_074.pdf</t>
   </si>
   <si>
     <t>Solicita designação de um servidor da Secretaria de Desenvolvimento Social para orientação da população sobre o auxílio emergencial de R$600,00 (seiscentos reais) do governo federal aos trabalhadores de baixa renda</t>
   </si>
   <si>
     <t>5678</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5678/indicacao_075.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5678/indicacao_075.pdf</t>
   </si>
   <si>
     <t>Atenção especial às estradas rurais, aproveitando a época de escassez de chuvas, patrolando, cascalhando, reparando e construindo pontes para que o produtor rural possa exercer o seu direito de ir e vir</t>
   </si>
   <si>
     <t>5679</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5679/indicacao_076.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5679/indicacao_076.pdf</t>
   </si>
   <si>
     <t>Solicita reabertura da feira livre, com controle da entrada e saída das pessoas e as mesmas medidas de higienização usadas nos supermercados, para a população poder adquirir produtos a preços mais em conta</t>
   </si>
   <si>
     <t>5666</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5666/indicacao_077.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5666/indicacao_077.pdf</t>
   </si>
   <si>
     <t>Passagem do carro pulverizador de inseticida (fumacê) na rua Messias Teixeira e proximidades, bairro Aeroporto, dada a infestação de pernilongos.</t>
   </si>
   <si>
     <t>5667</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5667/indicacao_078.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5667/indicacao_078.pdf</t>
   </si>
   <si>
     <t>Asfaltamento das ruas Luiz Zambolim e Jayme Vieira, ambas no bairro Encosta do Sol.</t>
   </si>
   <si>
     <t>5680</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5680/indicacao_079_l5qm7Rp.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5680/indicacao_079_l5qm7Rp.pdf</t>
   </si>
   <si>
     <t>Sugere que o Prefeito envie à Câmara Municipal projeto de lei determinando o desconto de 20% nos subsídios do Prefeito, Vice-Prefeito, Secretários e Vereadores, com vigência até o mês de dezembro deste ano, para ajudar no tratamento do coronavírus</t>
   </si>
   <si>
     <t>5686</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5686/indicacao_080.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5686/indicacao_080.pdf</t>
   </si>
   <si>
     <t>Construção de um muro de arrimo na rua Rio Grande do Sul, bairro Industrial.</t>
   </si>
   <si>
     <t>5687</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5687/indicacao_081.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5687/indicacao_081.pdf</t>
   </si>
   <si>
     <t>Recomposição do asfalto danificado pelas fortes chuvas na rua Francisco Rodrigues de Araújo, bairro Pires da Luz.</t>
   </si>
   <si>
     <t>5688</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5688/indicacao_082.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5688/indicacao_082.pdf</t>
   </si>
   <si>
     <t>Encaminha sugestão de Anteprojeto de Lei que autoriza o Poder Executivo Municipal a conceder indenização, de caráter humanitário, aos moradores de Ubá afetados pelas fortes chuvas ocorridas neste ano de 2020, para que seja apreciado pela Administração Municipal e reencaminhado a esta Casa, sob a forma de Projeto de Lei, para a devida tramitação</t>
   </si>
   <si>
     <t>5689</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5689/indicacao_083.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5689/indicacao_083.pdf</t>
   </si>
   <si>
     <t>Limpeza e remoção de entulhos acumulados na rua Vereador Oswaldo Salgado Guimarães, bairro Pires da Luz.</t>
   </si>
   <si>
     <t>5690</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5690/indicacao_084.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5690/indicacao_084.pdf</t>
   </si>
   <si>
     <t>Patrolamento e cascalhamento da estrada que liga as comunidades de Ubá Pequeno e Córrego dos Freitas.</t>
   </si>
   <si>
     <t>5691</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>Rremoção do muro de gabião que caiu dentro do leito do córrego que cruza a rua Alberto Rodrigues Baião, no Bairro São João, especificamente ao lado da ponte.</t>
   </si>
   <si>
     <t>5692</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5692/indicacao_086.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5692/indicacao_086.pdf</t>
   </si>
   <si>
     <t>Construção de um muro na rua Projetada localizada ao lado da Escola Municipal Dona Rosinha, na Comunidade da Barrinha, para posterior realização de calçamento.</t>
   </si>
   <si>
     <t>5693</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5693/indicacao_087.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5693/indicacao_087.pdf</t>
   </si>
   <si>
     <t>Cascalhamento da estrada que dá acesso ao córrego dos Mendes até a antiga fábrica do Abacatinho, no bairro Aeroporto.</t>
   </si>
   <si>
     <t>5694</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5694/indicacao_088.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5694/indicacao_088.pdf</t>
   </si>
   <si>
     <t>Aao Prefeito, solicitando que determine ao Departamento de Trânsito da Secretaria de Ambiente e Mobilidade Urbana que realize tratativas com a Viação Ubá para criação de linha de ônibus que passe a fazer o trajeto do bairro Fazendinha.</t>
   </si>
   <si>
     <t>5695</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5695/indicacao_089.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5695/indicacao_089.pdf</t>
   </si>
   <si>
     <t>Limpeza geral e capina no bairro Laranjal.</t>
   </si>
   <si>
     <t>5696</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5696/indicacao_090.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5696/indicacao_090.pdf</t>
   </si>
   <si>
     <t>Recomposição das manilhas de captação de águas pluviais em uma área de servidão no bairro Laranjal.</t>
   </si>
   <si>
     <t>5697</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5697/indicacao_091.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5697/indicacao_091.pdf</t>
   </si>
   <si>
     <t>Passagem do carro pulverizador de inseticida ("carro fumacê") no bairro Sobradinho.</t>
   </si>
   <si>
     <t>5708</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5708/indicacao_092.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5708/indicacao_092.pdf</t>
   </si>
   <si>
     <t>Estudos para desenvolvimento de um projeto de contenção das águas pluviais na área aos fundos dos lotes da rua Santa Luzia, Louriçal, com curvas de nível na forma que especifica, em parceria com os moradores da localidade.</t>
   </si>
   <si>
     <t>5709</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5709/indicacao_093.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5709/indicacao_093.pdf</t>
   </si>
   <si>
     <t>Recomposição do meio-fio da rua Hermes Bigonha, bairro São Sebastião.</t>
   </si>
   <si>
     <t>5710</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>Recomposição do calçamento em pedra da rua André Baffa, bairro Coparma.</t>
   </si>
   <si>
     <t>5711</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5711/indicacao_095.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5711/indicacao_095.pdf</t>
   </si>
   <si>
     <t>Instalação de equipamento de registro de ponto com sistema de emissão de comprovantes nas Secretarias de Obras e de Ambiente e Mobilidade Urbana.</t>
   </si>
   <si>
     <t>5712</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5712/indicacao_096.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5712/indicacao_096.pdf</t>
   </si>
   <si>
     <t>Construção de pelo menos 03 barragens, com sistema de “ladrão” para escoamento progressivo das águas, ao longo do curso do rio Ubá, no trecho que vai do bairro Santa Rosa até a sua nascente no distrito de Miragaia.</t>
   </si>
   <si>
     <t>5713</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5713/indicacao_097.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5713/indicacao_097.pdf</t>
   </si>
   <si>
     <t>Realização de uma operação tapa-buracos na rua Sebastião Paiva Soares, no bairro São Domingos.</t>
   </si>
   <si>
     <t>5714</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5714/indicacao_098.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5714/indicacao_098.pdf</t>
   </si>
   <si>
     <t>Patrolamento e cascalhamento da estrada da comunidade do Ubazinho, no trecho onde recentemente foi  mal feita uma obra da Copasa.</t>
   </si>
   <si>
     <t>5715</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5715/indicacao_099.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5715/indicacao_099.pdf</t>
   </si>
   <si>
     <t>Patrolamento e cascalhamento da estrada da comunidade do Quebra-Coco.</t>
   </si>
   <si>
     <t>5716</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5716/indicacao_100.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5716/indicacao_100.pdf</t>
   </si>
   <si>
     <t>Construção de uma ponte de madeira na Barrinha.</t>
   </si>
   <si>
     <t>5717</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5717/indicacao_101.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5717/indicacao_101.pdf</t>
   </si>
   <si>
     <t>Tapamento de buracos ou recapeamento asfáltico de parte da rua Mário Espósito, bairro Pires da Luz.</t>
   </si>
   <si>
     <t>5718</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5718/indicacao_102.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5718/indicacao_102.pdf</t>
   </si>
   <si>
     <t>Tapamento de dois buracos na avenida Luciano Candian, bairro Aeroporto.</t>
   </si>
   <si>
     <t>5719</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5719/indicacao_103.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5719/indicacao_103.pdf</t>
   </si>
   <si>
     <t>Limpeza da área verde pertencente ao município, no final da rua Clarice Vieira, bairro Vila Regina.</t>
   </si>
   <si>
     <t>5720</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5720/indicacao_104.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5720/indicacao_104.pdf</t>
   </si>
   <si>
     <t>Tapamento de um buraco no cruzamento da rua Argélia com a rua Áustria, bairro Fazendinha.</t>
   </si>
   <si>
     <t>5721</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5721/indicacao_105.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5721/indicacao_105.pdf</t>
   </si>
   <si>
     <t>Tapamento de um buraco em frente ao nº 929 da rua Argélia, bairro Fazendinha.</t>
   </si>
   <si>
     <t>5722</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5722/indicacao_106.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5722/indicacao_106.pdf</t>
   </si>
   <si>
     <t>Tapamento de um buraco existente em frente a área verde da Prefeitura, na rua Jayme Vieira, bairro Encosta do Sol.</t>
   </si>
   <si>
     <t>5723</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5723/indicacao_107.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5723/indicacao_107.pdf</t>
   </si>
   <si>
     <t>Tapamento um buraco existente na rua Clarice Vieira, bairro Vila Regina.</t>
   </si>
   <si>
     <t>5724</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5724/indicacao_108.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5724/indicacao_108.pdf</t>
   </si>
   <si>
     <t>Tapamento de dois buracos na rua principal do bairro Rosa de Toledo.</t>
   </si>
   <si>
     <t>5725</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5725/indicacao_109.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5725/indicacao_109.pdf</t>
   </si>
   <si>
     <t>Construção de muro de gabião na cabeceira da ponte de madeira, na rua Pedro Candian, bairro Triângulo.</t>
   </si>
   <si>
     <t>5726</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5726/indicacao_110.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5726/indicacao_110.pdf</t>
   </si>
   <si>
     <t>Construção de muro de gabião atrás da rua Tupi, onde duas casas caíram, no bairro Triângulo.</t>
   </si>
   <si>
     <t>5736</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5736/indicacao_111.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5736/indicacao_111.pdf</t>
   </si>
   <si>
     <t>Construção dois redutores de velocidade (quebra-molas) próximos ao nº 97 da rua Vereador Oswaldo de Moura Estevão, bairro Peluso</t>
   </si>
   <si>
     <t>5737</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5737/indicacao_112.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5737/indicacao_112.pdf</t>
   </si>
   <si>
     <t>Construção de uma passarela no local onde havia uma ponte que foi destruída pelas chuvas na rua Argélia, bairro Fazendinha</t>
   </si>
   <si>
     <t>5738</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5738/indicacao_113.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5738/indicacao_113.pdf</t>
   </si>
   <si>
     <t>Limpeza e capina da rua Roberta de Oliveira, bairro Primavera</t>
   </si>
   <si>
     <t>5739</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5739/indicacao_114.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5739/indicacao_114.pdf</t>
   </si>
   <si>
     <t>Limpeza da rua Antônio Mauricio Guimaraes, bairro Chiquito Gazolla, próximo ao nº 130 e à caixa d’água da Copasa</t>
   </si>
   <si>
     <t>5740</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5740/indicacao_115.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5740/indicacao_115.pdf</t>
   </si>
   <si>
     <t>Tapamento de buracos na travessa Perim, bairro Santa Luzia</t>
   </si>
   <si>
     <t>5741</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5741/indicacao_116.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5741/indicacao_116.pdf</t>
   </si>
   <si>
     <t>Capina e limpeza de todas as ruas do bairro Cristal</t>
   </si>
   <si>
     <t>5742</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5742/indicacao_117.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5742/indicacao_117.pdf</t>
   </si>
   <si>
     <t>Remoção de terra decorrente de um barranco que desabou durante as últimas chuvas na rua Adolfo Pereira Cortez, bairro São Domingos</t>
   </si>
   <si>
     <t>5743</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5743/indicacao_118.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5743/indicacao_118.pdf</t>
   </si>
   <si>
     <t>Limpeza geral do bairro da Luz</t>
   </si>
   <si>
     <t>5744</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5744/indicacao_119.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5744/indicacao_119.pdf</t>
   </si>
   <si>
     <t>Retirada de terra da rua Cristina Bruschi Mendes, bairro Peluso</t>
   </si>
   <si>
     <t>5745</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5745/indicacao_120.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5745/indicacao_120.pdf</t>
   </si>
   <si>
     <t>Capina de todas as ruas do bairro Rosa de Toledo</t>
   </si>
   <si>
     <t>5746</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5746/indicacao_121.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5746/indicacao_121.pdf</t>
   </si>
   <si>
     <t>Limpeza da avenida Brasil, rua Ipanema e rua Ipiranga, todas do bairro Nova Olinda</t>
   </si>
   <si>
     <t>5747</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5747/indicacao_122.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5747/indicacao_122.pdf</t>
   </si>
   <si>
     <t>Colocação de um poste com luminária na rua alternativa que liga agora os bairros Rosa de Toledo e Fazendinha</t>
   </si>
   <si>
     <t>5748</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5748/indicacao_123.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5748/indicacao_123.pdf</t>
   </si>
   <si>
     <t>Recomposição do calçamento da rua Piraúba, bairro Rosa de Toledo</t>
   </si>
   <si>
     <t>5749</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5749/indicacao_124.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5749/indicacao_124.pdf</t>
   </si>
   <si>
     <t>Tapamento de um buraco próximo ao nº 357, na rua José Augusto Marcos, bairro Olaria</t>
   </si>
   <si>
     <t>5750</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5750/indicacao_125.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5750/indicacao_125.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito, que, tendo-se em conta a situação de emergência em saúde pública causada pela pandemia da Covid-19, analise a possibilidade de emissão de um Decreto restringindo o acesso de pessoas não residentes em nosso município, resguardando o direito de acesso aos que, ainda que vindos de fora, trabalhem em nossa cidade ou prestem serviços de natureza essencial, mediante apresentação de documentação comprobatória</t>
   </si>
   <si>
     <t>5751</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5751/indicacao_126.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5751/indicacao_126.pdf</t>
   </si>
   <si>
     <t>Nivelamento do calçamento danificado após obra realizada pela companhia na rua Francisco André de Araújo, antiga Beira Linha, bairro Industrial</t>
   </si>
   <si>
     <t>5813</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5813/ind_143-20_jroberto__remocao_de_entulho_na_rua_sebastiao_cristiano_raimundo_vila_casal.docx</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5813/ind_143-20_jroberto__remocao_de_entulho_na_rua_sebastiao_cristiano_raimundo_vila_casal.docx</t>
   </si>
   <si>
     <t>ao Prefeito, solicitando a remoção de entulho acumulado próximo ao nº 74, da rua Sebastião Cristiano Raimundo, bairro Vila Casal.</t>
   </si>
   <si>
     <t>5785</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5785/indicacao_145.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5785/indicacao_145.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito, solicitando que determine à Secretaria Municipal do Ambiente e Mobilidade Urbana que adote medidas para recuperação de uma mina d’água localizada em um terreno de propriedade da Prefeitura Municipal no bairro Encosta do Sol</t>
   </si>
   <si>
     <t>5788</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5788/indicacao_146.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5788/indicacao_146.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito, solicitando a capina da rua Francisco Duriguetto, bairro São Judas Tadeu.</t>
   </si>
   <si>
     <t>5779</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5779/indicacao_147.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5779/indicacao_147.pdf</t>
   </si>
   <si>
     <t>ao Prefeito, solicitando o patrolamento e cascalhamento da estrada da fazenda Cruzeiro do Sul, a pedido dos moradores.</t>
   </si>
   <si>
     <t>5767</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5767/indicacao_148.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5767/indicacao_148.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito a limpeza de um lote de propriedade do município localizado na esquina entre as ruas Joaquim Guilherme de Azevedo e José Martins da Rocha, bairro Santa Edwiges I</t>
   </si>
   <si>
     <t>5768</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5768/indicacao_149.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5768/indicacao_149.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito, solicitando a limpeza de um lote de propriedade do município localizado próximo ao nº 94, na rua José Bressan, bairro Santana.</t>
   </si>
   <si>
     <t>5769</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5769/indicacao_150.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5769/indicacao_150.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito, solicitando a remoção de terra e barro acumulados desde as últimas chuvas, próximo ao nº 71, na rua Laura Nicolato, bairro Santa Edwiges II.</t>
   </si>
   <si>
     <t>5783</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5783/indicacao_151.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5783/indicacao_151.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito, solicitando que as barreiras sanitárias montadas nas entradas da cidade em virtude da pandemia da Covid-19, realizem inspeção e controle mais rigorosos, conforme sugestões elencadas.</t>
   </si>
   <si>
     <t>5773</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5773/indicacao_152.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5773/indicacao_152.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito, solicitando operação tapa-buracos no bairro Inês Groppo.</t>
   </si>
   <si>
     <t>5774</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5774/indicacao_153.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5774/indicacao_153.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito, solicitando uma operação tapa-buracos na rua Jaime de Almeida, bairro Olaria.</t>
   </si>
   <si>
     <t>5775</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5775/indicacao_154.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5775/indicacao_154.pdf</t>
   </si>
   <si>
     <t>ao Prefeito, solicitando o patrolamento da estrada que liga a comunidade da Parada Moreira ao Córrego São Domingos.</t>
   </si>
   <si>
     <t>5776</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5776/indicacao_155.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5776/indicacao_155.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito, solicitando o nivelamento do calçamento da rua Coronel Júlio Soares, no Centro da cidade.</t>
   </si>
   <si>
     <t>5816</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5816/indicacao_156.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5816/indicacao_156.pdf</t>
   </si>
   <si>
     <t>ao Prefeito, solicitando a limpeza e remoção de entulhos acumulados na pracinha do bairro Pires da Luz.</t>
   </si>
   <si>
     <t>5814</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5814/ind_157-20_jroberto__poda_de_arvores_na_rua_joao_schiavon_schiavon.docx</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5814/ind_157-20_jroberto__poda_de_arvores_na_rua_joao_schiavon_schiavon.docx</t>
   </si>
   <si>
     <t>ao Prefeito, solicitando a poda das árvores da rua João Schiavon, bairro Schiavon.</t>
   </si>
   <si>
     <t>5796</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5796/ind_158-20_edeir__operacao_tapa-buracos_na_rua_domitila_castanon_eldorado.docx</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5796/ind_158-20_edeir__operacao_tapa-buracos_na_rua_domitila_castanon_eldorado.docx</t>
   </si>
   <si>
     <t>ao Prefeito, solicitando op. tapa-buracos na rua Domitila Castanon, b. Eldorado.</t>
   </si>
   <si>
     <t>5797</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5797/ind_159-20_edeir__colocacao_de_luminaria_em_poste_na_travessa_que_liga_a_rua_do_divino_a_rua_francisco_da_costa_barros_sao_joao.docx</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5797/ind_159-20_edeir__colocacao_de_luminaria_em_poste_na_travessa_que_liga_a_rua_do_divino_a_rua_francisco_da_costa_barros_sao_joao.docx</t>
   </si>
   <si>
     <t>ao Prefeito, solicitando a colocação de luminária no último poste localizado na travessa que liga a rua do Divino à rua Francisco da Costa Barros, bairro São João.</t>
   </si>
   <si>
     <t>5792</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5792/indicacao_160_1.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5792/indicacao_160_1.pdf</t>
   </si>
   <si>
     <t>ao Prefeito, solicitando a colocação de placas indicativas de direção na esquina da rua Virgínia Brandão com a avenida ex-Combatentes, orientando os motoristas sobre o caminho para o Centro de Ubá e para as cidades próximas, como Visconde do Rio Branco e Viçosa.</t>
   </si>
   <si>
     <t>5802</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5802/indicacao_161.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5802/indicacao_161.pdf</t>
   </si>
   <si>
     <t>ao Prefeito, solicitando a recomposição de meios-fios da rua Carangola, Santana</t>
   </si>
   <si>
     <t>5803</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5803/indicacao_162.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5803/indicacao_162.pdf</t>
   </si>
   <si>
     <t>ao Prefeito, solicitando a limpeza da rua Sete Lagoas, bairro Santana.</t>
   </si>
   <si>
     <t>5804</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5804/indicacao_163.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5804/indicacao_163.pdf</t>
   </si>
   <si>
     <t>ao Prefeito, solicitando a elevação e pintura do redutor de velocidade localizado em frente à Bianchi Móveis, na avenida Olegário Maciel, bairro Industrial, conforme previsto na Emenda Parlamentar n° 02 de sua autoria, da Lei nº 4.744, de 26 de dezembro de 2019, que “estabelece proposta orçamentária, estimando a receita e fixando a despesa do município de Ubá para o exercício de 2020”.</t>
   </si>
   <si>
     <t>5805</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5805/indicacao_164.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5805/indicacao_164.pdf</t>
   </si>
   <si>
     <t>ao Prefeito, solicitando o patrolamento e cascalhamento da estrada da comunidade do Córrego Alegre, no trecho que vai sentido à Parada Moreira.</t>
   </si>
   <si>
     <t>5806</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5806/indicacao_165.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5806/indicacao_165.pdf</t>
   </si>
   <si>
     <t>ao Prefeito, solicitando o patrolamento e cascalhamento da estrada do Morro do Coruja, na comunidade do Quinca Magalhães.</t>
   </si>
   <si>
     <t>5807</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5807/indicacao_166.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5807/indicacao_166.pdf</t>
   </si>
   <si>
     <t>ao Prefeito, solicitando o patrolamento e cascalhamento da estrada que dá acesso à APAE rural</t>
   </si>
   <si>
     <t>5808</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5808/indicacao_167.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5808/indicacao_167.pdf</t>
   </si>
   <si>
     <t>ao Prefeito, solicitando a reforma da ponte da rua Vila Nova, bairro Vila Casal.</t>
   </si>
   <si>
     <t>5844</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5844/indicacao_168.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5844/indicacao_168.pdf</t>
   </si>
   <si>
     <t>Capina e recomposição do calçamento de pedra da rua Passos, bairro Santana.</t>
   </si>
   <si>
     <t>5845</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5845/indicaouo_169.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5845/indicaouo_169.pdf</t>
   </si>
   <si>
     <t>Recapeamento asfáltico da rua Eliodoro, bairro Vila Gonçalves, a pedido do Sr. Sebastião Lima e demais moradores.</t>
   </si>
   <si>
     <t>5846</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5846/indicaouo_170.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5846/indicaouo_170.pdf</t>
   </si>
   <si>
     <t>Poda das árvores da rodovia Ubá/Visconde do Rio Branco, em toda extensão do trecho próximo à Vila Gonçalves.</t>
   </si>
   <si>
     <t>5847</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5847/indicaouo_171.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5847/indicaouo_171.pdf</t>
   </si>
   <si>
     <t>Cascalhamento da estrada da comunidade da Zueira, principalmente no trecho compreendido entre o curral do Sr. Reginaldo e a entrada da “piscina”, locais bastante conhecidos nesta região.</t>
   </si>
   <si>
     <t>5848</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5848/indicacao_172.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5848/indicacao_172.pdf</t>
   </si>
   <si>
     <t>Substituição das manilhas existentes por outras de concreto, na área de servidão que passa nos fundos dos lotes da quadra existente entre as ruas Maria do Carmo Médice de Oliveira e rua Realino Sebastião Firmiano, bairro Jardim Esperança. Requer ainda que cópia desta solicitação seja encaminhada ao Ministério Público.</t>
   </si>
   <si>
     <t>5849</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5849/indicaouo_173.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5849/indicaouo_173.pdf</t>
   </si>
   <si>
     <t>Calçamento da parte alta do bairro João Teixeira, a pedido do Pastor Edson e demais moradores.</t>
   </si>
   <si>
     <t>5851</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5851/indicaouo_174.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5851/indicaouo_174.pdf</t>
   </si>
   <si>
     <t>Operação tapa-buracos na entrada da Vila Russinho, atrás do Restaurante Tupiara, no Centro da cidade.</t>
   </si>
   <si>
     <t>5852</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5852/indicaouo_175.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5852/indicaouo_175.pdf</t>
   </si>
   <si>
     <t>Limpeza e capina do bairro São Francisco de Assis.</t>
   </si>
   <si>
     <t>5853</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5853/indicaouo_176.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5853/indicaouo_176.pdf</t>
   </si>
   <si>
     <t>Limpeza da rua Presidente Médice, bairro Palmeiras.</t>
   </si>
   <si>
     <t>5854</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5854/indicaouo_177.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5854/indicaouo_177.pdf</t>
   </si>
   <si>
     <t>Tapamento de um buraco em frente ao nº 230 da rua José Teixeira de Abreu, bairro Santa Bernadete.</t>
   </si>
   <si>
     <t>5855</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5855/indicaouo_178.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5855/indicaouo_178.pdf</t>
   </si>
   <si>
     <t>Recomposição do calçamento em frente ao nº 125 da rua Professora Nair de Araújo, bairro Palmeiras.</t>
   </si>
   <si>
     <t>5856</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5856/indicaouo_179.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5856/indicaouo_179.pdf</t>
   </si>
   <si>
     <t>Capina e limpeza de uma área de servidão, de propriedade do município, localizada entre as ruas Jose Doriguetto e José Bernardo Maciel, bairro Schiavon, a pedido dos moradores que estão reclamando da presença de escorpiões no local.</t>
   </si>
   <si>
     <t>5850</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5850/indicaouo_180.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5850/indicaouo_180.pdf</t>
   </si>
   <si>
     <t>Solicita celebração de convênio com a Polícia Militar para fiscalização de estabelecimentos comerciais que estão descumprindo o Decreto Municipal nº 6.393/2020, que “dispõe sobre o funcionamento de atividades econômicas no Município de Ubá, durante o período de enfrentamento à pandemia do novo Coronavírus – COVID-19, consoante as diretrizes estabelecidas pelo Plano Minas Consciente”.</t>
   </si>
   <si>
     <t>5857</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5857/indicaouo_181.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5857/indicaouo_181.pdf</t>
   </si>
   <si>
     <t>Construção de um redutor de velocidade em frente ao nº 58 da avenida dos Franciscanos, bairro São Sebastião.</t>
   </si>
   <si>
     <t>5858</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5858/indicaouo_182.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5858/indicaouo_182.pdf</t>
   </si>
   <si>
     <t>Operação tapa-buracos em todo o bairro Aeroporto.</t>
   </si>
   <si>
     <t>5859</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5859/indicaouo_183.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5859/indicaouo_183.pdf</t>
   </si>
   <si>
     <t>Sugere que, devido aos graves efeitos das enchentes ocorridas na cidade e da pandemia do COVID 19, conceda desconto de pelo menos 30% no IPTU de 2020.</t>
   </si>
   <si>
     <t>5860</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5860/indicaouo_184.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5860/indicaouo_184.pdf</t>
   </si>
   <si>
     <t>Sugere que o Prefeito, devido aos graves efeitos das enchentes ocorridas na cidade e da pandemia do COVID 19, encaminhe a esta Casa, um Projeto concedendo desconto para concessão de Alvará de Localização e Funcionamento de estabelecimentos comerciais, industriais e de serviços.</t>
   </si>
   <si>
     <t>5861</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5861/indicaouo_185.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5861/indicaouo_185.pdf</t>
   </si>
   <si>
     <t>Instalação de luminária no poste localizado na esquina das ruas Nicolau Caneschi e Luiz Bigonha, bairro Louriçal.</t>
   </si>
   <si>
     <t>5862</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5862/indicaouo_186.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5862/indicaouo_186.pdf</t>
   </si>
   <si>
     <t>Instalação de luminária no poste localizado entre a rua Mariano da Rocha e o escadão do bairro Noeme Batalha</t>
   </si>
   <si>
     <t>5863</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5863/indicaouo_187.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5863/indicaouo_187.pdf</t>
   </si>
   <si>
     <t>Instalação de três luminárias nos postes localizados na Vila Moreto, próxima ao primeiro radar da Rodovia Ubá/Visconde do Rio Branco.</t>
   </si>
   <si>
     <t>5864</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5864/indicaouo_188.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5864/indicaouo_188.pdf</t>
   </si>
   <si>
     <t>Instalação de luminária no poste localizado na esquina das ruas Antônio Anastácio Doriguetto e Francisco Teixeira de Abreu, bairro Palmeiras.</t>
   </si>
   <si>
     <t>5865</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5865/indicaouo_189.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5865/indicaouo_189.pdf</t>
   </si>
   <si>
     <t>Construção de dois bueiros na esquina das ruas Florinda Fernandes e Luiz de Matos, bairro Vila Casal.</t>
   </si>
   <si>
     <t>5820</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5820/indicaouo_190.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5820/indicaouo_190.pdf</t>
   </si>
   <si>
     <t>Instalação de uma luminária na rua Angelina Baffa dos Santos, bairro Sobradinho.</t>
   </si>
   <si>
     <t>5821</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5821/indicacao_191.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5821/indicacao_191.pdf</t>
   </si>
   <si>
     <t>Patrolamento e cascalhamento do final da rua Guerino Peron, bairro Agroceres;</t>
   </si>
   <si>
     <t>5822</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5822/indicacao_192.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5822/indicacao_192.pdf</t>
   </si>
   <si>
     <t>Estudos técnicos para analisar a possibilidade de, aos domingos, isolar a avenida Com. Jacinto S. de S. Lima, bairro Dico Teixeira, no trecho onde foram realizados os desfiles do Carnaval 2020, para ser utilizada na prática de esportes e lazer pela população;</t>
   </si>
   <si>
     <t>5823</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5823/indicacao_193.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5823/indicacao_193.pdf</t>
   </si>
   <si>
     <t>Operação tapa-buracos em todo o bairro Santa Bernadete;</t>
   </si>
   <si>
     <t>5824</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5824/indicacao_194.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5824/indicacao_194.pdf</t>
   </si>
   <si>
     <t>Sinalização de trânsito para todas as ruas do bairro São Judas Tadeu</t>
   </si>
   <si>
     <t>5825</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5825/indicacao_195.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5825/indicacao_195.pdf</t>
   </si>
   <si>
     <t>Limpeza do início do escadão da rua João Schiavon, bairro Schiavon</t>
   </si>
   <si>
     <t>5826</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5826/indicacao_196.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5826/indicacao_196.pdf</t>
   </si>
   <si>
     <t>Instalação de tampa em um bueiro localizado em frente ao nº 90 da rua José Emygdio Teixeira, bairro Santa Edwiges II</t>
   </si>
   <si>
     <t>5884</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5884/indicaouo_197.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5884/indicaouo_197.pdf</t>
   </si>
   <si>
     <t>Substituição das manilhas localizadas na entrada da comunidade da Barrinha por outras de diâmetro maior.</t>
   </si>
   <si>
     <t>5827</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5827/indicacao_198.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5827/indicacao_198.pdf</t>
   </si>
   <si>
     <t>Desentupimento de uma a manilha que se encontra à entrada da comunidade da Barrinha.</t>
   </si>
   <si>
     <t>5828</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5828/indicacao_199.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5828/indicacao_199.pdf</t>
   </si>
   <si>
     <t>Construção de meios-fios na avenida Comendador Teixeira e Silva, bairro Santana</t>
   </si>
   <si>
     <t>5829</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5829/indicacao_200.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5829/indicacao_200.pdf</t>
   </si>
   <si>
     <t>Operação tapa-buracos em todas as ruas do bairro Vale do Ipê</t>
   </si>
   <si>
     <t>5830</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5830/indicacao_201.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5830/indicacao_201.pdf</t>
   </si>
   <si>
     <t>Operação tapa-buracos na rua Maria Burato Migliorini, bairro San Raphael II;</t>
   </si>
   <si>
     <t>5831</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5831/indicacao_202.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5831/indicacao_202.pdf</t>
   </si>
   <si>
     <t>Construção de um muro de contenção no final de todas as ruas da Vila Regina que margeiam o córrego ali existente</t>
   </si>
   <si>
     <t>5832</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5832/indicacao_204.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5832/indicacao_204.pdf</t>
   </si>
   <si>
     <t>Construção de uma ponte próximo à propriedade do Sr. Edinho Farinheiro, no bairro Aeroporto</t>
   </si>
   <si>
     <t>5885</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5885/indicaouo_205.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5885/indicaouo_205.pdf</t>
   </si>
   <si>
     <t>Limpeza geral do bairro Santa Luzia.</t>
   </si>
   <si>
     <t>5886</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5886/indicaouo_206.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5886/indicaouo_206.pdf</t>
   </si>
   <si>
     <t>Construção de meio-fio na extensão da avenida Dr. Domingos Peluso, entre o CAIC e o clube Mangueiras.</t>
   </si>
   <si>
     <t>5887</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5887/indicaouo_207.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5887/indicaouo_207.pdf</t>
   </si>
   <si>
     <t>Construção de quebra-molas na rua que liga o bairro Santa Bernadete ao bairro São Judas Tadeu.</t>
   </si>
   <si>
     <t>5888</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5888/indicaouo_208.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5888/indicaouo_208.pdf</t>
   </si>
   <si>
     <t>Operação tapa-buracos no bairro Vila Casal.</t>
   </si>
   <si>
     <t>5927</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5927/indicacao_209.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5927/indicacao_209.pdf</t>
   </si>
   <si>
     <t>Pintura de todas as faixas de pedestres e quebra-molas já existentes ao longo da avenida Juscelino Kubitscheck, bem como a pintura de uma nova faixa de pedestres em frente ao nº 340, próximo ao ponto de ônibus do referido logradouro, onde já ocorreram diversos acidentes. Requer ainda que cópia desta proposição seja encaminhada ao Sr. Adilson Médice, na loja Adrissat, no endereço mencionado.</t>
   </si>
   <si>
     <t>5928</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5928/indicacao_210.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5928/indicacao_210.pdf</t>
   </si>
   <si>
     <t>Capina e limpeza próximo ao nº 152 da rua Waldemar Marcelo da Rocha, bairro São Judas Tadeu.</t>
   </si>
   <si>
     <t>5898</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5898/indicaouo_211.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5898/indicaouo_211.pdf</t>
   </si>
   <si>
     <t>Asfaltamento da rua Francisco Maia Neves, bairro São Domingos.</t>
   </si>
   <si>
     <t>5899</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5899/indicaouo_212.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5899/indicaouo_212.pdf</t>
   </si>
   <si>
     <t>Limpeza e capina de todas as ruas do bairro Agroceres.</t>
   </si>
   <si>
     <t>5900</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>Asfaltamento da rua Afonso Pereira Santiago, bairro da Luz.</t>
   </si>
   <si>
     <t>5901</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5901/indicacao_214.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5901/indicacao_214.pdf</t>
   </si>
   <si>
     <t>Remoção do entulho acumulado após a limpeza feita para asfaltamento da rua Affonso Ivo Defelippe, bairro Alto Santa Cruz. Requer o envio ao Sr. Ademir José Vieira, no nº 125.</t>
   </si>
   <si>
     <t>5902</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5902/indicaouo_215.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5902/indicaouo_215.pdf</t>
   </si>
   <si>
     <t>Recomposição do calçamento de pedras e asfaltamento da rua Maria Gabriela Fernandes, bairro Jardim Élida.</t>
   </si>
   <si>
     <t>5903</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5903/indicacao_216.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5903/indicacao_216.pdf</t>
   </si>
   <si>
     <t>Capina e limpeza de um lote de propriedade do Poder Executivo Municipal, na rua Nair Andrade, bairro São Sebastião.</t>
   </si>
   <si>
     <t>5904</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
     <t>Capina da rua Lenir Guizilini de Andrade, bairro Industrial.</t>
   </si>
   <si>
     <t>5905</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5905/indicaouo_218.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5905/indicaouo_218.pdf</t>
   </si>
   <si>
     <t>Pintura da ponte da rua dos Viajantes, Centro.</t>
   </si>
   <si>
     <t>5906</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5906/indicaouo_219.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5906/indicaouo_219.pdf</t>
   </si>
   <si>
     <t>Instalação de três postes com luminárias na comunidade do Córrego dos Braguinhas.</t>
   </si>
   <si>
     <t>5929</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5929/indicacao_220.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5929/indicacao_220.pdf</t>
   </si>
   <si>
     <t>Construção de dois redutores de velocidade na rua Affonso Ivo Defelippe, bairro Alto Santa Cruz.</t>
   </si>
   <si>
     <t>5907</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5907/indicaouo_221.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5907/indicaouo_221.pdf</t>
   </si>
   <si>
     <t>Que a Prefeitura  notifique o proprietário de um lote localizado na rua José Doriguetto, bairro Schiavon, ao lado do nº 248, para que providencie a limpeza do imóvel de sua propriedade.</t>
   </si>
   <si>
     <t>5908</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5908/indicaouo_222.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5908/indicaouo_222.pdf</t>
   </si>
   <si>
     <t>Substituição de um poste danificado por um veículo da Energisa na rua Arlindo da Silva Costa, bairro Schiavon.</t>
   </si>
   <si>
     <t>5945</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5945/indicacao_223.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5945/indicacao_223.pdf</t>
   </si>
   <si>
     <t>Construção de dois redutores de velocidade na rua Victório Migliorini, bairro Vale do Ipê.</t>
   </si>
   <si>
     <t>5930</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5930/indicacao_224.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5930/indicacao_224.pdf</t>
   </si>
   <si>
     <t>Instalação de um poste de iluminação pública próximo ao nº 201 da rua Ioná Floriano, bairro Encosta do Sol.</t>
   </si>
   <si>
     <t>5931</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5931/indicacao_225.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5931/indicacao_225.pdf</t>
   </si>
   <si>
     <t>Poda de uma moita de bambu na rua Luizinha Pacheco, bairro Louriçal.</t>
   </si>
   <si>
     <t>5932</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5932/indicacao_226.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5932/indicacao_226.pdf</t>
   </si>
   <si>
     <t>Capina da rua Viçosa, bairro Rosa de Toledo.</t>
   </si>
   <si>
     <t>5933</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5933/indicacao_227.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5933/indicacao_227.pdf</t>
   </si>
   <si>
     <t>Calçamento, instalação de postes de energia elétrica para iluminação pública, bem como a construção de rede de captação de esgoto e águas pluviais para a rua Idalina Moreira dos Santos, ao lado do antigo Gazolão, a pedido dos moradores. _x000D_
 _x000D_
 Requer ainda que, enquanto não for possível o início das obras solicitadas, seja providenciado urgentemente o cascalhamento do local.</t>
   </si>
   <si>
     <t>5934</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5934/indicacao_228.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5934/indicacao_228.pdf</t>
   </si>
   <si>
     <t>Reforma da ponte localizada no final da rua Maurício Ramos, na comunidade da Barrinha, que serve de acesso para diversos moradores.</t>
   </si>
   <si>
     <t>5935</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5935/indicacao_229.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5935/indicacao_229.pdf</t>
   </si>
   <si>
     <t>Instalação de três postes de iluminação pública na rua Joaquim Teixeira da Rocha, bairro Agroceres.</t>
   </si>
   <si>
     <t>5936</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5936/indicacao_230.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5936/indicacao_230.pdf</t>
   </si>
   <si>
     <t>Poda de uma árvore localizada em um lote vazio de propriedade do Poder Executivo e outra localizada no pátio da Escola Municipal Professor Antônio Araújo de Andrade, ambas na rua Dr. José Cavalieri, bairro Inês Groppo.</t>
   </si>
   <si>
     <t>5937</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5937/indicacao_231.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5937/indicacao_231.pdf</t>
   </si>
   <si>
     <t>Construção de um bueiro próximo ao nº 351 da rua Vereador Sebastião Lisboa de Andrade, bairro Peluso.</t>
   </si>
   <si>
     <t>5938</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5938/indicacao_232.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5938/indicacao_232.pdf</t>
   </si>
   <si>
     <t>Poda de uma árvore na rua Raul Morais Pacheco, no Morro do Querosene, bairro Vila Casal.</t>
   </si>
   <si>
     <t>5940</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5940/indicacao_233.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5940/indicacao_233.pdf</t>
   </si>
   <si>
     <t>operação tapa-buracos em todas as ruas do bairro Cibraci.</t>
   </si>
   <si>
     <t>5941</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5941/indicacao_234.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5941/indicacao_234.pdf</t>
   </si>
   <si>
     <t>Encaminha Anteprojeto de Lei que "Dispõe sobre a concessão de auxílio financeiro com contrapartida aos artistas de Ubá, para que seja apreciado pela Administração Municipal e reencaminhado a esta Casa, sob a forma de Projeto de Lei, para a devida tramitação."</t>
   </si>
   <si>
     <t>5942</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5942/indicacao_235.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5942/indicacao_235.pdf</t>
   </si>
   <si>
     <t>Reparo da ponte na entrada do sítio da Cachoeirinha, na Barrinha.</t>
   </si>
   <si>
     <t>5943</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5943/indicacao_236.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5943/indicacao_236.pdf</t>
   </si>
   <si>
     <t>Manutenção da estrada rural que vai para o Sítio da Cachoeirinha, na Barrinha, com cascalhamento e fundo de pedreira.</t>
   </si>
   <si>
     <t>5959</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5959/indicacao_237.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5959/indicacao_237.pdf</t>
   </si>
   <si>
     <t>Notificação do proprietário de um lote localizado em frente ao nº 149 da rua Santa Edwiges, bairro Schiavon, para que providencie a limpeza do imóvel de sua propriedade.</t>
   </si>
   <si>
     <t>5944</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5944/indicacao_238.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5944/indicacao_238.pdf</t>
   </si>
   <si>
     <t>Colocação de uma placa de proibição de circulação de veículos pesados nas duas extremidades da Rua Marechal Floriano Peixoto (Beira Linha), bairro Vila Casal</t>
   </si>
   <si>
     <t>5960</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5960/indicacao_239.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5960/indicacao_239.pdf</t>
   </si>
   <si>
     <t>Recomposição do calçamento de pedra da rua Jofre Costa Marques, bairro Meu Sonho.</t>
   </si>
   <si>
     <t>5961</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5961/indicacao_240.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5961/indicacao_240.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de cópia de documento elaborado pelos representantes legais dos profissionais da área de atividade física do município de Ubá e solicitando que, após análise do referido material, seja verificada a possibilidade de alteração na redação do Decreto nº 6393, de 15 de maio de2020, de forma a permitir a reabertura dos centros de promoção de atividade física e saúde em nossa cidade.</t>
   </si>
   <si>
     <t>5962</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5962/indicacao_241.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5962/indicacao_241.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de Anteprojeto de Lei que "Dispõe sobre o serviço de transporte individual privado de passageiros remunerado para a realização de viagens individualizadas ou compartilhadas, solicitadas, exclusivamente, por usuários previamente cadastrados em aplicativos ou outras plataformas de comunicação em rede, no município de Ubá, e dá outras providências", para que seja apreciado pela Administração Municipal e reencaminhado a esta Casa, sob a forma de Projeto de Lei, para a devida tramitação.</t>
   </si>
   <si>
     <t>5963</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5963/indicacao_242.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5963/indicacao_242.pdf</t>
   </si>
   <si>
     <t>Instalação de luminária no poste localizado na esquina da rua Jayme Vieira com rua Domingos Peluso, virada para a direção da primeira, no bairro Encosta do Sol.</t>
   </si>
   <si>
     <t>5964</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5964/indicacao_243.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5964/indicacao_243.pdf</t>
   </si>
   <si>
     <t>Poda de árvores envolvendo postes de iluminação pública, em frente ao nº 18 da rua Joaquim Condé Duarte, bairro Encosta do Sol.</t>
   </si>
   <si>
     <t>5965</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
     <t>Construção de um recuo para estacionamento de ônibus no ponto localizado em frente à Rodoviária, de forma a permitir a travessia segura dos pedestres, cuja visão é impedida pelos coletivos.</t>
   </si>
   <si>
     <t>5966</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5966/indicacao_245.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5966/indicacao_245.pdf</t>
   </si>
   <si>
     <t>Operação tapa-buracos no bairro Santo Antônio.</t>
   </si>
   <si>
     <t>5967</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5967/indicacao_246.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5967/indicacao_246.pdf</t>
   </si>
   <si>
     <t>Reforma da ponte de madeira da comunidade de Ubá Pequeno, próxima à propriedade do Sr. Ivo.</t>
   </si>
   <si>
     <t>5968</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5968/indicacao_247.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5968/indicacao_247.pdf</t>
   </si>
   <si>
     <t>Reforma da ponte de madeira da Comunidade Floresta, no distrito de Ubari.</t>
   </si>
   <si>
     <t>5969</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5969/indicacao_248.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5969/indicacao_248.pdf</t>
   </si>
   <si>
     <t>Solicita alteração na redação do Decreto nº 6393, de 15 de maio de2020, de forma a permitir a reabertura dos centros de formação de condutores (autoescolas) de nossa cidade, adotando-se os devidos cuidados para evitar aglomerações e medidas protetivas para instrutores e alunos.</t>
   </si>
   <si>
     <t>6002</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6002/indicacao_249.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6002/indicacao_249.pdf</t>
   </si>
   <si>
     <t>Poda das árvores da praça da comunidade da Barrinha.</t>
   </si>
   <si>
     <t>6003</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6003/indicacao_250.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6003/indicacao_250.pdf</t>
   </si>
   <si>
     <t>Limpeza de entulhos acumulados na praça da comunidade da Barrinha.</t>
   </si>
   <si>
     <t>6004</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>Gilson Pica Pau Vereador, José Roberto, Rosângela Alfenas</t>
-[...2 lines deleted...]
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6004/indicacao_251.pdf</t>
+    <t>Gilson Fazolla Filgueiras, José Roberto Reis Filgueiras, Rosângela Maria Alfenas de Andrade</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6004/indicacao_251.pdf</t>
   </si>
   <si>
     <t>Poda de uma árvore localizada na rua São Sebastião, bairro São Sebastião. Requerem o envio de cópia ao nº 250 da referida rua.</t>
   </si>
   <si>
     <t>6005</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6005/indicacao_252.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6005/indicacao_252.pdf</t>
   </si>
   <si>
     <t>Recomposição do meio-fio da rua São Sebastião, bairro São Sebastião. Requerem o envio de cópia ao nº 250 da referida rua.</t>
   </si>
   <si>
     <t>6006</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6006/indicacao_253.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6006/indicacao_253.pdf</t>
   </si>
   <si>
     <t>Construção de meio-fio em frente ao nº 155 da rua Vereador Oswaldo de Moura Esteves, bairro Peluso.</t>
   </si>
   <si>
     <t>6007</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6007/indicacao_254.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6007/indicacao_254.pdf</t>
   </si>
   <si>
     <t>Remoção de galhos de árvores acumulados em frente ao nº 74 da rua Roberto Fellippe, bairro Encosta do Sol.</t>
   </si>
   <si>
     <t>6008</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6008/indicacao_255.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6008/indicacao_255.pdf</t>
   </si>
   <si>
     <t>Construção de um sistema de contenção da terra que está desmoronando em frente ao nº 74 da rua Roberto Fellippe, bairro Encosta do Sol.</t>
   </si>
   <si>
     <t>6009</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6009/indicacao_256.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6009/indicacao_256.pdf</t>
   </si>
   <si>
     <t>Cascalhamento da estrada que vai da Parada Moreira até Ubeba.</t>
   </si>
   <si>
     <t>6010</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6010/indicacao_257.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6010/indicacao_257.pdf</t>
   </si>
   <si>
     <t>Limpeza da rotatória no final da rua Luiz Médice, bairro Peluso.</t>
   </si>
   <si>
     <t>6011</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6011/indicacao_258.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6011/indicacao_258.pdf</t>
   </si>
   <si>
     <t>Instalação de um poste de iluminação pública no final da rua Luiz Médice, bairro Peluso.</t>
   </si>
   <si>
     <t>6012</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6012/indicacao_259.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6012/indicacao_259.pdf</t>
   </si>
   <si>
     <t>Instalação de guarda-corpo e corrimão na escada de acesso localizada em frente ao nº 111 da rua Marechal Floriano Peixoto, bairro Vila Casal.</t>
   </si>
   <si>
     <t>6013</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6013/indicacao_260.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6013/indicacao_260.pdf</t>
   </si>
   <si>
     <t>Passagem do carro pulverizador de inseticida ("carro fumacê") no bairro Fazendinha.</t>
   </si>
   <si>
     <t>6014</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6014/indicacao_261.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6014/indicacao_261.pdf</t>
   </si>
   <si>
     <t>Calçamento da rua Projetada, bairro Altair Rocha.</t>
   </si>
   <si>
     <t>6015</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6015/indicacao_262.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6015/indicacao_262.pdf</t>
   </si>
   <si>
     <t>Construção de 04 bueiros na Vila Couto, situada na entrada da comunidade de Ubá Pequeno, a pedido dos moradores.</t>
   </si>
   <si>
     <t>6016</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6016/indicacao_263.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6016/indicacao_263.pdf</t>
   </si>
   <si>
     <t>Demolição da ponte localizada no Córrego do Teixeiras, na comunidade de Ubá Pequeno, e aterramento do local, pois ela está caindo e ameaçando a segurança dos transeuntes e veículos.</t>
   </si>
   <si>
     <t>6017</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6017/indicacao_264.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6017/indicacao_264.pdf</t>
   </si>
   <si>
     <t>Limpeza e lavagem da pavimentação e postes, seguida da repintura dos postes, do Calçadão Deputado Ibrahim Jacob.</t>
   </si>
   <si>
     <t>6018</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6018/indicacao_265.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6018/indicacao_265.pdf</t>
   </si>
   <si>
     <t>Remoção de entulhos acumulados na rua Jefferson Ladislau Tavares, bairro Altair Rocha.</t>
   </si>
   <si>
     <t>6139</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6139/indicacao_266.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6139/indicacao_266.pdf</t>
   </si>
   <si>
     <t>Limpeza de um bueiro entupido na rua Luciano Groppo, bairro Inês Groppo.</t>
   </si>
   <si>
     <t>6140</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6140/indicacao_267.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6140/indicacao_267.pdf</t>
   </si>
   <si>
     <t>Extensão da rede de águas pluviais com oito manilhas na entrada da Barrinha, ao lado da casa do Sr. Pestana.</t>
   </si>
   <si>
     <t>6183</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6183/indicaouo_268.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6183/indicaouo_268.pdf</t>
   </si>
   <si>
     <t>Estudos técnicos que viabilizem a ampliação do cemitério do distrito de Miragaia, que se encontra com ocupação máxima, sem espaço para a abertura de novos túmulos caso sejam necessários.</t>
   </si>
   <si>
     <t>6141</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6141/indicacao_269.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6141/indicacao_269.pdf</t>
   </si>
   <si>
     <t>Tapamento de buracos localizados próximos às indústrias no bairro Aeroporto, completando o trabalho feito no bairro.</t>
   </si>
   <si>
     <t>6142</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6142/indicacao_270.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6142/indicacao_270.pdf</t>
   </si>
   <si>
     <t>Retirada de terra e limpeza da rua Miris Simões, no bairro Antonina Coelho (Cohab).</t>
   </si>
   <si>
     <t>6143</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6143/indicacao_271.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6143/indicacao_271.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito que realize, em conjunto com a Casa do Empreendedor, ACIU e ADUBAR, no que couber, o estudo de viabilidade e aplicação de diversas sugestões especificadas,  para melhoria da efetividade do combate ao COVID-19 em nosso município.</t>
   </si>
   <si>
     <t>6144</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6144/indicacao_272.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6144/indicacao_272.pdf</t>
   </si>
   <si>
     <t>Urgência na construção do muro de contenção no bairro Inês Groppo, a fim de desafogar o trânsito proveniente de Rodeiro, Guidoval e outras cidades, sendo o local mais perigoso a saída para a rua Letinho Groppo.</t>
   </si>
   <si>
     <t>6145</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6145/indicacao_273.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6145/indicacao_273.pdf</t>
   </si>
   <si>
     <t>Troca das lâmpadas por outras de LED nos postes de iluminação da rua Jesus Monteiro de Barros, no bairro Boa Vista.</t>
   </si>
   <si>
     <t>6146</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6146/indicacao_274.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6146/indicacao_274.pdf</t>
   </si>
   <si>
     <t>Estudo para regularizar o trânsito da avenida Olegário Maciel, em mão dupla desde março e ainda sem sinalização adequada, o que já acarretou dois acidentes graves com vítimas.</t>
   </si>
   <si>
     <t>6147</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6147/indicacao_275.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6147/indicacao_275.pdf</t>
   </si>
   <si>
     <t>Corte de uma moita de bambu que está entrelaçada à rede elétrica próximo ao nº143, casa 1, da rua Vila Nova, bairro Vila Casal.</t>
   </si>
   <si>
     <t>6184</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6184/indicaouo_276.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6184/indicaouo_276.pdf</t>
   </si>
   <si>
     <t>Encaminha  anteprojeto de Lei que “Institui metas no município de Ubá para implementação do “Programa Municipal Visão Solidária: Optometria contra a cegueira evitável”, para que seja apreciado pela Administração Municipal e reencaminhado a esta Casa, sob a forma de Projeto de Lei, para a devida tramitação.</t>
   </si>
   <si>
     <t>6148</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6148/indicacao_277.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6148/indicacao_277.pdf</t>
   </si>
   <si>
     <t>Capina e limpeza geral da praça Getúlio Vargas, no Centro da cidade.</t>
   </si>
   <si>
     <t>6149</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6149/indicacao_278.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6149/indicacao_278.pdf</t>
   </si>
   <si>
     <t>Asfaltamento da rua Osvaldo dos Santos, bairro Sobradinho.</t>
   </si>
   <si>
     <t>6150</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6150/indicacao_279.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6150/indicacao_279.pdf</t>
   </si>
   <si>
     <t>Recomposição asfáltica da rua Fioravante Druda, bairro Noeme Batalha.</t>
   </si>
   <si>
     <t>6151</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6151/indicacao_280.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6151/indicacao_280.pdf</t>
   </si>
   <si>
     <t>Instalação de uma luminária no poste localizado na esquina entre as ruas Costa e Silva e José Marcelo da Rocha, bairro Palmeiras.</t>
   </si>
   <si>
     <t>6152</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6152/indicacao_281.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6152/indicacao_281.pdf</t>
   </si>
   <si>
     <t>Operação tapa-buracos nas ruas Cecília Braga e Júlia Trevizano, bairro Santo Antônio.</t>
   </si>
   <si>
     <t>6153</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6153/indicacao_282.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6153/indicacao_282.pdf</t>
   </si>
   <si>
     <t>Extensão de rede elétrica, com instalação de dois postes de iluminação pública, na comunidade do Margoso, com custos estimados em R$ 5.000,00 (cinco mil reais) com recurso proveniente da Emenda Parlamentar nº 009, de mesma autoria.</t>
   </si>
   <si>
     <t>6154</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6154/indicacao_283.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6154/indicacao_283.pdf</t>
   </si>
   <si>
     <t>Sinalização, com instalação de placas e pintura de faixas, em toda a extensão do Residencial Solar I, de forma a garantir a segurança dos pedestres que nele circulam, especialmente das crianças.</t>
   </si>
   <si>
     <t>6176</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6176/indicaouo_284.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6176/indicaouo_284.pdf</t>
   </si>
   <si>
     <t>Remoção de entulho acumulado próximo à escola da comunidade do Emboque.</t>
   </si>
   <si>
     <t>6177</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6177/indicaouo_285.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6177/indicaouo_285.pdf</t>
   </si>
   <si>
     <t>Pintura de uma faixa de pedestres em frente ao nº 411 da avenida Vereador João Gomes Pereira, bairro Pires da Luz.</t>
   </si>
   <si>
     <t>6178</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6178/indicaouo_286.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6178/indicaouo_286.pdf</t>
   </si>
   <si>
     <t>Reparo em um bueiro situado nas proximidades do nº 78 da rua Vereador Oswaldo Salgado Guimarães, bairro Pires da Luz.</t>
   </si>
   <si>
     <t>6179</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
     <t>Extensão da rede de abastecimento de água da rua Délio Couto Malta, bairro Primavera.</t>
   </si>
   <si>
     <t>6180</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6180/indicaouo_288.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6180/indicaouo_288.pdf</t>
   </si>
   <si>
     <t>Poda das árvores da rua Presidente Médice, bairro Palmeiras.</t>
   </si>
   <si>
     <t>6181</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6181/indicaouo_289.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6181/indicaouo_289.pdf</t>
   </si>
   <si>
     <t>Poda das árvores da rua Pedro Candian, bairro Industrial.</t>
   </si>
   <si>
     <t>6182</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6182/indicaouo_290.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6182/indicaouo_290.pdf</t>
   </si>
   <si>
     <t>Patrolamento e cascalhamento da estrada que liga a comunidade de Ubeba ao distrito de Diamante.</t>
   </si>
   <si>
     <t>6196</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6196/indicaouo_291.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6196/indicaouo_291.pdf</t>
   </si>
   <si>
     <t>Construção de um quebra-molas próximo ao nº 55 da rua Vereador Oswaldo Salgado Guimarães, bairro Pires da Luz.</t>
   </si>
   <si>
     <t>6197</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6197/indicaouo_292.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6197/indicaouo_292.pdf</t>
   </si>
   <si>
     <t>Nivelamento do bueiro localizado em frente ao nº 831 da rua Gorazil de Castro Brandão, bairro Antônio Maranhão (Cibraci).</t>
   </si>
   <si>
     <t>6198</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6198/indicaouo_293.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6198/indicaouo_293.pdf</t>
   </si>
   <si>
     <t>Calçamento de um trecho de aproximadamente 60 m. da rua Proj. que liga a rua Romênia, bairro Fazendinha I, à rua Maria do Carmo Biquita, bairro Fazendinha III.</t>
   </si>
   <si>
     <t>6199</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6199/indicaouo_294.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6199/indicaouo_294.pdf</t>
   </si>
   <si>
     <t>Desentupimento de todos os bueiros da rua José Rinaldi, bairro Antônio Maranhão (Cibraci).</t>
   </si>
   <si>
     <t>6200</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6200/indicaouo_295.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6200/indicaouo_295.pdf</t>
   </si>
   <si>
     <t>Instalação de luminária no poste localizado próximo à residência do Sr. Padovani, na estrada entre o Córrego Fundo e a comunidade 13 de Maio.</t>
   </si>
   <si>
     <t>6201</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6201/indicaouo_296.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6201/indicaouo_296.pdf</t>
   </si>
   <si>
     <t>Asfaltamento da rua Bárbara da Silva Matos, Santa Alice.</t>
   </si>
   <si>
     <t>6202</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>Gilson Pica Pau Vereador, José Roberto</t>
-[...2 lines deleted...]
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6202/indicaouo_297.pdf</t>
+    <t>Gilson Fazolla Filgueiras, José Roberto Reis Filgueiras</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6202/indicaouo_297.pdf</t>
   </si>
   <si>
     <t>Substituição de poste danificado na rua Donato Quaglieta, bairro Boa Vista.</t>
   </si>
   <si>
     <t>6203</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6203/indicaouo_298.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6203/indicaouo_298.pdf</t>
   </si>
   <si>
     <t>Recapeamento asfáltico das ruas do bairro Louriçal.</t>
   </si>
   <si>
     <t>6204</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6204/indicaouo_299.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6204/indicaouo_299.pdf</t>
   </si>
   <si>
     <t>Construção de um quebra-molas na avenida Juscelino Kubitscheck, no trecho próximo à entrada do bairro Cittá de Lucca.</t>
   </si>
   <si>
     <t>6205</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6205/indicaouo_300.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6205/indicaouo_300.pdf</t>
   </si>
   <si>
     <t>Reforma de um bueiro localizado próximo ao Posto Zema, na avenida Olegário Maciel, bairro Ponte Preta.</t>
   </si>
   <si>
     <t>6259</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6259/indicacao_301.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6259/indicacao_301.pdf</t>
   </si>
   <si>
     <t>Reforma da ponte próxima à propriedade do Sr. Leopoldo Farinheiro, no bairro Aeroporto</t>
   </si>
   <si>
     <t>6260</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6260/indicacao_302.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6260/indicacao_302.pdf</t>
   </si>
   <si>
     <t>Atendimento dos moradores do bairro Santa Edwiges II pelo posto de saúde do bairro Santa Edwiges I, a pedido dos moradores.</t>
   </si>
   <si>
     <t>6261</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6261/indicacao_303.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6261/indicacao_303.pdf</t>
   </si>
   <si>
     <t>Tapamento de buracos em frente aos números 183, 195 e 205 da rua Goiás, bairro Chiquito Gazolla.</t>
   </si>
   <si>
     <t>6262</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6262/indicacao_304.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6262/indicacao_304.pdf</t>
   </si>
   <si>
     <t>Nivelamento do calçamento do bairro Jardim Esperança (Tanquinho).</t>
   </si>
   <si>
     <t>6263</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6263/indicacao_305.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6263/indicacao_305.pdf</t>
   </si>
   <si>
     <t>Construção de meio-fio no final da rua Olímpio Ribeiro, bairro Primavera.</t>
   </si>
   <si>
     <t>6264</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6264/indicacao_306.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6264/indicacao_306.pdf</t>
   </si>
   <si>
     <t>Nivelamento da tampa de um bueiro localizado em frente ao nº 38 da rua Álvaro Bigonha, bairro Antonina Coelho (Cohab).</t>
   </si>
   <si>
     <t>6265</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6265/indicacao_307.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6265/indicacao_307.pdf</t>
   </si>
   <si>
     <t>Repintura de todos os quebra-molas, faixas de pedestres e demais sinalizações dos bairros Palmeiras, Altair Rocha e São Judas Tadeu.</t>
   </si>
   <si>
     <t>6266</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6266/indicacao_308.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6266/indicacao_308.pdf</t>
   </si>
   <si>
     <t>Capina e remoção de terra acumulada em virtude de desabamento causado pelas chuvas do início do ano na rua Marieta Campos, bairro Santa Bernadete.</t>
   </si>
   <si>
     <t>6267</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6267/indicacao_309.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6267/indicacao_309.pdf</t>
   </si>
   <si>
     <t>Nivelamento da rua Ângelo Barleta, Centro, no trecho próximo ao nº 60, onde existe um buraco e está ocorrendo empoçamento de água.</t>
   </si>
   <si>
     <t>6268</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6268/indicacao_310.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6268/indicacao_310.pdf</t>
   </si>
   <si>
     <t>Limpeza de entulhos acumulados embaixo da ponte da rua Augusto Luiz Barbosa, bairro Industrial.</t>
   </si>
   <si>
     <t>6269</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6269/indicacao_311.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6269/indicacao_311.pdf</t>
   </si>
   <si>
     <t>Construção de um muro de gabião na rua Capitão Teixeira Pinto, bairro Industrial, de forma a evitar os frequentes desmoronamentos que ocorrem no local.</t>
   </si>
   <si>
     <t>6270</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6270/indicacao_312.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6270/indicacao_312.pdf</t>
   </si>
   <si>
     <t>Solicita estudos técnicos para implantação de melhorias na sinalização de trânsito do bairro Industrial</t>
   </si>
   <si>
     <t>6271</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6271/indicacao_313.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6271/indicacao_313.pdf</t>
   </si>
   <si>
     <t>Limpeza e reparo dos bueiros da rua José Gualberto de Melo, bairro Industrial.</t>
   </si>
   <si>
     <t>6272</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6272/indicacao_314.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6272/indicacao_314.pdf</t>
   </si>
   <si>
     <t>Solicita maior agilidade na entrega dos carnês de IPTU para a população, uma vez que a primeira parcela e/ou cota única com desconto vencem no próximo dia 16 de setembro e muitas pessoas estão reclamando que ainda não receberam.</t>
   </si>
   <si>
     <t>6273</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6273/indicacao_315.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6273/indicacao_315.pdf</t>
   </si>
   <si>
     <t>Cascalhamento da estrada da comunidade de Ubazinho.</t>
   </si>
   <si>
     <t>6274</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6274/indicacao_316.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6274/indicacao_316.pdf</t>
   </si>
   <si>
     <t>Cascalhamento da estrada que liga o Córrego dos Braguinha à estrada de acesso à Parada Moreira.</t>
   </si>
   <si>
     <t>6275</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6275/indicacao_317.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6275/indicacao_317.pdf</t>
   </si>
   <si>
     <t>Instalação de 04 postes de iluminação pública na comunidade de Ubá Pequeno.</t>
   </si>
   <si>
     <t>6287</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6287/indicacao_318.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6287/indicacao_318.pdf</t>
   </si>
   <si>
     <t>Extensão da escada situada entre as ruas Lilina Rinaldi e Délio Couto Malta, bairro Primavera.</t>
   </si>
   <si>
     <t>6288</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6288/indicacao_319.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6288/indicacao_319.pdf</t>
   </si>
   <si>
     <t>Abertura de uma rua entre as ruas Altivo Romanhol e Coronel João Ferreira de Andrade, no distrito de Miragaia.</t>
   </si>
   <si>
     <t>6289</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6289/indicacao_320.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6289/indicacao_320.pdf</t>
   </si>
   <si>
     <t>Repintura das placas de denominação de ruas do distrito de Miragaia.</t>
   </si>
   <si>
     <t>6290</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6290/indicacao_321.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6290/indicacao_321.pdf</t>
   </si>
   <si>
     <t>Poda de todas as árvores da Vila Gonçalves.</t>
   </si>
   <si>
     <t>6295</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6295/indicacao_322.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6295/indicacao_322.pdf</t>
   </si>
   <si>
     <t>Nnivelamento de todas as ruas do bairro Santa Edwiges II.</t>
   </si>
   <si>
     <t>6296</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6296/indicacao_323.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6296/indicacao_323.pdf</t>
   </si>
   <si>
     <t>Construção de barragens secas entre o distrito de Miragaia e o bairro Santa Rosa, entre os bairros Santa Edwiges I e Santa Edwiges II, e na área verde da Vila Gonçalves.</t>
   </si>
   <si>
     <t>6297</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6297/indicacao_324.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6297/indicacao_324.pdf</t>
   </si>
   <si>
     <t>Limpeza de um bueiro localizado próximo ao nº 60, da rua Farmacêutico Mario Azevedo, bairro Jardim Glória.</t>
   </si>
   <si>
     <t>6307</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6307/indicaouo_325.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6307/indicaouo_325.pdf</t>
   </si>
   <si>
     <t>Construção de 03 quebra-molas próximos ao nº 551 da rua Vereador João Gomes Pereira, bairro Pires da Luz.</t>
   </si>
   <si>
     <t>6308</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6308/indicaouo_326.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6308/indicaouo_326.pdf</t>
   </si>
   <si>
     <t>Repintura de todas as placas de sinalização de trânsito no distrito de Miragaia.</t>
   </si>
   <si>
     <t>6309</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
     <t>Repintura das faixas de pedestres localizadas em frente à Escola Municipal e à Igreja do distrito de Miragaia.</t>
   </si>
   <si>
     <t>6310</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6310/indicaouo_328.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6310/indicaouo_328.pdf</t>
   </si>
   <si>
     <t>Extensão do escadão localizado entre as ruas Roberta de Oliveira e Délio Couto Malta, bairro Primavera</t>
   </si>
   <si>
     <t>6311</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6311/indicaouo_329.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6311/indicaouo_329.pdf</t>
   </si>
   <si>
     <t>Pintura de uma faixa de pedestres em frente ao nº 57 da rua Cosmo Campanha, próximo à Igreja Assembleia de Deus, no bairro Pires da Luz.</t>
   </si>
   <si>
     <t>6312</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6312/indicaouo_330.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6312/indicaouo_330.pdf</t>
   </si>
   <si>
     <t>Repintura de todas as placas de sinalização de trânsito do bairro Pires da Luz.</t>
   </si>
   <si>
     <t>6314</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
     <t>Pintura de uma faixa de pedestres entre a Rodoviária e a loja Cicle do Tãozinho.</t>
   </si>
   <si>
     <t>6319</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6319/indicaouo_332.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6319/indicaouo_332.pdf</t>
   </si>
   <si>
     <t>Construção de quebra-molas em frente aos números  57 e 145 da Rua Ângelo Barletta, Centro.</t>
   </si>
   <si>
     <t>6321</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6321/indicaouo_333.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6321/indicaouo_333.pdf</t>
   </si>
   <si>
     <t>Limpeza do córrego que passa nos fundos da ESF do bairro Schiavon.</t>
   </si>
   <si>
     <t>6322</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6322/indicaouo_334.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6322/indicaouo_334.pdf</t>
   </si>
   <si>
     <t>Limpeza do córrego que passa próximo ao nº 39 da Av. Brasil, bairro Olinda.</t>
   </si>
   <si>
     <t>6327</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6327/indicaouo_335.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6327/indicaouo_335.pdf</t>
   </si>
   <si>
     <t>Capina e limpeza da Rua Waldemr Marcelo da Rocha, bairro São Judas Tadeu.</t>
   </si>
   <si>
     <t>6328</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6328/indicaouo_336.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6328/indicaouo_336.pdf</t>
   </si>
   <si>
     <t>PIntura de uma faixa de pedestres em frente ao nº 791 (Supermercado Oliveira) da Rua José Augusto Marcos, bairro Ponte Preta.</t>
   </si>
   <si>
     <t>6329</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6329/indicaouo_337.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6329/indicaouo_337.pdf</t>
   </si>
   <si>
     <t>Finalização do calçamento da Rua Presidente Getúlio Vargas, bairro Palmeiras.</t>
   </si>
   <si>
     <t>6407</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6407/indicaouo_338.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6407/indicaouo_338.pdf</t>
   </si>
   <si>
     <t>Colocação de placa "Proibido Estacionar" na Rua Santa Edwiges, bairro Schiavon.</t>
   </si>
   <si>
     <t>6408</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6408/indicaouo_339.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6408/indicaouo_339.pdf</t>
   </si>
   <si>
     <t>Limpeza das barraginhas entre a Miragaia, Santa Rosa e Ubari devido ao próximo período de chuvas, e construção de novas barraginhas ao longo do referido trecho.</t>
   </si>
   <si>
     <t>6409</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6409/indicaouo_340.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6409/indicaouo_340.pdf</t>
   </si>
   <si>
     <t>Construção de 2 (dois) quebra-molas em frente aos nº 145 e 190, bairro Primavera.</t>
   </si>
   <si>
     <t>6475</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6475/indicaouo_341.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6475/indicaouo_341.pdf</t>
   </si>
   <si>
     <t>Nivelamento das tampas de todos os  bueiros na cidade, com os respectivos logradouros.</t>
   </si>
   <si>
     <t>6476</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6476/indicaouo_342.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6476/indicaouo_342.pdf</t>
   </si>
   <si>
     <t>Instalação de luminárias nos dois últimos postes após o nº 355 da Rua Antônio da Costa Ribeiro, bairro Antônio Bigonha.</t>
   </si>
   <si>
     <t>6477</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6477/indicaouo_343.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6477/indicaouo_343.pdf</t>
   </si>
   <si>
     <t>Construção de três bueiros em frente aos nºs  321, 355 e 360 da Rua Antônio Costa Ribeiro, bairro Antônio Bigonha.</t>
   </si>
   <si>
     <t>6478</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6478/indicaouo_344.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6478/indicaouo_344.pdf</t>
   </si>
   <si>
     <t>Conserto de buraco entre a calçada e a Rua Theófilo Lemos Gravina, em frente à IMOP, bairro Chiquito Gazolla.</t>
   </si>
   <si>
     <t>6552</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6552/indicacao_345_.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6552/indicacao_345_.pdf</t>
   </si>
   <si>
     <t>Recomposição de calçamento próximo ao nº 200 da Rua Ceci Peron, Bairro Cristal.</t>
   </si>
   <si>
     <t>6727</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6727/indicaouo_346.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6727/indicaouo_346.pdf</t>
   </si>
   <si>
     <t>Troca de duas lâmpadas de iluminação pública na Rua Sebastião Pires, próximo ao nº 15, bairro Laranjal.</t>
   </si>
   <si>
     <t>6728</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6728/indicaouo_347.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6728/indicaouo_347.pdf</t>
   </si>
   <si>
     <t>Operação tapa-buracos no trecho compreendido entre o trevo do bairro Santa Edwiges e a Comunidade do Tanquinho.</t>
   </si>
   <si>
     <t>6729</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6729/indicaouo_348.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6729/indicaouo_348.pdf</t>
   </si>
   <si>
     <t>Construção de um bueiro no cruzamento entre a Rua João Schiavon e a Rua Santa Edwiges, no bairro Schiavon.</t>
   </si>
   <si>
     <t>6736</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6736/indicaouo_349.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6736/indicaouo_349.pdf</t>
   </si>
   <si>
     <t>Operação tapa-buracos com nivelamento em toda Comunidade do Tanquinho.</t>
   </si>
   <si>
     <t>6737</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6737/indicaouo_350.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6737/indicaouo_350.pdf</t>
   </si>
   <si>
     <t>Limpeza do escadão situado entre a Rua Adolfo Pereira Cortez  e a parte alta do bairro São Domingos.</t>
   </si>
   <si>
     <t>6816</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6816/indicaouo_351.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6816/indicaouo_351.pdf</t>
   </si>
   <si>
     <t>Operação tapa-buracos no bairro Louriçal.</t>
   </si>
   <si>
     <t>6817</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6817/indicaouo_352.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6817/indicaouo_352.pdf</t>
   </si>
   <si>
     <t>Retirada de terra e limpeza de ruas e bueiros do bairro São Mateus.	.</t>
   </si>
   <si>
     <t>6818</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6818/indicaouo_353.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6818/indicaouo_353.pdf</t>
   </si>
   <si>
     <t>Limpeza e capina da Rua Titita Batalha, no bairro Noeme Batalha.</t>
   </si>
   <si>
     <t>6819</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6819/indicaouo_354.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6819/indicaouo_354.pdf</t>
   </si>
   <si>
     <t>Substituição de luminária em poste da Rua Titita Batalha, próximo ao nº 163, bairro Noeme Batalha.</t>
   </si>
   <si>
     <t>6820</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6820/indicaouo_355.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6820/indicaouo_355.pdf</t>
   </si>
   <si>
     <t>Poda de árvore na Rua Adão Quintão, nº 151, próxima à residência da Sra. Roselene da Silva, bairro Agroceres.</t>
   </si>
   <si>
     <t>6821</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6821/indicaouo_356.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6821/indicaouo_356.pdf</t>
   </si>
   <si>
     <t>Colocação de placas nas seguintes ruas já nomeadas: Rua Presidente Médici e Rua José Machado, no bairro São Francisco de Assis e Rua Joaquim Vaz da Silva e Anísia Anésia da Rocha, no bairro dos Vaz.</t>
   </si>
   <si>
     <t>6822</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6822/indicaouo_357.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6822/indicaouo_357.pdf</t>
   </si>
   <si>
     <t>Placas sinalizadoras em pontos de ônibus, sobretudo nos bairros Palmeiras, São Francisco, Altair Rocha e São Judas Tadeu.</t>
   </si>
   <si>
     <t>6823</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6823/indicaouo_358.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6823/indicaouo_358.pdf</t>
   </si>
   <si>
     <t>Colocação de placas indicativas dos nomes de ruas no bairro Quinta das Paineiras.</t>
   </si>
   <si>
     <t>6824</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6824/indicaouo_359.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6824/indicaouo_359.pdf</t>
   </si>
   <si>
     <t>Construção de uma creche no bairro Santa Edwiges I, próxima à Rua José Martins da Rocha</t>
   </si>
   <si>
     <t>6825</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6825/indicaouo_360.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6825/indicaouo_360.pdf</t>
   </si>
   <si>
     <t>Limpeza e poda de árvores na Praça dos Amigos, localizada na Rua Lambari, bairro Ponte Preta.</t>
   </si>
   <si>
     <t>6835</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6835/indicacao_361.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6835/indicacao_361.pdf</t>
   </si>
   <si>
     <t>Recomposição do calçamento e os meios-fios na Rua Waldemiro Clímaco Guimarães, bairro Louriçal.</t>
   </si>
   <si>
     <t>6862</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6862/indicaouo_362.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6862/indicaouo_362.pdf</t>
   </si>
   <si>
     <t>Reinstalação dos fios nos três postes situados no trevo para o Bairro Santa Edwiges, nas proximidades da gruta, que foram recentemente furtados, a pedido do Conselho Comunitário do bairro.</t>
   </si>
   <si>
     <t>6863</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6863/indicaouo_363.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6863/indicaouo_363.pdf</t>
   </si>
   <si>
     <t>Asfaltamento da Rua Roberto de Oliveira, no bairro Primavera.</t>
   </si>
   <si>
     <t>6864</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6864/indicaouo_364.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6864/indicaouo_364.pdf</t>
   </si>
   <si>
     <t>Desentupimento das manilhas da Rua Laura Nicolato, no Bairro Santa Edwiges II</t>
   </si>
   <si>
     <t>5558</t>
   </si>
   <si>
     <t>MOC A</t>
   </si>
   <si>
     <t>Moção (Regimento Antigo)</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5558/mocao_001.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5558/mocao_001.pdf</t>
   </si>
   <si>
     <t>Congratulações e Aplausos à Sra. Isabel Cristina Vieira Guimarães, pela eleição como presidente da ACIU-Ubá, para o biênio 2020-2021.</t>
   </si>
   <si>
     <t>5576</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5576/mocao_002.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5576/mocao_002.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações e Aplausos  aos profissionais do Centro de Atendimento Educacional Especializado - CAEE</t>
   </si>
   <si>
     <t>5577</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5577/mocao_003.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5577/mocao_003.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações e Aplausos ao servidor Luciano Lamarca.</t>
   </si>
   <si>
     <t>5578</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5578/mocao_004.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5578/mocao_004.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações e Aplausos ao pastor Maurício Gomes de Brito.</t>
   </si>
   <si>
     <t>5614</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5614/mocao_005.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5614/mocao_005.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento do Sr. Mauro Abranches.</t>
   </si>
   <si>
     <t>5615</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5615/mocao_006.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5615/mocao_006.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos à Sra. Maria Lúcia Coelho de Andrade.</t>
   </si>
   <si>
     <t>5650</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5650/mocao_007_partes_1_e_2.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5650/mocao_007_partes_1_e_2.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos à Vara do Trabalho de Ubá</t>
   </si>
   <si>
     <t>5655</t>
   </si>
   <si>
-    <t>Antero Gomes de Aguiar, Ademir da Fonseca Firmiano, Edeir Pacheco, Jane Lacerda, Jorge Custódio Gervásio, Joseli Anísio Pinto, José Roberto, Lek, Luis Carlos Teixeira Ribeiro, Rosângela Alfenas</t>
-[...2 lines deleted...]
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5655/moouo_008.pdf</t>
+    <t>Antero Gomes de Aguiar, Ademir da Fonseca Firmiano, Alexandre de Barros Mendes, Edeir Pacheco, Jane Cristina Lacerda Pinto, Jorge Custódio Gervásio, Joseli Anísio Pinto, José Roberto Reis Filgueiras, Luis Carlos Teixeira Ribeiro, Rosângela Maria Alfenas de Andrade</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5655/moouo_008.pdf</t>
   </si>
   <si>
     <t>CONGRATULAÇÕES E APLAUSOS aos profissionais da Saúde do Município de Ubá, que diariamente se esforçam para proteger a população diante da ameaça do novo coronavírus, causador da Covid-19.</t>
   </si>
   <si>
     <t>5668</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5668/mocao_009.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5668/mocao_009.pdf</t>
   </si>
   <si>
     <t>CONGRATULAÇÕES E APLAUSOS ao Sr. Eduardo Felipe, por sua trajetória de sucesso.</t>
   </si>
   <si>
     <t>5669</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5669/mocao_010.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5669/mocao_010.pdf</t>
   </si>
   <si>
     <t>CONGRATULAÇÕES E APLAUSOS ao Sr. João Batista Gualberto, por sua trajetória de sucesso.</t>
   </si>
   <si>
     <t>5670</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5670/mocao_011.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5670/mocao_011.pdf</t>
   </si>
   <si>
     <t>CONGRATULAÇÕES E APLAUSOS ao Padre Silas Geraldo, da Paróquia do Divino Espírito Santo, em Ubá, pelos cuidados da saúde espiritual de sua comunidade, em tempos de pandemia.</t>
   </si>
   <si>
     <t>5681</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5681/mocao_012.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5681/mocao_012.pdf</t>
   </si>
   <si>
     <t>Aplausos e Congratulações à Farmácia Manipula, pela solidariedade e cuidado com a Saúde pública no período de escassez de álcool 70% no município.</t>
   </si>
   <si>
     <t>5698</t>
   </si>
   <si>
-    <t>Darci Pires da Silva, Antero Gomes de Aguiar, Gilson Pica Pau Vereador, Jane Lacerda, Joseli Anísio Pinto, José Roberto, Lek, Rosângela Alfenas</t>
-[...2 lines deleted...]
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5698/mocao_013.pdf</t>
+    <t>Darci Pires da Silva, Alexandre de Barros Mendes, Antero Gomes de Aguiar, Gilson Fazolla Filgueiras, Jane Cristina Lacerda Pinto, Joseli Anísio Pinto, José Roberto Reis Filgueiras, Rosângela Maria Alfenas de Andrade</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5698/mocao_013.pdf</t>
   </si>
   <si>
     <t>Congratulações e Aplausos, ao Sr. Prefeito, Edson Teixeira Filho, pela maneira firme e competente com que tem agido e comandado sua equipe diante das dificuldades vividas pelo município com as enchentes recentes, sendo a última a mais violenta, e com a pandemia da COVID-19.</t>
   </si>
   <si>
     <t>5699</t>
   </si>
   <si>
-    <t>Antero Gomes de Aguiar, Darci Pires da Silva, Gilson Pica Pau Vereador, Jane Lacerda, Joseli Anísio Pinto, José Roberto, Luis Carlos Teixeira Ribeiro, Rosângela Alfenas</t>
-[...2 lines deleted...]
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5699/mocao_014.pdf</t>
+    <t>Antero Gomes de Aguiar, Darci Pires da Silva, Gilson Fazolla Filgueiras, Jane Cristina Lacerda Pinto, Joseli Anísio Pinto, José Roberto Reis Filgueiras, Luis Carlos Teixeira Ribeiro, Rosângela Maria Alfenas de Andrade</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5699/mocao_014.pdf</t>
   </si>
   <si>
     <t>Congratulações e Aplausos aos servidores da Prefeitura Municipal e aos trabalhadores da ECP Engenharia, que bravamente estiveram na linha de frente para providenciar a limpeza das principais vias da cidade de Ubá, após a maior enchente de sua história.</t>
   </si>
   <si>
     <t>5700</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5700/mocao_015.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5700/mocao_015.pdf</t>
   </si>
   <si>
     <t>CONGRATULAÇÕES E APLAUSOS  à Sra. Sandra Regina da Silva Kilesse, Supervisora da Seção de Vigilância Epidemiológica do Município de Ubá., por toda sua contribuição à saúde pública municipal.</t>
   </si>
   <si>
     <t>5772</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5772/mocao_017_parte_1.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5772/mocao_017_parte_1.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento do Senhor Osmar Soares de Almeida (Osmar Farinheiro), aos 91 anos, ocorrido no último dia 12 de maio em nossa cidade.</t>
   </si>
   <si>
     <t>5819</t>
   </si>
   <si>
-    <t>Rosângela Alfenas</t>
-[...2 lines deleted...]
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5819/mocao_018_1.pdf</t>
+    <t>Rosângela Maria Alfenas de Andrade</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5819/mocao_018_1.pdf</t>
   </si>
   <si>
     <t>pelo falecimento do Sr. Delso Gerônimo de Almeida Costa, ocorrido no último dia 16 de maio na cidade de Guidoval.</t>
   </si>
   <si>
     <t>5809</t>
   </si>
   <si>
     <t>pelo “Dia do Gari”, comemorado no último dia 16 de maio em todo o Brasil.</t>
   </si>
   <si>
     <t>5810</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5810/mocao_020_parte_1.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5810/mocao_020_parte_1.pdf</t>
   </si>
   <si>
     <t>pelo “Dia dos Profissionais da saúde”, comemorado mundialmente no último dia 12 de maio.</t>
   </si>
   <si>
     <t>5880</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5880/moouo_021.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5880/moouo_021.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR  pelo falecimento do Sr. Sebastião Lima, líder comunitário que conseguiu melhorias, como calçamento, asfalto, água tratada, rede de esgoto para sua comunidade.</t>
   </si>
   <si>
     <t>5881</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento do Sr. Antônio Luciano da Costa, ocorrido no último dia 26 de maio em nossa cidade</t>
   </si>
   <si>
     <t>5882</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5882/moouo_023.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5882/moouo_023.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS ao vereador Darci Pires da Silva pelo transcurso do seu aniversário, no último dia 28 de maio.</t>
   </si>
   <si>
     <t>5883</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5883/moouo_024.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5883/moouo_024.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento do Sr. Orestes de Aguiar Occhi, ocorrido no último dia 27 de maio em nossa cidade.</t>
   </si>
   <si>
     <t>5833</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5833/mocao_025.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5833/mocao_025.pdf</t>
   </si>
   <si>
     <t>CONGRATULAÇÕES E APLAUSOS N.º 025/2020, ao Sr. Antônio Ferreira do Nascimento - conhecido como Saíra -  por ser um profissional exemplar e de grande carisma.</t>
   </si>
   <si>
     <t>5834</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5834/mocao_026.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5834/mocao_026.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento do ex-prefeito,  Sr. Narciso Paulo Michelli, ocorrido no último dia 07 de junho em nossa cidade.</t>
   </si>
   <si>
     <t>5835</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5835/mocao_027.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5835/mocao_027.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento da menina Aléxia Sotero Rinaldi Cabral, ocorrido recentemente em nossa cidade.</t>
   </si>
   <si>
     <t>5889</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5889/moouo_028.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5889/moouo_028.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento do Sr. Cláudio Henrique Batista de Castro, ocorrido na semana passada em nossa cidade.</t>
   </si>
   <si>
     <t>5946</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5946/mocao_028.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5946/mocao_028.pdf</t>
   </si>
   <si>
     <t>CONGRATULAÇÕES E APLAUSOS  ao servidor da Prefeitura Municipal, Sr. Eder Toledo Mendes, pelos 35 anos de excelentes serviços prestados ao Município._x000D_
 Esta Moção tem o nº 029/2020.</t>
   </si>
   <si>
     <t>6024</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6024/mocao_031.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6024/mocao_031.pdf</t>
   </si>
   <si>
     <t>CONGRATULAÇÕES E APLAUSOS  ao Sr. Alexandro Paulino Carneiro.</t>
   </si>
   <si>
     <t>6025</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6025/mocao_032.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6025/mocao_032.pdf</t>
   </si>
   <si>
     <t>PESAR pelo falecimento da senhora Luciléia Marculino Eugênio ocorrido no último dia 12 de julho</t>
   </si>
   <si>
     <t>6155</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6155/mocao_033.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6155/mocao_033.pdf</t>
   </si>
   <si>
     <t>Congratulações e Aplausos ao Sr. Paulo César Tavares, por sua trajetória profissional na Prefeitura Municipal de Ubá.</t>
   </si>
   <si>
     <t>6156</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6156/mocao_034.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6156/mocao_034.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento da Irmã Marisa Costa, aos 90 anos, ocorrida no último dia 07, em nossa cidade.</t>
   </si>
   <si>
     <t>6185</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6185/moouo_035.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6185/moouo_035.pdf</t>
   </si>
   <si>
     <t>Congratulações e Aplausos à Igreja Evangélica Congregacional.</t>
   </si>
   <si>
     <t>6206</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6206/moouo_036.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6206/moouo_036.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS ao colunista e empresário Orlando Silva.</t>
   </si>
   <si>
     <t>6276</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6276/mocao_037.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6276/mocao_037.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento do Sr. José Januário Carneiro Neto, ocorrido recentemente em nossa cidade.</t>
   </si>
   <si>
     <t>6277</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6277/mocao_038.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6277/mocao_038.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS à Igreja Evangélica Assembleia de Deus Missão Arrebatamento pelo seu sexto aniversário de criação.</t>
   </si>
   <si>
     <t>6278</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6278/mocao_039.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6278/mocao_039.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS à servidora Elaine Coelho Pandeló.</t>
   </si>
   <si>
     <t>6279</t>
   </si>
   <si>
-    <t>Darci Pires da Silva, José Roberto</t>
-[...2 lines deleted...]
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6279/mocao_040.pdf</t>
+    <t>Darci Pires da Silva, José Roberto Reis Filgueiras</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6279/mocao_040.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento do pastor Geraldo Mariano, ocorrido hoje, dia 08 de setembro.</t>
   </si>
   <si>
     <t>6291</t>
   </si>
   <si>
-    <t>Gilson Pica Pau Vereador, Antero Gomes de Aguiar, Edeir Pacheco, Jane Lacerda, Jorge Custódio Gervásio, José Roberto, Lek, Luis Carlos Teixeira Ribeiro, Rosângela Alfenas</t>
-[...2 lines deleted...]
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6291/mocao_041.pdf</t>
+    <t>Gilson Fazolla Filgueiras, Alexandre de Barros Mendes, Antero Gomes de Aguiar, Edeir Pacheco, Jane Cristina Lacerda Pinto, Jorge Custódio Gervásio, José Roberto Reis Filgueiras, Luis Carlos Teixeira Ribeiro, Rosângela Maria Alfenas de Andrade</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6291/mocao_041.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento da Sra. Rosa Mauad Jacob, ocorrido recentemente em nossa cidade.</t>
   </si>
   <si>
     <t>6299</t>
   </si>
   <si>
-    <t>Rosângela Alfenas, Antero Gomes de Aguiar, Darci Pires da Silva, Edeir Pacheco, Gilson Pica Pau Vereador, Jane Lacerda, Jorge Custódio Gervásio, Joseli Anísio Pinto, José Roberto, Lek, Luis Carlos Teixeira Ribeiro</t>
-[...2 lines deleted...]
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6299/mocao_043.pdf</t>
+    <t>Rosângela Maria Alfenas de Andrade, Alexandre de Barros Mendes, Antero Gomes de Aguiar, Darci Pires da Silva, Edeir Pacheco, Gilson Fazolla Filgueiras, Jane Cristina Lacerda Pinto, Jorge Custódio Gervásio, Joseli Anísio Pinto, José Roberto Reis Filgueiras, Luis Carlos Teixeira Ribeiro</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6299/mocao_043.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento do empresário Paulo Roberto Paschoalino.</t>
   </si>
   <si>
     <t>6300</t>
   </si>
   <si>
-    <t>Gilson Pica Pau Vereador, Antero Gomes de Aguiar, Darci Pires da Silva, Edeir Pacheco, Jane Lacerda, Jorge Custódio Gervásio, Joseli Anísio Pinto, José Roberto, Lek, Luis Carlos Teixeira Ribeiro, Rosângela Alfenas</t>
-[...2 lines deleted...]
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6300/mocao_043.pdf</t>
+    <t>Gilson Fazolla Filgueiras, Alexandre de Barros Mendes, Antero Gomes de Aguiar, Darci Pires da Silva, Edeir Pacheco, Jane Cristina Lacerda Pinto, Jorge Custódio Gervásio, Joseli Anísio Pinto, José Roberto Reis Filgueiras, Luis Carlos Teixeira Ribeiro, Rosângela Maria Alfenas de Andrade</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6300/mocao_043.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento do Sr. José dos Anjos Teixeira.</t>
   </si>
   <si>
     <t>6330</t>
   </si>
   <si>
-    <t>Darci Pires da Silva, Antero Gomes de Aguiar, Edeir Pacheco, Gilson Pica Pau Vereador, Jane Lacerda, Jorge Custódio Gervásio, Joseli Anísio Pinto, José Roberto, Lek, Luis Carlos Teixeira Ribeiro, Rosângela Alfenas</t>
-[...2 lines deleted...]
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6330/moouo_044.pdf</t>
+    <t>Darci Pires da Silva, Alexandre de Barros Mendes, Antero Gomes de Aguiar, Edeir Pacheco, Gilson Fazolla Filgueiras, Jane Cristina Lacerda Pinto, Jorge Custódio Gervásio, Joseli Anísio Pinto, José Roberto Reis Filgueiras, Luis Carlos Teixeira Ribeiro, Rosângela Maria Alfenas de Andrade</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6330/moouo_044.pdf</t>
   </si>
   <si>
     <t>Moção de Congrtulações eAplausos aos professores do município pelo seu dia, comemorado em 15 de outubro.</t>
   </si>
   <si>
     <t>6435</t>
   </si>
   <si>
-    <t>Joseli Anísio Pinto, Antero Gomes de Aguiar, Darci Pires da Silva, Gilson Pica Pau Vereador, Jane Lacerda, Jorge Custódio Gervásio, José Roberto, Lek, Luis Carlos Teixeira Ribeiro, Rosângela Alfenas</t>
-[...2 lines deleted...]
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6435/moouo_045.pdf</t>
+    <t>Joseli Anísio Pinto, Alexandre de Barros Mendes, Antero Gomes de Aguiar, Darci Pires da Silva, Gilson Fazolla Filgueiras, Jane Cristina Lacerda Pinto, Jorge Custódio Gervásio, José Roberto Reis Filgueiras, Luis Carlos Teixeira Ribeiro, Rosângela Maria Alfenas de Andrade</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6435/moouo_045.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações e Aplausos aos Servidores Públicos, pelo transcurso do seu dia, em 28 de outubro passado</t>
   </si>
   <si>
     <t>6479</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6479/moouo_046.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6479/moouo_046.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento da professora Mariselma Marangon Felizardo.</t>
   </si>
   <si>
     <t>6481</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6481/mocao_047.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6481/mocao_047.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento do jornalista Levindo Ferreira de Barros.</t>
   </si>
   <si>
     <t>6482</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6482/moouo_048.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6482/moouo_048.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento da Professora Cláudia Maria Costa Machado.</t>
   </si>
   <si>
     <t>6730</t>
   </si>
   <si>
-    <t>José Roberto, Antero Gomes de Aguiar, Darci Pires da Silva, Edeir Pacheco, Gilson Pica Pau Vereador, Jane Lacerda, Jorge Custódio Gervásio, Joseli Anísio Pinto, Lek, Luis Carlos Teixeira Ribeiro, Rosângela Alfenas</t>
-[...2 lines deleted...]
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6730/moouo_049.pdf</t>
+    <t>José Roberto Reis Filgueiras, Alexandre de Barros Mendes, Antero Gomes de Aguiar, Darci Pires da Silva, Edeir Pacheco, Gilson Fazolla Filgueiras, Jane Cristina Lacerda Pinto, Jorge Custódio Gervásio, Joseli Anísio Pinto, Luis Carlos Teixeira Ribeiro, Rosângela Maria Alfenas de Andrade</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6730/moouo_049.pdf</t>
   </si>
   <si>
     <t>Moção de pesar pelo falecimento do Sr. Luiz Gonzaga Chirico.</t>
   </si>
   <si>
     <t>6738</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6738/moouo_050.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6738/moouo_050.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações e Aplausos ao Senhor Samuel Gazolla Lima.</t>
   </si>
   <si>
     <t>6739</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6739/moouo_051.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6739/moouo_051.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento do Senhor José Geraldo Gravina ( Sr. Ducinho).</t>
   </si>
   <si>
     <t>6826</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6826/moouo_054.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6826/moouo_054.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento do médico Fernando Dias Paes.</t>
   </si>
   <si>
     <t>6836</t>
   </si>
   <si>
-    <t>Edeir Pacheco, Rosângela Alfenas</t>
-[...2 lines deleted...]
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6836/mocao_052.pdf</t>
+    <t>Edeir Pacheco, Rosângela Maria Alfenas de Andrade</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6836/mocao_052.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações e Aplausos ao Madrigal Ubaense pelos seus sessenta anos completados no último dia 10 de dezembro.</t>
   </si>
   <si>
     <t>6865</t>
   </si>
   <si>
-    <t>Darci Pires da Silva, Antero Gomes de Aguiar, Edeir Pacheco, Gilson Pica Pau Vereador, Jane Lacerda, Joseli Anísio Pinto, José Roberto, Lek, Rosângela Alfenas</t>
-[...2 lines deleted...]
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6865/moouo_053.pdf</t>
+    <t>Darci Pires da Silva, Alexandre de Barros Mendes, Antero Gomes de Aguiar, Edeir Pacheco, Gilson Fazolla Filgueiras, Jane Cristina Lacerda Pinto, Joseli Anísio Pinto, José Roberto Reis Filgueiras, Rosângela Maria Alfenas de Andrade</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6865/moouo_053.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações e Aplausos à Senhora Aline Moreira Silva Melo, recém-eleita vereadora em nossa cidade.</t>
   </si>
   <si>
     <t>5561</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>COFTC - Comissão de Orçamento, Finanças e Tomada de Contas</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5561/projeto_NtYhExX.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5561/projeto_NtYhExX.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o julgamento das Contas do Município de Ubá, referentes ao exercício de 2016, mediante o Parecer do Tribunal de Contas do Estado de Minas Gerais-Processo nº 1024731.</t>
   </si>
   <si>
     <t>6119</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6119/projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6119/projeto.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o julgamento das Contas do Município de Ubá, referentes ao exercício de 2018, mediante o Parecer do Tribunal de Contas do Estado de Minas Gerais - Processo n° 1072403.</t>
   </si>
   <si>
     <t>6834</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6834/projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6834/projeto.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o julgamento das Contas do Município de Ubá, referentes ao exercício de 2017, mediante o parecer prévio do Tribunal de Contas do Estado de Minas Gerais - Processo nº 1047916.</t>
   </si>
   <si>
     <t>5996</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Projeto de Emenda a LOM</t>
   </si>
   <si>
-    <t>Antero Gomes de Aguiar, Darci Pires da Silva, Gilson Pica Pau Vereador, José Roberto</t>
-[...2 lines deleted...]
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5996/proposta_de_emenda_01.pdf</t>
+    <t>Antero Gomes de Aguiar, Darci Pires da Silva, Gilson Fazolla Filgueiras, José Roberto Reis Filgueiras</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5996/proposta_de_emenda_01.pdf</t>
   </si>
   <si>
     <t>Acrescenta parágrafos ao Art. 145 da Lei Orgânica do Município de Ubá, que instituem e regulamentam as emendas impositivas.</t>
   </si>
   <si>
     <t>5559</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Edson Teixeira Filho</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5559/mensagem__projeto_VSWU6QL.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5559/mensagem__projeto_VSWU6QL.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao art. 2º da Lei Complementar Municipal nº 134, de 13 de abril de 2011.</t>
   </si>
   <si>
     <t>5587</t>
   </si>
   <si>
-    <t>Jane Lacerda, Jorge Custódio Gervásio, Luis Carlos Teixeira Ribeiro</t>
-[...2 lines deleted...]
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5587/projeto.pdf</t>
+    <t>Jane Cristina Lacerda Pinto, Jorge Custódio Gervásio, Luis Carlos Teixeira Ribeiro</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5587/projeto.pdf</t>
   </si>
   <si>
     <t>Altera a redação do Art. 23, do inciso Ill, do Art. 40 e revoga o Art. 35 da Lei Complementar nº 199/2019.</t>
   </si>
   <si>
     <t>5896</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5896/mensagem__projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5896/mensagem__projeto.pdf</t>
   </si>
   <si>
     <t>Altera a redação dos artigos 3° e 4° da Lei Complementar Municipal n° 097, de 22 de agosto de 2007, que altera o Plano de Custeio do Regime Próprio de Previdência Social dos Servidores Públicos do Município de Ubá (MG), e dá outras providências.</t>
   </si>
   <si>
     <t>6055</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6055/mensagem__projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6055/mensagem__projeto.pdf</t>
   </si>
   <si>
     <t>Altera a redação dos artigos 10, 83, 96 e 124, da Lei Complementar Municipal n° 191, de 26 de dezembro de 2016, que dispõe sobre a politica de proteção, conservação, preservação, controle, licenciamento e fiscalização do meio ambiente e da melhoria da qualidade de vida no Município de Ubá.</t>
   </si>
   <si>
     <t>6832</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6832/projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6832/projeto.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Complementar 62, de 27 de dezembro de 2001, que dispõe sobre as receitas do Município, tributárias e outras, sobre as_x000D_
 quais lhe compete legislar.</t>
   </si>
   <si>
     <t>6833</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6833/projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6833/projeto.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Complementar 62, de 27 de dezembro de 2001, que dispõe sobre as receitas do Município, tributárias e outras, sobre as quais lhe compete legislar.</t>
   </si>
   <si>
     <t>5508</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5508/projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5508/projeto.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de Rua Expedito Delfino Mendes, na Colônia Padre Damião, a logradouro público desta cidade.</t>
   </si>
   <si>
     <t>5509</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5509/mensagem__projeto_15c1ozo.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5509/mensagem__projeto_15c1ozo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral anual em 2020 da remuneração dos servidores da administração pública direta e indireta, e dá outras providencias.</t>
   </si>
   <si>
     <t>5510</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5510/mensagem__projeto_61D3qtC.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5510/mensagem__projeto_61D3qtC.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CREDITO ESPECIAL NO VALOR DE R$4.000.00,00 (QUATRO MILHÕES DE REAIS ) JUNTO AO ORÇAMENTO MUNICIPAL DE 2020, RECURSOS DE OPERAÇÃO DE CREDITO OBTIDOS DENTRO DO PROGRAMA DE EFICIÊNCIA MUNICIPAL, NA REALIZAÇÃO DE DESPESAS DE CAPITAL NO_x000D_
 ÂMBITO DA SECRETARIA MUNICIPAL DE OBRAS E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>5511</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5511/mensagem__projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5511/mensagem__projeto.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CREDITO ESPECIAL NO VALOR DE R$6.000.00,00 (SEIS MILHÕES DE REAIS ) JUNTO AO ORÇAMENTO MUNICIPAL DE 2020, RECURSOS DE OPERAÇÃO DE CREDITO OBTIDOS DENTRO DO PROGRAMA DE FINANCIAMENTO PARA INFRAESTRUTURA E SANEAMENTO-FINISA, NA REALIZAÇÃO DE DESPESAS DE CAPITAL NO ÂMBITO DA SECRETARIA MUNICIPAL DE OBRAS E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>5512</t>
   </si>
   <si>
-    <t>Jorge Custódio Gervásio, Joseli Anísio Pinto, José Roberto</t>
-[...2 lines deleted...]
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5512/projeto_jeibZ3K.pdf</t>
+    <t>Jorge Custódio Gervásio, Joseli Anísio Pinto, José Roberto Reis Filgueiras</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5512/projeto_jeibZ3K.pdf</t>
   </si>
   <si>
     <t>Concede reajuste aos vencimentos básicos dos servidores públicos da Câmara Municipal de Ubá e contém outras disposições.</t>
   </si>
   <si>
     <t>5590</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5590/projeto_zpNg2PM.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5590/projeto_zpNg2PM.pdf</t>
   </si>
   <si>
     <t>Institui o “Programa Adote uma Lixeira” no Município de Ubá e dá outras providências.</t>
   </si>
   <si>
     <t>5513</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5513/mensagem__projeto_Ykr8oKc.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5513/mensagem__projeto_Ykr8oKc.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE UBÁ-MG A CONTRATAR COM O BANCO DE DESENVOLVIMENTO DE MINAS GERAIS S/A - BDMG, OPERAÇÕES DE CRÉDITO COM OUTORGA DE GARANTIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5514</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5514/mensagem__projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5514/mensagem__projeto.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Especial.</t>
   </si>
   <si>
     <t>5515</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5515/mensagem__projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5515/mensagem__projeto.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CREDITO ESPECIAL NO VALOR DE R$10.800,00 (DEZ MIL E OITOCENTOS REAIS ) JUNTO AO ORÇAMENTO MUNICIPAL DE 2020, PARA REALIZAÇÃO DE DESPESAS DE CUSTEIO NO ÂMBITO DA SECRETARIA MUNICIPAL DE ADMINISTRAÇÃO E SECRETARIA MUNICIPAL DE OBRAS E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>5580</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5580/projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5580/projeto.pdf</t>
   </si>
   <si>
     <t>Acrescenta o Art. 3°-A na Lei n° 4.746. de 2 de janeiro de 2020, que "dispõe sobre a regulamentação do auxílio-transporte aos servidores da Câmara Municipal de Ubá".</t>
   </si>
   <si>
     <t>5591</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5591/projeto_IS8y4LE.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5591/projeto_IS8y4LE.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a afixação de cartaz alertando sobre os perigos da automedicação em todas as farmácias, drogarias e unidades de saúde particulares localizados no Município de Ubá e dá outras providências.</t>
   </si>
   <si>
     <t>5581</t>
   </si>
   <si>
-    <t>Jane Lacerda, Jorge Custódio Gervásio, Joseli Anísio Pinto</t>
-[...2 lines deleted...]
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5581/projeto.pdf</t>
+    <t>Jane Cristina Lacerda Pinto, Jorge Custódio Gervásio, Joseli Anísio Pinto</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5581/projeto.pdf</t>
   </si>
   <si>
     <t>Fixa o subsídio do Prefeito Vice-Prefeito e Secretários do Município de Ubá para a legislatura 2021/2024 e dá outras providências.</t>
   </si>
   <si>
     <t>5560</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5560/mensagem__projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5560/mensagem__projeto.pdf</t>
   </si>
   <si>
     <t>Autoriza a suplementação de auxilio financeiro destinado a Sociedade Ubaense de Artes e Oficios (Patronato São José), de que trata a Lei Municipal n° 4.747, de 09 de janeiro de 2020.</t>
   </si>
   <si>
     <t>5579</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5579/projeto_aziOWam.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5579/projeto_aziOWam.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de Rua Francisco Xavier Pereira (Xaxá), a logradouro público desta cidade.</t>
   </si>
   <si>
     <t>5582</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5582/projeto_SNWyhBX.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5582/projeto_SNWyhBX.pdf</t>
   </si>
   <si>
     <t>5583</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5583/projeto_wHApnDZ.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5583/projeto_wHApnDZ.pdf</t>
   </si>
   <si>
     <t>Institui o Dia Municipal de Conscientização e Enfrentamento a Fibromialgia no Município de Ubá.</t>
   </si>
   <si>
     <t>5584</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5584/projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5584/projeto.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre atendimento aos portadores de Fibromialgia em filas preferenciais no município de Ubá e dá outras providências.</t>
   </si>
   <si>
     <t>5585</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5585/projeto_6hol9I7.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5585/projeto_6hol9I7.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 2.422, de 28 de maio de 1993, que institui e regulamenta a Comenda Ary Barroso no Município de Ubá.</t>
   </si>
   <si>
     <t>5586</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5586/projeto_CguOHAx.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5586/projeto_CguOHAx.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 3.099, de 25 de setembro de 2001, que institui e regulamenta as concessões do Título de Cidadania Honorária de Ubá e do Título de Personalidade Ubaense do Ano.</t>
   </si>
   <si>
     <t>5628</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5628/mensagem_projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5628/mensagem_projeto.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CREDITO ESPECIAL NO VALOR DE R$462.632,73 (QUATROCENTOS E SESSENTA E DOIS MIL, SEISCENTOS E TRINTA E DOIS REAIS E SETENTA E TRÊS CENTAVOS ) JUNTO AO ORÇAMENTO MUNICIPAL DE 2020, REFERENTE A TRANSFERÊNCIA DE RECURSOS DA AGEVAP PARA A ELABORAÇÃO DO PLANO MUNICIPAL DE GESTÃO INTEGRADA-PMGIRS, NO ÂMBITO DA SECRETARIA MUNICIPAL DO AMBIENTE E MOBILIDADE URBANA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5629</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5629/mensagem__projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5629/mensagem__projeto.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a suplementar a Subvenção Social destinada ao Bonsucesso Futebol Clube/EP, neste exercício.</t>
   </si>
   <si>
     <t>5683</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5683/mensagem__projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5683/mensagem__projeto.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CREDITO ESPECIAL NO VALOR DE R$205.000,00 (DUZENTOS E CINCO MIL REAIS) AO ORÇAMENTO MUNICIPAL DE 2020, RECURSOS DE CUSTEIO, ORIUNDOS DA SECRETARIA DO ESTADO DE SAÚDE, DESTINADOS A MANUTENÇÃO DOS SERVIÇOS DE MEDIA E ALTA_x000D_
 COMPLEXIDADE, NO ÂMBITO DA SECRETARIA MUNICIPAL DE SAÚDE/FUNDO MUNICIPAL DE SAÚDE E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>5733</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5733/mensagem__projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5733/mensagem__projeto.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CREDITO ESPECIAL NO VALOR DE R$175.000,00 (CENTO E SETENTA E CINCO MIL REAIS) AO ORÇAMENTO MUNICIPAL DE 2020, RECURSOS DESTINADOS A REALIZAÇÃO DE DESPESA DE CUSTEIO, NO ÂMBITO DA SECRETARIA MUNICIPAL DE OBRAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5684</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5684/mensagem__projeto_CLvu9av.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5684/mensagem__projeto_CLvu9av.pdf</t>
   </si>
   <si>
     <t>Altera a redação de dispositivos da Lei Municipal n° 4.545, de 24 de abril de 2018 e da Lei Municipal n° 4.673, de 16 de meio de 2019, concede remissão e isenção nos casos que específica e dá outras providências.</t>
   </si>
   <si>
     <t>5685</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5685/mensagem__projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5685/mensagem__projeto.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CREDITO ESPECIAL NO VALOR DE R$330.180,59 (TREZENTOS E TRINTA MIL, CENTO E OITENTA REAIS E CINQUENTA E NOVE CENTAVOS) AO ORÇAMENTO MUNICIPAL DE 2020, RECUSO ORIUNDO DO MINISTÉRIO DA SAÚDE, DESTINADO A REALIZAÇÃO DE DESPESA DE CUSTEIO, PARA REFORÇO DAS ACOES E SERVIÇOS DE ENFRENTAMENTO DA EMERGÊNCIA -COVID-19, NO ÂMBITO DA SECRETARIA MUNICIPAL DE SAÚDE/FUNDO MUNICIPAL DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5706</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5706/projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5706/projeto.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão do Título de Cidadania Honorária de Ubá ao Senhor Gustavo Deivid Paiva Mattedi.</t>
   </si>
   <si>
     <t>5707</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5707/mensagem__projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5707/mensagem__projeto.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE UBÁ A TRANSFERIR RECURSOS DE SUBVENÇÃO SOCIAL A ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS E A SOCIEDADE BENEFICENTE ANÁLIA FRANCO, ORIUNDOS DE REPASSE DE EMENDA PARLAMENTAR AO ORÇAMENTO DA UNIÃO, REPASSADO AO FUNDO MUNICIPAL DE ASSISTÊNCIA SOCIAL, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5734</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5734/mensagem__projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5734/mensagem__projeto.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para elaboração da Lei Orçamentária do Município de Ubá para o exercício de 2021 e dá outras providências. (LDO 2021)</t>
   </si>
   <si>
     <t>5789</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5789/projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5789/projeto.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão da Comenda Ary Barroso ao Senhor Gilberto Teixeira Pereira Coelho.</t>
   </si>
   <si>
     <t>5790</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5790/projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5790/projeto.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão do Título de Cidadania Honorária de Ubá ao Pastor Bruno lsaque Almada Pinheiro.</t>
   </si>
   <si>
     <t>5791</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5791/mensagem__projeto_xaV1aVd.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5791/mensagem__projeto_xaV1aVd.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ESPECIAL NO VALOR DE R$63.634,00 (SESSENTA E TRÊS MIL, SEISCENTOS E TRINTA E QUATRO REAIS) AO ORÇAMENTO MUNICIPAL DE 2020, RECURSO ORIUNDO DO MINISTÉRIO DA SAÚDE, DESTINADO A CONTRIBUIÇÃO SOCIAL PARA INCREMENTO TEMPORÁRIO AO CUSTEIO DOS SERVIÇOS DE ASSISTÊNCIA HOSPITALAR E AMBULATORIAL, NO ÂMBITO DA SECRETARIA MUNICIPAL DE MUNICIPAL DE SAÚDE/FUNDO MUNICIPAL DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5843</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5843/mensagem__projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5843/mensagem__projeto.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ESPECIAL NO VALOR DE R$ 998.389,14 (NOVECENTOS E NOVENTA E OITO MIL, TREZENTOS E OITENTA E NOVE REAIS E QUATORZE CENTAVOS) AO ORÇAMENTO MUNICIPAL DE 2020, RECURSOS OBTIDOS JUNTO AO GOVERNO FEDERAL POR INTERMÉDIO DA AGÊNCIA NACIONAL DE ÁGUAS – ANA, DESTINADO À REVITALIZAÇÃO AMBIENTAL, ORIUNDO DO PROJETO DENOMINADO "PRODUTORES DE ÁGUA DE UBÁ”, NO ÂMBITO DA SECRETARIA MUNICIPAL DO AMBIENTE E MOBILIDADE URBANA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5921</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5921/mensagem__projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5921/mensagem__projeto.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A OUTORGAR CESSÃO DE USO DE IMÓVEL PÚBLICO AO INSTITUTO FEDERAL DE EDUCAÇÃO, CIÊNCIA E TECNOLOGIA DO SUDESTE DE MINAS GERAIS, DESTINADO AO FUNCIONAMENTO DO CAMPUS AVANÇADO DO IF SUDESTE DE MINAS GERAIS, E DÁ OUTRAS_x000D_
 DISPOSIÇÕES.</t>
   </si>
   <si>
     <t>5922</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5922/mensagem__projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5922/mensagem__projeto.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reformulação do Conselho Municipal e o Fundo Municipal de Promoção da Igualdade Racial de Ubá e dá outras providências.</t>
   </si>
   <si>
     <t>5923</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5923/mensagem__projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5923/mensagem__projeto.pdf</t>
   </si>
   <si>
     <t>Altera a redação de dispositivos da Lei Municipal n° 4.545, de 24 de abril de 2018 e da Lei Municipal n° 4.673, de 16 de maio de 2019, concede remissão_x000D_
 e isenção nos casos que especifica e de outras providências.</t>
   </si>
   <si>
     <t>5924</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5924/mensagem__projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5924/mensagem__projeto.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de créditos adicionais especiais ao Orçamento Municipal de 2020, no âmbito do Fundo Municipal de Assistência Social, e dá outras providências.</t>
   </si>
   <si>
     <t>5925</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5925/mensagem__projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5925/mensagem__projeto.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a conceder subvenção social ao Asilo São Vicente de Paulo, desta cidade, no importe de R$ 79.186,00, e contém outras_x000D_
 disposições.</t>
   </si>
   <si>
     <t>5897</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5897/mensagem__projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5897/mensagem__projeto.pdf</t>
   </si>
   <si>
     <t>SUSPENDE, NA FORMA DO ART. 9°, CAPUT E § 20 DA LEI COMPLEMENTAR FEDERAL N° 173, DE 27 DE MAIO DE 2020, O RECOLHIMENTO DAS CONTRIBUIÇÕES PREVIDENCIÁRIAS PATRONAIS DO MUNICÍPIO, DEVIDO AO REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE UBÁ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6088</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6088/projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6088/projeto.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão do Título de Personalidade Ubaense do Ano de 2020 ao Sr. Áureo Calçado Barbosa.</t>
   </si>
   <si>
     <t>5891</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5891/projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5891/projeto.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão da Comenda Ary Barroso ao Senhor João Batista Coutinho.</t>
   </si>
   <si>
     <t>5892</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5892/mensagem__projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5892/mensagem__projeto.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Escola Municipal Professor Francisco Arthidoro da Costa.</t>
   </si>
   <si>
     <t>5893</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5893/mensagem__projeto_RU7XV6k.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5893/mensagem__projeto_RU7XV6k.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito especial no valor de R$ 1.071.124,00 (um milhão, setenta e um mil, cento e vinte e quatro reais e setenta centavo) ao Orçamento Municipal de 2020, recursos de custeio e de capital, oriundos da Secretaria do Estado de Educação, destinados à manutenção dos serviços do ensino fundamental, no âmbito da Secretaria Municipal de Educação, e dá outras providências.</t>
   </si>
   <si>
     <t>5894</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5894/mensagem__projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5894/mensagem__projeto.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a conceder subvenção social à Sociedade Ubaense de Artes e Ofícios - Casa da Criança, neste exercício, no limite de R$ 84.155,67, e contém outras disposições.</t>
   </si>
   <si>
     <t>5895</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5895/projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5895/projeto.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão da Comenda Ary Barroso ao Senhor Haroldo Magalhães de Almeida.</t>
   </si>
   <si>
     <t>6001</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6001/projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6001/projeto.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão do Titulo de Cidadania Honorária de Ubá ao Senhor Everton Xavier da Conceição.</t>
   </si>
   <si>
     <t>5979</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5979/mensagem__projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5979/mensagem__projeto.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de créditos especiais no valor de R$ 120.000,00 (cento e vinte mil reais) ao Orçamento Municipal de 2020, recurso oriundo do Fundo Estadual de Saúde, destinado ao Desafio Jovem de Ubá e Núcleo Regional de Voluntários de Combate ao Câncer.</t>
   </si>
   <si>
     <t>5978</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5978/mensagem__projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5978/mensagem__projeto.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional especial ao Orçamento Municipal de 2020, no limite de R$ 60.000,00, no âmbito do Fundo Municipal de Saúde, destinado à Irmandade de Nossa Senhora da Saúde, e contém outras disposições.</t>
   </si>
   <si>
     <t>5976</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5976/mensagem__projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5976/mensagem__projeto.pdf</t>
   </si>
   <si>
     <t>Autoriza a concessão de subsidio tarifário temporário ao Transporte Publico Coletivo Urbano de Passageiros no Município de Ubá, para manutenção do serviço adequado, em razão das medidas de enfrentamento ao Coronavírus SARS-CoV-2 (Covid-19).</t>
   </si>
   <si>
     <t>5997</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5997/projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5997/projeto.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de Vila Rita da Silva Pereira, em Ligação, a logradouro publico desta cidade._x000D_
 (Dispõe sobre a denominação de Rua José Carlos Pereira, em Ligação, a logradouro público desta cidade.)</t>
   </si>
   <si>
     <t>5998</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5998/projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5998/projeto.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão do Titulo de Cidadania Honorária de Ubá a Missionária Maria Oliveira Mariano.</t>
   </si>
   <si>
     <t>5999</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5999/projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5999/projeto.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão da Comenda Ary Barroso ao Pastor Raimundo Teodoro da Silva.</t>
   </si>
   <si>
     <t>6000</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6000/projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6000/projeto.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão da Comenda Ary Barroso ao Senhor João da Silva Gato.</t>
   </si>
   <si>
     <t>5987</t>
   </si>
   <si>
     <t>Joseli Anísio Pinto</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5987/projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5987/projeto.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão do Título de Cidadania Honorária de Ubá ao Senhor João Araújo de Andrade.</t>
   </si>
   <si>
     <t>5988</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5988/projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5988/projeto.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão do Título de Cidadania Honorária de Ubá ao Senhor João Gomes Junior.</t>
   </si>
   <si>
     <t>5989</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5989/projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5989/projeto.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão da Comenda Ary Barroso ao Senhor José Carlos Gomes Teixeira.</t>
   </si>
   <si>
     <t>5990</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5990/projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5990/projeto.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão do Titulo de Cidadania Honoraria de Ubá a Senhora Soraia Vieira de Queiroz.</t>
   </si>
   <si>
     <t>5991</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5991/projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5991/projeto.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão do Título de Cidadania Honorária de Ubá ao Senhor Francisco Gonçalves Pereira.</t>
   </si>
   <si>
     <t>5992</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5992/projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5992/projeto.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão da Comenda Ary Barroso a Senhora Oradia Antônia Rocha.</t>
   </si>
   <si>
     <t>5993</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5993/projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5993/projeto.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão da Comenda Ary Barroso a Senhora Marilene de Fátima Arruda Alves.</t>
   </si>
   <si>
     <t>5994</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5994/projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5994/projeto.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão do Titulo de Cidadania Honorária de Ubá a Deputada Estadual Ione Pinheiro.</t>
   </si>
   <si>
     <t>5977</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5977/mensagem__projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5977/mensagem__projeto.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito especial no valor de R$ 5.000,00 (cinco mil reais) ao Orçamento Municipal de 2020, destinado ao pagamento de sentença judicial, no âmbito da Secretaria Municipal de Finanças e dá outras providências.</t>
   </si>
   <si>
     <t>6085</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6085/projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6085/projeto.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão do Título de Cidadania Honorária de Ubá ao Senhor Jacques de Moura Pacheco.</t>
   </si>
   <si>
     <t>6086</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6086/projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6086/projeto.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão do Título de Cidadania Honorária de Ubá ao Padre Volnei Ferreira Noro.</t>
   </si>
   <si>
     <t>6087</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6087/projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6087/projeto.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão da Comenda Ary Barroso ao Senhor Guttemberg Souza Filho.</t>
   </si>
   <si>
     <t>6049</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6049/mensagem__projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6049/mensagem__projeto.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a conceder subvenção social ao asilo São Vicente de Paulo, desta cidade, para ações emergenciais de prevenção e combate ao Covid-19.</t>
   </si>
   <si>
     <t>6050</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6050/mensagem__projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6050/mensagem__projeto.pdf</t>
   </si>
   <si>
     <t>Convalida alteração de código de ação mencionado pela Lei n° 4.773, de 09 de junho de 2020.</t>
   </si>
   <si>
     <t>6051</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6051/mensagem__projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6051/mensagem__projeto.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a adquirir imóvel mediante permuta, e dá outras providências.</t>
   </si>
   <si>
     <t>6210</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6210/mensagem__projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6210/mensagem__projeto.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a suplementar a subvenção social destinada a Irmandade Nossa Senhora da Saúde, neste exercício.</t>
   </si>
   <si>
     <t>6211</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6211/projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6211/projeto.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a caracterização de celebrações religiosas como atividades essenciais em estado de emergência e/ou estado de calamidade pública.</t>
   </si>
   <si>
     <t>6285</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6285/projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6285/projeto.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de Vila Rita da Silva Pereira, em Ligação, a logradouro público desta cidade.</t>
   </si>
   <si>
     <t>6286</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6286/projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6286/projeto.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a celebrar contrato de cessão de uso de área em imóvel público para a Superintendência Regional de Meio Ambiente da Zona da Mata - SUPRAM/ZM, órgão integrante da Secretaria de Estado de Meio Ambiente e Desenvolvimento Sustentável do Estado de Minas Gerais.</t>
   </si>
   <si>
     <t>6318</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6318/mensagem__projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6318/mensagem__projeto.pdf</t>
   </si>
   <si>
     <t>Convalida alteração da Fonte e DR-Destinação de Recursos mencionado pela Lei n° 4.781, de 30 de junho de 2020.</t>
   </si>
   <si>
     <t>6326</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6326/mensagem__projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6326/mensagem__projeto.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Especial no valor de R$ 780.000,00 (setecentos de oitenta mil reais), junto ao orçamento municipal de 2020, recursos oriundo do Ministério da Saúde, destinado ao enfretamento da emergência de saúde, em virtude da pandemia do COVID 1, no âmbito da Secretaria Municipal de Saúde/Fundo Municipal  de Saúde e dá outras providências.</t>
   </si>
   <si>
     <t>6317</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6317/projeto_consolidado.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6317/projeto_consolidado.pdf</t>
   </si>
   <si>
     <t>Estabelece proposta orçamentária, estimando a receita e fixando a despesa do município de ubá para o exercício de 2021. (LOA 2021)</t>
   </si>
   <si>
     <t>6347</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6347/projeto_de_lei_075.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6347/projeto_de_lei_075.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a contratação por tempo determinado para atender a necessidade temporária de excepcional interesse público, nos termos do Incisco IX do Art 37 da Constituição Federal, e dá outras providências.</t>
   </si>
   <si>
     <t>6375</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6375/projeto_de_lei_076.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6375/projeto_de_lei_076.pdf</t>
   </si>
   <si>
     <t>Institui o serviço de plantão de 24 horas das farmácias e drogarias no munícipio de Ubá e dá outras providências.</t>
   </si>
   <si>
     <t>6376</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6376/mensagem__projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6376/mensagem__projeto.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a suplementar a dotação orçamentária aberta pelo Decreto 6.388, autorizada pela Lei Municipal 4.768, de 5 de maio de 2020, destinada a despesa de custeio no enfretamento da emergência da COVID-19 e dá outras providências.</t>
   </si>
   <si>
     <t>6433</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6433/mensagem__projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6433/mensagem__projeto.pdf</t>
   </si>
   <si>
     <t>6434</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6434/mensagem__projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6434/mensagem__projeto.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a suplementar dotação referente a Subvenção Social destinada a Sociedade Ubaense de Proteção aos Animais, tendo como fonte de recursos a anulação de dotação de valor equivalente referente a Auxílio Financeiro destinado a mesma entidade.</t>
   </si>
   <si>
     <t>6471</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6471/projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6471/projeto.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de Rua José Mauricio de Souza, no Bairro San Raphael II, a logradouro público desta cidade.</t>
   </si>
   <si>
     <t>6472</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6472/projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6472/projeto.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de Rua Maria de Fátima Alexandre Gordiano, no Bairro San Raphael II, a logradouro público desta cidade.</t>
   </si>
   <si>
     <t>6473</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6473/mensagem__projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6473/mensagem__projeto.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a repassar recursos ao Movimento Cultural São José, para manutenção de bem tombado, e dá outras providências.</t>
   </si>
   <si>
     <t>6474</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6474/mensagem__projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6474/mensagem__projeto.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração do anexo de metas fiscais e do anexo de metas e prioridades, ambos integrantes das Diretrizes Orçamentárias para o exercício de 2021, instituídas pela Lei Municipal nº 4.790/2020, e dá outras providências.</t>
   </si>
   <si>
     <t>6480</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6480/mensagem__projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6480/mensagem__projeto.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração dos programas, objetivos e metas da Administração Municipal referente ao Plano Plurianual do quadriênio 2018-2021, instituído pela Lei Municipal nº 4.525/2017, e dá outras providências.</t>
   </si>
   <si>
     <t>6547</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6547/mensagem__projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6547/mensagem__projeto.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a conceder, no exercício de 2021, subvenções sociais, auxílios financeiros e transferências as entidades que específica e dá outras providências.</t>
   </si>
   <si>
     <t>6773</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6773/mensagem__projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6773/mensagem__projeto.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a conceder nova subvenção social, no exercício de 2020, à Associação Beneficente Católica/Hospital Santa Isabel, decorrente de emenda parlamentar, e contém outras providências.</t>
   </si>
   <si>
     <t>6830</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6830/projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6830/projeto.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de Rua Rubens Grôppo, no Bairro Jardim Inês Grôppo, a logradouro público desta cidade.</t>
   </si>
   <si>
     <t>6815</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6815/projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6815/projeto.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito especial no valor de R$ 115.790,00 (cento e quinze mil setecentos e noventa reais) ao orçamento municipal de 2020, no âmbito da Secretaria Municipal de Obras e dá outras providências.</t>
   </si>
   <si>
     <t>6831</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6831/projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6831/projeto.pdf</t>
   </si>
   <si>
     <t>Declara como essenciais os serviços prestados por academias de ginástica e similares durante a decretação de calamidade pública e/ou estado de emergência, e dá outras providências.</t>
   </si>
   <si>
     <t>6861</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6861/projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6861/projeto.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Ubá a repassar os recursos financeiros às pessoas jurídicas que menciona.</t>
   </si>
   <si>
     <t>5588</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5588/projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5588/projeto.pdf</t>
   </si>
   <si>
     <t>Regulamenta o Programa de Capacitação dos Servidores da Câmara Municipal disposto no art. 34 da Lei Complementar nº 199/2019 e dá outras providências.</t>
   </si>
   <si>
     <t>5589</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5589/projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5589/projeto.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Regimento lnterno da Escola do Legislativo da Câmara Municipal de Ubá.</t>
   </si>
   <si>
     <t>5592</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5592/projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5592/projeto.pdf</t>
   </si>
   <si>
     <t>Altera os Parágrafos 1º, 2º e 3º do Art. 179 do Regimento Interno da Câmara Municipal de Ubá.</t>
   </si>
   <si>
     <t>5735</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5735/projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5735/projeto.pdf</t>
   </si>
   <si>
     <t>Acrescenta §7º e §8º ao Art. 74 do Regimento Interno da Câmara Municipal de Ubá.</t>
   </si>
   <si>
     <t>5766</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5766/projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5766/projeto.pdf</t>
   </si>
   <si>
     <t>Institui ritos de procedimentos para a realização de sessões ordinárias e extraordinárias, na modalidade remota, no âmbito da Câmara Municipal de_x000D_
 Ubá/MG, a serem utilizados durante o estado de calamidade pública ou estado de emergência decretados no município.</t>
   </si>
   <si>
     <t>6774</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6774/projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6774/projeto.pdf</t>
   </si>
   <si>
     <t>Altera a redação dos Arts. 46, 47, 48, 49, 50, 51, 51A e 51B e acrescenta Art. 51C no Regimento Interno da Câmara Municipal de Ubá.</t>
   </si>
   <si>
     <t>6775</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6775/projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6775/projeto.pdf</t>
   </si>
   <si>
     <t>Altera e revoga dispositivos que tratam das reuniões secretas no Regimento Interno da Câmara Municipal de Ubá.</t>
   </si>
   <si>
     <t>5553</t>
   </si>
   <si>
     <t>REP</t>
   </si>
   <si>
     <t>Representação</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5553/representacao_001.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5553/representacao_001.pdf</t>
   </si>
   <si>
     <t>À ENERGISA,  solicitando estudos técnicos que verifiquem a possibilidade de mudança de um poste na rua Domingos Ferro, bairro Industrial</t>
   </si>
   <si>
     <t>5554</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5554/representacao_002_ecp.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5554/representacao_002_ecp.pdf</t>
   </si>
   <si>
     <t>À ECP Engenharia, solicitando a colocação de contêineres ou tambores de lixo nas ruas do bairro Santa Edwiges II</t>
   </si>
   <si>
     <t>5555</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5555/representacao_003_cop.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5555/representacao_003_cop.pdf</t>
   </si>
   <si>
     <t>À COPASA, solicitando recomposição asfáltica em dois buracos decorrentes de obra realizada pela empresa, em frente aos números 56 e 66 da Rua Irlanda, bairro Fazendinha</t>
   </si>
   <si>
     <t>5556</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5556/representacao_004_cop.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5556/representacao_004_cop.pdf</t>
   </si>
   <si>
     <t>À COPASA, solicitando a recomposição asfáltica em buracos decorrentes de obra da empresa, em frente ao número 60 da Rua Santa Edwiges, bairro Schiavon</t>
   </si>
   <si>
     <t>5557</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5557/representacao_005_ecp.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5557/representacao_005_ecp.pdf</t>
   </si>
   <si>
     <t>À ECP, solicitando a colocação de contêineres ou tambores de lixo na Colônia Padre Damião e Povoados Boa Vista e São Domingos</t>
   </si>
   <si>
     <t>5572</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5572/representacao_006.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5572/representacao_006.pdf</t>
   </si>
   <si>
     <t>À Copasa, solicitando recomposição da pavimentação asfáltica em buracos decorrentes de obra realizada pela Companhia, em frente ao nº 172 da rua Cecília Buzato Marcos, bairro Ponte Preta.</t>
   </si>
   <si>
     <t>5573</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5573/representacao_007.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5573/representacao_007.pdf</t>
   </si>
   <si>
     <t>À Copasa, solicitando recomposição da pavimentação asfáltica em buracos decorrentes de obra realizada pela Companhia, em frente ao nº 32 da rua Arlindo da Silva Costa, bairro Schiavon</t>
   </si>
   <si>
     <t>5574</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5574/representacao_008.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5574/representacao_008.pdf</t>
   </si>
   <si>
     <t>À ECP, solicitando a colocação de dois contêineres ou tambores de lixo próximo ao nº 214 da rua Antônio Carlos Caiaffa, bairro Primavera</t>
   </si>
   <si>
     <t>5575</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5575/representacao_009.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5575/representacao_009.pdf</t>
   </si>
   <si>
     <t>À ECP, solicitando a colocação de contêineres ou tambores de lixo próximo ao nº 157 da rua Dr. Fecas, bairro Eldorado</t>
   </si>
   <si>
     <t>5601</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5601/representacao_010.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5601/representacao_010.pdf</t>
   </si>
   <si>
     <t>Á Viação Ubá, solicitando abertura de uma linha de ônibus do bairro Mangueira Rural para o Centro, fazendo o trajeto: Mangueira Rural/ Meu Sonho/ Olaria/ Ponte Preta/ Paulino Fernandes/ Inês Groppo/ Rodoviária</t>
   </si>
   <si>
     <t>5618</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5618/representacao_011.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5618/representacao_011.pdf</t>
   </si>
   <si>
     <t>À ECP:  colocação de dois contêineres ou tambores de lixo no trecho compreendido entre os números 540 e 590 da rua Manoel Casal, bairro Vila Casal, a pedido do Presidente da Câmara da Melhor Idade, Sr. Roberto Garcia Alves Filho, e dos moradores locais</t>
   </si>
   <si>
     <t>5619</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5619/representacao_012.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5619/representacao_012.pdf</t>
   </si>
   <si>
     <t>À COPASA: solicitando o reparo do calçamento de pedra fincada em buracos decorrentes de obra realizada pela Companhia, em frente ao nº 163 da rua Titita Batalha, bairro Noeme Batalha.</t>
   </si>
   <si>
     <t>5620</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5620/representacao_013.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5620/representacao_013.pdf</t>
   </si>
   <si>
     <t>À Caixa Econômica Federal, solicitando informações sobre a manutenção das vias e das edificações do conjunto habitacional Solar de Ubá.</t>
   </si>
   <si>
     <t>5626</t>
   </si>
   <si>
     <t>Jorge Custódio Gervásio, Joseli Anísio Pinto</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5626/representacao_014.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5626/representacao_014.pdf</t>
   </si>
   <si>
     <t>Correspondência a ser entregue ao Deputado Federal Rodrigo Batista, solicitando que seja analisada a possiblidade de destinação de recursos ao município de Ubá, especificamente para a Coordenadoria de Proteção e Defesa Civil, que permitam a realização de obras de infraestrutura preventivas, de forma a evitar, ou pelo menos minimizar, o estrago causado pelas chuvas em nossa cidade.</t>
   </si>
   <si>
     <t>5627</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5627/representacao_015.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5627/representacao_015.pdf</t>
   </si>
   <si>
     <t>À COPASA solicitando finalização do conserto de obra, aberta pela empresa há alguns meses, na Rua Sebastião Paiva Soares – São Domingos e que , com as chuvas, expandiu-se com uma cratera por baixo da obra.</t>
   </si>
   <si>
     <t>5651</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5651/representacao_016.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5651/representacao_016.pdf</t>
   </si>
   <si>
     <t>À gerência local da Copasa solicitando que seja feita a recomposição asfáltica em um buraco decorrente de obra realizada pela Companhia, na rua Coronel Otaviano da Rocha, bairro São Domingos._x000D_
 Requer ainda que cópia desta Representação seja encaminhada à Prefeitura para ciência, solicitando a devida fiscalização do cumprimento dos serviços previstos no Contrato firmado entre o município e a Copasa.</t>
   </si>
   <si>
     <t>5638</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5638/representacao_017.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5638/representacao_017.pdf</t>
   </si>
   <si>
     <t>À gerência local da Copasa - tapamento e a recomposição asfáltica em um buraco decorrente de obra realizada pela Companhia, na rua Adolfo Pereira Cortez, bairro São Domingos.</t>
   </si>
   <si>
     <t>5639</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5639/representacao_018.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5639/representacao_018.pdf</t>
   </si>
   <si>
     <t>À gerência local da Copasa - reforma da rede de esgoto numa área de servidão existente no bairro Concórdia.</t>
   </si>
   <si>
     <t>5654</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5654/representaouo_019.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5654/representaouo_019.pdf</t>
   </si>
   <si>
     <t>Ao PROCON, solicitando a fiscalização de todos os supermercados da cidade durante o período de calamidade pública causado pelo covid-19, pois existem diversas denúncias de moradores informando que alguns estabelecimentos estão se aproveitando do momento para praticar preços abusivos e, algumas vezes, sequer informando o valor dos produtos nas prateleiras.</t>
   </si>
   <si>
     <t>5673</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5673/representacao_020.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5673/representacao_020.pdf</t>
   </si>
   <si>
     <t>À gerência local da Copasa solicitando que realize o tratamento de toda a rede de água e esgoto da comunidade do Tanquinho.</t>
   </si>
   <si>
     <t>5674</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5674/representacao_021.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5674/representacao_021.pdf</t>
   </si>
   <si>
     <t>Ao Coordenador Regional do DEER/MG, solicitando a limpeza da Rodovia Ubá-Divinésia, no trecho próximo à comunidade do Tanquinho.</t>
   </si>
   <si>
     <t>5675</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5675/representacao_022.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5675/representacao_022.pdf</t>
   </si>
   <si>
     <t>Às empresas prestadoras de serviço de telefonia móvel locais, para solicitar-lhes a instalação de uma torre de celular nas proximidades do Tanquinho.</t>
   </si>
   <si>
     <t>5676</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5676/representacao_023.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5676/representacao_023.pdf</t>
   </si>
   <si>
     <t>À  diretoria do Consórcio Intermunicipal de Saúde de Ubá e Região-SIMSAÚDE, solicitando apoio e captação de recursos, junto aos municípios consorciados e que são atendidos pelas instituições de saúde de nossa cidade, a serem destinados à Secretaria Municipal de Saúde de Ubá para aquisição dos insumos necessários, objetivando ajudar o município a ter uma estrutura melhor para prevenção, atendimento e combate ao coronavírus (covid-19).</t>
   </si>
   <si>
     <t>5682</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5682/representacao_024.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5682/representacao_024.pdf</t>
   </si>
   <si>
     <t>À Copasa solicitando a suspensão da cobrança da taxa de esgoto nos próximos 02 meses, em todas as regiões afetadas pela enchente ocorrida no último dia 07 de abril em nossa cidade._x000D_
 _x000D_
 (A numeração desta proposição é 24 e não 23 como consta do arquivo pdf)</t>
   </si>
   <si>
     <t>5703</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5703/representacao_025.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5703/representacao_025.pdf</t>
   </si>
   <si>
     <t>À gerência local da ECP Engenharia solicitando estudo para que o caminhão que faz a coleta no bairro Palmeiras passe também às segundas-feiras, devido ao grande volume de lixo.</t>
   </si>
   <si>
     <t>5704</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5704/representacao_026.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5704/representacao_026.pdf</t>
   </si>
   <si>
     <t>À gerência local da ECP Engenharia solicitando colocação de um contêiner de lixo na rua Passos, próximo ao nº 86, no bairro Santana.</t>
   </si>
   <si>
     <t>5705</t>
   </si>
   <si>
     <t>Ao PROCON solicitando informações de como está sendo realizada a fiscalização dos preços nesse período, em especial os preços dos combustíveis.</t>
   </si>
   <si>
     <t>5727</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5727/representacao_028.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5727/representacao_028.pdf</t>
   </si>
   <si>
     <t>À gerência local da Copasa solicitando que seja feita a finalização da rede de abastecimento de água da rua Luiz Sperandio, bairro Mangueira Rural.</t>
   </si>
   <si>
     <t>5728</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5728/representacao_029.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5728/representacao_029.pdf</t>
   </si>
   <si>
     <t>À gerência da ECP Engenharia Ltda, solicitando que providencie a colocação de dois tambores de lixo em frente ao nº 860 da r Mauri Martins de Oliveira, b. Santa Bernadete.</t>
   </si>
   <si>
     <t>5729</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5729/representacao_030.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5729/representacao_030.pdf</t>
   </si>
   <si>
     <t>Ao Governador de Minas Gerais, solicitando a prorrogação do prazo de pagamento do IPVA, pelo prazo de 90 (noventa) dias, dadas as dificuldades financeiras que os proprietários atravessam em nosso município.</t>
   </si>
   <si>
     <t>5752</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5752/representacao_031.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5752/representacao_031.pdf</t>
   </si>
   <si>
     <t>Ao Secretário de Planejamento e Gestão de Minas Gerais solicitando a instalação de uma Unidade de Atendimento Integrado na cidade de Ubá, onde sejam previstos os serviços de emissão de carteira de identidade e CPF, consulta de multas, carteira de trabalho, antecedentes criminais, título de eleitor, SINE e outras importantes demandas de natureza pública para atender população de Ubá e região</t>
   </si>
   <si>
     <t>5753</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5753/representacao_032.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5753/representacao_032.pdf</t>
   </si>
   <si>
     <t>À ECP Engenharia, solicitando avaliação da possibilidade de passagem do caminhão de coleta do lixo nas ruas Floriano Peixoto e José Fernandes, ambas no bairro Encosta do Sol, a pedido dos moradores</t>
   </si>
   <si>
     <t>5754</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5754/representacao_033.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5754/representacao_033.pdf</t>
   </si>
   <si>
     <t>À Copasa, solicitando que realize o tapamento de um buraco próximo ao nº 357, na rua José Augusto Marcos, bairro Olaria</t>
   </si>
   <si>
     <t>5755</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5755/representacao_034.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5755/representacao_034.pdf</t>
   </si>
   <si>
     <t>À COPASA, solicitando o nivelamento do calçamento danificado após obra de reparo da rede de esgoto realizado pela companhia na rua Coronel Júlio Soares, bairro Caxangá</t>
   </si>
   <si>
     <t>5756</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5756/representacao_036.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5756/representacao_036.pdf</t>
   </si>
   <si>
     <t>À ECP Engenharia, solicitando a colocação de dois contêineres de lixo na esquina da rua Francisca Batalha com a rua Silvério Amaral, bairro Noeme Batalha</t>
   </si>
   <si>
     <t>5780</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5780/representacao_038.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5780/representacao_038.pdf</t>
   </si>
   <si>
     <t>À gerência local da Energisa solicitando que realize a poda de árvores que se encontram em contato com a rede de alta tensão, causando curtos-circuitos, próximo ao nº 635 da rua Manoel Casal, bairro Vila Casal.</t>
   </si>
   <si>
     <t>5770</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5770/representacao_039.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5770/representacao_039.pdf</t>
   </si>
   <si>
     <t>À gerência da Viação Ubá solicitando que, no período de paralisação escolar em virtude da pandemia do covid-19, a empresa mantenha pelo menos 03 linhas de ônibus (de manhã/no almoço/no fim da tarde) para atender a comunidade do Tanquinho, que engloba os bairros João Teixeira, José Cavaliere e Jardim Esperança, pois os moradores dessa região estão sem transporte público para se locomoverem de casa para o trabalho ou vice-versa.</t>
   </si>
   <si>
     <t>5781</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5781/representacao_040.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5781/representacao_040.pdf</t>
   </si>
   <si>
     <t>à gerência local da Energisa solicitando que analise a possibilidade de retomar o atendimento presencial, ainda que em horário reduzido, e/ou disponibilizar um quantidade maior de linhas telefônicas para as demandas da população de Ubá.</t>
   </si>
   <si>
     <t>5786</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5786/representacao_041.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5786/representacao_041.pdf</t>
   </si>
   <si>
     <t>À gerência local da Copasa, solicitando que realize o tapamento de um buraco, decorrente de obra realizada pela companhia há mais de 01 ano, na esquina da rua Celina Micherif Vieira com a rua Francisco Teixeira de Abreu, bairro Palmeiras.</t>
   </si>
   <si>
     <t>5817</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5817/representacao_042.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5817/representacao_042.pdf</t>
   </si>
   <si>
     <t>à gerência local da Energisa solicitando que providencie a substituição de um poste danificado na rua Prefeito Adolfo Nicolato, bairro Pires da Luz</t>
   </si>
   <si>
     <t>5798</t>
   </si>
   <si>
     <t>à gerência local da ECP Engenharia solicitando a colocação de dois contêineres de lixo em frente ao nº 410 da rua Sebastião Lisboa de Andrade, bairro Peluso.</t>
   </si>
   <si>
     <t>5793</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5793/representacao_044_1.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5793/representacao_044_1.pdf</t>
   </si>
   <si>
     <t>à gerência local da Empresa Unida solicitando o retorno da linha noturna de Ubá/Tocantins, que era utilizada por funcionários do Supermercado Mart Minas, Minas Rio e outros.</t>
   </si>
   <si>
     <t>5811</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5811/representacao_045.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5811/representacao_045.pdf</t>
   </si>
   <si>
     <t>à gerência local da Copasa, solicitando que realize o tapamento de um buraco, decorrente de obra da companhia, em frente ao nº 08 da rua José Gualberto de Melo, bairro Industrial.</t>
   </si>
   <si>
     <t>5866</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5866/representaouo_046.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5866/representaouo_046.pdf</t>
   </si>
   <si>
     <t>À gerência local da Energisa solicitando que providencie o reparo ou substituição de um poste danificado na rua José Gravina Moreira, bairro Vila Casal (Morro do Querosene).</t>
   </si>
   <si>
     <t>5867</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5867/representaouo_047.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5867/representaouo_047.pdf</t>
   </si>
   <si>
     <t>Ao Coordenador Regional do DEER/MG, para solicitar-lhe que realize a limpeza da Rodovia Ubá-Divinésia, no trecho próximo à comunidade do Tanquinho.</t>
   </si>
   <si>
     <t>5868</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5868/representaouo_048.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5868/representaouo_048.pdf</t>
   </si>
   <si>
     <t>Ao Coordenador Regional do DEER/MG, para solicitar-lhe que realize uma operação tapa-buracos na Rodovia Ubá-Divinésia, no trecho próximo à comunidade do Tanquinho.</t>
   </si>
   <si>
     <t>5869</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5869/representacao_049.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5869/representacao_049.pdf</t>
   </si>
   <si>
     <t>Ao Presidente do Sindicato dos Empregados em Postos de Combustíveis e Derivados de Petróleo de Belo Horizonte e Região – SINPOSPETRO/BH, solicitando que os postos de combustíveis de Ubá que não oferecem assentos para descanso durante as pausas do trabalho dos frentistas sejam fiscalizados e acionados na forma da lei, em razão do descumprimento da Norma Regulamentadora nº 17, com cópia desta proposição seja encaminhada para todos os postos de combustíveis da cidade.</t>
   </si>
   <si>
     <t>5870</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5870/representacao_050.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5870/representacao_050.pdf</t>
   </si>
   <si>
     <t>Ao Presidente do Sindicato do Comércio Varejista de Derivados de Petróleo no Estado de Minas Gerais - Minaspetro, para solicitar-lhe que os postos de combustíveis de Ubá que não oferecem assentos para descanso durante as pausas do trabalho dos frentistas sejam fiscalizados e acionados na forma da lei, em razão do descumprimento da Norma Regulamentadora nº 17, com cópia aos postos da cidade.</t>
   </si>
   <si>
     <t>5871</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5871/representaouo_051.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5871/representaouo_051.pdf</t>
   </si>
   <si>
     <t>Ao Procon/Ubá, solicitando que realize a fiscalização dos preços e qualidade dos combustíveis vendidos nos postos de abastecimento da cidade, pois existem denúncias de prática de preços abusivos bem como de adulteração dos combustíveis.</t>
   </si>
   <si>
     <t>5872</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5872/representaouo_052.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5872/representaouo_052.pdf</t>
   </si>
   <si>
     <t>À gerência local da ECP Engenharia solicitando a colocação de três contêineres de lixo nas proximidades do nº 350 da rua Francisco de Paula Ribeiro, bairro Eldorado.</t>
   </si>
   <si>
     <t>5836</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5836/representacao_053.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5836/representacao_053.pdf</t>
   </si>
   <si>
     <t>À  gerência local da Energisa, solicitando que providencie a substituição de um poste danificado próximo ao nº 365 da avenida Rubens Baião, bairro Pires da Luz</t>
   </si>
   <si>
     <t>5837</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5837/representacao_054.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5837/representacao_054.pdf</t>
   </si>
   <si>
     <t>À gerência local da ECP Engenharia solicitando a colocação de dois contêineres de lixo na rua Guerino Peron, bairro Agroceres.</t>
   </si>
   <si>
     <t>5890</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5890/representaouo_055.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5890/representaouo_055.pdf</t>
   </si>
   <si>
     <t>À gerência local da ECP Engenharia solicitando a colocação de dois contêineres de lixo em frente ao nº 265 da rua principal do Condomínio Horizontes da Serra.</t>
   </si>
   <si>
     <t>5919</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5919/representaouo_056.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5919/representaouo_056.pdf</t>
   </si>
   <si>
     <t>Ao Comandante do 21º Batalhão da Polícia Militar de Minas Gerais, Ten. Cel. Giovani do Carmo Ramos, solicitando policiamento no entroncamento do trevo entre os distritos de Ubari e Miragaia, próximo à ponte.</t>
   </si>
   <si>
     <t>5920</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5920/representacao_057.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5920/representacao_057.pdf</t>
   </si>
   <si>
     <t>À gerência local da Copasa, solicitando informação e providências quanto à qualidade da água fornecida aos bairros Santa Bernadete, Palmeiras e avenida Governador Valadares, uma vez que a água que chega às torneiras está turva e imprestável para qualquer uso.</t>
   </si>
   <si>
     <t>5909</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5909/representaouo_058.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5909/representaouo_058.pdf</t>
   </si>
   <si>
     <t>À gerência local dos Correios solicitando que a agência comece a prestar serviço de entrega de correspondência nos bairros Santa Edwiges II e Rosa de Toledo. Reitera parcialmente a Representação nº 011/2019, de autoria do vereador José Roberto Reis Filgueiras.</t>
   </si>
   <si>
     <t>5910</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5910/representaouo_059.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5910/representaouo_059.pdf</t>
   </si>
   <si>
     <t>À gerência local da ECP Engenharia solicitando a colocação de dois contêineres de lixo em frente ao nº 174 da rua Antônio Carlos Caiaffa, bairro Primavera. Reitera as Representações nº 057/2019 e 008/2020, de mesma autoria.</t>
   </si>
   <si>
     <t>5947</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5947/representacao_060.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5947/representacao_060.pdf</t>
   </si>
   <si>
     <t>À gerência local da Copasa, solicitando que providencie o reparo de um vazamento na rede de esgoto da rua Evaldo de Oliveira, no distrito de Miragaia.</t>
   </si>
   <si>
     <t>5948</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5948/representacao_061.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5948/representacao_061.pdf</t>
   </si>
   <si>
     <t>À gerência local da ECP Engenharia, solicitando a colocação de três contêineres de lixo próximo à Padaria Planalto, no nº 351 da rua Ver. Sebastião Lisboa de Andrade, b. Peluso.</t>
   </si>
   <si>
     <t>5949</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5949/representacao_062.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5949/representacao_062.pdf</t>
   </si>
   <si>
     <t>À gerência local da ECP Engenharia, solicitando a colocação de três contêineres de lixo próximo ao Patronato São José, na rua Francisco Teixeira Nascimento, bairro São José.</t>
   </si>
   <si>
     <t>5950</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5950/representacao_063.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5950/representacao_063.pdf</t>
   </si>
   <si>
     <t>À gerência local da Copasa, solicitando que providencie o tapamento de um buraco proveniente de obra realizada pela companhia ao lado da pracinha da Escola Municipal Ana Maria de Teixeira Costa, antiga Escola Lápis de Cor, na entrada do bairro Peluso.</t>
   </si>
   <si>
     <t>6026</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6026/representacao_064.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6026/representacao_064.pdf</t>
   </si>
   <si>
     <t>À gerência local da ECP Engenharia solicitando a colocação de contêineres de lixo na praça da comunidade da Barrinha.</t>
   </si>
   <si>
     <t>6027</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6027/representacao_065.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6027/representacao_065.pdf</t>
   </si>
   <si>
     <t>Á gerência local da Copasa, solicitando que providencie o tapamento de um buraco proveniente de obra realizada pela companhia em frente ao nº 140 da rua Marcos Batista Zanotti, bairro Boa Vista.</t>
   </si>
   <si>
     <t>6028</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6028/representacao_066.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6028/representacao_066.pdf</t>
   </si>
   <si>
     <t>6029</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6029/representacao_067.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6029/representacao_067.pdf</t>
   </si>
   <si>
     <t>À gerência local da Copasa, solicitando que realize a reforma da rede de esgoto da rua Jefferson Ladislau Tavares, bairro Altair Rocha.</t>
   </si>
   <si>
     <t>6157</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6157/representacao_068.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6157/representacao_068.pdf</t>
   </si>
   <si>
     <t>À gerência local da ECP Engenharia solicitando a colocação de 02 contêineres de lixo próximo ao nº 265 da rua Francisco Teixeira de Abreu, bairro Palmeiras</t>
   </si>
   <si>
     <t>6186</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6186/representaouo_069.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6186/representaouo_069.pdf</t>
   </si>
   <si>
     <t>À gerência local da ECP Engenharia solicitando a colocação de 02 contêineres de lixo próximo ao nº 189 da rua Francisco Teixeira de Abreu, bairro Palmeiras.</t>
   </si>
   <si>
     <t>6207</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6207/representaouo_070.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6207/representaouo_070.pdf</t>
   </si>
   <si>
     <t>À gerência local da Caixa Econômica Federal, solicitando a verificação e avaliação das casas abandonadas no Residencial Solar I.</t>
   </si>
   <si>
     <t>6208</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6208/representaouo_071.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6208/representaouo_071.pdf</t>
   </si>
   <si>
     <t>À gerência local da Copasa, solicitando o nivelamento de todos os tampões de bueiros na rua Coronel Otaviano da Rocha, bairro São Domingos.</t>
   </si>
   <si>
     <t>6280</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6280/representacao_072.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6280/representacao_072.pdf</t>
   </si>
   <si>
     <t>À gerência local da Copasa, solicitando o reparo na rede de abastecimento que está vazando e posterior tapamento de um buraco em frente ao nº 766 da rua Francisco Teixeira de Abreu, bairro Palmeiras.</t>
   </si>
   <si>
     <t>6281</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6281/representacao_073.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6281/representacao_073.pdf</t>
   </si>
   <si>
     <t>À gerência local da Copasa, solicitando o reparo da rede de esgoto que está vazando, causando mau cheiro e risco de acidentes, na rua Francisco Teixeira de Abreu, bairro Palmeiras.</t>
   </si>
   <si>
     <t>6292</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6292/representacao_074.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6292/representacao_074.pdf</t>
   </si>
   <si>
     <t>À gerência local da Copasa, solicitando extensão da rede de abastecimento de água da rua Lenir Guizilini de Andrade, bairro Industrial.</t>
   </si>
   <si>
     <t>6293</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6293/representacao_075.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6293/representacao_075.pdf</t>
   </si>
   <si>
     <t>À gerência local da Copasa, solicitando extensão da rede de abastecimento de água da rua Projetada, situada próximo à rua João Sperandio, bairro Mangueira Rural.</t>
   </si>
   <si>
     <t>6301</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6301/representacao_076.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6301/representacao_076.pdf</t>
   </si>
   <si>
     <t>À gerência local da Energisa solicitando que realize a poda de duas árvores que se encontram em contato com a rede de alta tensão em frente ao nº 580 da rua Dr. Fecas, bairro Eldorado.</t>
   </si>
   <si>
     <t>6302</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6302/representacao_077.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6302/representacao_077.pdf</t>
   </si>
   <si>
     <t>À gerência local da ECP Engenharia solicitando a colocação de contêineres de lixo na rua Maria Celia Fagundes Reis, bairro Santa Clara.</t>
   </si>
   <si>
     <t>6303</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6303/representacao_078.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6303/representacao_078.pdf</t>
   </si>
   <si>
     <t>À gerência local da Viação Ubá solicitando a inclusão de uma linha de ônibus que atenda ao Residencial Solar, a pedido dos moradores.</t>
   </si>
   <si>
     <t>6304</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6304/representacao_079.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6304/representacao_079.pdf</t>
   </si>
   <si>
     <t>À gerência local da Energisa, solicitando a substituição do transformador monofásico de 19kva situado à rua Ângelo Sperandio, bairro Aeroporto, por um transformador trifásico, além de um reforço na rede de média tensão.</t>
   </si>
   <si>
     <t>6305</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6305/representacao_080.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6305/representacao_080.pdf</t>
   </si>
   <si>
     <t>À gerência local da Copasa solicitando que providencie a reinstalação das manilhas localizadas nas proximidades do nº 369 e da bomba d’água da Avenida Dr. Manoel Lourenço de Azevedo, bairro Peixoto Filho, em seus devidos lugares.</t>
   </si>
   <si>
     <t>6315</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6315/representaouo_081.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6315/representaouo_081.pdf</t>
   </si>
   <si>
     <t>À gerência local da ECP Engenharia, solicitando que o caminhão de coleta de lixo passe a atender a rua José Lourenço Sperandio, bairro Mangueira Rural.</t>
   </si>
   <si>
     <t>6316</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6316/representaouo_082.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6316/representaouo_082.pdf</t>
   </si>
   <si>
     <t>À  gerência local dos Correios, solicitando informações sobre o motivo da empresa não realizar entrega de correspondência rua José Lourenço Sperandio, bairro Mangueira Rural, e pedindo que inicie o atendimento ao referido logradouro uma vez que já é feito o atendimento à rua Paulo Sérgio Campos, que é contígua à via mencionada.</t>
   </si>
   <si>
     <t>6323</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6323/representaouo_083.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6323/representaouo_083.pdf</t>
   </si>
   <si>
     <t>À gerência local da Copasa solicitando reparo de buraco causado por defeito na rede de abastecimento da Rua Francisco Xavier Gomes, próximo ao nº209, bairro Primavera.</t>
   </si>
   <si>
     <t>6331</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6331/representaouo_084.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6331/representaouo_084.pdf</t>
   </si>
   <si>
     <t>À gerência local da Copasa solicitando a retomada do atendimento presencial, conforme autorização do Decreto municipal nº 6393/2020.</t>
   </si>
   <si>
     <t>6332</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6332/representaouo_085.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6332/representaouo_085.pdf</t>
   </si>
   <si>
     <t>À gerência local da Copasa solicitando a separação das redes de águas pluviais e de esgoto na Rua Farmacêutico Mário Azevedo, bairro Jardim Glória.</t>
   </si>
   <si>
     <t>6436</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6436/representaouo_086.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6436/representaouo_086.pdf</t>
   </si>
   <si>
     <t>À gerência local da ECP Engenharia solicitando que realize a troca de um contêiner localizado em frente ao nº 365 da Avenida Juscelino Kubitscheck, que se encontra danificado ocasionando o vazamento do lixo nele depositado.</t>
   </si>
   <si>
     <t>5537</t>
   </si>
   <si>
     <t>REQ A</t>
   </si>
   <si>
     <t>Requerimento (Regimento Antigo)</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5537/requerimento_001.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5537/requerimento_001.pdf</t>
   </si>
   <si>
     <t>Solicitando que realize uma operação tapa-buracos em todas as ruas do bairro São João - REITERA Indicação nº 364/2019, de autoria do vereador Antero Gomes de Aguiar</t>
   </si>
   <si>
     <t>5538</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5538/requerimento_002.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5538/requerimento_002.pdf</t>
   </si>
   <si>
     <t>Operação tapa-buracos em todas as ruas do bairro Peluso - REITERA Indicação nº 138/2019, de mesma autoria</t>
   </si>
   <si>
     <t>5539</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5539/requerimento_003.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5539/requerimento_003.pdf</t>
   </si>
   <si>
     <t>Construção de muro de contenção na rua Ipanema, bairro Nova Olinda - REITERA Indicação nº 449/2017 de autoria do vereador José Roberto Reis Filgueiras</t>
   </si>
   <si>
     <t>5540</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5540/requerimento_004.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5540/requerimento_004.pdf</t>
   </si>
   <si>
     <t>Aasfaltamento da rua Francisco André de Araújo, bairro Industrial (Beira-Linha) - REITERA Requerimento 269/2018 de autoria do vereador Antero Gomes de Aguiar e Indicação 687/17 de autoria dos vereadores Joseli Anísio Pinto, Edeir Pacheco da Costa e Gilson Fazolla Filgueiras</t>
   </si>
   <si>
     <t>5541</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5541/requerimento_005.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5541/requerimento_005.pdf</t>
   </si>
   <si>
     <t>Capina e limpeza das ruas do bairro Encosta do Sol - REITERA indicações 328/2017 e 023/2019 de mesma autoria e Indicação 020/2019 de autoria do vereador Gilson Fazolla Filgueiras</t>
   </si>
   <si>
     <t>5542</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5542/requerimento_006.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5542/requerimento_006.pdf</t>
   </si>
   <si>
     <t>Calçamento da rua São Dionísio, bairro Talma - _x000D_
 REITERA Indicação nº 348/2017, dos vereadores Darci Pires da Silva, Edeir Pacheco da Costa, Gilson Fazolla Filgueiras e Joseli Anísio Pinto; Requerimento nº 162/2017, do vereador Luis Carlos Teixeira Ribeiro; Requerimento nº 120/2018, dos vereadores Edeir Pacheco da Costa e Gilson Fazolla Filgueiras; Requerimento nº 131/2019, do vereador Antero Gomes de Aguiar; Requerimento nº 116/2019, do vereador Gilson Fazolla Filgueiras; e Indicação nº 170/2019, do vereador Edeir Pacheco da Costa</t>
   </si>
   <si>
     <t>5543</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5543/requerimento_007.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5543/requerimento_007.pdf</t>
   </si>
   <si>
     <t>Calçamento de aproximadamente 300 metros na Vila Couto, entrada da comunidade Ubá Pequeno - REITERA Indicação 346/2019 de mesma autoria</t>
   </si>
   <si>
     <t>5544</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5544/requerimento_008.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5544/requerimento_008.pdf</t>
   </si>
   <si>
     <t>Limpeza do escadão que liga os bairros Jardim Glória e São Domingos - REITERA Indicação 213/2017 de mesma autoria e Indicações 397/2018 e 401/2019 de autoria do vereador Antero Gomes de Aguiar</t>
   </si>
   <si>
     <t>5545</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5545/requerimento_009.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5545/requerimento_009.pdf</t>
   </si>
   <si>
     <t>5546</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5546/requerimento_010.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5546/requerimento_010.pdf</t>
   </si>
   <si>
     <t>Limpeza e capina das ruas do bairro São Domingos, especialmente atrás do Terminal Rodoviário de Ubá, na rua Adolfo Pereira Cortez - REITERA Indicações nº 179/2017 e 379/2017, de mesma autoria; Requerimento nº 038/2018, do vereador José Roberto Reis Filgueiras; Requerimento nº 063/2018, do vereador Luis Carlos Teixeira Ribeiro; e Requerimento nº 075/2018 dos vereadores Edeir Pacheco da Costa e Gilson Fazolla Filgueiras</t>
   </si>
   <si>
     <t>5547</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5547/requerimento_011.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5547/requerimento_011.pdf</t>
   </si>
   <si>
     <t>Cascalhamento de todas as estradas da comunidade de Ubá Pequeno - REITERA Indicações nº 005/2019 e 219/2019, e Requerimento nº 062/2019, de mesma autoria; Indicação nº 359/2019, da vereadora suplente Maria Auxiliadora Duarte Montezano; e Requerimentos nº 080/2018, nº 097/2018, nº 241/2018 e nº 262/2018, dos vereadores Edeir Pacheco da Costa e Gilson Fazolla Filgueiras</t>
   </si>
   <si>
     <t>5548</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5548/requerimento_012.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5548/requerimento_012.pdf</t>
   </si>
   <si>
     <t>Instalação de dois postes de energia elétrica no Povoado São Domingos, sendo um no final da rua José Messias e outro no final da rua Maria de Lourdes Marçal - REITERA Requerimentos 150/2019, 077/2018 e 107/2018 de mesma autoria.</t>
   </si>
   <si>
     <t>5549</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5549/requerimento_013.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5549/requerimento_013.pdf</t>
   </si>
   <si>
     <t>Asfaltamento da rua Jaime de Almeida, bairro Olaria - REITERA Requerimento 065/2018 de mesma autoria e a Indicação 080/2017 de autoria do vereador Antero Gomes de Aguiar</t>
   </si>
   <si>
     <t>5550</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5550/requerimento_014.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5550/requerimento_014.pdf</t>
   </si>
   <si>
     <t>Operação tapa-buracos na Rodovia Dr. Heitor Peixoto Toledo e nas comunidades da Colônia Padra Damião, Povoado São Domingos e Boa Vista - REITERA Requerimento 031/2019 de mesma autoria</t>
   </si>
   <si>
     <t>5551</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5551/requerimento_015.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5551/requerimento_015.pdf</t>
   </si>
   <si>
     <t>Limpeza e capina de todas as ruas do bairro Boa Vista - REITERA Indicação 069/2019 de mesma autoria</t>
   </si>
   <si>
     <t>5552</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5552/requerimento_016.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5552/requerimento_016.pdf</t>
   </si>
   <si>
     <t>Limpeza geral das ruas do Morro do Querosene - REITERA Indicação 044/2018 de autoria do vereador Antero Gomes de Aguiar</t>
   </si>
   <si>
     <t>5568</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5568/requerimento_017.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5568/requerimento_017.pdf</t>
   </si>
   <si>
     <t>Solicitando a limpeza geral da rua Marechal Floriano Peixoto (Beira-linha), bairro Vila Casal - REITERA Indicação nº 139/2017 e Requerimento nº 068/2019, de mesma autoria</t>
   </si>
   <si>
     <t>5569</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5569/requerimento_018.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5569/requerimento_018.pdf</t>
   </si>
   <si>
     <t>Solicitando a limpeza geral da Praça dos Amigos, na rua Lambari, bairro Ponte Preta - REITERA Indicação nº 541/2017, de mesma autoria.</t>
   </si>
   <si>
     <t>5570</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5570/requerimento_019.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5570/requerimento_019.pdf</t>
   </si>
   <si>
     <t>Substituição de três postes de ferro por três postes de concreto na rua Maria Aparecida Teixeira Luiz, bairro São Domingos, pois quando chove os postes conduzem energia e dão choque nos moradores - REITERA Indicação nº 293/2019, de mesma autoria.</t>
   </si>
   <si>
     <t>5571</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5571/requerimento_022.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5571/requerimento_022.pdf</t>
   </si>
   <si>
     <t>À Secretária de Saúde, solicitando esclarecimentos sobre as denúncias feitas pelo jornalista Amarildo Oliveira Neto, da Rádio Educadora, sobre possíveis irregularidades no Canil Municipal</t>
   </si>
   <si>
     <t>5602</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5602/requerimento_023.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5602/requerimento_023.pdf</t>
   </si>
   <si>
     <t>Limpeza da rua Gonçalves Dias, bairro Santa Bernadete - REITERA a Indicação 043/2019, de autoria dos vereadores Edeir Pacheco da Costa, Gilson Fazolla Filgueiras e Rosângela Maria Alfenas de Andrade</t>
   </si>
   <si>
     <t>5616</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5616/requerimento_024.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5616/requerimento_024.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito, solicitando a reconstrução da ponte na comunidade da Moradinha, zona rural, ponte conhecida como "Ponte do Quinca" - REITERA as Indicações 171/2017 e 346/2017, de autoria dos vereadores Darci Pires da Silva, Edeir Pacheco da Costa, Gilson Fazolla Filgueiras, Joseli Anísio Pinto e Rosângela Maria Alfenas de Andrade</t>
   </si>
   <si>
     <t>5617</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5617/requerimento_025.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5617/requerimento_025.pdf</t>
   </si>
   <si>
     <t>Ao Secretário de Ambiente e Mobilidade Urbana e ao Gerente da Divisão de Trânsito e Transporte Público, convidando-os para comparecerem à próxima reunião ordinária desta Casa para prestar esclarecimentos sobre a cobrança do estacionamento rotativo e a situação da empresa Street Park Estacionamentos no município.</t>
   </si>
   <si>
     <t>5624</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5624/requerimento_026.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5624/requerimento_026.pdf</t>
   </si>
   <si>
     <t>Convite ao Coordenador Municipal de Defesa Civil, Sr. Gilger Menezes, para falar sobre os estragos causados pelas chuvas em nosso município recentemente e as medidas que estão sendo tomadas para evitar novos danos.</t>
   </si>
   <si>
     <t>5625</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5625/requerimento_027.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5625/requerimento_027.pdf</t>
   </si>
   <si>
     <t>Manutenção da praça Rosalina M. N. Pereira, com limpeza e corte da grama, no bairro Altair Rocha .</t>
   </si>
   <si>
     <t>5658</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5658/req_028-20_antero__calcamento_da_avenida_senad_SnLsCh9.docx</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5658/req_028-20_antero__calcamento_da_avenida_senad_SnLsCh9.docx</t>
   </si>
   <si>
     <t>Calçamento da avenida Senador Levindo Coelho, do trecho que vai da avenida Alvaro Bigonha até o Curumim II, bairro Universitário – Reitera Indicação 210/19</t>
   </si>
   <si>
     <t>5659</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5659/req_029-20_edeir__recapeamento_asfaltico_do_ba_9UE9DvR.docx</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5659/req_029-20_edeir__recapeamento_asfaltico_do_ba_9UE9DvR.docx</t>
   </si>
   <si>
     <t>Recapeamento asfáltico do bairro São João._x000D_
 Reitera a  Indicação nº 364/2019, de autoria do vereador Antero Gomes de Aguiar e o Requerimento nº 01/2020, de autoria dos vereadores Edeir Pacheco e Gilson Fazolla.</t>
   </si>
   <si>
     <t>5640</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5640/requerimento_030.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5640/requerimento_030.pdf</t>
   </si>
   <si>
     <t>Corte de duas moitas de bambu e uma árvore localizadas próximo ao nº 99 da rua Marieta Augusta Silva Marcos, bairro Olaria. _x000D_
 Reitera a Indicação nº 019/2020, de autoria dos vereadores Edeir Pacheco da Costa e Gilson Fazolla Filgueiras.</t>
   </si>
   <si>
     <t>5641</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5641/requerimento_031.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5641/requerimento_031.pdf</t>
   </si>
   <si>
     <t>Patrolamento e cascalhamento das estradas da comunidade do Ubazinho._x000D_
  Reitera o Requerimento nº 042/2019, de autoria dos vereadores Edeir Pacheco e Gilson Fazolla Filgueiras.</t>
   </si>
   <si>
     <t>5642</t>
   </si>
   <si>
     <t>Patrolamento e cascalhamento nas estradas da comunidade do Ubá Pequeno. _x000D_
 Reitera o Requerimento nº 011/2020, de autoria do vereador Antero Gomes de Aguiar.</t>
   </si>
   <si>
     <t>5656</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5656/requerimento_033.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5656/requerimento_033.pdf</t>
   </si>
   <si>
     <t>Patrolamento e cascalhamento da estrada da Barrinha, sobretudo na comunidade da Pedra Branca. Reitera parcialmente a Indicação 048/2020 do vereador Luís Carlos Teixeira Ribeiro.</t>
   </si>
   <si>
     <t>5657</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5657/requerimento_034.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5657/requerimento_034.pdf</t>
   </si>
   <si>
     <t>Desentupimento da boca da manilha, que foi tampada com concreto, na rodovia que passa em frente ao bairro João Teixeira (Tanquinho), que está dificultando a saída da água que vem das ruas Bom Jesus e Cristo Rei. _x000D_
 Reitera a Indicação nº 053/2020, de mesma autoria.</t>
   </si>
   <si>
     <t>5671</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5671/requerimento_035.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5671/requerimento_035.pdf</t>
   </si>
   <si>
     <t>Asfaltamento da Rua Roberto Fellippe, bairro Encosta do Sol.  Reitera parcialmente a Indicação nº 302/2019, de autoria do vereador Darci Pires da Silva.</t>
   </si>
   <si>
     <t>5701</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5701/requerimento_036.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5701/requerimento_036.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito, solicitando o patrolamento da estrada da Barrinha, especialmente na comunidade da Pedra Redonda. _x000D_
 Reitera parcialmente: Indicação nº 149/18, do vereador Antero Gomes de Aguiar; Requerimentos nº 142/18 e nº 006/19, do vereador Luis Carlos Teixeira Ribeiro.</t>
   </si>
   <si>
     <t>5672</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5672/requerimento_037.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5672/requerimento_037.pdf</t>
   </si>
   <si>
     <t>Prorrogação do prazo de pagamento de IPTU, sem ônus para o contribuinte, durante o período de validade do Decreto nº 6.356 de 16 de março de 2020, que declarou situação de emergência em saúde pública devido ao Covid-19.</t>
   </si>
   <si>
     <t>5702</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5702/requerimento_038.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5702/requerimento_038.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito, solicitando o calçamento da rua São Dionísio, bairro Talma._x000D_
  Esta solicitação reitera: Indicação nº 348/2017, dos vereadores Darci Pires da Silva, Edeir Pacheco da Costa, Gilson Fazolla Filgueiras e Joseli Anísio Pinto; Requerimento nº 162/2017, do vereador Luis Carlos Teixeira Ribeiro; Requerimento nº 120/2018, dos vereadores Edeir Pacheco da Costa e Gilson Fazolla Filgueiras; Requerimento nº 131/2019, do vereador Antero Gomes de Aguiar;</t>
   </si>
   <si>
     <t>5730</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5730/requerimento_039.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5730/requerimento_039.pdf</t>
   </si>
   <si>
     <t>Á Secretária Municipal de Educação, convocando-lhe a comparecer a esta Casa, na Reunião de 04/05/2020, esclarecer sobre: 1) Retorno dos alunos da rede municipal às aulas; 2) Critérios de seleção de alunos para recebimento de cestas básicas durante o período de paralisação.</t>
   </si>
   <si>
     <t>5731</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5731/requerimento_040.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5731/requerimento_040.pdf</t>
   </si>
   <si>
     <t>Calçamento da rua Luiz Sperandio, bairro Mangueira Rural. Reitera os Requerimentos 216/18 e 110/19, de autoria do vereador Alexandre de Barros Mendes.</t>
   </si>
   <si>
     <t>5732</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5732/requerimento_041.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5732/requerimento_041.pdf</t>
   </si>
   <si>
     <t>Limpeza do córrego que passa entre os bairros João Teixeira e Jardim Esperança, no Tanquinho. Esta solicitação reitera a Indicação nº 073/2020, do suplente de vereador Ademir da Fonseca Firmiano.</t>
   </si>
   <si>
     <t>5757</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5757/requerimento_042.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5757/requerimento_042.pdf</t>
   </si>
   <si>
     <t>Solicita uma operação tapa-buracos na rua Amadeu José Schiavon, bairro Schiavon - REITERA a Indicação nº 008/2019 de autoria dos vereadores Edeir Pacheco da Costa e Gilson Fazolla Filgueiras</t>
   </si>
   <si>
     <t>5758</t>
   </si>
   <si>
     <t>Solicita uma operação tapa-buracos em todas as ruas do bairro São João - REITERA a Indicação nº 364/2019 de autoria do vereador Antero Gomes de Aguiar e o Requerimento nº 151/2019 de autoria dos vereadores Edeir Pacheco da Costa e Gilson Fazolla Filgueiras</t>
   </si>
   <si>
     <t>5759</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5759/requerimento_044.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5759/requerimento_044.pdf</t>
   </si>
   <si>
     <t>Solicita que determine à Divisão de Trânsito e Transporte Público do município que remeta à esta Casa  explicações sobre os motivos da Viação Ubá não estar mais realizando as linhas da Barrinha, Ubari, Miragaia e Diamante</t>
   </si>
   <si>
     <t>5760</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5760/requerimento_045.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5760/requerimento_045.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de bueiros para captação de águas pluviais e recomposição do asfalto no final da rua Mario Espósito, bairro Pires da Luz - REITERA parcialmente a Indicação nº 025/2020, de mesma autoria</t>
   </si>
   <si>
     <t>5761</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5761/requerimento_046.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5761/requerimento_046.pdf</t>
   </si>
   <si>
     <t>Solicita a limpeza e capina da rua Joaquim Teixeira da Rocha, bairro Agroceres - REITERA a Indicação nº 206/2019, de mesma autoria</t>
   </si>
   <si>
     <t>5762</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5762/requerimento_047.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5762/requerimento_047.pdf</t>
   </si>
   <si>
     <t>Solicita operação tapa-buracos em todo o bairro São Judas Tadeu. Reitera a Indicação nº 352/2019, de autoria do vereador José Roberto Reis Filgueiras</t>
   </si>
   <si>
     <t>5763</t>
   </si>
   <si>
     <t>Solicita a limpeza geral do bairro Peluso - REITERA a Indicação nº 055/2019, de mesma autoria</t>
   </si>
   <si>
     <t>5764</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5764/requerimento_049.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5764/requerimento_049.pdf</t>
   </si>
   <si>
     <t>Solicita a recuperação da ponte do bairro Rosa de Toledo - REITERA a Indicação nº 029/2019, de autoria dos vereadores Gilson Fazolla Filgueiras e Edeir Pacheco</t>
   </si>
   <si>
     <t>5765</t>
   </si>
   <si>
     <t>Solicita uma operação tapa-buracos em todo o bairro Primavera - REITERA a Indicação nº 063/2020, de autoria do vereador Edeir Pacheco da Costa</t>
   </si>
   <si>
     <t>5771</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5771/requerimento_054.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5771/requerimento_054.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito, solicitando o cascalhamento da estrada que compreende as comunidades Santo Anastácio e 13 de Maio. Reitera parcialmente a Indicação nº 064/18 e Requerimento nº 063/19, de mesma autoria, e o Requerimento nº 142/18, de autoria do vereador Luis Carlos Teixeira Ribeiro.</t>
   </si>
   <si>
     <t>5784</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5784/requerimento_055.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5784/requerimento_055.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito, solicitando remeta a esta Casa, nos termos do Parágrafo Único do art. 56 da Lei Orgânica Municipal, informações que especifica, sobre a situação do contrato firmado entre o município e a Viação Ubá para realização de transporte escolar, durante a paralisação das aulas em virtude da pandemia da Covid-19.</t>
   </si>
   <si>
     <t>5787</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5787/req_056-20_jroberto__limpeza_da_rua_maria_da_gloria_araujo_altair_rocha.docx</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5787/req_056-20_jroberto__limpeza_da_rua_maria_da_gloria_araujo_altair_rocha.docx</t>
   </si>
   <si>
     <t>Ao Prefeito, solicitando a limpeza da rua Maria da Glória Araújo, bairro Altair Rocha. Reitera a Indicação nº 110/2019, de mesma autoria.</t>
   </si>
   <si>
     <t>5782</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5782/requerimento_057.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5782/requerimento_057.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito, solicitando a instalação de dois postes na rua Ceci Peron, bairro Agroceres; um poste em frente ao n° 047 da Rua Jofre Costa Marques, bairro Olaria; e um poste na rua Jade, bairro Santa Rosa. Reitera as Indicações nº 182/2019 e 316/2019, de mesma autoria.</t>
   </si>
   <si>
     <t>5777</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5777/requerimento_058.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5777/requerimento_058.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito, solicitando a limpeza da praça do bairro Talma. Reitera a Ind. nº 048/2019 e Req. nº 073/2019, de autoria dos vereadores Edeir Pacheco da Costa e Gilson Fazolla Filgueiras; Requerimento nº 083/2019, de autoria dos vereadores Edeir Pacheco da Costa e Luis Carlos Teixeira Ribeiro.</t>
   </si>
   <si>
     <t>5778</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5778/requerimento_059.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5778/requerimento_059.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito, solicitando uma operação tapa-buracos na rua Amadeu José Schiavon, bairro Schiavon. Reitera a Ind. 008/2019 e Req. 092/2019, de autoria dos vereadores Edeir Pacheco da Costa e Gilson Fazolla Filgueiras; Req. 042/2020, de autoria do vereador José Roberto Reis Filgueiras.</t>
   </si>
   <si>
     <t>5818</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5818/requerimento_060.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5818/requerimento_060.pdf</t>
   </si>
   <si>
     <t>ao Prefeito, solicitando a construção de pelo menos 02 quebra-molas ao longo da rua Mário Espósito, bairro Pires da Luz. Reitera o Requerimento nº 164/2018, de mesma autoria, e a Indicação nº 522/2017, de autoria do vereador Antero Gomes de Aguiar.</t>
   </si>
   <si>
     <t>5815</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5815/requerimento_061.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5815/requerimento_061.pdf</t>
   </si>
   <si>
     <t>à Secretária Municipal de Saúde, ao Gerente da Divisão de Fiscalização e Regularização Ambiental da Prefeitura Municipal, e à Promotora de Justiça, Sra. Thereza Rachel d'Ávila Riani, convidando-os a participarem de uma reunião nesta Casa para tratar sobre o posicionamento do órgão que representam frente à pandemia do covid-19</t>
   </si>
   <si>
     <t>5799</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5799/req_062-20_edeir_operacao_tapa-buracos_no_bairro_sao_joao.docx</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5799/req_062-20_edeir_operacao_tapa-buracos_no_bairro_sao_joao.docx</t>
   </si>
   <si>
     <t>ao Prefeito, solicitando uma operação tapa-buracos no bairro São João.</t>
   </si>
   <si>
     <t>5800</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5800/req_063-20_edeir_limpeza_da_rua_que_liga_o_bairro_schiavon_a_parte_alta_do_bairro_vila_casal_morro_do_querosene.docx</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5800/req_063-20_edeir_limpeza_da_rua_que_liga_o_bairro_schiavon_a_parte_alta_do_bairro_vila_casal_morro_do_querosene.docx</t>
   </si>
   <si>
     <t>ao Prefeito, solicitando a limpeza da rua que liga o bairro Schiavon à parte alta do bairro Vila Casal (Morro do Querosene). Reitera a Ind. 201/2019, de autoria do Vereador Antero Gomes de Aguiar.</t>
   </si>
   <si>
     <t>5801</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5801/req_064-20_edeir_informacoes_sobre_as_grades_de_isolamento_da_praca_da_independencia.docx</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5801/req_064-20_edeir_informacoes_sobre_as_grades_de_isolamento_da_praca_da_independencia.docx</t>
   </si>
   <si>
     <t>ao Prefeito, solicitando que remeta a esta Casa, informações: 1) As grades utilizadas para fazer o isolamento da Praça da Independência são de propriedade do município ou alugadas? 2) Caso sejam alugadas, qual o valor pago e qual o tempo de vigência do contrato de aluguel?</t>
   </si>
   <si>
     <t>5794</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5794/requerimento_065.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5794/requerimento_065.pdf</t>
   </si>
   <si>
     <t>ao Prefeito, solicitando uma operação tapa-buracos na rua Sebastião Paiva Soares, bairro São Domingos. Reitera a Indicação nº 097/2020, de mesma autoria.</t>
   </si>
   <si>
     <t>5795</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5795/req_066-20_antero_capina_e_limpeza_de_todas_as_ruas_do_santa_edwiges_ii.docx</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5795/req_066-20_antero_capina_e_limpeza_de_todas_as_ruas_do_santa_edwiges_ii.docx</t>
   </si>
   <si>
     <t>ao Prefeito, solicitando a capina e limpeza de todas as ruas do bairro Santa Edwiges II. Reitera a Indicação nº 012/2020, de autoria do vereador Jorge Custódio Gervásio.</t>
   </si>
   <si>
     <t>5812</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5812/requerimento_067.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5812/requerimento_067.pdf</t>
   </si>
   <si>
     <t>ao Prefeito, solicitando a instalação de uma luminária no poste nº 1/7113755-7, localizado em frente à residência de nº 210 da rua Jurandir Peron, bairro Agroceres. Reitera a Indicação nº 520/2017, de autoria dos vereadores Edeir Pacheco, Gilson Fazolla e Joseli Anísio Pinto.</t>
   </si>
   <si>
     <t>5873</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5873/requerimento_068.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5873/requerimento_068.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito, solicitando que remeta a esta Casa, nos termos do Parágrafo Único do art. 56 da Lei Orgânica Municipal, a relação de todos os cargos comissionados ocupados na Prefeitura Municipal, no período de novembro de 2016 a maio de 2020, incluindo vencimentos e nome completo dos servidores, bem como a data das nomeações e exonerações, quando houver.</t>
   </si>
   <si>
     <t>5874</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5874/requerimento_069.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5874/requerimento_069.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito, solicitando que remeta a esta Casa, nos termos do Parágrafo Único do art. 56 da Lei Orgânica Municipal, Prestação de contas dos recursos recebidos pela Prefeitura Municipal para enfrentamento do covid-19 e  valor gasto pela Prefeitura Municipal para funcionamento das barreiras sanitárias instaladas nos acessos da cidade.</t>
   </si>
   <si>
     <t>5875</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5875/requerimento_070.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5875/requerimento_070.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito, solicitando que remeta a esta Casa, nos termos do Parágrafo Único do art. 56 da Lei Orgânica Municipal, a prestação de contas sobre os serviços realizados e valores pagos às empreiteiras, atual e anterior, responsáveis pela obra da ponte da avenida Cristiano Roças, no Centro.</t>
   </si>
   <si>
     <t>5876</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5876/requerimento_071.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5876/requerimento_071.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito, solicitando que remeta a esta Casa, nos termos do Parágrafo Único do art. 56 da Lei Orgânica Municipal, cópia do contrato de execução das obras da escola que será construída no Residencial Solar de Ubá.</t>
   </si>
   <si>
     <t>5877</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5877/requerimento_072.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5877/requerimento_072.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito, solicitando instalação de um poste de iluminação pública no final da rua Luiz Médice, bairro Peluso, em frente ao nº 193, a pedido dos moradores. Reitera a Indicação nº 486/2017, de mesma autoria.</t>
   </si>
   <si>
     <t>5878</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5878/requerimento_073.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5878/requerimento_073.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito, solicitando a instalação de um segundo braço de luminária na rua Oséias Maranhão, esquina com a rua Edgard Lemos Duarte, bairro Oséias Maranhão, pois apenas uma delas encontra-se iluminada. Reitera a Indicação nº 112/2019, de mesma autoria.</t>
   </si>
   <si>
     <t>5879</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5879/requerimento_074.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5879/requerimento_074.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito, solicitando a construção de um bueiro nas proximidades do nº 1500 da rua Francisco Teixeira de Abreu, bairro Palmeiras. Reitera a Indicação nº 458/17 e os Requerimentos nº 277/2017 e 081/2019, de autoria dos vereadores Gilson Fazolla Filgueiras e Edeir Pacheco da Costa.</t>
   </si>
   <si>
     <t>5838</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5838/requerimento_075.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5838/requerimento_075.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de 02 quebra-molas na rua Pedro Paiva, bairro Laurindo de Castro, a pedido dos moradores. _x000D_
 Reitera a Indicação nº 598/2017 e Requerimento nº 260/2017, de autoria do vereador Alexandre de Barros Mendes;</t>
   </si>
   <si>
     <t>5839</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5839/requerimento_076.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5839/requerimento_076.pdf</t>
   </si>
   <si>
     <t>Solicita o recapeamento asfáltico da rua Dico Teixeira, bairro Dico Teixeira. _x000D_
 _x000D_
 Reitera parcialmente a Indicação nº 370/2017, de autoria do vereador Antero Gomes de Aguiar, o Requerimento nº 244/2018, de autoria dos vereadores Gilson Fazolla Filgueiras e Edeir Pacheco da Costa, e o Requerimento nº 279/2018, de autoria do vereador Alexandre de Barros Mendes.</t>
   </si>
   <si>
     <t>5840</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5840/requerimento_077.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5840/requerimento_077.pdf</t>
   </si>
   <si>
     <t>Solicita a devida sinalização em toda a extensão da avenida Olegário Maciel, com pintura de faixa divisória de pista indicando mão dupla; retirada da sinalização, faixa de delimitação de pista e tachões da ciclovia; pintura de faixas de pedestres e instalação de placas de proibição de estacionamento ao longo da avenida, exceto para carga e descarga. _x000D_
 _x000D_
 Reitera a Indicação nº 051/2020, de mesma autoria</t>
   </si>
   <si>
     <t>5841</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5841/requerimento_078.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5841/requerimento_078.pdf</t>
   </si>
   <si>
     <t>Solicita a limpeza e capina geral do bairro Peluso. _x000D_
 _x000D_
 Reitera a Indicação nº 055/2019 e o Requerimento nº 048/2020, de mesma autoria.</t>
   </si>
   <si>
     <t>5842</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5842/requerimento_079.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5842/requerimento_079.pdf</t>
   </si>
   <si>
     <t>Solicita que remeta a esta Casa, nos termos do Parágrafo Único do art. 56 da Lei Orgânica Municipal, as seguintes informações sobre o Pregão Eletrônico nº 152/2018: _x000D_
 1) Todos os computadores foram entregues pela empresa vencedora do certame? _x000D_
 2) Para quais unidades/setores da Secretaria Municipal de Saúde os computadores foram destinados? _x000D_
 3) Todos os computadores estão em pleno funcionamento?</t>
   </si>
   <si>
     <t>5915</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5915/requerimento_080.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5915/requerimento_080.pdf</t>
   </si>
   <si>
     <t>Instalação de academias ao ar livre, nos moldes da que existe na avenida Beira-Rio, nos bairros Boa Vista, Barrinha e Ligação. Reitera as Indicações nº 001/2019, 347/2019 e 348/2019, de autoria dos vereadores Edeir Pacheco e Gilson Fazolla, e o Requerimento nº 142/2019, de autoria da vereadora Maria Auxiliadora Duarte Montezano.</t>
   </si>
   <si>
     <t>5916</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5916/requerimento_081.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5916/requerimento_081.pdf</t>
   </si>
   <si>
     <t>Limpeza do córrego do bairro Palmeiras. Reitera o Requerimento nº 048/2019, de autoria dos vereadores Edeir Pacheco da Costa, Gilson Fazolla Filgueiras e Rosangela Maria Alfenas de Andrade.</t>
   </si>
   <si>
     <t>5917</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5917/requerimento_082.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5917/requerimento_082.pdf</t>
   </si>
   <si>
     <t>Operação tapa-buracos em todo o bairro Santa Bernadete. Reitera a Indicação nº 193/2020, de autoria do vereador Gilson Fazolla Filgueiras.</t>
   </si>
   <si>
     <t>5918</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5918/requerimento_083.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5918/requerimento_083.pdf</t>
   </si>
   <si>
     <t>Recapeamento asfáltico da Travessa Perim, bairro Santa Luzia. Reitera a Indicação nº 115/2020, de autoria do ver. Luis Carlos Teixeira Ribeiro.</t>
   </si>
   <si>
     <t>5911</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5911/requerimento_084.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5911/requerimento_084.pdf</t>
   </si>
   <si>
     <t>Operação tapa-buracos na entrada da rua Alberto Rodrigues Baião, bairro São João. Reitera o Requerimento nº 043/2018, de mesma autoria, e o Requerimento nº 134/2018, de autoria do vereador Alexandre de Barros Mendes.</t>
   </si>
   <si>
     <t>5951</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5951/requerimento_085.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5951/requerimento_085.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito, solicitando que remeta a esta Casa, nos termos do Parágrafo Único do art. 56 da Lei Orgânica Municipal, as seguintes informações: Prestação de contas com descrição completa dos serviços realizados pela empresa Delta Produções Ltda., previstos no Contrato nº 207/2018, referentes especificamente ao fornecimento de grades para isolamento da Praça da Independência, contendo os itens alugados e quantidade de cada um, data de início e data final do fornecimento, valores pagos por cada item e valor total de pagamento para este fim.</t>
   </si>
   <si>
     <t>5912</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5912/requerimento_086.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5912/requerimento_086.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito que remeta a esta Casa, nos termos do Parágrafo Único do art. 56 da Lei Orgânica Municipal, as seguintes informações sobre as barreiras sanitárias instaladas nas entradas da cidade: 1) O serviço é exercido por funcionários da Prefeitura ou terceirizados? 2) No caso de terceirização, quais as empresas participaram do processo para a prestação desse serviço? 3) Qual o valor pago para manutenção das barreiras sanitárias?</t>
   </si>
   <si>
     <t>5913</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5913/requerimento_086.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5913/requerimento_086.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito, solicitando remeta  a esta Casa, nos termos do Parágrafo Único do art. 56 da Lei Orgânica Municipal, as seguintes informações:1) Os equipamentos (grades, banheiro, tendas) utilizados na Feira Livre que tem sido realizada na Praça Guido Marliere pertencem ao município ou a uma empresa particular? 2) No caso de empresa particular, solicita o valor pago por cada item, tempo de locação e cópia do contrato de prestação de serviço.</t>
   </si>
   <si>
     <t>5914</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5914/requerimento_088.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5914/requerimento_088.pdf</t>
   </si>
   <si>
     <t>Patrolamento da estrada do campo do Azulão. Reitera parcialmente a Indicação nº 199/2019, de autoria da vereadora Jane Cristina Lacerda Pinto, e o Requerimento nº 132/2019, de autoria do vereador Gilson Fazolla Filgueiras.</t>
   </si>
   <si>
     <t>5952</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5952/requerimento_089.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5952/requerimento_089.pdf</t>
   </si>
   <si>
     <t>Construção de um bueiro e recapeamento asfáltico da rua Maria Duarte Cancella, bairro Antonina Coelho (COHAB). Reitera parcialmente a Indicação nº 027/2019, de mesma autoria.</t>
   </si>
   <si>
     <t>5953</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5953/requerimento_090.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5953/requerimento_090.pdf</t>
   </si>
   <si>
     <t>Construção de um quebra-molas em frente ao nº 67 da rua José Lourenço da Silva, bairro da Luz. Reitera a Indicação nº 190/2017, de autoria da vereadora Jane Cristina Lacerda, e os Requerimentos nº 060/2018 e 041/2019, de autoria do vereador Jorge Custódio Gervásio.</t>
   </si>
   <si>
     <t>5954</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5954/requerimento_091.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5954/requerimento_091.pdf</t>
   </si>
   <si>
     <t>Tapamento de quatro buracos na Rua Dario Vieira, bairro Palmeiras. Reitera parcialmente a Indicação 033/2019 de autoria do Vereador José Roberto Reis Filgueiras.</t>
   </si>
   <si>
     <t>5970</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5970/requerimento_092.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5970/requerimento_092.pdf</t>
   </si>
   <si>
     <t>Limpeza, nivelamento e calçamento da rua Sebastião Bressan, bairro São Francisco de Assis.</t>
   </si>
   <si>
     <t>5971</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5971/requerimento_093.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5971/requerimento_093.pdf</t>
   </si>
   <si>
     <t>Limpeza de todas as ruas do bairro São Domingos. Reitera o Requerimento nº 010/2020, de mesma autoria</t>
   </si>
   <si>
     <t>5972</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5972/requerimento_094.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5972/requerimento_094.pdf</t>
   </si>
   <si>
     <t>Manutenção da estrada da comunidade da Pedra Branca, com a colocação de fundo de pedreira. Reitera o Requerimento nº 033/2020, de autoria do vereador Edeir Pacheco, e Indicação 048/2020, de autoria do vereador Luís Carlos Teixeira Ribeiro.</t>
   </si>
   <si>
     <t>5973</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5973/requerimento_095.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5973/requerimento_095.pdf</t>
   </si>
   <si>
     <t>Capina e limpeza geral do bairro Altair Rocha. Reitera a Indicação nº 035/2020, de autoria do vereador José Roberto Reis Filgueiras, e o Requerimento nº 053/2020, de mesma autoria.</t>
   </si>
   <si>
     <t>5974</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5974/requerimento_096.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5974/requerimento_096.pdf</t>
   </si>
   <si>
     <t>Capina e limpeza geral do bairro São Lucas. Reitera a Indicação nº 041/2020, de mesma autoria.</t>
   </si>
   <si>
     <t>5975</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5975/requerimento_097.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5975/requerimento_097.pdf</t>
   </si>
   <si>
     <t>Extensão da rede de águas pluviais com instalação de oito manilhas na entrada da comunidade da Barrinha, ao lado da casa do Sr. Pestana. Reitera a Indicação 197/2020, de autoria do vereador José Roberto Filgueiras.</t>
   </si>
   <si>
     <t>6019</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6019/requerimento_098.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6019/requerimento_098.pdf</t>
   </si>
   <si>
     <t>Recomposição do calçamento de pedra da rua Roberta de Oliveira, próximo à Escola Estadual São José, no bairro Primavera. Reitera a Indicação nº 045/2020, de mesma autoria.</t>
   </si>
   <si>
     <t>6020</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6020/requerimento_099.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6020/requerimento_099.pdf</t>
   </si>
   <si>
     <t>recomposição do calçamento de pedra da rua Sílvio de Melo Quaglieta, bairro Encosta do Sol. Reitera a Indicação nº 253/2019, de mesma autoria.</t>
   </si>
   <si>
     <t>6021</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6021/requerimento_100.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6021/requerimento_100.pdf</t>
   </si>
   <si>
     <t>Cascalhamento das estradas da comunidade de Ubá Pequeno. Reitera a Indicação nº 219/2019, de mesma autoria.</t>
   </si>
   <si>
     <t>6022</t>
   </si>
   <si>
     <t>Patrolamento e cascalhamento da estrada do Córrego dos Braguinhas. Reitera a Indicação nº 022/2018 e o Requerimento nº 094/2018, de autoria dos vereadores Edeir Pacheco e Gilson Fazolla, e o Requerimento nº 052/2020, de mesma autoria.</t>
   </si>
   <si>
     <t>6023</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6023/requerimento_102.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6023/requerimento_102.pdf</t>
   </si>
   <si>
     <t>Construção de muro de gabião na cabeceira da ponte de madeira, na rua Pedro Candian, bairro Triângulo. Esta solicitação reitera a Indicação nº 109/2020, de mesma autoria.</t>
   </si>
   <si>
     <t>6158</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6158/requerimento_103.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6158/requerimento_103.pdf</t>
   </si>
   <si>
     <t>Recomposição do calçamento da rua Guerino Peron, bairro Cristal. Reitera a Indicação nº 053/2019, de autoria dos vereadores Edeir Pacheco da Costa, Gilson Fazolla Filgueiras e Rosangela Maria Alfenas de Andrade.</t>
   </si>
   <si>
     <t>6159</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6159/requerimento_104.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6159/requerimento_104.pdf</t>
   </si>
   <si>
     <t>Calçamento da rua São Dionísio, bairro Talma. _x000D_
 _x000D_
 Reitera a Ind. nº 348/2017 - Darci Pires da Silva, Edeir Pacheco da Costa, Gilson Fazolla Filgueiras e Joseli Anísio Pinto; Indicação nº 170/2019 - Edeir Pacheco da Costa; Requerimento nº 162/2017 - Luis Carlos Teixeira Ribeiro; Requerimento nº 120/2018 - Edeir Pacheco da Costa e Gilson Fazolla Filgueiras; Requerimento nº 116/2019 - Gilson Fazolla Filgueiras; e Requerimentos nº 007/2020 e 038/2020 - Luis Carlos Teixeira Ribeiro</t>
   </si>
   <si>
     <t>6187</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6187/requerimento_105.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6187/requerimento_105.pdf</t>
   </si>
   <si>
     <t>Recomposição do calçamento da rua Roberta de Oliveira, bairro Primavera. Reitera a Indicação nº 045/2020 e o Requerimento nº 098/2020, de mesma autoria.</t>
   </si>
   <si>
     <t>6160</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6160/requerimento_106.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6160/requerimento_106.pdf</t>
   </si>
   <si>
     <t>Pintura de duas faixas de pedestres próximas aos nos 265 e 350 da rua Francisco Teixeira de Abreu, bairro Palmeiras. _x000D_
 _x000D_
 Reitera a Indicação nº 101/2019, de autoria dos vereadores Edeir Pacheco da Costa, Gilson Fazolla Filgueiras e Rosângela Maria Alfenas de Andrade, e a Indicação nº 265/2019, de autoria do vereador José Roberto Reis Filgueiras</t>
   </si>
   <si>
     <t>6188</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6188/requerimento_107.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6188/requerimento_107.pdf</t>
   </si>
   <si>
     <t>À Secretaria de Obras, que realize um estudo técnico sobre a rua Roberto Fellipe, bairro Encosta do Sol.  Esta solicitação reitera a Indicação nº 255/2020, de mesma autoria.</t>
   </si>
   <si>
     <t>6189</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6189/requerimento_108.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6189/requerimento_108.pdf</t>
   </si>
   <si>
     <t>Recomposição do calçamento da rua Sílvio de Melo Quaglieta, bairro Encosta do Sol II. Reitera a Indicação nº 253/2019 e o Requerimento nº 99/2020, de mesma autoria.</t>
   </si>
   <si>
     <t>6190</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6190/requerimento_109.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6190/requerimento_109.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito, solicitando um estudo sobre alíquotas progressivas e alíquotas máximas efetivas por faixas de renda, para estabelecimento das alíquotas de contribuição previdenciária dos servidores públicos de Ubá, após o estudo atuarial já solicitado pelo Ubaprev.</t>
   </si>
   <si>
     <t>6209</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6209/requerimento_110.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6209/requerimento_110.pdf</t>
   </si>
   <si>
     <t>Solicita o envio de PL, reclassificando na LOA do atual exercício, recursos originários da Emenda Parlamentar nº 8/2019, de sua autoria, anexada a este requerimento.</t>
   </si>
   <si>
     <t>6282</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6282/requerimento_111.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6282/requerimento_111.pdf</t>
   </si>
   <si>
     <t>Cascalhamento da estrada comunidade de Ubá Pequeno. Reitera a Indicação 219/2019 e Requerimento 011/2020, autoria do vereador Antero Gomes de Aguiar.</t>
   </si>
   <si>
     <t>6294</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6294/requerimento_112.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6294/requerimento_112.pdf</t>
   </si>
   <si>
     <t>Instalação de tachões próximo ao nº 2351 da José Augusto Marcos, bairro Ponte Preta. Reitera parcialmente a Indicação nº 269/2019, de mesma autoria.</t>
   </si>
   <si>
     <t>6313</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6313/indicaouo_331.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6313/indicaouo_331.pdf</t>
   </si>
   <si>
     <t>Operação tapa-buracos em todas as ruas do bairro Pires da Luz. Reitera a Ind. nº 026/2019, de mesma autoria, e o Requerimento nº 146/2019, de autoria dos vereadores Edeir Pacheco da Costa e Gilson Fazolla Filgueiras.</t>
   </si>
   <si>
     <t>6320</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6320/requerimento_114.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6320/requerimento_114.pdf</t>
   </si>
   <si>
     <t>Convocação do Secretário de Ambiente e Mobilidade Urbana, Sr. Vicente de Paulo Pinto, para esclarecimentos sobre a reabertura da feira livre.</t>
   </si>
   <si>
     <t>6324</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6324/requerimento_115.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6324/requerimento_115.pdf</t>
   </si>
   <si>
     <t>Patrolamento e cascalhamento da estrada da fazenda Cruzeiro do Sul, a pedido de moradores. Reitera Indicação nº147/2020 de mesma autoria,</t>
   </si>
   <si>
     <t>6325</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6325/requerimento_116.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6325/requerimento_116.pdf</t>
   </si>
   <si>
     <t>Cascalhamento da estrada da comunidade do Ubazinho, no trecho que vai até a igreja local.  Reitera a Indicação nº315/2020, de autoria do vereador Edeir Pacheco.</t>
   </si>
   <si>
     <t>6333</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6333/requerimento_117.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6333/requerimento_117.pdf</t>
   </si>
   <si>
     <t>Recapeamento asfáltico da Rua Francisco Maia Neves, próximo ao nº 90, bairro São Domingos.  Este Requerimento reitera a Indicação nº 211/2020, de autoria do vereador Antero Gomes de Aguiar.</t>
   </si>
   <si>
     <t>6437</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6437/requerimento_118.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6437/requerimento_118.pdf</t>
   </si>
   <si>
     <t>Asfaltamento da rua Maria Gabriela Fernandes, bairro Jardim Élida. Reitera parcialmente ao Indicação nº 215/2020, de autoria do vereador Gilson Fazolla Filgueiras</t>
   </si>
   <si>
     <t>6731</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6731/requerimento_119.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6731/requerimento_119.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo envio de documentos que comprovem o cumprimento do Artigo 6º, parágrafo 3º, da Lei 4.484/2017, que determina à Secretaria Municipal de Cultura  a disponibilização, de forma gratuita, de capacitação e suporte técnico aos produtores culturais interessados em apresentar projetos à Secretaria.</t>
   </si>
   <si>
     <t>6732</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6732/requerimento_120.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6732/requerimento_120.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre fiscalização de maus tratos a animais: nome do setor, servidores lotados, capacitação dos servidores e documentos comprobatórios.</t>
   </si>
   <si>
     <t>6827</t>
   </si>
   <si>
-    <t>Jane Lacerda, COSPM - Comissão de Obras e Serviços Públicos Municipais</t>
-[...2 lines deleted...]
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6827/requerimento_121.pdf</t>
+    <t>Jane Cristina Lacerda Pinto, COSPM - Comissão de Obras e Serviços Públicos Municipais</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6827/requerimento_121.pdf</t>
   </si>
   <si>
     <t>Ao Secretário Municipal de Obras, Sr. João Gomes, nos termos do Art. 50 da Lei Orgânica de Ubá, convidando-o a comparecer à próxima Reunião Ordinária, a fim de prestar esclarecimentos sobre a galeria de águas pluviais que tem início na Polícia Rodoviária em direção ao bairro Primavera, dadas as reclamações e alertas recebidas pela vereadora e pela Comissão de Obras e Serviços Públicos.</t>
   </si>
   <si>
     <t>6828</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6828/requerimento_122.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6828/requerimento_122.pdf</t>
   </si>
   <si>
     <t>Limpeza e capina do bairro Altair Rocha. Este Requerimento reitera o Requerimento nº 95/2020, de autoria do vereador José Roberto Filgueiras.</t>
   </si>
   <si>
     <t>6829</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6829/requerimento_123.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6829/requerimento_123.pdf</t>
   </si>
   <si>
     <t>Operação tapa-buracos na Rua Santa Luzia, com especial atenção ao buraco próximo ao  nº 83, bairro Louriçal. Este Requerimento reitera a Indicação  nº 293/2018, de autoria do vereador Luís Carlos Teixeira Ribeiro.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -7911,67 +7911,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5516/indicacao_001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5517/indicacao_002.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5518/indicacao_003.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5519/indicacao_004.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5520/indicacao_005.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5522/indicacao_007.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5523/indicacao_008.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5524/indicacao_009.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5525/indicacao_010.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5526/indicacao_011.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5527/indicacao_012.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5528/indicacao_013.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5529/indicacao_014.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5530/indicacao_015.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5531/indicacao_016.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5532/indicacao_017.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5533/indicacao_018.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5534/indicacao_019.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5535/indicacao_020.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5536/indicacao_021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5562/indicacao_022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5563/indicacao_023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5564/indicacao_024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5565/indicacao_025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5566/indicacao_026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5567/indicacao_027.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5593/indicacao_028.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5594/indicacao_029.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5595/indicacao_030.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5596/indicacao_031.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5597/indicacao_032.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5598/indicacao_033.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5599/indicacao_034.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5600/indicacao_035.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5603/indicacao_036.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5604/indicacao_038.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5605/indicacao_039.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5606/indicacao_040.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5608/indicacao_042.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5609/indicacao_043.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5610/indicacao_044.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5611/indicacao_045.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5612/indicacao_046.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5613/indicacao_047.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5621/ind_048-20_jroberto__tapamento_de_buraco_na_ru_Wepn2lK.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5622/indicacao_049.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5623/indicacao_050.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5643/indicaouo_051.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5644/indicaouo_052.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5645/indicaouo_053.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5646/indicaouo_054.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5647/indicaouo_055.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5648/indicaouo_056.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5649/indicaouo_057.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5630/indicaouo__058.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5631/indicaouo_059.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5632/indicaouo_060.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5633/indicaouo_061.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5634/indicaouo_062.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5637/indicacao_063.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5636/indicaouo_064.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5635/ind_065.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5652/indicaouo_066.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5653/indicaouo_067.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5661/indicacao_069.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5662/indicacao_070.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5663/indicacao_071.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5664/indicacao_072.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5665/indicacao_073.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5677/indicacao_074.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5678/indicacao_075.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5679/indicacao_076.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5666/indicacao_077.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5667/indicacao_078.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5680/indicacao_079_l5qm7Rp.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5686/indicacao_080.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5687/indicacao_081.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5688/indicacao_082.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5689/indicacao_083.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5690/indicacao_084.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5692/indicacao_086.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5693/indicacao_087.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5694/indicacao_088.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5695/indicacao_089.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5696/indicacao_090.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5697/indicacao_091.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5708/indicacao_092.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5709/indicacao_093.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5711/indicacao_095.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5712/indicacao_096.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5713/indicacao_097.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5714/indicacao_098.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5715/indicacao_099.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5716/indicacao_100.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5717/indicacao_101.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5718/indicacao_102.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5719/indicacao_103.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5720/indicacao_104.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5721/indicacao_105.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5722/indicacao_106.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5723/indicacao_107.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5724/indicacao_108.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5725/indicacao_109.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5726/indicacao_110.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5736/indicacao_111.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5737/indicacao_112.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5738/indicacao_113.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5739/indicacao_114.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5740/indicacao_115.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5741/indicacao_116.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5742/indicacao_117.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5743/indicacao_118.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5744/indicacao_119.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5745/indicacao_120.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5746/indicacao_121.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5747/indicacao_122.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5748/indicacao_123.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5749/indicacao_124.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5750/indicacao_125.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5751/indicacao_126.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5813/ind_143-20_jroberto__remocao_de_entulho_na_rua_sebastiao_cristiano_raimundo_vila_casal.docx" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5785/indicacao_145.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5788/indicacao_146.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5779/indicacao_147.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5767/indicacao_148.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5768/indicacao_149.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5769/indicacao_150.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5783/indicacao_151.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5773/indicacao_152.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5774/indicacao_153.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5775/indicacao_154.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5776/indicacao_155.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5816/indicacao_156.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5814/ind_157-20_jroberto__poda_de_arvores_na_rua_joao_schiavon_schiavon.docx" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5796/ind_158-20_edeir__operacao_tapa-buracos_na_rua_domitila_castanon_eldorado.docx" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5797/ind_159-20_edeir__colocacao_de_luminaria_em_poste_na_travessa_que_liga_a_rua_do_divino_a_rua_francisco_da_costa_barros_sao_joao.docx" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5792/indicacao_160_1.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5802/indicacao_161.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5803/indicacao_162.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5804/indicacao_163.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5805/indicacao_164.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5806/indicacao_165.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5807/indicacao_166.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5808/indicacao_167.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5844/indicacao_168.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5845/indicaouo_169.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5846/indicaouo_170.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5847/indicaouo_171.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5848/indicacao_172.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5849/indicaouo_173.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5851/indicaouo_174.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5852/indicaouo_175.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5853/indicaouo_176.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5854/indicaouo_177.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5855/indicaouo_178.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5856/indicaouo_179.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5850/indicaouo_180.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5857/indicaouo_181.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5858/indicaouo_182.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5859/indicaouo_183.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5860/indicaouo_184.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5861/indicaouo_185.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5862/indicaouo_186.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5863/indicaouo_187.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5864/indicaouo_188.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5865/indicaouo_189.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5820/indicaouo_190.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5821/indicacao_191.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5822/indicacao_192.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5823/indicacao_193.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5824/indicacao_194.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5825/indicacao_195.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5826/indicacao_196.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5884/indicaouo_197.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5827/indicacao_198.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5828/indicacao_199.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5829/indicacao_200.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5830/indicacao_201.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5831/indicacao_202.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5832/indicacao_204.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5885/indicaouo_205.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5886/indicaouo_206.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5887/indicaouo_207.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5888/indicaouo_208.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5927/indicacao_209.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5928/indicacao_210.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5898/indicaouo_211.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5899/indicaouo_212.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5901/indicacao_214.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5902/indicaouo_215.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5903/indicacao_216.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5905/indicaouo_218.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5906/indicaouo_219.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5929/indicacao_220.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5907/indicaouo_221.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5908/indicaouo_222.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5945/indicacao_223.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5930/indicacao_224.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5931/indicacao_225.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5932/indicacao_226.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5933/indicacao_227.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5934/indicacao_228.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5935/indicacao_229.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5936/indicacao_230.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5937/indicacao_231.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5938/indicacao_232.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5940/indicacao_233.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5941/indicacao_234.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5942/indicacao_235.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5943/indicacao_236.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5959/indicacao_237.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5944/indicacao_238.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5960/indicacao_239.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5961/indicacao_240.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5962/indicacao_241.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5963/indicacao_242.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5964/indicacao_243.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5966/indicacao_245.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5967/indicacao_246.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5968/indicacao_247.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5969/indicacao_248.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6002/indicacao_249.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6003/indicacao_250.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6004/indicacao_251.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6005/indicacao_252.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6006/indicacao_253.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6007/indicacao_254.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6008/indicacao_255.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6009/indicacao_256.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6010/indicacao_257.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6011/indicacao_258.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6012/indicacao_259.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6013/indicacao_260.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6014/indicacao_261.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6015/indicacao_262.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6016/indicacao_263.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6017/indicacao_264.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6018/indicacao_265.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6139/indicacao_266.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6140/indicacao_267.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6183/indicaouo_268.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6141/indicacao_269.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6142/indicacao_270.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6143/indicacao_271.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6144/indicacao_272.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6145/indicacao_273.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6146/indicacao_274.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6147/indicacao_275.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6184/indicaouo_276.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6148/indicacao_277.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6149/indicacao_278.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6150/indicacao_279.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6151/indicacao_280.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6152/indicacao_281.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6153/indicacao_282.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6154/indicacao_283.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6176/indicaouo_284.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6177/indicaouo_285.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6178/indicaouo_286.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6180/indicaouo_288.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6181/indicaouo_289.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6182/indicaouo_290.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6196/indicaouo_291.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6197/indicaouo_292.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6198/indicaouo_293.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6199/indicaouo_294.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6200/indicaouo_295.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6201/indicaouo_296.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6202/indicaouo_297.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6203/indicaouo_298.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6204/indicaouo_299.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6205/indicaouo_300.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6259/indicacao_301.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6260/indicacao_302.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6261/indicacao_303.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6262/indicacao_304.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6263/indicacao_305.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6264/indicacao_306.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6265/indicacao_307.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6266/indicacao_308.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6267/indicacao_309.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6268/indicacao_310.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6269/indicacao_311.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6270/indicacao_312.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6271/indicacao_313.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6272/indicacao_314.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6273/indicacao_315.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6274/indicacao_316.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6275/indicacao_317.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6287/indicacao_318.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6288/indicacao_319.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6289/indicacao_320.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6290/indicacao_321.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6295/indicacao_322.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6296/indicacao_323.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6297/indicacao_324.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6307/indicaouo_325.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6308/indicaouo_326.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6310/indicaouo_328.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6311/indicaouo_329.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6312/indicaouo_330.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6319/indicaouo_332.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6321/indicaouo_333.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6322/indicaouo_334.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6327/indicaouo_335.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6328/indicaouo_336.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6329/indicaouo_337.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6407/indicaouo_338.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6408/indicaouo_339.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6409/indicaouo_340.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6475/indicaouo_341.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6476/indicaouo_342.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6477/indicaouo_343.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6478/indicaouo_344.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6552/indicacao_345_.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6727/indicaouo_346.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6728/indicaouo_347.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6729/indicaouo_348.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6736/indicaouo_349.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6737/indicaouo_350.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6816/indicaouo_351.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6817/indicaouo_352.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6818/indicaouo_353.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6819/indicaouo_354.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6820/indicaouo_355.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6821/indicaouo_356.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6822/indicaouo_357.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6823/indicaouo_358.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6824/indicaouo_359.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6825/indicaouo_360.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6835/indicacao_361.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6862/indicaouo_362.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6863/indicaouo_363.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6864/indicaouo_364.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5558/mocao_001.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5576/mocao_002.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5577/mocao_003.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5578/mocao_004.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5614/mocao_005.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5615/mocao_006.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5650/mocao_007_partes_1_e_2.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5655/moouo_008.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5668/mocao_009.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5669/mocao_010.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5670/mocao_011.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5681/mocao_012.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5698/mocao_013.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5699/mocao_014.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5700/mocao_015.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5772/mocao_017_parte_1.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5819/mocao_018_1.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5810/mocao_020_parte_1.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5880/moouo_021.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5882/moouo_023.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5883/moouo_024.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5833/mocao_025.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5834/mocao_026.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5835/mocao_027.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5889/moouo_028.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5946/mocao_028.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6024/mocao_031.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6025/mocao_032.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6155/mocao_033.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6156/mocao_034.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6185/moouo_035.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6206/moouo_036.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6276/mocao_037.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6277/mocao_038.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6278/mocao_039.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6279/mocao_040.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6291/mocao_041.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6299/mocao_043.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6300/mocao_043.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6330/moouo_044.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6435/moouo_045.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6479/moouo_046.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6481/mocao_047.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6482/moouo_048.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6730/moouo_049.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6738/moouo_050.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6739/moouo_051.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6826/moouo_054.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6836/mocao_052.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6865/moouo_053.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5561/projeto_NtYhExX.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6119/projeto.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6834/projeto.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5996/proposta_de_emenda_01.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5559/mensagem__projeto_VSWU6QL.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5587/projeto.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5896/mensagem__projeto.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6055/mensagem__projeto.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6832/projeto.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6833/projeto.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5508/projeto.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5509/mensagem__projeto_15c1ozo.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5510/mensagem__projeto_61D3qtC.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5511/mensagem__projeto.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5512/projeto_jeibZ3K.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5590/projeto_zpNg2PM.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5513/mensagem__projeto_Ykr8oKc.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5514/mensagem__projeto.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5515/mensagem__projeto.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5580/projeto.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5591/projeto_IS8y4LE.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5581/projeto.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5560/mensagem__projeto.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5579/projeto_aziOWam.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5582/projeto_SNWyhBX.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5583/projeto_wHApnDZ.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5584/projeto.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5585/projeto_6hol9I7.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5586/projeto_CguOHAx.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5628/mensagem_projeto.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5629/mensagem__projeto.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5683/mensagem__projeto.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5733/mensagem__projeto.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5684/mensagem__projeto_CLvu9av.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5685/mensagem__projeto.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5706/projeto.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5707/mensagem__projeto.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5734/mensagem__projeto.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5789/projeto.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5790/projeto.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5791/mensagem__projeto_xaV1aVd.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5843/mensagem__projeto.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5921/mensagem__projeto.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5922/mensagem__projeto.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5923/mensagem__projeto.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5924/mensagem__projeto.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5925/mensagem__projeto.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5897/mensagem__projeto.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6088/projeto.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5891/projeto.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5892/mensagem__projeto.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5893/mensagem__projeto_RU7XV6k.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5894/mensagem__projeto.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5895/projeto.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6001/projeto.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5979/mensagem__projeto.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5978/mensagem__projeto.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5976/mensagem__projeto.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5997/projeto.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5998/projeto.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5999/projeto.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6000/projeto.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5987/projeto.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5988/projeto.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5989/projeto.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5990/projeto.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5991/projeto.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5992/projeto.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5993/projeto.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5994/projeto.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5977/mensagem__projeto.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6085/projeto.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6086/projeto.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6087/projeto.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6049/mensagem__projeto.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6050/mensagem__projeto.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6051/mensagem__projeto.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6210/mensagem__projeto.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6211/projeto.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6285/projeto.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6286/projeto.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6318/mensagem__projeto.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6326/mensagem__projeto.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6317/projeto_consolidado.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6347/projeto_de_lei_075.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6375/projeto_de_lei_076.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6376/mensagem__projeto.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6433/mensagem__projeto.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6434/mensagem__projeto.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6471/projeto.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6472/projeto.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6473/mensagem__projeto.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6474/mensagem__projeto.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6480/mensagem__projeto.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6547/mensagem__projeto.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6773/mensagem__projeto.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6830/projeto.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6815/projeto.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6831/projeto.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6861/projeto.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5588/projeto.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5589/projeto.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5592/projeto.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5735/projeto.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5766/projeto.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6774/projeto.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6775/projeto.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5553/representacao_001.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5554/representacao_002_ecp.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5555/representacao_003_cop.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5556/representacao_004_cop.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5557/representacao_005_ecp.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5572/representacao_006.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5573/representacao_007.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5574/representacao_008.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5575/representacao_009.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5601/representacao_010.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5618/representacao_011.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5619/representacao_012.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5620/representacao_013.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5626/representacao_014.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5627/representacao_015.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5651/representacao_016.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5638/representacao_017.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5639/representacao_018.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5654/representaouo_019.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5673/representacao_020.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5674/representacao_021.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5675/representacao_022.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5676/representacao_023.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5682/representacao_024.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5703/representacao_025.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5704/representacao_026.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5727/representacao_028.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5728/representacao_029.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5729/representacao_030.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5752/representacao_031.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5753/representacao_032.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5754/representacao_033.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5755/representacao_034.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5756/representacao_036.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5780/representacao_038.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5770/representacao_039.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5781/representacao_040.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5786/representacao_041.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5817/representacao_042.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5793/representacao_044_1.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5811/representacao_045.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5866/representaouo_046.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5867/representaouo_047.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5868/representaouo_048.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5869/representacao_049.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5870/representacao_050.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5871/representaouo_051.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5872/representaouo_052.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5836/representacao_053.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5837/representacao_054.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5890/representaouo_055.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5919/representaouo_056.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5920/representacao_057.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5909/representaouo_058.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5910/representaouo_059.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5947/representacao_060.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5948/representacao_061.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5949/representacao_062.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5950/representacao_063.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6026/representacao_064.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6027/representacao_065.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6028/representacao_066.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6029/representacao_067.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6157/representacao_068.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6186/representaouo_069.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6207/representaouo_070.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6208/representaouo_071.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6280/representacao_072.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6281/representacao_073.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6292/representacao_074.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6293/representacao_075.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6301/representacao_076.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6302/representacao_077.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6303/representacao_078.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6304/representacao_079.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6305/representacao_080.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6315/representaouo_081.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6316/representaouo_082.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6323/representaouo_083.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6331/representaouo_084.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6332/representaouo_085.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6436/representaouo_086.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5537/requerimento_001.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5538/requerimento_002.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5539/requerimento_003.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5540/requerimento_004.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5541/requerimento_005.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5542/requerimento_006.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5543/requerimento_007.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5544/requerimento_008.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5545/requerimento_009.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5546/requerimento_010.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5547/requerimento_011.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5548/requerimento_012.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5549/requerimento_013.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5550/requerimento_014.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5551/requerimento_015.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5552/requerimento_016.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5568/requerimento_017.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5569/requerimento_018.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5570/requerimento_019.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5571/requerimento_022.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5602/requerimento_023.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5616/requerimento_024.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5617/requerimento_025.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5624/requerimento_026.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5625/requerimento_027.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5658/req_028-20_antero__calcamento_da_avenida_senad_SnLsCh9.docx" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5659/req_029-20_edeir__recapeamento_asfaltico_do_ba_9UE9DvR.docx" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5640/requerimento_030.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5641/requerimento_031.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5656/requerimento_033.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5657/requerimento_034.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5671/requerimento_035.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5701/requerimento_036.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5672/requerimento_037.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5702/requerimento_038.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5730/requerimento_039.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5731/requerimento_040.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5732/requerimento_041.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5757/requerimento_042.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5759/requerimento_044.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5760/requerimento_045.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5761/requerimento_046.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5762/requerimento_047.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5764/requerimento_049.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5771/requerimento_054.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5784/requerimento_055.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5787/req_056-20_jroberto__limpeza_da_rua_maria_da_gloria_araujo_altair_rocha.docx" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5782/requerimento_057.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5777/requerimento_058.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5778/requerimento_059.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5818/requerimento_060.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5815/requerimento_061.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5799/req_062-20_edeir_operacao_tapa-buracos_no_bairro_sao_joao.docx" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5800/req_063-20_edeir_limpeza_da_rua_que_liga_o_bairro_schiavon_a_parte_alta_do_bairro_vila_casal_morro_do_querosene.docx" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5801/req_064-20_edeir_informacoes_sobre_as_grades_de_isolamento_da_praca_da_independencia.docx" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5794/requerimento_065.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5795/req_066-20_antero_capina_e_limpeza_de_todas_as_ruas_do_santa_edwiges_ii.docx" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5812/requerimento_067.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5873/requerimento_068.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5874/requerimento_069.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5875/requerimento_070.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5876/requerimento_071.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5877/requerimento_072.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5878/requerimento_073.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5879/requerimento_074.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5838/requerimento_075.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5839/requerimento_076.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5840/requerimento_077.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5841/requerimento_078.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5842/requerimento_079.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5915/requerimento_080.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5916/requerimento_081.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5917/requerimento_082.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5918/requerimento_083.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5911/requerimento_084.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5951/requerimento_085.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5912/requerimento_086.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5913/requerimento_086.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5914/requerimento_088.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5952/requerimento_089.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5953/requerimento_090.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5954/requerimento_091.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5970/requerimento_092.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5971/requerimento_093.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5972/requerimento_094.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5973/requerimento_095.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5974/requerimento_096.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5975/requerimento_097.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6019/requerimento_098.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6020/requerimento_099.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6021/requerimento_100.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6023/requerimento_102.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6158/requerimento_103.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6159/requerimento_104.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6187/requerimento_105.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6160/requerimento_106.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6188/requerimento_107.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6189/requerimento_108.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6190/requerimento_109.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6209/requerimento_110.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6282/requerimento_111.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6294/requerimento_112.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6313/indicaouo_331.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6320/requerimento_114.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6324/requerimento_115.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6325/requerimento_116.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6333/requerimento_117.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6437/requerimento_118.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6731/requerimento_119.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6732/requerimento_120.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6827/requerimento_121.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6828/requerimento_122.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6829/requerimento_123.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5516/indicacao_001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5517/indicacao_002.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5518/indicacao_003.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5519/indicacao_004.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5520/indicacao_005.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5522/indicacao_007.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5523/indicacao_008.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5524/indicacao_009.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5525/indicacao_010.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5526/indicacao_011.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5527/indicacao_012.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5528/indicacao_013.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5529/indicacao_014.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5530/indicacao_015.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5531/indicacao_016.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5532/indicacao_017.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5533/indicacao_018.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5534/indicacao_019.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5535/indicacao_020.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5536/indicacao_021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5562/indicacao_022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5563/indicacao_023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5564/indicacao_024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5565/indicacao_025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5566/indicacao_026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5567/indicacao_027.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5593/indicacao_028.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5594/indicacao_029.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5595/indicacao_030.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5596/indicacao_031.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5597/indicacao_032.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5598/indicacao_033.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5599/indicacao_034.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5600/indicacao_035.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5603/indicacao_036.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5604/indicacao_038.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5605/indicacao_039.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5606/indicacao_040.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5608/indicacao_042.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5609/indicacao_043.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5610/indicacao_044.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5611/indicacao_045.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5612/indicacao_046.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5613/indicacao_047.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5621/ind_048-20_jroberto__tapamento_de_buraco_na_ru_Wepn2lK.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5622/indicacao_049.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5623/indicacao_050.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5643/indicaouo_051.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5644/indicaouo_052.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5645/indicaouo_053.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5646/indicaouo_054.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5647/indicaouo_055.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5648/indicaouo_056.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5649/indicaouo_057.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5630/indicaouo__058.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5631/indicaouo_059.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5632/indicaouo_060.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5633/indicaouo_061.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5634/indicaouo_062.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5637/indicacao_063.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5636/indicaouo_064.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5635/ind_065.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5652/indicaouo_066.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5653/indicaouo_067.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5661/indicacao_069.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5662/indicacao_070.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5663/indicacao_071.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5664/indicacao_072.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5665/indicacao_073.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5677/indicacao_074.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5678/indicacao_075.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5679/indicacao_076.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5666/indicacao_077.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5667/indicacao_078.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5680/indicacao_079_l5qm7Rp.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5686/indicacao_080.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5687/indicacao_081.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5688/indicacao_082.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5689/indicacao_083.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5690/indicacao_084.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5692/indicacao_086.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5693/indicacao_087.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5694/indicacao_088.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5695/indicacao_089.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5696/indicacao_090.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5697/indicacao_091.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5708/indicacao_092.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5709/indicacao_093.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5711/indicacao_095.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5712/indicacao_096.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5713/indicacao_097.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5714/indicacao_098.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5715/indicacao_099.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5716/indicacao_100.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5717/indicacao_101.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5718/indicacao_102.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5719/indicacao_103.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5720/indicacao_104.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5721/indicacao_105.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5722/indicacao_106.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5723/indicacao_107.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5724/indicacao_108.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5725/indicacao_109.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5726/indicacao_110.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5736/indicacao_111.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5737/indicacao_112.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5738/indicacao_113.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5739/indicacao_114.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5740/indicacao_115.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5741/indicacao_116.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5742/indicacao_117.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5743/indicacao_118.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5744/indicacao_119.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5745/indicacao_120.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5746/indicacao_121.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5747/indicacao_122.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5748/indicacao_123.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5749/indicacao_124.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5750/indicacao_125.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5751/indicacao_126.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5813/ind_143-20_jroberto__remocao_de_entulho_na_rua_sebastiao_cristiano_raimundo_vila_casal.docx" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5785/indicacao_145.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5788/indicacao_146.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5779/indicacao_147.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5767/indicacao_148.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5768/indicacao_149.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5769/indicacao_150.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5783/indicacao_151.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5773/indicacao_152.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5774/indicacao_153.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5775/indicacao_154.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5776/indicacao_155.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5816/indicacao_156.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5814/ind_157-20_jroberto__poda_de_arvores_na_rua_joao_schiavon_schiavon.docx" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5796/ind_158-20_edeir__operacao_tapa-buracos_na_rua_domitila_castanon_eldorado.docx" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5797/ind_159-20_edeir__colocacao_de_luminaria_em_poste_na_travessa_que_liga_a_rua_do_divino_a_rua_francisco_da_costa_barros_sao_joao.docx" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5792/indicacao_160_1.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5802/indicacao_161.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5803/indicacao_162.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5804/indicacao_163.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5805/indicacao_164.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5806/indicacao_165.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5807/indicacao_166.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5808/indicacao_167.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5844/indicacao_168.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5845/indicaouo_169.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5846/indicaouo_170.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5847/indicaouo_171.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5848/indicacao_172.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5849/indicaouo_173.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5851/indicaouo_174.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5852/indicaouo_175.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5853/indicaouo_176.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5854/indicaouo_177.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5855/indicaouo_178.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5856/indicaouo_179.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5850/indicaouo_180.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5857/indicaouo_181.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5858/indicaouo_182.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5859/indicaouo_183.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5860/indicaouo_184.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5861/indicaouo_185.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5862/indicaouo_186.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5863/indicaouo_187.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5864/indicaouo_188.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5865/indicaouo_189.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5820/indicaouo_190.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5821/indicacao_191.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5822/indicacao_192.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5823/indicacao_193.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5824/indicacao_194.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5825/indicacao_195.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5826/indicacao_196.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5884/indicaouo_197.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5827/indicacao_198.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5828/indicacao_199.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5829/indicacao_200.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5830/indicacao_201.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5831/indicacao_202.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5832/indicacao_204.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5885/indicaouo_205.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5886/indicaouo_206.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5887/indicaouo_207.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5888/indicaouo_208.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5927/indicacao_209.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5928/indicacao_210.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5898/indicaouo_211.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5899/indicaouo_212.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5901/indicacao_214.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5902/indicaouo_215.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5903/indicacao_216.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5905/indicaouo_218.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5906/indicaouo_219.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5929/indicacao_220.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5907/indicaouo_221.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5908/indicaouo_222.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5945/indicacao_223.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5930/indicacao_224.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5931/indicacao_225.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5932/indicacao_226.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5933/indicacao_227.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5934/indicacao_228.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5935/indicacao_229.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5936/indicacao_230.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5937/indicacao_231.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5938/indicacao_232.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5940/indicacao_233.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5941/indicacao_234.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5942/indicacao_235.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5943/indicacao_236.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5959/indicacao_237.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5944/indicacao_238.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5960/indicacao_239.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5961/indicacao_240.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5962/indicacao_241.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5963/indicacao_242.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5964/indicacao_243.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5966/indicacao_245.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5967/indicacao_246.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5968/indicacao_247.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5969/indicacao_248.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6002/indicacao_249.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6003/indicacao_250.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6004/indicacao_251.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6005/indicacao_252.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6006/indicacao_253.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6007/indicacao_254.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6008/indicacao_255.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6009/indicacao_256.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6010/indicacao_257.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6011/indicacao_258.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6012/indicacao_259.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6013/indicacao_260.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6014/indicacao_261.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6015/indicacao_262.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6016/indicacao_263.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6017/indicacao_264.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6018/indicacao_265.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6139/indicacao_266.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6140/indicacao_267.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6183/indicaouo_268.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6141/indicacao_269.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6142/indicacao_270.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6143/indicacao_271.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6144/indicacao_272.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6145/indicacao_273.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6146/indicacao_274.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6147/indicacao_275.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6184/indicaouo_276.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6148/indicacao_277.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6149/indicacao_278.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6150/indicacao_279.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6151/indicacao_280.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6152/indicacao_281.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6153/indicacao_282.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6154/indicacao_283.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6176/indicaouo_284.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6177/indicaouo_285.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6178/indicaouo_286.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6180/indicaouo_288.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6181/indicaouo_289.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6182/indicaouo_290.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6196/indicaouo_291.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6197/indicaouo_292.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6198/indicaouo_293.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6199/indicaouo_294.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6200/indicaouo_295.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6201/indicaouo_296.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6202/indicaouo_297.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6203/indicaouo_298.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6204/indicaouo_299.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6205/indicaouo_300.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6259/indicacao_301.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6260/indicacao_302.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6261/indicacao_303.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6262/indicacao_304.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6263/indicacao_305.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6264/indicacao_306.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6265/indicacao_307.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6266/indicacao_308.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6267/indicacao_309.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6268/indicacao_310.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6269/indicacao_311.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6270/indicacao_312.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6271/indicacao_313.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6272/indicacao_314.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6273/indicacao_315.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6274/indicacao_316.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6275/indicacao_317.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6287/indicacao_318.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6288/indicacao_319.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6289/indicacao_320.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6290/indicacao_321.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6295/indicacao_322.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6296/indicacao_323.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6297/indicacao_324.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6307/indicaouo_325.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6308/indicaouo_326.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6310/indicaouo_328.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6311/indicaouo_329.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6312/indicaouo_330.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6319/indicaouo_332.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6321/indicaouo_333.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6322/indicaouo_334.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6327/indicaouo_335.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6328/indicaouo_336.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6329/indicaouo_337.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6407/indicaouo_338.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6408/indicaouo_339.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6409/indicaouo_340.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6475/indicaouo_341.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6476/indicaouo_342.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6477/indicaouo_343.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6478/indicaouo_344.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6552/indicacao_345_.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6727/indicaouo_346.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6728/indicaouo_347.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6729/indicaouo_348.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6736/indicaouo_349.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6737/indicaouo_350.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6816/indicaouo_351.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6817/indicaouo_352.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6818/indicaouo_353.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6819/indicaouo_354.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6820/indicaouo_355.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6821/indicaouo_356.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6822/indicaouo_357.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6823/indicaouo_358.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6824/indicaouo_359.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6825/indicaouo_360.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6835/indicacao_361.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6862/indicaouo_362.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6863/indicaouo_363.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6864/indicaouo_364.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5558/mocao_001.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5576/mocao_002.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5577/mocao_003.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5578/mocao_004.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5614/mocao_005.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5615/mocao_006.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5650/mocao_007_partes_1_e_2.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5655/moouo_008.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5668/mocao_009.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5669/mocao_010.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5670/mocao_011.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5681/mocao_012.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5698/mocao_013.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5699/mocao_014.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5700/mocao_015.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5772/mocao_017_parte_1.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5819/mocao_018_1.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5810/mocao_020_parte_1.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5880/moouo_021.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5882/moouo_023.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5883/moouo_024.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5833/mocao_025.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5834/mocao_026.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5835/mocao_027.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5889/moouo_028.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5946/mocao_028.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6024/mocao_031.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6025/mocao_032.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6155/mocao_033.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6156/mocao_034.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6185/moouo_035.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6206/moouo_036.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6276/mocao_037.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6277/mocao_038.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6278/mocao_039.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6279/mocao_040.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6291/mocao_041.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6299/mocao_043.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6300/mocao_043.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6330/moouo_044.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6435/moouo_045.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6479/moouo_046.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6481/mocao_047.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6482/moouo_048.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6730/moouo_049.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6738/moouo_050.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6739/moouo_051.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6826/moouo_054.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6836/mocao_052.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6865/moouo_053.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5561/projeto_NtYhExX.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6119/projeto.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6834/projeto.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5996/proposta_de_emenda_01.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5559/mensagem__projeto_VSWU6QL.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5587/projeto.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5896/mensagem__projeto.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6055/mensagem__projeto.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6832/projeto.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6833/projeto.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5508/projeto.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5509/mensagem__projeto_15c1ozo.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5510/mensagem__projeto_61D3qtC.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5511/mensagem__projeto.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5512/projeto_jeibZ3K.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5590/projeto_zpNg2PM.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5513/mensagem__projeto_Ykr8oKc.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5514/mensagem__projeto.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5515/mensagem__projeto.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5580/projeto.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5591/projeto_IS8y4LE.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5581/projeto.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5560/mensagem__projeto.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5579/projeto_aziOWam.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5582/projeto_SNWyhBX.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5583/projeto_wHApnDZ.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5584/projeto.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5585/projeto_6hol9I7.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5586/projeto_CguOHAx.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5628/mensagem_projeto.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5629/mensagem__projeto.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5683/mensagem__projeto.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5733/mensagem__projeto.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5684/mensagem__projeto_CLvu9av.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5685/mensagem__projeto.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5706/projeto.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5707/mensagem__projeto.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5734/mensagem__projeto.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5789/projeto.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5790/projeto.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5791/mensagem__projeto_xaV1aVd.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5843/mensagem__projeto.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5921/mensagem__projeto.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5922/mensagem__projeto.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5923/mensagem__projeto.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5924/mensagem__projeto.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5925/mensagem__projeto.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5897/mensagem__projeto.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6088/projeto.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5891/projeto.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5892/mensagem__projeto.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5893/mensagem__projeto_RU7XV6k.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5894/mensagem__projeto.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5895/projeto.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6001/projeto.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5979/mensagem__projeto.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5978/mensagem__projeto.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5976/mensagem__projeto.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5997/projeto.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5998/projeto.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5999/projeto.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6000/projeto.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5987/projeto.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5988/projeto.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5989/projeto.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5990/projeto.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5991/projeto.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5992/projeto.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5993/projeto.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5994/projeto.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5977/mensagem__projeto.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6085/projeto.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6086/projeto.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6087/projeto.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6049/mensagem__projeto.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6050/mensagem__projeto.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6051/mensagem__projeto.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6210/mensagem__projeto.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6211/projeto.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6285/projeto.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6286/projeto.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6318/mensagem__projeto.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6326/mensagem__projeto.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6317/projeto_consolidado.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6347/projeto_de_lei_075.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6375/projeto_de_lei_076.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6376/mensagem__projeto.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6433/mensagem__projeto.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6434/mensagem__projeto.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6471/projeto.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6472/projeto.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6473/mensagem__projeto.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6474/mensagem__projeto.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6480/mensagem__projeto.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6547/mensagem__projeto.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6773/mensagem__projeto.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6830/projeto.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6815/projeto.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6831/projeto.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6861/projeto.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5588/projeto.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5589/projeto.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5592/projeto.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5735/projeto.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5766/projeto.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6774/projeto.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6775/projeto.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5553/representacao_001.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5554/representacao_002_ecp.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5555/representacao_003_cop.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5556/representacao_004_cop.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5557/representacao_005_ecp.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5572/representacao_006.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5573/representacao_007.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5574/representacao_008.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5575/representacao_009.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5601/representacao_010.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5618/representacao_011.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5619/representacao_012.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5620/representacao_013.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5626/representacao_014.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5627/representacao_015.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5651/representacao_016.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5638/representacao_017.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5639/representacao_018.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5654/representaouo_019.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5673/representacao_020.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5674/representacao_021.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5675/representacao_022.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5676/representacao_023.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5682/representacao_024.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5703/representacao_025.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5704/representacao_026.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5727/representacao_028.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5728/representacao_029.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5729/representacao_030.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5752/representacao_031.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5753/representacao_032.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5754/representacao_033.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5755/representacao_034.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5756/representacao_036.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5780/representacao_038.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5770/representacao_039.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5781/representacao_040.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5786/representacao_041.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5817/representacao_042.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5793/representacao_044_1.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5811/representacao_045.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5866/representaouo_046.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5867/representaouo_047.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5868/representaouo_048.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5869/representacao_049.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5870/representacao_050.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5871/representaouo_051.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5872/representaouo_052.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5836/representacao_053.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5837/representacao_054.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5890/representaouo_055.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5919/representaouo_056.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5920/representacao_057.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5909/representaouo_058.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5910/representaouo_059.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5947/representacao_060.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5948/representacao_061.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5949/representacao_062.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5950/representacao_063.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6026/representacao_064.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6027/representacao_065.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6028/representacao_066.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6029/representacao_067.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6157/representacao_068.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6186/representaouo_069.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6207/representaouo_070.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6208/representaouo_071.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6280/representacao_072.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6281/representacao_073.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6292/representacao_074.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6293/representacao_075.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6301/representacao_076.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6302/representacao_077.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6303/representacao_078.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6304/representacao_079.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6305/representacao_080.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6315/representaouo_081.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6316/representaouo_082.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6323/representaouo_083.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6331/representaouo_084.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6332/representaouo_085.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6436/representaouo_086.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5537/requerimento_001.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5538/requerimento_002.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5539/requerimento_003.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5540/requerimento_004.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5541/requerimento_005.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5542/requerimento_006.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5543/requerimento_007.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5544/requerimento_008.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5545/requerimento_009.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5546/requerimento_010.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5547/requerimento_011.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5548/requerimento_012.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5549/requerimento_013.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5550/requerimento_014.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5551/requerimento_015.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5552/requerimento_016.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5568/requerimento_017.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5569/requerimento_018.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5570/requerimento_019.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5571/requerimento_022.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5602/requerimento_023.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5616/requerimento_024.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5617/requerimento_025.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5624/requerimento_026.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5625/requerimento_027.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5658/req_028-20_antero__calcamento_da_avenida_senad_SnLsCh9.docx" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5659/req_029-20_edeir__recapeamento_asfaltico_do_ba_9UE9DvR.docx" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5640/requerimento_030.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5641/requerimento_031.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5656/requerimento_033.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5657/requerimento_034.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5671/requerimento_035.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5701/requerimento_036.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5672/requerimento_037.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5702/requerimento_038.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5730/requerimento_039.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5731/requerimento_040.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5732/requerimento_041.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5757/requerimento_042.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5759/requerimento_044.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5760/requerimento_045.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5761/requerimento_046.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5762/requerimento_047.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5764/requerimento_049.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5771/requerimento_054.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5784/requerimento_055.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5787/req_056-20_jroberto__limpeza_da_rua_maria_da_gloria_araujo_altair_rocha.docx" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5782/requerimento_057.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5777/requerimento_058.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5778/requerimento_059.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5818/requerimento_060.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5815/requerimento_061.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5799/req_062-20_edeir_operacao_tapa-buracos_no_bairro_sao_joao.docx" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5800/req_063-20_edeir_limpeza_da_rua_que_liga_o_bairro_schiavon_a_parte_alta_do_bairro_vila_casal_morro_do_querosene.docx" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5801/req_064-20_edeir_informacoes_sobre_as_grades_de_isolamento_da_praca_da_independencia.docx" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5794/requerimento_065.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5795/req_066-20_antero_capina_e_limpeza_de_todas_as_ruas_do_santa_edwiges_ii.docx" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5812/requerimento_067.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5873/requerimento_068.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5874/requerimento_069.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5875/requerimento_070.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5876/requerimento_071.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5877/requerimento_072.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5878/requerimento_073.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5879/requerimento_074.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5838/requerimento_075.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5839/requerimento_076.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5840/requerimento_077.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5841/requerimento_078.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5842/requerimento_079.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5915/requerimento_080.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5916/requerimento_081.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5917/requerimento_082.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5918/requerimento_083.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5911/requerimento_084.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5951/requerimento_085.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5912/requerimento_086.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5913/requerimento_086.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5914/requerimento_088.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5952/requerimento_089.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5953/requerimento_090.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5954/requerimento_091.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5970/requerimento_092.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5971/requerimento_093.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5972/requerimento_094.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5973/requerimento_095.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5974/requerimento_096.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/5975/requerimento_097.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6019/requerimento_098.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6020/requerimento_099.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6021/requerimento_100.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6023/requerimento_102.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6158/requerimento_103.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6159/requerimento_104.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6187/requerimento_105.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6160/requerimento_106.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6188/requerimento_107.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6189/requerimento_108.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6190/requerimento_109.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6209/requerimento_110.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6282/requerimento_111.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6294/requerimento_112.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6313/indicaouo_331.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6320/requerimento_114.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6324/requerimento_115.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6325/requerimento_116.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6333/requerimento_117.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6437/requerimento_118.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6731/requerimento_119.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6732/requerimento_120.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6827/requerimento_121.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6828/requerimento_122.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2020/6829/requerimento_123.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H707"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="186.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="196.42578125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="250" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="195.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>