--- v0 (2025-12-06)
+++ v1 (2026-05-31)
@@ -54,10498 +54,10498 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3640</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Antero Gomes de Aguiar</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3640/indicacao_01.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3640/indicacao_01.pdf</t>
   </si>
   <si>
     <t>Realizar o calçamento dos logradouros Rua Cristiano Rodrigues Mota Júnior, Maria do Carmo Biquita e Maria Jaqueline Marques Mota, localizadas no Bairro Fazendinha III (loteamento Clarice Pimenta Maranhão), a pedido dos moradores.</t>
   </si>
   <si>
     <t>3641</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>Lek</t>
-[...2 lines deleted...]
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3641/indicacao_02.pdf</t>
+    <t>Alexandre de Barros Mendes</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3641/indicacao_02.pdf</t>
   </si>
   <si>
     <t>Realizar o asfaltamento da Rua São Pedro, Bairro Industrial, a pedido dos moradores.</t>
   </si>
   <si>
     <t>3642</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3642/indicacao_03.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3642/indicacao_03.pdf</t>
   </si>
   <si>
     <t>Realizar o asfaltamento da Rua Expedicionário Rui Balbi, Bairro Industrial, a pedido dos moradores.</t>
   </si>
   <si>
     <t>3643</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Darci Pires da Silva, Luis Carlos Teixeira Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3643/indicacao_04.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3643/indicacao_04.pdf</t>
   </si>
   <si>
     <t>Realizar a demarcação de garagem ao lado do n° 50 da Rua Belo Horizonte, Bairro São Domingos, devido a entrada e saída de veículos deste imóvel.</t>
   </si>
   <si>
     <t>3644</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>Gilson Pica Pau Vereador, Joseli Anísio Pinto</t>
-[...2 lines deleted...]
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3644/indicacao_05.pdf</t>
+    <t>Gilson Fazolla Filgueiras, Joseli Anísio Pinto</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3644/indicacao_05.pdf</t>
   </si>
   <si>
     <t>Realizar a limpeza e capina da Rua Maria Duarte Cancela, Bairro Antonina Coelho (Cohab), a pedido dos moradores.</t>
   </si>
   <si>
     <t>3645</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3645/indicacao_06.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3645/indicacao_06.pdf</t>
   </si>
   <si>
     <t>Realizar a colocação de uma placa "proibido jogar lixo" em frente ao n° 219 da Rua Maria Duarte Cancela, Bairro Antonina Coelho (Cohab), a pedido dos moradores.</t>
   </si>
   <si>
     <t>3646</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3646/indicacao_07.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3646/indicacao_07.pdf</t>
   </si>
   <si>
     <t>Realizar uma operação tapa buracos em toda a extensão da Rua José Augusto Marcos, Bairro Ponte Preta, a pedido dos moradores.</t>
   </si>
   <si>
     <t>3647</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3647/indicacao_08.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3647/indicacao_08.pdf</t>
   </si>
   <si>
     <t>Realizar o conserto das manilhas na Fazenda dos Rezendes, situada no sentido Bairro Palmeiras até Parada Moreira, a pedido dos moradores.</t>
   </si>
   <si>
     <t>3648</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3648/indicacao_09.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3648/indicacao_09.pdf</t>
   </si>
   <si>
     <t>Realizar a construção de duas passarelas elevadas, com a pintura de faixa de pedestres, na Rua Cel. Otaviano da Rocha, Bairro São Domingos, nas proximidades dos números 185 e 387 e das entradas das ruas Milton Chinelo e Claudionor Procópio de Sá, a fim de garantir maior segurança aos alunos que se direcionam até as escolas localizadas no Bairro Eldorado, pois utilizam esse trecho com muita frequência.</t>
   </si>
   <si>
     <t>3650</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3650/indicacao_010.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3650/indicacao_010.pdf</t>
   </si>
   <si>
     <t>Realizar a colocação de um poste no fim da rua Ceci Perón, Bairro Agroceres, a pedido dos moradores.</t>
   </si>
   <si>
     <t>3651</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3651/indicacao_011.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3651/indicacao_011.pdf</t>
   </si>
   <si>
     <t>Realizar a colocação de um poste no fim da rua Irmãos Peron, Bairro Agroceres, a pedido dos moradores.</t>
   </si>
   <si>
     <t>3687</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3687/indicacao_012.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3687/indicacao_012.pdf</t>
   </si>
   <si>
     <t>Realizar a construção de um passeio entre os números 357 e 373 da Rua Francisco de Paula Ribeiro, Bairro Eldorado, em frente à área verde pertencente ao município, nas proximidades da Rua Major Mendes Sobrinho, em um trecho de aproximadamente 70 metros, a fim de garantir maior segurança aos moradores e alunos das escolas daquela região, a pedido dos moradores.</t>
   </si>
   <si>
     <t>3688</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3688/indicacao_013.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3688/indicacao_013.pdf</t>
   </si>
   <si>
     <t>Colocação de uma placa de "Proibido jogar lixo" na frente, fundos e laterais do Estádio Célio Moreira Pinto (Campo da Colônia Padre Damião).</t>
   </si>
   <si>
     <t>3689</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3689/indicacao_014.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3689/indicacao_014.pdf</t>
   </si>
   <si>
     <t>Asfaltamento da Rua Jamil Candian (aproximadamente 200 metros), Bairro Mangueira Rural, a pedido do Senhor Braz Jorge Laud.</t>
   </si>
   <si>
     <t>3690</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>Jane Lacerda</t>
-[...2 lines deleted...]
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3690/indicacao_015.pdf</t>
+    <t>Jane Cristina Lacerda Pinto</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3690/indicacao_015.pdf</t>
   </si>
   <si>
     <t>Cascalhamento da estrada de acesso à Comunidade do Miragaia, a pedido do Líder Comunitário, José Carlos Quirino.</t>
   </si>
   <si>
     <t>3691</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>José Roberto</t>
-[...2 lines deleted...]
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3691/indicacao_016.pdf</t>
+    <t>José Roberto Reis Filgueiras</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3691/indicacao_016.pdf</t>
   </si>
   <si>
     <t>Capina e limpeza geral do escadão e da rampa de acesso à Rua José Doriguetto, Bairro Schiavon, a pedido dos moradores.</t>
   </si>
   <si>
     <t>3692</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3692/indicacao_017.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3692/indicacao_017.pdf</t>
   </si>
   <si>
     <t>Capina e limpeza geral da Rua José Doriguetto, Bairro Schiavon, a pedido dos moradores.</t>
   </si>
   <si>
     <t>3694</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3694/indicacao_018.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3694/indicacao_018.pdf</t>
   </si>
   <si>
     <t>Reforma do sistema de captação de águas pluviais da Rua José Doriguetto, Bairro Schiavon, a pedido dos moradores.</t>
   </si>
   <si>
     <t>3695</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3695/indicacao_019.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3695/indicacao_019.pdf</t>
   </si>
   <si>
     <t>Construção de um escadão com a colocação de postes e luminárias entre as Ruas Adolfo Pereira Cortez e 8 de Março, Bairro São Domingos, especificamente ao lado da antiga caixa d'água da COPASA, a pedido dos moradores.</t>
   </si>
   <si>
     <t>3696</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3696/indicacao_020.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3696/indicacao_020.pdf</t>
   </si>
   <si>
     <t>Realizar mudança na rota do caminhão coletor de lixo, acrescentando a Comunidade da Zueira após o retorno da Miragaia, a pedido da moradora Francisca Gomes Pacheco.</t>
   </si>
   <si>
     <t>3697</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>Edeir Pacheco, Gilson Pica Pau Vereador, Joseli Anísio Pinto</t>
-[...2 lines deleted...]
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3697/indicacao_021.pdf</t>
+    <t>Edeir Pacheco, Gilson Fazolla Filgueiras, Joseli Anísio Pinto</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3697/indicacao_021.pdf</t>
   </si>
   <si>
     <t>Poda de árvores da Rua Farmacêutico Jonathas de Azevedo, Bairro Boa Vista, a pedido dos moradores.</t>
   </si>
   <si>
     <t>3698</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3698/indicacao_022.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3698/indicacao_022.pdf</t>
   </si>
   <si>
     <t>Cascalhamento da Comunidade do Córrego dos Braguinhas, próximo ao APAE Rural, a pedido dos moradores.</t>
   </si>
   <si>
     <t>3699</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3699/indicacao_023.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3699/indicacao_023.pdf</t>
   </si>
   <si>
     <t>Realizar a instalação da rede de águas pluviais na Rua Wilson Campos, Bairro Mangueira Rural, a pedido dos moradores.</t>
   </si>
   <si>
     <t>3700</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Luis Carlos Teixeira Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3700/indicacao_024.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3700/indicacao_024.pdf</t>
   </si>
   <si>
     <t>Realizar a instalação de placas que sinalizem o respeito ao trânsito de ciclistas em toda a cidade de Ubá.</t>
   </si>
   <si>
     <t>3732</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3732/indicacao_025.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3732/indicacao_025.pdf</t>
   </si>
   <si>
     <t>Ao prefeito, colocação de um poste de iluminação com luminária, no fim da rua Pedro Caneschi, Bairro Louriçal. Solicita, ainda, no mesmo logradouro, um braço e uma luminária no primeiro poste</t>
   </si>
   <si>
     <t>3733</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3733/indicacao_026.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3733/indicacao_026.pdf</t>
   </si>
   <si>
     <t>Ao prefeito, colocação de um poste com luminária no fim da Rua Homero Caneschi, Bairro Louriçal.</t>
   </si>
   <si>
     <t>3734</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>Antero Gomes de Aguiar, Darci Pires da Silva, Edeir Pacheco, Gilson Pica Pau Vereador, Joseli Anísio Pinto, Luis Carlos Teixeira Ribeiro, Rosângela Alfenas</t>
-[...2 lines deleted...]
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3734/indicacao_027.pdf</t>
+    <t>Antero Gomes de Aguiar, Darci Pires da Silva, Edeir Pacheco, Gilson Fazolla Filgueiras, Joseli Anísio Pinto, Luis Carlos Teixeira Ribeiro, Rosângela Maria Alfenas de Andrade</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3734/indicacao_027.pdf</t>
   </si>
   <si>
     <t>Ao prefeito,  para que encaminhe a esta Casa Legislativa um Projeto de Lei que trate sobre a “bolsa atleta municipal” aos esportistas ubaenses.</t>
   </si>
   <si>
     <t>3735</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3735/indicacao_028.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3735/indicacao_028.pdf</t>
   </si>
   <si>
     <t>Ao prefeito, para determinar  a concessão de  uso do banheiro do Terminal Rodoviário de Ubá aos motoristas da Viação Ubá, sem o pagamento de taxas.</t>
   </si>
   <si>
     <t>3736</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3736/indicacao_029.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3736/indicacao_029.pdf</t>
   </si>
   <si>
     <t>Ao prefeito,  construção da rede de esgoto do Bairro Santa Edwiges II até o Bairro Santa Edwiges I, pois o esgoto está exposto a céu aberto.</t>
   </si>
   <si>
     <t>3737</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3737/indicacao_030.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3737/indicacao_030.pdf</t>
   </si>
   <si>
     <t>Ao prefeito,  construção de galeria para águas pluviais e esgoto entre a Rua Rubens Aroeira e Santos Miguelito, Bairro Santa Edwiges ( 100 metros) devido aos constantes transbordamentos naquelas região.</t>
   </si>
   <si>
     <t>3738</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3738/indicacao_031.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3738/indicacao_031.pdf</t>
   </si>
   <si>
     <t>Ao prefeito, patrolamento na estrada localizada no trecho posterior ao Bairro Santa Rosa.</t>
   </si>
   <si>
     <t>3739</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>Joseli Anísio Pinto</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3739/indicacao_032.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3739/indicacao_032.pdf</t>
   </si>
   <si>
     <t>Ao prefeito, operação tapa buracos na Rua João Paulo II, Bairro João Teixeira, a pedido do suplente de vereador Ademir do Tanquinho.</t>
   </si>
   <si>
     <t>3740</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/</t>
+    <t>http://sapl.uba.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Ao prefeito, capina e limpeza das margens da estrada entre o Bairro Laranjal e a Comunidade 13 de Maio, a pedido do suplente de vereador Ademir do Tanquinho.</t>
   </si>
   <si>
     <t>3741</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>Edeir Pacheco, Gilson Pica Pau Vereador</t>
-[...2 lines deleted...]
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3741/indicacao_034.pdf</t>
+    <t>Edeir Pacheco, Gilson Fazolla Filgueiras</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3741/indicacao_034.pdf</t>
   </si>
   <si>
     <t>Ao prefeito  limpeza geral no Bairro Cristo Redentor.</t>
   </si>
   <si>
     <t>3742</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>Edeir Pacheco</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3742/indicacao_035.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3742/indicacao_035.pdf</t>
   </si>
   <si>
     <t>Ao prefeito, patrolamento e  cascalhamento da Comunidade São Domingos.</t>
   </si>
   <si>
     <t>3743</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3743/indicacao_036.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3743/indicacao_036.pdf</t>
   </si>
   <si>
     <t>Ao prefeito,operação tapa buracos no Bairro Noeme Batalha.</t>
   </si>
   <si>
     <t>3744</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3744/indicacao_037.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3744/indicacao_037.pdf</t>
   </si>
   <si>
     <t>Ao prefeito, o patrolamento e o cascalhamento da Comunidade da Ubeba.</t>
   </si>
   <si>
     <t>3745</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3745/indicacao_038.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3745/indicacao_038.pdf</t>
   </si>
   <si>
     <t>Ao prefeito, patrolamento e o cascalhamento da Comunidade da Ubeba.</t>
   </si>
   <si>
     <t>3749</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>Jorge Custódio Gervásio</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3749/indicacao_039.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3749/indicacao_039.pdf</t>
   </si>
   <si>
     <t>Poda de árvores e limpeza geral da Rua Adão Quintão, Bairro Agroceres, a pedido dos moradores.</t>
   </si>
   <si>
     <t>3750</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>Jorge Custódio Gervásio, Luis Carlos Teixeira Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3750/indicacao_040.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3750/indicacao_040.pdf</t>
   </si>
   <si>
     <t>Fazer cumprir a Lei Complementar 171/2017, que autorizou a criação de doze cargos de agente de trânsito, em razão das importantes atividades a serem desenvolvidas para a fiscalização e a segurança do trânsito na cidade de Ubá.</t>
   </si>
   <si>
     <t>3751</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3751/indicacao_041.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3751/indicacao_041.pdf</t>
   </si>
   <si>
     <t>Construção de um bueiro ao lado da ponte localizada na Rua Elpídia da Silva Fagundes, que interliga o Bairro Santa Edwiges II ao Fórum, a pedido dos moradores e do suplente de vereador Ademir do Tanquinho.</t>
   </si>
   <si>
     <t>4102</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4102/ind_42-18.docx</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4102/ind_42-18.docx</t>
   </si>
   <si>
     <t>Cascalhamento da Rua Elpídia da Silva Fagundes, que interliga o Bairro Santa Edwiges II ao Fórum.</t>
   </si>
   <si>
     <t>4103</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4103/ind_43-18.docx</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4103/ind_43-18.docx</t>
   </si>
   <si>
     <t>Estudos técnicos que visem a construção de uma rotatória no encontro entre a Rua Alberto Rodrigues Baião, Bairro São João, e a Rodovia Ubá-Tocantins.</t>
   </si>
   <si>
     <t>4104</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4104/ind_44-18.docx</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4104/ind_44-18.docx</t>
   </si>
   <si>
     <t>Capina e limpeza nas ruas da localidade conhecida como  Morro do Querosene, Bairro Vila Casal,</t>
   </si>
   <si>
     <t>4105</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4105/ind_45-18.docx</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4105/ind_45-18.docx</t>
   </si>
   <si>
     <t>Instalação de placas de"Proibido estacionar"  na Rua Francisco Xavier Gomes, Bairro Primavera, no trecho próximo ao escadão que compreende os números 174 ao 695, a pedido dos moradores e do suplente de vereador Ademir do Tanquinho.</t>
   </si>
   <si>
     <t>4106</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4106/ind_46-18.docx</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4106/ind_46-18.docx</t>
   </si>
   <si>
     <t>Instalação de um banco na parte externa do Posto de Saúde do Bairro Santa Edwiges, para maior conforto sobretudo de  mães com crianças de colo e idosos, a pedido dos moradores e do suplente de vereador Ademir do Tanquinho.</t>
   </si>
   <si>
     <t>4107</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4107/ind_47-18.docx</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4107/ind_47-18.docx</t>
   </si>
   <si>
     <t>Instalação de duas placas que indiquem a faixa para a travessia de pedestres na Av. Com. Jacinto Soares de Sousa Lima, sendo uma em frente ao Terminal Rodoviário e outra à Loja Passarela Veículos.</t>
   </si>
   <si>
     <t>4108</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4108/ind_48-18.docx</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4108/ind_48-18.docx</t>
   </si>
   <si>
     <t>Notificação de todos os proprietários de lotes de Ubá, com o objetivo de providenciarem a limpeza e a conservação permanente.</t>
   </si>
   <si>
     <t>4109</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4109/ind_49-18.docx</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4109/ind_49-18.docx</t>
   </si>
   <si>
     <t>Nivelamento da Rua José Betil, Bairro Mangueira Rural, e posterior construção de bueiros.</t>
   </si>
   <si>
     <t>4110</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4110/ind_50-18.docx</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4110/ind_50-18.docx</t>
   </si>
   <si>
     <t>Tapamento de um buraco na Rua Jaime Vieira de Andrade, Bairro Encosta do Sol.</t>
   </si>
   <si>
     <t>4111</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4111/ind_51-18.docx</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4111/ind_51-18.docx</t>
   </si>
   <si>
     <t>Construção de um redutor de velocidade em frente ao nº 347 da Rua Antônio Candian, Bairro São Domingos</t>
   </si>
   <si>
     <t>4112</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4112/ind_52-18.docx</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4112/ind_52-18.docx</t>
   </si>
   <si>
     <t>Tapamento de um buraco em frente ao nº 76 da Rua José Lemos Duarte, Bairro Oséias Maranhão</t>
   </si>
   <si>
     <t>4113</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4113/ind_053-18.docx</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4113/ind_053-18.docx</t>
   </si>
   <si>
     <t>Implementação em todos os Postos de Saúde do município da distribuição de pelo menos cinco fichas extras nos casos de urgência e emergência.</t>
   </si>
   <si>
     <t>4114</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>Gilson Pica Pau Vereador, Edeir Pacheco</t>
-[...2 lines deleted...]
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4114/ind_054-18.docx</t>
+    <t>Gilson Fazolla Filgueiras, Edeir Pacheco</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4114/ind_054-18.docx</t>
   </si>
   <si>
     <t>Remoção de uma árvore em frente ao nº 281 da Rua João Groppo, Bairro Inês Groppo, pois suas raízes estão danificando a indústria e as residências adjacentes</t>
   </si>
   <si>
     <t>4115</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4115/ind_055-18.docx</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4115/ind_055-18.docx</t>
   </si>
   <si>
     <t>Poda das árvores da Praça e Rua do Rosário, Centro, a pedido dos moradores</t>
   </si>
   <si>
     <t>4116</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4116/ind_056-18.docx</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4116/ind_056-18.docx</t>
   </si>
   <si>
     <t>Remoção de terra e entulhos da Rua Sete lagoas, Bairro Santana, em frente ao nº 150.</t>
   </si>
   <si>
     <t>4117</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4117/ind_057-18.docx</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4117/ind_057-18.docx</t>
   </si>
   <si>
     <t>Tapamento de um buraco em frente ao nº 241 da Rua Sete Lagoas, Bairro Santana.</t>
   </si>
   <si>
     <t>4118</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4118/ind_058-18.docx</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4118/ind_058-18.docx</t>
   </si>
   <si>
     <t>Rcapeamento asfáltico na Rua Vereador Oswaldo de Moura Estevão, Bairro Peluso,</t>
   </si>
   <si>
     <t>4119</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4119/ind_059-18.docx</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4119/ind_059-18.docx</t>
   </si>
   <si>
     <t>Desentupimento do bueiro localizado no final da Rua José Doriguetto, Bairro Palmeiras</t>
   </si>
   <si>
     <t>4120</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4120/ind_060-18.docx</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4120/ind_060-18.docx</t>
   </si>
   <si>
     <t>Asfaltamento dos logradouros públicos localizados no Bairro Jardim Esperança: Jurandir Teixeira, Maria do Carmo Médici de Oliveira, Realino Sebastião Firmiano, Maria Moreira de Oliveira, Valtecir de Carvalho Barroso e Três Irmãos. Reitera parcialmente a Indicação nº 626/17 de mesma autoria.</t>
   </si>
   <si>
     <t>4151</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4151/ind_061-18.docx</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4151/ind_061-18.docx</t>
   </si>
   <si>
     <t>Asfaltamento Rua Eni Casal Cavalari, no Bairro José Cavaliere</t>
   </si>
   <si>
     <t>4152</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4152/ind_062-18.docx</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4152/ind_062-18.docx</t>
   </si>
   <si>
     <t>construção de um bueiro nas proximidades do nº 56 da Rua José Médice, Bairro da Luz</t>
   </si>
   <si>
     <t>4153</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4153/ind_063-18.docx</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4153/ind_063-18.docx</t>
   </si>
   <si>
     <t>Poda de todas as árvores na Av. Senador Levindo Coelho, especificamente no trecho entre  Móveis América e  entrada da estrada de acesso ao novo presídio</t>
   </si>
   <si>
     <t>4154</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4154/ind_064-18.docx</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4154/ind_064-18.docx</t>
   </si>
   <si>
     <t>Cascalhamento da estrada que compreende as comunidades Santo Anastácio e 13 de Maio.</t>
   </si>
   <si>
     <t>4155</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4155/ind_065-18.docx</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4155/ind_065-18.docx</t>
   </si>
   <si>
     <t>Cascalhamento da Comunidade de Ubá Pequeno</t>
   </si>
   <si>
     <t>4156</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4156/ind_066-18.docx</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4156/ind_066-18.docx</t>
   </si>
   <si>
     <t>Mais funcionários para atender o Distrito de Diamante</t>
   </si>
   <si>
     <t>4157</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4157/ind_067-18.docx</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4157/ind_067-18.docx</t>
   </si>
   <si>
     <t>Tapamento do buraco localizado no início da Rua Adolfo Pereira Cortez, Bairro São Domingos</t>
   </si>
   <si>
     <t>4158</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4158/ind_068-18.docx</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4158/ind_068-18.docx</t>
   </si>
   <si>
     <t>Tapamento de um buraco localizado na Rua Jorge Jacob Ibraim, Bairro Eldorado</t>
   </si>
   <si>
     <t>4159</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4159/ind_069-18.docx</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4159/ind_069-18.docx</t>
   </si>
   <si>
     <t>Realizar a extensão do trecho de área reservada para carga e descarga nas proximidades do nº 547 da Rua Antenor Machado,a pedido dos comerciantes daquela localidade.</t>
   </si>
   <si>
     <t>4160</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4160/ind_070-18.docx</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4160/ind_070-18.docx</t>
   </si>
   <si>
     <t>Limpeza da fossa séptica localizada na Comunidade do Peixoto Filho</t>
   </si>
   <si>
     <t>4191</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>Darci Pires da Silva</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4191/indicacao_071.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4191/indicacao_071.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize a colocação de um bebedouro mais eficiente no Velório Municipal, a pedido dos munícipes, com o objetivo de atender o grande fluxo de pessoas que comparecem ao local, especialmente nos dias de calor intenso.</t>
   </si>
   <si>
     <t>4192</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4192/indicacao_072.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4192/indicacao_072.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize a instalação de um poste com luminária ao lado do ponto de ônibus localizado em frente ao Terminal Rodoviário, em razão da escuridão no local gerada por uma árvore.</t>
   </si>
   <si>
     <t>4193</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4193/indicacao_073.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4193/indicacao_073.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize a limpeza de todos os bueiros localizados na Av. Dr. Heitor Peixoto Toledo, que fornece acesso até as comunidades da Colônia, Povoado São Domingos e Boa Vista, a pedido dos moradores.</t>
   </si>
   <si>
     <t>4194</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4194/indicacao_074.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4194/indicacao_074.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize capina e limpeza do Bairro Rosa de Toledo, a pedido dos moradores.</t>
   </si>
   <si>
     <t>4195</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4195/indicacao_075.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4195/indicacao_075.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize a remoção de três árvores que estão caídas no Rio Ubá, no trecho da Rodovia Ubá-Guidoval, próximo ao Campo do Santo Antônio, a pedido dos munícipes.</t>
   </si>
   <si>
     <t>4196</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4196/indicacao_076.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4196/indicacao_076.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize a capina e limpeza na Rua João Perón, Bairro Agroceres, a pedido dos moradores.</t>
   </si>
   <si>
     <t>4197</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4197/indicacao_077.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4197/indicacao_077.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize estudos técnicos que possibilitem a legalização dos bairros de Ubá que estão em situação irregular, em regime de urgência, a pedido dos munícipes.</t>
   </si>
   <si>
     <t>4198</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4198/indicacao_078.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4198/indicacao_078.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize a reconstrução em concreto da ponte que liga o Bairro Santa Rosa às Comunidades da Zueira e Córrego dos Andrades, pois caiu recentemente, a pedido dos moradores.</t>
   </si>
   <si>
     <t>4199</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4199/indicacao_079.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4199/indicacao_079.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize a construção de ponte de concreto no lugar da ponte de madeira que está situada na Comunidade de Ubá Pequeno, nas proximidades do acesso ao Córrego dos Teixeiras, a pedido dos moradores.</t>
   </si>
   <si>
     <t>4200</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4200/indicacao_080.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4200/indicacao_080.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, a fim de indicar-lhe que, por meio do setor municipal competente, realize capina e limpeza de todas as ruas do Bairro João Teixeira  e Jardim Esperança, a pedido dos moradores.</t>
   </si>
   <si>
     <t>4201</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4201/ind_081-18.docx</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4201/ind_081-18.docx</t>
   </si>
   <si>
     <t>Limpeza e a capina da Rua José Fernandes, Bairro Encosta do Sol.</t>
   </si>
   <si>
     <t>4202</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4202/ind_082-18.docx</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4202/ind_082-18.docx</t>
   </si>
   <si>
     <t>Tapamento de um buraco em frente ao nº 1241 da Av. Olegário Maciel, Bairro Triângulo.</t>
   </si>
   <si>
     <t>4203</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4203/ind_083-18.docx</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4203/ind_083-18.docx</t>
   </si>
   <si>
     <t>Tapamento de um buraco em frente ao nº 82 da Rua Antônio Miquelito, Bairro Santa Bernadete</t>
   </si>
   <si>
     <t>4204</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4204/ind_084-18.docx</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4204/ind_084-18.docx</t>
   </si>
   <si>
     <t>Patrolamento entre a Comunidade da Ubeba até o Distrito de Diamante</t>
   </si>
   <si>
     <t>4205</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4205/ind_085-18.docx</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4205/ind_085-18.docx</t>
   </si>
   <si>
     <t>Capina e a limpeza da Rua Tereza Casagrande, Bairro Concórdia</t>
   </si>
   <si>
     <t>4206</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4206/ind_086-18.docx</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4206/ind_086-18.docx</t>
   </si>
   <si>
     <t>Notificação ao proprietário do imóvel de nº 35 da Av. Santiago, no Bairro Santa Bernadete, para que promova a capina e limpeza do terreno.</t>
   </si>
   <si>
     <t>4207</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4207/ind_087-18.docx</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4207/ind_087-18.docx</t>
   </si>
   <si>
     <t>Colocação de um contêiner de lixo em frente ao nº 35 da Av. Santiago, Bairro Santa Bernadete</t>
   </si>
   <si>
     <t>4208</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4208/ind_088-18.docx</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4208/ind_088-18.docx</t>
   </si>
   <si>
     <t>Capina e limpeza na Rua Jardim das Alamedas, Bairro Cidade Jardim</t>
   </si>
   <si>
     <t>4209</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4209/ind_089-18.docx</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4209/ind_089-18.docx</t>
   </si>
   <si>
     <t>Construção de um escadão entre a Rua Major Tito César e a Rua José Resende Brando</t>
   </si>
   <si>
     <t>4210</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4210/ind_090-18.docx</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4210/ind_090-18.docx</t>
   </si>
   <si>
     <t>Patrolamento na estrada da Comunidade de São Pedro</t>
   </si>
   <si>
     <t>4211</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>Gilson Pica Pau Vereador</t>
-[...2 lines deleted...]
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4211/ind_091-18.docx</t>
+    <t>Gilson Fazolla Filgueiras</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4211/ind_091-18.docx</t>
   </si>
   <si>
     <t>Patrolamento na estrada da Comunidade do Córrego do Sossego.</t>
   </si>
   <si>
     <t>4212</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4212/ind_092-18.docx</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4212/ind_092-18.docx</t>
   </si>
   <si>
     <t>Poda de todas as árvores da Rua Francisco André de Araújo, Bairro Industrial</t>
   </si>
   <si>
     <t>4213</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4213/ind_093-18.docx</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4213/ind_093-18.docx</t>
   </si>
   <si>
     <t>Construção de rede de captação de águas pluviais no final da Rua José Doriguêtto, Bairro Schiavon.</t>
   </si>
   <si>
     <t>4214</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4214/ind_094-18.docx</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4214/ind_094-18.docx</t>
   </si>
   <si>
     <t>Desentupimento de um bueiro situado na Rua Zoralindo Villela Eiras, Bairro Caxangá</t>
   </si>
   <si>
     <t>4215</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4215/ind_095-18.docx</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4215/ind_095-18.docx</t>
   </si>
   <si>
     <t>Estudos técnicos para correção do afundamento de parte da Rua Marechal Floriano Peixoto, nas proximidades do escadão, no Bairro Vila Casal</t>
   </si>
   <si>
     <t>4216</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4216/ind_096-18.docx</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4216/ind_096-18.docx</t>
   </si>
   <si>
     <t>Capina e  limpeza geral nos dois escadões  entre a Rua Major Tito César e a Rua José Resende Brando, bem como a construção de novos degraus devido à falta de manutenção.</t>
   </si>
   <si>
     <t>4217</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4217/ind_097-18.docx</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4217/ind_097-18.docx</t>
   </si>
   <si>
     <t>Reforma da calçada localizada nas laterais da Escola Estadual Januário Carneiro, na Rua Vicente Leite, Bairro Eldorado.</t>
   </si>
   <si>
     <t>4218</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4218/ind_098-18.docx</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4218/ind_098-18.docx</t>
   </si>
   <si>
     <t>Reconstrução da ponte que fornece acesso  à Comunidade da Zueira, recentemente caída.</t>
   </si>
   <si>
     <t>4219</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4219/ind_099-18.docx</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4219/ind_099-18.docx</t>
   </si>
   <si>
     <t>Patrolamento da estrada da Comunidade da Zueira</t>
   </si>
   <si>
     <t>4220</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4220/ind_100-18.docx</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4220/ind_100-18.docx</t>
   </si>
   <si>
     <t>Capina e limpeza geral das margens da Rodovia Dr. Heitor Peixoto Toledo,que liga a Rodovia Ubá-Tocantins às Comunidades Boa Vista, Colônia Padre Damião e Povoado São Domingos.</t>
   </si>
   <si>
     <t>4221</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>Recapeamento asfáltico de toda a Rua Ângelo Sperandio, Bairro Aeroporto.</t>
   </si>
   <si>
     <t>4222</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4222/ind_102-18.docx</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4222/ind_102-18.docx</t>
   </si>
   <si>
     <t>Tapamento de um buraco na Rua Olímpio Ribeiro, Bairro Primavera</t>
   </si>
   <si>
     <t>4223</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4223/ind_103-18.docx</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4223/ind_103-18.docx</t>
   </si>
   <si>
     <t>Operação tapa buracos nas ruas Olímpio Ribeiro, Francisco Xavier Gomes e Antônio Carlos Caiaffa, todas no Bairro Primavera</t>
   </si>
   <si>
     <t>4224</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4224/ind_104-18.docx</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4224/ind_104-18.docx</t>
   </si>
   <si>
     <t>Reconstrução de parte da Rua Beira Linha que desabou, especificamente em frente ao nº 31, no Distrito de Diamante</t>
   </si>
   <si>
     <t>4225</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4225/ind_105-18.docx</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4225/ind_105-18.docx</t>
   </si>
   <si>
     <t>Lmpeza e a capina da Rua José Costa Marques, Bairro Ponte Preta</t>
   </si>
   <si>
     <t>4226</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4226/ind_106-18.docx</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4226/ind_106-18.docx</t>
   </si>
   <si>
     <t>Rcomposição do pavimento da Rua Cilene Laud, Bairro Meu Sonho II</t>
   </si>
   <si>
     <t>4227</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4227/ind_107-18.docx</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4227/ind_107-18.docx</t>
   </si>
   <si>
     <t>Operação tapa buracos na Rua Lambari, Bairro Ponte Preta</t>
   </si>
   <si>
     <t>4228</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4228/ind_108-18.docx</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4228/ind_108-18.docx</t>
   </si>
   <si>
     <t>Operação tapa buracos na Rua Silvério Amaral, Bairro Noeme Batalha</t>
   </si>
   <si>
     <t>4229</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4229/ind_109-18.docx</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4229/ind_109-18.docx</t>
   </si>
   <si>
     <t>Operação tapa buracos na Rua Antônio Cataldo Pinto, Bairro Peluso</t>
   </si>
   <si>
     <t>4230</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4230/ind_110-18.docx</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4230/ind_110-18.docx</t>
   </si>
   <si>
     <t>Capina e limpeza geral no Bairro São João, com atenção especial no trecho próximo à creche</t>
   </si>
   <si>
     <t>4231</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4231/ind_111-18.docx</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4231/ind_111-18.docx</t>
   </si>
   <si>
     <t>Estudos técnicos que visem o retorno do Posto de Saúde para a Comunidade do Córrego Fundo, em razão da grande demanda de moradores que necessitam se deslocar para regiões distantes em busca de atendimento médico.</t>
   </si>
   <si>
     <t>4232</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4232/ind_112-18.docx</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4232/ind_112-18.docx</t>
   </si>
   <si>
     <t>Calçamento de trecho de aproximadamente 200 metros da Rua Cristina Bruschi Mendes, Bairro Peluso,  até a Rua Antônio Alfenas de Andrade, no Bairro São João.</t>
   </si>
   <si>
     <t>4233</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4233/ind_113-18.docx</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4233/ind_113-18.docx</t>
   </si>
   <si>
     <t>Recapeamento asfáltico e o reparo do bueiro da Rua Colbert de Moura, Bairro Talma,</t>
   </si>
   <si>
     <t>4234</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4234/ind_114-18.docx</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4234/ind_114-18.docx</t>
   </si>
   <si>
     <t>Reformular o Conselho Municipal de Trânsito para que a Câmara Municipal de Ubá tenha vaga como membro no referido Conselho.</t>
   </si>
   <si>
     <t>4235</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4235/ind_115-18.docx</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4235/ind_115-18.docx</t>
   </si>
   <si>
     <t>Repintura das faixas de pedestres localizadas na Rua José Augusto Marcos, Bairro Ponte Preta, sendo uma em frente ao nº 2285 e outra à Escola Municipal Nossa Senhora Aparecida</t>
   </si>
   <si>
     <t>4236</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4236/ind_116-18.docx</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4236/ind_116-18.docx</t>
   </si>
   <si>
     <t>Construção de um redutor de velocidade em frente ao nº 82 da Rua João Mendes, Bairro Agroceres</t>
   </si>
   <si>
     <t>4237</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4237/ind_117-18.docx</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4237/ind_117-18.docx</t>
   </si>
   <si>
     <t>Capina, limpeza geral e instalação de corrimão no escadão que liga as ruas Antônio Candian e São Geraldo, no Bairro São Domingos</t>
   </si>
   <si>
     <t>4238</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4238/ind_118-18.docx</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4238/ind_118-18.docx</t>
   </si>
   <si>
     <t>Reparo na tubulação de esgoto em frente ao nº 530 da Rua Antônio Candian, Bairro São Domingos</t>
   </si>
   <si>
     <t>4239</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4239/ind_119-18.docx</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4239/ind_119-18.docx</t>
   </si>
   <si>
     <t>Patrolamento e cascalhamento das ruas Diamantes e Francisco José Caetano Fernandes, localizadas no novo loteamento atrás do Bairro Santa Rosa</t>
   </si>
   <si>
     <t>4240</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4240/ind_120-18.docx</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4240/ind_120-18.docx</t>
   </si>
   <si>
     <t>Colocação de quatro postes de iluminação pública, com luminárias, nas proximidades da propriedade do Sr. Bernardo na Comunidade Córrego dos Braguinhas</t>
   </si>
   <si>
     <t>4241</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4241/ind_121-18.docx</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4241/ind_121-18.docx</t>
   </si>
   <si>
     <t>Operação tapa buracos na Rua Quiquina Láurea, Bairro Peluso</t>
   </si>
   <si>
     <t>4242</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4242/ind_122-18.docx</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4242/ind_122-18.docx</t>
   </si>
   <si>
     <t>Capina e limpeza geral da Rua Projetada, que liga os bairros Schiavon e Vila Casal (Morro do Querosene)</t>
   </si>
   <si>
     <t>4243</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>José Roberto, Luis Carlos Teixeira Ribeiro</t>
-[...2 lines deleted...]
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4243/ind_123-18.docx</t>
+    <t>José Roberto Reis Filgueiras, Luis Carlos Teixeira Ribeiro</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4243/ind_123-18.docx</t>
   </si>
   <si>
     <t>Reconstrução de parte da Av. Brasil, Bairro Olinda, pois desabou, trazendo riscos aos moradores e  veículos.</t>
   </si>
   <si>
     <t>4244</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4244/ind_124-18.docx</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4244/ind_124-18.docx</t>
   </si>
   <si>
     <t>Repintura de três faixas de pedestres localizadas no entorno da Igreja da São Sebastião, especificamente na rua Cônego Vidal, rua Adalberto Carneiro de Castro e Av. dos Franciscanos</t>
   </si>
   <si>
     <t>4245</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4245/ind_125-18.docx</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4245/ind_125-18.docx</t>
   </si>
   <si>
     <t>Poda de árvores da Rua Monsenhor Lincoln Ramos, Centro</t>
   </si>
   <si>
     <t>4246</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4246/indicacao_126.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4246/indicacao_126.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize capina e limpeza geral da Rua Rubens Baião, Bairro Pires da Luz, bem como dos lotes pertencentes à municipalidade, a pedido dos moradores.</t>
   </si>
   <si>
     <t>4247</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4247/indicacao_127.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4247/indicacao_127.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize a notificação do proprietário de um lote localizado em frente ao nº 146 da Rua Prefeito Adolfo Nicolato, Bairro Pires da Luz, a fim de promover a limpeza necessária, em razão do grande volume de entulho no local, a pedido dos moradores.</t>
   </si>
   <si>
     <t>4248</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4248/indicacao_128.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4248/indicacao_128.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize tapamento de um buraco, de grande proporção, na Rua Fioravante Dutra, próximo à entrada do condomínio Jardim Alves do Vale, a pedido dos munícipes.</t>
   </si>
   <si>
     <t>4249</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4249/indicacao_129.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4249/indicacao_129.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize recomposição do calçamento da Rua Reginaldo dos Santos Machuco, Bairro Primavera, a pedido dos moradores.</t>
   </si>
   <si>
     <t>4250</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>Edeir Pacheco, Gilson Pica Pau Vereador, Joseli Anísio Pinto, Rosângela Alfenas</t>
-[...2 lines deleted...]
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4250/indicacao_130.pdf</t>
+    <t>Edeir Pacheco, Gilson Fazolla Filgueiras, Joseli Anísio Pinto, Rosângela Maria Alfenas de Andrade</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4250/indicacao_130.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize patrolamento e cascalhamento na estrada que liga o Distrito de Ubari até a Rodovia Ubá-Divinésia, passando pela Pousada dos Canarinhos, a pedido dos moradores.</t>
   </si>
   <si>
     <t>4251</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4251/indicacao_131.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4251/indicacao_131.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize patrolamento e cascalhamento, com limpeza e capina das margens, do trecho atrás do Campo do Cruzado, localizado na Colônia Padre Damião, até a Comunidade da Ligação, a pedido dos moradores</t>
   </si>
   <si>
     <t>4252</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>Antero Gomes de Aguiar, Darci Pires da Silva, Edeir Pacheco, Gilson Pica Pau Vereador, Jane Lacerda, Jorge Custódio Gervásio, Joseli Anísio Pinto, José Roberto, Lek, Luis Carlos Teixeira Ribeiro, Rosângela Alfenas</t>
-[...2 lines deleted...]
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4252/indicacao_132.pdf</t>
+    <t>Alexandre de Barros Mendes, Antero Gomes de Aguiar, Darci Pires da Silva, Edeir Pacheco, Gilson Fazolla Filgueiras, Jane Cristina Lacerda Pinto, Jorge Custódio Gervásio, Joseli Anísio Pinto, José Roberto Reis Filgueiras, Luis Carlos Teixeira Ribeiro, Rosângela Maria Alfenas de Andrade</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4252/indicacao_132.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize estudos técnicos que visem a implantação de um posto de saúde para atender as demandas do bairro Altair Rocha, uma vez que o posto mais próximo é o do Bairro Vila Casal.</t>
   </si>
   <si>
     <t>4253</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4253/indicacao_133.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4253/indicacao_133.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize a disponibilização de um médico pediatra no Posto de Saúde do Bairro Vila Casal, a pedido dos moradores.</t>
   </si>
   <si>
     <t>4254</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4254/indicacao_134.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4254/indicacao_134.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize a construção de um redutor de velocidade em frente à Praça Rosalina M.N. Pereira, no Bairro Altair Rocha, a pedido dos moradores.</t>
   </si>
   <si>
     <t>4255</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4255/indicacao_135.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4255/indicacao_135.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize a revitalização da Praça  Rosalina M.N.Pereira, no Bairro Altair Rocha, visando ao lazer para as crianças, a pedido dos moradores.</t>
   </si>
   <si>
     <t>4256</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4256/indicacao_136.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4256/indicacao_136.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize estudos técnicos que visem a criação de projeto esportivo para crianças e adolescentes, do Bairro Altair Rocha, possibilitando o desenvolvimento de atividades na quadra poliesportiva.</t>
   </si>
   <si>
     <t>4257</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>Edeir Pacheco, Gilson Pica Pau Vereador, Lek</t>
-[...2 lines deleted...]
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4257/indicacao_138.pdf</t>
+    <t>Alexandre de Barros Mendes, Edeir Pacheco, Gilson Fazolla Filgueiras</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4257/indicacao_138.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize a instalação de duas lâmpadas nos postes de iluminação pública no trecho atrás do Campo do Cruzado, no Povoado São Domingos, a pedido dos moradores.</t>
   </si>
   <si>
     <t>4258</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4258/indicacao_139.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4258/indicacao_139.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize a instalação de seis lâmpadas nos postes de iluminação pública da Av. Dr. Heitor Peixoto Toledo, que liga a Rodovia Ubá-Tocantins até as Comunidades Boa Vista, Colônia Padre Damião e Povoado São Domingos, a pedido dos moradores.</t>
   </si>
   <si>
     <t>4259</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4259/indicacao_140.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4259/indicacao_140.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize poda de duas árvores em frente ao nº 535 da Av. Comendador Teixeira e Silva, Bairro Dico Teixeira,  a pedido dos moradores.</t>
   </si>
   <si>
     <t>4260</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4260/indicacao_141.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4260/indicacao_141.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize a construção de um redutor de velocidade na Rua Elisa Amaral Peron, Bairro Agroceres, a pedido dos moradores.</t>
   </si>
   <si>
     <t>4261</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4261/indicacao_142.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4261/indicacao_142.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize tapamento de um buraco na Rua Elisa Amaral Peron, Bairro Agroceres, a pedido dos moradores.</t>
   </si>
   <si>
     <t>4262</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4262/indicacao_143.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4262/indicacao_143.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize a substituição de sete lâmpadas queimadas dos postes de iluminação pública que estão localizados na Rua João Sperandio, Bairro Mangueira Rural,  a pedido dos moradores.</t>
   </si>
   <si>
     <t>4263</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4263/indicacao_144.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4263/indicacao_144.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize patrolamento e cascalhamento da estrada que liga o APAE Rural até a Comunidade da Parada Moreira,  a pedido dos moradores.</t>
   </si>
   <si>
     <t>4264</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize reparo na ponte de acesso ao Bairro Fazendinha, na qual abriu um buraco na cabeceira, bem como a colocação de sinalização de perigo no local, enquanto as obras não iniciarem, a fim de evitar acidentes, a pedido dos moradores.</t>
   </si>
   <si>
     <t>4265</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4265/indicacao_146.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4265/indicacao_146.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize tapamento de um buraco em frente ao nº 388 da Rua Luis de Matos, Bairro Vila Casal, a pedido dos moradores.</t>
   </si>
   <si>
     <t>4266</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize tapamento de um buraco em frente ao nº 38 da Rua Dário Vieiras, Bairro São Judas Tadeu, a pedido dos moradores.</t>
   </si>
   <si>
     <t>4267</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4267/indicacao_148.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4267/indicacao_148.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize a instalação de um corrimão no escadão situado entre a Rua Luiz Bigonha e o pátio do DEER/MG, a pedido dos munícipes.</t>
   </si>
   <si>
     <t>4268</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4268/indicacao_149.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4268/indicacao_149.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize patrolamento e cascalhamento da estrada que compreende a Comunidade da Barrinha e o Hotel Fazenda Pedra Redonda, a pedido dos munícipes.</t>
   </si>
   <si>
     <t>4269</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4269/indicacao_150.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4269/indicacao_150.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize recapeamento asfáltico da Rua Galdino de Oliveira, Bairro São Domingos, a pedido dos moradores.</t>
   </si>
   <si>
     <t>4270</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>Patrolamento e cascalhamento da Comunidade do Quebra Coco.</t>
   </si>
   <si>
     <t>4271</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4271/ind_152-18.docx</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4271/ind_152-18.docx</t>
   </si>
   <si>
     <t>Reforma do calçamento no trecho final da Rua José Augusto Condé, Bairro Bela Vista.</t>
   </si>
   <si>
     <t>4272</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4272/ind_153-18.docx</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4272/ind_153-18.docx</t>
   </si>
   <si>
     <t>Construção da rede de esgoto e posterior calçamento da Rua Mariane Sperandio, Bairro Mangueira Rural.</t>
   </si>
   <si>
     <t>4273</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4273/ind_154-18.docx</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4273/ind_154-18.docx</t>
   </si>
   <si>
     <t>Asfaltamento da Rua Jofre Costa Marques, Bairro Ponte Preta.</t>
   </si>
   <si>
     <t>4274</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4274/ind_155-18.docx</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4274/ind_155-18.docx</t>
   </si>
   <si>
     <t>Calçamento da Rua Projetada, situada acima da Rua Passos, no Bairro Santana.</t>
   </si>
   <si>
     <t>4275</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4275/ind_156-18.docx</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4275/ind_156-18.docx</t>
   </si>
   <si>
     <t>Tapamento de um buraco no início da Rua Gorasil de Castro Brandão, Bairro Cibraci,</t>
   </si>
   <si>
     <t>4276</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4276/ind_157-18.docx</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4276/ind_157-18.docx</t>
   </si>
   <si>
     <t>Limpeza nos bueiros localizados na cabeceira da serra do Distrito de Ubari</t>
   </si>
   <si>
     <t>4277</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4277/ind_158-18.docx</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4277/ind_158-18.docx</t>
   </si>
   <si>
     <t>Verificar a denúncia de moradores do Bairro Agroceres a respeito da realização de obras irregulares de desaterro nas proximidades da Rua Virgilio Maia neves, que ocasionaram o rompimento de manilhas de esgoto e de águas pluviais, causando inúmeros prejuízos aos moradores vizinhos</t>
   </si>
   <si>
     <t>4279</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4279/ind_159-18.docx</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4279/ind_159-18.docx</t>
   </si>
   <si>
     <t>Rparo de uma tampa de rede de esgoto localizada na Rua Amadeu José Schiavon, Bairro Schiavon</t>
   </si>
   <si>
     <t>4278</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4278/ind_160-18.docx</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4278/ind_160-18.docx</t>
   </si>
   <si>
     <t>Reparo da guarita do ponto de ônibus localizado no final da Rua Coronel Otaviano da Rocha, Bairro São Domingos, ao lado da Igreja Missão Batista do Povo, pois está gerando riscos aos usuários em razão da possibilidade de desabamento do teto.</t>
   </si>
   <si>
     <t>4280</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>Gilson Pica Pau Vereador, Antero Gomes de Aguiar, Edeir Pacheco</t>
-[...2 lines deleted...]
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4280/ind_161-18.docx</t>
+    <t>Gilson Fazolla Filgueiras, Antero Gomes de Aguiar, Edeir Pacheco</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4280/ind_161-18.docx</t>
   </si>
   <si>
     <t>Reconstituição de parte da Rua Laura Nicolato, Bairro Santa Edwiges II, ao lado do nº 71, que desabou e está gerando risco de acidente aos moradores.</t>
   </si>
   <si>
     <t>4281</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4281/ind_162-18.docx</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4281/ind_162-18.docx</t>
   </si>
   <si>
     <t>Operação tapa buracos na Rua Marieta Augusta Silva Marcos, Bairro Olaria.</t>
   </si>
   <si>
     <t>4282</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4282/ind_163-18.docx</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4282/ind_163-18.docx</t>
   </si>
   <si>
     <t>Poda da árvore localizada próxima ao nº 241 da Rua Marieta Augusta Silva Marcos, Bairro Olaria</t>
   </si>
   <si>
     <t>4283</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4283/ind_164-18.docx</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4283/ind_164-18.docx</t>
   </si>
   <si>
     <t>Limpeza dos bueiros e reparo em suas grades defeituosas  que estão localizados na Rua Lambari, Bairro Ponte Preta.</t>
   </si>
   <si>
     <t>4284</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4284/ind_165-18.docx</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4284/ind_165-18.docx</t>
   </si>
   <si>
     <t>Reparo no início do segundo trecho da Av. Comendador Jacinto Soares de Sousa Lima (Nova Beira Rio ), próximo ao comércio Transa Car,  devido a um buraco de grandes proporções situado na margem direita da via</t>
   </si>
   <si>
     <t>4285</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4285/ind_166-18.docx</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4285/ind_166-18.docx</t>
   </si>
   <si>
     <t>Construção de dois bueiros na Rua Francisco Andre de Araujo, Bairro Industrial, sendo um em frente ao nº 915 e outro ao nº 20</t>
   </si>
   <si>
     <t>4286</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4286/ind_167-18.docx</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4286/ind_167-18.docx</t>
   </si>
   <si>
     <t>Instalação de cerca de segurança no entreposto de depósito de entulhos Eco Ponto da Av. Dr. Ângelo Porto, localizado em frente ao Residencial Quinze de Novembro, em razão do declive do local facilitar a queda de materiais na rua abaixo, Francisco Andre de Araújo, gerando muitos riscos à integridade física de transeuntes e de acidentes aos veículos que por ali trafegam.</t>
   </si>
   <si>
     <t>4287</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4287/ind_168-18.docx</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4287/ind_168-18.docx</t>
   </si>
   <si>
     <t>Tpamento de um buraco próximo ao nº 142 da Rua Adalberto Carneiro de Castro, Bairro São Sebastião</t>
   </si>
   <si>
     <t>4288</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4288/ind_169-18.docx</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4288/ind_169-18.docx</t>
   </si>
   <si>
     <t>Reconstrução de parte da Rua Adriano de Pádua Tozzi, Bairro Vale do Ipê, que desabou.</t>
   </si>
   <si>
     <t>4289</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4289/indicacao_170_qI5CGS9.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4289/indicacao_170_qI5CGS9.pdf</t>
   </si>
   <si>
     <t>Calçamento do trecho compreendido entre a Rua Major Tito César e a Rua Adão Quintão, no Bairro Agroceres</t>
   </si>
   <si>
     <t>4290</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4290/ind_171-18.docx</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4290/ind_171-18.docx</t>
   </si>
   <si>
     <t>Canalização de esgoto da parte baixa da Rua Alemanha até a Rua Inglaterra, no Bairro Fazendinha I, pois o sistema de águas pluviais recebe o esgoto da parte baixa da Rua Alemanha, e direciona-o até o brejo adjacente, causando muito mau cheiro.</t>
   </si>
   <si>
     <t>4291</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4291/ind_172-18.docx</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4291/ind_172-18.docx</t>
   </si>
   <si>
     <t>Fiscalização da empresa terceirizadora contratada pela Administração, Horizonte Service, em razão das reclamações apresentadas pelos trabalhadores.</t>
   </si>
   <si>
     <t>4292</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>limpeza no córrego do Bairro São Sebastião, a pedido dos moradores.</t>
   </si>
   <si>
     <t>4293</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4293/ind_174-18.docx</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4293/ind_174-18.docx</t>
   </si>
   <si>
     <t>Limpeza do bueiro localizado na Rua Laura Nicolato, no Bairro Santa Edwiges II</t>
   </si>
   <si>
     <t>4294</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>Estudos técnicos que visem a instalação de placas com o número de CEP em todos os logradouros públicos da cidade, abaixo das placas indicativas de denominação das vias</t>
   </si>
   <si>
     <t>4305</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4305/ind_176-18.docx</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4305/ind_176-18.docx</t>
   </si>
   <si>
     <t>Estudos técnicos que visem à instalação de lixeiras subterrâneas em pontos estratégicos do município, tornando a coleta de lixo mais sustentável.</t>
   </si>
   <si>
     <t>4295</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4295/ind_177-18.docx</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4295/ind_177-18.docx</t>
   </si>
   <si>
     <t>Reparo da placa situada na Praça Newton Carneiro, que homenageia os ex-combatentes, construindo a parte inferior em alvenaria, devido à corrosão apresentada. Cópia ao Sr. Nelson Soares da Silva, residente na Av. Governador Valadares, 852 – Centro, para ciência e acompanhamento.</t>
   </si>
   <si>
     <t>4296</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4296/ind_178-18.docx</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4296/ind_178-18.docx</t>
   </si>
   <si>
     <t>Tpamento de buracos em frente ao nº 330 da Rua Joaquim Pereira, no Bairro Meu Sonho</t>
   </si>
   <si>
     <t>4297</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4297/ind_179-18.docx</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4297/ind_179-18.docx</t>
   </si>
   <si>
     <t>Realizar urgentemente o término da obra no sistema de esgoto da Rua Francisco Xavier Gomes, no Bairro Primavera, a pedido dos moradores, a fim de evitar acidentes com transeuntes e veículos.</t>
   </si>
   <si>
     <t>4298</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4298/ind_180-18.docx</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4298/ind_180-18.docx</t>
   </si>
   <si>
     <t>Tapamento de um buraco na Av. Quintino Poggiali, Bairro Waldemar de Castro.</t>
   </si>
   <si>
     <t>4299</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4299/ind_181-18.docx</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4299/ind_181-18.docx</t>
   </si>
   <si>
     <t>Constituição de parceria entre a prefeitura e os moradores da Rua Marieta Campos, no Bairro Santa Bernadete, para que, em conjunto, possibilitem a arborização de uma área de preservação permanente adjacente a este logradouro</t>
   </si>
   <si>
     <t>4300</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4300/ind_182-18.docx</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4300/ind_182-18.docx</t>
   </si>
   <si>
     <t>Substituição de duas lâmpadas queimadas nos postes de iluminação pública que estão situados em frente à igreja da Comunidade da Ubeba</t>
   </si>
   <si>
     <t>4301</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>Poda de uma árvore localizada nas proximidades da residência de nº 299 da Rua Ten. Pedro Batalha, no Bairro Caxangá._x000D_
 Envio de cópia ao Sr. José de Oliveira, residente no referido logradouro - nº 299, para conhecimento e acompanhamento.</t>
   </si>
   <si>
     <t>4302</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4302/ind_184-18.docx</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4302/ind_184-18.docx</t>
   </si>
   <si>
     <t>Recomposição e nivelamento do calçamento da Rua Angelina Baffa dos Santos, no Bairro Sobradinho,</t>
   </si>
   <si>
     <t>4303</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4303/ind_185-18.docx</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4303/ind_185-18.docx</t>
   </si>
   <si>
     <t>Patrolamento e cascalhamento da Rua Marieta Campos até a parte alta da Rua Porto Rico, no Bairro Santa Bernadete</t>
   </si>
   <si>
     <t>4304</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4304/ind_186-18.docx</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4304/ind_186-18.docx</t>
   </si>
   <si>
     <t>Capina e limpeza geral da Rua Vera Lúcia Barbosa de Castro, no Bairro Palmeiras</t>
   </si>
   <si>
     <t>4306</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>Construção de dois redutores de velocidade na Rua Luciano Candian, sendo um em frente à Chácara do Braz e outro do nº 522</t>
   </si>
   <si>
     <t>4307</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4307/ind_188-18.docx</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4307/ind_188-18.docx</t>
   </si>
   <si>
     <t>Capina e limpeza do lote pertencente à municipalidade situado na Rua Antônio Anastácio Durigueto, no Bairro Altair Rocha</t>
   </si>
   <si>
     <t>4308</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4308/ind_189-18.docx</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4308/ind_189-18.docx</t>
   </si>
   <si>
     <t>Tapamento de um buraco localizado na Rua José Campomizzi Filho, no Bairro Altair Rocha</t>
   </si>
   <si>
     <t>4309</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4309/indicacao_190.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4309/indicacao_190.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, a fim de indicar-lhe que, por meio do setor municipal competente, realize a orientação dos proprietários de terrenos localizados na Rua Hemetério Martins Carneiro, Bairro Bela Vista, para que providenciem com a capina e limpeza de suas propriedades, em razão do aparecimento de animais nesta localidade.</t>
   </si>
   <si>
     <t>4310</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4310/indicacao_191.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4310/indicacao_191.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, a fim de indicar-lhe que, por meio do setor municipal competente, realize uma operação tapa buracos na Rua Pedro Candian, Bairro Industrial, a pedido dos moradores.</t>
   </si>
   <si>
     <t>4311</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4311/indicacao_192.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4311/indicacao_192.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, a fim de indicar-lhe que, por meio do setor municipal competente, realize patrolamento e posterior cascalhamento da Comunidade Córrego São Domingos, a pedido dos moradores.</t>
   </si>
   <si>
     <t>4312</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4312/indicacao_193.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4312/indicacao_193.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, a fim de indicar-lhe que, por meio do setor municipal competente, realize patrolamento e posterior cascalhamento da estrada no Distrito de Diamante que dá acesso a Sobral Pinto, a pedido dos moradores.</t>
   </si>
   <si>
     <t>4313</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4313/indicacao_194.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4313/indicacao_194.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, a fim de indicar-lhe que, por meio do setor municipal competente, realize a construção de quatro bueiros no final da Rua Antônio da Costa Ribeiro, no Bairro Antônio Bigonha, em razão do empossamento de água no local, a pedido dos moradores.</t>
   </si>
   <si>
     <t>4314</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4314/indicacao_195.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4314/indicacao_195.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, a fim de indicar-lhe que, por meio do setor municipal competente, realize asfaltamento em todas as ruas do Bairro Fazendinha, a pedido dos moradores.</t>
   </si>
   <si>
     <t>4315</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4315/indicacao_196.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4315/indicacao_196.pdf</t>
   </si>
   <si>
     <t>ao prefeito para realizar estudos técnicos visando, à guisa de sugestão, a possibilidade de proceder ao fechamento de via(s) pública(s) de ponto(s) do município aos domingos, sem, contudo, trazer transtornos ao transito e comércio, a serem utilizadas pela população ubaense, como forma de lazer, a exemplo de outras cidades.</t>
   </si>
   <si>
     <t>4316</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, a fim de indicar-lhe que, por meio do setor municipal competente, realize a recomposição do calçamento da Rua Ismael de Oliveira, no Bairro Santa Bernadete, promovendo seu nivelamento, a pedido dos moradores.</t>
   </si>
   <si>
     <t>4317</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4317/indicacao_198.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4317/indicacao_198.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, a fim de indicar-lhe que, por meio do setor municipal competente, realize estudos técnicos que visem a implementação de uma faixa exclusiva para ciclistas na Av. Padre Arnaldo Jansen, a exemplo da Av. Olegário Maciel, a pedido de munícipes.</t>
   </si>
   <si>
     <t>4318</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4318/indicacao_199.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4318/indicacao_199.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, a fim de indicar-lhe que, por meio do setor municipal competente, realize a repintura da faixa de pedestres localizada na Rua Nossa Senhora Aparecida, Bairro Industrial, a pedido dos moradores.</t>
   </si>
   <si>
     <t>4319</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4319/indicacao_200.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4319/indicacao_200.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, a fim de indicar-lhe que, por meio do setor municipal competente, realize asfaltamento dos seguintes logradouros públicos pertencentes à Comunidade da Barrinha, a pedido dos moradores: Juquinha de Carvalho, Mauricio Ramos, Geraldo Massardi e Alessandro Leitoguinho.</t>
   </si>
   <si>
     <t>4320</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4320/indicacao_201.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4320/indicacao_201.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, a fim de indicar-lhe que, por meio do setor municipal de Trânsito, realize a instalação de uma placa de proibido virar à esquerda na Rua Henrique Parma, Bairro Industrial, colocando-a do lado esquerdo da via, pois, atualmente, está no lado direito, impossibilitando a visibilidade esperada por parte dos motoristas.</t>
   </si>
   <si>
     <t>4321</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4321/indicacao_202.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4321/indicacao_202.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, a fim de indicar-lhe que, por meio do setor municipal de Trânsito, realize a repintura da faixa de pedestres localizada na Rua Padre Gailhac, Centro, nas adjacências do APAE, a pedido de munícipes.</t>
   </si>
   <si>
     <t>4322</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4322/indicacao_203.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4322/indicacao_203.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, a fim de indicar-lhe que, por meio do setor municipal competente, realize uma operação tapa buracos em todos os logradouros do Bairro Cibraci, a pedido dos moradores.</t>
   </si>
   <si>
     <t>4323</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4323/indicacao_204.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4323/indicacao_204.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, a fim de indicar-lhe que, por meio do setor municipal competente, realize a construção de um redutor de velocidade ou de uma passarela elevada na Rua Manoel Casal, Bairro Vila Casal, em frente ao mercado ali existente, a pedido dos moradores.</t>
   </si>
   <si>
     <t>4324</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4324/indicacao_206.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4324/indicacao_206.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, a fim de indicar-lhe que, por meio do setor municipal competente, realize a notificação do proprietário de um terreno ao lado do Nº 335 da Rua Veneza, no Bairro Fazendinha, para que o mesmo promova a limpeza de seu imóvel, a pedido dos moradores.</t>
   </si>
   <si>
     <t>4325</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4325/indicacao_207.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4325/indicacao_207.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, a fim de indicar-lhe que, por meio do setor municipal competente, realize o nivelamento do calçamento da Rua Emídio Viana, no Bairro São Domingos, a pedido dos moradores.</t>
   </si>
   <si>
     <t>4326</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4326/indicacao_208.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4326/indicacao_208.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, a fim de indicar-lhe que, por meio do setor municipal competente, realize a pintura de todos os redutores de velocidade situados na Colônia Padre Damião, Povoado São Domingos e Povoado Boa Vista, visando garantir maior segurança no trânsito dessas localidades, a pedido dos moradores.</t>
   </si>
   <si>
     <t>4327</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4327/indicacao_209.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4327/indicacao_209.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, a fim de indicar-lhe que, por meio do setor municipal competente, realize uma operação tapa buracos na Rua Emídio Viana, Bairro São Domingos, a pedido dos moradores.</t>
   </si>
   <si>
     <t>4328</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4328/indicacao_210.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4328/indicacao_210.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, a fim de indicar-lhe que, por meio do setor municipal competente, realize estudos técnicos que visem à construção de um bueiro nas proximidades do nº 133 da Rua Cecília Braga, Bairro Santo Antônio, a pedido dos moradores.</t>
   </si>
   <si>
     <t>4329</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4329/indicacao_211.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4329/indicacao_211.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, a fim de indicar-lhe que, por meio do setor municipal competente, realize a colocação de três contêineres de lixo ao longo da Rua Marieta Campos, no Bairro Santa Bernadete, a pedido dos moradores.</t>
   </si>
   <si>
     <t>4330</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4330/indicacao_212.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4330/indicacao_212.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, a fim de indicar-lhe que, por meio do setor municipal competente, realize reparo do bueiro situado na Rua Gualberto de Melo, no Bairro Industrial, a pedido dos moradores.</t>
   </si>
   <si>
     <t>4331</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4331/indicacao_213.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4331/indicacao_213.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, a fim de indicar-lhe que, por meio do setor municipal competente, realize patrolamento e cascalhamento da estrada situada entre a Comunidade Córrego dos Braguinhas e o antigo Curtume, a pedido dos moradores.</t>
   </si>
   <si>
     <t>4332</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4332/indicacao_214.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4332/indicacao_214.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, a fim de indicar-lhe que, por meio do setor municipal competente, realize o reparo da tampa do bueiro localizado na Rua João Groppo, Bairro Inês Groppo, em frente à Oficina Santa Terezinha, a pedido dos moradores.</t>
   </si>
   <si>
     <t>4333</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4333/indicacao_215.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4333/indicacao_215.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, a fim de indicar-lhe que, por meio do setor municipal competente, realize a recomposição das pedras do calçamento em frente ao nº 190 da Av. Viçosa, no Bairro Rosa de Toledo, a pedido dos moradores.</t>
   </si>
   <si>
     <t>4334</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4334/indicacao_216.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4334/indicacao_216.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, a fim de indicar-lhe que, por meio do setor municipal competente, realize a notificação de um proprietário de lote em frente ao nº 152 da Luiz Médice, no Bairro Peluso, para que promova sua capina e limpeza geral.</t>
   </si>
   <si>
     <t>4335</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4335/indicacao_217.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4335/indicacao_217.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, a fim de indicar-lhe que, por meio do setor municipal competente, realize o tapamento de um buraco em frente ao nº 460 da Rua Frei Cornélio, Bairro Laurindo de Castro, a pedido dos moradores.</t>
   </si>
   <si>
     <t>4336</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4336/indicacao_218.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4336/indicacao_218.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, a fim de indicar-lhe que, por meio do setor municipal competente, realize a reabertura da estrada que interliga a Comunidade de Ubá Pequeno até a Comunidade de Santo Anastácio, pois o mato cobriu praticamente todo esse trecho.</t>
   </si>
   <si>
     <t>4337</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4337/indicacao_211.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4337/indicacao_211.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, a fim de indicar-lhe que, por meio do setor municipal competente, realize asfaltamento do final da Rua Álvaro Bigonha até o início da Rua Mires Simões, no Bairro Antonina Coelho, a pedido dos moradores.</t>
   </si>
   <si>
     <t>4338</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4338/indicacao_220.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4338/indicacao_220.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, a fim de indicar-lhe que, por meio do setor municipal competente, realize calçamento da Rua José Homem da Costa, Bairro Palmeiras, a pedido dos moradores.</t>
   </si>
   <si>
     <t>4339</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4339/ind_221-18.docx</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4339/ind_221-18.docx</t>
   </si>
   <si>
     <t>Calçamento ou asfaltamento da Rua Dr. Luís Carlos Rinco, Bairro Santa Edwiges.</t>
   </si>
   <si>
     <t>4340</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4340/ind_222-18.docx</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4340/ind_222-18.docx</t>
   </si>
   <si>
     <t>Tampamento adequado de bueiro de esgoto localizado na Rua Henrique Russo, Centro, especificamente em frente ao nº 26.</t>
   </si>
   <si>
     <t>4341</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4341/ind_224-18.docx</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4341/ind_224-18.docx</t>
   </si>
   <si>
     <t>Recapeamento asfáltico da Rua Carlos Teixeira de Siqueira, Bairro Schiavon</t>
   </si>
   <si>
     <t>4342</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4342/ind_225-18.docx</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4342/ind_225-18.docx</t>
   </si>
   <si>
     <t>Colocação de um contêiner de lixo na Rua Farmacêutico José Rodrigues de Andrade, Bairro São Sebastião, especificamente em frente à Gerência Regional de Saúde</t>
   </si>
   <si>
     <t>4343</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4343/ind_226-18.docx</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4343/ind_226-18.docx</t>
   </si>
   <si>
     <t>Operação tapa buracos no trecho final da Rua Gorasil de Castro Brandão, no Bairro Cibraci</t>
   </si>
   <si>
     <t>4344</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4344/ind_227-18.docx</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4344/ind_227-18.docx</t>
   </si>
   <si>
     <t>Operação tapa buracos na Rua Cícero Silveira, no Bairro Cibraci</t>
   </si>
   <si>
     <t>4345</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4345/ind_229-18.docx</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4345/ind_229-18.docx</t>
   </si>
   <si>
     <t>Poda das árvores localizadas em frente ao nº 223 da Rua Amadeu José Schiavon, no Bairro Schiavon</t>
   </si>
   <si>
     <t>4346</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4346/ind_230-18.docx</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4346/ind_230-18.docx</t>
   </si>
   <si>
     <t>Colocação de uma tampa no bueiro situado em frente à Indústria Pizomar – nº 194, na Rua Antônio Carlos Caiaffa, Bairro Primavera</t>
   </si>
   <si>
     <t>4347</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4347/ind_231-18.docx</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4347/ind_231-18.docx</t>
   </si>
   <si>
     <t>Clçamento da Rua José Marcelo da Rocha, Bairro Palmeiras</t>
   </si>
   <si>
     <t>4348</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4348/ind_232-18.docx</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4348/ind_232-18.docx</t>
   </si>
   <si>
     <t>Calçamento da Rua Sebastião Bressan, Bairro São Francisco de Assis</t>
   </si>
   <si>
     <t>4349</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4349/ind_233-18.docx</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4349/ind_233-18.docx</t>
   </si>
   <si>
     <t>Reforma da ponte de madeira situada na Comunidade da Parada Moreira (em direção à Fazenda do Sr. Tãozinho),</t>
   </si>
   <si>
     <t>4350</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4350/ind_234-18.docx</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4350/ind_234-18.docx</t>
   </si>
   <si>
     <t>Elaboração de projetos e convênios para a captação de recursos que sejam direcionados prioritariamente para as cirurgias de alta complexidade nos hospitais do município de Ubá, pois a demanda permanece crescente, colocando a vida de muitas pessoas em risco.</t>
   </si>
   <si>
     <t>4351</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4351/indicacao_235.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4351/indicacao_235.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize a construção de um redutor de velocidade em frente ao nº 150 da Rua José Emígdio Teixeira, Bairro Santa Edwiges II, a pedido dos moradores.</t>
   </si>
   <si>
     <t>4352</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4352/indicacao_236.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4352/indicacao_236.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize a construção de um redutor de velocidade em frente ao nº 170 da Rua Anatália Ângela Varela, Bairro Santa Edwiges II, a pedido dos moradores.</t>
   </si>
   <si>
     <t>4353</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4353/indicacao_237.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4353/indicacao_237.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize a reforma da Praça Lilica Barbosa, localizada no Bairro Bom Pastor, a pedido de munícipes.</t>
   </si>
   <si>
     <t>4354</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4354/indicacao_238.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4354/indicacao_238.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize a reforma da Praça da Independência e de todo o seu entorno, no Centro, a pedido de munícipes.</t>
   </si>
   <si>
     <t>4355</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4355/indicacao_239.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4355/indicacao_239.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize estudos técnicos que possibilitem a arborização, a instalação de bancos e a limpeza da praça situada no encontro entre as ruas Antônio Talma e Comendador Antônio Gomes, no Bairro Talma, a pedido de munícipes.</t>
   </si>
   <si>
     <t>4356</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4356/indicacao_240.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4356/indicacao_240.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize estudos técnicos que visem à construção de uma quadra poliesportiva no Bairro Agroceres, a pedido dos moradores.</t>
   </si>
   <si>
     <t>4357</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4357/indicacao_241.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4357/indicacao_241.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize asfaltamento do trecho compreendido entre a Rua Major Tito César e a Rua Adão Quintão, no Bairro Agroceres, a pedido dos moradores.</t>
   </si>
   <si>
     <t>4358</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4358/indicacao_242.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4358/indicacao_242.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize reparo no asfalto em frente ao nº 170 da Rua Rio Grande do Sul, Bairro Industrial, a pedido dos moradores.</t>
   </si>
   <si>
     <t>4359</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4359/indicacao_243.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4359/indicacao_243.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize capina, patrolamento e cascalhamento da estrada do Campo de Azulão, Zona Rural, a pedido dos moradores daquela região.</t>
   </si>
   <si>
     <t>4360</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4360/indicacao_244.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4360/indicacao_244.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize reparo nas canaletas de esgoto de todos os logradouros do Bairro Rosa de Toledo, a pedido dos moradores.</t>
   </si>
   <si>
     <t>4361</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4361/indicacao_245.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4361/indicacao_245.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize uma operação tapa buracos em todos os logradouros públicos do Bairro Vale do Ipê, a pedido dos moradores.</t>
   </si>
   <si>
     <t>4362</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4362/indicacao_246.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4362/indicacao_246.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize estudos técnicos que visem à construção de uma passarela aérea para pedestres entre a Praça Newton Carneiro e a Rua Frei Cornélio, no Bairro Laurindo de Castro, no trecho próximo ao Posto de Combustíveis Sales, em razão do grande número de acidentes, a pedido de munícipes.</t>
   </si>
   <si>
     <t>4363</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4363/indicacao_247.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4363/indicacao_247.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize a construção de redutores de velocidade em frente aos números 89, 119 e 189 da Rua José Médice, no Bairro Luz, a pedido dos moradores.</t>
   </si>
   <si>
     <t>4364</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4364/indicacao_248.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4364/indicacao_248.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize a instalação de uma grade no bueiro localizado em frente ao nº 125 da Rua Curitiba, no Bairro Bom Pastor, a pedido dos moradores.</t>
   </si>
   <si>
     <t>4365</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4365/indicacao_249.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4365/indicacao_249.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize a recomposição do calçamento em frente ao nº 163 da Rua Alameda das Hortências, no Bairro Cidade Jardim, a pedido dos moradores.</t>
   </si>
   <si>
     <t>4366</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4366/indicacao_250.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4366/indicacao_250.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize recapeamento asfáltico em toda a extensão da Av. Jesus Brandão, no Bairro San Rafael, a pedido dos moradores.</t>
   </si>
   <si>
     <t>4367</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4367/indicacao_251.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4367/indicacao_251.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize reforma no calçamento da Rua Goiás, no Bairro Chiquito Gazolla, pois muitas pedras estão soltas, podendo ocasionar acidentes, a pedido dos moradores.</t>
   </si>
   <si>
     <t>4368</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4368/indicacao_252.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4368/indicacao_252.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize a instalação de passarelas para pedestres nas laterais da ponte da Rua Nossa Senhora Aparecida, no Bairro Industrial, visando a garantir maior segurança aos transeuntes, a pedido de munícipes.</t>
   </si>
   <si>
     <t>4369</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4369/indicacao_253.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4369/indicacao_253.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize reforma do calçamento da Rua Fênix, no Bairro Paulino Fernandes, removendo toda a terra e sujeira das margens, a pedido dos moradores.</t>
   </si>
   <si>
     <t>4370</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4370/indicacao_254.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4370/indicacao_254.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize uma operação tapa buracos em toda a extensão da Rua José Moreira Mendes, no Bairro Colina Jardim Glória, a pedido dos moradores.</t>
   </si>
   <si>
     <t>4371</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4371/indicacao_255.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4371/indicacao_255.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize o calçamento da Rua J, localizada acima da Rua Lívio Carneiro, no Bairro Santana, a pedido dos moradores.</t>
   </si>
   <si>
     <t>4372</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4372/indicacao_256.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4372/indicacao_256.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize poda das árvores localizadas em frente ao nº 749 da Rua Maria da Glória de Araújo, no Bairro Altair Rocha, a pedido dos moradores.</t>
   </si>
   <si>
     <t>4373</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4373/indicacao_257.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4373/indicacao_257.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize tapamentos de buracos feitos para reparo da rede de esgoto na Rua Francisco Feital Teixeira, em frente aos números 205 e 230, no Bairro Santa Bernadete, a pedido dos moradores.</t>
   </si>
   <si>
     <t>4374</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4374/indicacao_258.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4374/indicacao_258.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize estudos técnicos que possibilitem a instalação de uma placa que sinalize as principais cidades circunvizinhas de Ubá, por exemplo, Muriaé, Cataguases, Viçosa, entre outras, em frente ao comércio de nº 257 do encontro entre a Av. Ex-Combatentes e a Av. Padre Arnaldo Jansen, em virtude do grande número de viajantes que perdem horas de viagem atravessando o município de Ubá.</t>
   </si>
   <si>
     <t>4375</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4375/indicacao_259.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4375/indicacao_259.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize a colocação de um contêiner de lixo em frente ao nº 105 da Rua Major Carneiro, na Vila Flanel, a fim de atender a grande demanda de moradores da região.</t>
   </si>
   <si>
     <t>4376</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4376/indicacao_260.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4376/indicacao_260.pdf</t>
   </si>
   <si>
     <t>ao prefeito para realizar a construção da rede de esgoto da Rua Projetada A, situada no Bairro Louriçal, a pedido dos moradores.</t>
   </si>
   <si>
     <t>4412</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4412/indicacao_262.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4412/indicacao_262.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize a construção de uma faixa elevada com pintura de faixa de pedestres no encontro entre a Rua Manoel Casal e Rua Marechal Floriano, nas proximidades do Mercado Stilo, no Bairro Vila Casal, a pedido dos moradores.</t>
   </si>
   <si>
     <t>4413</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4413/indicacao_263.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4413/indicacao_263.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize a construção de uma faixa elevada com pintura de faixa de pedestres na Av. Amadeu José Schiavon, nas proximidades da Escola Estadual Dr. Levindo Coelho, no Bairro Schiavon, a pedido dos moradores.</t>
   </si>
   <si>
     <t>4414</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4414/indicacao_264.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4414/indicacao_264.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize a pintura de uma faixa de pedestres na Av. Governador Valadares, Centro, em frente ao Açougue do Tântico, a pedido dos munícipes.</t>
   </si>
   <si>
     <t>4415</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4415/indicacao_265.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4415/indicacao_265.pdf</t>
   </si>
   <si>
     <t>ao prefeito para realizar o asfaltamento da Rua Oswaldo dos Santos, Bairro Sobradinho, a pedido dos moradores.</t>
   </si>
   <si>
     <t>4416</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4416/indicacao_266.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4416/indicacao_266.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize estudos para que Agentes Comunitários de Saúde passem a visitar as residências da Comunidade Córrego Santo Anastácio, a pedido dos moradores.</t>
   </si>
   <si>
     <t>4417</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4417/indicacao_267.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4417/indicacao_267.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize a limpeza de um terreno localizado no final da Rua Jaime Vieira, Bairro Encosta do Sol, a pedido dos moradores.</t>
   </si>
   <si>
     <t>4418</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4418/indicacao_268.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4418/indicacao_268.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize o calçamento da Rua Adão Quintão, Bairro Agroceres, no trecho da linha férrea, a pedido dos moradores.</t>
   </si>
   <si>
     <t>4419</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4419/indicacao_269.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4419/indicacao_269.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize a construção de um redutor de velocidade em frente ao nº 851 da Rua João Guilhermino, Bairro São Domingos, a pedido dos munícipes.</t>
   </si>
   <si>
     <t>4420</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4420/indicacao_270.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4420/indicacao_270.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize a substituição de uma lâmpada no poste localizado em frente ao nº 1082 da Rua Cel. Otaviano da Rocha, Bairro São Domingos, a pedido dos moradores. A vereadora ainda acrescenta que a referida solicitação já foi feita pelo site da Prefeitura há muitos dias, porém, até a presente data, não atendida.</t>
   </si>
   <si>
     <t>4421</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4421/indicacao_271.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4421/indicacao_271.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize a instalação de placas de proibido estacionar a partir do nº 102 da Rua Nicola Campanha, Bairro Derminas, do lado direito para aqueles que estão subindo a via, a pedido dos moradores.</t>
   </si>
   <si>
     <t>4422</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4422/indicacao_272.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4422/indicacao_272.pdf</t>
   </si>
   <si>
     <t>ao prefeito para realizar asfaltamento da Rua Ouro Preto, no Bairro Santa Luzia, a pedido dos moradores.</t>
   </si>
   <si>
     <t>4423</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4423/indicacao_273.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4423/indicacao_273.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize a instalação de placa de proibido estacionar em frente ao comércio “Zé do Gás”, situado na Rua Nossa Senhora Aparecida, Bairro Industrial.</t>
   </si>
   <si>
     <t>4424</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4424/indicacao_274.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4424/indicacao_274.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize estudos técnicos que possibilitem a extensão do horário de funcionamento do setor de Tratamento Fora do Domícilio – TFD, até pelo menos às 16h, visando a proporcionar maior comodidade para o atendimento da população ubaense.</t>
   </si>
   <si>
     <t>4425</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4425/indicacao_275.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4425/indicacao_275.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize o nivelamento do trecho localizado em frente ao nº 810 da Av. Olegário Maciel, no Bairro Industrial, em razão do constante acúmulo de água neste local, que está ocasionando muitos transtornos aos comerciantes e moradores.</t>
   </si>
   <si>
     <t>4426</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4426/indicacao_276.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4426/indicacao_276.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize a instalação de um poste de iluminação pública, com luminária, em frente ao nº 57 da Rua José Morais, Bairro Jardim Élida, a pedido dos moradores.</t>
   </si>
   <si>
     <t>4427</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4427/indicacao_277.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4427/indicacao_277.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize a substituição dos meios fios avariados da Rua Fioravante Dutra, Bairro Talma, bem como proceda com o tapamento de buracos nas laterais da via, a pedido dos moradores.</t>
   </si>
   <si>
     <t>4428</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4428/indicacao_278.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4428/indicacao_278.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize estudos técnicos para que o Posto de Saúde do Distrito de Diamante seja transferido para o antigo Posto Policial “Edifício José Martins Calçado”, que está abandonado.</t>
   </si>
   <si>
     <t>4429</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4429/indicacao_279.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4429/indicacao_279.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize a recomposição do calçamento da Rua Robert Candian da Silva, a pedido dos moradores.</t>
   </si>
   <si>
     <t>4430</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4430/indicacao_280.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4430/indicacao_280.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize estudos técnicos que possibilitem a capacitação dos servidores do Poder Executivo que prestam serviço de atendimento ao público com o curso de libras, bem como que seja criada a disciplina de libras nas escolas municipais de Ubá.</t>
   </si>
   <si>
     <t>4431</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4431/indicacao_281.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4431/indicacao_281.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize a recomposição no início do calçamento da Rua José Guiducci, Bairro Meu Sonho, bem como proceda com o nivelamento da via no mesmo trecho, a pedido dos moradores.</t>
   </si>
   <si>
     <t>4432</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4432/indicacao_282.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4432/indicacao_282.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize a poda de uma árvore em frente ao nº  44 da Rua Amadeu José Schiavon, Bairro Schiavon, a pedido dos moradores.</t>
   </si>
   <si>
     <t>4433</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4433/indicacao_283.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4433/indicacao_283.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, disponibilize um varredor de rua no Bairro Santa Rosa, a pedido dos moradores.</t>
   </si>
   <si>
     <t>4434</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4434/indicacao_284.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4434/indicacao_284.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize asfaltamento da Rua Francisca de Luca, Bairro Alto Santa Cruz, a pedido dos moradores.</t>
   </si>
   <si>
     <t>4435</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4435/indicacao_285.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4435/indicacao_285.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize estudos técnicos para a instalação de equipamentos de ginástica ao ar livre na Praça localizada entre o início da Rua Dr. Fecas e Av. Governador Bias Fortes, Bairro Eldorado, a pedido dos moradores.</t>
   </si>
   <si>
     <t>4436</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4436/indicacao_286.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4436/indicacao_286.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize estudos técnicos que possibilitem a construção de uma rampa de acesso entre a Rua Elpídia da Silva Fagundes, no Bairro Santa Edwiges, até o Posto de Saúde local, pois há muito barro na entrada o qual está trazendo grande risco de acidente aos pacientes que procuram atendimento.</t>
   </si>
   <si>
     <t>4437</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4437/indicacao_287.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4437/indicacao_287.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize asfaltamento em todos os logradouros públicos do Bairro Rosa de Toledo, a pedido dos moradores.</t>
   </si>
   <si>
     <t>4438</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4438/indicacao_288.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4438/indicacao_288.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize a pavimentação e posterior instalação de aparelhos de ginástica ao ar livre na Praça Francisco Bigonha, no Bairro Antonina Coelho (Cohab), localizada na esquina entre as Ruas Diógenes Gomes da Silva e Celidôneo Mazzei, a pedido dos moradores.</t>
   </si>
   <si>
     <t>4439</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4439/indicacao_289.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4439/indicacao_289.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, bem como a Gerência da Energisa, para indicar a substituição dos postes de ferro localizados em frente ao nº 217 da Rua Marechal Floriano, Bairro Vila Casal, pelos postes de concreto, a pedido dos moradores.</t>
   </si>
   <si>
     <t>4440</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4440/indicacao_290.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4440/indicacao_290.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, bem como a Gerência da Energisa, para indicar a substituição dos braços dos postes da Rua Marechal Floriano, no Bairro Vila Casal, que são muito curtos, por braços maiores e que propiciem iluminação adequada a este logradouro.</t>
   </si>
   <si>
     <t>4441</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4441/indicacao_291.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4441/indicacao_291.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize asfaltamento de um trecho de aproximadamente 50 metros no final da Rua Denória Miranda Lopes, Bairro Palmeiras, a pedido dos moradores.</t>
   </si>
   <si>
     <t>4442</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>Gilson Pica Pau Vereador, José Roberto</t>
-[...2 lines deleted...]
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4442/indicacao_292.pdf</t>
+    <t>Gilson Fazolla Filgueiras, José Roberto Reis Filgueiras</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4442/indicacao_292.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize o tapamento de um buraco e a construção de um bueiro em frente ao nº 885 da Rua Francisco André de Araújo, Bairro Industrial, a pedido dos moradores.</t>
   </si>
   <si>
     <t>4443</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4443/indicacao_293.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4443/indicacao_293.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize uma operação tapa buracos na Rua Santa Luzia, Bairro Louriçal, a pedido dos moradores. A presente solicitação reitera, parcialmente, a Indicação nº 089/17 de autoria da vereadora Jane Cristina Lacerda Pinto.</t>
   </si>
   <si>
     <t>4444</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4444/indicacao_294.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4444/indicacao_294.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize estudos técnicos que possibilitem a instalação de pelo menos dois bueiros na Praça Guido Marliere, no lado da 35ª Companhia de Policia Militar de Minas Gerais, em razão dos alagamentos recorrentes no local.</t>
   </si>
   <si>
     <t>4445</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4445/indicacao_295.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4445/indicacao_295.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize a poda de árvores da Rua Orlando Gazolla, no Bairro São José, nas proximidades da Escola Maria Lúcia Vieira, a pedido dos moradores.</t>
   </si>
   <si>
     <t>4446</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4446/indicacao_296.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4446/indicacao_296.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize o tapamento de um buraco em frente ao nº 64  da Rua Amadeu José Schiavon, Bairro Schiavon, a pedido dos moradores.</t>
   </si>
   <si>
     <t>4447</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4447/indicacao_297.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4447/indicacao_297.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize o recapeamento asfáltico das ruas Pedro Candian, Avelino Otoni e Giovani Biscotto, no Bairro Industrial, a pedido dos moradores.</t>
   </si>
   <si>
     <t>4448</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4448/indicacao_298.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4448/indicacao_298.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize asfaltamento da Rua Hermes Bigonha, no Bairro Louriçal, a pedido dos moradores.</t>
   </si>
   <si>
     <t>4449</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4449/indicacao_299.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4449/indicacao_299.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize limpeza de um bueiro localizado na Rua Hebe Batalha Gomes, no Bairro Caxangá, a pedido dos moradores.</t>
   </si>
   <si>
     <t>4450</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4450/indicacao_300.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4450/indicacao_300.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize recomposição do calçamento em frente ao nº 42 da Rua Hebe Batalha Gomes, no Bairro Caxangá, a pedido dos moradores.</t>
   </si>
   <si>
     <t>4451</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4451/indicacao_301.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4451/indicacao_301.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize a colocação de dois contêineres de lixo em frente ao bar do Fabinho na Rua Celina Micherif Vieira, Bairro Palmeiras, a pedido dos moradores.</t>
   </si>
   <si>
     <t>4452</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4452/indicacao_302.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4452/indicacao_302.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize estudos técnicos que possibilitem a instalação de equipamentos da academia ao ar livre na Praça Rosalina Pereira, no Bairro Altair Rocha, a pedido dos moradores.</t>
   </si>
   <si>
     <t>4453</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4453/indicacao_303.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4453/indicacao_303.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize a construção de um bueiro em frente ao Ferro Velho Santa Alice, localizado na Rua Teófilo Lemos Gravina, no Bairro Chiquito Gazolla, a pedido dos moradores.</t>
   </si>
   <si>
     <t>4454</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4454/indicacao_304.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4454/indicacao_304.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize a construção de um redutor de velocidade nas proximidades da Faculdade Unicesumar, na Av. Comendador Jacinto Soares de Sousa Lima, Centro, a pedido dos munícipes, em virtude da ocorrência de muitos acidentes nesta região.</t>
   </si>
   <si>
     <t>4455</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4455/indicacao_305.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4455/indicacao_305.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize estudos técnicos que propiciem melhorias na iluminação da Rua Domingos Ferro, Bairro Industrial, a pedido dos moradores.</t>
   </si>
   <si>
     <t>4456</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4456/indicacao_306.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4456/indicacao_306.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize o calçamento da Rua Maria da Glória Betil, no Bairro Mangueira Rural, a pedido dos moradores.</t>
   </si>
   <si>
     <t>4457</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4457/indicacao_307.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4457/indicacao_307.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize a colocação de dois contêineres de lixo na Rua Amadeu José Schiavon, Bairro Schiavon, nas proximidades da Metalúrgica Ubaense, a pedido dos moradores.</t>
   </si>
   <si>
     <t>4458</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4458/indicacao_308.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4458/indicacao_308.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize a instalação de corrimão nas laterais do escadão que interliga as Ruas Antônio Candian e Ezequiel Moreira de Abreu, no Bairro São Domingos, visando a garantir maior segurança aos moradores.</t>
   </si>
   <si>
     <t>4459</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4459/indicacao_309.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4459/indicacao_309.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize o reparo da Av. Paulino Fernandes, situada no Bairro Paulino Fernandes, no trecho que desabou às margens do Rio Ubá, próximo ao Studio Claudiney, a pedido de munícipes.</t>
   </si>
   <si>
     <t>4460</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4460/indicacao_310.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4460/indicacao_310.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize estudos técnicos que visem à construção de dois redutores de velocidade ao longo da Av. Paulino Fernandes, situada no Bairro Paulino Fernandes, a pedido de munícipes.</t>
   </si>
   <si>
     <t>4461</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4461/indicacao_311.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4461/indicacao_311.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize limpeza em toda a extensão da Rua Francisco Ozanam, no Bairro Eldorado, a pedido dos moradores.</t>
   </si>
   <si>
     <t>4462</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4462/indicacao_312.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4462/indicacao_312.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize estudos técnicos que providenciem a demolição completa do vestiário Associação Atlética Bandeirante, para posterior retirada de entulhos e construção de um muro de contenção nas margens do Rio Ubá.</t>
   </si>
   <si>
     <t>4463</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4463/indicacao_313.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4463/indicacao_313.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize uma operação tapa buracos em toda a extensão da Rua Gordiano de Faria Alvim, Bairro Seminário, a pedido dos moradores.</t>
   </si>
   <si>
     <t>4464</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4464/indicacao_314.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4464/indicacao_314.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize asfaltamento da Rua José Bettil, Bairro Mangueira Rural, a pedido dos moradores.</t>
   </si>
   <si>
     <t>4465</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4465/indicacao_315.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4465/indicacao_315.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize recapeamento asfáltico da Rua Galdino José de Oliveira, Bairro São Domingos, a pedido dos moradores.</t>
   </si>
   <si>
     <t>4466</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4466/indicacao_316.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4466/indicacao_316.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize estudos técnicos que visem à instalação de um semáforo nas proximidades da entrada do Bairro Cibraci, na Av. Senador Levindo Coelho, a pedido de munícipes, com vistas a garantir maior segurança neste trecho.</t>
   </si>
   <si>
     <t>4467</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4467/indicacao_317.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4467/indicacao_317.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize estudos técnicos que visem à instalação de dispositivos sonoros em todos os semáforos da cidade de Ubá, com o intuito de auxiliar as pessoas com deficiência visual a fazerem travessia mais segura.</t>
   </si>
   <si>
     <t>4468</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4468/indicacao_318.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4468/indicacao_318.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize estudos técnicos que visem à instalação de semáforos para pedestres em todos os locais que já possuem semáforos para veículos, a pedido de munícipes.</t>
   </si>
   <si>
     <t>4469</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
     <t>Ademir da Fonseca Firmiano</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize a substituição de todos os contêineres de lixo, que estiverem em estado precário de conservação, dos Bairros Jardim Esperança e José Cavaliere, a pedido dos moradores.</t>
   </si>
   <si>
     <t>4470</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4470/indicacao_320.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4470/indicacao_320.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize uma completa reforma da Escola Municipal Professor Manoel Arthidoro de Castro, localizada no Bairro Jardim Esperança, especialmente nos bebedouros, banheiros, torneiras e com pintura externa e interna do educandário, a pedido dos moradores locais.</t>
   </si>
   <si>
     <t>4471</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4471/indicacao_321.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4471/indicacao_321.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize estudos técnicos que possibilitem a construção de uma praça, com uma área de lazer, no imóvel pertencente ao município ao lado da casa do Sr. Sebastião Brito, no antigo curral de bois, a pedido dos moradores.</t>
   </si>
   <si>
     <t>4472</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4472/indicacao_322.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4472/indicacao_322.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize capina e limpeza na Rua Cecília Braga, Bairro Santo Antônio, em especial no trecho em frente ao nº 540, a pedido dos moradores.</t>
   </si>
   <si>
     <t>4473</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4473/indicacao_323.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4473/indicacao_323.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize estudos técnicos que possibilitem a constituição de uma parceria entre os moradores que residem após o Bairro Laranjal e a Prefeitura, com o objetivo de realizar o calçamento de um trecho de aproximadamente 1.500 (mil e quinhentos) metros, em que moradores iriam realizar a doação das pedras, manilhas e pó de pedra e a Administração Municipal providenciaria a mão de obra necessária para a execução desta benfeitoria. Tal solicitação é sugerida pela moradora Conceição e demais moradores do Bairro Laranjal.</t>
   </si>
   <si>
     <t>4474</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4474/indicacao_324.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4474/indicacao_324.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize a substituição dos contêineres de lixo danificados que estão localizados dentro das instalações da Escola Municipal Professor Manoel Arthidoro de Castro, no Bairro Jardim Esperança, a pedido da Diretoria da referida escola.</t>
   </si>
   <si>
     <t>4475</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4475/indicacao_325.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4475/indicacao_325.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize estudos técnicos que possibilitem o leilão de 12 lotes que pertencem à municipalidade, localizados entre os bairros José Cavaliere e Jardim Esperança II, cuja destinação ao Projeto COHAB do Tanquinho não foi cumprida. Neste sentido, sugere-se o leiloamento seja feito com o objetivo de dar uma finalidade social a esses imóveis.</t>
   </si>
   <si>
     <t>4476</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4476/indicacao_326.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4476/indicacao_326.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize a limpeza da galeria localizada na Rua Vitório Fineto, Bairro São Domingos, a pedido dos moradores.</t>
   </si>
   <si>
     <t>4477</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4477/indicacao_327.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4477/indicacao_327.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize limpeza do córrego do Bairro Santa Bernadete, desde o final da Rua Mauri Martins de Oliveira até a Rua Santa Paula, a pedido dos moradores.</t>
   </si>
   <si>
     <t>4478</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4478/indicacao_328.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4478/indicacao_328.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize patrolamento de um trecho de aproximadamente 70 metros da Rua São Dionísio, Bairro Talma, a pedido dos moradores.</t>
   </si>
   <si>
     <t>4479</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4479/indicacao_329.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4479/indicacao_329.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe, a pedido do Vice-Presidente da Câmara da Melhor Idade, Roberto Garcia Alves Filho, que, por meio do setor municipal competente, realize a colocação de dois contêineres de lixo na Rua Manoel Casal, especificamente em frente aos números 540 e 590, no Bairro Vila Casal.</t>
   </si>
   <si>
     <t>4480</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4480/indicacao_330.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4480/indicacao_330.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize estudos para seja instalada uma academia ao ar livre na praça localizada entre a Rua Francisco Teixeira de Abreu e Ângelo Porto, na entrada do Bairro Palmeiras, bem como proceda com a restauração do monumento em homenagem a família Perpétuo ali construído.</t>
   </si>
   <si>
     <t>4481</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4481/indicacao_331.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4481/indicacao_331.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que seja encaminhado a esta Casa, para tramitação e votação, um Projeto de Lei que verse sobre a cassação do alvará de funcionamento de postos de combustíveis que revenderem combustíveis adulterados, tendo como base o anteprojeto anexado a esta proposição.</t>
   </si>
   <si>
     <t>4482</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que seja encaminhado a esta Casa, para tramitação e votação, um Projeto de Lei que verse sobre a instalação de intercomunicadores nas Casas Lotéricas do Município de Ubá, tendo como base o anteprojeto anexado a esta proposição.</t>
   </si>
   <si>
     <t>4483</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize asfaltamento da Av. Imaculada Conceição, Bairro Laranjal, a pedido dos moradores.</t>
   </si>
   <si>
     <t>4484</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4484/indicacao_334.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4484/indicacao_334.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize a recomposição do calçamento da Rua Bom Jesus, no Bairro João Teixeira, a pedido do Sr. Roberto e demais moradores.</t>
   </si>
   <si>
     <t>4485</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4485/indicacao_335.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4485/indicacao_335.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize calçamento no final da Rua Dr. Manoel José Brandão Teixeira, Bairro Santana, a pedido dos moradores.</t>
   </si>
   <si>
     <t>4486</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4486/indicacao_336.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4486/indicacao_336.pdf</t>
   </si>
   <si>
     <t>ao prefeito para realizar a colocação de um bicicletário novo na Praça da Independência (nas proximidades da Banda de Jornais), em razão do atual estar em estado caótico de conservação, a pedido dos comerciantes locais.</t>
   </si>
   <si>
     <t>4487</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4487/indicacao_337.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4487/indicacao_337.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize estudos técnicos que visem à instalação de uma placa de maior dimensão no início da Rua Alberto Rodrigues Baião, especificamente no encontro com a Av. Ex-Combatentes, para informar aos motoristas sobre a dificuldade de fazer manobra de saída para a Rua do Divino, em razão da curva acentuada do final da via, a pedido de munícipes.</t>
   </si>
   <si>
     <t>4488</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4488/indicacao_338.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4488/indicacao_338.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize estudos técnicos que viabilizem uma parceria entre o Executivo Municipal e a empresa Mavaular para a implementação de calçamento da estrada situada próxima ao Km 03 da Rodovia Ubá-Rodeiro, a fim de melhorar o tráfego de veículos e pessoas nessa via.</t>
   </si>
   <si>
     <t>4489</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4489/indicacao_339.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4489/indicacao_339.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize a notificação do proprietário de um terreno localizado em frente ao nº 25 da Rua Nicolau Papa, Bairro Industrial, para que promova a limpeza de seu imóvel, a pedido dos moradores vizinhos.</t>
   </si>
   <si>
     <t>4490</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4490/indicacao_340.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4490/indicacao_340.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize tapamento de dois buracos em frente ao nº 211 da Rua João Schiavon, no Bairro Schiavon, a pedido dos moradores.</t>
   </si>
   <si>
     <t>4491</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4491/indicacao_341.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4491/indicacao_341.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize tapamento de um buraco na Rua Curitiba, Bairro Agroceres, a pedido dos moradores.</t>
   </si>
   <si>
     <t>4492</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4492/indicacao_342.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4492/indicacao_342.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize estudos técnicos que possibilitem a construção de uma rotatória no encontro entre as ruas João Groppo e Nossa Senhora Aparecida, no Bairro Inês Groppo, a fim de trazer maior segurança aos veículos neste local.</t>
   </si>
   <si>
     <t>4493</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4493/indicacao_343.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4493/indicacao_343.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize a construção de um redutor de velocidade na Av. Comendador Jacinto Soares de Sousa Lima, Centro, nas proximidades do nº 1370, a pedido de munícipes.</t>
   </si>
   <si>
     <t>4494</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize a construção de uma passarela elevada com pintura de faixa de pedestres na Rua Tenente Pedro Batalha, Bairro Caxangá, nas proximidades da entrada do Móveis Europa, a fim de garantir maior segurança de travessia aos pedestres.</t>
   </si>
   <si>
     <t>4495</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4495/indicacao_345.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4495/indicacao_345.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize a recomposição do asfaltamento em frente ao nº 150 da Rua Geraldo Magela Bressan, no Bairro Santa Edwiges, ao lado da Padaria do Sr. Nil, a pedido do Sr. José Magalhães, da Sra. Cintia e demais moradores.</t>
   </si>
   <si>
     <t>4496</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4496/indicacao_346.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4496/indicacao_346.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize estudos técnicos que visem à instalação de quatro bueiros ao longo da Av. Argélia, no Bairro Fazendinha, especialmente nas proximidades da fábrica de roupas do Dulsinho Gravina, a pedido de moradores.</t>
   </si>
   <si>
     <t>4497</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4497/indicacao_347.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4497/indicacao_347.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize estudos técnicos que visem à implementação de cursos, oficinas, palestras, atividades culturais e físicas na quadra poliesportiva do Bairro Fazendinha, a pedido da Sra. Ana Paula e do Sr. José Adriano demais moradores.</t>
   </si>
   <si>
     <t>4498</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4498/indicacao_348.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4498/indicacao_348.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize a instalação de uma placa de carga e descarga em frente à Loja de Materiais de Construção Saraiva, na Rua Jurandir Teixeira, nº 70, no Bairro Jardim Esperança, a pedido do Sr. Paulinho Verdureiro demais moradores.</t>
   </si>
   <si>
     <t>4499</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4499/indicacao_349.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4499/indicacao_349.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize a colocação de contêineres de lixo em todos os logradouros do Bairro Santa Rosa, a pedido da Sra. Elenice Ciconha e demais moradores.</t>
   </si>
   <si>
     <t>4500</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4500/indicacao_350.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4500/indicacao_350.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize a instalação de três postes com luminárias na Rua Santa Maria, no Distrito de Diamante, do lado esquerdo da via, a pedido de moradores.</t>
   </si>
   <si>
     <t>4501</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4501/indicacao_351.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4501/indicacao_351.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize a transposição da faixa de pedestres localizada na Rua Jurandir Teixeira, Bairro Jardim Esperança, para alguns metros à frente ou para trás, com o objetivo de não atrapalhar a carga e descarga de produtos da Loja de Materiais de Construção Saraiva.</t>
   </si>
   <si>
     <t>4502</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4502/indicacao_352.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4502/indicacao_352.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize patrolamento e cascalhamento da Comunidade Córrego do Emboque, a pedido dos moradores.</t>
   </si>
   <si>
     <t>4503</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4503/indicacao_353.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4503/indicacao_353.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize tapamento de um buraco em frente ao nº 3 da Rua José Costa Marques, Bairro Ponte Preta, a pedido dos moradores.</t>
   </si>
   <si>
     <t>4504</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4504/indicacao_354.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4504/indicacao_354.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize a instalação de três braços com luminárias nos postes recém colocados da Rua Artur Rosa de Toledo, Distrito de Diamante, a pedido dos moradores.</t>
   </si>
   <si>
     <t>4505</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4505/indicacao_355.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4505/indicacao_355.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize uma operação tapa buracos em toda extensão da Rua Leandro Bigonha, Bairro Louriçal, a pedido dos moradores.</t>
   </si>
   <si>
     <t>4506</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4506/indicacao_356.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4506/indicacao_356.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize a revitalização da placa instalada no Terminal Rodoviário, que homenageia os 150 anos da cidade, em razão do seu atual estado de conservação, a pedido de munícipes.</t>
   </si>
   <si>
     <t>4507</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4507/indicacao_357.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4507/indicacao_357.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize calçamento da Rua Professora Raimunda Barros, Bairro Palmeiras, a pedido dos moradores.</t>
   </si>
   <si>
     <t>4508</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4508/indicacao_358.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4508/indicacao_358.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize a instalação de dois postes com luminárias entre a Rua Antônia Gregório da Silva e o loteamento do Sr. Petrônio, às margens da Rodovia Ubá/Divinésia, no Bairro João Teixeira, a pedido do Pastor Alismar, do Sr. João do Carmo e demais moradores.</t>
   </si>
   <si>
     <t>4509</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4509/indicacao_359.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4509/indicacao_359.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize a construção de uma passarela elevada com a pintura de uma faixa de pedestres na Rua Jurandir Teixeira, Bairro Jardim Esperança, em frente à entrada principal da Escola Professor Manoel Arthidoro de Castro, a pedido da Diretora da escola e moradores.</t>
   </si>
   <si>
     <t>4510</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4510/indicacao_360.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4510/indicacao_360.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize estudos técnicos que possibilitem o plantio de árvores num terreno pertencente ao município localizado nas proximidades do nº 271 da Rua Nicola Campanha, Bairro Derminas, a fim de criar um espaço verde no local, a pedido dos moradores.</t>
   </si>
   <si>
     <t>4511</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4511/indicacao_361.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4511/indicacao_361.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize a instalação de dois postes de iluminação pública com luminárias até as proximidades do nº 255 da Rua Elisa Amaral Peron, Bairro Agroceres, a pedido dos moradores.</t>
   </si>
   <si>
     <t>4512</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4512/indicacao_362.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4512/indicacao_362.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize o tapamento de um buraco situado nas proximidades do nº 86 da Rua Frei Pedro, no Bairro São Domingos, pois está impedindo o trânsito de veículos, gerando muitos transtornos à comunidade.</t>
   </si>
   <si>
     <t>4513</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4513/indicacao_363.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4513/indicacao_363.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize calçamento da rua do antigo Abacatinho até o Anel Viário, no Bairro Aeroporto, nas proximidades da Igreja dos Mendes, a pedido dos moradores.</t>
   </si>
   <si>
     <t>4514</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4514/indicacao_364.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4514/indicacao_364.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize análise técnica de duas passarelas elevadas, sendo uma em frente ao Coração de Estudante, na Av. Padre Arnaldo Jansen, e outra em frente à entrada da Escola Estadual Senador Levindo Coelho, na Rua Antenor Machado pois, segundo muitos motoristas, estão desniveladas, podendo ocasionar danos aos veículos e acidentes de trânsito, a pedido de munícipes.</t>
   </si>
   <si>
     <t>4515</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4515/indicacao_365.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4515/indicacao_365.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize a poda de três árvores localizadas em frente ao nº 263 da Rua Luciano Groppo, no Bairro Inês Groppo, a pedido dos moradores.</t>
   </si>
   <si>
     <t>4516</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4516/indicacao_366.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4516/indicacao_366.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize asfaltamento da Rua Professor Francisco Arthidoro da Costa, Bairro São Judas Tadeu, a pedido dos moradores.</t>
   </si>
   <si>
     <t>4517</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4517/indicacao_367.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4517/indicacao_367.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize recapeamento asfáltico de um buraco na Rua Diógenes Gomes da Silva, Bairro Antonina Coelho (COHAB), a pedido dos moradores.</t>
   </si>
   <si>
     <t>4518</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4518/indicacao_368.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4518/indicacao_368.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize capina e limpeza geral no loteamento Bambuí, a pedido dos moradores.</t>
   </si>
   <si>
     <t>4519</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4519/indicacao_369.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4519/indicacao_369.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize capina e limpeza geral no Bairro Aeroporto, a pedido dos moradores.</t>
   </si>
   <si>
     <t>4520</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4520/indicacao_370.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4520/indicacao_370.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize nivelamento do calçamento no trecho próximo ao nº 27 da Rua Mires Simões, Bairro Antonina Coelho (COHAB), a pedido dos moradores.</t>
   </si>
   <si>
     <t>4521</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4521/indicacao_371.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4521/indicacao_371.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize a substituição das manilhas que cruzam a via principal da Comunidade do Quebra-Coco por outras de maior diâmetro, pois estão obstruídas e impedindo o curso adequado de água, a pedido dos moradores.</t>
   </si>
   <si>
     <t>4522</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4522/indicacao_372.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4522/indicacao_372.pdf</t>
   </si>
   <si>
     <t>o Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize a instalação de uma placa em frente à antiga escola da Comunidade do Quebra-Coco, no sentido à Rodovia Ubá, com o objetivo de indicar direções para a cidade de Tocantins, Ubá e outras comunidades vizinhas, a pedido dos moradores.</t>
   </si>
   <si>
     <t>4523</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4523/indicacao_373.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4523/indicacao_373.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize a instalação de corrimão e completa reforma do escadão que interliga as Ruas São Jonas, Antônio Candian e Adolfo Pereira Cortez, no Bairro São Domingos, a fim de garantir maior segurança aos pedestres, a pedido dos moradores.</t>
   </si>
   <si>
     <t>4524</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4524/indicacao_374.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4524/indicacao_374.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize uma operação tapa buracos nas proximidades do nº 136 da Rua João Batista Rodrigues, no Bairro Santa Bernadete, a pedido dos moradores.</t>
   </si>
   <si>
     <t>4525</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4525/indicacao_375.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4525/indicacao_375.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize estudos técnicos para que normatize o transporte de idosos pela concessionária de transporte público de Ubá a fim de garantir redução da idade de 65 para 60 anos de idade.</t>
   </si>
   <si>
     <t>4526</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4526/indicacao_376.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4526/indicacao_376.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize a poda de cinco árvores localizadas na Rua Domingos Ferro, Bairro Industrial, a pedido dos moradores.</t>
   </si>
   <si>
     <t>4527</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4527/indicacao_377.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4527/indicacao_377.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize a colocação de uma luminária no poste localizado no final do calçamento da rua principal do Bairro Santa Rosa, no sentido à Miragaia, a pedido dos moradores.</t>
   </si>
   <si>
     <t>4528</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4528/indicacao_378.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4528/indicacao_378.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize a instalação de meios-fios no início da Rua Espirito Santo, no Bairro Chiquito Gazolla, em frente ao córrego localizado do lado da Itatiaia, a pedido dos moradores.</t>
   </si>
   <si>
     <t>4529</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4529/indicacao_379.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4529/indicacao_379.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize a instalação de placas indicativas  de nome de rua em todos os logradouros do Bairro Schiavon, a pedido dos moradores.</t>
   </si>
   <si>
     <t>4530</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4530/indicacao_380.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4530/indicacao_380.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize uma operação tapa buracos na Rua Firmino José Coelho, Bairro Inês Groppo, a pedido dos moradores.</t>
   </si>
   <si>
     <t>4531</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4531/indicacao_381.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4531/indicacao_381.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do Setor Municipal de Fiscalização, realize intensa fiscalização de todas as empresas que prestam serviço de aluguel de caçamba em Ubá, com a finalidade de observar se elas estão cumprindo a Lei Municipal nº 4.492/2017.</t>
   </si>
   <si>
     <t>4532</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4532/indicacao_382.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4532/indicacao_382.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize calçamento de todos os logradouros da Comunidade do Córrego Santana, a pedido dos moradores.</t>
   </si>
   <si>
     <t>4533</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4533/indicacao_383.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4533/indicacao_383.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize a instalação de uma tela de proteção em cima do muro localizado nas proximidades do nº 786 da Rua Santa Anastácia, Bairro São Domingos, com o intuito de trazer maior segurança aos pedestres, a pedido dos moradores.</t>
   </si>
   <si>
     <t>4534</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4534/indicacao_384.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4534/indicacao_384.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize estudos técnicos que visem à pintura de uma faixa de pedestres em frente à loja Paropas na Av. Comendador Jacinto Soares de Sousa Lima, Centro, visando a melhorar a travessia de pedestres até a ponte adjacente, a pedido de munícipes.</t>
   </si>
   <si>
     <t>4535</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4535/indicacao_385.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4535/indicacao_385.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize a colocação de um contêiner de lixo na esquina estre as ruas Francisco Teixeira de Abreu e Professora Raimunda de Barros, Bairro Palmeiras, a pedido dos moradores.</t>
   </si>
   <si>
     <t>4536</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4536/indicacao_386.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4536/indicacao_386.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para solicitar-lhe que, por meio do setor municipal competente, realize a colocação de uma placa indicativa na Av. Dr. Ângelo Porto, Bairro Boa Vista, preferencialmente nas proximidades da entrada da Rua Dr. Adjalme Carneiro, com o objetivo de indicar aos motoristas os principais caminhos daquela região, em especial, os bairros Palmeiras e Vila Casal, a cidade de Rodeiro e a UNIPAC.</t>
   </si>
   <si>
     <t>4537</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4537/indicacao_387.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4537/indicacao_387.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize a construção de uma calçada no trecho em frente à 35ª Companhia da Policia Militar de Minas Gerais, situada na Praça Guido Marlière, Centro, a pedido de munícipes.</t>
   </si>
   <si>
     <t>4538</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4538/indicacao_388.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4538/indicacao_388.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize a construção de uma calçada na Av. Comendador Jacinto Soares de Sousa Lima, Bairro Dico Teixeira, especificamente às margens do Rio Ubá, nas proximidades do Bahamas Mix, a pedido de munícipes.</t>
   </si>
   <si>
     <t>4539</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4539/indicacao_389.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4539/indicacao_389.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize calçamento da Rua Francisco Henrique de Sousa, Bairro São Sebastião, a pedido dos moradores.</t>
   </si>
   <si>
     <t>4540</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4540/indicacao_390.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4540/indicacao_390.pdf</t>
   </si>
   <si>
     <t>ao prefeito para realizar a urgente colocação de um redutor de velocidade na Rua Maria Conceição Nascimento Quírico, Bairro Xangrilá, tendo em vista a falta de consciência de alguns moradores com relação aos limites de velocidade em bairro residencial com alto índice de crianças e idosos, conforme abaixo assinado de moradores em anexo.</t>
   </si>
   <si>
     <t>4541</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4541/ind_391-18.docx</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4541/ind_391-18.docx</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, volte a disponibilizar remédios em todos as Unidades Básicas de Saúde no Município de Ubá e em seus Distritos, a pedido de munícipes.</t>
   </si>
   <si>
     <t>4542</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4542/indicacao_392.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4542/indicacao_392.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize a instalação de uma placa de nome de logradouro público na Rua Francisco André de Araújo, Bairro Industrial, na saída para o Bairro Palmeiras, a pedido dos moradores.</t>
   </si>
   <si>
     <t>4543</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4543/indicacao_393.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4543/indicacao_393.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize uma operação tapa buracos em frente ao nº 220 da Rua Farmacêutico Ezio Rodrigues de Andrade, no Bairro Inês Groppo, a pedido dos moradores.</t>
   </si>
   <si>
     <t>4544</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4544/indicacao_394.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4544/indicacao_394.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize recapeamento asfáltico da Rua Gustavo Gori, Bairro Santa Bernadete, a pedido dos moradores.</t>
   </si>
   <si>
     <t>4545</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4545/indicacao_395.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4545/indicacao_395.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize uma operação tapa buracos em toda extensão da Av.  Luciano Candian, Bairro Aeroporto, a pedido dos moradores.</t>
   </si>
   <si>
     <t>4546</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4546/indicacao_396.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4546/indicacao_396.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize limpeza do córrego do Bairro Mangueira Rural, com atenção especial para os fundos das ruas José Bettil e Wilson Campos, a pedido dos moradores.</t>
   </si>
   <si>
     <t>4547</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4547/indicacao_397.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4547/indicacao_397.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize limpeza do escadão que liga as ruas Adolfo Pereira Cortez e José Moreira Mendes, respectivamente pertencente aos bairros São Domingos e Alto do Jardim Glória, a pedido dos moradores.</t>
   </si>
   <si>
     <t>4548</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4548/indicacao_398.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4548/indicacao_398.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize a substituição de uma manilha localizada nas proximidades da Igreja da Comunidade de Ubá Pequeno, a pedido dos moradores.</t>
   </si>
   <si>
     <t>4549</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4549/indicacao_399.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4549/indicacao_399.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize asfaltamento da Rua Poços de Caldas, Bairro Peluso, a pedido dos moradores.</t>
   </si>
   <si>
     <t>4550</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4550/indicacao_400.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4550/indicacao_400.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize a construção de redutores de velocidade ao longo da Rua José Azevedo, Bairro Xangrilá, a pedido dos moradores.</t>
   </si>
   <si>
     <t>4551</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4551/indicacao_401.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4551/indicacao_401.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize a instalação de um poste de iluminação pública com luminária em frente ao nº 215 da Rua Francisco Duriguetto, Bairro São Judas Tadeu, a pedido dos moradores.</t>
   </si>
   <si>
     <t>4552</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4552/indicacao_402.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4552/indicacao_402.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize patrolamento do final da Rua Francisco Duriguetto, Bairro São Judas Tadeu, a pedido dos moradores.</t>
   </si>
   <si>
     <t>4553</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4553/indicacao_403.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4553/indicacao_403.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize tapamento de um buraco na Rua Geraldo Gomes da Silva, Bairro Eldorado, a pedido dos moradores.</t>
   </si>
   <si>
     <t>4554</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4554/indicacao_404.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4554/indicacao_404.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize recapeamento asfáltico das ruas Vereador Benedito Augusto Vieira e Luís de Matos, ambas pertencentes ao Bairro Vila Casal, a pedido dos moradores.</t>
   </si>
   <si>
     <t>4555</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4555/indicacao_405.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4555/indicacao_405.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize estudos técnicos que possibilitem a construção de mais bueiros ao longo de toda a Rua Cel. Júlio Soares, em razão dos recorrentes acúmulos de água de chuva, que estão trazendo muitos transtornos aos moradores.</t>
   </si>
   <si>
     <t>4556</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4556/indicacao_406.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4556/indicacao_406.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize estudos técnicos que possibilitem a construção de uma ponte entre a Av. Brasil e a Rua Luizinha Pacheco, respectivamente pertencentes aos bairros Nova Olinda e Xangrilá, a pedido dos moradores.</t>
   </si>
   <si>
     <t>4557</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4557/indicacao_407.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4557/indicacao_407.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize a construção de um bueiro em frente ao nº 150 da Rua José Sales Collares, Bairro Santa Edwiges, a pedido de moradores.</t>
   </si>
   <si>
     <t>4558</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4558/indicacao_408.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4558/indicacao_408.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize patrolamento e cascalhamento na estrada em direção aos Pandovanis, na região da Comunidade 13 de Maio, a pedido de moradores. A presente solicitação reitera, parcialmente, a Indicação 064/18 do edil Antero Gomes de Aguiar.</t>
   </si>
   <si>
     <t>4559</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4559/indicacao_409.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4559/indicacao_409.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize a instalação de corrimãos e postes com iluminação no escadão situado entre o final da Rua dos Ferroviários até a Rua Jesus Monteiro de Barros, no Bairro Boa Vista, com o objetivo de facilitar o percurso dos alunos até a UNIPAC.</t>
   </si>
   <si>
     <t>4560</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4560/indicacao_410.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4560/indicacao_410.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize a instalação de uma placa de carga e descarga nas proximidades do nº 1.110 da Av. Senador Levindo Coelho, para fornecer prioridade de carregamento e descarregamento dos comércios compreendidos entre a Padaria Atual até a Loja da Maninha Mega Lojão.</t>
   </si>
   <si>
     <t>4561</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4561/indicacao_410.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4561/indicacao_410.pdf</t>
   </si>
   <si>
     <t>4562</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4562/indicacao_412.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4562/indicacao_412.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor de trânsito, realize estudos técnicos juntamente com a Viação Ubá para que seja acrescentado um ponto de ônibus na Rua Esmeralda, situada no Bairro Santa Rosa, a pedido dos moradores.</t>
   </si>
   <si>
     <t>4563</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4563/indicacao_413.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4563/indicacao_413.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize a construção de uma passarela elevada com faixa de pedestres em frente ao nº 58 da Rua Major Carneiro, Bairro Lavapés, no trecho anterior à Igreja Assembleia de Deus Missão Arrebatamento, a pedido de fiéis da igreja e moradores.</t>
   </si>
   <si>
     <t>4564</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4564/indicacao_414.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4564/indicacao_414.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize a construção de um bueiro em frente ao nº 267 da Rua Ezequiel Moreira de Abreu, Bairro São Domingos, a pedido dos moradores.</t>
   </si>
   <si>
     <t>4565</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4565/indicacao_415.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4565/indicacao_415.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize uma operação tapa buracos na Rua Dom Silvério, Bairro Waldemar de Castro, a pedido dos moradores.</t>
   </si>
   <si>
     <t>4566</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4566/indicacao_416.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4566/indicacao_416.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize uma operação tapa buracos na Rua Braz Teodoro Affonso de Filippo, Bairro Santa Luzia, a pedido dos moradores.</t>
   </si>
   <si>
     <t>4567</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4567/indicacao_417.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4567/indicacao_417.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, acione a empreiteira responsável pela pavimentação e acesso à Praça Antônio Stanziola, no Bairro Ligação, para que termine a obra que se encontra parada, a pedido dos moradores.</t>
   </si>
   <si>
     <t>4568</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4568/indicacao_418.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4568/indicacao_418.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize a instalação de bueiros ao longo da Rua Zoralindo Villela Eiras, Bairro Caxangá, a pedido dos moradores.</t>
   </si>
   <si>
     <t>4569</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4569/indicacao_419.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4569/indicacao_419.pdf</t>
   </si>
   <si>
     <t>ao Sr. Prefeito Edson Teixeira Filho, indicando-lhe a necessidade da adoção das medidas administrativas necessárias à instalação de placas indicativas da denominação dos logradouros públicos do Município de Ubá (cidade e distritos).</t>
   </si>
   <si>
     <t>4570</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4570/indicacao_420.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4570/indicacao_420.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize estudos técnicos que possibilitem a adoção do projeto “Bueiro Inteligente” em todo município de Ubá, que consiste em instalar uma cesta de metal no interior dos bueiros a fim de coletar materiais sólidos de grande volume e posteriormente serem removidos pelo setor de limpeza de forma periódica. Esse projeto visa impedir que os bueiros sejam entupidos e, desta forma, manter a cidade limpa e sem alagamentos.</t>
   </si>
   <si>
     <t>4571</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4571/indicacao_421.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4571/indicacao_421.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize asfaltamento de 100 metros da Rua Francisco Feital Teixeira, Bairro Santa Bernadete, a pedido dos moradores.</t>
   </si>
   <si>
     <t>4572</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4572/indicacao_422.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4572/indicacao_422.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize a pintura de uma faixa de pedestres no final da Rua Mauri Martins de Oliveira, nas proximidades do início da Rua Ismael de Oliveira, Bairro Santa Bernadete, a pedido dos moradores.</t>
   </si>
   <si>
     <t>4573</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4573/indicacao_423.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4573/indicacao_423.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, ao Presidente da Associação Comercial e Industrial de Ubá, Miguel Arcanjo de Paula Batista, e ao Comandante do 21º Batalhão de Policia Militar de Minas Gerais, Tenente Coronel PM Giovani do Carmo Ramos, para sugerir-lhes a realização de estudos técnicos que visem à instalação de câmeras do Projeto Olho Vivo nas imediações da Rua dos Ferroviários, Bairro Boa Vista, a fim de inibir o tráfico de drogas nesta localidade, além de garantir maior segurança aos estudantes a caminho da UNIPAC.</t>
   </si>
   <si>
     <t>4574</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4574/indicacao_424.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4574/indicacao_424.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize a construção de dois bueiros na Rua Denória Miranda Lopes, Bairro Palmeiras, a pedido dos moradores.</t>
   </si>
   <si>
     <t>4575</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4575/indicacao_425.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4575/indicacao_425.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize estudos técnicos que possibilitem a construção de uma rampa na calçada da Av. Comendador Jacinto Soares de Sousa Lima no trecho em frente ao Supermercado Vieirão e Cliníca Dr. João Honório, pois a altura elevada da calçada está prejudicando os pedestres, favorecendo a ocorrência de quedas.</t>
   </si>
   <si>
     <t>4576</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4576/indicacao_426.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4576/indicacao_426.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize estudos técnicos que possibilitem a construção de uma rotatória entre as ruas Professor Francisco Arthidoro da Costa e Onofre Leite, no Bairro São Judas Tadeu, a pedido dos moradores.</t>
   </si>
   <si>
     <t>4577</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4577/indicacao_427.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4577/indicacao_427.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize o tapamento de um buraco na Rua Angelina Baffa dos Santos, Bairro Sobradinho, a pedido dos moradores.</t>
   </si>
   <si>
     <t>4578</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4578/indicacao_428.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4578/indicacao_428.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize a colocação de um contêiner de lixo em frente ao nº 491 da Rua Jaime Vieira, Bairro Encosta do Sol, a pedido dos moradores.</t>
   </si>
   <si>
     <t>4579</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4579/indicacao_429.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4579/indicacao_429.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize a colocação de dois contêineres de lixo na Travessa Cecília Serrato, Bairro Vila Casal, nas proximidades da ponte, a pedido dos moradores.</t>
   </si>
   <si>
     <t>4580</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4580/indicacao_430.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4580/indicacao_430.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize a poda de uma árvore em frente ao nº 15 da Rua Marechal Floriano, Bairro Vila Casal, a pedido dos moradores.</t>
   </si>
   <si>
     <t>4581</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4581/indicacao_431.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4581/indicacao_431.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize a recomposição das pedras do calçamento da Rua Elisa Amaral Peron, Bairro Agroceres, a pedido dos moradores.</t>
   </si>
   <si>
     <t>4582</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4582/indicacao_432.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4582/indicacao_432.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize recapeamento asfáltico da Rua Amadeu José Schiavon, Bairro Schiavon, a pedido dos moradores.</t>
   </si>
   <si>
     <t>4583</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4583/indicacao_433.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4583/indicacao_433.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize a colocação de um contêiner de lixo em frente ao nº 145 da Rua José Marcelo da Rocha, Bairro São Francisco de Assis, a pedido dos moradores.</t>
   </si>
   <si>
     <t>4584</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4584/indicacao_434.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4584/indicacao_434.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize a colocação de um contêiner de lixo na Rua Vicente Leite, Bairro Eldorado, a pedido dos moradores.</t>
   </si>
   <si>
     <t>4585</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4585/indicacao_435.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4585/indicacao_435.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize recapeamento asfáltico em todos os logradouros do Bairro Inês Groppo, a pedido dos moradores.</t>
   </si>
   <si>
     <t>4586</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4586/indicacao_436.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4586/indicacao_436.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize cascalhamento da estrada em direção ao Campo do Santo Antônio, situada na Rodovia Ubá/Guidoval, a pedido dos moradores.</t>
   </si>
   <si>
     <t>4587</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4587/indicacao_437.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4587/indicacao_437.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize a construção de uma rampa entre a Rua Manoel Casal e Rua Marechal Floriano, Bairro Vila Casal, especificamente no trecho em frente à Igreja Maranata, bem como proceda, posteriormente, a pintura de uma faixa de pedestres no mesmo trecho, a pedido dos moradores.</t>
   </si>
   <si>
     <t>4588</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4588/indicacao_438.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4588/indicacao_438.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio dos setores municipais competentes, realize a reforma da guarita de ônibus em frente à Chácara da Ebenezer, situada na Comunidade do Tanquinho, a pedido do suplente de vereador Ademir do Tanquinho, do Sr. José Francisco e demais moradores.</t>
   </si>
   <si>
     <t>4589</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4589/indicacao_439.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4589/indicacao_439.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio dos setores municipais competentes, realize a instalação de placas de identificação e localização de todas as comunidades rurais de Ubá.</t>
   </si>
   <si>
     <t>4590</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4590/indicacao_440.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4590/indicacao_440.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize capina e limpeza geral no Povoado São Domingos, no Povoado Boa Vista e na Colônia Padre Damião, a pedido dos moradores.</t>
   </si>
   <si>
     <t>4591</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4591/indicacao_441.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4591/indicacao_441.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize uma operação tapa buracos em toda a extensão da Av. Dr. Heitor Peixoto Toledo, que liga a Rodovia Ubá/Tocantins às Comunidades Boa Vista, Colônia Padre Damião e Povoado São Domingos, a pedido dos moradores.</t>
   </si>
   <si>
     <t>4592</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4592/indicacao_442.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4592/indicacao_442.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize a substituição da lâmpada do último poste situado na Rua Juscelino, no Povoado Boa Vista (Colônia Padre Damião), a pedido dos moradores.</t>
   </si>
   <si>
     <t>4593</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4593/indicacao_443.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4593/indicacao_443.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize capina e limpeza geral das margens das estradas localizadas no Córrego dos Braguinhas, a pedido dos moradores.</t>
   </si>
   <si>
     <t>4594</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4594/indicacao_444.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4594/indicacao_444.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize a notificação do proprietário de um terreno ao lado do nº 241 da Rua Sete Lagoas, no Bairro Santana, para que providencie limpeza e cercamento de sua propriedade, a pedido dos moradores vizinhos.</t>
   </si>
   <si>
     <t>4595</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4595/indicacao_445.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4595/indicacao_445.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize repintura do redutor de velocidade situado em frente ao nº 57 da Rua Virginia Brandão, Bairro Santa Luzia, a pedido de dos munícipes.</t>
   </si>
   <si>
     <t>4596</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4596/indicacao_446.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4596/indicacao_446.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize limpeza de todos os bueiros do Bairro Santa Rosa, com atenção especial para aquele que está localizado em frente ao nº 38 da Rua Safira, a pedido dos moradores.</t>
   </si>
   <si>
     <t>4597</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4597/indicacao_447.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4597/indicacao_447.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize a pintura da sinalização de trânsito na Rua Francisco Teixeira de Abreu, Bairro Palmeiras, em razão do recapeamento asfáltico recente ter apagado as antigas demarcações, a pedido dos munícipes.</t>
   </si>
   <si>
     <t>4598</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4598/indicacao_448.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4598/indicacao_448.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize estudos técnicos que possibilitem a construção de passarelas elevadas com faixas de pedestres nos pontos mais necessários da Rua Francisco Teixeira de Abreu, Bairro Palmeiras, a pedido dos munícipes.</t>
   </si>
   <si>
     <t>4599</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4599/indicacao_449.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4599/indicacao_449.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize estudos técnicos para que sejam instaladas barras do tipo guarda-corpo na calçada entre a Av. Comendador Jacinto Soares de Sousa Lima e o Rio Ubá, a fim de garantir maior segurança aos pedestres, a pedido dos munícipes.</t>
   </si>
   <si>
     <t>4600</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4600/indicacao_450.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4600/indicacao_450.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize recapeamento asfáltico em todas as vias do Bairro Residencial São José, a pedido dos moradores.</t>
   </si>
   <si>
     <t>4601</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4601/indicacao_451.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4601/indicacao_451.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize a poda de duas árvores localizadas na Rua José Costa Marques, Bairro Ponte Preta, a pedido dos moradores.</t>
   </si>
   <si>
     <t>4602</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4602/indicacao_452.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4602/indicacao_452.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize a colocação de dois contêineres de lixo na Rua Adelina dos Santos Ribeiro, Bairro Santa Bernadete, a pedido dos moradores.</t>
   </si>
   <si>
     <t>4603</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4603/indicacao_453.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4603/indicacao_453.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize a colocação de dois contêineres de lixo na Rua Mario Tavares Pereira, Bairro Santa Bernadete, a pedido dos moradores.</t>
   </si>
   <si>
     <t>4604</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4604/indicacao_454.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4604/indicacao_454.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize a instalação de placa de carga e descarga em frente ao nº 1033 da Av. Padre Arnaldo Jansen, a pedido do comércio local.</t>
   </si>
   <si>
     <t>4605</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4605/indicacao_455.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4605/indicacao_455.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize a reconstrução da ponte localizada no final da Rua Pedro Candian, Bairro Industrial, a pedido dos moradores.</t>
   </si>
   <si>
     <t>4606</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4606/indicacao_456.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4606/indicacao_456.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize a limpeza de três bueiros localizados nas proximidades da Rodovia Ubá-Divinésia, na Comunidade do Tanquinho, especificamente ao lado do loteamento do Sr. Petrôneo, a pedido do Sr. João Paulo Magalhães e do suplente de vereador Ademir do Tanquinho.</t>
   </si>
   <si>
     <t>4607</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize o corte de árvores que estão secas localizadas nas imediações do DEJUB, na Comunidade do Tanquinho, pois ocorre constantemente a queda de galhos, gerando riscos às pessoas, além de atrapalharem a passagem de cabos de internet, a pedido do suplente de vereador Ademir do Tanquinho.</t>
   </si>
   <si>
     <t>4608</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4608/indicacao_459.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4608/indicacao_459.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize a construção de uma ponte de concreto nas proximidades do antigo Pesque e Pague do Rosa, no Distrito de Diamante, no local no qual está instalada atualmente uma ponte de madeira, a pedido dos moradores.</t>
   </si>
   <si>
     <t>4609</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4609/indicacao_460.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4609/indicacao_460.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize a instalação de duas luminárias nos postes localizados no final da Rua Zélia Schetino e início da Rua Matheus Schetino, Bairro Matheus Schetino, a pedido dos moradores.</t>
   </si>
   <si>
     <t>4610</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4610/indicacao_461.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4610/indicacao_461.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize uma operação tapa buracos no cruzamento entre a Rua Cândido Martins de Oliveira e Rua João Batista Rodrigues, no Bairro Santa Bernadete, a pedido dos moradores.</t>
   </si>
   <si>
     <t>3823</t>
   </si>
   <si>
     <t>MOC A</t>
   </si>
   <si>
     <t>Moção (Regimento Antigo)</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3823/mocao_001.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3823/mocao_001.pdf</t>
   </si>
   <si>
     <t>à Igreja do Evangelho Quadrangular do Bairro Inês Groppo, pelos seus 30 anos de fundação.</t>
   </si>
   <si>
     <t>3824</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3824/mocao_002.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3824/mocao_002.pdf</t>
   </si>
   <si>
     <t>ao Pastor José Valdemar de Aguiar, pelo seu aniversário a ser comemorado no dia 10 de março.</t>
   </si>
   <si>
     <t>3825</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3825/mocao_003.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3825/mocao_003.pdf</t>
   </si>
   <si>
     <t>aos atletas ubaenses que se destacaram na 11ª Copa América de Taekwondo 2018.</t>
   </si>
   <si>
     <t>3826</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3826/mocao_004.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3826/mocao_004.pdf</t>
   </si>
   <si>
     <t>pelo falecimento da Sra. Elza Chartuni Teixeira de Siqueira, mãe do Prefeito de Ubá, Sr. Edson Teixeira Filho, ocorrido no dia 23 de fevereiro.</t>
   </si>
   <si>
     <t>3827</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3827/mocao_005.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3827/mocao_005.pdf</t>
   </si>
   <si>
     <t>pelo falecimento do Sr. Edamir Pacheco da Costa, conhecido carinhosamente por “Branco Pescador”, irmão do vice-presidente da Câmara Municipal de Ubá, Edeir Pacheco da Costa.</t>
   </si>
   <si>
     <t>3828</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3828/mocao_006.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3828/mocao_006.pdf</t>
   </si>
   <si>
     <t>à Sra. Maria Cláudia Mello, Diretora da Câmara Municipal de Ubá, pela passagem de seu aniversário.</t>
   </si>
   <si>
     <t>3829</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3829/mocao_007.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3829/mocao_007.pdf</t>
   </si>
   <si>
     <t>pelo falecimento da Sra. Missionária Maria Gomes, ocorrido recentemente.</t>
   </si>
   <si>
     <t>3830</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3830/mocao_008.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3830/mocao_008.pdf</t>
   </si>
   <si>
     <t>ao Padre Semer Salim Oliveira, pelos seus 30 anos de sacerdócio.</t>
   </si>
   <si>
     <t>3831</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3831/mocao_009.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3831/mocao_009.pdf</t>
   </si>
   <si>
     <t>Aos servidores das Secretarias Municipais de Obras e do Ambiente e Mobilidade Urbana, bem como da ECP, pelos relevantes serviços prestados em nossa cidade.</t>
   </si>
   <si>
     <t>3832</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3832/mocao_010.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3832/mocao_010.pdf</t>
   </si>
   <si>
     <t>à empresa JM Conservadora Patrimonial, pelos destacáveis serviços prestados na cidade.</t>
   </si>
   <si>
     <t>3833</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3833/mocao_011.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3833/mocao_011.pdf</t>
   </si>
   <si>
     <t>pelo falecimento da Dona Ziza Jacob, ocorrido recentemente.</t>
   </si>
   <si>
     <t>3834</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3834/mocao_012.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3834/mocao_012.pdf</t>
   </si>
   <si>
     <t>ao Doutor Munir Jacob, em razão da ocupação do cargo de Diretor Técnico do Hospital São Vicente de Paulo.</t>
   </si>
   <si>
     <t>3835</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3835/mocao_013.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3835/mocao_013.pdf</t>
   </si>
   <si>
     <t>ao Sr. Jardel Peron Waquim, pelos relevantes serviços prestados como servidor da Escola do Legislativo.</t>
   </si>
   <si>
     <t>3836</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3836/mocao_014.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3836/mocao_014.pdf</t>
   </si>
   <si>
     <t>pelo falecimento do Sr. Márcio Antônio Namorato, carinhosamente conhecido como “Marcinho”, ocorrido recentemente.</t>
   </si>
   <si>
     <t>3837</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3837/mocao_015.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3837/mocao_015.pdf</t>
   </si>
   <si>
     <t>ao Sr. Cel. Flávio Gonçalves Milagres, pelos relevantes prestados à frente da Gerência da Divisão de Trânsito de Ubá.</t>
   </si>
   <si>
     <t>3838</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3838/mocao_016.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3838/mocao_016.pdf</t>
   </si>
   <si>
     <t>pelo falecimento da Sra. Lizet Giacomini Cunha, carinhosamente conhecida como a telefonista mais famosa de ubá.</t>
   </si>
   <si>
     <t>3839</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3839/mocao_017.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3839/mocao_017.pdf</t>
   </si>
   <si>
     <t>pelo falecimento do Sr. Sebastião Alfenas de Andrade, pai da atual presidente desta Casa de Leis, Rosângela Alfenas.</t>
   </si>
   <si>
     <t>3840</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3840/mocao_021.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3840/mocao_021.pdf</t>
   </si>
   <si>
     <t>À Secretaria Municipal de Desenvolvimento Social, na pessoa do Secretário, Flávio Monteze, e extensivo a todos os servidores do Centro de Referência Especializado de Assistência Social (CREAS), pela brilhante palestra no I Fórum de Combate ao Abuso e Exploração Sexual Contra Crianças e Adolescentes.</t>
   </si>
   <si>
     <t>3841</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3841/mocao_019.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3841/mocao_019.pdf</t>
   </si>
   <si>
     <t>aos jornalistas que acompanham as Reuniões Ordinárias da Câmara Municipal de Ubá.</t>
   </si>
   <si>
     <t>3842</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3842/mocao_020.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3842/mocao_020.pdf</t>
   </si>
   <si>
     <t>à Igreja Assembleia de Deus, da Praça Getúlio Vargas, onde foi celebrado o jubileu de ouro do pastor Raimundo e da pastora Eunice.</t>
   </si>
   <si>
     <t>3843</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3843/mocao_021.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3843/mocao_021.pdf</t>
   </si>
   <si>
     <t>ao Sr. Afonso Magalhães Corbelli, pelo recebimento do troféu “Empreendedor Cidadão 2018” concedido pela ACIUBÁ.</t>
   </si>
   <si>
     <t>3844</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3844/mocao_022.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3844/mocao_022.pdf</t>
   </si>
   <si>
     <t>ao Sr. Paulo Pereira Gomes, por ter auxiliado nos trabalhos da Comissão de Agricultura, Comércio, Indústria e Meio Ambiente – CACIMA, durante a Semana do Meio Ambiente.</t>
   </si>
   <si>
     <t>3845</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3845/mocao_023.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3845/mocao_023.pdf</t>
   </si>
   <si>
     <t>ao Sr. Kyko Garcia, pelo seu texto publicado na Revista Uai, no qual explana sobre comportamento virtual.</t>
   </si>
   <si>
     <t>3846</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3846/mocao_024.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3846/mocao_024.pdf</t>
   </si>
   <si>
     <t>à Sra. Maria Eymard Pereira Bernardo, Diretora da Escola Municipal Geralda Bernardo, pela organização da Festa Junina realizada no dia 10 de junho.</t>
   </si>
   <si>
     <t>3847</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3847/mocao_025.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3847/mocao_025.pdf</t>
   </si>
   <si>
     <t>ao Sr. Luis Carlos Pereira, jornalista da Líder FM, por sua trajetória carreira profissional.</t>
   </si>
   <si>
     <t>3848</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3848/mocao_026.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3848/mocao_026.pdf</t>
   </si>
   <si>
     <t>ao Sr. Nilson Morais, pela brilhante exposição do Museu Itinerante do Futebol em Ubá.</t>
   </si>
   <si>
     <t>3849</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3849/mocao_027.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3849/mocao_027.pdf</t>
   </si>
   <si>
     <t>aos motoristas da Viação Ubá, por seus relevantes serviços prestados à comunidade ubaense.</t>
   </si>
   <si>
     <t>3850</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3850/mocao_028.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3850/mocao_028.pdf</t>
   </si>
   <si>
     <t>a Sra. Danúbia de Castro Gonçalves Mota, por seus destacáveis trabalhos realizados como Assessora de Comunicação na Câmara Municipal de Ubá.</t>
   </si>
   <si>
     <t>3851</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3851/mocao_029.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3851/mocao_029.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito de Ubá, ao Secretário de Ambiente e Mobilidade Urbana, Vicente de Paulo Pinto, bem como aos servidores da ECP, na pessoa do Gerente Alexandre Cordeiro, pelos relevantes serviços prestados em Ubá, em especial na região da Colônia Padre Damião e Povoados São Domingos e Boa Vista.</t>
   </si>
   <si>
     <t>3852</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3852/mocao_030.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3852/mocao_030.pdf</t>
   </si>
   <si>
     <t>pelo falecimento do Pastor José Lúcio, da Igreja Assembleia de Deus.</t>
   </si>
   <si>
     <t>3853</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3853/mocao_031.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3853/mocao_031.pdf</t>
   </si>
   <si>
     <t>pelo falecimento do Pastor Jaci de Oliveira, da Igreja Assembleia de Deus, aos 75 anos de idade.</t>
   </si>
   <si>
     <t>3854</t>
   </si>
   <si>
-    <t>Rosângela Alfenas</t>
-[...2 lines deleted...]
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3854/mocao_032.pdf</t>
+    <t>Rosângela Maria Alfenas de Andrade</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3854/mocao_032.pdf</t>
   </si>
   <si>
     <t>ao Dr. DIÊGO CANDIAN ALVES, pela sua investidura no cargo de Delegado Regional de Polícia Civil de Ubá.</t>
   </si>
   <si>
     <t>3855</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3855/mocao_033.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3855/mocao_033.pdf</t>
   </si>
   <si>
     <t>pelo falecimento do Sr. Juvenal dos Santos, 2º Sargento da Reserva da Polícia Militar do Estado de Minas Gerais.</t>
   </si>
   <si>
     <t>3856</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3856/mocao_034.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3856/mocao_034.pdf</t>
   </si>
   <si>
     <t>a Subtenente Pompéia Francisca Lopes Gomes da Policia Militar do Estado de Minas Gerais, por seus relevantes serviços prestados.</t>
   </si>
   <si>
     <t>3857</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3857/mocao_035.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3857/mocao_035.pdf</t>
   </si>
   <si>
     <t>a Federação de Moradores das Associações  Comunitárias dos Bairros, Distritos e Zona Rural de Ubá – FEMAC, por seus 25 anos de fundação.</t>
   </si>
   <si>
     <t>3858</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3858/mocao_036.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3858/mocao_036.pdf</t>
   </si>
   <si>
     <t>ao Sr. Josias Pinheiro Negrão, por seus 91 anos de natalício.</t>
   </si>
   <si>
     <t>3859</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3859/mocao_037.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3859/mocao_037.pdf</t>
   </si>
   <si>
     <t>ao Sr. João Gomes Júnior, Secretário de Obras de Ubá, e a toda equipe de asfaltamento da Secretaria de Obras.</t>
   </si>
   <si>
     <t>3860</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3860/mocao_038.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3860/mocao_038.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento do Sr. Valdeci Dias de Arruda, também conhecido como “Deci do Taliba” e “Cuco-Breguete”, ocorrido recentemente.</t>
   </si>
   <si>
     <t>3861</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3861/mocao_039.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3861/mocao_039.pdf</t>
   </si>
   <si>
     <t>ao Sr. Sebastião Ferreira Estevão, por suas importantes contribuições sociais na cidade de Ubá.</t>
   </si>
   <si>
     <t>3862</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3862/mocao_040.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3862/mocao_040.pdf</t>
   </si>
   <si>
     <t>à Sra. Maria das Graças Silva Ribeiro, carinhosamente conhecida como Maria do Sopão, pela comemoração de seus 70 anos de vida.</t>
   </si>
   <si>
     <t>3863</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3863/mocao_041.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3863/mocao_041.pdf</t>
   </si>
   <si>
     <t>ao Padre Ricardo Ferreira dos Santos, da Paróquia de São Sebastião, por suas importantes contribuições à vida religiosa dos ubaenses.</t>
   </si>
   <si>
     <t>3864</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3864/mocao_042.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3864/mocao_042.pdf</t>
   </si>
   <si>
     <t>ao Sr. José Carlos Quirino, por suas importantes contribuições sociais à Comunidade de Miragaia.</t>
   </si>
   <si>
     <t>3865</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3865/mocao_043.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3865/mocao_043.pdf</t>
   </si>
   <si>
     <t>ao Sr. Ronaldo Léo, por suas importantes contribuições pelo esporte na cidade de Ubá.</t>
   </si>
   <si>
     <t>3866</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3866/mocao_044.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3866/mocao_044.pdf</t>
   </si>
   <si>
     <t>ao Sr. Geraldo Antônio Mendonça, por suas importantes contribuições sociais na cidade de Ubá.</t>
   </si>
   <si>
     <t>3867</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3867/mocao_045.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3867/mocao_045.pdf</t>
   </si>
   <si>
     <t>à Sra. Carmen Lúcia Rodrigues Rocha, por seus relevantes destaques na cidade de Ubá.</t>
   </si>
   <si>
     <t>3868</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3868/mocao_046.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3868/mocao_046.pdf</t>
   </si>
   <si>
     <t>à Direção do Sistema Multisom de Rádio, pela inauguração da Rádio Multisom Ubaense 104.1 FM na cidade de Ubá.</t>
   </si>
   <si>
     <t>3869</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3869/mocao_047.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3869/mocao_047.pdf</t>
   </si>
   <si>
     <t>à Direção e toda equipe de colaboradores do Hospital Santa Isabel, em razão dos importantes serviços prestados na área da saúde em Ubá.</t>
   </si>
   <si>
     <t>3870</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3870/mocao_048.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3870/mocao_048.pdf</t>
   </si>
   <si>
     <t>ao Secretário Municipal de Ambiente e Mobilidade Urbana, Sr. Vicente de Paulo Pinto e ao Sr. Fumaça, responsável pela equipe de poda das árvores, pelos excelentes trabalhos prestados em Ubá.</t>
   </si>
   <si>
     <t>3871</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3871/mocao_049.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3871/mocao_049.pdf</t>
   </si>
   <si>
     <t>ao Sr. José Carlos Gomes Teixeira, Gerente da Divisão de Trânsito e Transporte Público, pelos importantes serviços prestados na cidade de Ubá.</t>
   </si>
   <si>
     <t>3872</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3872/mocao_050.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3872/mocao_050.pdf</t>
   </si>
   <si>
     <t>ao Pastor José Valdemar de Aguiar, pelo recebimento do título de honra ao mérito concedido pela Igreja do Evangelho Quadrangular do Estado de Minas Gerais.</t>
   </si>
   <si>
     <t>3873</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3873/mocao_051.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3873/mocao_051.pdf</t>
   </si>
   <si>
     <t>ao Sr. Geraldo da Silva, por suas importantes contribuições à Comunidade do Tanquinho.</t>
   </si>
   <si>
     <t>3874</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3874/mocao_052.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3874/mocao_052.pdf</t>
   </si>
   <si>
     <t>à Sra. Creuza Luiza Ferreira Pereira, Diretora da Escola Municipal Professor Manoel Arthidoro de Castro, pelos seus relevantes destaques na área educacional.</t>
   </si>
   <si>
     <t>3875</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3875/mocao_053.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3875/mocao_053.pdf</t>
   </si>
   <si>
     <t>ao Sr. Eduardo Marcos da Silva, mais conhecido como Dudu da Rádio Líder FM, pelos seus importantes destaques profissionais.</t>
   </si>
   <si>
     <t>3876</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3876/mocao_054.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3876/mocao_054.pdf</t>
   </si>
   <si>
     <t>à Associação Beneficente Atitude para Mudar, pelas importantes contribuições na área social em Ubá.</t>
   </si>
   <si>
     <t>3877</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3877/mocao_055.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3877/mocao_055.pdf</t>
   </si>
   <si>
     <t>pelo falecimento da Sra. Heloísa Maria de Sousa, ocorrido recentemente.</t>
   </si>
   <si>
     <t>3878</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3878/mocao_056.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3878/mocao_056.pdf</t>
   </si>
   <si>
     <t>Ao vereador Alexandre de Barros Mendes (LEK), pelos relevantes serviços prestados em Ubá, principalmente junto à Colônia Padre Damião, Boa Vista e São Domingos.</t>
   </si>
   <si>
     <t>3879</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3879/mocao_057.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3879/mocao_057.pdf</t>
   </si>
   <si>
     <t>à Sra. Elienne Soares Pimentel Soldati, pelos excelentes trabalhos prestados como Diretora escolar.</t>
   </si>
   <si>
     <t>3880</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3880/mocao_058.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3880/mocao_058.pdf</t>
   </si>
   <si>
     <t>à Sra. Macreidy Valésia Barbosa Caldeira, pelos cursos ministrados por meio da Escola do Legislativo.</t>
   </si>
   <si>
     <t>3881</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3881/mocao_059.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3881/mocao_059.pdf</t>
   </si>
   <si>
     <t>ao Força Jovem Universal - FJU, pelas importantes ações em favor dos jovens no município.</t>
   </si>
   <si>
     <t>3882</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3882/mocao_060.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3882/mocao_060.pdf</t>
   </si>
   <si>
     <t>ao Sr. Renato Gonçalves Filgueiras e a Sra. Maria das Graças Fazolla Filgueiras, pela comemoração de 50 anos de casamento do casal.</t>
   </si>
   <si>
     <t>3883</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3883/mocao_061.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3883/mocao_061.pdf</t>
   </si>
   <si>
     <t>pelo falecimento do Sr. Fernando Costa, carinhosamente conhecido como Fernando Português, ocorrido recentemente.</t>
   </si>
   <si>
     <t>3884</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3884/mocao_062.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3884/mocao_062.pdf</t>
   </si>
   <si>
     <t>pelo falecimento do Sr. Serafim Rodrigues Pereira, muito conhecido como “fim”, ocorrido recentemente.</t>
   </si>
   <si>
     <t>3885</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3885/mocao_063.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3885/mocao_063.pdf</t>
   </si>
   <si>
     <t>à Comunidade do Bairro Palmeiras, pela realização do Bolo Comunitário 2018.</t>
   </si>
   <si>
     <t>3886</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3886/mocao_064.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3886/mocao_064.pdf</t>
   </si>
   <si>
     <t>a Rádio Líder FM, pelos seus 12 anos de fundação.</t>
   </si>
   <si>
     <t>3887</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3887/mocao_065.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3887/mocao_065.pdf</t>
   </si>
   <si>
     <t>pelo falecimento do Sr. Sebastião Valoz David, ocorrido recentemente.</t>
   </si>
   <si>
     <t>3888</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3888/mocao_066.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3888/mocao_066.pdf</t>
   </si>
   <si>
     <t>a POP TV e a A3 Publicidade, pela divulgação de propaganda relacionada aos animais para conscientização da população de Ubá e região.</t>
   </si>
   <si>
     <t>3889</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3889/mocao_067.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3889/mocao_067.pdf</t>
   </si>
   <si>
     <t>a todos os professores do IF SUDESTE Campus Rio Pomba e Campus Avançado Ubá, que ministraram aulas durante o projeto Pré-Enem Social, e de forma extensiva à Diretora de Extensão do IF Sudeste MG - Campus Rio Pomba, Brasilina Elisete Reis de Oliveira, pelo empenho na concretização desta parceria.</t>
   </si>
   <si>
     <t>3890</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3890/mocao_069.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3890/mocao_069.pdf</t>
   </si>
   <si>
     <t>ao Sr. Gerson Pinheiro Costa Filho, mais conhecido como Dj Gersinho, por seus relevantes destaques na cidade de Ubá e região.</t>
   </si>
   <si>
     <t>3891</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3891/mocao_070.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3891/mocao_070.pdf</t>
   </si>
   <si>
     <t>pelo falecimento de Gelciene Soares, ocorrido recentemente.</t>
   </si>
   <si>
     <t>3892</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3892/mocao_071.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3892/mocao_071.pdf</t>
   </si>
   <si>
     <t>a Sra. Izabel Cristina Vieira Guimarães, por ter recebido o prêmio “Mulheres Além das Gerais”, ocorrido no XXI Congresso das Associações Comerciais e Empresariais de Minas Gerais.</t>
   </si>
   <si>
     <t>3893</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3893/mocao_072.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3893/mocao_072.pdf</t>
   </si>
   <si>
     <t>à Associação de Moradores do Bairro Schiavon, pela realização da Festa de Natal para as crianças do Bairro Schiavon no último dia 16 de dezembro.</t>
   </si>
   <si>
     <t>3548</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>Darci Pires da Silva, Edeir Pacheco, Rosângela Alfenas</t>
-[...2 lines deleted...]
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3548/3548_texto_integral.pdf</t>
+    <t>Darci Pires da Silva, Edeir Pacheco, Rosângela Maria Alfenas de Andrade</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3548/3548_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA AS CONTAS DO MUNICÍPIO DE UBÁ, REFERENTES AO EXERCÍCIO DE 2015</t>
   </si>
   <si>
     <t>3748</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Edson Teixeira Filho</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3748/projeto_de_lei_complementar_1_pmu.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3748/projeto_de_lei_complementar_1_pmu.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao § 4º do art. 93 da Lei Complementar Municipal nº 191, de 26 de dezembro de 2016, dispõe sobre a política de proteção, conservação, preservação, controle, licenciamento e fiscalização do meio ambiente e da melhoria da qualidade de vida no Município de Ubá.</t>
   </si>
   <si>
     <t>5466</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/5466/mensagem__projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/5466/mensagem__projeto.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão do Plano Diretor do Município de Ubá/MG, de que trata a Lei Complementar 099, de 2008.</t>
   </si>
   <si>
     <t>4946</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4946/mensagem_69.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4946/mensagem_69.pdf</t>
   </si>
   <si>
     <t>Altera a redação do Parágrafo Único do art. 1º da Lei Complementar Municipal 182, de 14 de dezembro de 2015.</t>
   </si>
   <si>
     <t>3752</t>
   </si>
   <si>
-    <t>Rosângela Alfenas, Darci Pires da Silva, Edeir Pacheco, Gilson Pica Pau Vereador, Joseli Anísio Pinto</t>
-[...2 lines deleted...]
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3752/proj_de_lei_complementar-_dispoe_sobre_plano_de_Gyo5pru.pdf</t>
+    <t>Rosângela Maria Alfenas de Andrade, Darci Pires da Silva, Edeir Pacheco, Gilson Fazolla Filgueiras, Joseli Anísio Pinto</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3752/proj_de_lei_complementar-_dispoe_sobre_plano_de_Gyo5pru.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reestruturação do Plano de Cargos, Carreiras e Vencimentos dos Servidores da Câmara Municipal de Ubá/MG, e dá outras providências.</t>
   </si>
   <si>
     <t>3542</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3542/3542_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3542/3542_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA O MARCO INICIAL DA AVENIDA CÍCERO SILVEIRA, DO BAIRRO ANTÔNIO MARANHÃO, DISPÕE SOBRE A DENOMINAÇÃO DE AVENIDA MARTA NASCIMENTO JABOUR A LOGRADOURO PÚBLICO DESTA CIDADE, E CONTÉM OUTRAS DISPOSIÇÕES. </t>
   </si>
   <si>
     <t>3436</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3436/3436_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3436/3436_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL AO ORÇAMENTO MUNICIPAL DE 2018, NO VALOR DE R$ 265.000,00, NO ÂMBITO DO FUNDO MUNICIPAL DE SAÚDE, E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3441</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3441/3441_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3441/3441_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITOS ADICIONAIS ESPECIAIS AO ORÇAMENTO MUNICIPAL DE 2018, NO ÂMBITO DO FUNDO MUNICIPAL DE SAÚDE, NO LIMITE DE R$ 182.246,00, E CONTÉM OUTRAS DISPOSIÇÕES.</t>
   </si>
   <si>
     <t>3413</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3413/3413_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3413/3413_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL ANUAL EM 2018 DA REMUNERAÇÃO DOS SERVIDORES DA ADMINISTRAÇÃO PÚBLICA DIRETA E INDIRETA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3540</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3540/3540_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3540/3540_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$96.312,00 (NOVENTA E SEIS MIL, TREZENTOS E DOZE REAIS), JUNTO AO ORÇAMENTO MUNICIPAL DE 2018, RECURSO PROVENIENTE DE INDICAÇÃO DA BANCADA DE MINAS GERAIS, EMENDA PARLAMENTAR, PARA REALIZAÇÃO DE DESPESAS NO ÂMBITO DA SECRETARIA DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3541</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3541/3541_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3541/3541_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONCEDER AUXÍLIO FINANCEIRO NO VALOR DE R$ 15.000,00 À SOCIEDADE UBAENSE DE PROTEÇÃO AOS ANIMAIS, E CONTÉM OUTRAS DISPOSIÇÕES.</t>
   </si>
   <si>
     <t>3414</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3414/3414_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3414/3414_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE REAJUSTE AOS VENCIMENTOS BÁSICOS DOS SERVIDORES PÚBLICOS DA CÂMARA MUNICIPAL DE UBÁ, E CONTÉM OUTRAS DISPOSIÇÕES.</t>
   </si>
   <si>
     <t>3415</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3415/3415_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3415/3415_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ART. 6º DA LEI MUNICIPAL Nº 3.834, DE 11 DE FEVEREIRO DE 2010, QUE DISPÕE SOBRE A REESTRUTURAÇÃO DO PROGRAMA AUXÍLIO-ALIMENTAÇÃO AOS SERVIDORES DA CÂMARA MUNICIPAL DE UBÁ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3544</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3544/3544_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3544/3544_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA O PARCELAMENTO ORDINÁRIO DOS DÉBITOS TRIBUTÁRIOS DE QUE TRATAM OS ART. 21, §1º E 27, DA LEI COMPLEMENTAR Nº 62, DE 27 DE DEZEMBRO DE 2001, QUE DISPÕE SOBRE AS RECEITAS DO MUNICÍPIO, TRIBUTÁRIAS E OUTRAS, SOBRE AS QUAIS LHE COMPETE LEGISLAR, CONCEDE REMISSÃO NOS CASOS EM QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3545</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3545/3545_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3545/3545_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DÁ NOVA REDAÇÃO AO § 4º DO ART. 3º DA LEI MUNICIPAL Nº 2.987, DE 22 DE MAIO DE 2000, QUE &amp;#8220;CRIA O FUNDO MUNICIPAL DE DESENVOLVIMENTO AMBIENTAL DE UBÁ, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>3546</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3546/3546_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3546/3546_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE RUA CARMELITA MATHEUS COSTA, A LOGRADOURO PÚBLICO DESTA CIDADE</t>
   </si>
   <si>
     <t>3543</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3543/3543_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3543/3543_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONCESSÃO DE SUBVENÇÃO SOCIAL À ACADEMIA UBAENSE DE LETRAS, NO PRESENTE EXERCÍCIO, E CONTÉM OUTRAS DISPOSIÇÕES.</t>
   </si>
   <si>
     <t>3550</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3550/3550_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3550/3550_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ART. 4º DA LEI MUNICIPAL Nº 4.477, DE 16 DE AGOSTO DE 2017, QUE OFICIALIZA DENOMINAÇÃO DE LOGRADOUROS PÚBLICOS DO LOTEAMENTO RESIDENCIAL NOVO HORIZONTE, BAIRRO SÃO JOSÉ, DESTA CIDADE DE UBÁ/MG, E CONTÉM OUTRAS DISPOSIÇÕES.</t>
   </si>
   <si>
     <t>3549</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3549/3549_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3549/3549_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 19.647,58 (DEZENOVE MIL, SEISCENTOS E QUARENTA E SETE MIL REAIS E CINQUENTA E OITO CENTAVOS), JUNTO AO ORÇAMENTO MUNICIPAL DE 2018, NO ÂMBITO DA SECRETARIA MUNICIPAL DE SAÚDE, PARA REALIZAÇÃO DO PAGAMENTO DE DESPESAS APURADA EM PROCESSO DE RECONHECIMENTO DE DÍVIDA.</t>
   </si>
   <si>
     <t>3547</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3547/3547_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3547/3547_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITOS ADICIONAIS ESPECIAIS NO VALOR DE R$168.750,00 (CENTO SESSENTA E OITO MIL E SETECENTOS E CINQUENTA REAIS), JUNTO AO ORÇAMENTO MUNICIPAL DE 2018, PARA CONTABILIZAÇÃO DE RECURSOS ORIUNDOS DA SECRETARIA DE ESTADO DE SAÚDE DE MINAS GERAIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3597</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3597/projeto_de_lei_16.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3597/projeto_de_lei_16.pdf</t>
   </si>
   <si>
     <t>Oficializa denominação de logradouros públicos do Bairro Novo Centro, desta cidade de Ubá-MG, e contém outras disposições.</t>
   </si>
   <si>
     <t>3759</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3759/projeto_de_lei_17_pmu.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3759/projeto_de_lei_17_pmu.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional especial no valor de R$27.000,00 (vinte e sete mil reais), junto ao orçamento municipal de 2018, recurso proveniente do ministério da saúde, para realização de despesas de capital no âmbito da secretaria municipal de saúde/fundo municipal de saúde e dá outras providências.</t>
   </si>
   <si>
     <t>3555</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3555/projeto_de_lei_18_pmu.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3555/projeto_de_lei_18_pmu.pdf</t>
   </si>
   <si>
     <t>Altera a tabela constante do art. 3º. da Lei 3.631, de 18 de setembro de 2007. Dispõe sobre a contribuição suplementar do Município de Ubá (MG) para o Regime Próprio de Previdência Social dos Servidores Públicos do Município de Ubá (MG), e dá outras providências.</t>
   </si>
   <si>
     <t>3598</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3598/projeto_de_lei_19_pmu.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3598/projeto_de_lei_19_pmu.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Municipal nº 4.402, de 21 de julho de 2016, que autoriza o Poder Executivo a abrir crédito adicional especial ao orçamento municipal no valor de R$ 41.660,00, no âmbito do Fundo Municipal de Assistência Social, para o desenvolvimento do Programa Acessuas Trabalho, e contém outras disposições.</t>
   </si>
   <si>
     <t>3765</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3765/projeto_de_lei_20_pmu.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3765/projeto_de_lei_20_pmu.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município a adquirir, por doação, área de terreno destinada à construção de poço artesiano, no lugar conhecido como Córrego Alegre.</t>
   </si>
   <si>
     <t>3603</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$95.000,00 (NOVENTA E CINCO MIL REAIS), JUNTO AO ORÇAMENTO MUNICIPAL DE 2018, DESTINADO A REALIZAÇÃO DE DESPESA DE CUSTEIO NO ÂMBITO DO INSTITUTO DE PREVIDÊNCIA DOS SERVIDORES MUNICIPAIS DE UBA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3604</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3604/projeto_de_lei_22_pmu.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3604/projeto_de_lei_22_pmu.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$460.000,00 (QUATROCENTOS E SESSENTA MIL REAIS), JUNTO AO ORÇAMENTO MUNICIPAL DE 2018, RECURSOS DESTINADO A REALIZAÇÃO DE DESPESA NO ÂMBITO DA SECRETARIA DE FINANÇAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3556</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3556/projeto_de_lei_23_pmu.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3556/projeto_de_lei_23_pmu.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação e a denominação de uma unidade de educação infantil (creche), no Bairro São João, nesta cidade.</t>
   </si>
   <si>
     <t>3557</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3557/projeto_de_lei_24_pmu.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3557/projeto_de_lei_24_pmu.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação e a denominação de uma unidade de educação infantil (creche), no Bairro Meu Sonho, nesta cidade.</t>
   </si>
   <si>
     <t>4868</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4868/projeto_de_lei_25.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4868/projeto_de_lei_25.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão da Comenda Ary Barroso ao Senhor José Maria Costa Mendonça.</t>
   </si>
   <si>
     <t>4869</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4869/projeto_de_lei_26.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4869/projeto_de_lei_26.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão da Comenda Ary Barroso ao Senhor Anderson Caneschi Badaró.</t>
   </si>
   <si>
     <t>3747</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3747/projeto_de_lei_27.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3747/projeto_de_lei_27.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de Rua José Alfenas de Andrade a logradouro público desta cidade.</t>
   </si>
   <si>
     <t>3605</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3605/projeto_de_lei_28.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3605/projeto_de_lei_28.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de Rua Leon Rivail Gomes a logradouro público desta cidade.</t>
   </si>
   <si>
     <t>4880</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4880/projeto_de_lei_29.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4880/projeto_de_lei_29.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão da Comenda Ary Barroso ao Senhor Nerio Coelli.</t>
   </si>
   <si>
     <t>3766</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3766/projeto_de_lei_30_e_anexos_ldo_2019_pmu.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3766/projeto_de_lei_30_e_anexos_ldo_2019_pmu.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes orçamentárias para a elaboração da proposta orçamentária para o exercício de 2019. (LDO 2019)</t>
   </si>
   <si>
     <t>3746</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3746/projeto_de_lei_31.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3746/projeto_de_lei_31.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE RUA JAIME CANDIAN, A LOGRADOURO PÚBLICO DESTA CIDADE.</t>
   </si>
   <si>
     <t>3636</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3636/projeto_de_lei_32_pmu.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3636/projeto_de_lei_32_pmu.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITOS ADICIONAIS ESPECIAIS NO VALOR DE R$16.000,00 (DEZESSEIS MIL REAIS), JUNTO AO ORÇAMENTO MUNICIPAL DE 2018, RECURSOS PROVENIENTES DO MINISTÉRIO DA SAÚDE, DESTINADOS AOS CUSTEIOS DO PROGRAMA DE FINANCIAMENTO DAS AÇÕES DE ALIMENTAÇÃO E NUTRIÇÃO, NO ÂMBITO DA SECRETARIA MUNICIPAL DE SAÚDE/FUNDO MUNICIPAL DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3638</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3638/projeto_de_lei_33_pmu.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3638/projeto_de_lei_33_pmu.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$80.000,00 (OITENTA MIL REAIS), JUNTO AO ORÇAMENTO MUNICIPAL DE 2018, RECURSO PROVENIENTE DO MINISTÉRIO DA SAÚDE, DESTINADO A AQUISIÇÃO DE AMBULÂNCIA TIPO A, NO ÂMBITO DA SECRETARIA MUNICIPAL DE SAÚDE/FUNDO MUNICIPAL DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3639</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3639/projeto_de_lei_34_pmu.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3639/projeto_de_lei_34_pmu.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$75.000,00 (SETENTA E CINCO MIL REAIS), JUNTO AO ORÇAMENTO MUNICIPAL DE 2018, RECURSO PROVENIENTE DO MINISTÉRIO DA SAÚDE, DESTINADO A AQUISIÇÃO DE CONSULTÓRIO ODONTOLÓGICO PARA A ATENÇÃO PRIMÁRIA, NO ÂMBITO DA SECRETARIA MUNICIPAL DE SAÚDE/FUNDO MUNICIPAL DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3757</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3757/projeto_de_lei_35.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3757/projeto_de_lei_35.pdf</t>
   </si>
   <si>
     <t>Altera a redação de dispositivo da Lei nº 3.574, de 23.03.2007, que institui no Município de Ubá o Dia do Evangélico, e dá outras providências.</t>
   </si>
   <si>
     <t>3755</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3755/projeto_de_lei_36.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3755/projeto_de_lei_36.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de Rua Albina de Paiva Lana a logradouro público desta cidade.</t>
   </si>
   <si>
     <t>3753</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3753/projeto_de_lei_37_pmu.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3753/projeto_de_lei_37_pmu.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 130.000,00 JUNTO AO ORÇAMENTO MUNICIPAL DE 2018, COM RECURSO PROVENIENTE DO ESTADO DE MINAS GERAIS, ORIUNDO DE EMENDA PARLAMENTAR, PARA REALIZAÇÃO DE DESPESAS NO ÂMBITO DA SECRETARIA DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4881</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4881/mensagem_25.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4881/mensagem_25.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Ubá a doar imóvel à Companhia de Desenvolvimento Econômico de Minas Gerais (Codemig), para construção de um cineteatro na cidade de Ubá.</t>
   </si>
   <si>
     <t>3754</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3754/projeto_de_lei_39_pmu.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3754/projeto_de_lei_39_pmu.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITOS ADICIONAIS ESPECIAIS NO VALOR DE R$ 300.000,00 (TREZENTOS MIL REAIS) JUNTO AO ORÇAMENTO MUNICIPAL DE 2018, PARA DESENVOLVIMENTO DE AÇÕES DO PROJETO OLHO VIVO, DE VIGILÂNCIA POR CÂMERAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4882</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4882/mensagem_27.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4882/mensagem_27.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reconhecimento, instalação, funcionamento de circos Itinerantes no âmbito do município de Ubá e dá outras providências.</t>
   </si>
   <si>
     <t>3761</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3761/projeto_de_lei_41.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3761/projeto_de_lei_41.pdf</t>
   </si>
   <si>
     <t>Oficializa denominação de logradouros públicos do Loteamento de propriedade de Jaime Candian, Bairro Meu Sonho, desta cidade de Ubá-MG, e contém outras disposições.</t>
   </si>
   <si>
     <t>3760</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3760/projeto_de_lei_43_pmu.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3760/projeto_de_lei_43_pmu.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a suplementar em R$ 1.000.000,00 (um milhão de reais), subvenção Social destinada à Irmandade de Nossa Senhora da Saúde/Hospital São Vicente de Paulo, autorizada pela Lei Municipal nº 4.531, de 11 de janeiro de 2018.</t>
   </si>
   <si>
     <t>3767</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3767/projeto_de_lei_44_pmu.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3767/projeto_de_lei_44_pmu.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$100.000,00 (CEM MIL REAIS), JUNTO AO ORÇAMENTO MUNICIPAL DE 2018, RECURSO ORIUNDO DA SECRETARIA DE ESTADO DE SAÚDE-SES/MG, PARA REALIZAÇÃO DE DESPESAS DE CUSTEIO NO ÂMBITO DA SECRETARIA MUNICIPAL DE SAÚDE/FUNDO MUNICIPAL DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3758</t>
   </si>
   <si>
     <t>Dispõe sobre o horário de funcionamento e institui o serviço de plantão 24 horas das farmácias e drogarias no Município de Ubá e dá outras providências.</t>
   </si>
   <si>
     <t>3762</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3762/projeto_de_lei_46.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3762/projeto_de_lei_46.pdf</t>
   </si>
   <si>
     <t>DiSPÕE SOBRE A DENOMINAÇÃO DE RUA MARIETA CARNEIRO LEAL A LOGRADOURO PÚBLICO DESTA CIDADE</t>
   </si>
   <si>
     <t>3763</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3763/projeto_de_lei_47.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3763/projeto_de_lei_47.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE RUA HENRIQUE MATHEUS DE OLIVEIRA, A LOGRADOURO PÚBLICO DESTA CIDADE.</t>
   </si>
   <si>
     <t>4883</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4883/mensagem_32.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4883/mensagem_32.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Política Municipal de Segurança Alimentar e Nutricional Sustentável, e dá outras providências.</t>
   </si>
   <si>
     <t>3768</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3768/projeto_de_lei_49_pmu.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3768/projeto_de_lei_49_pmu.pdf</t>
   </si>
   <si>
     <t>Inclui o dia de Corpus Christi no rol de feriados municipais, de que trata a lei nº 1.387, de 03 de dezembro de 1980.</t>
   </si>
   <si>
     <t>3756</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3756/projeto_de_lei_50_pmu.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3756/projeto_de_lei_50_pmu.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONCEDER AUXÍLIO FINANCEIRO NO VALOR DE R$ 80.000,00 À SOCIEDADE UBAENSE DE PROTEÇÃO AOS ANIMAIS, MEDIANTE ANULAÇÃO DE SUBVENÇÃO SOCIAL AUTORIZADA PARA A MESMA ENTIDADE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3764</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3764/projeto_de_lei_51.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3764/projeto_de_lei_51.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE RUA ÁLVARO MONTEIRO BRANDÃO  A LOGRADOURO PÚBLICO DESTA CIDADE</t>
   </si>
   <si>
     <t>4884</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4884/mensagem_35.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4884/mensagem_35.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$150.000,00 (CENTO E CINQUENTA MIL REAIS), JUNTO AO ORÇAMENTO MUNICIPAL DE 2018, RECURSO PROVENIENTE DO MINISTÉRIO DA SAÚDE, DESTINADO AO INCREMENTO TEMPORÁRIO DO PISO DA ATENÇÃO BÁSICA, NO ÂMBITO DA SECRETARIA MUNICIPAL DE SAÚDE/FUNDO MUNICIPAL DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4885</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4885/mensagem_36.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4885/mensagem_36.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$149.970,00 (CENTO E QUARENTA E NOVE MIL, NOVECENTOS E SETENTA REAIS), JUNTO AO ORÇAMENTO MUNICIPAL DE 2018, NO ÂMBITO DO FUNDO MUNICIPAL DE SAÚDE, PARA ACOLHER RECURSO PROVENIENTE DO MINISTÉRIO DA SAÚDE, DESTINADO A ESTRUTURAÇÃO DA REDE DE SERVIÇOS DE ATENÇÃO BÁSICA DE SAÚDE.</t>
   </si>
   <si>
     <t>3769</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3769/projeto_de_lei_54_pmu.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3769/projeto_de_lei_54_pmu.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITOS ADICIONAIS ESPECIAIS NO LIMITE DE R$ 383.000,00 (TREZENTOS E OITENTA E TRÊS MIL REAIS) AO ORÇAMENTO MUNICIPAL DE 2018, NO ÂMBITO DO FUNDO MUNICIPAL DE SAÚDE, PARA OS FINS QUE MENCIONA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4886</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4886/projeto_de_lei_55.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4886/projeto_de_lei_55.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão da Comenda Ary Barroso ao Senhor Agenor Marques Sereno Neto.</t>
   </si>
   <si>
     <t>4887</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4887/mensagem_39.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4887/mensagem_39.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional suplementar ao orçamento municipal de 2018, no limite de R$ 100.000,00 (cem mil reais), no âmbito do Fundo Municipal de Assistência Social, para acolher repasse do Orçamento Geral da União, oriundo de emenda parlamentar, destinado à Associação de Pais e Amigos dos Excepcionais, e dá outras providências.</t>
   </si>
   <si>
     <t>4893</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4893/projeto_de_lei_58.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4893/projeto_de_lei_58.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de Rua Tropical a logradouro público desta cidade.</t>
   </si>
   <si>
     <t>4894</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4894/projeto_de_lei_59.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4894/projeto_de_lei_59.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de Rua Cristalina a logradouro público desta cidade.</t>
   </si>
   <si>
     <t>4895</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4895/mensagem_41.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4895/mensagem_41.pdf</t>
   </si>
   <si>
     <t>Cria o Conselho Municipal de Segurança Pública - COMSEP e o Fundo Municipal de Segurança Pública - FUMSEP, de Ubá-MG, dispõe sobre sua organização e dá outras providências.</t>
   </si>
   <si>
     <t>4896</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4896/mensagem_42.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4896/mensagem_42.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a conceder subvenção social à Associação Maranathá do Rio de Janeiro, e contém outras disposições.</t>
   </si>
   <si>
     <t>4897</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4897/projeto_de_lei_62.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4897/projeto_de_lei_62.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de Rua Benjamin Povalente a logradouro público desta cidade.</t>
   </si>
   <si>
     <t>4898</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4898/projeto_de_lei_63.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4898/projeto_de_lei_63.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de Rua José Xavier a logradouro público desta cidade.</t>
   </si>
   <si>
     <t>4899</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4899/projeto_de_lei_64.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4899/projeto_de_lei_64.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de Rua Jaime Cardoso a logradouro público desta cidade.</t>
   </si>
   <si>
     <t>4900</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4900/projeto_de_lei_64.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4900/projeto_de_lei_64.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de logradouros públicos do Loteamento Residencial e Comercial Stella Gazolla, Bairro Vila Casal, desta cidade</t>
   </si>
   <si>
     <t>4901</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4901/projeto_de_lei_65.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4901/projeto_de_lei_65.pdf</t>
   </si>
   <si>
     <t>Oficializa denominação de logradouros públicos do Loteamento Condomínio São Geraldo, desta cidade de Ubá/MG, e contém outras disposições.</t>
   </si>
   <si>
     <t>4902</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4902/projeto_de_lei_67.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4902/projeto_de_lei_67.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão do Título de Cidadania Honorária de Ubá ao Doutor Marco Antonio Lopes de Almeida.</t>
   </si>
   <si>
     <t>4903</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4903/mensagem_43.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4903/mensagem_43.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a suplementar, em R$ 10.750,00, subvenção destinada ao Sindicato dos Produtores Rurais do Município de Ubá, com recursos do Fundo Municipal de Saúde, e contém outras disposições.</t>
   </si>
   <si>
     <t>4904</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4904/mensagem_44.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4904/mensagem_44.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ESPECIAL NO VALOR DE R$90.000,00 JUNTO AO ORÇAMENTO MUNICIPAL DE 2018, PARA REALIZAÇÃO DE DESPESAS DE CUSTEIO NO ÂMBITO DA SECRETARIA MUNICIPAL DE SAÚDE/FUNDO MUNICIPAL DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4905</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4905/mensagem_44.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4905/mensagem_44.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$86.000,00 (OITENTA E SEIS MIL REAIS), JUNTO AO ORÇAMENTO MUNICIPAL DE 2018, RECURSO PROVENIENTE DO MINISTÉRIO DA SAÚDE, DESTINADO A ESTRUTURAÇÃO E QUALIFICAÇÃO DE UNIDADES DE ATENÇÃO ESPECIALIZADA EM SAÚDE, NO ÂMBITO DA SECRETARIA MUNICIPAL DE SAÚDE/FUNDO MUNICIPAL DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4906</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4906/projeto_de_lei_71.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4906/projeto_de_lei_71.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de Rua Henrique Tente a logradouro público do Distrito de Diamante de Ubá, deste município.</t>
   </si>
   <si>
     <t>4907</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4907/projeto_de_lei_72.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4907/projeto_de_lei_72.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão da Comenda Ary Barroso à Professora Maria Elizabeth Barros.</t>
   </si>
   <si>
     <t>4908</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4908/projeto_de_lei_73.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4908/projeto_de_lei_73.pdf</t>
   </si>
   <si>
     <t>Altera a redação do art. 17 da Lei Municipal nº 2.683, de 08 de outubro de 1996, que dispõe sobre a criação e funcionamento de cemitérios no Município de Ubá.</t>
   </si>
   <si>
     <t>4909</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4909/projeto_de_lei_74.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4909/projeto_de_lei_74.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de Rua Professor João Batista Bonfá Claudino a logradouro público desta cidade.</t>
   </si>
   <si>
     <t>4910</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4910/mensagem_46.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4910/mensagem_46.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de créditos adicionais especiais ao orçamento do Município, no âmbito da Secretaria Municipal de Desenvolvimento Social, no limite de R$ 190.000,00, e dá outras providências.</t>
   </si>
   <si>
     <t>4911</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4911/mensagem_47.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4911/mensagem_47.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de créditos adicionais especiais ao orçamento do Município, no âmbito do Fundo Municipal de Saúde, no limite de R$ 105.100,00, e dá outras providências.</t>
   </si>
   <si>
     <t>4912</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4912/projeto_de_lei_77.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4912/projeto_de_lei_77.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão do Título de Cidadania Honorária de Ubá ao Senhor Amarildo Souza de Oliveira.</t>
   </si>
   <si>
     <t>5986</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/5986/projeto_de_lei_-_loa_2019.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/5986/projeto_de_lei_-_loa_2019.pdf</t>
   </si>
   <si>
     <t>Estabelece proposta orçamentária, estimando a receita e fixando a despesa do município de ubá para o exercício de 2019. (LOA 2019)</t>
   </si>
   <si>
     <t>4913</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4913/projeto_de_lei_79.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4913/projeto_de_lei_79.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão do Título de Cidadania Honorária de Ubá ao Senhor Geraldo Rocha Quintanilha Júnior.</t>
   </si>
   <si>
     <t>4914</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4914/mensagem_49.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4914/mensagem_49.pdf</t>
   </si>
   <si>
     <t>Dá nova redação à ementa e aos artigos 1º e 2º da Lei Municipal nº 4.553, de 24 de maio de 2018.</t>
   </si>
   <si>
     <t>4915</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4915/projeto_de_lei_81.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4915/projeto_de_lei_81.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de logradouros públicos do loteamento de propriedade de Maria Ferrari Melchíades e outros, no lugar conhecimento como Bambuí, nesta cidade.</t>
   </si>
   <si>
     <t>4916</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4916/projeto_de_lei_82.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4916/projeto_de_lei_82.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão do Título de Cidadania Honorária de Ubá ao Deputado Estadual Alencar da Silveira Júnior.</t>
   </si>
   <si>
     <t>4917</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4917/projeto_de_lei_83.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4917/projeto_de_lei_83.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão do Título de Cidadania Honorária de Ubá ao Senhor José Marcos dos Anjos Rufino.</t>
   </si>
   <si>
     <t>4918</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4918/projeto_de_lei_84.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4918/projeto_de_lei_84.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública municipal a Associação de Artes Marciais Zona da Mata, com sede nesta cidade.</t>
   </si>
   <si>
     <t>4919</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4919/mensagem_50.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4919/mensagem_50.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a conceder auxílio financeiro no valor de R$ 10.000,00 ao Bonsucesso Futebol Clube, mediante anulação de subvenção social autorizada para a mesma entidade, e dá outras providências.</t>
   </si>
   <si>
     <t>4920</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4920/projeto_de_lei_86.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4920/projeto_de_lei_86.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão do Título de Cidadania Honorária de Ubá à Dra. Paula Ávila Dantas Brunner.</t>
   </si>
   <si>
     <t>4921</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4921/mensagem_51.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4921/mensagem_51.pdf</t>
   </si>
   <si>
     <t>Autoriza o remanejamento para o âmbito da Secretaria Municipal de Cultura, Turismo e Lazer, dotações orçamentárias consignadas na Secretaria Municipal de Desenvolvimento Social/Fundo Municipal de Assistência Social.</t>
   </si>
   <si>
     <t>4922</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4922/mensagem_55.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4922/mensagem_55.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir créditos adicionais suplementares ao orçamento municipal de 2018, e contém outras disposições.</t>
   </si>
   <si>
     <t>4923</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4923/mensagem_56.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4923/mensagem_56.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$15.000,00 (QUINZE MIL REAIS), JUNTO AO ORÇAMENTO MUNICIPAL DE 2018, RECURSOS PROVENIENTES DO FUNDO ESTADUAL DE CULTURA-FEC, DESTINADO À AQUISIÇÃO DE EQUIPAMENTOS E MATERIAL PERMANENTE PARA O ARQUIVO HISTÓRICO DO MUNICÍPIO DE UBÁ.</t>
   </si>
   <si>
     <t>4924</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4924/mensagem_57.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4924/mensagem_57.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONCEDER AUXÍLIO FINANCEIRO E SUBVENÇÃO SOCIAL ÀS ENTIDADES QUE MENCIONA, NO CORRENTE EXERCÍCIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4925</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4925/mensagem_58.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4925/mensagem_58.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reformulação do Conselho Municipal de Turismo e do Fundo Municipal de Turismo de Ubá-MG.</t>
   </si>
   <si>
     <t>4926</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4926/mensagem_53.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4926/mensagem_53.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação oficial de logradouros públicos do Bairro Cidade Carinho II, desta cidade.</t>
   </si>
   <si>
     <t>4927</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4927/mensagem_54.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4927/mensagem_54.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de Praça Farmacêutico Modesto Domingues Gomes Lima a logradouro público desta cidade.</t>
   </si>
   <si>
     <t>4928</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4928/mensagem_59.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4928/mensagem_59.pdf</t>
   </si>
   <si>
     <t>Dá nova redação à ementa e aos artigos 1º e. 2º da Lei Municipal nº 4.554, de 24 de maio de 2018.</t>
   </si>
   <si>
     <t>4930</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4930/mensagem_60.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4930/mensagem_60.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a conceder contribuição social, neste exercício, ao Núcleo Regional de Voluntários de Combate ao Câncer, e contém outras disposições.</t>
   </si>
   <si>
     <t>4931</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4931/mensagem_61.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4931/mensagem_61.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DOS PROGRAMAS, OBJETIVOS E METAS DA ADMINISTRAÇÃO MUNICIPAL REFERENTE AO PLANO PLURIANUAL DO QUADRIÊNIO 2018-2021, INSTITUÍDO PELA LEI MUNICIPAL N. 4.525/2017, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4932</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4932/mensagem_62_qWvoDdM.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4932/mensagem_62_qWvoDdM.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DO ANEXO DE METAS FISCAIS E DO ANEXO DE METAS E PRIORIDADES, AMBOS INTEGRANTES DAS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO DE 2019 INSTITUÍDAS PELA LEI MUNICIPAL Nº 4.581/2018, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4933</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4933/projeto_de_lei_99.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4933/projeto_de_lei_99.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão do Título de Cidadania Honorária de Ubá ao Professor Gilson Soares Toledo.</t>
   </si>
   <si>
     <t>4934</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4934/projeto_de_lei_100.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4934/projeto_de_lei_100.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão do Título de Cidadania Honorária de Ubá ao Padre Oliveiro Teodoro Pereira.</t>
   </si>
   <si>
     <t>4935</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4935/projeto_de_lei_101.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4935/projeto_de_lei_101.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão do Título de Cidadania Honorária de Ubá ao Professor Fillipe Tamiozzo Pereira Torres.</t>
   </si>
   <si>
     <t>4936</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4936/mensagem_63.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4936/mensagem_63.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONCEDER, NO EXERCÍCIO DE 2019, SUBVENÇÕES SOCIAIS, AUXÍLIOS FINANCEIROS, CONTRIBUIÇÕES E TRANSFERÊNCIAS ÀS ENTIDADES QUE ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4937</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4937/mensagem_64.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4937/mensagem_64.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a suplementar em R$ 250.000,00 dotação orçamentária destinada ao pagamento de precatórios judiciais, e dá outras providências.</t>
   </si>
   <si>
     <t>4938</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4938/projeto_de_lei_104.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4938/projeto_de_lei_104.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão do Título de Cidadania Honorária de Ubá ao Tenente Coronel PM Giovani do Carmo Ramos.</t>
   </si>
   <si>
     <t>4939</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4939/projeto_de_lei_105.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4939/projeto_de_lei_105.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão do Título de Personalidade Ubaense do Ano ao Senhor Francisco Eustáquio Arthidoro da Costa.</t>
   </si>
   <si>
     <t>4940</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4940/mensagem_65.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4940/mensagem_65.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação e a denominação de uma unidade de educação infantil no Loteamento Santa Clara, nesta cidade. E.M. Professora Climene Moreira Brum.</t>
   </si>
   <si>
     <t>4941</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4941/projeto_de_lei_107.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4941/projeto_de_lei_107.pdf</t>
   </si>
   <si>
     <t>Oficializa denominação de logradouros públicos do Loteamento Quinta das Paineiras, desta cidade de Ubá/MG, e contém outras disposições.</t>
   </si>
   <si>
     <t>4942</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4942/projeto_de_lei_108.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4942/projeto_de_lei_108.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de Rua Waldemiro Climaco Guimarães a logradouro público desta cidade.</t>
   </si>
   <si>
     <t>4943</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4943/mensagem_66.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4943/mensagem_66.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a adquirir, mediante doação onerosa (com encargos), área de terras pertencente a sucessores de Jair Candian, no Bairro Olaria, nesta cidade, para construção da via de acesso à Creche Meu Sonho (E.M. Laurita dos Passos Candian).</t>
   </si>
   <si>
     <t>4944</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4944/mensagem_67.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4944/mensagem_67.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A SUPLEMENTAR A SUBVENÇÃO SOCIAL CONCEDIDA NESTE EXERCÍCIO À CRECHE LUPAM, DE QUE TRATA A LEI MUNICIPAL Nº 4.531/18, E CONTÉM OUTRAS DISPOSIÇÕES.</t>
   </si>
   <si>
     <t>4945</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4945/mensagem_68.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4945/mensagem_68.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre suplementação de subvenção social concedida à Sociedade Ubaense de Proteção aos Animais, no valor de R$ 1.740,55 (um mil, setecentos e quarenta reais, cinquenta e cinco centavos), e contém outras disposições.</t>
   </si>
   <si>
     <t>3770</t>
   </si>
   <si>
     <t>REP</t>
   </si>
   <si>
     <t>Representação</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3770/representacao_001.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3770/representacao_001.pdf</t>
   </si>
   <si>
     <t>ao Sr. José Eduardo Duarte, Coordenador Regional do DEER/MG - 5ª RRG – Ubá/Mata, para indicar-lhe, a pedido da população ubaense, a instalação de placas que sinalizem o respeito ao trânsito de ciclistas nas rodovias de acesso a cidade de Ubá.</t>
   </si>
   <si>
     <t>3771</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3771/representacao_002.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3771/representacao_002.pdf</t>
   </si>
   <si>
     <t>ao José Eduardo Duarte, Coordenador Regional do DEER/MG - 5ª RRG – Ubá/Mata, para solicitar-lhe a capina e limpeza das margens da Rodovia Ubá-Divinésia, especialmente no trecho da Comunidade do Tanquinho, em razão dos constantes acidentes ocorridos, a pedido do suplente de vereador Ademir do Tanquinho.</t>
   </si>
   <si>
     <t>3772</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3772/representacao_003.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3772/representacao_003.pdf</t>
   </si>
   <si>
     <t>à Gerência da Caixa Econômica Federal, para solicitar a gentileza de providenciar volume maior de envelopes para o depósito nos caixas eletrônicos, especialmente nos finais de semana e feriados prolongados, em razão de muitos munícipes se queixarem dos transtornos ocasionados pela constante falta.</t>
   </si>
   <si>
     <t>3773</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3773/representacao_005.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3773/representacao_005.pdf</t>
   </si>
   <si>
     <t>à Direção da OI Ubá/MG para indicar a necessidade de reparo de fios da rede telefônica que estão caídos nas margens da Rodovia Ubá-Guidoval, especificamente nas proximidades do Campo Santo Antônio, a pedido dos munícipes.</t>
   </si>
   <si>
     <t>3774</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3774/representacao_006.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3774/representacao_006.pdf</t>
   </si>
   <si>
     <t>ao Sr. Cesar Augusto Monteiro Alves Júnior, Diretor Geral do DETRAN/MG, para solicitar-lhe a gentileza de remeter a esta Casa de Leis informação a respeito do procedimento de remoção de veículos que estão em situação irregular, o conhecido “reboque”._x000D_
 Logo, considerando a legislação vigente: _x000D_
 •	É permitida a remoção de vários veículos ao mesmo tempo?_x000D_
 •	É possível rebocar vários veículos no mesmo caminhão e possibilitar o rateio entre os proprietários?</t>
   </si>
   <si>
     <t>3775</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3775/representacao_008.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3775/representacao_008.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Gilberto Kassab, Ministro do Ministério da Ciência, Tecnologia, Inovações e Comunicações (MCTIC), para solicitar-lhe a gentileza de promover a adesão do município de Ubá ao “Programa Internet para Todos” do Governo Federal, já solicitado pela Prefeitura de Ubá por meio de ofício.</t>
   </si>
   <si>
     <t>3776</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3776/representacao_010.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3776/representacao_010.pdf</t>
   </si>
   <si>
     <t>à Direção dos Correios da Agência de Ubá para informar, a pedido dos moradores da Rua Roberta de Oliveira, no Bairro Primavera, que correspondências não estão sendo entregues desde a residência de nº 110 em diante, fato este que está causando muitos transtornos aos moradores.</t>
   </si>
   <si>
     <t>3777</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3777/representacao_011.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3777/representacao_011.pdf</t>
   </si>
   <si>
     <t>ao Coordenador Regional do DEER/MG - 5ª RRG – Ubá/Mata, Sr. José Eduardo Duarte, para indicar-lhe a realização de capina e limpeza das margens da Rodovia Ubá-Divinésia, especialmente no trecho da Comunidade do Tanquinho, em razão dos constantes acidentes ocorridos, a pedido dos moradores.</t>
   </si>
   <si>
     <t>3778</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3778/representacao_012.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3778/representacao_012.pdf</t>
   </si>
   <si>
     <t>ao Comandante do 21º Batalhão de Polícia Militar de Minas Gerais, Tem. Cel. PM Giovani do Carmo Ramos, para convidar-lhe a comparecer em uma Reunião Ordinária nesta Casa Legislativa, em data a ser agendada junto à Diretoria Geral, com o objetivo de discorrer sobre suas expectativas de trabalho para a cidade bem como outros assuntos de grande relevância aos ubaenses.</t>
   </si>
   <si>
     <t>3779</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3779/representacao_013.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3779/representacao_013.pdf</t>
   </si>
   <si>
     <t>ao Gerente da Copasa Ubá/MG, Sr. Leandro Borges da Cruz, com o objetivo de indicar-lhe, a pedido dos munícipes, a necessidade de aumentar a fiscalização por parte dos técnicos da Copasa no sentido de possibilitarem reparos com maior rapidez nos logradouros públicos após as intervenções de rotina na rede de abastecimento, evitando, desta forma, transtornos frequentes aos ubaenses.</t>
   </si>
   <si>
     <t>3780</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3780/representacao_014.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3780/representacao_014.pdf</t>
   </si>
   <si>
     <t>a Coordenadora do Sind-UTE/MG subsede Ubá, Sra. Lídia Maria Geraldo de Magalhães, para convidar-lhe a participar de uma Reunião Ordinária no Plenário desta Casa Legislativa, em data previamente agendada junto à Diretoria Geral, com o objetivo de discorrer sobre a greve dos professores e outros assuntos correlatos de interesse da população ubaense.</t>
   </si>
   <si>
     <t>3781</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3781/representacao_015.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3781/representacao_015.pdf</t>
   </si>
   <si>
     <t>ao Gerente Distrital da COPASA Ubá/MG, Sr. Leandro Borges da Cruz, para solicitar-lhe a gentileza de remeter a esta Casa Legislativa as seguintes informações:_x000D_
 •	Quantos funcionários trabalham no setor de obras e manutenção da COPASA Ubá/MG?_x000D_
 •	Quantas e quais empresas que prestam serviços terceirizados para a COPASA Ubá/MG?</t>
   </si>
   <si>
     <t>3782</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3782/representacao_016.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3782/representacao_016.pdf</t>
   </si>
   <si>
     <t>ao Gerente Distrital da COPASA Ubá/MG, Sr. Leandro Borges da Cruz, para indicar-lhe a necessidade de reparo na tubulação e no reservatório de água do Bairro São Judas Tadeu, a pedido dos moradores.</t>
   </si>
   <si>
     <t>3783</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3783/representacao_017.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3783/representacao_017.pdf</t>
   </si>
   <si>
     <t>ao Sr. Alexandre Cordeiro, Gerente da ECP Engenharia, para agradecer-lhe as informações e o mapa enviado com a distribuição de contêineres em Ubá. No entanto, voltamos a representar a ECP, pois necessitamos da lista impressa, que certamente a empresa terá em seu sistema de controle, contendo o nome de cada logradouro público com a quantidade e localização precisa dos respectivos contêineres e com os roubos e vandalizações, caso ocorram, especificados por rua e bairro.</t>
   </si>
   <si>
     <t>3784</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3784/representacao_018.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3784/representacao_018.pdf</t>
   </si>
   <si>
     <t>3785</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3785/representacao_019.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3785/representacao_019.pdf</t>
   </si>
   <si>
     <t>ao Tenente Coronel Comandante do 21° BPMMG, Sr. Giovani do Carmo Ramos, para indicar-lhe a necessidade de intensificar o policiamento no Bairro Altair Rocha, em razão da insegurança relatada pelos moradores do bairro.</t>
   </si>
   <si>
     <t>3786</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3786/representacao_020.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3786/representacao_020.pdf</t>
   </si>
   <si>
     <t>ao Gerente da Viação Ubá, Sr. Ricardo Santana, para solicitar-lhe, a pedido dos munícipes, explicações sobre os motivos que levaram a retirada dos pontos de ônibus localizados no final da Rua do Divino e da rua próximo a Fiat.</t>
   </si>
   <si>
     <t>3787</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3787/representacao_021.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3787/representacao_021.pdf</t>
   </si>
   <si>
     <t>à Gerência da Energisa para sugerir, a pedido de munícipes, o reparo de uma fiação que está solta próxima à antiga Vaca Mecânica, na Rua Otaviano da Rocha, Bairro São Domingos.</t>
   </si>
   <si>
     <t>3788</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3788/representacao_022.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3788/representacao_022.pdf</t>
   </si>
   <si>
     <t>ao Diretor da Viação Ubá, Sr. Ricardo Santana, para indicar-lhe a importância de possibilitar um micro-ônibus ou ônibus para melhor atender os moradores das Comunidades da Colônia Padre Damião, Povoado São Domingos e Povoado Boa Vista, às 6:00h, tendo em vista a grande demanda neste horário.</t>
   </si>
   <si>
     <t>3789</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3789/representacao_023.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3789/representacao_023.pdf</t>
   </si>
   <si>
     <t>à Energisa para seja feito um estudo da tensão do transformador de energia instalado nas proximidades da Comunidade do Córrego Barrinha para que seja verificado se o mesmo é suficiente para o abastecimento da população local.</t>
   </si>
   <si>
     <t>3790</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3790/representacao_024.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3790/representacao_024.pdf</t>
   </si>
   <si>
     <t>à Direção da ECP bem como ao Prefeito de Ubá, Edson Teixeira Filho, para sugerir-lhes mudança nos horários e dias de trabalhos dos colaboradores da ECP Engenharia, passando das 7h até às 15h20min, de segunda à sábado (com intervalo de almoço de 1 hora), para 7h até às 17h, de segunda à sexta-feira (com intervalo de 1 hora de almoço), a pedido dos referidos trabalhadores.</t>
   </si>
   <si>
     <t>3791</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3791/representacao_025.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3791/representacao_025.pdf</t>
   </si>
   <si>
     <t>à Gerência da ENERGISA para solicitar que seja feito um estudo de tensão do transformador de energia instalado na Comunidade do Córrego Pedra Branca, a fim de verificar se o mesmo é suficiente para o abastecimento da população local.</t>
   </si>
   <si>
     <t>3792</t>
   </si>
   <si>
     <t>ao Coordenador Regional do DEER/MG - 5ª RRG – Ubá/Mata, Sr. José Eduardo Duarte, para indicar-lhe, a pedido de munícipes, a construção de redutores de velocidade nas proximidades do Campo do Santo Antônio, na Rodovia Ubá/Guidoval, em razão do grande número de acidentes ocorridos no local.</t>
   </si>
   <si>
     <t>3793</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3793/representacao_027.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3793/representacao_027.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Senador Antônio Augusto Junho Anastasia para solicitar-lhe apoio junto ao Primeiro-Secretário do Senado Federal e Diretor Geral do ILB/Interlegis, Senador José Pimentel, autorização para realização de oficina de revisão dos marcos jurídicos municipais nesta Câmara Municipal, que contará com participação de vereadores e servidores de parlamentos circunvizinhos.</t>
   </si>
   <si>
     <t>3794</t>
   </si>
   <si>
-    <t>José Roberto, Lek</t>
-[...2 lines deleted...]
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3794/representacao_028.pdf</t>
+    <t>Alexandre de Barros Mendes, José Roberto Reis Filgueiras</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3794/representacao_028.pdf</t>
   </si>
   <si>
     <t>ao Presidente da Associação Comercial e Industrial de Ubá - ACIUBÁ, Sr. Miguel Arcanjo de Paula Batista, para convidar-lhe a participar de uma Reunião Ordinária nesta Casa, previamente agendada junto à Diretoria, para discorrer sobre o Projeto Olho Vivo e outros assuntos correlatos de grande interesse para a população ubaense.</t>
   </si>
   <si>
     <t>3795</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3795/representacao_029.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3795/representacao_029.pdf</t>
   </si>
   <si>
     <t>ao Diretor da Viação Ubá/MG, Sr. Ricardo Santana, para solicitar-lhe que sejam remetidas as seguintes informações a esta Casa:_x000D_
 •	Quantos ônibus possuem elevador para atender idosos e pessoas com deficiência físicas?_x000D_
 •	Em quais linhas esses ônibus atendem?_x000D_
 •	Quais são os últimos investimentos na aquisição de ônibus para transporte coletivo?</t>
   </si>
   <si>
     <t>3796</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3796/representacao_030.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3796/representacao_030.pdf</t>
   </si>
   <si>
     <t>a Gerente Distrital da COPASA Ubá/MG, Sra. Rosângela de Faria e Coelho, para solicitar-lhe que seja verificado o vazamento de água do reservatório de água do Bairro Jardim Élida, a pedido dos moradores.</t>
   </si>
   <si>
     <t>3797</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3797/representacao_031.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3797/representacao_031.pdf</t>
   </si>
   <si>
     <t>a Gerente Distrital da COPASA Ubá/MG, Sra. Rosângela de Faria e Coelho, para solicitar-lhe que sejam realizados reparos no reservatório de água do Distrito de Diamante, a pedido dos moradores, em razão do seu atual estado de funcionamento.</t>
   </si>
   <si>
     <t>3798</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3798/representacao_032.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3798/representacao_032.pdf</t>
   </si>
   <si>
     <t>a Gerente Distrital da COPASA Ubá/MG, Sra. Rosângela de Faria e Coelho, para indicar-lhe, a pedido de moradores, a instalação da rede água e esgoto na Rua Wilson Campos, Bairro Mangueira Rural.</t>
   </si>
   <si>
     <t>3799</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3799/representacao_033.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3799/representacao_033.pdf</t>
   </si>
   <si>
     <t>a Gerente Distrital da COPASA Ubá/MG, Sra. Rosângela de Faria e Coelho, para solicitar-lhe que seja remetida a seguinte informação a esta Casa de Leis, de acordo com as explanações abaixo:_x000D_
 a)	Considerando a implementação do novo método de cobrança do sistema de esgoto para os moradores que utilizam poço artesiano no município de Ubá e seus Distritos será iniciado partir do mês de novembro deste ano;_x000D_
 b)	Considerando que muitos moradores possuem poços artesianos e fazem uso do sistema de esgoto;_x000D_
 c)	Considerando que muitos moradores já declararam não ter interesse em possuir água encanada em suas residências, permanecendo com os poços artesianos;_x000D_
 Desta forma, considerando as situações acima expostas, e a pedido dos moradores, indaga-se: como serão cobradas as tarifas do uso de esgoto para os moradores que não têm interesse em realizar o encanamento de água até suas residências?</t>
   </si>
   <si>
     <t>3800</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3800/representacao_034.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3800/representacao_034.pdf</t>
   </si>
   <si>
     <t>a Gerente Distrital da COPASA Ubá/MG, Sra. Rosângela de Faria e Coelho, para indicar-lhe, a pedido de moradores, a construção de uma estação de tratamento de esgoto na Comunidade do Tanquinho, a fim de tratar o córrego situado nesta localidade, evitando, desta forma, mau cheiro e insetos.</t>
   </si>
   <si>
     <t>3801</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3801/representacao_035.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3801/representacao_035.pdf</t>
   </si>
   <si>
     <t>ao Coordenador Regional do DEER/MG - 5ª RRG – Ubá/Mata, Sr. José Eduardo Duarte, para indicar-lhe, a pedido de munícipes, a realização de estudos técnicos que promovam a restituição de parte da Rodovia MG 124, especificamente no trecho da serra entre a Comunidade do Tanquinho e o município de Divinésia, conforme as fotos anexadas, que está desabando e, consequentemente, colocando a vida de muitos motoristas em risco.</t>
   </si>
   <si>
     <t>3802</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3802/representacao_036.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3802/representacao_036.pdf</t>
   </si>
   <si>
     <t>ao Coordenador Regional do DEER/MG - 5ª RRG – Ubá/Mata, Sr. José Eduardo Duarte, para indicar-lhe a realização de estudos técnicos que possibilitem a construção de um trevo de acesso ou um acostamento na Rodovia Ubá-Divinésia, especificamente na entrada do Bairro Santa Edwiges, com o intuito de trazer maior segurança ao trânsito neste local, a pedido do Sr. Claudio Oliveira, do Sr. José Paulista e demais moradores.</t>
   </si>
   <si>
     <t>3803</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3803/representacao_037.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3803/representacao_037.pdf</t>
   </si>
   <si>
     <t>ao Comandante do 21° BPMMG, Tenente Coronel PM Giovani do Carmo Ramos, para indicar-lhe, a pedido da Sra. Elenice e demais moradores, a necessidade de intensificar o patrulhamento policial no trecho entre os bairros Santa Rosa e Pires da Luz, em razão do grande número de assaltos nesse local.</t>
   </si>
   <si>
     <t>3804</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3804/representacao_038.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3804/representacao_038.pdf</t>
   </si>
   <si>
     <t>à Gerência da ENERGISA, para solicitar que seja feito um estudo de tensão no transformador de energia instalado na Comunidade do Córrego Pedra Branca, a fim de verificar se o mesmo é suficiente para abastecimento da população local, em razão das constantes quedas de energia.</t>
   </si>
   <si>
     <t>3805</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3805/representacao_039.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3805/representacao_039.pdf</t>
   </si>
   <si>
     <t>à Gerência da ENERGISA, para solicitar que seja feito um estudo de tensão no transformador de energia instalado na Comunidade da Barrinha, a fim de verificar se o mesmo é suficiente para abastecimento da população local, em razão das constantes quedas de energia.</t>
   </si>
   <si>
     <t>3806</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3806/representacao_040.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3806/representacao_040.pdf</t>
   </si>
   <si>
     <t>ao Presidente do Sindicato dos Empregados em Postos de Combustíveis e Derivados de Petróleo de Belo Horizonte e Região – SINPOSPETRO/BH, Sr. Possidônio de Oliveira, ao qual muitos frentistas de Ubá/MG são filiados, para solicitar-lhe que os Postos de Combustíveis que não oferecem assentos para descanso durante as pausas do trabalho dos frentistas sejam acionadas na forma da lei, em razão do desrespeito à Norma Regulamentadora nº 17, que em seu ponto 17.3.5. estabelece que “para as atividades em que os trabalhos devam ser realizados de pé, devem ser colocados assentos para descanso em locais em que possam ser utilizados por todos os trabalhadores durante as pausas”.</t>
   </si>
   <si>
     <t>3807</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3807/representacao_041.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3807/representacao_041.pdf</t>
   </si>
   <si>
     <t>ao Coordenador Regional do DEER/MG - 5ª RRG – Ubá/Mata, Sr. José Eduardo Duarte, para indicar-lhe, a pedido de moradores, a realização de estudos técnicos que possibilitem a construção de uma calçada às margens da Rodovia Ubá/Visconde do Rio Branco, especificamente em frente à unidade da COPASA (próxima ao Bairro Primavera), em razão das frequentes quedas de pedestres no local.</t>
   </si>
   <si>
     <t>3808</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3808/representacao_042.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3808/representacao_042.pdf</t>
   </si>
   <si>
     <t>a Gerente Distrital da COPASA Ubá/MG, Sra. Rosângela de Faria e Coelho, para solicitar-lhe, a pedido de munícipes, que as obras da COPASA nos bairros e distritos de Ubá sejam concluídas a exemplo do centro da cidade, ou seja, em menos de 24 horas.</t>
   </si>
   <si>
     <t>3809</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3809/representacao_043.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3809/representacao_043.pdf</t>
   </si>
   <si>
     <t>ao Coordenador Regional do DEER/MG - 5ª RRG – Ubá/Mata, Sr. José Eduardo Duarte, para indicar-lhe, a pedido de moradores, a necessidade de reforma das laterais da rodovia ao lado da fábrica TCIL, na Rodovia Ubá/Guidoval BR-120, Km 01, s/n, a fim de garantir maior segurança ao trânsito de veículos.</t>
   </si>
   <si>
     <t>3810</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3810/representacao_044.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3810/representacao_044.pdf</t>
   </si>
   <si>
     <t>a Gerente Distrital da COPASA Ubá/MG, Sra. Rosângela de Faria e Coelho, para solicitar-lhe, a pedido de munícipes, que promova o manilhamento de esgoto entre os Bairros Santa Edwiges I e II, em razão do grande mau cheiro provocado e provável contaminação do lençol freático.</t>
   </si>
   <si>
     <t>3811</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3811/representacao_045.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3811/representacao_045.pdf</t>
   </si>
   <si>
     <t>ao Diretor da 38ª Superintendência Regional de Ensino, Samuel Gazolla Lima, para solicitar-lhe que encaminhe pedido à Secretaria Estadual de Educação com o objetivo de providenciar recursos para a reforma do muro da Escola Estadual Barão de Rio Branco, localizada no Distrito de Ubari, a pedido da diretoria da referida escola.</t>
   </si>
   <si>
     <t>3812</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3812/representacao_046.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3812/representacao_046.pdf</t>
   </si>
   <si>
     <t>ao Coordenador Regional do DEER/MG - 5ª RRG – Ubá/Mata, Sr. José Eduardo Duarte, para indicar-lhe, a pedido de moradores, a criação de um acostamento entre o Bairro Santa Edwiges e a Comunidade do Tanquinho, na Rodovia Ubá-Divinésia.</t>
   </si>
   <si>
     <t>3813</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3813/representacao_047.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3813/representacao_047.pdf</t>
   </si>
   <si>
     <t>à Direção da Telefonia Vivo para solicitar, a pedido de moradores, que a torre de celular instalada no Distrito de Diamante seja ativada, pois está pronta desde o ano de 2013 e ainda se encontra sem o devido funcionamento e, consequentemente, trazendo muitos transtornos a toda aquela comunidade.</t>
   </si>
   <si>
     <t>3814</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3814/representacao_048.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3814/representacao_048.pdf</t>
   </si>
   <si>
     <t>a Gerente Distrital da COPASA Ubá/MG, Sra. Rosângela de Faria e Coelho, para solicitar-lhe, a pedido de munícipes, a realização da extensão da rede de água na Rua Francisco Henrique de Sousa, no Bairro São Sebastião.</t>
   </si>
   <si>
     <t>3815</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3815/representacao_049.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3815/representacao_049.pdf</t>
   </si>
   <si>
     <t>à Gerência da ENERGISA Ubá, para indicar, a pedido de munícipes, a substituição de um poste na Rua José Augusto Marques, Bairro Mangueira Rural, próximo ao Campo do Mangueira, em razão do seu precário estado de conservação, que está em risco iminente de queda, e ocasionar grave acidente no local.</t>
   </si>
   <si>
     <t>3816</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3816/representacao_050.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3816/representacao_050.pdf</t>
   </si>
   <si>
     <t>a Gerente Distrital da COPASA Ubá/MG, Sra. Rosângela de Faria e Coelho, para solicitar-lhe, a pedido de munícipes, que realize o término das obras do sistema de esgoto da Rua Nilton Chinelo, entre os bairros São Domingos e Eldorado, em razão dos grandes transtornos ao trânsito no local.</t>
   </si>
   <si>
     <t>3817</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3817/representacao_051.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3817/representacao_051.pdf</t>
   </si>
   <si>
     <t>a Gerente Distrital da COPASA Ubá/MG, Sra. Rosângela de Faria e Coelho, para solicitar-lhe, a pedido de munícipes, que realize estudos técnicos para verificar a causa de afundamento na Rua Ismael de Oliveira, Bairro Santa Bernadete, após obras da COPASA no local, com o objetivo de nivelar o logradouro ao seu estado original.</t>
   </si>
   <si>
     <t>3818</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3818/representacao_052.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3818/representacao_052.pdf</t>
   </si>
   <si>
     <t>a Gerente Distrital da COPASA Ubá/MG, Sra. Rosângela de Faria e Coelho, para solicitar-lhe, a pedido de munícipes, que realize a recomposição do pavimento asfáltico da Rua José Caneschi, no Bairro Louriçal.</t>
   </si>
   <si>
     <t>3819</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3819/representacao_053.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3819/representacao_053.pdf</t>
   </si>
   <si>
     <t>à Direção do Museu Ginásio São José para sugerir que a coleção de instrumentos de fotografias do Studio Mazzei seja exposta, em razão do seu inestimável valor cultural, ao público de Ubá e região.</t>
   </si>
   <si>
     <t>3820</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3820/representacao_054.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3820/representacao_054.pdf</t>
   </si>
   <si>
     <t>ao Sr. Reginaldo Furtado de Carvalho, Gerente Regional de Saúde de Ubá, para solicitar-lhe que sejam remetidas a esta Casa Legislativa as cópias de todos os contratos celebrados com prestadores de serviços conveniados à Secretaria de Estado de Saúde de Minas Gerais – SES/MG em Ubá, bem como a indicação de cada valor repassado nos anos de 2016, 2017 e 2018.</t>
   </si>
   <si>
     <t>3821</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3821/representacao_055.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3821/representacao_055.pdf</t>
   </si>
   <si>
     <t>a Gerente Distrital da COPASA Ubá/MG, Sra. Rosângela de Faria e Coelho, para solicitar-lhe que a obra iniciada na Rua José Carlos de Melo, no Bairro Eldorado, seja terminada, em razão dos buracos abertos há mais de duas semanas na via que estão trazendo muitos transtornos aos moradores.</t>
   </si>
   <si>
     <t>3822</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3822/representacao_056.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3822/representacao_056.pdf</t>
   </si>
   <si>
     <t>ao Coordenador Regional do DEER/MG - 5ª RRG – Ubá/Mata, Sr. José Eduardo Duarte, para indicar-lhe, a pedido de moradores, a realização de uma operação tapa buracos do trecho da Rodovia Ubá/Divinésia localizado nas adjacências da Comunidade do Tanquinho.</t>
   </si>
   <si>
     <t>3261</t>
   </si>
   <si>
     <t>REQ A</t>
   </si>
   <si>
     <t>Requerimento (Regimento Antigo)</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3261/3261_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3261/3261_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO SOLICITANDO REFORMA GERAL COM A COLOCAÇÃO DE CORRIMÃO EM TODA A EXTENSÃO DOS ESCADÕES LOCALIZADOS NAS TRAVESSAS ALBERTINO LUDOVINO FILHO E BENEDITO MUNIZ DOS SANTOS DO BAIRRO WALDEMAR DE CASTRO, A PEDIDO DOS MORADORES. A PRESENTE SOLICITAÇÃO REITERA A INDICAÇÃO Nº 03/17 DE MESMA AUTORIA.</t>
   </si>
   <si>
     <t>3262</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3262/3262_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3262/3262_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE QUE, POR MEIO DO SETOR MUNICIPAL COMPETENTE, REALIZE UMA COMPLETA REVITALIZAÇÃO NA PRAÇA FRANCISCO PARMA, BAIRRO INDUSTRIAL, A PEDIDO DOS MORADORES. A PRESENTE SOLICITAÇÃO REITERA A INDICAÇÃO Nº 616/17 DE AUTORIA DOS EDIS EDEIR PACHECO DA COSTA, GILSON FAZOLLA FILGUEIRAS E JOSELI ANÍSIO PINTO.</t>
   </si>
   <si>
     <t>3263</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3263/3263_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3263/3263_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE QUE, POR MEIO DO SETOR MUNICIPAL COMPETENTE, REALIZE O TAPAMENTO DE DOIS BURACOS NA RUA MARIETA AUGUSTA SILVA MARCOS, BAIRRO OLARIA, SENDO UM EM FRENTE AO Nº 51 E OUTRO AO Nº 241, A PEDIDO DOS MORADORES. O PRESENTE PEDIDO REITERA PARCIALMENTE O REQUERIMENTO Nº 144/17 DE MESMAS AUTORIAS.</t>
   </si>
   <si>
     <t>3264</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3264/3264_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3264/3264_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE QUE, POR MEIO DO SETOR MUNICIPAL COMPETENTE, REALIZE O CALÇAMENTO DA COMUNIDADE CÓRREGO DOS BRAGUINHAS, A PEDIDO DOS MORADORES. A PRESENTE SOLICITAÇÃO REITERA A INDICAÇÃO Nº 749/18 DO EDIL ANTERO GOMES DE AGUIAR.</t>
   </si>
   <si>
     <t>3265</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3265/3265_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3265/3265_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE QUE, POR MEIO DO SETOR MUNICIPAL COMPETENTE, REALIZE O CALÇAMENTO DE TRECHO DA RUA ANGELINA BAFFA DOS SANTOS, BAIRRO SOBRADINHO, ONDE AINDA NÃO EXISTE PAVIMENTAÇÃO, E PROCEDA COM O ASFALTAMENTO DO RESTANTE DA VIA QUE JÁ POSSUI CALÇAMENTO. A PRESENTE SOLICITAÇÃO REITERA PARCIALMENTE A INDICAÇÃO Nº 728/17 DO EDIL LUIS CARLOS TEIXEIRA RIBEIRO.	</t>
   </si>
   <si>
     <t>3266</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3266/3266_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3266/3266_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE QUE, POR MEIO DO SETOR MUNICIPAL COMPETENTE, REALIZE A LIMPEZA DA FOSSA SÉPTICA DO BAIRRO SANTA ROSA, A PEDIDO DOS MORADORES. A PRESENTE SOLICITAÇÃO REITERA PARCIALMENTE O REQUERIMENTO Nº 148/17 DO EDIL ANTERO GOMES DE AGUIAR.	   </t>
   </si>
   <si>
     <t>3267</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3267/3267_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3267/3267_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE QUE, POR MEIO DO SETOR MUNICIPAL COMPETENTE, REALIZE A LIMPEZA DO CÓRREGO QUE PASSA PELO BAIRRO VILA CASAL, ESPECIALMENTE NO TRECHO ENTRE A TRAVESSA CECÍLIA SERRATO E A PONTE LOCALIZADA NA RUA FRANCISCO TEIXEIRA DE ABREU, DO BAIRRO PALMEIRAS, A PEDIDO DOS MORADORES. A PRESENTE SOLICITAÇÃO REITERA PARCIALMENTE O REQUERIMENTO Nº 174/17 DE AUTORIA DOS EDIS GILSON FAZOLLA FILGUEIRAS, EDEIR PACHECO DA COSTA E JOSELI ANÍSIO PINTO.	   </t>
   </si>
   <si>
     <t>3268</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE QUE, POR MEIO DO SETOR MUNICIPAL COMPETENTE, REALIZE LIMPEZA GERAL DOS BAIRROS PALMEIRAS, CONCÓRDIA, ALTAIR ROCHA E SÃO JUDAS TADEU, A PEDIDO DOS MORADORES. A PRESENTE SOLICITAÇÃO REITERA A INDICAÇÃO Nº 035/17 DE MESMAS AUTORIAS.</t>
   </si>
   <si>
     <t>3269</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3269/3269_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3269/3269_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE QUE, POR MEIO DO SETOR MUNICIPAL COMPETENTE, REALIZE O ASFALTAMENTO E A CONSTRUÇÃO DA REDE DE CAPTAÇÃO DE ÁGUAS PLUVIAIS NA RUA FRANCISCO ANDRE DE ARAÚJO, BAIRRO INDUSTRIAL, A PEDIDO DOS MORADORES. O PRESENTE PEDIDO REITERA O REQUERIMENTO Nº 132/17 DE MESMAS AUTORIAS.</t>
   </si>
   <si>
     <t>3270</t>
   </si>
   <si>
-    <t>Edeir Pacheco, Gilson Pica Pau Vereador, José Roberto</t>
-[...2 lines deleted...]
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3270/3270_texto_integral.pdf</t>
+    <t>Edeir Pacheco, Gilson Fazolla Filgueiras, José Roberto Reis Filgueiras</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3270/3270_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE QUE, POR MEIO DO SETOR MUNICIPAL COMPETENTE, REALIZE O CALÇAMENTO DA RUA WILSON CAMPOS, BAIRRO MANGUEIRA RURAL, A PEDIDO DOS MORADORES. O PRESENTE PEDIDO REITERA O REQUERIMENTO Nº 187/17 DE AUTORIA DOS EDIS LUIS CARLOS TEIXEIRA RIBEIRO E JORGE CUSTODIO GERVASIO E PARCIALMENTE A INDICAÇÃO Nº 428/17 DE AUTORIA DE ANTERO GOMES DE AGUIAR.</t>
   </si>
   <si>
     <t>3271</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3271/3271_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3271/3271_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA SOLICITAR-LHE QUE SEJA REMETIDA A ESTA CASA LEGISLATIVA, NOS TERMOS DO PARÁGRAFO ÚNICO DO ART. 56 DA LEI ORGÂNICA MUNICIPAL, A PRESTAÇÃO DE CONTAS DO CARNAVAL 2018 DE UBÁ, ESTENDENDO, INCLUSIVE, AO GRUPO SANÁTORIO GERAL, DISCRIMINANDO VALORES DETALHADOS DE TODOS OS GASTOS INDIVIDUAIS E TOTAIS, COM A CÓPIA DAS NOTAS FISCAIS. </t>
   </si>
   <si>
     <t>3272</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3272/3272_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3272/3272_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE QUE, POR MEIO DO SETOR MUNICIPAL COMPETENTE, REALIZE O PATROLAMENTO DA ESTRADA DE ACESSO À COMUNIDADE DE UBÁ PEQUENO, A PEDIDO DOS MORADORES.   </t>
   </si>
   <si>
     <t>3273</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE QUE, POR MEIO DO SETOR MUNICIPAL COMPETENTE, REALIZE A PODA DE ÁRVORES DA RUA FRANCISCO TEIXEIRA DE ABREU, BAIRRO PALMEIRAS, A PEDIDO DOS MORADORES. A PRESENTE SOLICITAÇÃO REITERA A INDICAÇÃO Nº 484/17 DE MESMAS AUTORIAS.</t>
   </si>
   <si>
     <t>3274</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3274/3274_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3274/3274_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A PRORROGAÇÃO DO PRAZO ESTABELECIDO NO PARÁGRAFO 3º DO ART. 68 DO REGIMENTO INTERNO, A SABER 60 DIAS, COM O OBJETIVO DE DAR CONTINUIDADE AOS TRABALHOS INICIADOS PELO REQUERIMENTO Nº 200/17.</t>
   </si>
   <si>
     <t>3894</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3894/requerimento_016.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3894/requerimento_016.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize estudos técnicos com o objetivo de disponibilizar no Posto de Saúde da Comunidade de Miragaia os seguintes profissionais: um técnico em enfermagem, todos os dias da semana; um pediatra, pelo menos de forma semanal; Clínico Geral, pelo menos duas vezes por semana; e um dentista, pelo menos duas vezes por mês. A presente solicitação, sugerida pelo Líder Comunitário da Comunidade de Miragaia, José Carlos Quirino, reitera parcialmente a Indicação nº 240/17, de autoria dos edis Luis Carlos Teixeira Ribeiro e Jane Cristina Lacerda Pinto.</t>
   </si>
   <si>
     <t>3895</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3895/requerimento_017.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3895/requerimento_017.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize uma operação tapa buracos nas proximidades do nº 146 da Rua Vereador Oswaldo de Moura Estevão, Bairro Peluso, a pedido do Sr. Osmar Ferreira de Aguiar e do suplente de vereador Ademir do Tanquinho. A presente solicitação reitera parcialmente a Indicação nº 689/17 de autoria dos edis Gilson Fazolla Filgueiras, Edeir Pacheco da Costa e Joseli Anísio Pinto.</t>
   </si>
   <si>
     <t>3896</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3896/requerimento_018.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3896/requerimento_018.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize a limpeza de três bueiros na Av. Imaculada Conceição, Bairro laranjal, a pedido dos moradores. A presente solicitação reitera a Indicação nº 658/17 de autoria do suplente de vereador Ademir do Tanquinho.</t>
   </si>
   <si>
     <t>3897</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3897/requerimento_019.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3897/requerimento_019.pdf</t>
   </si>
   <si>
     <t>O vereador que abaixo assina solicita, na forma regimental e após a devida aprovação plenária, à Presidência desta Casa para que realize estudos no sentindo de providenciar a instalação de bicicletário em frente aos mastros das bandeiras, localizados próximos à entrada, em razão de facilitar o acesso de pessoas ao Legislativo Ubaense e impedir a parada irregular de bicicletas em frente ao portão da garagem e latões de lixo.</t>
   </si>
   <si>
     <t>3898</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3898/requerimento_020.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3898/requerimento_020.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize a reconstrução de um muro de contenção em frente ao nº 496 da Rua Santa Anastácia, Bairro São Domingos, a pedido dos moradores. A presente solicitação reitera a Indicação nº 628/17 de autoria do edil Antero Gomes de Aguiar e o Requerimento 283/17 de mesmas autorias.</t>
   </si>
   <si>
     <t>3899</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3899/requerimento_021.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3899/requerimento_021.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize o calçamento de todas as ruas do Bairro Ligação, a pedido do suplente de vereador Ademir do Tanquinho. A presente solicitação reitera parcialmente a Indicação nº 439/17 de mesma autoria.</t>
   </si>
   <si>
     <t>3900</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3900/requerimento_022.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3900/requerimento_022.pdf</t>
   </si>
   <si>
     <t>Na forma regimental e após aprovação pelo plenário, a vereadora que abaixo assina solicita à Mesa Diretora desta casa autorização de apoio institucional ao incentivo da posse responsável , segundo o Art. 51F, inciso IX, que delega à Comissão de Proteção Animal "políticas de educação, conscientização e incentivo à adoção responsável", já aprovado por esta casa no Requerimento 019/2017, de 20 de fevereiro de 2017. O apoio institucional consistirá na divulgação das medidas para a posse responsável de cães e gatos, como uma das ações na solução do problema de animais abandonados.</t>
   </si>
   <si>
     <t>3901</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3901/requerimento_023.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3901/requerimento_023.pdf</t>
   </si>
   <si>
     <t>Na forma regimental e após aprovação pelo plenário, o vereador que abaixo assina solicita à Secretaria Municipal de Administração o edital da licitação de transporte público do ano de 2007, no qual saiu vencedora a Viação Ubá.</t>
   </si>
   <si>
     <t>3902</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3902/requerimento_024.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3902/requerimento_024.pdf</t>
   </si>
   <si>
     <t>ao prefeito para sugerir-lhe o envio a esta Casa de Leis, para tramitação e votação, de um Projeto de Lei Complementar que altere a redação do Art. 75 da Lei Complementar 014/1992 (Estatuto dos Servidores Municipais de Ubá).</t>
   </si>
   <si>
     <t>3903</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3903/requerimento_025.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3903/requerimento_025.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize a limpeza do córrego localizado na Comunidade do Tanquinho, a pedido do suplente de vereador Ademir do Tanquinho. A presente solicitação reitera a Indicação nº 562/17 de mesma autoria.</t>
   </si>
   <si>
     <t>3904</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3904/requerimento_026.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3904/requerimento_026.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para que em conjunto com a COPASA realizem estudos técnicos que visem a implementar o tratamento de água para os moradores do Distrito de Miragaia, a pedido do líder comunitário José Carlos Quirino. A presente solicitação reitera a Indicação nº 235/18 de mesma autoria.</t>
   </si>
   <si>
     <t>3905</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3905/requerimento_027.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3905/requerimento_027.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para solicitar-lhe que, por meio do setor municipal competente, realize limpeza de toda a área das galerias de águas pluviais e esgoto do Bairro Waldemar de Castro, principalmente na região conhecida como Beco do Sapo, a pedido dos moradores. A presente solicitação reitera a Indicação nº 061/17 de autoria do edil abaixo-assinado e da vereadora Jane Cristina Lacerda Pinto.</t>
   </si>
   <si>
     <t>3906</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3906/requerimento_028.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3906/requerimento_028.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para solicitar-lhe que, por meio do setor municipal competente, realize capina e limpeza de todas as ruas do Bairro Schiavon, a pedido dos moradores. A presente solicitação reitera a Indicação nº 308/17 de autoria do edil José Roberto Filgueiras.</t>
   </si>
   <si>
     <t>3907</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3907/requerimento_029.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3907/requerimento_029.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para solicitar-lhe que, por meio do setor municipal competente, realize capina e limpeza de todas as ruas do Bairro Peluso, a pedido dos moradores. A presente solicitação reitera parcialmente a Indicação nº 173/17 de mesmas autorias.</t>
   </si>
   <si>
     <t>3908</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3908/requerimento_030.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3908/requerimento_030.pdf</t>
   </si>
   <si>
     <t>ao Sr. Gerente Distrital da COPASA Ubá/MG, Leandro Borges da Cruz, para solicitar-lhe informações sobre o andamento do projeto de captação de água do Rio dos Bagres até a cidade de Ubá, a pedido dos munícipes.</t>
   </si>
   <si>
     <t>3909</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3909/requerimento_031.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3909/requerimento_031.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize desentupimento de um bueiro localizado na Rua Dr. Adjalme da Silva Botelho, Bairro Seminário, a pedido dos moradores. O presente pedido reitera o Requerimento nº 236/17 de mesmas autorias.</t>
   </si>
   <si>
     <t>3910</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3910/requerimento_032.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3910/requerimento_032.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize desentupimento de um bueiro localizado em frente ao nº 151, Bairro Santana, a pedido dos moradores. O presente pedido reitera parcialmente o Requerimento nº 239/17 de mesmas autorias.</t>
   </si>
   <si>
     <t>3911</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3911/requerimento_033.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3911/requerimento_033.pdf</t>
   </si>
   <si>
     <t>a Exmª. Sra. Promotora de Justiça Tereza Rachel D’Avila Riane Lana, do Ministério Público da Comarca de Ubá/MG, para solicitar-lhe informações do andamento do processo do conjunto habitacional Cidade Carinho, especificamente com relação a obrigatoriedade da COPASA em disponibilizar hidrômetros de forma individualizada a cada apartamento, bem como da Caixa Econômica como responsável pelo empreendimento.</t>
   </si>
   <si>
     <t>3912</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3912/requerimento_034.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3912/requerimento_034.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize a colocação de uma placa “proibido jogar lixo” na frente, fundos e laterais do Estádio Célio Moreira Pinto (Campo da Colônia Padre Damião). A presente solicitação reitera a Indicação nº 013/18 de mesma autoria.</t>
   </si>
   <si>
     <t>3913</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3913/requerimento_035.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3913/requerimento_035.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize a limpeza e capina da quadra poliesportiva do Bairro Olaria, a pedido dos moradores. A presente solicitação reitera a Indicação nº 501/17 de mesmas autorias.</t>
   </si>
   <si>
     <t>3914</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3914/requerimento_036.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3914/requerimento_036.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize o calçamento da rua Elpídia da Silva Fagundes, do Bairro Santa Edwiges, até a Av. Senador Levindo Coelho, no trecho próximo ao Fórum da Justiça Estadual da Comarca de Ubá, a pedido dos moradores. A presente solicitação reitera o Requerimento nº 217/17 de autoria do edil Antero Gomes de Aguiar.</t>
   </si>
   <si>
     <t>3915</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3915/requerimento_037.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3915/requerimento_037.pdf</t>
   </si>
   <si>
     <t>Ainda atordoada pela notícia do brutal assassinato da Vereadora Marielle Franco, na cidade do Rio de Janeiro, sinto-me na necessidade de fazer constar nos anais do Poder Legislativo Ubaense o repúdio das pessoas de bem àquela covarde execução e manifestar a homenagem dessa Casa, em nome do povo ubaense, à memória de Marielle.</t>
   </si>
   <si>
     <t>3916</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3916/requerimento_038.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3916/requerimento_038.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize a capina e limpeza das margens da Rua Adolfo Pereira Cortez, inclusive no trecho atrás do Terminal Rodoviário de Ubá, a pedido dos munícipes. A presente solicitação reitera a Indicação nº 379/17 de autoria do edil Antero Gomes de Aguiar.</t>
   </si>
   <si>
     <t>3917</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3917/requerimento_039.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3917/requerimento_039.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize operação tapa buracos na Rua Vereador Oswaldo de Moura Estevão, Bairro Peluso, a pedido dos moradores. A presente solicitação reitera a Indicação nº 689/17 de autoria dos edis Gilson Fazolla Filgueiras, Edeir Pacheco da Costa e Joseli Anísio Pinto.</t>
   </si>
   <si>
     <t>3918</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3918/requerimento_040.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3918/requerimento_040.pdf</t>
   </si>
   <si>
     <t>ao prefeito para enviar à Câmara, nos termos do Parágrafo Único do Art. 56 da Lei Orgânica Municipal, a escala completa do motorista Braz Júnior, do período compreendido entre 01 até 22 de março de 2018.</t>
   </si>
   <si>
     <t>3919</t>
   </si>
   <si>
-    <t>Gilson Pica Pau Vereador, Jane Lacerda, Jorge Custódio Gervásio</t>
-[...2 lines deleted...]
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3919/requerimento_041.pdf</t>
+    <t>Gilson Fazolla Filgueiras, Jane Cristina Lacerda Pinto, Jorge Custódio Gervásio</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3919/requerimento_041.pdf</t>
   </si>
   <si>
     <t>Os vereadores abaixo assinados, membros da Comissão de Proteção Animal da Câmara Municipal de Ubá, requerem, na forma regimental e após a devida aprovação plenária, que a Câmara Municipal de Ubá, por intermédio da Escola do Legislativo, custeie a passagem e a alimentação do palestrante, de São Paulo/SP, que se disponibilizou a ministrar de forma voluntária um curso prático para aplicação de anestesia inalatória em blocos cirúrgicos veterinários na cidade e região.</t>
   </si>
   <si>
     <t>3920</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3920/requerimento_042.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3920/requerimento_042.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize a substituição da tampa de dois bueiros localizados na Rua Geraldo Campos, Bairro São Domingos, especificamente em frente aos números 249 e 387, a pedido dos moradores. A presente solicitação reitera a Indicação nº 676/18 de autoria do mesmo autor.</t>
   </si>
   <si>
     <t>3921</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3921/requerimento_043.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3921/requerimento_043.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize operação tapa buracos no Bairro São João e na Vila Flanel, a pedido dos moradores. A presente solicitação reitera parcialmente a Indicação nº 665/18 do mesmo autor.</t>
   </si>
   <si>
     <t>3922</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3922/requerimento_044.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3922/requerimento_044.pdf</t>
   </si>
   <si>
     <t>A vereadora que abaixo assina requer, na forma regimental e após a devida aprovação plenária, que a Presidência forneça cópias de todos os Requerimentos que solicitaram presença de palestrantes nesta Casa Legislativa, na presente legislatura, e com discriminação das despesas, se houveram.</t>
   </si>
   <si>
     <t>3923</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3923/requerimento_045.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3923/requerimento_045.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize patrolamento na estrada da Comunidade de Ubá Pequeno, nas proximidades da piscina, a pedido dos moradores. A presente solicitação reitera parcialmente a Indicação nº 082/17 de mesmas autorias.</t>
   </si>
   <si>
     <t>3924</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3924/requerimento_046.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3924/requerimento_046.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize patrolamento na estrada da Comunidade dos Pachecos, a pedido dos moradores. A presente solicitação reitera parcialmente a Indicação nº 108/17 de mesmas autorias.</t>
   </si>
   <si>
     <t>3925</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3925/requerimento_047.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3925/requerimento_047.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize tapamento de um buraco de grandes proporções localizado na Rua Jorge Jacobe Ibraim, Bairro Eldorado, a pedido dos moradores. A presente solicitação reitera a Indicação nº 068/18 de autoria dos edis Edeir Pacheco da Costa e Gilson Fazolla Filgueiras.</t>
   </si>
   <si>
     <t>3926</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3926/requerimento_048.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3926/requerimento_048.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize a capina e a limpeza de todas as ruas do Bairro Encosta do Sol, a pedido dos moradores. A presente solicitação reitera a Indicação nº 328/17 de mesma autoria.</t>
   </si>
   <si>
     <t>3927</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3927/requerimento_049.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3927/requerimento_049.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize a instalação de duas manilhas no canal de esgoto que está localizado nos fundos da residência de nº 142 da Rua Amadeus José Schiavon, Bairro Schiavon, que conduz esgoto e águas pluviais até o córrego adjacente, a pedido do morador. A presente solicitação reitera a Indicação nº 404/17 de mesma autoria.</t>
   </si>
   <si>
     <t>3928</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3928/requerimento_050.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3928/requerimento_050.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize o término do manilhamento da Rua José Augusto Marcos até o Rio Ubá, situado ao lado do estacionamento do Supermercado Líder, no Bairro Ponte Preta, cuja obra se encontra parada há muitos anos. A presente solicitação reitera a Indicação nº 578/17 de mesma autoria.</t>
   </si>
   <si>
     <t>3929</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3929/requerimento_051.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3929/requerimento_051.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize o patrolamento e cascalhamento da estrada da Comunidade 13 de Maio, a pedido do morador Vicente. A presente solicitação reitera, parcialmente, a Indicação nº 050/17 e a Indicação nº 064/18, respectivamente de autoria dos vereadores Jane Cristina Lacerda Pinto e Antero Gomes de Aguiar.</t>
   </si>
   <si>
     <t>3930</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3930/requerimento_052.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3930/requerimento_052.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize intensa fiscalização de lotes em todas as comunidades e bairros de Ubá, com o objetivo de notificar os proprietários negligentes acerca da necessidade de limpeza e manutenção constantes. A presente solicitação reitera parcialmente a Indicação nº 048/18 de autoria dos edis Gilson Fazolla Filgueiras e Edeir Pacheco da Costa.</t>
   </si>
   <si>
     <t>3931</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3931/requerimento_053.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3931/requerimento_053.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize o reparo da ciclovia da Av. Olegário Maciel, com a substituição dos tachões de sinalização (olho de gato) que apresentam defeito e com a repintura da faixa de segurança. A presente solicitação reitera a Indicação nº 315/17 de autoria do edil José Roberto Filgueiras.</t>
   </si>
   <si>
     <t>3932</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3932/requerimento_054.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3932/requerimento_054.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize a poda de todas as árvores da Rua Lambari, Bairro Ponte Preta, a pedido dos moradores. A presente solicitação reitera parcialmente a Indicação nº 541/17 de autoria do edil Antero Gomes de Aguiar.</t>
   </si>
   <si>
     <t>3933</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3933/requerimento_055.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3933/requerimento_055.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize a instalação de postes com luminárias no trecho compreendido entre o trevo do  Bairro Santa Edwiges até o Bairro José Cavaliere (Comunidade do Tanquinho), a pedido dos moradores. A presente solicitação reitera a Indicação nº 418/17 de mesma autoria.</t>
   </si>
   <si>
     <t>3934</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3934/requerimento_056.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3934/requerimento_056.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize construção de um passeio defronte ao terreno pertencente ao município na Rua Francisco Teixeira de Abreu, Bairro Palmeiras, o qual está localizado em frente à residência de nº 176, a pedido dos moradores. A presente solicitação reitera parcialmente a Indicação nº 510/17 de autoria do edil José Roberto Filgueiras.</t>
   </si>
   <si>
     <t>3935</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3935/requerimento_057.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3935/requerimento_057.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize limpeza e capina de um terreno localizado em frente à residência de nº 179 da Rua Francisco Teixeira de Abreu, Bairro Palmeiras, a pedido dos moradores. A presente solicitação reitera parcialmente a Indicação nº 375/17 de autoria do edil José Roberto Filgueiras.</t>
   </si>
   <si>
     <t>3936</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3936/requerimento_058.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3936/requerimento_058.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize asfaltamento da Rua Jomil Candian (aproximadamente 200 metros), Bairro Mangueira Rural, a pedido do Sr. Braz Jorge Laud. A presente solicitação reitera a Indicação nº 014/18 de mesma autoria.</t>
   </si>
   <si>
     <t>3937</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3937/requerimento_059.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3937/requerimento_059.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize a colocação de placas de “proibido jogar lixo” no Estádio Célio Moreira Pinto (Campo da Colônia Padre Damião), sendo uma na frente, outra nos fundos e igualmente nas laterais. A presente solicitação reitera o Requerimento nº 034/18 de mesma autoria.</t>
   </si>
   <si>
     <t>3938</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3938/requerimento_060.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3938/requerimento_060.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize a construção de dois redutores de velocidade na Rua José Lourenço da Silva, Bairro Luz, sendo um em frente ao nº 100 e outro nas proximidades da Confecção Leão. A presente solicitação reitera parcialmente a Indicação nº 190/17 de autoria da vereadora Jane Cristina Lacerda Pinto.</t>
   </si>
   <si>
     <t>3939</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3939/requerimento_061.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3939/requerimento_061.pdf</t>
   </si>
   <si>
     <t>3940</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3940/requerimento_062.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3940/requerimento_062.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize limpeza, capina e remoção de barro da Rua Sebastião Cristiano Raimundo, Bairro Vila Casal, a pedido dos moradores. A presente solicitação reitera parcialmente a Indicação nº 337/17 de autoria da vereadora Jane Cristina Lacerda Pinto.</t>
   </si>
   <si>
     <t>3941</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3941/requerimento_063.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3941/requerimento_063.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize capina e limpeza das margens da Rua Adolfo Pereira Cortez, a pedido dos munícipes. A presente solicitação reitera a Indicação nº 379/17 de autoria do edil Antero Gomes de Aguiar.</t>
   </si>
   <si>
     <t>3942</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3942/requerimento_064.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3942/requerimento_064.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize tapamento de um buraco localizado na margem da Rua Adolfo Pereira Cortez, Bairro São Domingos, a pedido dos moradores. A presente solicitação reitera a Indicação nº 067/18 de autoria dos edis Edeir Pacheco da Costa e Gilson Fazolla Filgueiras.</t>
   </si>
   <si>
     <t>3943</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3943/requerimento_065.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3943/requerimento_065.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize asfaltamento da Rua Jaime de Almeida, Bairro Olaria, a pedido dos moradores. A presente solicitação reitera a Indicação nº 080/17 de autoria do edil Antero Gomes de Aguiar.</t>
   </si>
   <si>
     <t>3944</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3944/requerimento_066.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3944/requerimento_066.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize estudos técnicos que visem à construção de uma quadra poliesportiva no Bairro Pires da Luz, a pedido dos moradores. A presente solicitação reitera parcialmente a Indicação nº 241/17 de autoria do edil Luis Carlos Teixeira Ribeiro.</t>
   </si>
   <si>
     <t>3945</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3945/requerimento_067.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3945/requerimento_067.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize recapeamento asfáltico da Rua Júlia Trevizano, Bairro Santo Antônio, a pedido dos moradores. A presente solicitação reitera a Indicação nº 124/17 de mesmas autorias.</t>
   </si>
   <si>
     <t>3946</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3946/requerimento_068.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3946/requerimento_068.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize tapamento de um buraco localizado na Rua Jorge Jacob Ibraim, Bairro Eldorado, a pedido dos moradores. A presente solicitação reitera a Indicação nº 068/18 de mesmas autorias.</t>
   </si>
   <si>
     <t>3947</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3947/requerimento_069.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3947/requerimento_069.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize a pintura de uma faixa de pedestres em frente ao Colégio Objetivo na Rua Conselheiro Augusto César, Bairro Copacabana, visando a garantir maior segurança para a travessia de pedestres. A presente solicitação reitera parcialmente a Indicação nº 202/17 de autoria do edil Jorge Custodio Gervasio.</t>
   </si>
   <si>
     <t>3948</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3948/requerimento_070.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3948/requerimento_070.pdf</t>
   </si>
   <si>
     <t>A vereadora que abaixo assina, Presidente da Comissão de Proteção Animal da Câmara Municipal de Ubá, requer, na forma regimental e após a devida aprovação plenária, autorização para uso de veículo da Câmara Municipal para realizar entrega de ofícios pessoalmente aos Ministérios Públicos das comarcas de Cataguases, Rio Pomba, Ervália, Leopoldina, Guarani, Mercês, Senador Firmino e Viçosa, para solicitar o acionamento dos respectivos municípios no controle populacional de animais nos termos aplicáveis das legislações estadual e federal.</t>
   </si>
   <si>
     <t>3949</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3949/requerimento_071.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3949/requerimento_071.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize a substituição das lâmpadas e luminárias dos postes localizados na Rua Edson Furtado Caiaffa, Bairro Palmeiras, a pedido dos moradores, em virtude da grande escuridão no local. A presente solicitação reitera a Indicação nº 489/17 de mesmas autorias.</t>
   </si>
   <si>
     <t>3950</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3950/requerimento_072.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3950/requerimento_072.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize limpeza em todo o Bairro Altair Rocha, a pedido dos moradores. A presente solicitação reitera parcialmente o Requerimento nº 09/18 de autoria dos edis Edeir Pacheco da Costa, Gilson Fazolla Filgueiras e Joseli Anísio Pinto.</t>
   </si>
   <si>
     <t>3951</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3951/requerimento_073.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3951/requerimento_073.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize estudos técnicos que possibilitem a preservação da mina d’água do Bairro Altair Rocha, a pedido dos moradores. A presente solicitação reitera parcialmente a Indicação nº 585/17 de autoria do edil Antero Gomes de Aguiar.</t>
   </si>
   <si>
     <t>3953</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3953/requerimento_074.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3953/requerimento_074.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize patrolamento e cascalhamento da Comunidade 13 de Maio, a pedido dos moradores. A presente solicitação reitera parcialmente a Indicação nº 064/18 de autoria do edil Antero Gomes de Aguiar.</t>
   </si>
   <si>
     <t>3954</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3954/requerimento_075.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3954/requerimento_075.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize capina e limpeza das margens da Rua Adolfo Pereira Cortez, especificamente no trecho atrás do Terminal Rodoviário de Ubá, a pedido de munícipes. A presente solicitação reitera a Indicação nº 379/17 de autoria do edil Antero Gomes de Aguiar.</t>
   </si>
   <si>
     <t>3955</t>
   </si>
   <si>
-    <t>Gilson Pica Pau Vereador, Jorge Custódio Gervásio, José Roberto</t>
-[...2 lines deleted...]
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3955/requerimento_076.pdf</t>
+    <t>Gilson Fazolla Filgueiras, Jorge Custódio Gervásio, José Roberto Reis Filgueiras</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3955/requerimento_076.pdf</t>
   </si>
   <si>
     <t>Os vereadores membros da Comissão de Agricultura, Comércio, Indústria e Meio Ambiente – CACIMA solicitam, na forma regimental e após a devida aprovação plenária, a autorização da Presidência desta Casa para que sejam elaboradas duas peças de marketing pela empresa INTERMINAS, sendo uma para a coleta de óleo no município e outra para divulgar o dia mundial do meio ambiente com abraço ambiental.</t>
   </si>
   <si>
     <t>3956</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3956/requerimento_077.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3956/requerimento_077.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize a instalação de dois postes no Povoado São Domingos, sendo um no final da Rua José Messias e outro no final da Rua Maria de Lourdes Marçal, em virtude da escuridão que se encontram os locais citados, a pedido dos moradores. O presente pedido reitera o Requerimento nº 166/17 de mesma autoria.</t>
   </si>
   <si>
     <t>3957</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3957/requerimento_078.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3957/requerimento_078.pdf</t>
   </si>
   <si>
     <t>que a Câmara Municipal de Ubá divulgue amplamente o disposto no Art. 102, II, do Regimento Interno, referente às Reuniões Populares que podem ser agendadas pela população._x000D_
 _x000D_
 Art.102 As Sessões Especiais destinam-se:_x000D_
 (...)_x000D_
 II - A realização de reunião popular que será na primeira quarta-feira de cada mês, mediante solicitação de qualquer cidadão, com antecedência de 72 (setenta e duas) horas._x000D_
 Parágrafo Único - Nas Sessões Especiais não haverá Expediente nem Ordem do Dia formal, dispensada a leitura da Ata._x000D_
 _x000D_
 Importante destacar que o “slogan da Câmara” difundido nas rádios é: “Câmara Municipal de Ubá – Cada vez mais participativa”_x000D_
 Desta forma, a presente proposição visa materializar de vez tal participação, motivo pelo qual conta com o apoio dos demais nobres pares para aprovação.</t>
   </si>
   <si>
     <t>3958</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3958/requerimento_079.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3958/requerimento_079.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize calçamento no final da Rua José Guiducci, Bairro Meu Sonho, em trecho de aproximadamente 50 metros, a pedido dos moradores. A presente solicitação reitera o Requerimento nº 188/18 de autoria dos edis Jorge Custodio Gervasio e Luis Carlos Teixeira Ribeiro.</t>
   </si>
   <si>
     <t>3959</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3959/requerimento_080.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3959/requerimento_080.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize patrolamento e cascalhamento na estrada da Comunidade de Ubá Pequeno, a pedido dos moradores. A presente solicitação reitera o Requerimento nº 045/18 de mesmas autorias.</t>
   </si>
   <si>
     <t>3960</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3960/requerimento_081.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3960/requerimento_081.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize operação tapa buracos em todos os logradouros públicos do Bairro Santa Bernadete, a pedido dos moradores. A presente solicitação reitera parcialmente a Indicação nº 744/18 de mesmas autorias.</t>
   </si>
   <si>
     <t>3961</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3961/requerimento_082.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3961/requerimento_082.pdf</t>
   </si>
   <si>
     <t>O vereador abaixo-assinado, presidente da CPI da Crise Hídrica, solicita, na forma regimental e após a devida aprovação plenária, a prorrogação em 15 dias do prazo para a conclusão do relatório da CPI da Crise Hídrica.</t>
   </si>
   <si>
     <t>3962</t>
   </si>
   <si>
-    <t>Antero Gomes de Aguiar, Darci Pires da Silva, Edeir Pacheco, Gilson Pica Pau Vereador, Joseli Anísio Pinto</t>
-[...2 lines deleted...]
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3962/requerimento_083.pdf</t>
+    <t>Antero Gomes de Aguiar, Darci Pires da Silva, Edeir Pacheco, Gilson Fazolla Filgueiras, Joseli Anísio Pinto</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3962/requerimento_083.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para solicitar-lhe, nos termos do Parágrafo Único do Art. 56 da Lei Orgânica Municipal de Ubá, que sejam remetidas as seguintes informações relacionadas à área da saúde do município</t>
   </si>
   <si>
     <t>3963</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3963/requerimento_086.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3963/requerimento_086.pdf</t>
   </si>
   <si>
     <t>ao Prefeito que, por meio do Setor de Cadastro Multifinalitário, remeta a esta Casa as seguintes informações:_x000D_
 O número total de imóveis residenciais cadastrados; o número de imóveis ativos com área construída menor ou igual a 100m²; o montante lançado de IPTU para estes imóveis menores no exercício de 2017 (ou, se já estiver consolidado, no exercício de 2018).</t>
   </si>
   <si>
     <t>3964</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3964/requerimento_087.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3964/requerimento_087.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize limpeza do córrego localizado no Bairro São Domingos, a pedido dos moradores. A presente solicitação reitera parcialmente o Requerimento nº 220/17 de autoria dos edis Gilson Fazolla Filgueiras, Edeir Pacheco da Costa e Joseli Anísio Pinto.</t>
   </si>
   <si>
     <t>3965</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3965/requerimento_088.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3965/requerimento_088.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize limpeza do córrego localizado na Comunidade do Tanquinho, a pedido dos moradores. A presente solicitação reitera o Requerimento nº 025/18 de mesma autoria.</t>
   </si>
   <si>
     <t>3966</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3966/requerimento_089.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3966/requerimento_089.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize uma operação tapa buracos na Rua Francisco Xavier Gomes, no Bairro Primavera, a pedido dos moradores. A presente solicitação reitera parcialmente a Indicação nº 103/18 de mesmas autorias.</t>
   </si>
   <si>
     <t>3967</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3967/requerimento_090.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3967/requerimento_090.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize a colocação de dois contêineres de lixo na Rua Presidente Médici, no Bairro Palmeiras, ao lado do nº 121, a pedido dos moradores. A presente solicitação reitera parcialmente a Indicação nº 342/17 de mesmas autorias.</t>
   </si>
   <si>
     <t>3968</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3968/requerimento_091.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3968/requerimento_091.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize limpeza do córrego localizado no Bairro Schiavon, a pedido dos moradores. A presente solicitação reitera parcialmente o Requerimento nº 174/17 de autoria dos edis Edeir Pacheco da Costa, Gilson Fazolla Filgueiras e Joseli Anísio Pinto.</t>
   </si>
   <si>
     <t>3969</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3969/requerimento_092.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3969/requerimento_092.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para solicitar-lhe, nos termos do Parágrafo Único do Art. 56 da Lei Orgânica Municipal, a cópia das certidões negativas das empresas Horizonte Service e Tecnocomp apresentadas nas últimas licitações em que participaram  na Prefeitura Municipal.</t>
   </si>
   <si>
     <t>3970</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3970/requerimento_093.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3970/requerimento_093.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para solicitar-lhe, nos termos do Parágrafo Único do Art. 56 da Lei Orgânica Municipal, remeta a esta Casa as seguintes informações:_x000D_
 1)	O nome de todas as empresas terceirizadas que prestam serviços ao município, sua razão social e seu nome fantasia, o endereço da sede de todas em Ubá bem como, se houver, da sede principal das mesmas._x000D_
 2)	O valor que a prefeitura paga para as empresas terceirizadas, especificando por nome da empresa._x000D_
 3)	Os nomes de todos os sócios dessas empresas, separados pela razão social e nome fantasia._x000D_
 4)	As empresas possuem dívidas com os funcionários terceirizados?_x000D_
 5)	As empresas possuem pendências judiciais ou trabalhistas?_x000D_
 6)	Quem são os gerentes/encarregados que são responsáveis pelas empresas?_x000D_
 7)	As empresas possuem contrato de licitação com algum outro município?_x000D_
 8)	Qual o nome completo de todos os funcionários terceirizados que prestam serviço para a prefeitura, indicando em qual secretaria municipal estã</t>
   </si>
   <si>
     <t>3971</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3971/requerimento_094.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3971/requerimento_094.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, a fim de indicar-lhe que, por meio do setor municipal competente, realize patrolamento e cascalhamento de todas as estradas da região da Comunidade do Córrego dos Braguinhas, a pedido dos moradores. A presente solicitação reitera parcialmente a Indicação nº 022/18 de mesmas autorias.</t>
   </si>
   <si>
     <t>3972</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3972/requerimento_095.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3972/requerimento_095.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize calçamento da Rua Projetada que se situa acima da Rua Passos, no Bairro Santana, a pedido dos moradores. A presente solicitação reitera parcialmente a Indicação nº 155/18 de autoria dos edis Gilson Fazolla Filgueiras e Edeir Pacheco da Costa.</t>
   </si>
   <si>
     <t>3973</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3973/requerimento_096.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3973/requerimento_096.pdf</t>
   </si>
   <si>
     <t>O vereador que abaixo assina requer, na forma regimental e após a devida aprovação plenária, solicitar a prorrogação da Comissão Parlamentar de Inquérito da Crise Hídrica em mais 30 dias, a fim de concluir os trabalhos realizados.</t>
   </si>
   <si>
     <t>3974</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3974/requerimento_097.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3974/requerimento_097.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize patrolamento e posterior cascalhamento na estrada da Comunidade de Ubá Pequeno, a pedido dos moradores. A presente solicitação reitera o Requerimento nº 080/18 de mesmas autorias.</t>
   </si>
   <si>
     <t>3975</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3975/requerimento_099.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3975/requerimento_099.pdf</t>
   </si>
   <si>
     <t>ao Conselho Municipal de Saúde para solicitar oportunidade em reunião com o intuito de expor um projeto relacionado ao Castramóvel e à saúde do município, assuntos esses de grande interesse da população. Assim, a vereadora solicita que seja agendada reunião junto aos membros do conselho.</t>
   </si>
   <si>
     <t>3976</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3976/requerimento_100.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3976/requerimento_100.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, a fim de indicar-lhe que, por meio do setor municipal competente, realize estudos técnicos que visem à instalação de dois semáforos nas duas pistas da Av. Comendador Jacinto Soares de Sousa Lima, sendo um nas proximidades do Tãozinho Motos e outro da Loja Paropas, com o intuito de melhorar o tráfego de veículos desta região. A presente solicitação reitera parcialmente a Indicação nº 481/17 de autoria da vereadora Jane Cristina Lacerda Pinto.</t>
   </si>
   <si>
     <t>3977</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3977/requerimento_101.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3977/requerimento_101.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, a fim de indicar-lhe que, por meio do setor municipal competente, realize reparo da ciclovia localizada na Av. Olegário Maciel, com a substituição dos tachões de sinalização (olho de gato), que apresentam defeito, e com a repintura da faixa de segurança. A presente solicitação reitera a Indicação nº 315/17 de autoria do edil José Roberto Filgueiras e o Requerimento nº 053/18 dos edis Gilson Fazolla Filgueiras e Edeir Pacheco da Costa.</t>
   </si>
   <si>
     <t>3978</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3978/requerimento_102.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3978/requerimento_102.pdf</t>
   </si>
   <si>
     <t>Os vereadores abaixo-assinados, membros da Comissão de Proteção Animal, solicitam, na forma regimental e após a devida aprovação plenária, à Presidência para que a Escola do Legislativo possibilite a contratação de um palestrante que ministre palestra gratuitamente, no Plenário desta Casa, direcionado a métodos de controle populacional e epidemias, conscientização e procedimentos sanitários médicos-veterinários, incluindo a utilização de equipamentos exigidos pelo Conselho Regional de Medicina Veterinária - CRMV, para execução de mutirões para controle populacional de animais em Ubá e região. O público alvo do curso será de vereadores, servidores públicos, principalmente do setor de zoonoses, e população interessada.</t>
   </si>
   <si>
     <t>3979</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3979/requerimento_103.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3979/requerimento_103.pdf</t>
   </si>
   <si>
     <t>Os vereadores infra-assinados, membros da Comissão da Agricultura, Comércio, Indústria e Meio Ambiente – CACIMA, solicitam, na forma regimental e após a devida aprovação plenária, autorização da Presidência desta Casa para que seja elaborado um banner pela empresa INTERMINAS, com medidas aproximadas de 1m70cm por 1m50cm, visando a promover a divulgação desta Comissão e suas áreas de atuação em eventos em que vier a participar.</t>
   </si>
   <si>
     <t>3980</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3980/requerimento_104.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3980/requerimento_104.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, a fim de indicar-lhe que, por meio do setor municipal competente, realize a construção de um redutor de velocidade ou de uma passarela elevada na Rua Francisco Teixeira de Abreu, Bairro Palmeiras, em frente ao Mercado Palmeiras, a pedido dos moradores. A presente solicitação reitera parcialmente a Indicação nº 288/17 de mesmas autorias.</t>
   </si>
   <si>
     <t>3981</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3981/requerimento_105.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3981/requerimento_105.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, a fim de indicar-lhe que, por meio do setor municipal competente, realize a construção de um redutor de velocidade ou de uma passarela elevada na Rua Cel. Bernardino Carneiro, em frente à Escola Municipal Professor Francisco Arthidoro Costa (Raulzinho), a pedido de munícipes. A presente solicitação reitera parcialmente a Indicação nº 134/17 de autoria da vereadora Jane Cristina Lacerda Pinto.</t>
   </si>
   <si>
     <t>3982</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3982/requerimento_106.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3982/requerimento_106.pdf</t>
   </si>
   <si>
     <t>Os vereadores que abaixo assinam requerem, na forma regimental e após a devida aprovação plenária, o envio de correspondência ao Gerente da Divisão e Transporte Público, Sr. Sr. José Carlos Gomes Teixeira, para convidar-lhe a comparecer a esta Casa Legislativa em uma Reunião Ordinária, previamente agendada junto à Diretoria desta Casa, para discorrer sobre assuntos relacionados ao trânsito do município.</t>
   </si>
   <si>
     <t>3983</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3983/requerimento_107.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3983/requerimento_107.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, a fim de indicar-lhe que, por meio do setor municipal competente, realize a instalação de dois postes no Povoado São Domingos, sendo um no final da Rua José Messias e outro no final da Rua Maria de Lourdes Marçal, em virtude da escuridão que se encontram os locais citados, a pedido dos moradores. O presente pedido reitera o Requerimento nº 077/18 de mesma autoria.</t>
   </si>
   <si>
     <t>3984</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3984/requerimento_108.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3984/requerimento_108.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, a fim de indicar-lhe que, por meio do setor municipal competente, realize patrolamento e cascalhamento da Comunidade do Córrego Fundo, a pedido dos moradores. A presente solicitação reitera parcialmente a Indicação nº 050/17 de autoria da vereadora Jane Cristina Lacerda Pinto.</t>
   </si>
   <si>
     <t>3985</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3985/requerimento_109.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3985/requerimento_109.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, a fim de indicar-lhe que, por meio do setor municipal competente, realize patrolamento e cascalhamento da Comunidade Santo Anastácio, a pedido dos moradores. A presente solicitação reitera o Requerimento nº 149/17 de mesmas autorias.</t>
   </si>
   <si>
     <t>3986</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3986/requerimento_110.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3986/requerimento_110.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, a fim de indicar-lhe que, por meio do setor municipal competente, realize patrolamento e cascalhamento da estrada que liga o APAE Rural até a Comunidade da Parada Moreira,  a pedido dos moradores. A presente solicitação reitera o Requerimento nº 144/18 de mesmas autorias.</t>
   </si>
   <si>
     <t>3987</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3987/requerimento_111.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3987/requerimento_111.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, a fim de indicar-lhe que, por meio do setor municipal competente, realize a reconstrução de parte da Av. Brasil, Bairro Olinda, pois desabou e está gerando riscos aos moradores e aos veículos que por ali trafegam. A presente solicitação reitera a Indicação nº 123/18, de autoria do edil infra-assinado em conjunto com o vereador José Roberto Filgueiras.</t>
   </si>
   <si>
     <t>3988</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3988/requerimento_112.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3988/requerimento_112.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, a fim de indicar-lhe que, por meio do setor municipal competente, realize recapeamento asfáltico da Rua Galdino de Oliveira, Bairro São Domingos, a pedido dos moradores. A presente solicitação reitera a Indicação nº 150/18 de mesma autoria.</t>
   </si>
   <si>
     <t>3989</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3989/requerimento_115.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3989/requerimento_115.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, a fim de indicar-lhe que, por meio do setor municipal competente, realize uma operação tapa buracos em todos os logradouros públicos localizados no Bairro Primavera, a pedido dos moradores. A presente solicitação reitera parcialmente a Indicação nº 103/18 de autoria dos vereadores Edeir Pacheco da Costa e Gilson Fazolla Filgueiras.</t>
   </si>
   <si>
     <t>3990</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3990/requerimento_116.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3990/requerimento_116.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, a fim de indicar-lhe que, por meio do setor municipal competente, realize a instalação de rede de esgoto na Rua Veneza, Bairro Fazendinha II, interligando-a até a rede principal, a pedido dos moradores. O presente pedido reitera o Requerimento nº 094/17 de mesma autoria.</t>
   </si>
   <si>
     <t>3991</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para solicitar-lhe que seja remetida a informação a esta Casa se a Prefeitura Municipal possui o Plano de Gestão de Logística Sustentável (PLS), nos termos do Parágrafo Único do Art. 56 da Lei Orgânica Municipal.</t>
   </si>
   <si>
     <t>3992</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3992/requerimento_119.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3992/requerimento_119.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, a fim de solicitar-lhe que, por meio da Secretaria Municipal de Saúde e nos termos do Parágrafo Único do Art. 56 da Lei Orgânica Municipal,  que seja remetido, a esta Casa de Leis, o número de pacientes que aguardam por cirurgias de alta complexidade pelo Sistema Único de Saúde – SUS, no município de Ubá.</t>
   </si>
   <si>
     <t>3993</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3993/requerimento_120.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3993/requerimento_120.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, a fim de indicar-lhe que, por meio do setor municipal competente, realize calçamento de um trecho de aproximadamente 70 metros da Rua São Dionísio, Bairro Talma, a pedido dos moradores. A presente solicitação reitera a Indicação nº 348/17 de mesmas autorias.</t>
   </si>
   <si>
     <t>3994</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3994/requerimento_121.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3994/requerimento_121.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, a fim de indicar-lhe que, por meio do setor municipal competente, realize a extensão do calçamento da Rua Oswaldo dos Santos, Bairro Sobradinho, em um trecho de aproximadamente 35 metros, bem como a instalação de dois bueiros, a pedido dos moradores. A presente solicitação reitera a Indicação nº 423/17 de mesmas autorias.</t>
   </si>
   <si>
     <t>3995</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3995/requerimento_122.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3995/requerimento_122.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, a fim de indicar-lhe que, por meio do setor municipal competente, realize a construção de um escadão na Rua São Dionísio, Bairro Talma, a pedido dos moradores. A presente solicitação reitera a Indicação nº 367/17 de mesmas autorias.</t>
   </si>
   <si>
     <t>3996</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3996/requerimento_123.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3996/requerimento_123.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, a fim de indicar-lhe que, por meio do setor municipal competente, realize a recomposição de parte da Rua José Lourenço da Silva, Bairro Luz, em frente ao nº 142, devido a um desabamento que está trazendo riscos aos veículos, aos pedestres e à residência adjacente. A presente solicitação reitera a Indicação nº 281/17 de mesmas autorias.</t>
   </si>
   <si>
     <t>3997</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3997/requerimento_124.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3997/requerimento_124.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, a fim de indicar-lhe que, por meio do setor municipal competente, realize o calçamento da Rua Sebastião Teixeira de Carvalho, no Bairro Sol Nascente, a pedido dos moradores. A presente solicitação reitera a Indicação nº 608/17 de mesmas autorias.</t>
   </si>
   <si>
     <t>3998</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3998/requerimento_125.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3998/requerimento_125.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para solicitar-lhe que sejam remetidas as seguintes informações a esta Casa de Leis, nos termos do Parágrafo Único do Art. 56 da Lei Orgânica de Ubá e do Art. 12  da Lei 4.531/2018 (Lei que concede subvenções no ano 2018):_x000D_
 •	A listagem com o nome de todas as entidades que receberam subvenções pela Prefeitura neste ano de 2018;_x000D_
 •	Cópias das prestações de contas de todas as entidades subvencionadas;_x000D_
 •	O montante de valores subvencionados pela Prefeitura a cada entidade, descritos de maneira individualizada.</t>
   </si>
   <si>
     <t>3999</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3999/requerimento_126.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3999/requerimento_126.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize estudos técnicos que possibilitem a construção da sede própria do Posto de Saúde do Bairro Palmeiras, devido ao constante crescimento do Bairro Palmeiras e de outros dessa região, a pedido dos moradores. A presente solicitação reitera o Requerimento nº 276/17 de mesmas autorias.</t>
   </si>
   <si>
     <t>4000</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4000/requerimento_127.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4000/requerimento_127.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize calçamento da Rua Afonso Pereira Santiago, no Bairro da Luz, a pedido dos moradores. A presente solicitação reitera o Requerimento nº 279/17 de mesma autoria.</t>
   </si>
   <si>
     <t>4001</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4001/requerimento_129.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4001/requerimento_129.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize uma operação tapa buracos em toda a extensão da Rua Olímpio Ribeiro, localizada no Bairro Primavera, a pedido dos moradores. A presente solicitação reitera parcialmente a Indicação nº 103/18 de autoria dos edis Edeir Pacheco da Costa e Gilson Fazolla Filgueiras.</t>
   </si>
   <si>
     <t>4002</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4002/requerimento_130.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4002/requerimento_130.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para solicitar-lhe que sejam remetidas as seguintes informações a esta Casa de Leis, em conformidade com o Parágrafo Único do Art. 56 da Lei Orgânica Municipal:_x000D_
 •	Quais são os Conselhos Municipais ativos no momento?_x000D_
 •	Quem são os presidentes dos Conselhos Municipais?_x000D_
 •	Quais são os dias e horários das reuniões de cada Conselho?</t>
   </si>
   <si>
     <t>4003</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4003/requerimento_131.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4003/requerimento_131.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize uma operação tapa buracos em todos os logradouros públicos do Bairro Rosa de Toledo, a pedido dos moradores. A presente solicitação reitera parcialmente a Indicação nº 366/17 de autoria dos edis José Roberto Filgueiras e Gilson Fazolla Filgueiras.</t>
   </si>
   <si>
     <t>4004</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4004/requerimento_132.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4004/requerimento_132.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize o calçamento do final da Av. Brasil, Bairro Olinda, em um trecho de aproximadamente 100 metros, a pedido dos moradores. A presente solicitação reitera a Indicação nº 259/17 de mesma autoria.</t>
   </si>
   <si>
     <t>4005</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4005/requerimento_134.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4005/requerimento_134.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize uma operação tapa buracos em toda a extensão da Rua Alberto Rodrigues Baião, localizada no Bairro São João, a pedido dos moradores. A presente solicitação reitera parcialmente o Requerimento nº 043/18 de autoria do edil Antero Gomes de Aguiar.</t>
   </si>
   <si>
     <t>4006</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4006/requerimento_135.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4006/requerimento_135.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize uma operação tapa buracos em todos os logradouros públicos do Bairro São João e da Vila Flanel, a pedido dos moradores. A presente solicitação reitera o Requerimento nº 043/18 de autoria do edil Antero Gomes de Aguiar.</t>
   </si>
   <si>
     <t>4007</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4007/requerimento_136.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4007/requerimento_136.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize a instalação de passarelas para pedestres nas laterais da ponte da Travessa Cecília Serrato, no Bairro Vila Casal, visando a garantir maior segurança aos transeuntes, a pedido de munícipes. O presente pedido reitera parcialmente a Indicação nº 128/17 de mesmas autorias.</t>
   </si>
   <si>
     <t>4008</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>Jane Lacerda, Jorge Custódio Gervásio, José Roberto, Lek, Luis Carlos Teixeira Ribeiro</t>
-[...2 lines deleted...]
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4008/requerimento_137.pdf</t>
+    <t>Alexandre de Barros Mendes, Jane Cristina Lacerda Pinto, Jorge Custódio Gervásio, José Roberto Reis Filgueiras, Luis Carlos Teixeira Ribeiro</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4008/requerimento_137.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize o asfaltamento da estrada da Comunidade da Parada Moreira, iniciando desde o Bairro Vila Casal, a pedido dos moradores. A presente solicitação reitera a Indicação nº 093/17 de autoria dos vereadores Gilson Fazolla, Edeir Pacheco da Costa, Antero Gomes de Aguiar, Darci Pires da Silva, Joseli Anísio Pinto e Rosângela Alfenas.</t>
   </si>
   <si>
     <t>4009</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4009/requerimento_138.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4009/requerimento_138.pdf</t>
   </si>
   <si>
     <t>ao prefeito para realizar asfaltamento, captação de águas pluviais, bem como limpeza geral das Ruas Pedro Botaro, Maria Burato Migliorini e “G”, no Bairro San Rafael II, a pedido dos moradores. A presente solicitação reitera parcialmente a Indicação nº 075/17, de autoria da vereadora Jane Cristina Lacerda Pinto.</t>
   </si>
   <si>
     <t>4010</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4010/requerimento_139.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4010/requerimento_139.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize recapeamento asfáltico em todos os logradouros públicos do Bairro Santa Bernadete, a pedido dos moradores. A presente solicitação reitera parcialmente a Indicação nº 744/17 de autoria dos edis Gilson Fazolla Filgueiras e Edeir Pacheco da Costa.</t>
   </si>
   <si>
     <t>4011</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4011/requerimento_140.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4011/requerimento_140.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize a instalação da rede de água e esgoto na Rua Projetada A, situada no Bairro Louriçal, a pedido dos moradores. A presente solicitação reitera a Indicação nº 160/17 de mesma autoria.</t>
   </si>
   <si>
     <t>4012</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4012/requerimento_141.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4012/requerimento_141.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize a poda das árvores da Rua Farmacêutico Jonathas de Azevedo, Bairro Boa Vista, a pedido dos moradores. A presente solicitação reitera a Indicação nº 021/18 de mesmas autorias.</t>
   </si>
   <si>
     <t>4013</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4013/requerimento_142.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4013/requerimento_142.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize o patrolamento e cascalhamento das Comunidades da Barrinha, Pedra Redonda, Santo Anastácio e 13 de Maio, a pedido dos moradores. A presente solicitação reitera parcialmente as Indicações nº 064/18, nº 065/18, nº 149/18 de autoria do edil Antero Gomes de Aguiar.</t>
   </si>
   <si>
     <t>4014</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4014/requerimento_143.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4014/requerimento_143.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize a substituição dos meios-fios colocados em frente ao nº 15 da Rua Francisco Teixeira de Abreu, no Bairro Palmeiras, a pedido dos moradores. A presente solicitação reitera parcialmente a Indicação nº 160/17 de autoria dos vereadores Gilson Fazolla Filgueiras, Rosângela Alfenas, Darci Pires da Silva e Joseli Anísio Pinto.</t>
   </si>
   <si>
     <t>4015</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4015/requerimento_144.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4015/requerimento_144.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize a construção de um passeio na Rua Major Carneiro, nas proximidades da ponte e da entrada da Vila Franel, visando a possibilitar maior segurança aos transeuntes, a pedido dos moradores.</t>
   </si>
   <si>
     <t>4016</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4016/requerimento_145.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4016/requerimento_145.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize uma operação tapa buracos no Bairro São João e na Vila Flanel, com atenção especial para o logradouro do Posto de Saúde da Vila Flanel, a pedido dos moradores. A presente solicitação reitera o Requerimento nº 043/18 de mesma autoria.</t>
   </si>
   <si>
     <t>4017</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4017/requerimento_146.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4017/requerimento_146.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize a pintura de uma faixa de pedestres nas proximidades do nº 46 da Rua Francisco Teixeira de Abreu, Bairro Palmeiras, a pedido dos moradores. A presente solicitação reitera parcialmente o Requerimento nº 168/17 de autoria dos vereadores Gilson Fazolla Filgueiras, Joseli Anísio Pinto e Edeir Pacheco da Costa.</t>
   </si>
   <si>
     <t>4018</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4018/requerimento_147.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4018/requerimento_147.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize desentupimento de um bueiro localizado na Rua Dr. Adjalme da Silva Botelho, no Bairro Seminário, a pedido dos moradores, uma vez que está ocasionando com o acúmulo de água neste logradouro. A presente solicitação reitera o Requerimento nº 031/18 de mesmas autorias.</t>
   </si>
   <si>
     <t>4019</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4019/requerimento_148.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4019/requerimento_148.pdf</t>
   </si>
   <si>
     <t>à Presidência do Conselho Municipal de Saúde para solicitar um levantamento de dados a respeito do diagnóstico de doenças relacionadas ao contato com animais e de acidentes de trânsito causados por animais errantes e domésticos, com informações fornecidas pela Secretaria de Saúde, Gerência Regional de Saúde, Postos de Saúde e hospitais.</t>
   </si>
   <si>
     <t>4020</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4020/requerimento_148.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4020/requerimento_148.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize uma operação tapa buracos em toda a extensão da Rua Nossa Senhora Aparecida, Bairro Industrial, a pedido dos moradores. A presente solicitação reitera, parcialmente, a Indicação nº 098/17 de mesma autoria.</t>
   </si>
   <si>
     <t>4021</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4021/requerimento_150.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4021/requerimento_150.pdf</t>
   </si>
   <si>
     <t>à Presidência desta Casa que seja fornecido apoio institucional à Federação Municipal das Associações de Bairros e Distritos de Ubá (FEMAC) para a realização do evento de comemoração do seu Jubileu. O evento está para marcado para o dia 17 de agosto e, para sua realização, a entidade necessitará dos seguintes auxílios: empréstimo do Plenário, data show e som, impressão de documentos, certificados e convites, uso da mala direta e ornamentação.</t>
   </si>
   <si>
     <t>4022</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4022/requerimento_151.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4022/requerimento_151.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize a reconstrução de um muro de contenção em frente ao nº 496 da Rua Santa Anastácia, Bairro São Domingos, a pedido dos moradores. A presente solicitação reitera a Indicação nº 628/17 de autoria do edil Antero Gomes de Aguiar e o Requerimento 020/18 de mesmas autorias.</t>
   </si>
   <si>
     <t>4023</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4023/requerimento_152.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4023/requerimento_152.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize recapeamento asfáltico da Rua Júlia Trevizano, Bairro Santo Antônio, a pedido dos moradores. A presente solicitação reitera o Requerimento 067/18 de mesmas autorias.</t>
   </si>
   <si>
     <t>4024</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4024/requerimento_153.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4024/requerimento_153.pdf</t>
   </si>
   <si>
     <t>O vereador que abaixo assina solicita, na forma regimental e após a devida aprovação plenária, à Presidência que seja verificada a possibilidade de capacitar os servidores que prestam atendimento ao público desta Casa com o curso de libras, a fim torná-los capazes de comunicar com pessoas que possuam deficiência auditiva.</t>
   </si>
   <si>
     <t>4025</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4025/requerimento_154.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4025/requerimento_154.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize o recapeamento asfáltico de todas os logradouros públicos do Bairro São Domingos, especialmente da parte alta, a pedido dos moradores. A presente solicitação reitera, parcialmente, o Requerimento nº 112/18 de autoria do edil Antero Gomes de Aguiar.</t>
   </si>
   <si>
     <t>4026</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4026/requerimento_155.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4026/requerimento_155.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize a instalação de um corrimão no escadão situado entre a Rua Luiz Bigonha e o pátio do DEER/MG, a pedido dos munícipes. A presente solicitação reitera a Indicação nº 148/17 de mesma autoria.</t>
   </si>
   <si>
     <t>4027</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize a instalação de cobertura na quadra poliesportiva da Escola Geralda Bernardo de Oliveira, a pedido da Diretora, Sra. Eymard Maria Pereira Bernardo. A presente solicitação reitera a Indicação nº 395/17 de mesma autoria.</t>
   </si>
   <si>
     <t>4028</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4028/requerimento_157.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4028/requerimento_157.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize desentupimento de um bueiro localizado na Rua Dr. Adjalme da Silva Botelho, no Bairro Seminário, a pedido dos moradores, uma vez que está ocasionando com o acúmulo de água neste logradouro. A presente solicitação reitera o Requerimento nº 147/18 de mesmas autorias.</t>
   </si>
   <si>
     <t>4029</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4029/requerimento_158.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4029/requerimento_158.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize calçamento da Rua Maria Burato Migliorini, no Bairro San Rafael II, a pedido dos moradores. A presente solicitação reitera, parcialmente, a Indicação nº 075/17 de autoria da vereadora Jane Cristina Lacerda Pinto.</t>
   </si>
   <si>
     <t>4030</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4030/requerimento_159.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4030/requerimento_159.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize a instalação de um poste com luminária no final da Rua José Marcelo da Rocha, Bairro Palmeiras, a pedido dos moradores. A presente solicitação reitera a Indicação nº 270/17 de mesmas autorias.</t>
   </si>
   <si>
     <t>4031</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4031/requerimento_160.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4031/requerimento_160.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize a instalação de um poste com luminária em frente ao nº 389 da Rua Francisco André de Araújo, Bairro Industrial, a pedido dos moradores. A presente solicitação reitera o Requerimento nº 251/17 de mesmas autorias.</t>
   </si>
   <si>
     <t>4032</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4032/requerimento_161.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4032/requerimento_161.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize a construção de um redutor de velocidade na Rua Dionísio Magaton, Bairro São José, a pedido dos moradores. A presente solicitação reitera a Indicação nº 274/17 de mesmas autorias.</t>
   </si>
   <si>
     <t>4033</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4033/requerimento_162.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4033/requerimento_162.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize a construção da rede de captação de águas pluviais na Rua Cel. Sebastião Ramos de Castro e na Rua Dr. Fecas, ambas no Bairro Eldorado, a pedido dos moradores. A presente solicitação reitera a Indicação nº 272/17 de mesmas autorias.</t>
   </si>
   <si>
     <t>4034</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4034/requerimento_163.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4034/requerimento_163.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize a construção de um redutor de velocidade em frente ao nº 299 da Rua Vereador João Gomes Pereira, no Bairro Pires da Luz, a pedido dos moradores. A presente solicitação reitera parcialmente a Indicação nº 512/17 de autoria do edil Antero Gomes de Aguiar.</t>
   </si>
   <si>
     <t>4035</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4035/requerimento_164.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4035/requerimento_164.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize a construção de um redutor de velocidade em frente ao nº 58 da Rua Mário Espósito, no Bairro Pires da Luz, a pedido dos moradores. A presente solicitação reitera parcialmente a Indicação nº 522/17 de autoria do edil Antero Gomes de Aguiar.</t>
   </si>
   <si>
     <t>4036</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4036/requerimento_165.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4036/requerimento_165.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize a construção de um bueiro em frente ao nº 565 da Av. Senador Levindo Coelho, no Bairro Santa Alice, a pedido dos moradores. A presente solicitação reitera a Indicação nº 725/17 de mesma autoria.</t>
   </si>
   <si>
     <t>4037</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4037/requerimento_166.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4037/requerimento_166.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize estudos técnicos que visem à instalação de bueiros ao longo da Rua Oswaldo dos Santos, no Bairro Sobradinho, a pedido dos moradores, em razão do excesso de água empossada na via que está invadindo as residências adjacentes. A presente solicitação reitera parcialmente o Requerimento nº 121/18 de autoria dos edis Edeir Pacheco da Costa e Gilson Fazolla Filgueiras.</t>
   </si>
   <si>
     <t>4038</t>
   </si>
   <si>
-    <t>Darci Pires da Silva, Edeir Pacheco, Gilson Pica Pau Vereador</t>
-[...2 lines deleted...]
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4038/requerimento_167.pdf</t>
+    <t>Darci Pires da Silva, Edeir Pacheco, Gilson Fazolla Filgueiras</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4038/requerimento_167.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para solicitar-lhe que sejam remetidas a esta Casa de Leis, nos termos do Parágrafo Único do Art. 56 da Lei Orgânica Municipal, as seguintes informações sobre a empresa Lopes Soluções:_x000D_
 •	Qual o tipo de serviço que esta empresa realiza?_x000D_
 •	Enviar o contrato firmado com a Prefeitura;_x000D_
 •	Enviar planilha indicando os nomes dos proprietários e dos funcionários bem como dos respectivos salários e funções exercidas.</t>
   </si>
   <si>
     <t>4039</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4039/requerimento_168.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4039/requerimento_168.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize a construção de uma passarela elevada com pintura de faixa de pedestres na Rua Olímpio Ribeiro, em frente à Escola Municipal Geralda Bernardo de Oliveira, no Bairro Primavera, a pedido dos moradores. A presente solicitação reitera parcialmente a Indicação nº 261/18 de autoria do edil Jorge Custodio Gervasio.</t>
   </si>
   <si>
     <t>4040</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4040/requerimento_169.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4040/requerimento_169.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize a instalação de um bueiro em frente ao Mercado RJ, situado na Rua Francisco Teixeira de Abreu, no Bairro Palmeiras, a pedido dos moradores. A presente solicitação reitera a Indicação nº 458/17 de mesmas autorias.</t>
   </si>
   <si>
     <t>4041</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4041/requerimento_170.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4041/requerimento_170.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize a instalação de um bueiro na Rua Antônio Batista, nas proximidades da Loja BMT Peças, no intuito de melhorar a captação de águas das chuvas no local, a pedido de munícipes. A presente solicitação reitera a Indicação nº 513/17 de mesmas autorias.</t>
   </si>
   <si>
     <t>4042</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4042/requerimento_171.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4042/requerimento_171.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize o calçamento da Rua Ouro Preto, no Bairro Santa Luzia, a pedido dos moradores. O presente pedido reitera o Requerimento nº 189/17 de mesmas autorias e o Requerimento nº 161/17 do edil Luis Carlos Teixeira Ribeiro.</t>
   </si>
   <si>
     <t>4043</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4043/requerimento_172.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4043/requerimento_172.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize o calçamento da Rua Elpídia da Silva Fagundes, que interliga o Bairro Santa Edwiges à Avenida Senador Levindo Coelho, a pedido dos moradores. O presente pedido reitera o Requerimento nº 217/17 de autoria do vereador Antero Gome de Aguiar.</t>
   </si>
   <si>
     <t>4044</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4044/requerimento_173.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4044/requerimento_173.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize calçamento ou asfaltamento do trecho compreendido entre a Av. Senador Levindo Coelho e o Bairro Santa Rosa. O presente pedido reitera parcialmente a Indicação nº 600/17 de autoria dos vereadores Jorge Custodio Gervasio, Alexandre de Barros Mendes, Jane Cristina Lacerda Pinto, Luis Carlos Teixeira Ribeiro e José Roberto Reis Filgueiras bem como a Indicação nº 019/17 de autoria do edil Antero Gomes de Aguiar.</t>
   </si>
   <si>
     <t>4045</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4045/requerimento_174.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4045/requerimento_174.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, bem como à Senhora Secretária de Administração, Mônica Vallone Espósito, para que seja realizada a análise da Lei federal 11.342/2016 e jurisprudência sobre a aplicação da referida lei, para fins de concessão do adicional de insalubridade aos Agentes Comunitários de Saúde da Estratégia Saúde da Família.</t>
   </si>
   <si>
     <t>4046</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4046/requerimento_175.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4046/requerimento_175.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize a substituição das manilhas da Rua Maria Duarte Cancela, no Bairro Antônio Bigonha (Cohab), por outras de maior diâmetro, a pedido dos moradores, em razão dos constantes entupimentos e retorno para as residências. A presente solicitação reitera a Indicação nº 029/17 de autoria dos vereadores Luis Carlos Teixeira Ribeiro e Jane Cristina Lacerda Pinto.</t>
   </si>
   <si>
     <t>4047</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4047/requerimento_176.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4047/requerimento_176.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize calçamento da Rua Elpidia da Silva Fagundes, interligando os bairros Santa Edwiges e Antônio Maranhão, a pedido de munícipes. A presente solicitação reitera a Indicação nº 02/17 do vereador Antero Gomes de Aguiar.</t>
   </si>
   <si>
     <t>4048</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4048/requerimento_177.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4048/requerimento_177.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize asfaltamento da Rua Pedro Botaro, no Bairro San Rafael II, a pedido dos moradores. A presente solicitação reitera parcialmente o Requerimento nº 138/18 de mesma autoria.</t>
   </si>
   <si>
     <t>4049</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4049/requerimento_178.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4049/requerimento_178.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize asfaltamento da Rua Francisco André de Araújo, Bairro Industrial, a pedido dos moradores. O presente pedido reitera parcialmente o Requerimento nº 10/18 de autoria dos vereadores Joseli Anísio Pinto, Edeir Pacheco da Costa e Gilson Fazolla Filgueiras.</t>
   </si>
   <si>
     <t>4050</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4050/requerimento_179.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4050/requerimento_179.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize o término das obras da rede de águas pluviais na Rua Bom Jesus, Bairro João Teixeira, no trecho próximo à Rodovia Ubá-Divinésia, até a Rua João Paulo II, nas proximidades do Bar do Lourenço, bem como a construção de um bueiro próximo à residência da Elaine, a pedido dos moradores. A presente solicitação reitera a Indicação nº 244/17 de autoria do suplente de vereador Ademir do Tanquinho.</t>
   </si>
   <si>
     <t>4051</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4051/requerimento_180.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4051/requerimento_180.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize estudos técnicos para a construção de uma cobertura na quadra poliesportiva da Escola Municipal Professor Manoel Arthidoro de Castro, situada no Bairro Jardim Esperança, em razão do excesso de insolação que está sendo prejudicial às crianças durante as atividades físicas. A presente solicitação reitera a Indicação nº 242/17 e Requerimento nº 102/17, respectivamente de autoria do vereador Darci Pires da Silva e do suplente de vereador Ademir do Tanquinho.</t>
   </si>
   <si>
     <t>4052</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4052/requerimento_181.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4052/requerimento_181.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize capina e limpeza geral em todas as ruas dos Bairros João Teixeira e Jardim Esperança, a pedido do suplente de vereador Ademir do Tanquinho. A presente solicitação reitera a Indicação nº 80/18 do edil Antero Gomes de Aguiar.</t>
   </si>
   <si>
     <t>4053</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4053/requerimento_182.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4053/requerimento_182.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para solicitar-lhe que, nos termos do Parágrafo Único do art. 56 da Lei Orgânica Municipal, seja remetida uma lista com os loteamentos que foram aprovados pela Prefeitura no ano de 2017.</t>
   </si>
   <si>
     <t>4054</t>
   </si>
   <si>
     <t>A vereadora infra-assinada solicita, na forma regimental e após a devida aprovação plenária, autorização da Presidência desta Casa para que seja elaborada campanha publicitária pela empresa INTERMINAS com o intuito de divulgar sobre:_x000D_
 •	O disque denúncia da COPASA (115) e das ouvidorias da COPASA e da ARSAE, para que a população ubaense tenha a sua disposição meios de reivindicar seus direitos referentes aos serviços prestados pela COPASA no município de Ubá.</t>
   </si>
   <si>
     <t>4055</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4055/requerimento_184.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4055/requerimento_184.pdf</t>
   </si>
   <si>
     <t>ao Conselho Municipal de Saneamento Básico, ao Conselho Municipal de Desenvolvimento Ambiental (CODEMA) e a Comissão para Acompanhamento e Fiscalização de Obras do Contrato de Programa Celebrado entre o Município de Ubá e a COPASA, para sugerir a inclusão de membros da imprensa ubaense ou pelo menos promover maior divulgação dos trabalhos empreendidos pelos conselhos e comissão supramencionados. Tal sugestão se justifica com base na importância de ser dar maior visibilidade às deliberações para a população ubaense, que, muitas vezes, desconhece o trabalho que está sendo realizado.</t>
   </si>
   <si>
     <t>4056</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4056/requerimento_185.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4056/requerimento_185.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize a limpeza de um terreno localizado no final da Rua Jaime Vieira, Bairro Encosta do Sol, a pedido dos moradores. A presente solicitação reitera a Indicação nº 267/18 de mesma autoria.</t>
   </si>
   <si>
     <t>4057</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4057/requerimento_186.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4057/requerimento_186.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize a limpeza de dois bueiros localizados nas proximidades do nº 61 da Rua Quirinópolis, no Bairro Talma, a pedido dos moradores. A presente solicitação reitera a Indicação nº 710/17 de autoria da vereadora Jane Lacerda Cristina Lacerda Pinto.</t>
   </si>
   <si>
     <t>4058</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4058/requerimento_187.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4058/requerimento_187.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize limpeza em toda a extensão dos córregos situados nos Bairros Waldemar de Castro (Beco do Sapo), Vila Casal e Palmeiras, a pedido dos moradores. A presente solicitação reitera parcialmente os Requerimentos nº 174/18 e nº 220/17 de mesmas autorias.</t>
   </si>
   <si>
     <t>4059</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4059/requerimento_188.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4059/requerimento_188.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize asfaltamento da Rua José Jacinto Vieira, Bairro São José, a pedido dos moradores. A presente solicitação reitera parcialmente a Indicação nº 117/17 de autoria do edil José Roberto Filgueiras.</t>
   </si>
   <si>
     <t>4060</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4060/requerimento_189.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4060/requerimento_189.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize estudos técnicos que visem à instalação de um semáforo nas imediações do Terminal Rodoviário, na Av. Comendador Jacinto Soares de Sousa Lima, a fim de garantir mais segurança aos pedestres e motoristas, a pedido de munícipes. A presente solicitação reitera parcialmente o Requerimento nº 189/18 de autoria do edil José Roberto Filgueiras.</t>
   </si>
   <si>
     <t>4061</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4061/requerimento_190.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4061/requerimento_190.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize uma operação tapa buracos em todas as ruas do Bairro Palmeiras, a pedido dos moradores. A presente solicitação reitera a Indicação nº 592/17 de mesmas autorias.</t>
   </si>
   <si>
     <t>4062</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4062/requerimento_191.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4062/requerimento_191.pdf</t>
   </si>
   <si>
     <t>a Presidência desta Casa que seja retirado de tramitação o Projeto de Lei nº 034/17, nos termos do Art. 113 do Regimento Interno da Câmara Municipal.</t>
   </si>
   <si>
     <t>4063</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4063/requerimento_192.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4063/requerimento_192.pdf</t>
   </si>
   <si>
     <t>O vereador que abaixo assina solicita da Presidência desta Casa que seja retirado de tramitação o Projeto de Lei nº 027/17, nos termos do Art. 113 do Regimento Interno da Câmara Municipal.</t>
   </si>
   <si>
     <t>4064</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4064/requerimento_193.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4064/requerimento_193.pdf</t>
   </si>
   <si>
     <t>A vereadora que abaixo assina solicita da Presidência desta Casa que seja retirado de tramitação o Projeto de Lei nº 006/17, nos termos do Art. 113 do Regimento Interno da Câmara Municipal.</t>
   </si>
   <si>
     <t>4065</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4065/requerimento_194.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4065/requerimento_194.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize asfaltamento de todos os logradouros públicos dos Bairros Jardim Esperança e José Cavaliere, a pedido dos moradores. A presente solicitação reitera, em conjunto, a Indicação nº 246/17, do autor infra-assinado, e as Indicações nº 626/17, nº 060/18, nº 061/18, do edil Antero Gomes de Aguiar.</t>
   </si>
   <si>
     <t>4066</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4066/requerimento_195.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4066/requerimento_195.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize estudos técnicos que visem à construção de dois redutores de velocidade na Av. Imaculada Conceição, Bairro Laranjal, sendo um em frente à Capela e outro à residência do Sr. Chico, a pedido dos moradores. A presente solicitação reitera a Indicação nº 435/17 de mesma autoria.</t>
   </si>
   <si>
     <t>4067</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4067/requerimento_196.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4067/requerimento_196.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize o término das obras da rede de águas pluviais na Rua Bom Jesus, Bairro João Teixeira, no trecho próximo à Rodovia Ubá-Divinésia, até a Rua João Paulo II, nas proximidades do Bar do Lourenço, bem como a construção de um bueiro próximo à residência da Elaine, a pedido dos moradores. A presente solicitação reitera a Indicação nº 244/17 de mesma autoria.</t>
   </si>
   <si>
     <t>4068</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4068/requerimento_197.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4068/requerimento_197.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize estudos técnicos que viabilizem a instalação de uma academia ao ar livre na Comunidade do Tanquinho. A presente solicita reitera a Indicação nº 326/17 de autoria do edil Joseli Anísio Pinto.</t>
   </si>
   <si>
     <t>4069</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4069/requerimento_198.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4069/requerimento_198.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize uma operação tapa buracos em todas as ruas do Bairro Santa Edwiges, a pedido dos moradores. A presente solicitação reitera o Requerimento nº 280/17 de mesma autoria.</t>
   </si>
   <si>
     <t>4070</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4070/requerimento_199.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4070/requerimento_199.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize calçamento da Rua Ouro Preto, no Bairro Santa Luzia, a pedido dos moradores. O presente pedido reitera o Requerimento nº 171/17 de mesmas autorias e o Requerimento nº 161/17 do edil Luis Carlos Teixeira Ribeiro.</t>
   </si>
   <si>
     <t>4071</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4071/requerimento_200.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4071/requerimento_200.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize a construção de um escadão na Rua São Dionísio, Bairro Talma, a pedido dos moradores. A presente solicitação reitera o Requerimento nº 122/18 de mesmas autorias.</t>
   </si>
   <si>
     <t>4072</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4072/requerimento_201.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4072/requerimento_201.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para solicitar-lhe que sejam remetidas as seguintes informações a esta Casa Legislativa, nos moldes do Parágrafo Único do Art. 56 da Lei Orgânica Municipal de Ubá:_x000D_
 •	Quantas horas de plantão os médicos plantonistas permanecem nas Unidades Básicas de Saúde (UBS) no município de Ubá e Distritos?_x000D_
 •	Quantos Pediatras realizam atendimento nas UBS? (Descriminando em quais bairros)</t>
   </si>
   <si>
     <t>4073</t>
   </si>
   <si>
     <t>Darci Pires da Silva, Edeir Pacheco</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4073/requerimento_202.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4073/requerimento_202.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize asfaltamento da Rua Cristina Bruschi Mendes, Bairro Peluso, a pedido dos moradores. O presente pedido reitera a Indicação nº 533/17 de mesmas autorias.</t>
   </si>
   <si>
     <t>4074</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4074/requerimento_203.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4074/requerimento_203.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize uma operação tapa buracos na Rua Marieta Augusta Silva Marcos, Bairro Olaria, a pedido dos moradores. A presente solicitação reitera a Indicação nº 162/18 de autoria dos edis Edeir Pacheco da Costa e Gilson Fazolla Filgueiras.</t>
   </si>
   <si>
     <t>4075</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4075/requerimento_204.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4075/requerimento_204.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize asfaltamento da Rua Passos, no Bairro Santana, a pedido dos moradores. A presente solicitação reitera a Indicação nº 218/17 de mesma autoria.</t>
   </si>
   <si>
     <t>4076</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4076/requerimento_205.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4076/requerimento_205.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize a poda das árvores da Praça dos Amigos, localizada na Rua Lambari, Bairro Ponte Preta, a pedido dos moradores. A presente solicitação reitera parcialmente a Indicação nº 541/17 de mesma autoria.</t>
   </si>
   <si>
     <t>4077</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4077/requerimento_206.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4077/requerimento_206.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize a instalação da rede de captação de águas pluviais na Rua Francisco André de Araújo, Bairro Industrial, a pedido dos moradores. O presente pedido reitera, parcialmente, o Requerimento nº 10/18 de autoria dos edis Joseli Anísio Pinto, Gilson Fazolla Filgueiras e Edeir Pacheco da Costa.</t>
   </si>
   <si>
     <t>4078</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4078/requerimento_207.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4078/requerimento_207.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize calçamento de um trecho de aproximadamente 150 metros da Av. Brasil, no Bairro Olinda, a pedido do Sr. Teófilo, da Sra. Patrícia e demais moradores. A presente solicitação reitera o Requerimento nº 132/18 de autoria do edil Antero Gomes de Aguiar.</t>
   </si>
   <si>
     <t>4079</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4079/requerimento_208.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4079/requerimento_208.pdf</t>
   </si>
   <si>
     <t>que a Presidência implemente o serviço de disque-denúncia relativo à prestação do serviço de água e esgoto de Ubá, nas dependências desta Casa, conforme o Parecer nº 2.705/18 do Instituto Brasileiro de Administração Municipal - IBAM, em anexo.</t>
   </si>
   <si>
     <t>4080</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4080/requerimento_209.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4080/requerimento_209.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize estudos a fim de promover a construção de quatro passarelas elevadas, com a pintura de faixa de pedestres, na Avenida Senador Levindo Coelho, Bairro Antonina Coelho, sendo dois antes do Posto de Saúde e dois no acesso ao Bairro Fazendinha, a pedido dos moradores. O presente pedido reitera o Requerimento nº 270/17 de mesma autoria.</t>
   </si>
   <si>
     <t>4081</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4081/requerimento_210.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4081/requerimento_210.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize calçamento da Rua Ary Perón, no Bairro Agroceres, a pedido dos moradores. A presente solicitação reitera a Indicação nº 020/17 de autoria da vereadora Jane Cristina Lacerda Pinto.</t>
   </si>
   <si>
     <t>4082</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4082/requerimento_211.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4082/requerimento_211.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize calçamento da Rua Irmãos Perón (Guerino Perón), Bairro Agroceres, a pedido dos moradores. A presente solicitação reitera a Indicação nº 145/17 de autoria do vereador Antero Gomes de Aguiar.</t>
   </si>
   <si>
     <t>4083</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4083/requerimento_212.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4083/requerimento_212.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize estudos técnicos que possibilitem a preservação da mina d’água do Bairro Altair Rocha, a pedido dos moradores. A presente solicitação reitera parcialmente a Indicação nº 585/17 de autoria do edil Antero Gomes de Aguiar e o Requerimento nº 073/18 assinado pelos vereadores Alexandre de Barros Mendes, Antero Gomes de Aguiar, Joseli Anísio Pinto, Darci Pires da Silva, José Roberto Filgueiras, Jorge Custodio Gervasio, Rosângela Alfenas, Edeir Pacheco da Costa, Gilson Fazolla Filgueiras e Luís Carlos Teixeira Ribeiro.</t>
   </si>
   <si>
     <t>4084</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4084/requerimento_213.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4084/requerimento_213.pdf</t>
   </si>
   <si>
     <t>Os vereadores infra-assinados, membros da Comissão da Agricultura, Comércio, Indústria e Meio Ambiente – CACIMA, solicitam, na forma regimental e após a devida aprovação plenária, o apoio institucional para a confecção de cartazes e panfletos para desempenhar um trabalho de conscientização à população sobre a importância da reciclagem.</t>
   </si>
   <si>
     <t>4085</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4085/requerimento_214.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4085/requerimento_214.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize asfaltamento da Rua José Jacinto Vieira, Bairro São José, a pedido dos moradores. A presente solicitação reitera parcialmente a Indicação nº 117/17 de mesma autoria.</t>
   </si>
   <si>
     <t>4086</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4086/requerimento_215.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4086/requerimento_215.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize extensão da rede elétrica entre o Bairro Santa Edwiges até a Comunidade do Tanquinho, a pedido dos moradores. A presente solicitação reitera o Requerimento nº 055/18 de autoria do vereador Antero Gomes de Aguiar.</t>
   </si>
   <si>
     <t>4087</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4087/requerimento_216.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4087/requerimento_216.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize calçamento da Rua Luís Sperandio, Bairro Mangueira Rural, após a Fábrica de Móveis Estofart (segunda rua à esquerda), a pedido dos moradores. A presente solicitação reitera a Indicação nº 623/17 de autoria dos edis Luis Carlos Teixeira Ribeiro e Jorge Custodio Gervasio.</t>
   </si>
   <si>
     <t>4088</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4088/requerimento_217.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4088/requerimento_217.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize asfaltamento da Rua Tereza Casagrande, no Bairro Concórdia, a pedido dos senhores Sergio Pedreiro, Miguel e demais moradores. A presente solicitação reitera a Indicação nº 013/17 de autoria do edil José Roberto Filgueiras.</t>
   </si>
   <si>
     <t>4089</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4089/requerimento_218.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4089/requerimento_218.pdf</t>
   </si>
   <si>
     <t>4090</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4090/requerimento_219.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4090/requerimento_219.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize reparo nas passarelas laterais da ponte de acesso ao Bairro Fazendinha, em virtude de um desabamento ocorrido no local que está gerando grande perigo aos pedestres. A presente solicitação reitera, parcialmente, a Indicação nº 145/18 de autoria do vereador José Roberto Filgueiras.</t>
   </si>
   <si>
     <t>4091</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4091/requerimento_220.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4091/requerimento_220.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize calçamento ou asfaltamento da Av. Senador Levindo Coelho, especificamente no trecho compreendido entre o Bairro Pires da Luz até o Bairro Santa Rosa. O presente pedido reitera parcialmente a Indicação nº 600/17 de autoria dos vereadores Jorge Custodio Gervasio, Alexandre de Barros Mendes, Jane Cristina Lacerda Pinto, Luis Carlos Teixeira Ribeiro e José Roberto Reis Filgueiras e o Requerimento nº 179/17 do vereador Antero Gomes de Aguiar.</t>
   </si>
   <si>
     <t>4092</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4092/requerimento_221.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4092/requerimento_221.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize estudos técnicos que visem à construção de redutores de velocidade ao longo da Av. Argélia, no Bairro Fazendinha, a pedido da Sra. Ana Paula e demais moradores. A presente solicitação reitera, parcialmente, a Indicação nº 178/17 de autoria do edil Antero Gomes de Aguiar.</t>
   </si>
   <si>
     <t>4093</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4093/requerimento_222.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4093/requerimento_222.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize calçamento de um trecho de aproximadamente 50 metros da Rua José Guiducci, Bairro Meu Sonho, a pedido do Sr. José Ronaldo, do Sr. José Elias, da Sra. Terezinha de Fátima e demais moradores. A presente solicitação reitera o Requerimento nº 188/17 de autoria dos edis Jorge Custodio Gervasio e Luis Carlos Teixeira Ribeiro.</t>
   </si>
   <si>
     <t>4094</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4094/requerimento_223.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4094/requerimento_223.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize a construção de dois redutores de velocidade na Rua Luciano Groppo, Bairro Inês Groppo, a pedido dos moradores. A presente solicitação reitera a Indicação nº 516/17, de autoria do edil Darci Pires da Silva.</t>
   </si>
   <si>
     <t>4095</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4095/requerimento_224.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4095/requerimento_224.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize estudos técnicos que visem à construção de dois redutores de velocidade ao longo da Rua Adolfo Pereira Cortez, Bairro São Domingos, a pedido dos moradores. A presente solicitação reitera, parcialmente, a Indicação nº 546/17 de autoria do vereador Darci Pires da Silva.</t>
   </si>
   <si>
     <t>4096</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4096/requerimento_225.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4096/requerimento_225.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize o patrolamento e o cascalhamento do loteamento novo atrás do Bairro Santa Rosa, a pedido do Sr. Fernando Caetano e demais moradores. A presente solicitação reitera a Indicação nº 119/18, de autoria do vereador Antero Gomes de Aguiar.</t>
   </si>
   <si>
     <t>4097</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4097/requerimento_226.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4097/requerimento_226.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize estudos técnicos que prevejam o prolongamento da rede de esgoto do Bairro Santa Rosa e do novo loteamento adjacente até as canaletas do Bairro Pires da Luz, a pedido do Sr. Fernando Caetano e demais moradores. A presente solicitação reitera, parcialmente, a Indicação nº 258/18, de autoria do vereador Antero Gomes de Aguiar.</t>
   </si>
   <si>
     <t>4098</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4098/requerimento_227.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4098/requerimento_227.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize patrolamento e cascalhamento da Comunidade do Quebra Coco, a pedido dos moradores. A presente solicitação reitera a Indicação nº 151/18 de mesmas autorias.</t>
   </si>
   <si>
     <t>4099</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4099/requerimento_228.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4099/requerimento_228.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize asfaltamento do trecho final das ruas Mato Grosso e Goiás, ambas no Bairro Chiquito Gazolla, a pedido dos moradores. A presente solicitação reitera, parcialmente, a Indicação nº 627/17 de mesma autoria.</t>
   </si>
   <si>
     <t>4100</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4100/requerimento_229.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4100/requerimento_229.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize patrolamento e cascalhamento da estrada situada entre a residência do Sr. Leopoldo até a fábrica de móveis do Sr. Bento, no trecho compreendido entre as Comunidades do Ubazinho e do Córrego das Posses. A presente solicitação reitera o Requerimento nº 137/17 de autoria dos vereadores Edeir Pacheco da Costa, Gilson Fazolla Filgueiras, Joseli Anísio Pinto e Darci Pires da Silva.</t>
   </si>
   <si>
     <t>4101</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4101/requerimento_230.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4101/requerimento_230.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize a construção de um velório no terreno pertencente ao município que se encontra no cemitério do Distrito de Miragaia, pois, atualmente, os moradores estão velando seus entes queridos dentro do Salão Comunitário em razão da ausência de local adequado, a pedido do Líder Comunitário de Miragaia, José Carlos Quirino. A presente solicitação reitera a Indicação nº 599/17, de autoria da vereadora Jane Cristina Lacerda Pinto.</t>
   </si>
   <si>
     <t>4121</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4121/requerimento_231.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4121/requerimento_231.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize uma operação tapa buracos nas ruas Francisco Maia Neves, Galdino José de Oliveira, Santa Anastácia, Antônio Candian, Ezequiel Moreira Abreu, Tabelião João Paulo Brígido Nunes e demais ruas da parte alta do Bairro São Domingos, a pedido dos moradores. A presente solicitação reitera a Indicação nº 320/17 de mesma autoria.</t>
   </si>
   <si>
     <t>4122</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4122/requerimento_232.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4122/requerimento_232.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize a construção de uma calçada entre as ruas José Resende Brando e Adão Quintão, respectivamente pertencentes aos bairros Bom Pastor e Agroceres, com a instalação de corrimão, no intuito de garantir maior segurança aos pedestres, principalmente para crianças que estudam nas escolas daquela região. A presente solicitação reitera a Indicação nº 664/17, de mesmas autorias.</t>
   </si>
   <si>
     <t>4123</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4123/requerimento_233.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4123/requerimento_233.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize asfaltamento da Rua José Bettil, Bairro Mangueira Rural, a pedido dos moradores. A presente solicitação reitera a Indicação nº 314/18, de autoria do edil Antero Gomes de Aguiar.</t>
   </si>
   <si>
     <t>4124</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4124/requerimento_234.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4124/requerimento_234.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize calçamento da Rua Wilson Campos, Bairro Mangueira Rural, a pedido dos moradores. A presente solicitação reitera a Indicação nº 428/17, de autoria do edil Antero Gomes de Aguiar, e o Requerimento nº 011/18 de mesmas autorias.</t>
   </si>
   <si>
     <t>4125</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4125/requerimento_235.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4125/requerimento_235.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para solicitar-lhe que, por meio da Secretaria Municipal de Ambiente e Mobilidade Urbana, remeta a esta Casa Legislativa, nos termos do Parágrafo Único do Art. 56 da Lei Orgânica Municipal, as seguintes informações:_x000D_
 •	Quais ações que a Secretaria de Ambiente tem realizado para a preservação do meio ambiente no município?_x000D_
 •	Quais áreas ambientais foram recuperadas na atual Administração?_x000D_
 •	A Secretaria de Ambiente está promovendo a recarga dos lençóis freáticos? Quais?</t>
   </si>
   <si>
     <t>4126</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4126/requerimento_236.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4126/requerimento_236.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize a construção de uma rampa nas proximidades do nº 55 da Rua Francisco Macário Talma, no Bairro Vila Casal, ao lado da linha férrea, a pedido dos moradores. A presente solicitação reitera a Indicação nº 610/17 de mesmas autorias.</t>
   </si>
   <si>
     <t>4127</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4127/requerimento_237.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4127/requerimento_237.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize a pintura de uma faixa de pedestres em frente ao nº 861 da Av. Marechal Floriano, Bairro Vila Casal, a pedido dos moradores. A presente solicitação reitera, parcialmente, a Indicação nº 018/17 de autoria do vereador José Roberto Filgueiras e o Requerimento nº 180/17 de mesmas autorias.</t>
   </si>
   <si>
     <t>4128</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4128/requerimento_238.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4128/requerimento_238.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize o calçamento e a instalação de dois postes de iluminação pública na Rua Maria Moni, no Bairro Olaria, a pedido dos moradores. A presente solicitação reitera, parcialmente, a Indicação nº 329/17 de autoria do vereador Luis Carlos Teixeira Ribeiro e o Requerimento nº 128/17 de mesmas autorias.</t>
   </si>
   <si>
     <t>4129</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4129/requerimento_239.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4129/requerimento_239.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize a disponibilização de pelo menos duas cadeiras de rodas em cada Posto de Saúde de Ubá, a fim de serem utilizadas por pessoas que possuam algum tipo de dificuldade de locomoção. A presente solicitação reitera a Indicação nº 182/2017 de mesma autoria.</t>
   </si>
   <si>
     <t>4130</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4130/requerimento_240.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4130/requerimento_240.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize a disponibilização de pelo menos duas cadeiras de rodas no Velório da Capela Municipal, a fim de serem utilizadas por pessoas que possuam dificuldades de locomoção, em especial os mais idosos. A presente solicitação reitera a Indicação nº 094/2017 de mesma autoria.</t>
   </si>
   <si>
     <t>4131</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4131/requerimento_241.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4131/requerimento_241.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize patrolamento e posterior cascalhamento na estrada da Comunidade de Ubá Pequeno, a pedido dos moradores. A presente solicitação reitera o Requerimento nº 097/18 de mesmas autorias.</t>
   </si>
   <si>
     <t>4132</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4132/requerimento_242.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4132/requerimento_242.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize o tapamento de um buraco na Rua Elisa Amaral Peron, Bairro Agroceres, a pedido dos moradores. A presente solicitação reitera parcialmente a Indicação nº 142/18 de autoria do edil Luis Carlos Teixeira Ribeiro.</t>
   </si>
   <si>
     <t>4133</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4133/requerimento_243.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4133/requerimento_243.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize o tapamento de um buraco e a construção de um bueiro em frente ao nº 885 da Rua Francisco André de Araújo, Bairro Industrial, a pedido dos moradores. A presente solicitação reitera a Indicação nº 292/18 de mesmas autorias.</t>
   </si>
   <si>
     <t>4134</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4134/requerimento_244.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4134/requerimento_244.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize recapeamento asfáltico da Rua José Soares Teixeira, da Rua Dico Teixeira e da Rua Altivo Brandão, todas no Bairro Dico Teixeira, a pedido dos moradores. A presente solicitação reitera a Indicação nº 370/17 de autoria do edil Antero Gomes de Aguiar.</t>
   </si>
   <si>
     <t>4135</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4135/requerimento_245.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4135/requerimento_245.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize a urgente reconstrução de parte da Rua Adriano de Pádua Tozzi, Bairro Vale do Ipê, que desabou e está oferecendo risco às residências adjacentes e aos moradores que por ali passam. A presente solicitação reitera parcialmente a Indicação nº 169/18 de mesma autoria.</t>
   </si>
   <si>
     <t>4136</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4136/requerimento_246.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4136/requerimento_246.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize recapeamento asfáltico em toda a extensão da Av. Jesus Brandão, no Bairro San Rafael, a pedido dos moradores. A presente solicitação reitera a Indicação nº 250/18 de mesmas autorias.</t>
   </si>
   <si>
     <t>4137</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4137/requerimento_247.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4137/requerimento_247.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize calçamento da Rua João Sperandio, Bairro Mangueira Rural, a pedido dos moradores. O presente pedido reitera o Requerimento nº 185/17 de mesma autoria e a Indicação nº 575/17 de autoria do edil Jorge Custodio Gervasio.</t>
   </si>
   <si>
     <t>4138</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4138/requerimento_249.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4138/requerimento_249.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize a construção de um bueiro nas proximidades do nº 56 da Rua Luiz Médice, Bairro Peluso, a pedido dos moradores. A presente solicitação reitera a Indicação nº 062/18 de mesma autoria.</t>
   </si>
   <si>
     <t>4139</t>
   </si>
   <si>
-    <t>Antero Gomes de Aguiar, Edeir Pacheco, Gilson Pica Pau Vereador</t>
-[...2 lines deleted...]
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4139/requerimento_250.pdf</t>
+    <t>Antero Gomes de Aguiar, Edeir Pacheco, Gilson Fazolla Filgueiras</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4139/requerimento_250.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize a construção de um muro na Rua Geraldo Campos, Bairro São Domingos, a fim de permitir a extensão da largura da rua que está bastante reduzida, prejudicando o tráfego de veículos. A presente solicitação reitera a Indicação nº 508/17 de autoria do edil Luis Carlos Teixeira Ribeiro.</t>
   </si>
   <si>
     <t>4140</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4140/requerimento_251.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4140/requerimento_251.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize a construção de um redutor de velocidade nas proximidades da entrada da Móveis Bianchi, na Av. Olegário Maciel, Bairro Industrial, a pedido dos moradores. A presente solicitação reitera, parcialmente, a Indicação nº 170/17 de autoria dos vereadores Gilson Fazolla Filgueiras, Edeir Pacheco da Costa, Rosângela Alfenas, Joseli Anísio Pinto e Darci Pires da Silva.</t>
   </si>
   <si>
     <t>4141</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4141/requerimento_252.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4141/requerimento_252.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize a colocação de meios-fios e substituição dos antigos da Rua Francisco Teixeira de Abreu, Bairro Palmeiras, a pedido dos moradores. A presente solicitação reitera a Indicação nº 160/17 de mesmas autorias.</t>
   </si>
   <si>
     <t>4142</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4142/requerimento_253.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4142/requerimento_253.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize estudos técnicos que possibilitem a instalação de pelo menos dois bueiros na Praça Guido Marliere, ao lado da 35ª Companhia da Policia Militar de Minas Gerais, em razão dos recorrentes alagamentos no local. A presente solicitação reitera a Indicação nº 294/18 de mesmas autorias.</t>
   </si>
   <si>
     <t>4143</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4143/requerimento_254.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4143/requerimento_254.pdf</t>
   </si>
   <si>
     <t>O vereador que abaixo assina requer, na forma regimental e após a devida aprovação plenária, que seja retirado de tramitação o Projeto de Lei 063/17, que dispõe sobre a desafetação de bem público, autoriza sua doação e dá outras providências.</t>
   </si>
   <si>
     <t>4144</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4144/requerimento_255.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4144/requerimento_255.pdf</t>
   </si>
   <si>
     <t>ao Conselho Municipal de Trânsito para sugerir discursão sobre a possibilidade de criação de novas linhas de ônibus nos seguintes bairros: Santa Rosa, Peluso, parte alta do Schiavon, Rosa de Toledo e Nova Olinda.</t>
   </si>
   <si>
     <t>4145</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4145/requerimento_256.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4145/requerimento_256.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, a fim de indicar-lhe que, por meio do setor municipal competente, realize a construção de uma passarela elevada em frente à Creche Nair de Araújo, localizada na Rua Francisco Teixeira de Abreu, Bairro Palmeiras, a pedido dos moradores. A presente solicitação reitera, parcialmente, o Requerimento nº 104/18 de autoria dos edis Edeir Pacheco da Costa e Gilson Fazolla Filgueiras.</t>
   </si>
   <si>
     <t>4146</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4146/requerimento_257.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4146/requerimento_257.pdf</t>
   </si>
   <si>
     <t>que a Comissão dos Direitos Humanos e do Consumidor da Câmara Municipal de Ubá convide a Gerência da Copasa de Ubá para uma reunião, a fim de explanar sobre a cobrança do esgoto, tratamento sanitário do Rio Ubá e outros assuntos correlatos de grande relevância para a população ubaense.</t>
   </si>
   <si>
     <t>4147</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4147/requerimento_258.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4147/requerimento_258.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, que por meio do setor municipal competente, realize o calçamento de um trecho de aproximadamente 30 metros da Rua José Guiducci, Bairro Meu Sonho, a pedido dos moradores. O presente pedido reitera o Requerimento nº 188/17 de autoria dos edis Jorge Custodio Gervasio e Luis Carlos Teixeira Ribeiro.</t>
   </si>
   <si>
     <t>4148</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4148/requerimento_259.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4148/requerimento_259.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize estudos técnicos que viabilizem a construção de um redutor de velocidade nas proximidades do nº 126 da Rua Antônio Batista, Centro, nas proximidades da Loja BMT Peças, a pedido de munícipes. A presente solicitação reitera parcialmente a Indicação nº 408/17 de autoria dos edis Edeir Pacheco da Costa e Gilson Fazolla Filgueiras.</t>
   </si>
   <si>
     <t>4149</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4149/requerimento_260.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4149/requerimento_260.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize uma operação tapa buracos em todas as ruas do Bairro Santa Edwiges, a pedido dos moradores. A presente solicitação reitera o Requerimento nº 198/18 de mesma autoria.</t>
   </si>
   <si>
     <t>4150</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4150/requerimento_261.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4150/requerimento_261.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize a instalação de rede de esgoto na Rua Veneza, Bairro Fazendinha II, interligando-a até a rede principal, a pedido dos moradores. O presente pedido reitera o Requerimento nº 116/18 de mesma autoria.</t>
   </si>
   <si>
     <t>4161</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4161/requerimento_262.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4161/requerimento_262.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize patrolamento e cascalhamento das Comunidades Córrego Alegre e Ubá Pequeno, a pedido de moradores. A presente solicitação reitera, parcialmente, o Requerimento 241/18 de mesmas autorias.</t>
   </si>
   <si>
     <t>4163</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4163/requerimento_263.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4163/requerimento_263.pdf</t>
   </si>
   <si>
     <t>ao prefeito para que realize cascalhamento da Rua Projetada do Povoado São Domingos (Colônia Padre Damião), situada ao lado do Campo do Cruzado, em um trecho de aproximadamente 220 metros, a pedido dos moradores. A presente solicitação reitera, parcialmente, a Indicação nº 131/18, de autoria dos edis Gilson Fazolla Filgueiras e Edeir Pacheco da Costa.</t>
   </si>
   <si>
     <t>4162</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4162/requerimento_264.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4162/requerimento_264.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize a colocação de contêineres de lixo em todos os logradouros do Bairro Santa Rosa, a pedido de moradores. A presente solicitação reitera a Indicação nº 349/18 de autoria do suplente de vereador Ademir Firmiano da Fonseca.</t>
   </si>
   <si>
     <t>4164</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4164/requerimento_265.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4164/requerimento_265.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize a instalação de duas manilhas no canal de esgoto que está localizado nos fundos da residência de nº 142 da Rua Amadeu José Schiavon, Bairro Schiavon, que conduz esgoto e águas pluviais até o córrego adjacente, a pedido do morador. A presente solicitação reitera o Requerimento nº 049/18 de mesma autoria.</t>
   </si>
   <si>
     <t>4165</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4165/requerimento_266.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4165/requerimento_266.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize plantio de árvores na margem direita da Rua Francisco Teixeira de Abreu, no trecho compreendido entre o Trevo até o “morro das três porteiras”, sentido centro, a pedido dos moradores. A presente solicitação reitera a Indicação nº 655/17 de mesma autoria.</t>
   </si>
   <si>
     <t>4166</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4166/requerimento_267.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4166/requerimento_267.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, que seja remetida a seguinte informação a esta Casa Legislativa nos termos do Parágrafo Único do Artigo 56 da Lei Orgânica Municipal:_x000D_
 Quantos funcionários estão a serviço da empreiteira (Work Service) responsável pela obra de construção da drenagem pluvial no Bairro São Domingos?</t>
   </si>
   <si>
     <t>4167</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4167/requerimento_268.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4167/requerimento_268.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize uma operação tapa buracos em todas as ruas do Bairro Santa Edwiges, a pedido dos moradores. A presente solicitação reitera o Requerimento nº 198/18 de autoria do edil Antero Gomes de Aguiar.</t>
   </si>
   <si>
     <t>4168</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4168/requerimento_269.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4168/requerimento_269.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize a colocação de um contêiner de lixo em frente ao nº 241 da Rua Francisco André de Araújo, Bairro Industrial, a pedido dos moradores. A presente solicitação reitera a Indicação nº 687/17 de autoria dos edis Joseli Anísio Pinto, Edeir Pacheco da Costa e Gilson Fazolla Filgueiras.</t>
   </si>
   <si>
     <t>4169</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4169/requerimento_270.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4169/requerimento_270.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize uma operação tapa buracos na Rua Luiz Antônio Teixeira, Bairro Santa Edwiges, a pedido dos moradores. A presente solicitação reitera, parcialmente, o Requerimento nº 198/18 de autoria do edil Antero Gomes de Aguiar.</t>
   </si>
   <si>
     <t>4170</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4170/requerimento_271.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4170/requerimento_271.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize patrolamento e cascalhamento na Comunidade de Santo Anastácio, a pedido do morador Sr. Cláudio Almeida de Castro. A presente solicitação reitera o Requerimento nº 109/18 de autoria dos edis Gilson Fazolla Filgueiras e Edeir Pacheco da Costa.</t>
   </si>
   <si>
     <t>4171</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4171/requerimento_272.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4171/requerimento_272.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize uma operação tapa buracos em todos os logradouros do Bairro Aeroporto, a pedido dos moradores. A presente solicitação reitera, parcialmente, a Indicação nº 395/18 de mesmas autorias.</t>
   </si>
   <si>
     <t>4172</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4172/requerimento_273.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4172/requerimento_273.pdf</t>
   </si>
   <si>
     <t>que seja retirado de tramitação desta Casa o Projeto de Lei nº 002/17, que dispõe sobre a obrigatoriedade dos hospitais, das Unidades Básicas de Saúde e dos ambulatórios de afixarem em lugar visível e acessível ao público a lista dos médicos plantonistas e dos responsáveis pelos plantões.</t>
   </si>
   <si>
     <t>4173</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4173/requerimento_274.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4173/requerimento_274.pdf</t>
   </si>
   <si>
     <t>que seja retirado de tramitação desta Casa o Projeto de Lei nº 060/17, que dispõe sobre “a utilização pela comunidade das quadras poliesportivas públicas e dá outras providências”.</t>
   </si>
   <si>
     <t>4174</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4174/requerimento_275.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4174/requerimento_275.pdf</t>
   </si>
   <si>
     <t>que seja retirado de tramitação desta Casa o Projeto de Lei nº 037/17, que dispõe sobre “transparência de ações quadrimestrais da Prefeitura Municipal de Ubá”.</t>
   </si>
   <si>
     <t>4175</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize a pintura de três faixas de pedestres na Rua Marechal Floriano Peixoto, Bairro Vila Casal, sendo uma em frente a primeira rampa do logradouro, outra em frente à Igreja Maranata e uma em frente ao nº 273. A presente solicitação reitera, parcialmente, a Indicação nº 018/17 de mesma autoria e o Requerimento nº 180/17 de autoria dos edis Joseli Anísio Pinto, Edeir Pacheco da Costa e Gilson Fazolla Filgueiras.</t>
   </si>
   <si>
     <t>4176</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4176/requerimento_277.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4176/requerimento_277.pdf</t>
   </si>
   <si>
     <t>a Sra. Dulcinéa Thinassi Perini, Secretária Municipal de Saúde, para solicitar-lhe, nos termos do Parágrafo Único do Art. 56 da Lei Orgânica Municipal, as cópias de todos os contratos celebrados com prestadores de serviços conveniados à Secretaria Municipal de Saúde, bem como a indicação de cada valor repassado nos anos de 2016, 2017 e 2018.</t>
   </si>
   <si>
     <t>4177</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4177/requerimento_278.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4177/requerimento_278.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize a instalação de dois postes no Povoado São Domingos, sendo um no final da Rua José Messias e outro no final da Rua Maria de Lourdes Marçal, em virtude da escuridão que se encontram os locais citados, a pedido dos moradores. O presente pedido reitera o Requerimento nº 107/18 de mesma autoria.</t>
   </si>
   <si>
     <t>4178</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4178/requerimento_279.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4178/requerimento_279.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize recapeamento asfáltico da Rua Dico Teixeira, no Bairro Dico Teixeira, a pedido do Sr. Manoel da Rota. O presente pedido reitera, parcialmente, a Indicação nº 370/17 de autoria do edil Antero Gomes de Aguiar.</t>
   </si>
   <si>
     <t>4179</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4179/requerimento_280.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4179/requerimento_280.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize patrolamento e cascalhamento de todas as estradas da região da Comunidade do Córrego dos Braguinhas, a pedido dos moradores. A presente solicitação reitera o Requerimento nº 094/18 de mesmas autorias.</t>
   </si>
   <si>
     <t>4180</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4180/requerimento_281.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4180/requerimento_281.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize limpeza do córrego localizado no Bairro Santa Bernadete, a pedido dos moradores. A presente solicitação reitera a Indicação nº 327/18 de autoria do edil Antero Gomes de Aguiar.</t>
   </si>
   <si>
     <t>4181</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4181/requerimento_282.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4181/requerimento_282.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize calçamento da Rua Maurício Muzitano e da Rua Dr. Luís Carlos Rinco, ambas no Bairro Santa Edwiges, a pedido dos moradores. A presente solicitação reitera a Indicação nº 146/17, de autoria do edil Antero Gomes de Aguiar, e parcialmente a Indicação nº 221/18 de mesmas autorias.</t>
   </si>
   <si>
     <t>4182</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4182/requerimento_283.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4182/requerimento_283.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para solicitar-lhe que remeta a esta Casa Legislativa, nos termos do Parágrafo Único do Art. 56 da Lei Orgânica Municipal, se há algum estudo técnico que demonstre que o serviço de remoção de areia e entulhos do leito do Rio Ubá para as laterais, no trecho da Av. Comendador Jacinto Soares de Sousa Lima, está sendo eficiente, em virtude do presente período de chuvas.</t>
   </si>
   <si>
     <t>4183</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4183/requerimento_284.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4183/requerimento_284.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, a fim de indicar-lhe que, por meio do setor municipal competente, realize uma operação tapa buracos na Rua Cícero Silveira, no Bairro Cibraci, a pedido dos moradores.  A presente solicitação reitera a Indicação nº 227/18 de mesma autoria.</t>
   </si>
   <si>
     <t>4184</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4184/requerimento_285.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4184/requerimento_285.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize limpeza do córrego do Bairro Palmeiras, a pedido dos moradores. A presente solicitação reitera, parcialmente, o Requerimento nº 174/17 de mesmas autorias.</t>
   </si>
   <si>
     <t>4185</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4185/requerimento_286.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4185/requerimento_286.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para solicitar-lhe, nos termos do Parágrafo Único do Art. 56 da Lei Orgânica Municipal, o envio a esta Casa da prestação de contas bimestral dos repasses realizados pela COPASA ao Fundo Municipal de Saneamento, a saber o valor correspondente a 2% da Receita Líquida Operacional.</t>
   </si>
   <si>
     <t>4186</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4186/requerimento_287.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4186/requerimento_287.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para solicitar-lhe, nos termos do Parágrafo Único do Art. 56 da Lei Orgânica Municipal, o envio a esta Casa de um relatório no qual conste todas as entidades que receberam subvenções sociais indicadas pelos vereadores e seus respectivos valores, no ano de 2018, em suas emendas parlamentares.</t>
   </si>
   <si>
     <t>4187</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4187/requerimento_288.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4187/requerimento_288.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize calçamento e, posteriormente, asfaltamento da Rua Sebastião Teixeira de Carvalho, no Bairro Sol Nascente, a pedido dos moradores. A presente solicitação reitera, parcialmente, o Requerimento nº 124/18 de mesmas autorias.</t>
   </si>
   <si>
     <t>4188</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4188/requerimento_289.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4188/requerimento_289.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize calçamento da Rua José Homem da Costa, Bairro Palmeiras, a pedido dos moradores. A presente solicitação reitera a Indicação nº 220/18 de mesmas autorias.</t>
   </si>
   <si>
     <t>4189</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4189/requerimento_290.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4189/requerimento_290.pdf</t>
   </si>
   <si>
     <t>4190</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4190/requerimento_291.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4190/requerimento_291.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito de Ubá, Edson Teixeira Filho, para indicar-lhe que, por meio do setor municipal competente, realize a construção de um redutor de velocidade em frente à Igreja Santuário Nacional do Bom Jesus (número 135) na Rua Capitão Teixeira Pinto, Bairro Inês Groppo, a pedido dos munícipes. A presente solicitação reitera a Indicação nº 167/17 de autoria do edil José Roberto Filgueiras.</t>
   </si>
   <si>
     <t>3242</t>
   </si>
   <si>
     <t>RECPI</t>
   </si>
   <si>
     <t>Requerimento CPI</t>
   </si>
   <si>
     <t>Comissão Parlamentar de Inquérito da Crise Hídrica</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3242/3242_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3242/3242_texto_integral.pdf</t>
   </si>
   <si>
     <t>À DIRETORA GERAL DO IEF, OFICIAR O ESTADO DE MINAS GERAIS POR INTERMÉDIO DO INSTITUTO ESTADUAL DE FLORESTAS - IEF - SOLICITANDO A SESSÃO DO SERVIDOR JOAQUIM ANTÔNIO DOS SANTOS, ANALISTA AMBIENTAL DO IEF, PARA QUE O MESMO POSSA AUXILIAR COM SEU VASTO CONHECIMENTO LEGAL E AMBIENTAL, OS TRABALHOS DA CPI DA CRISE HÍDRICA, ATÉ O FINDAR DE SEUS TRABALHOS.</t>
   </si>
   <si>
     <t>3275</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3275/3275_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3275/3275_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHAR DESDE JÁ UMA DENÚNCIA AO MINISTÉRIO PÚBLICO A SER ASSINADA PELOS MEMBROS DA COMISSÃO, RELATANDO A OMISSÃO DA SUPRAM BEM COMO DIVERSAS ILEGALIDADES COMETIDAS PELA COPASA PELA PERFURAÇÃO E UTILIZAÇÃO DE ÁGUAS DE DIVERSOS POÇOS ARTESIANOS NA CIDADE SEM OUTORGA, SEM QUALQUER ESTUDO DE IMPACTO LOCAL E AMBIENTAL, ENTRE OUTRAS.</t>
   </si>
   <si>
     <t>3276</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3276/3276_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3276/3276_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHAR DESDE JÁ UMA DENÚNCIA AO MINISTÉRIO PÚBLICO A SER ASSINADA PELOS MEMBROS DA COMISSÃO, RELATANDO A URGENTE NECESSIDADE DE REFORMA E DE ADAPTAÇÕES DA ETA PEIXOTO FILHO DA COPASA, REPLETA DE AVARIAS ESTRUTURAIS E OUTROS PROBLEMAS CONFORME RELATÓRIO DA CPI, QUE DEVERÁ SER ANEXADO À MESMA.</t>
   </si>
   <si>
     <t>3277</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3277/3277_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3277/3277_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHAR DESDE JÁ AO MINISTÉRIO PÚBLICO UMA DENÚNCIA A SER ASSINADA PELOS MEMBROS DA COMISSÃO, REFERENTE ÀS DIVERSAS INTERVENÇÕES DOS RECURSOS HÍDRICOS ACIMA DA ETA MIRAGAIA, CONFORME RELATÓRIO TÉCNICO DA CPI QUE DEVERÁ SER ANEXADO À MESMA.</t>
   </si>
   <si>
     <t>3278</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3278/3278_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3278/3278_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAR OS REQUERIMENTOS: 13, 11, 08, 04 E 01, RESSALTANDO NO OFÍCIO QUE DIANTE DE EVENTUAL AUSÊNCIA DE RESPOSTA OU RESPOSTA EVASIVA POR PARTE DAS AUTORIDADES ENVOLVIDAS, NO PRAZO DE 5 (CINCO) DIAS CORRIDOS, SERÁ ENCAMINHADA PELA COMISSÃO PARLAMENTAR DE INQUÉRITO, DENÚNCIA AO MINISTÉRIO PÚBLICO PARA QUE TOME AS MEDIDAS JUDICIAIS CABÍVEIS.</t>
   </si>
   <si>
     <t>3248</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3248/3248_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3248/3248_texto_integral.pdf</t>
   </si>
   <si>
     <t>À SUPERVISORA DA SEÇÃO DE VIGILÂNCIA SANITÁRIA DE UBÁ, SENHORA DANIELLE DE SOUZA LIMA, REQUISITAR À VIGILÂNCIA SANITÁRIA MUNICIPAL INFORMAÇÕES SOBRE COMO ESTÁ SENDO REALIZADO O ACOMPANHAMENTO DA QUALIDADE DE ÁGUA E CONDIÇÕES SANITÁRIAS DAS ETAS (ESTAÇÕES DE TRATAMENTO DE ÁGUA) E DAS ELEVATÓRIAS, E DIANTE DA AUSÊNCIA DAS INFORMAÇÕES, QUE SEJAM REALIZADOS OS REFERIDOS TRABALHOS PARA EMISSÃO E DISPONIBILIZAÇÃO À ESTA CASA DE UM PARECER FUNDAMENTADO NO PRAZO DE 30 DIAS.</t>
   </si>
   <si>
     <t>3249</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3249/3249_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3249/3249_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR GILGER EDUARDO DE MENEZES, CHEFE DA DEFESA CIVIL DE UBÁ, SOLICITO REQUISIÇÃO À DEFESA CIVIL PARA QUE REALIZE VISTORIAS NAS ESTRUTURAS DAS ETAS (ESTAÇÕES DE TRATAMENTO DE ÁGUA) DO PEIXOTO FILHO E MIRAGAIA E APRESENTE A ESTA CASA UM RELATÓRIO FUNDAMENTADO EM 15 DIAS.</t>
   </si>
   <si>
     <t>3250</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3250/3250_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3250/3250_texto_integral.pdf</t>
   </si>
   <si>
     <t>ÀS RÁDIOS LOCAIS, REQUISIÇÃO QUE APRESENTEM ARQUIVOS DE MÍDIA A ESTA CASA COM PROMESSAS, PROPAGANDAS E COMPROMISSOS FIRMADOS POR REPRESENTANTES RESPONSÁVEIS PELOS CUIDADOS DOS RECURSOS HÍDRICOS DE 2009 EM DIANTE, NO PRAZO DE 15 DIAS.</t>
   </si>
   <si>
     <t>3251</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3251/3251_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3251/3251_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, INFORMAR A ESTA CPI ONDE SERÁ INVESTIDO O VALOR DE 11 MILHÕES REFERENTE À INDENIZAÇÃO QUE SERÁ REALIZADA PELA COPASA - PRAZO PARA RESPOSTA DE 5 DIAS CORRIDOS.</t>
   </si>
   <si>
     <t>3252</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3252/3252_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3252/3252_texto_integral.pdf</t>
   </si>
   <si>
     <t>À DIREÇÃO DA COPASA E AO COMITÊ DA BACIA HIDROGRÁFICA LOCAL, APRESENTAR DADOS SOBRE O QUE FOI INVESTIDO EM NOSSA BACIA HIDROGRÁFICA, INDICANDO VALORES E SE ESTÁ HAVENDO REPASSE NOS TERMOS DA LEI 12.503/97 QUE CRIOU O PROGRAMA ESTADUAL DE CONSERVAÇÃO DAS ÁGUAS - PRAZO PARA RESPOSTA DE 5 DIAS CORRIDOS.</t>
   </si>
   <si>
     <t>3253</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3253/3253_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3253/3253_texto_integral.pdf</t>
   </si>
   <si>
     <t>À DIRETORA- PRESIDENTE DA COPASA, SINARA INÁCIO MEIRELES CHENNA, APRESENTAR UM RELATÓRIO DETALHADO DEMONSTRANDO TODAS AS RECLAMAÇÕES REALIZADAS PELO TELEFONE 115 DESDE O INÍCIO DE 2015- PRAZO PARA RESPOSTA DE 5 DIAS CORRIDOS.</t>
   </si>
   <si>
     <t>3254</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3254/3254_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3254/3254_texto_integral.pdf</t>
   </si>
   <si>
     <t>À SECRETÁRIA EXECUTIVA DO PROCON, APRESENTAR UM RELATÓRIO DETALHADO DEMONSTRANDO TODAS AS RECLAMAÇÕES APRESENTADAS CONTRA A COPASA DESDE O INÍCIO DE 2015 - PRAZO PARA RESPOSTA DE 5 DIAS CORRIDOS</t>
   </si>
   <si>
     <t>3255</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3255/3255_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3255/3255_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO MINISTÉRIO PÚBLICO, APRESENTAR UM RELATÓRIO DETALHADO DEMONSTRANDO TODAS AS RECLAMAÇÕES APRESENTADAS CONTRA A COPASA DESDE O INÍCIO DE 2015 - PRAZO PARA RESPOSTA DE 5 DIAS CORRIDOS</t>
   </si>
   <si>
     <t>3256</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3256/3256_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3256/3256_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, REQUISITAR O QUESTIONAMENTO E A APRESENTAÇÃO DE DADOS RELATIVOS À CONTEMPLAÇÃO OU NÃO DE VERBAS E RECURSOS PÚBLICOS DOS GOVERNOS FEDERAL E ESTADUAL REFERENTES AO PLANO DE SANEAMENTO BÁSICO - PRAZO PARA RESPOSTA DE 5 DIAS CORRIDOS.</t>
   </si>
   <si>
     <t>3257</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3257/3257_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3257/3257_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO CHEFE DE GABINETE DA DIRETORIA COLEGIADA- ARSAE, QUE A ARSAE APRESENTE RELATÓRIOS SOBRE A ANÁLISE DA ÁGUA DAS ETAS EM UBÁ E CASO NÃO POSSUA DADOS RECENTES, QUE REALIZE TAIS ESTUDOS E OS APRESENTE À CÂMARA NO PRAZO DE 30 DIAS.</t>
   </si>
   <si>
     <t>3258</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3258/3258_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3258/3258_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, INFORMAR A ESTA CPI QUAIS AÇÕES FORAM REALIZADAS POR MEIO DOS DECRETOS 5974/2017 E 6010/2017- PRAZO PARA RESPOSTA DE 5 DIAS CORRIDOS</t>
   </si>
   <si>
     <t>3259</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3259/3259_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3259/3259_texto_integral.pdf</t>
   </si>
   <si>
     <t>À DIRETORA- PRESIDENTE DA COPASA/MG, RESPONDER AO SEGUINTE QUESTIONAMENTO, NO PRAZO DE 5 DIAS: NO REQ. 02/2017 (CPICH) FOI RESPONDIDO POR MEIO DO COMUNICADO EXTERNO 0255/2017 QUE NOS ÚLTIMOS 8 ANOS APENAS 32 LOTEAMENTOS TIVERAM CONSULTA DE VIABILIDADE TÉCNICA E FORAM APROVADOS PELA COPASA._x000D_
 1. QUAIS FORAM ESTES LOTEAMENTOS? APRESENTAR TODA DOCUMENTAÇÃO REFERENTE À VIABILIDADE E APROVAÇÃO._x000D_
 2. QUAIS SÃO OS CRITÉRIOS DE AVALIAÇÃO DA COPASA?</t>
   </si>
   <si>
     <t>3279</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3279/3279_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3279/3279_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHAR AO MINISTÉRIO PÚBLICO, DENÚNCIA CONTRA A GESTÃO MUNICIPAL 2013/2016 RELATANDO O PLANTIO E ABANDONO DE MUDAS NO DISTRITO DE MIRAGAIA, NA REGIÃO CONHECIDA COMO "CAIXA D'ÁGUA", CONFORME RELATÓRIO I DA CPI, QUE DEVE SER ANEXO.</t>
   </si>
   <si>
     <t>3280</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3280/3280_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3280/3280_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO MUNICIPAL DE UBÁ, QUE O PODER EXECUTIVO INFORME O VALOR OU ESTIMATIVA DE VALOR QUE SERÁ GASTO PELO MUNICÍPIO NAS OBRAS DE FUNDO DE VALE, CONFORME CLÁSULA 5ª, "BB" DO CONTRATO DE CONCESSÃO QUE ESTÁ NA IMINÊNCIA DE SER ASSINADO COM A COPASA.</t>
   </si>
   <si>
     <t>3281</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3281/3281_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3281/3281_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO MUNICIPAL DE UBÁ, QUE APRESENTE À CÂMARA MUNICIPAL DE UBÁ OS NOMES DOS MEMBROS DO FUNDO MUNICIPAL DE SANEAMENTO, BEM COMO OS VALORES QUE JÁ FORAM ATÉ O MOMENTO DEPOSITADOS EM FAVOR DO MESMO, NOS TERMOS DO CONTRATO DE PROGRAMA FIRMADO ENTRE O MUNICÍPIO DE UBÁ E A COPASA.</t>
   </si>
   <si>
     <t>3282</t>
   </si>
   <si>
-    <t>Jane Lacerda, José Roberto</t>
-[...2 lines deleted...]
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3282/3282_texto_integral.pdf</t>
+    <t>Jane Cristina Lacerda Pinto, José Roberto Reis Filgueiras</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3282/3282_texto_integral.pdf</t>
   </si>
   <si>
     <t>À SECRETÁRIA MUNICIPAL DE ADMINISTRAÇÃO, ELIANA CORBELLI, INFORMAR:_x000D_
 1- QUAIS PROCESSOS DE LOTEAMENTO (DE 2010 EM DIANTE) FORAM SUBMETIDOS À APRECIAÇÃO DO CODEMA E CONDES (APRESENTAR ATAS)_x000D_
 2- INFORMAR SOBRE A ATIVIDADE ATUAL DOS REFERIDOS CONSELHOS.</t>
   </si>
   <si>
     <t>3283</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3283/3283_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3283/3283_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO TABELIÃO DO CARTÓRIO DO REGISTRO DE IMÓVEIS DA COMARCA DE UBÁ, INFORMAR O NOME, CPF E DEMAIS QUALIFICAÇÕES DOS PROPRIETÁRIOS DOS LOTEAMENTOS STELLA GAZOLLA, SANTA CLARA E SAN RAFAEL II, NOS TERMOS DOS DOCUMENTOS ANEXOS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -10852,67 +10852,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3640/indicacao_01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3641/indicacao_02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3642/indicacao_03.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3643/indicacao_04.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3644/indicacao_05.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3645/indicacao_06.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3646/indicacao_07.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3647/indicacao_08.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3648/indicacao_09.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3650/indicacao_010.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3651/indicacao_011.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3687/indicacao_012.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3688/indicacao_013.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3689/indicacao_014.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3690/indicacao_015.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3691/indicacao_016.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3692/indicacao_017.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3694/indicacao_018.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3695/indicacao_019.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3696/indicacao_020.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3697/indicacao_021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3698/indicacao_022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3699/indicacao_023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3700/indicacao_024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3732/indicacao_025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3733/indicacao_026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3734/indicacao_027.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3735/indicacao_028.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3736/indicacao_029.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3737/indicacao_030.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3738/indicacao_031.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3739/indicacao_032.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3741/indicacao_034.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3742/indicacao_035.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3743/indicacao_036.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3744/indicacao_037.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3745/indicacao_038.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3749/indicacao_039.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3750/indicacao_040.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3751/indicacao_041.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4102/ind_42-18.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4103/ind_43-18.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4104/ind_44-18.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4105/ind_45-18.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4106/ind_46-18.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4107/ind_47-18.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4108/ind_48-18.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4109/ind_49-18.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4110/ind_50-18.docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4111/ind_51-18.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4112/ind_52-18.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4113/ind_053-18.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4114/ind_054-18.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4115/ind_055-18.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4116/ind_056-18.docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4117/ind_057-18.docx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4118/ind_058-18.docx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4119/ind_059-18.docx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4120/ind_060-18.docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4151/ind_061-18.docx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4152/ind_062-18.docx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4153/ind_063-18.docx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4154/ind_064-18.docx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4155/ind_065-18.docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4156/ind_066-18.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4157/ind_067-18.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4158/ind_068-18.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4159/ind_069-18.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4160/ind_070-18.docx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4191/indicacao_071.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4192/indicacao_072.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4193/indicacao_073.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4194/indicacao_074.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4195/indicacao_075.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4196/indicacao_076.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4197/indicacao_077.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4198/indicacao_078.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4199/indicacao_079.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4200/indicacao_080.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4201/ind_081-18.docx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4202/ind_082-18.docx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4203/ind_083-18.docx" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4204/ind_084-18.docx" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4205/ind_085-18.docx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4206/ind_086-18.docx" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4207/ind_087-18.docx" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4208/ind_088-18.docx" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4209/ind_089-18.docx" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4210/ind_090-18.docx" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4211/ind_091-18.docx" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4212/ind_092-18.docx" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4213/ind_093-18.docx" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4214/ind_094-18.docx" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4215/ind_095-18.docx" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4216/ind_096-18.docx" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4217/ind_097-18.docx" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4218/ind_098-18.docx" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4219/ind_099-18.docx" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4220/ind_100-18.docx" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4222/ind_102-18.docx" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4223/ind_103-18.docx" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4224/ind_104-18.docx" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4225/ind_105-18.docx" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4226/ind_106-18.docx" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4227/ind_107-18.docx" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4228/ind_108-18.docx" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4229/ind_109-18.docx" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4230/ind_110-18.docx" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4231/ind_111-18.docx" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4232/ind_112-18.docx" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4233/ind_113-18.docx" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4234/ind_114-18.docx" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4235/ind_115-18.docx" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4236/ind_116-18.docx" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4237/ind_117-18.docx" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4238/ind_118-18.docx" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4239/ind_119-18.docx" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4240/ind_120-18.docx" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4241/ind_121-18.docx" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4242/ind_122-18.docx" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4243/ind_123-18.docx" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4244/ind_124-18.docx" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4245/ind_125-18.docx" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4246/indicacao_126.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4247/indicacao_127.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4248/indicacao_128.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4249/indicacao_129.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4250/indicacao_130.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4251/indicacao_131.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4252/indicacao_132.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4253/indicacao_133.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4254/indicacao_134.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4255/indicacao_135.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4256/indicacao_136.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4257/indicacao_138.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4258/indicacao_139.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4259/indicacao_140.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4260/indicacao_141.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4261/indicacao_142.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4262/indicacao_143.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4263/indicacao_144.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4265/indicacao_146.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4267/indicacao_148.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4268/indicacao_149.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4269/indicacao_150.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4271/ind_152-18.docx" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4272/ind_153-18.docx" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4273/ind_154-18.docx" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4274/ind_155-18.docx" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4275/ind_156-18.docx" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4276/ind_157-18.docx" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4277/ind_158-18.docx" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4279/ind_159-18.docx" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4278/ind_160-18.docx" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4280/ind_161-18.docx" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4281/ind_162-18.docx" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4282/ind_163-18.docx" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4283/ind_164-18.docx" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4284/ind_165-18.docx" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4285/ind_166-18.docx" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4286/ind_167-18.docx" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4287/ind_168-18.docx" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4288/ind_169-18.docx" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4289/indicacao_170_qI5CGS9.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4290/ind_171-18.docx" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4291/ind_172-18.docx" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4293/ind_174-18.docx" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4305/ind_176-18.docx" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4295/ind_177-18.docx" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4296/ind_178-18.docx" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4297/ind_179-18.docx" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4298/ind_180-18.docx" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4299/ind_181-18.docx" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4300/ind_182-18.docx" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4302/ind_184-18.docx" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4303/ind_185-18.docx" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4304/ind_186-18.docx" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4307/ind_188-18.docx" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4308/ind_189-18.docx" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4309/indicacao_190.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4310/indicacao_191.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4311/indicacao_192.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4312/indicacao_193.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4313/indicacao_194.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4314/indicacao_195.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4315/indicacao_196.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4317/indicacao_198.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4318/indicacao_199.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4319/indicacao_200.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4320/indicacao_201.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4321/indicacao_202.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4322/indicacao_203.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4323/indicacao_204.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4324/indicacao_206.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4325/indicacao_207.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4326/indicacao_208.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4327/indicacao_209.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4328/indicacao_210.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4329/indicacao_211.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4330/indicacao_212.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4331/indicacao_213.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4332/indicacao_214.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4333/indicacao_215.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4334/indicacao_216.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4335/indicacao_217.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4336/indicacao_218.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4337/indicacao_211.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4338/indicacao_220.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4339/ind_221-18.docx" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4340/ind_222-18.docx" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4341/ind_224-18.docx" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4342/ind_225-18.docx" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4343/ind_226-18.docx" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4344/ind_227-18.docx" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4345/ind_229-18.docx" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4346/ind_230-18.docx" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4347/ind_231-18.docx" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4348/ind_232-18.docx" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4349/ind_233-18.docx" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4350/ind_234-18.docx" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4351/indicacao_235.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4352/indicacao_236.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4353/indicacao_237.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4354/indicacao_238.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4355/indicacao_239.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4356/indicacao_240.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4357/indicacao_241.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4358/indicacao_242.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4359/indicacao_243.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4360/indicacao_244.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4361/indicacao_245.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4362/indicacao_246.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4363/indicacao_247.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4364/indicacao_248.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4365/indicacao_249.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4366/indicacao_250.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4367/indicacao_251.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4368/indicacao_252.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4369/indicacao_253.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4370/indicacao_254.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4371/indicacao_255.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4372/indicacao_256.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4373/indicacao_257.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4374/indicacao_258.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4375/indicacao_259.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4376/indicacao_260.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4412/indicacao_262.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4413/indicacao_263.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4414/indicacao_264.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4415/indicacao_265.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4416/indicacao_266.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4417/indicacao_267.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4418/indicacao_268.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4419/indicacao_269.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4420/indicacao_270.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4421/indicacao_271.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4422/indicacao_272.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4423/indicacao_273.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4424/indicacao_274.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4425/indicacao_275.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4426/indicacao_276.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4427/indicacao_277.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4428/indicacao_278.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4429/indicacao_279.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4430/indicacao_280.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4431/indicacao_281.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4432/indicacao_282.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4433/indicacao_283.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4434/indicacao_284.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4435/indicacao_285.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4436/indicacao_286.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4437/indicacao_287.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4438/indicacao_288.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4439/indicacao_289.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4440/indicacao_290.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4441/indicacao_291.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4442/indicacao_292.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4443/indicacao_293.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4444/indicacao_294.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4445/indicacao_295.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4446/indicacao_296.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4447/indicacao_297.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4448/indicacao_298.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4449/indicacao_299.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4450/indicacao_300.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4451/indicacao_301.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4452/indicacao_302.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4453/indicacao_303.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4454/indicacao_304.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4455/indicacao_305.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4456/indicacao_306.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4457/indicacao_307.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4458/indicacao_308.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4459/indicacao_309.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4460/indicacao_310.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4461/indicacao_311.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4462/indicacao_312.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4463/indicacao_313.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4464/indicacao_314.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4465/indicacao_315.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4466/indicacao_316.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4467/indicacao_317.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4468/indicacao_318.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4470/indicacao_320.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4471/indicacao_321.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4472/indicacao_322.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4473/indicacao_323.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4474/indicacao_324.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4475/indicacao_325.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4476/indicacao_326.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4477/indicacao_327.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4478/indicacao_328.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4479/indicacao_329.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4480/indicacao_330.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4481/indicacao_331.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4484/indicacao_334.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4485/indicacao_335.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4486/indicacao_336.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4487/indicacao_337.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4488/indicacao_338.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4489/indicacao_339.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4490/indicacao_340.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4491/indicacao_341.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4492/indicacao_342.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4493/indicacao_343.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4495/indicacao_345.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4496/indicacao_346.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4497/indicacao_347.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4498/indicacao_348.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4499/indicacao_349.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4500/indicacao_350.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4501/indicacao_351.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4502/indicacao_352.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4503/indicacao_353.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4504/indicacao_354.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4505/indicacao_355.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4506/indicacao_356.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4507/indicacao_357.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4508/indicacao_358.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4509/indicacao_359.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4510/indicacao_360.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4511/indicacao_361.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4512/indicacao_362.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4513/indicacao_363.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4514/indicacao_364.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4515/indicacao_365.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4516/indicacao_366.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4517/indicacao_367.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4518/indicacao_368.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4519/indicacao_369.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4520/indicacao_370.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4521/indicacao_371.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4522/indicacao_372.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4523/indicacao_373.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4524/indicacao_374.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4525/indicacao_375.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4526/indicacao_376.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4527/indicacao_377.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4528/indicacao_378.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4529/indicacao_379.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4530/indicacao_380.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4531/indicacao_381.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4532/indicacao_382.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4533/indicacao_383.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4534/indicacao_384.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4535/indicacao_385.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4536/indicacao_386.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4537/indicacao_387.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4538/indicacao_388.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4539/indicacao_389.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4540/indicacao_390.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4541/ind_391-18.docx" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4542/indicacao_392.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4543/indicacao_393.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4544/indicacao_394.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4545/indicacao_395.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4546/indicacao_396.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4547/indicacao_397.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4548/indicacao_398.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4549/indicacao_399.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4550/indicacao_400.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4551/indicacao_401.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4552/indicacao_402.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4553/indicacao_403.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4554/indicacao_404.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4555/indicacao_405.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4556/indicacao_406.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4557/indicacao_407.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4558/indicacao_408.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4559/indicacao_409.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4560/indicacao_410.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4561/indicacao_410.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4562/indicacao_412.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4563/indicacao_413.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4564/indicacao_414.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4565/indicacao_415.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4566/indicacao_416.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4567/indicacao_417.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4568/indicacao_418.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4569/indicacao_419.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4570/indicacao_420.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4571/indicacao_421.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4572/indicacao_422.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4573/indicacao_423.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4574/indicacao_424.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4575/indicacao_425.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4576/indicacao_426.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4577/indicacao_427.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4578/indicacao_428.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4579/indicacao_429.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4580/indicacao_430.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4581/indicacao_431.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4582/indicacao_432.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4583/indicacao_433.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4584/indicacao_434.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4585/indicacao_435.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4586/indicacao_436.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4587/indicacao_437.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4588/indicacao_438.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4589/indicacao_439.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4590/indicacao_440.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4591/indicacao_441.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4592/indicacao_442.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4593/indicacao_443.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4594/indicacao_444.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4595/indicacao_445.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4596/indicacao_446.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4597/indicacao_447.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4598/indicacao_448.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4599/indicacao_449.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4600/indicacao_450.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4601/indicacao_451.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4602/indicacao_452.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4603/indicacao_453.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4604/indicacao_454.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4605/indicacao_455.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4606/indicacao_456.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4608/indicacao_459.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4609/indicacao_460.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4610/indicacao_461.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3823/mocao_001.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3824/mocao_002.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3825/mocao_003.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3826/mocao_004.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3827/mocao_005.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3828/mocao_006.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3829/mocao_007.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3830/mocao_008.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3831/mocao_009.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3832/mocao_010.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3833/mocao_011.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3834/mocao_012.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3835/mocao_013.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3836/mocao_014.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3837/mocao_015.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3838/mocao_016.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3839/mocao_017.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3840/mocao_021.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3841/mocao_019.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3842/mocao_020.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3843/mocao_021.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3844/mocao_022.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3845/mocao_023.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3846/mocao_024.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3847/mocao_025.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3848/mocao_026.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3849/mocao_027.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3850/mocao_028.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3851/mocao_029.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3852/mocao_030.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3853/mocao_031.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3854/mocao_032.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3855/mocao_033.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3856/mocao_034.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3857/mocao_035.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3858/mocao_036.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3859/mocao_037.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3860/mocao_038.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3861/mocao_039.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3862/mocao_040.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3863/mocao_041.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3864/mocao_042.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3865/mocao_043.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3866/mocao_044.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3867/mocao_045.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3868/mocao_046.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3869/mocao_047.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3870/mocao_048.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3871/mocao_049.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3872/mocao_050.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3873/mocao_051.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3874/mocao_052.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3875/mocao_053.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3876/mocao_054.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3877/mocao_055.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3878/mocao_056.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3879/mocao_057.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3880/mocao_058.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3881/mocao_059.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3882/mocao_060.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3883/mocao_061.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3884/mocao_062.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3885/mocao_063.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3886/mocao_064.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3887/mocao_065.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3888/mocao_066.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3889/mocao_067.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3890/mocao_069.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3891/mocao_070.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3892/mocao_071.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3893/mocao_072.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3548/3548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3748/projeto_de_lei_complementar_1_pmu.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/5466/mensagem__projeto.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4946/mensagem_69.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3752/proj_de_lei_complementar-_dispoe_sobre_plano_de_Gyo5pru.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3542/3542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3436/3436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3441/3441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3413/3413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3540/3540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3541/3541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3414/3414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3415/3415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3544/3544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3545/3545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3546/3546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3543/3543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3550/3550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3549/3549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3547/3547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3597/projeto_de_lei_16.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3759/projeto_de_lei_17_pmu.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3555/projeto_de_lei_18_pmu.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3598/projeto_de_lei_19_pmu.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3765/projeto_de_lei_20_pmu.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3604/projeto_de_lei_22_pmu.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3556/projeto_de_lei_23_pmu.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3557/projeto_de_lei_24_pmu.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4868/projeto_de_lei_25.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4869/projeto_de_lei_26.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3747/projeto_de_lei_27.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3605/projeto_de_lei_28.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4880/projeto_de_lei_29.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3766/projeto_de_lei_30_e_anexos_ldo_2019_pmu.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3746/projeto_de_lei_31.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3636/projeto_de_lei_32_pmu.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3638/projeto_de_lei_33_pmu.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3639/projeto_de_lei_34_pmu.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3757/projeto_de_lei_35.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3755/projeto_de_lei_36.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3753/projeto_de_lei_37_pmu.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4881/mensagem_25.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3754/projeto_de_lei_39_pmu.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4882/mensagem_27.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3761/projeto_de_lei_41.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3760/projeto_de_lei_43_pmu.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3767/projeto_de_lei_44_pmu.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3762/projeto_de_lei_46.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3763/projeto_de_lei_47.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4883/mensagem_32.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3768/projeto_de_lei_49_pmu.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3756/projeto_de_lei_50_pmu.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3764/projeto_de_lei_51.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4884/mensagem_35.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4885/mensagem_36.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3769/projeto_de_lei_54_pmu.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4886/projeto_de_lei_55.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4887/mensagem_39.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4893/projeto_de_lei_58.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4894/projeto_de_lei_59.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4895/mensagem_41.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4896/mensagem_42.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4897/projeto_de_lei_62.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4898/projeto_de_lei_63.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4899/projeto_de_lei_64.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4900/projeto_de_lei_64.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4901/projeto_de_lei_65.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4902/projeto_de_lei_67.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4903/mensagem_43.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4904/mensagem_44.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4905/mensagem_44.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4906/projeto_de_lei_71.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4907/projeto_de_lei_72.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4908/projeto_de_lei_73.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4909/projeto_de_lei_74.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4910/mensagem_46.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4911/mensagem_47.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4912/projeto_de_lei_77.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/5986/projeto_de_lei_-_loa_2019.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4913/projeto_de_lei_79.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4914/mensagem_49.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4915/projeto_de_lei_81.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4916/projeto_de_lei_82.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4917/projeto_de_lei_83.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4918/projeto_de_lei_84.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4919/mensagem_50.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4920/projeto_de_lei_86.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4921/mensagem_51.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4922/mensagem_55.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4923/mensagem_56.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4924/mensagem_57.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4925/mensagem_58.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4926/mensagem_53.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4927/mensagem_54.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4928/mensagem_59.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4930/mensagem_60.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4931/mensagem_61.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4932/mensagem_62_qWvoDdM.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4933/projeto_de_lei_99.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4934/projeto_de_lei_100.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4935/projeto_de_lei_101.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4936/mensagem_63.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4937/mensagem_64.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4938/projeto_de_lei_104.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4939/projeto_de_lei_105.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4940/mensagem_65.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4941/projeto_de_lei_107.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4942/projeto_de_lei_108.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4943/mensagem_66.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4944/mensagem_67.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4945/mensagem_68.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3770/representacao_001.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3771/representacao_002.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3772/representacao_003.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3773/representacao_005.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3774/representacao_006.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3775/representacao_008.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3776/representacao_010.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3777/representacao_011.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3778/representacao_012.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3779/representacao_013.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3780/representacao_014.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3781/representacao_015.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3782/representacao_016.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3783/representacao_017.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3784/representacao_018.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3785/representacao_019.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3786/representacao_020.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3787/representacao_021.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3788/representacao_022.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3789/representacao_023.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3790/representacao_024.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3791/representacao_025.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3793/representacao_027.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3794/representacao_028.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3795/representacao_029.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3796/representacao_030.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3797/representacao_031.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3798/representacao_032.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3799/representacao_033.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3800/representacao_034.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3801/representacao_035.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3802/representacao_036.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3803/representacao_037.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3804/representacao_038.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3805/representacao_039.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3806/representacao_040.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3807/representacao_041.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3808/representacao_042.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3809/representacao_043.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3810/representacao_044.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3811/representacao_045.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3812/representacao_046.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3813/representacao_047.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3814/representacao_048.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3815/representacao_049.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3816/representacao_050.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3817/representacao_051.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3818/representacao_052.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3819/representacao_053.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3820/representacao_054.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3821/representacao_055.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3822/representacao_056.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3261/3261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3262/3262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3263/3263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3264/3264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3265/3265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3266/3266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3267/3267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3269/3269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3270/3270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3271/3271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3272/3272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3274/3274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3894/requerimento_016.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3895/requerimento_017.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3896/requerimento_018.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3897/requerimento_019.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3898/requerimento_020.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3899/requerimento_021.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3900/requerimento_022.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3901/requerimento_023.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3902/requerimento_024.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3903/requerimento_025.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3904/requerimento_026.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3905/requerimento_027.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3906/requerimento_028.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3907/requerimento_029.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3908/requerimento_030.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3909/requerimento_031.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3910/requerimento_032.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3911/requerimento_033.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3912/requerimento_034.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3913/requerimento_035.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3914/requerimento_036.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3915/requerimento_037.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3916/requerimento_038.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3917/requerimento_039.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3918/requerimento_040.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3919/requerimento_041.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3920/requerimento_042.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3921/requerimento_043.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3922/requerimento_044.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3923/requerimento_045.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3924/requerimento_046.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3925/requerimento_047.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3926/requerimento_048.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3927/requerimento_049.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3928/requerimento_050.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3929/requerimento_051.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3930/requerimento_052.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3931/requerimento_053.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3932/requerimento_054.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3933/requerimento_055.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3934/requerimento_056.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3935/requerimento_057.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3936/requerimento_058.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3937/requerimento_059.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3938/requerimento_060.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3939/requerimento_061.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3940/requerimento_062.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3941/requerimento_063.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3942/requerimento_064.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3943/requerimento_065.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3944/requerimento_066.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3945/requerimento_067.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3946/requerimento_068.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3947/requerimento_069.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3948/requerimento_070.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3949/requerimento_071.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3950/requerimento_072.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3951/requerimento_073.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3953/requerimento_074.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3954/requerimento_075.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3955/requerimento_076.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3956/requerimento_077.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3957/requerimento_078.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3958/requerimento_079.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3959/requerimento_080.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3960/requerimento_081.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3961/requerimento_082.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3962/requerimento_083.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3963/requerimento_086.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3964/requerimento_087.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3965/requerimento_088.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3966/requerimento_089.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3967/requerimento_090.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3968/requerimento_091.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3969/requerimento_092.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3970/requerimento_093.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3971/requerimento_094.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3972/requerimento_095.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3973/requerimento_096.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3974/requerimento_097.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3975/requerimento_099.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3976/requerimento_100.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3977/requerimento_101.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3978/requerimento_102.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3979/requerimento_103.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3980/requerimento_104.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3981/requerimento_105.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3982/requerimento_106.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3983/requerimento_107.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3984/requerimento_108.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3985/requerimento_109.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3986/requerimento_110.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3987/requerimento_111.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3988/requerimento_112.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3989/requerimento_115.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3990/requerimento_116.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3992/requerimento_119.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3993/requerimento_120.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3994/requerimento_121.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3995/requerimento_122.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3996/requerimento_123.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3997/requerimento_124.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3998/requerimento_125.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3999/requerimento_126.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4000/requerimento_127.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4001/requerimento_129.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4002/requerimento_130.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4003/requerimento_131.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4004/requerimento_132.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4005/requerimento_134.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4006/requerimento_135.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4007/requerimento_136.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4008/requerimento_137.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4009/requerimento_138.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4010/requerimento_139.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4011/requerimento_140.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4012/requerimento_141.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4013/requerimento_142.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4014/requerimento_143.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4015/requerimento_144.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4016/requerimento_145.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4017/requerimento_146.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4018/requerimento_147.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4019/requerimento_148.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4020/requerimento_148.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4021/requerimento_150.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4022/requerimento_151.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4023/requerimento_152.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4024/requerimento_153.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4025/requerimento_154.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4026/requerimento_155.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4028/requerimento_157.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4029/requerimento_158.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4030/requerimento_159.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4031/requerimento_160.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4032/requerimento_161.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4033/requerimento_162.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4034/requerimento_163.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4035/requerimento_164.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4036/requerimento_165.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4037/requerimento_166.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4038/requerimento_167.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4039/requerimento_168.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4040/requerimento_169.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4041/requerimento_170.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4042/requerimento_171.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4043/requerimento_172.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4044/requerimento_173.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4045/requerimento_174.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4046/requerimento_175.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4047/requerimento_176.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4048/requerimento_177.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4049/requerimento_178.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4050/requerimento_179.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4051/requerimento_180.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4052/requerimento_181.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4053/requerimento_182.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4055/requerimento_184.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4056/requerimento_185.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4057/requerimento_186.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4058/requerimento_187.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4059/requerimento_188.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4060/requerimento_189.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4061/requerimento_190.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4062/requerimento_191.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4063/requerimento_192.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4064/requerimento_193.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4065/requerimento_194.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4066/requerimento_195.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4067/requerimento_196.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4068/requerimento_197.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4069/requerimento_198.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4070/requerimento_199.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4071/requerimento_200.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4072/requerimento_201.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4073/requerimento_202.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4074/requerimento_203.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4075/requerimento_204.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4076/requerimento_205.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4077/requerimento_206.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4078/requerimento_207.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4079/requerimento_208.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4080/requerimento_209.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4081/requerimento_210.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4082/requerimento_211.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4083/requerimento_212.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4084/requerimento_213.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4085/requerimento_214.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4086/requerimento_215.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4087/requerimento_216.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4088/requerimento_217.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4089/requerimento_218.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4090/requerimento_219.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4091/requerimento_220.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4092/requerimento_221.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4093/requerimento_222.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4094/requerimento_223.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4095/requerimento_224.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4096/requerimento_225.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4097/requerimento_226.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4098/requerimento_227.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4099/requerimento_228.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4100/requerimento_229.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4101/requerimento_230.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4121/requerimento_231.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4122/requerimento_232.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4123/requerimento_233.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4124/requerimento_234.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4125/requerimento_235.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4126/requerimento_236.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4127/requerimento_237.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4128/requerimento_238.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4129/requerimento_239.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4130/requerimento_240.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4131/requerimento_241.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4132/requerimento_242.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4133/requerimento_243.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4134/requerimento_244.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4135/requerimento_245.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4136/requerimento_246.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4137/requerimento_247.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4138/requerimento_249.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4139/requerimento_250.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4140/requerimento_251.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4141/requerimento_252.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4142/requerimento_253.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4143/requerimento_254.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4144/requerimento_255.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4145/requerimento_256.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4146/requerimento_257.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4147/requerimento_258.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4148/requerimento_259.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4149/requerimento_260.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4150/requerimento_261.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4161/requerimento_262.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4163/requerimento_263.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4162/requerimento_264.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4164/requerimento_265.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4165/requerimento_266.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4166/requerimento_267.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4167/requerimento_268.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4168/requerimento_269.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4169/requerimento_270.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4170/requerimento_271.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4171/requerimento_272.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4172/requerimento_273.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4173/requerimento_274.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4174/requerimento_275.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4176/requerimento_277.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4177/requerimento_278.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4178/requerimento_279.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4179/requerimento_280.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4180/requerimento_281.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4181/requerimento_282.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4182/requerimento_283.pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4183/requerimento_284.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4184/requerimento_285.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4185/requerimento_286.pdf" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4186/requerimento_287.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4187/requerimento_288.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4188/requerimento_289.pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4189/requerimento_290.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4190/requerimento_291.pdf" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3242/3242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3275/3275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3276/3276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3277/3277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3278/3278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3248/3248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3249/3249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3250/3250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3251/3251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3252/3252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3253/3253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3254/3254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3255/3255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3256/3256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3257/3257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3258/3258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3259/3259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3279/3279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3280/3280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3281/3281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3282/3282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3283/3283_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3640/indicacao_01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3641/indicacao_02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3642/indicacao_03.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3643/indicacao_04.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3644/indicacao_05.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3645/indicacao_06.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3646/indicacao_07.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3647/indicacao_08.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3648/indicacao_09.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3650/indicacao_010.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3651/indicacao_011.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3687/indicacao_012.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3688/indicacao_013.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3689/indicacao_014.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3690/indicacao_015.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3691/indicacao_016.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3692/indicacao_017.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3694/indicacao_018.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3695/indicacao_019.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3696/indicacao_020.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3697/indicacao_021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3698/indicacao_022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3699/indicacao_023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3700/indicacao_024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3732/indicacao_025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3733/indicacao_026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3734/indicacao_027.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3735/indicacao_028.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3736/indicacao_029.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3737/indicacao_030.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3738/indicacao_031.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3739/indicacao_032.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3741/indicacao_034.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3742/indicacao_035.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3743/indicacao_036.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3744/indicacao_037.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3745/indicacao_038.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3749/indicacao_039.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3750/indicacao_040.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3751/indicacao_041.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4102/ind_42-18.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4103/ind_43-18.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4104/ind_44-18.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4105/ind_45-18.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4106/ind_46-18.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4107/ind_47-18.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4108/ind_48-18.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4109/ind_49-18.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4110/ind_50-18.docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4111/ind_51-18.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4112/ind_52-18.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4113/ind_053-18.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4114/ind_054-18.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4115/ind_055-18.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4116/ind_056-18.docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4117/ind_057-18.docx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4118/ind_058-18.docx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4119/ind_059-18.docx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4120/ind_060-18.docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4151/ind_061-18.docx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4152/ind_062-18.docx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4153/ind_063-18.docx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4154/ind_064-18.docx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4155/ind_065-18.docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4156/ind_066-18.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4157/ind_067-18.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4158/ind_068-18.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4159/ind_069-18.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4160/ind_070-18.docx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4191/indicacao_071.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4192/indicacao_072.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4193/indicacao_073.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4194/indicacao_074.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4195/indicacao_075.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4196/indicacao_076.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4197/indicacao_077.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4198/indicacao_078.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4199/indicacao_079.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4200/indicacao_080.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4201/ind_081-18.docx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4202/ind_082-18.docx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4203/ind_083-18.docx" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4204/ind_084-18.docx" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4205/ind_085-18.docx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4206/ind_086-18.docx" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4207/ind_087-18.docx" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4208/ind_088-18.docx" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4209/ind_089-18.docx" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4210/ind_090-18.docx" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4211/ind_091-18.docx" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4212/ind_092-18.docx" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4213/ind_093-18.docx" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4214/ind_094-18.docx" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4215/ind_095-18.docx" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4216/ind_096-18.docx" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4217/ind_097-18.docx" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4218/ind_098-18.docx" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4219/ind_099-18.docx" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4220/ind_100-18.docx" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4222/ind_102-18.docx" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4223/ind_103-18.docx" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4224/ind_104-18.docx" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4225/ind_105-18.docx" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4226/ind_106-18.docx" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4227/ind_107-18.docx" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4228/ind_108-18.docx" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4229/ind_109-18.docx" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4230/ind_110-18.docx" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4231/ind_111-18.docx" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4232/ind_112-18.docx" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4233/ind_113-18.docx" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4234/ind_114-18.docx" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4235/ind_115-18.docx" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4236/ind_116-18.docx" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4237/ind_117-18.docx" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4238/ind_118-18.docx" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4239/ind_119-18.docx" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4240/ind_120-18.docx" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4241/ind_121-18.docx" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4242/ind_122-18.docx" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4243/ind_123-18.docx" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4244/ind_124-18.docx" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4245/ind_125-18.docx" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4246/indicacao_126.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4247/indicacao_127.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4248/indicacao_128.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4249/indicacao_129.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4250/indicacao_130.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4251/indicacao_131.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4252/indicacao_132.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4253/indicacao_133.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4254/indicacao_134.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4255/indicacao_135.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4256/indicacao_136.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4257/indicacao_138.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4258/indicacao_139.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4259/indicacao_140.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4260/indicacao_141.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4261/indicacao_142.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4262/indicacao_143.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4263/indicacao_144.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4265/indicacao_146.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4267/indicacao_148.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4268/indicacao_149.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4269/indicacao_150.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4271/ind_152-18.docx" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4272/ind_153-18.docx" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4273/ind_154-18.docx" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4274/ind_155-18.docx" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4275/ind_156-18.docx" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4276/ind_157-18.docx" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4277/ind_158-18.docx" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4279/ind_159-18.docx" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4278/ind_160-18.docx" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4280/ind_161-18.docx" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4281/ind_162-18.docx" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4282/ind_163-18.docx" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4283/ind_164-18.docx" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4284/ind_165-18.docx" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4285/ind_166-18.docx" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4286/ind_167-18.docx" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4287/ind_168-18.docx" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4288/ind_169-18.docx" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4289/indicacao_170_qI5CGS9.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4290/ind_171-18.docx" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4291/ind_172-18.docx" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4293/ind_174-18.docx" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4305/ind_176-18.docx" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4295/ind_177-18.docx" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4296/ind_178-18.docx" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4297/ind_179-18.docx" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4298/ind_180-18.docx" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4299/ind_181-18.docx" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4300/ind_182-18.docx" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4302/ind_184-18.docx" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4303/ind_185-18.docx" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4304/ind_186-18.docx" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4307/ind_188-18.docx" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4308/ind_189-18.docx" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4309/indicacao_190.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4310/indicacao_191.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4311/indicacao_192.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4312/indicacao_193.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4313/indicacao_194.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4314/indicacao_195.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4315/indicacao_196.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4317/indicacao_198.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4318/indicacao_199.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4319/indicacao_200.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4320/indicacao_201.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4321/indicacao_202.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4322/indicacao_203.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4323/indicacao_204.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4324/indicacao_206.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4325/indicacao_207.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4326/indicacao_208.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4327/indicacao_209.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4328/indicacao_210.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4329/indicacao_211.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4330/indicacao_212.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4331/indicacao_213.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4332/indicacao_214.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4333/indicacao_215.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4334/indicacao_216.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4335/indicacao_217.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4336/indicacao_218.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4337/indicacao_211.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4338/indicacao_220.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4339/ind_221-18.docx" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4340/ind_222-18.docx" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4341/ind_224-18.docx" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4342/ind_225-18.docx" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4343/ind_226-18.docx" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4344/ind_227-18.docx" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4345/ind_229-18.docx" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4346/ind_230-18.docx" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4347/ind_231-18.docx" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4348/ind_232-18.docx" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4349/ind_233-18.docx" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4350/ind_234-18.docx" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4351/indicacao_235.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4352/indicacao_236.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4353/indicacao_237.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4354/indicacao_238.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4355/indicacao_239.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4356/indicacao_240.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4357/indicacao_241.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4358/indicacao_242.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4359/indicacao_243.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4360/indicacao_244.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4361/indicacao_245.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4362/indicacao_246.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4363/indicacao_247.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4364/indicacao_248.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4365/indicacao_249.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4366/indicacao_250.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4367/indicacao_251.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4368/indicacao_252.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4369/indicacao_253.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4370/indicacao_254.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4371/indicacao_255.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4372/indicacao_256.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4373/indicacao_257.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4374/indicacao_258.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4375/indicacao_259.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4376/indicacao_260.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4412/indicacao_262.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4413/indicacao_263.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4414/indicacao_264.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4415/indicacao_265.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4416/indicacao_266.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4417/indicacao_267.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4418/indicacao_268.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4419/indicacao_269.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4420/indicacao_270.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4421/indicacao_271.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4422/indicacao_272.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4423/indicacao_273.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4424/indicacao_274.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4425/indicacao_275.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4426/indicacao_276.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4427/indicacao_277.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4428/indicacao_278.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4429/indicacao_279.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4430/indicacao_280.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4431/indicacao_281.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4432/indicacao_282.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4433/indicacao_283.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4434/indicacao_284.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4435/indicacao_285.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4436/indicacao_286.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4437/indicacao_287.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4438/indicacao_288.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4439/indicacao_289.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4440/indicacao_290.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4441/indicacao_291.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4442/indicacao_292.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4443/indicacao_293.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4444/indicacao_294.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4445/indicacao_295.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4446/indicacao_296.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4447/indicacao_297.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4448/indicacao_298.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4449/indicacao_299.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4450/indicacao_300.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4451/indicacao_301.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4452/indicacao_302.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4453/indicacao_303.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4454/indicacao_304.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4455/indicacao_305.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4456/indicacao_306.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4457/indicacao_307.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4458/indicacao_308.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4459/indicacao_309.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4460/indicacao_310.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4461/indicacao_311.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4462/indicacao_312.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4463/indicacao_313.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4464/indicacao_314.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4465/indicacao_315.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4466/indicacao_316.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4467/indicacao_317.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4468/indicacao_318.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4470/indicacao_320.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4471/indicacao_321.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4472/indicacao_322.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4473/indicacao_323.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4474/indicacao_324.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4475/indicacao_325.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4476/indicacao_326.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4477/indicacao_327.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4478/indicacao_328.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4479/indicacao_329.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4480/indicacao_330.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4481/indicacao_331.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4484/indicacao_334.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4485/indicacao_335.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4486/indicacao_336.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4487/indicacao_337.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4488/indicacao_338.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4489/indicacao_339.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4490/indicacao_340.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4491/indicacao_341.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4492/indicacao_342.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4493/indicacao_343.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4495/indicacao_345.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4496/indicacao_346.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4497/indicacao_347.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4498/indicacao_348.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4499/indicacao_349.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4500/indicacao_350.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4501/indicacao_351.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4502/indicacao_352.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4503/indicacao_353.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4504/indicacao_354.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4505/indicacao_355.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4506/indicacao_356.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4507/indicacao_357.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4508/indicacao_358.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4509/indicacao_359.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4510/indicacao_360.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4511/indicacao_361.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4512/indicacao_362.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4513/indicacao_363.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4514/indicacao_364.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4515/indicacao_365.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4516/indicacao_366.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4517/indicacao_367.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4518/indicacao_368.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4519/indicacao_369.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4520/indicacao_370.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4521/indicacao_371.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4522/indicacao_372.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4523/indicacao_373.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4524/indicacao_374.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4525/indicacao_375.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4526/indicacao_376.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4527/indicacao_377.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4528/indicacao_378.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4529/indicacao_379.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4530/indicacao_380.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4531/indicacao_381.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4532/indicacao_382.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4533/indicacao_383.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4534/indicacao_384.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4535/indicacao_385.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4536/indicacao_386.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4537/indicacao_387.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4538/indicacao_388.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4539/indicacao_389.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4540/indicacao_390.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4541/ind_391-18.docx" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4542/indicacao_392.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4543/indicacao_393.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4544/indicacao_394.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4545/indicacao_395.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4546/indicacao_396.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4547/indicacao_397.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4548/indicacao_398.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4549/indicacao_399.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4550/indicacao_400.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4551/indicacao_401.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4552/indicacao_402.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4553/indicacao_403.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4554/indicacao_404.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4555/indicacao_405.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4556/indicacao_406.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4557/indicacao_407.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4558/indicacao_408.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4559/indicacao_409.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4560/indicacao_410.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4561/indicacao_410.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4562/indicacao_412.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4563/indicacao_413.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4564/indicacao_414.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4565/indicacao_415.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4566/indicacao_416.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4567/indicacao_417.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4568/indicacao_418.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4569/indicacao_419.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4570/indicacao_420.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4571/indicacao_421.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4572/indicacao_422.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4573/indicacao_423.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4574/indicacao_424.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4575/indicacao_425.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4576/indicacao_426.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4577/indicacao_427.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4578/indicacao_428.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4579/indicacao_429.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4580/indicacao_430.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4581/indicacao_431.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4582/indicacao_432.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4583/indicacao_433.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4584/indicacao_434.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4585/indicacao_435.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4586/indicacao_436.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4587/indicacao_437.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4588/indicacao_438.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4589/indicacao_439.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4590/indicacao_440.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4591/indicacao_441.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4592/indicacao_442.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4593/indicacao_443.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4594/indicacao_444.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4595/indicacao_445.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4596/indicacao_446.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4597/indicacao_447.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4598/indicacao_448.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4599/indicacao_449.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4600/indicacao_450.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4601/indicacao_451.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4602/indicacao_452.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4603/indicacao_453.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4604/indicacao_454.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4605/indicacao_455.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4606/indicacao_456.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4608/indicacao_459.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4609/indicacao_460.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4610/indicacao_461.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3823/mocao_001.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3824/mocao_002.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3825/mocao_003.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3826/mocao_004.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3827/mocao_005.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3828/mocao_006.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3829/mocao_007.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3830/mocao_008.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3831/mocao_009.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3832/mocao_010.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3833/mocao_011.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3834/mocao_012.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3835/mocao_013.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3836/mocao_014.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3837/mocao_015.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3838/mocao_016.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3839/mocao_017.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3840/mocao_021.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3841/mocao_019.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3842/mocao_020.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3843/mocao_021.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3844/mocao_022.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3845/mocao_023.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3846/mocao_024.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3847/mocao_025.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3848/mocao_026.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3849/mocao_027.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3850/mocao_028.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3851/mocao_029.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3852/mocao_030.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3853/mocao_031.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3854/mocao_032.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3855/mocao_033.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3856/mocao_034.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3857/mocao_035.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3858/mocao_036.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3859/mocao_037.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3860/mocao_038.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3861/mocao_039.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3862/mocao_040.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3863/mocao_041.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3864/mocao_042.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3865/mocao_043.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3866/mocao_044.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3867/mocao_045.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3868/mocao_046.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3869/mocao_047.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3870/mocao_048.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3871/mocao_049.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3872/mocao_050.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3873/mocao_051.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3874/mocao_052.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3875/mocao_053.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3876/mocao_054.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3877/mocao_055.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3878/mocao_056.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3879/mocao_057.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3880/mocao_058.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3881/mocao_059.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3882/mocao_060.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3883/mocao_061.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3884/mocao_062.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3885/mocao_063.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3886/mocao_064.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3887/mocao_065.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3888/mocao_066.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3889/mocao_067.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3890/mocao_069.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3891/mocao_070.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3892/mocao_071.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3893/mocao_072.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3548/3548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3748/projeto_de_lei_complementar_1_pmu.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/5466/mensagem__projeto.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4946/mensagem_69.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3752/proj_de_lei_complementar-_dispoe_sobre_plano_de_Gyo5pru.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3542/3542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3436/3436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3441/3441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3413/3413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3540/3540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3541/3541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3414/3414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3415/3415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3544/3544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3545/3545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3546/3546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3543/3543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3550/3550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3549/3549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3547/3547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3597/projeto_de_lei_16.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3759/projeto_de_lei_17_pmu.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3555/projeto_de_lei_18_pmu.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3598/projeto_de_lei_19_pmu.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3765/projeto_de_lei_20_pmu.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3604/projeto_de_lei_22_pmu.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3556/projeto_de_lei_23_pmu.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3557/projeto_de_lei_24_pmu.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4868/projeto_de_lei_25.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4869/projeto_de_lei_26.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3747/projeto_de_lei_27.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3605/projeto_de_lei_28.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4880/projeto_de_lei_29.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3766/projeto_de_lei_30_e_anexos_ldo_2019_pmu.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3746/projeto_de_lei_31.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3636/projeto_de_lei_32_pmu.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3638/projeto_de_lei_33_pmu.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3639/projeto_de_lei_34_pmu.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3757/projeto_de_lei_35.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3755/projeto_de_lei_36.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3753/projeto_de_lei_37_pmu.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4881/mensagem_25.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3754/projeto_de_lei_39_pmu.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4882/mensagem_27.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3761/projeto_de_lei_41.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3760/projeto_de_lei_43_pmu.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3767/projeto_de_lei_44_pmu.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3762/projeto_de_lei_46.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3763/projeto_de_lei_47.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4883/mensagem_32.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3768/projeto_de_lei_49_pmu.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3756/projeto_de_lei_50_pmu.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3764/projeto_de_lei_51.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4884/mensagem_35.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4885/mensagem_36.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3769/projeto_de_lei_54_pmu.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4886/projeto_de_lei_55.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4887/mensagem_39.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4893/projeto_de_lei_58.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4894/projeto_de_lei_59.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4895/mensagem_41.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4896/mensagem_42.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4897/projeto_de_lei_62.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4898/projeto_de_lei_63.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4899/projeto_de_lei_64.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4900/projeto_de_lei_64.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4901/projeto_de_lei_65.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4902/projeto_de_lei_67.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4903/mensagem_43.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4904/mensagem_44.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4905/mensagem_44.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4906/projeto_de_lei_71.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4907/projeto_de_lei_72.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4908/projeto_de_lei_73.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4909/projeto_de_lei_74.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4910/mensagem_46.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4911/mensagem_47.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4912/projeto_de_lei_77.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/5986/projeto_de_lei_-_loa_2019.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4913/projeto_de_lei_79.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4914/mensagem_49.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4915/projeto_de_lei_81.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4916/projeto_de_lei_82.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4917/projeto_de_lei_83.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4918/projeto_de_lei_84.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4919/mensagem_50.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4920/projeto_de_lei_86.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4921/mensagem_51.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4922/mensagem_55.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4923/mensagem_56.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4924/mensagem_57.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4925/mensagem_58.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4926/mensagem_53.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4927/mensagem_54.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4928/mensagem_59.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4930/mensagem_60.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4931/mensagem_61.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4932/mensagem_62_qWvoDdM.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4933/projeto_de_lei_99.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4934/projeto_de_lei_100.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4935/projeto_de_lei_101.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4936/mensagem_63.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4937/mensagem_64.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4938/projeto_de_lei_104.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4939/projeto_de_lei_105.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4940/mensagem_65.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4941/projeto_de_lei_107.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4942/projeto_de_lei_108.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4943/mensagem_66.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4944/mensagem_67.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4945/mensagem_68.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3770/representacao_001.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3771/representacao_002.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3772/representacao_003.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3773/representacao_005.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3774/representacao_006.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3775/representacao_008.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3776/representacao_010.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3777/representacao_011.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3778/representacao_012.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3779/representacao_013.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3780/representacao_014.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3781/representacao_015.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3782/representacao_016.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3783/representacao_017.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3784/representacao_018.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3785/representacao_019.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3786/representacao_020.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3787/representacao_021.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3788/representacao_022.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3789/representacao_023.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3790/representacao_024.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3791/representacao_025.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3793/representacao_027.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3794/representacao_028.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3795/representacao_029.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3796/representacao_030.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3797/representacao_031.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3798/representacao_032.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3799/representacao_033.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3800/representacao_034.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3801/representacao_035.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3802/representacao_036.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3803/representacao_037.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3804/representacao_038.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3805/representacao_039.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3806/representacao_040.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3807/representacao_041.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3808/representacao_042.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3809/representacao_043.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3810/representacao_044.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3811/representacao_045.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3812/representacao_046.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3813/representacao_047.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3814/representacao_048.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3815/representacao_049.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3816/representacao_050.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3817/representacao_051.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3818/representacao_052.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3819/representacao_053.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3820/representacao_054.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3821/representacao_055.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3822/representacao_056.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3261/3261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3262/3262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3263/3263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3264/3264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3265/3265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3266/3266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3267/3267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3269/3269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3270/3270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3271/3271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3272/3272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3274/3274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3894/requerimento_016.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3895/requerimento_017.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3896/requerimento_018.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3897/requerimento_019.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3898/requerimento_020.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3899/requerimento_021.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3900/requerimento_022.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3901/requerimento_023.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3902/requerimento_024.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3903/requerimento_025.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3904/requerimento_026.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3905/requerimento_027.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3906/requerimento_028.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3907/requerimento_029.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3908/requerimento_030.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3909/requerimento_031.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3910/requerimento_032.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3911/requerimento_033.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3912/requerimento_034.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3913/requerimento_035.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3914/requerimento_036.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3915/requerimento_037.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3916/requerimento_038.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3917/requerimento_039.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3918/requerimento_040.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3919/requerimento_041.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3920/requerimento_042.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3921/requerimento_043.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3922/requerimento_044.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3923/requerimento_045.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3924/requerimento_046.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3925/requerimento_047.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3926/requerimento_048.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3927/requerimento_049.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3928/requerimento_050.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3929/requerimento_051.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3930/requerimento_052.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3931/requerimento_053.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3932/requerimento_054.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3933/requerimento_055.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3934/requerimento_056.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3935/requerimento_057.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3936/requerimento_058.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3937/requerimento_059.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3938/requerimento_060.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3939/requerimento_061.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3940/requerimento_062.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3941/requerimento_063.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3942/requerimento_064.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3943/requerimento_065.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3944/requerimento_066.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3945/requerimento_067.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3946/requerimento_068.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3947/requerimento_069.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3948/requerimento_070.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3949/requerimento_071.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3950/requerimento_072.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3951/requerimento_073.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3953/requerimento_074.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3954/requerimento_075.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3955/requerimento_076.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3956/requerimento_077.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3957/requerimento_078.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3958/requerimento_079.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3959/requerimento_080.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3960/requerimento_081.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3961/requerimento_082.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3962/requerimento_083.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3963/requerimento_086.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3964/requerimento_087.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3965/requerimento_088.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3966/requerimento_089.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3967/requerimento_090.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3968/requerimento_091.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3969/requerimento_092.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3970/requerimento_093.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3971/requerimento_094.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3972/requerimento_095.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3973/requerimento_096.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3974/requerimento_097.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3975/requerimento_099.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3976/requerimento_100.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3977/requerimento_101.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3978/requerimento_102.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3979/requerimento_103.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3980/requerimento_104.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3981/requerimento_105.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3982/requerimento_106.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3983/requerimento_107.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3984/requerimento_108.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3985/requerimento_109.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3986/requerimento_110.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3987/requerimento_111.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3988/requerimento_112.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3989/requerimento_115.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3990/requerimento_116.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3992/requerimento_119.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3993/requerimento_120.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3994/requerimento_121.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3995/requerimento_122.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3996/requerimento_123.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3997/requerimento_124.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3998/requerimento_125.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/3999/requerimento_126.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4000/requerimento_127.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4001/requerimento_129.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4002/requerimento_130.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4003/requerimento_131.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4004/requerimento_132.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4005/requerimento_134.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4006/requerimento_135.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4007/requerimento_136.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4008/requerimento_137.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4009/requerimento_138.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4010/requerimento_139.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4011/requerimento_140.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4012/requerimento_141.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4013/requerimento_142.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4014/requerimento_143.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4015/requerimento_144.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4016/requerimento_145.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4017/requerimento_146.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4018/requerimento_147.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4019/requerimento_148.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4020/requerimento_148.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4021/requerimento_150.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4022/requerimento_151.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4023/requerimento_152.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4024/requerimento_153.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4025/requerimento_154.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4026/requerimento_155.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4028/requerimento_157.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4029/requerimento_158.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4030/requerimento_159.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4031/requerimento_160.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4032/requerimento_161.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4033/requerimento_162.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4034/requerimento_163.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4035/requerimento_164.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4036/requerimento_165.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4037/requerimento_166.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4038/requerimento_167.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4039/requerimento_168.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4040/requerimento_169.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4041/requerimento_170.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4042/requerimento_171.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4043/requerimento_172.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4044/requerimento_173.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4045/requerimento_174.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4046/requerimento_175.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4047/requerimento_176.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4048/requerimento_177.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4049/requerimento_178.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4050/requerimento_179.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4051/requerimento_180.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4052/requerimento_181.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4053/requerimento_182.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4055/requerimento_184.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4056/requerimento_185.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4057/requerimento_186.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4058/requerimento_187.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4059/requerimento_188.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4060/requerimento_189.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4061/requerimento_190.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4062/requerimento_191.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4063/requerimento_192.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4064/requerimento_193.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4065/requerimento_194.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4066/requerimento_195.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4067/requerimento_196.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4068/requerimento_197.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4069/requerimento_198.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4070/requerimento_199.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4071/requerimento_200.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4072/requerimento_201.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4073/requerimento_202.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4074/requerimento_203.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4075/requerimento_204.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4076/requerimento_205.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4077/requerimento_206.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4078/requerimento_207.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4079/requerimento_208.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4080/requerimento_209.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4081/requerimento_210.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4082/requerimento_211.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4083/requerimento_212.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4084/requerimento_213.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4085/requerimento_214.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4086/requerimento_215.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4087/requerimento_216.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4088/requerimento_217.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4089/requerimento_218.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4090/requerimento_219.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4091/requerimento_220.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4092/requerimento_221.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4093/requerimento_222.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4094/requerimento_223.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4095/requerimento_224.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4096/requerimento_225.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4097/requerimento_226.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4098/requerimento_227.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4099/requerimento_228.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4100/requerimento_229.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4101/requerimento_230.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4121/requerimento_231.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4122/requerimento_232.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4123/requerimento_233.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4124/requerimento_234.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4125/requerimento_235.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4126/requerimento_236.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4127/requerimento_237.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4128/requerimento_238.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4129/requerimento_239.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4130/requerimento_240.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4131/requerimento_241.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4132/requerimento_242.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4133/requerimento_243.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4134/requerimento_244.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4135/requerimento_245.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4136/requerimento_246.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4137/requerimento_247.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4138/requerimento_249.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4139/requerimento_250.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4140/requerimento_251.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4141/requerimento_252.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4142/requerimento_253.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4143/requerimento_254.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4144/requerimento_255.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4145/requerimento_256.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4146/requerimento_257.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4147/requerimento_258.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4148/requerimento_259.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4149/requerimento_260.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4150/requerimento_261.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4161/requerimento_262.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4163/requerimento_263.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4162/requerimento_264.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4164/requerimento_265.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4165/requerimento_266.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4166/requerimento_267.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4167/requerimento_268.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4168/requerimento_269.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4169/requerimento_270.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4170/requerimento_271.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4171/requerimento_272.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4172/requerimento_273.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4173/requerimento_274.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4174/requerimento_275.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4176/requerimento_277.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4177/requerimento_278.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4178/requerimento_279.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4179/requerimento_280.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4180/requerimento_281.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4181/requerimento_282.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4182/requerimento_283.pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4183/requerimento_284.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4184/requerimento_285.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4185/requerimento_286.pdf" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4186/requerimento_287.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4187/requerimento_288.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4188/requerimento_289.pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4189/requerimento_290.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2018/4190/requerimento_291.pdf" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3242/3242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3275/3275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3276/3276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3277/3277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3278/3278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3248/3248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3249/3249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3250/3250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3251/3251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3252/3252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3253/3253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3254/3254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3255/3255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3256/3256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3257/3257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3258/3258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3259/3259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3279/3279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3280/3280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3281/3281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3282/3282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2018/3283/3283_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H996"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="186.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="127.85546875" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="250" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="127" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>