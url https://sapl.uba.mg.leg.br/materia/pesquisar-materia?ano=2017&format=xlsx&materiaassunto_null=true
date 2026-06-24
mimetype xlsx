--- v0 (2025-12-13)
+++ v1 (2026-06-24)
@@ -10,13343 +10,13346 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9365" uniqueCount="4376">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9365" uniqueCount="4377">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1697</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Antero Gomes de Aguiar</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1697/1697_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1697/1697_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINAR AO SETOR COMPETENTE, QUE PROMOVA O ASFALTAMENTO DAS RUAS ANTÔNIO DA COSTA RIBEIRO, FIZINHO PIROSCA, MARIA APARECIDA PROCÓPIO BIGORNO E JOSÉ DIAS DE ANDRADE, AMBAS DO BAIRRO ANTÔNIO BIGONHA, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>1698</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1698/1698_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1698/1698_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINAR AO SETOR COMPETENTE, QUE PROMOVA O CALÇAMENTO DAS VIA DE ACESSO QUE LIGA AS RUAS ELPÍDIO DA SILVA FAGUNDES DO BAIRRO SANTA EDWIGES À SENADOR LEVINDO COELHO DA COHAB, PRÓXIMO AO FÓRUM DA JUSTIÇA ESTADUAL DA COMARCA DE UBÁ, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>1699</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1699/1699_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1699/1699_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINAR AO SETOR COMPETENTE, QUE PROMOVA UMA REFORMA GERAL COM COLOCAÇÃO DE CORRIMÃO EM TODA EXTENSÃO DAS TRAVESSAS ALBERTINO LUDOVINO FILHO E BENEDITO MUNIZ DOS SANTOS DO BAIRRO WALDEMAR DE CASTRO, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>1700</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1700/1700_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1700/1700_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINAR AO SETOR COMPETENTE, A COLOCAÇÃO DE QUATRO PASSARELAS (QUEBRA-MOLAS COM FAIXAS DE PEDESTRE) JUNTO À AVENIDA SENADOR LEVINDO COELHO (BAIRRO ANTONINA COELHO), SENDO DOIS ANTES DO POSTO DE SAÚDE E DOIS ENTRE A VIA DE ACESSO AO BAIRRO FAZENDINHA, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>1701</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1701/1701_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1701/1701_texto_integral.pdf</t>
   </si>
   <si>
     <t>1702</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1702/1702_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1702/1702_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINAR AO SETOR COMPETENTE, QUE PROMOVA O ASFALTAMENTO DA RUA SANTA CLARA DO BAIRRO SANTANA, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>1737</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1737/1737_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1737/1737_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINAR AO SETOR COMPETENTE, QUE PROMOVA O ASFALTAMENTO DA RUA SETE LAGOAS DO BAIRRO SANTANA, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>1738</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Jorge Custódio Gervásio</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1738/1738_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1738/1738_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINAR AO SETOR COMPETENTE, A REALIZAÇÃO DE ESTUDOS TÉCNICOS NECESSÁRIOS NO SENTIDO DE RETIRAR AS VAGAS DE ESTACIONAMENTO PARA MOTOCICLETAS DA RUA PEIXOTO FILHO, DO CENTRO DA CIDADE.</t>
   </si>
   <si>
     <t>1739</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1739/1739_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1739/1739_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROMOVER UMA CAMPANHA EDUCATIVA COM O APOIO DO SETOR DE FISCALIZAÇÕES DA PREFEITURA, BEM COMO DO PROCON MUNICIPAL, JUNTO AOS ESTACIONAMENTOS PRIVADOS NA CIDADE DE UBÁ, NO INTUITO DE EVITAR O DESCUMPRIMENTO DA LEI MUNICIPAL 4.288/2015 QUE DISPÕE SOBRE A COBRANÇA PROPORCIONAL AO TEMPO EQUIVALENTE UTILIZADOS PELO SERVIÇO DE ESTACIONAMENTO DE VEÍCULOS EM ESTABELECIMENTOS DESTINADOS AO ALUGUEL DE VAGAS.</t>
   </si>
   <si>
     <t>1740</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>José Roberto</t>
-[...2 lines deleted...]
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1740/1740_texto_integral.pdf</t>
+    <t>José Roberto Reis Filgueiras</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1740/1740_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, O CALÇAMENTO DA RUA REGINALDO FRANCISCO COELHO, NO BAIRRO JARDIM ÉLIDA, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>1741</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1741/1741_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1741/1741_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, O TAPAMENTO DE UM BURACO DE GRANDES DIMENSÕES NA RUA ARLINDO DA SILVA COSTA, NO BAIRRO SCHIAVON, O QUAL ESTÁ TRAZENDO INÚMEROS TRANSTORNOS AOS MORADORES.</t>
   </si>
   <si>
     <t>1742</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1742/1742_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1742/1742_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, O ASFALTAMENTO DE TODAS AS RUAS DA PARTE ALTA DO BAIRRO SCHIAVON, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>1743</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1743/1743_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1743/1743_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, O ASFALTAMENTO DA RUA TEREZA CASA GRANDE, NO BAIRRO CONCÓRDIA, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>1744</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1744/1744_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1744/1744_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, O ASFALTAMENTO DE TODOS OS LOGRADOUROS DO BAIRRO SANTA ROSA, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>1745</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1745/1745_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1745/1745_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, REALIZE ESTUDOS QUE PROPICIEM A IMPLANTAÇÃO DE INFRAESTRUTURA BÁSICA NO LOGRADOURO DE PROLONGAMENTO APÓS O BAIRRO SANTA ROSA, POR MEIO DE CALÇAMENTO, INSTALAÇÃO DE MEIOS-FIOS, DE REDE DE ESGOTO E ÁGUAS PLUVIAIS, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>1746</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1746/1746_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1746/1746_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, BEM COMO AO ILLUSTRÍSSIMO SR. SECRETÁRIO DE OBRAS, JOÃO GOMES JÚNIOR, SOLICITANDO-LHES O TAPAMENTO DE UM BURACO EM FRENTE À RESIDÊNCIA DE N 25 DA RUA LIONS, NO BAIRRO BOM PASTOR, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>1747</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1747/1747_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1747/1747_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, O AUMENTO DA EXTENSÃO DO MANILHAMENTO DE ÁGUAS PLUVIAIS DENTRO DO TERRENO DA RESIDÊNCIA DE N 41 NA RUA BENEDITO AUGUSTA VIEIRA DO BAIRRO VILA CASAL.</t>
   </si>
   <si>
     <t>1748</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1748/1748_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1748/1748_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, O PROLONGAMENTO DA CALÇADA, A PINTURA DE FAIXA DE PEDESTRES E A CONSTRUÇÃO DE UM QUEBRA-MOLAS NA AV. MARECHAL FLORIANO PEIXOTO (MORRO DO TRÊS PORTEIRAS), NO BAIRRO VILA CASAL, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>1749</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1749/1749_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1749/1749_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINAR AO SETOR COMPETENTE, QUE PROMOVA BENFEITORIAS NECESSÁRIAS À INFRAESTRUTURA, COM A REALIZAÇÃO DE ASFALTAMENTO NA RUA QUE LIGA A AVENIDA SENADOR LEVINDO COELHO AO BAIRRO SANTA ROSA, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>1750</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>Jane Lacerda</t>
-[...2 lines deleted...]
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1750/1750_texto_integral.pdf</t>
+    <t>Jane Cristina Lacerda Pinto</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1750/1750_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SR PREFEITO, BEM COMO AO SR. SECRETÁRIO DE OBRAS DE UBÁ, JOÃO GOMES JÚNIOR, INDICANDO-LHES QUE REALIZEM O CALÇAMENTO DA RUA ARY PERÓN, QUE INTERLIGA OS BAIRROS AGROCERES E CRISTAL, AO LADO DA LINHA FÉRREA EM UM TRECHO DE APROXIMADAMENTE 800 METROS, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>1751</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1751/1751_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1751/1751_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SR PREFEITO, BEM COMO AO SR. SECRETÁRIO DE OBRAS DE UBÁ, JOÃO GOMES JÚNIOR, SOLICITANDO-LHES A INSTALAÇÃO DE UM BUEIRO, PARA CAPTAÇÃO DE ÁGUAS PLUVIAIS, NO 3 MORRO DA RUA ROSEIRA DO BAIRRO PAULINO FERNANDES, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>1752</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1752/1752_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1752/1752_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SR PREFEITO, BEM COMO AO SR. SECRETÁRIO DE OBRAS DE UBÁ, JOÃO GOMES JÚNIOR, SOLICITANDO-LHES O CONSERTO DA PONTE DE ACESSO À COMUNIDADE DO EMBOQUE, QUE ESTÁ QUEBRADA HÁ CERCA DE QUATRO ANOS, LOCALIZADA APÓS A FÁBRICA DO ABACATINHO E AEROPORTO DE UBÁ, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>1753</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1753/1753_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1753/1753_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, A CONSTRUÇÃO DE UM ESCADÃO PARA ACESSO DOS MORADORES À RUA DOS VICENTINOS, LOCALIZADA NA PARTE ALTA DO BAIRRO LOURIÇAL, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>1754</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>Jane Lacerda, Luis Carlos Teixeira Ribeiro</t>
-[...2 lines deleted...]
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1754/1754_texto_integral.pdf</t>
+    <t>Jane Cristina Lacerda Pinto, Luis Carlos Teixeira Ribeiro</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1754/1754_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, O COMPLETO RECAPEAMENTO ASFÁLTICO EM TODA EXTENSÃO DA RUA MAURÍCIO MUZITANO, NO BAIRRO SANTA EDWIGES, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>1755</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1755/1755_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1755/1755_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, REFORMA DOS DOIS ESCADÕES DO BAIRRO WALDEMAR DE CASTRO, LOCALIZADOS NA REGIÃO CONHECIDA COMO BECO DO SAPO, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>1756</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1756/1756_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1756/1756_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, O TÉRMINO DAS OBRAS DE CONSTRUÇÃO DA QUADRA POLIESPORTIVA DO BAIRRO SÃO SEBASTIÃO, BEM COMO A ELABORAÇÃO DE ESTUDOS QUE FIRMEM UMA PARCERIA ENTRE A COMUNIDADE DE MORADORES DO BAIRRO SÃO SEBASTIÃO E A PREFEITURA DE UBÁ VISANDO AO TÉRMINO DE UM SALÃO COMUNITÁRIO.</t>
   </si>
   <si>
     <t>1757</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1757/1757_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1757/1757_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR UMA AUDIÊNCIA PÚBLICA JUNTO COM A CAIXA ECONÔMICA FEDERAL, MORADORES DO CONJUNTO HABITACIONAL CIDADE CARINHO, BEM COMO COM ADMINISTRADORAS DE CONDOMÍNIO NA CIDADE NO INTUITO DE SOLUCIONAR A GESTÃO DO REFERIDO COMPLEXO.</t>
   </si>
   <si>
     <t>1758</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1758/1758_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1758/1758_texto_integral.pdf</t>
   </si>
   <si>
     <t>REMETER A ESTA CADA LEGISLATIVA, PARA DISCUSSÃO E VOTAÇÃO, DE UM PROJETO DE LEI QUE TRATE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE PROTEÇÃO ANIMAL E DO FUNDO DE RECURSOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>1759</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1759/1759_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1759/1759_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, A SUBSTITUIÇÃO DAS MANILHAS DA RUA MARIA DUARTE CANCELA, NO BAIRRO ANTÔNIO BIGONHA (COHAB), POR OUTRAS DE MAIOR DIÂMETRO, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>1760</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1760/1760_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1760/1760_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, ESTUDOS QUE POSSIBILITEM O RETORNO DAS GALERIAS SUBTERRÂNEAS DE ÁGUAS PLUVIAIS PARA A REGIÃO DA POLÍCIA RODOVIÁRIA ESTADUAL, NA AV. EX-COMBATENTES, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>1761</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1761/1761_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1761/1761_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINAR AO SETOR COMPETENTE, QUE PROMOVA LIMPEZA GERAL COM CAPINA EM TODAS AS RUAS DO BAIRRO DICO TEIXEIRA (TANQUINHO) A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>1762</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1762/1762_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1762/1762_texto_integral.pdf</t>
   </si>
   <si>
     <t>AMPLIAÇÃO DO HORÁRIO DE ATENDIMENTO DA SECRETARIA MUNICIPAL DE SAÚDE E DO PROCON MUNICIPAL DE 7H ÀS 18H.</t>
   </si>
   <si>
     <t>1763</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>Darci Pires da Silva, Edeir Pacheco, Gilson Pica Pau Vereador, Joseli Anísio Pinto</t>
-[...2 lines deleted...]
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1763/1763_texto_integral.pdf</t>
+    <t>Darci Pires da Silva, Edeir Pacheco, Gilson Fazolla Filgueiras, Joseli Anísio Pinto</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1763/1763_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, A CONSTRUÇÃO DE UM QUEBRA-MOLAS E UMA FAIXA DE PEDESTRES E, FRENTE AO SUPERMERCADO STILO, NA AV. MARECHAL FLORIANO, NO BAIRRO VILA CASAL, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>1764</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1764/1764_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1764/1764_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, A REFORMA DE UMA PONTE DE MADEIRA DA PONTE SITUADA NA ZONA RURAL, PRÓXIMA AO ANTIGO ARMAZÉM PEIXOTO E AO EDINHO FARINHO, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>1765</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1765/1765_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1765/1765_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, A LIMPEZA GERAL DOS BAIRROS PALMEIRAS, CONCÓRDIA, ALTAIR ROCHA E SÃO JUDAS TADEU, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>1766</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1766/1766_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1766/1766_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, O CALÇAMENTO DA RUA JUBER AMARAL PERÓN, NO BAIRRO AGROCERES, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>1767</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>Edeir Pacheco, Gilson Pica Pau Vereador, José Roberto</t>
-[...2 lines deleted...]
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1767/1767_texto_integral.pdf</t>
+    <t>Edeir Pacheco, Gilson Fazolla Filgueiras, José Roberto Reis Filgueiras</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1767/1767_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO E AO ILLUSTRÍSSIMO SENHOR SECRETÁRIO DE AMBIENTE E MOBILIDADE URBANA, VICENTE DE PAULO PINTO, SOLICITANDO-LHES A LIMPEZA DE UM BUEIRO EM FRENTE AO N 179 DA RUA FRANCISCO TEIXEIRA DE ABREU, BAIRRO PALMEIRAS, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>1768</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1768/1768_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1768/1768_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, O ASFALTAMENTO DA RUA 8 DE MARÇO DO BAIRRO SÃO DOMINGOS, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>1769</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1769/1769_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1769/1769_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, O ASFALTAMENTO DA RUA LAMBARI DO BAIRRO PONTE PRETA, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>1770</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1770/1770_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1770/1770_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, O CALÇAMENTO DA RUA AFONSO PEREIRA SANTIAGO DO BAIRRO DA LUZ, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>1771</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1771/1771_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1771/1771_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, O PROLONGAMENTO DA RUA ÁLVARO BIGONHA E RUA MIRES SIMÕES, AMBAS NO BAIRRO ANTONINA COELHO (COHAB), A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>1772</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1772/1772_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1772/1772_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, O ASFALTAMENTO DA RUA JOAQUIM TAVARES NO BAIRRO UNIVERSITÁRIO (PRÓXIMO AO COHAB), A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>1773</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1773/1773_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1773/1773_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, A LIMPEZA GERAL NOS BAIRROS JARDIM ESPERANÇA E JOSÉ CAVALIERE, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>1774</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>Antero Gomes de Aguiar, Darci Pires da Silva, Edeir Pacheco, Gilson Pica Pau Vereador, Joseli Anísio Pinto, Rosângela Maria Alfenas de Andrade</t>
-[...2 lines deleted...]
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1774/1774_texto_integral.pdf</t>
+    <t>Antero Gomes de Aguiar, Darci Pires da Silva, Edeir Pacheco, Gilson Fazolla Filgueiras, Joseli Anísio Pinto, Rosângela Maria Alfenas de Andrade</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1774/1774_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, A SUBSTITUIÇÃO DOS BANCOS DA POLICLÍNICA REGIONAL, LOCALIZADA NA AV. COMENDADOR JACINTO SOARES DE SOUSA LIMA, EM RAZÃO DO PRECÁRIO ESTADO DE CONSERVAÇÃO EM QUE SE ENCONTRAM.</t>
   </si>
   <si>
     <t>1775</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1775/1775_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1775/1775_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, ESTUDOS TÉCNICOS QUE VIABILIZEM O RETORNO DO TRECHO DO CÓRREGO, QUE SE SITUA PRÓXIMO A RESIDÊNCIA DE N 228, DA RUA MAURI MARTINS DE OLIVEIRA, NO BAIRRO SANTA BERNADETE, AO SEU ESTADO ANTERIOR, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>1776</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1776/1776_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1776/1776_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, ESTUDOS TÉCNICOS PARA A INSTALAÇÃO DE UM SEMÁFORO NO CRUZAMENTO ENTRE A RUA CÔNEGO VIDAL E AV. DOS FRANCISCANOS, NAS ADJACÊNCIAS DA IGREJA SÃO SEBASTIÃO.</t>
   </si>
   <si>
     <t>1777</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1777/1777_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1777/1777_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, ESTUDOS TÉCNICOS QUE VISEM A PROMOVER MELHORIAS NO FLUXO DE VEÍCULOS PARA OS BAIRROS VILA CASAL, PONTE PRETA E ADJACÊNCIAS.</t>
   </si>
   <si>
     <t>1778</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>Darci Pires da Silva, Edeir Pacheco, Gilson Pica Pau Vereador, Joseli Anísio Pinto, Rosângela Maria Alfenas de Andrade</t>
-[...2 lines deleted...]
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1778/1778_texto_integral.pdf</t>
+    <t>Darci Pires da Silva, Edeir Pacheco, Gilson Fazolla Filgueiras, Joseli Anísio Pinto, Rosângela Maria Alfenas de Andrade</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1778/1778_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, A LIGAÇÃO DE ENERGIA NO CÓRREGO DO EMBOQUE, UMA VEZ QUE AS RESIDÊNCIAS JÁ POSSUEM OS PADRÕES INSTALADOS.</t>
   </si>
   <si>
     <t>1779</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1779/1779_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1779/1779_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINAR AO SETOR COMPETENTE QUE PROMOVA REPAROS NA REDE DE ESGOTO, BEM COMO A CONSTRUÇÃO DE REDES PARA CAPTAÇÃO DE ÁGUAS PLUVIAIS JUNTO À RUA SÃO JORGE, SITUADA NA PARTE ALTA DO BAIRRO SÃO SEBASTIÃO, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>1780</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1780/1780_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1780/1780_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR, ATRAVÉS DO SETOR COMPETENTE, O PATROLAMENTO E O CASCALHAMENTO EM TODO PERCURSO EM QUE A VIAÇÃO UBÁ EFETUA O TRANSPORTE DE ALUNOS QUE RESIDEM NA ZONA RURAL DE UBÁ, PARTICULARMENTE NAS COMUNIDADES DO CÓRREGO FUNDO, PALESTINA E 13 DE MAIO.</t>
   </si>
   <si>
     <t>1781</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>Luis Carlos Teixeira Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1781/1781_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1781/1781_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR, ATRAVÉS DO SETOR COMPETENTE, ESTUDOS PARA A CRIAÇÃO DE UM PROJETO QUE PROMOVA OFICINAS DE VIOLÃO E CANTO CORAL EM BAIRROS AFASTADOS DO CENTRO DA CIDADE DE UBÁ, COM INTUITO DE ATENDER CRIANÇAS, ADOLESCENTES E JOVENS.</t>
   </si>
   <si>
     <t>1782</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>Lek</t>
-[...2 lines deleted...]
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1782/1782_texto_integral.pdf</t>
+    <t>Alexandre de Barros Mendes</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1782/1782_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINAR AO SETOR COMPETENTE DA PREFEITURA, A POSSIBILIDADE DE CONSTRUIR UMA ACADEMIA AO AR LIVRE, PARA ATENDER A POPULAÇÃO DA COLÔNIA PADRE DAMIÃO, PROPORCIONANDO DESTA FORMA UM LAZER E ATIVIDADE FÍSICA PARA OS MORADORES DA COMUNIDADE.</t>
   </si>
   <si>
     <t>1783</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1783/1783_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1783/1783_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINAR AO SETOR COMPETENTE DA PREFEITURA A REALIZAÇÃO DA REVITALIZAÇÃO GERAL DA PRAÇA JOSÉ CUSTÓDIO PEREIRA, DO POVOADO SÃO DOMINGOS (COLÔNIA PADRE DAMIÃO), PROPORCIONANDO DESTA FORMA UM AMBIENTE MAIS AGRADÁVEL PARA A POPULAÇÃO DAQUELA REGIÃO.</t>
   </si>
   <si>
     <t>1784</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1784/1784_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1784/1784_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINAR AO SETOR COMPETENTE DA PREFEITURA A URGENTE REALIZAÇÃO DE ASFALTAMENTO DA RODOVIA DR. HEITOR PEIXOTO TOLEDO (DO TRECHO COMPREENDIDO DO TREVO ATÉ AS COMUNIDADES BOA VISTA, COLÔNIA PADRE DAMIÃO E POVOADO SÃO DOMINGOS), EM VIRTUDE DO ESTADO CAÓTICO EM QUE A MESMA SE ENCONTRA ATUALMENTE.</t>
   </si>
   <si>
     <t>1785</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1785/1785_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1785/1785_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, ESTUDOS QUE PROMOVAM UMA PARCERIA ENTRE A PREFEITURA E A COMUNIDADE DO PIRES DA LUZ VISANDO AO TÉRMINO DE SEU SALÃO COMUNITÁRIO, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>1786</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1786/1786_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1786/1786_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, ESTUDOS QUE POSSIBILITEM MODIFICAÇÕES NA GALERIA DE ESGOTO NA REGIÃO DA TRAVESSA MICENO CALDEIRAS, BAIRRO SÃO SEBASTIÃO, CUJA EXTENSÃO É PROVENIENTE DA RUA JOAQUIM BOAVENTURA DA SILVEIRA (BECO DO SAPO), A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>1787</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1787/1787_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1787/1787_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, BEM COMO AO SR GERENTE DISTRITAL DA COPASA/MG EM UBÁ, LEANDRO BORGES DA CRUZ, SOLICITANDO-LHES O REATIVAMENTE DA CAIXA D'ÁGUA DO BAIRRO PIRES DA LUZ, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>1788</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1788/1788_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1788/1788_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, A INSTALAÇÃO DE REDUTORES DE VELOCIDADE NA RODOVIA DR. HEITOR PEIXOTO TOLEDO (NO TRECHO COMPREENDIDO DO TREVO ATÉ AS COMUNIDADES BOA VISTA, COLÔNIA PADRE DAMIÃO E POVOADO SÃO DOMINGOS), APÓS O ASFALTAMENTE DA MESMA.</t>
   </si>
   <si>
     <t>1789</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1789/1789_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1789/1789_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, ESTUDOS QUE POSSIBILITEM A UTILIZAÇÃO DO ESPAÇO FÍSICO DA PRAÇA GUIDO MARLIERE, CENTRO, PARA O COMÉRCIO DE ARTESANATO E COMIDAS TÍPICAS.</t>
   </si>
   <si>
     <t>1790</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1790/1790_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1790/1790_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, ESTUDOS QUE POSSIBILITEM A FIRMAÇÃO DE UMA PARCERIA ENTRE A PREFEITURA E AS ASSOCIAÇÕES COMUNITÁRIAS DOS BAIRROS DE UBÁ, PARA A IMPLEMENTAÇÃO DE CURSOS, OFICINAS, PALESTRAS, ATIVIDADES CULTURAIS E DENTRE OUTROS, NOS SALÕES COMUNITÁRIOS OU OCUPAÇÕES EM QUADRAS POLIESPORTIVAS.</t>
   </si>
   <si>
     <t>1791</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1791/1791_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1791/1791_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, A LIMPEZA DE TODA A ÁREA DE GALERIAS DE ÁGUAS PLUVIAIS E ESGOTO NO BAIRRO WALDEMAR DE CASTRO, PRINCIPALMENTE NA REGIÃO CONHECIDA COMO BECO DO SAPO, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>1801</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1801/1801_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1801/1801_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, A REORMA GERAL DA PRAÇA DO BAIRRO PIRES DA LUZ, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>1802</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1802/1802_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1802/1802_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, ESTUDOS QUE FIRMEM UMA PARCERIA ENTRE A COMUNIDADE DO BAIRRO SÃO SEBASTIÃO E A PREEITURA DE UBÁ VISANDO AO TÉRMINO DE SEU SALÃO COMUNITÁRIO E QUADRA POLIESPORTIVA.</t>
   </si>
   <si>
     <t>1803</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1803/1803_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1803/1803_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR PREFEITO O ESTUDO PELA SECRETARIA MUNICIPAL DE FAZENDA DA VIABILIDADE DE ANISTIA TOTAL DAS MULTAS E JUROS INCIDENTES SOBRE DÉBITOS DOS INSCRITOS NA DÍVIDA ATIVA (IPTU) QUANDO TAMBÉM ESTIVEREM INSCRITOS NO CADASTRO ÚNICO DE PROGRAMAS SOCIAIS (CADÚNICO), BENEFICIANDO A POPULAÇÃO MAIS CARENTE.</t>
   </si>
   <si>
     <t>1804</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1804/1804_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1804/1804_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROMOÇÃO DE ESTUDOS TÉCNICOS QUE PERMITAM A ADOÇÃO DO IPTU SOCIAL, NOS MOLDES DOS JÁ EXISTENTES EM OUTROS MUNICÍPIOS E QUE PERMITEM REDUÇÃO OU ISENÇÃO PARA A POPULAÇÃO DE BAIXA RENDA, APOSENTADOS COM RENDA DE 1 SALÁRIO MÍNIMO E DOENTES EM ESTADO GRAVE OU TERMINAL, OBSERVANDO-SE LIMITES AO VALOR DO IMÓVEL, DETERMINADO PELOS TÉCNICOS DA SECRETARIA MUNICIPAL DE FAZENDA. SOLICITA TAMBÉM ESTUDOS PARA A ADOÇÃO DO IPTU SUSTENTÁVEL.</t>
   </si>
   <si>
     <t>1805</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1805/1805_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1805/1805_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, UMA OPERAÇÃO TAPA BURACOS NAS RUAS DO CENTRO DA CIDADE.</t>
   </si>
   <si>
     <t>1806</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1806/1806_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1806/1806_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, REFORMA NO CALÇAMENTO DE BLOQUETES EM TODAS AS RUAS DO CENTRO DA CIDADE, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>1807</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1807/1807_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1807/1807_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, O PATROLAMENTO E CASCALHAMENTO DA ESTRADA QUE LIGA O BAIRRO PALMEIRAS, PASSANDO PELA APAE ATÉ A ESTRADA DE RODEIRO.</t>
   </si>
   <si>
     <t>1808</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1808/1808_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1808/1808_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, O ASFALTAMENTO DA RUA JAIME BALBI, NO BAIRRO ALTAIR ROCHA, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>1809</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1809/1809_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1809/1809_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, O TÉRMINO DO MANILHAMENTO EM TODA EXTENSÃO DA RUA GUERINO PERON, BAIRRO CRISTAL, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>1810</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1810/1810_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1810/1810_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, A PODA DE ÁRVORES NO FINAL DA RUA LENIR GUIZILENE DE ANDRADE, BAIRRO INDUSTRIAL, ESPECIFICAMENTE NA BIFURCAÇÃO À DIREITA, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>1811</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1811/1811_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1811/1811_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, A PODA DE ÁRVORES NA RUA ADOLFO PEREIRA CORTEZ, NO TRECHO ATRÁS DO TERMINAL RODOVIÁRIO DE UBÁ.</t>
   </si>
   <si>
     <t>1812</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1812/1812_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1812/1812_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, O CALÇAMENTO DA ESTRADA QUE FORNECE ACESSO À INDÚSTRIA MAVAULLARE, EM UM TRECHO DE APROXIMADAMENTE 500 METROS, A PEDIDO DOS FUNCIONÁRIOS E MORADORES DA REGIÃO.</t>
   </si>
   <si>
     <t>1813</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1813/1813_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1813/1813_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO BEM COMO AO SR. SECRETÁRIO DE AMBIENTE E MOBILIDADE URBANA, VICENTE DE PAULO PINTO, A FIM DE SOLICITAR-LHES A LIMPEZA DE DOIS TERRENOS NA RUA ADOLO PEREIRA CORTEZ, BAIRRO SÃO DOMINGOS, SENDO O PRIMEIRO EM VOLTA A IGREJA E OUTRO EM FRENTE A QUADRA POLIESPORTIVA, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>1814</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1814/1814_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1814/1814_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, O URGENTE CALÇAMENTO E A CONSTRUÇÃO DA REDE DE CAPITAÇÃO DE ESGOTO NAS RUAS F, PEDRO BOTARO E MARIA BURATO MIGLIORINI, NO BAIRRO SAN RAFAEL II, BEM COMO A REDE DE ÁGUAS PLUVIAIS NAS REFERIDAS RUAS, POIS ESTÁ OCASIONANDO O ACÚMULO DE BARRO NA RUA FREI CORNÉLIO, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>1815</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1815/1815_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1815/1815_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, ESTUDOS TÉCNICOS PARA A CONSTRUÇÃO DE UMA PRAÇA NA RUA ELPÍDIA DA SILVA FAGUNDES, EM FRENTE AO POSTO DE SAÚDE, NO BAIRRO SANTA EDWIGES, BEM COMO, POSTERIORMENTE, A CONSTRUÇÃO DE UMA ACADEMIA AO AR LIVRE NO LOCAL, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>1816</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1816/1816_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1816/1816_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, O CALÇAMENTO DA RUA JOAQUIM TEIXEIRA DA ROCHA E TRAVESSA AMARAL PERÓN, AMBAS NO BAIRRO AGROCERES, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>1817</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1817/1817_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1817/1817_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, O ASFALTAMENTO DA RUA ELISA AMARAL PERÓN, NO BAIRRO AGROCERES, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>1818</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1818/1818_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1818/1818_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, O CALÇAMENTO DA RUA SÔNIA MARQUES BADARÓ, NO BAIRO OLARIA, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>1819</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1819/1819_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1819/1819_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, O ASFALTAMENTO DA RUA JAIME DE ALMEIDA, NO BAIRRO OLARIA, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>1820</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1820/1820_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1820/1820_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, ESTUDOS TÉCNICOS QUE POSSIBILITEM O ASFALTAMENTO E A CONSTRUÇÃO DA REDE DE CAPTAÇÃO DE ÁGUAS PLUVIAIS NA RUA FRANCISCO ANDRE DE ARAÚJO, BAIRRO BEIRA LINHA, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>1821</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1821/1821_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1821/1821_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, O PATROLAMENTO E O CASCALHAMENTO DAS ESTRADAS RURAIS DAS COMUNIDADES DE UBÁ PEQUENO, SANTO ANASTÁCIO E ADJACÊNCIAS, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>1822</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1822/1822_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1822/1822_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, O ASFALTAMENTO DA RUA ANTÔNIO ANASTÁCIO DORIGUETO, NO BAIRRO ALTAIR ROCHA, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>1823</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1823/1823_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1823/1823_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, O ASFALTAMENTO DA RUA FRANCISCO COELHO DA SILVA, NO BAIRRO ALTAIR ROCHA, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>1930</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1930/1930_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1930/1930_texto_integral.pdf</t>
   </si>
   <si>
     <t>PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, ESTUDOS TÉCNICOS QUE VISEM À CONSTRUÇÃO DE QUATRO REDUTORES DE VELOCIDADE AO LONGO DA AV. CÍCERO SILVEIRA, BAIRRO CIBRACI, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>1931</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>Darci Pires da Silva, Edeir Pacheco, Gilson Pica Pau Vereador, Joseli Anísio Pinto, Lek, Luis Carlos Teixeira Ribeiro</t>
-[...2 lines deleted...]
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1931/1931_texto_integral.pdf</t>
+    <t>Alexandre de Barros Mendes, Darci Pires da Silva, Edeir Pacheco, Gilson Fazolla Filgueiras, Joseli Anísio Pinto, Luis Carlos Teixeira Ribeiro</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1931/1931_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, ESTUDOS QUE POSSIBILITEM ISENÇÃO DE IPTU PARA OS PROPRIETÁRIOS DE IMÓVEIS SITUADOS NA RUA VITÓRIO FINETO, BAIRRO SÃO DOMINGOS, EM RAZÃO DAS CONSTANTES ENCHENTES QUE INCORREM NESSE LOCAL.</t>
   </si>
   <si>
     <t>1934</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1934/1934_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1934/1934_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, A PERMANÊNCIA DE UM VIGIA NA QUADRA POLIESPORTIVA DO BAIRRO SÃO DOMINGOS, DURANTE O PERÍODO DIURNO E NOTURNO, EM VISTAS DE COIBIR, NO LOCAL, O USO DE DROGAS ILÍCITAS, PROSTITUIÇÃO E DEPREDAÇÃO DO PATRIMÔNIO PÚBLICO. SOLICITA, TAMBÉM, A REALIZAÇÃO DE ESTUDOS QUE POSSIBILITEM A CRIAÇÃO DE PROJETOS PARA OCUPAÇÃO DA QUADRA VOLTADOS PARA PRÁTICAS ESPORTIVAS DE FORMA PERMANENTE, ATRAVÉS DE CAMPEONATOS E JOGOS EDUCATIVOS.</t>
   </si>
   <si>
     <t>1935</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1935/1935_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1935/1935_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, ESTUDOS TÉCNICOS QUE POSSIBILITEM A CONSTRUÇÃO DE DOIS REDUTORES DE VELOCIDADE AO LONGO DA RUA SANTA LUZIA, BAIRRO LOURIÇAL, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>1936</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1936/1936_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1936/1936_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, BEM COMO AO SECRETÁRIO DE OBRAS DE UBÁ, SR. JOÃO GOMES JÚNIOR, INDICANDO-LHES QUE REALIZEM UMA OPERAÇÃO TAPA BURACOS NA RUA SANTA LUZIA E RUAS ADJACENTES, NO BAIRRO LOURIÇAL, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>1937</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/</t>
+    <t>http://sapl.uba.mg.leg.br/media/</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, O ENCAMINHAMENTO DE CÓPIA DA LEI Nº 2675/1996, QUE DENOMINA A RUA NICÉIAS GOMIDES DE ALMEIDA, À DIREÇÃO DA CONCESSIONÁRIA DE TELEFONIA OI FIXO, COM SEDE NO ESTADO DO RIO DE JANEIRO, EM RAZÃO DO CALL CENTER DA MESMA AFIRMAR QUE NÃO ESTÁ ENVIANDO AS CONTAS PARA AS RESIDÊNCIAS DOS CLIENTES DO REFERIDO LOGRADOURO POR CAUSA DA INEXISTÊNCIA DE REGISTRO.</t>
   </si>
   <si>
     <t>1938</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1938/1938_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1938/1938_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, O ENCAMINHAMENTO DA LISTAGEM ATUALIZADA DE TODOS OS LOGRADOUROS PÚBLICOS DE UBÁ AOS CORREIOS.</t>
   </si>
   <si>
     <t>1939</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1939/1939_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1939/1939_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, A COLOCAÇÃO DE UMA PLACA DE ESTACIONAMENTO PROIBIDO NA ESQUINA ENTRE A AV. EX-COMBATENTES E RUA ROSINHA ALPINO CRISPE, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>1940</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1940/1940_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1940/1940_texto_integral.pdf</t>
   </si>
   <si>
     <t>O ASFALTAMENTO DA ESTRADA DA PARADA MOREIRA, INICIANDO NO ANTIGO GAZOLÃO ATÉ O SÍTIO DO COTURME, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>1941</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1941/1941_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1941/1941_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, A DISPONIBILIZAÇÃO DE, PELO MENOS, DUAS CADEIRAS DE RODAS NO VELÓRIO DA CAPELA MUNICIPAL, A FIM DE SEREM UTILIZADAS POR PESSOAS QUE POSSUAM DIFICULDADES DE LOCOMOÇÃO.</t>
   </si>
   <si>
     <t>1942</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, O ASFALTAMENTO DA RUA ALTIVO BRANDÃO, EM UM TRECHO DE APROXIMADAMENTE 80 METROS, NO BAIRRO SANTANA, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>1943</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1943/1943_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1943/1943_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, A PEDIDO DOS MORADORES, O ASFALTAMENTO DA RUA FRANCISCO XAVIER GOMES, EM UM TRECHO DE CERCA DE 100 METROS; A RUA OLÍMPIO RIBEIRO, EM UM TRECHO DE CERCA DE 100 METROS; E A RUA LAURA NICOLATO, COM UM TRECHO DE APROXIMADAMENTE 300 METROS; TODAS LOCALIZADAS NO BAIRRO PRIMAVERA.</t>
   </si>
   <si>
     <t>1944</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1944/1944_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1944/1944_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, ESTUDOS PARA QUE SEJA CRIADO UM SETOR NA PREFEITURA MUNICIPAL DE UBÁ, QUE TENHA POR OBJETIVO ASSESSORAR AS ORGANIZAÇÕES DA SOCIEDADE CIVIL DE INTERESSE PÚBLICO (OSCIP), NO SENTIDO DE IMPLEMENTAR CURSOS PARA A REALIZAÇÃO, ORIENTAÇÃO E FORMULAÇÃO DE PROJETOS, INFORMAR SOBRE CONVÊNIOS E EDITAIS ABERTOS PARA UBÁ E REGIÃO. </t>
   </si>
   <si>
     <t>1945</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1945/1945_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1945/1945_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, BEM COMO AO SETOR DE FISCALIZAÇÃO, SOLICITANDO-LHES QUE SEJA REALIZADA A NOTIFICAÇÃO DO PROPRIETÁRIO DO LOTE LOCALIZADO NA AV. JUSCELINO KUBITSCHEK, Nº 200, NO BAIRRO SANTANA, COM O INTUITO DE EFETIVAR A LIMPEZA DE SUA PROPRIEDADE, POIS, COM O EXCESSO DE MATO, ESTÁ ATRAINDO ANIMAIS PARA AS RESIDÊNCIAS VIZINHAS.</t>
   </si>
   <si>
     <t>1946</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1946/1946_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1946/1946_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, BEM COMO AO SETOR DE FISCALIZAÇÃO, SOLICITANDO-LHES QUE SEJA REALIZADA A NOTIFICAÇÃO DO PROPRIETÁRIO DO LOTE LOCALIZADO NA RUA CECÍLIA BUSATO MARCOS, AO LADO DO Nº 382, NO BAIRRO PONTE PRETA, COM O INTUITO DE EFETIVAR A LIMPEZA DE SUA PROPRIEDADE, POIS, COM O EXCESSO DE MATO, ESTÁ ATRAINDO ANIMAIS PARA AS RESIDÊNCIAS VIZINHAS.</t>
   </si>
   <si>
     <t>1947</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1947/1947_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1947/1947_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, BEM COMO AO SETOR DE FISCALIZAÇÃO, SOLICITANDO-LHES QUE SEJA REALIZADA A LIMPEZA DE UM TERRENO PERTENCENTE À MUNICIPALIDADE NA RUA MARIETA AUGUSTO SILVIA MARQUES, BAIRRO OLARIA, CUJOS MORADORES, SR. PAULO SÉRGIO E DA SRA. REGINA DE SOUZA, QUE RESIDEM NA MESMA, NO Nº 566, SE PRONTIFICARAM EM DEMONSTRAR A LOCALIZAÇÃO DO TERRENO. </t>
   </si>
   <si>
     <t>1948</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1948/1948_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1948/1948_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, A INSTALAÇÃO DE UMA PLACA DE CARGA E DESCARGA EM FRENTE AO Nº 498 DA RUA EDMILSON ARRUDA MARCOS, BAIRRO OLARIA, EM VISTAS DE FACILITAR O RECEBIMENTO E O DESPACHO DE MERCADORIAS DA EMPRESA VIDRAÇARIA FERREIRA.</t>
   </si>
   <si>
     <t>1949</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1949/1949_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1949/1949_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, UMA OPERAÇÃO TAPA BURACOS NA RUA CECÍLIA BUSATO MARCOS, BAIRRO PONTE PRETA. SOLICITA, TAMBÉM, A INSTALAÇÃO DA REDE DE CAPTAÇÃO DE ÁGUAS PLUVIAIS, O CALÇAMENTO, E O POSTERIOR ASFALTAMENTO, NO TRECHO FINAL DA REFERIDA VIA, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>1950</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1950/1950_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1950/1950_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, O ASFALTAMENTO, A INSTALAÇÃO DA REDE DE ÁGUAS PLUVIAIS E O NIVELAMENTO DA PARTE ALTA DA RUA MARIETA AUGUSTO SILVIA MARQUES, BAIRRO OLARIA. SOLICITA, TAMBÉM, UMA OPERAÇÃO TAPA BURACOS NO TRECHO ASFALTADO DA REFERIDA VIA, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>1951</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1951/1951_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1951/1951_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, O CALÇAMENTO E A INSTALAÇÃO DA REDE DE CAPTAÇÃO DE ÁGUAS PLUVIAIS NA RUA CURITIBA, BAIRRO AGROCERES, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>1952</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1952/1952_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1952/1952_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, O CALÇAMENTO COM O NIVELAMENTO DA VIA, A EXPANSÃO DE REDE ELÉTRICA, A INSTALAÇÃO DE MEIOS-FIOS E A CONSTRUÇÃO DAS REDES DE ÁGUAS PLUVIAIS E ESGOTO NA RUA PROJETADA, LOCALIZADA PRÓXIMA À RUA MARIETA AUGUSTO SILVIA MARQUES, NO BAIRRO OLARIA, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>1953</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, O PATROLAMENTO E CASCALHAMENTO DAS ESTRADAS DO BAIRRO LIGAÇÃO ATÉ CÓRREGO DOS PACHECOS, BEM COMO ATÉ A ESTRADA DE TOCANTINS, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>1954</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1954/1954_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1954/1954_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, O CALÇAMENTO, E POSTERIOR ASFALTAMENTO, DA RUA JEFERSON LADISLAU, QUE INTERLIGA OS BAIRROS ALTAIR ROCHA E SÃO JUDAS TADEU, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>1955</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1955/1955_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1955/1955_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, O ASFALTAMENTO DA RUA FRANCISCO NASCIMENTO, NO BAIRRO SÃO JOSÉ, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>1956</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>Rosângela Maria Alfenas de Andrade</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1956/1956_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1956/1956_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, O ASFALTAMENTO DA RUA CÂNDIDO MARTINS DE OLIVEIRA, NO BAIRRO SANTA BERNADETE, A PEDIDO DOS MORADORES. </t>
   </si>
   <si>
     <t>1957</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1957/1957_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1957/1957_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, O ASFALTAMENTO DA RUA MARIETA CAMPOS ATÉ A RUA HENRIQUE PARMA, NO BAIRRO SANTA BERNADETE, A PEDIDO DE SEUS MORADORES.</t>
   </si>
   <si>
     <t>1958</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1958/1958_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1958/1958_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, O ASFALTAMENTO DA AVENIDA SANTIAGO, LOCALIZADA ENTRE AS RUAS GUSTAVO GORI E ISMAEL DE OLIVEIRA, NO BAIRRO SANTA BERNADETE, EM UM TRECHO DE APROXIMADAMENTE 180 METROS, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>1959</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, O ASFALTAMENTO DO FINAL DA RUA ISMAEL DE OLIVEIRA, NO BAIRRO SANTA BERNADETE, A PEDIDO DE SEUS MORADORES.</t>
   </si>
   <si>
     <t>1960</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1960/1960_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1960/1960_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, SEJA DADA CONTINUIDADE AS OBRAS DE MANILHAMENTO DO LOTEAMENTO MIQUELINA ATÉ O CÓRREGO DO BAIRRO SANTA BERNADETE, COM O OBJETIVO APRIMORAR O ESCOAMENTO DAS ÁGUAS PLUVIAIS, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>1961</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1961/1961_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1961/1961_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, A SUBSTITUIÇÃO DAS MANILHAS QUE SE ENCONTRAM QUEBRADAS DESDE O CÓRREGO ATÉ O &amp;#8220;TUBULÃO&amp;#8221;, EM UM TRECHO DE APROXIMADAMENTE 80 METROS NA RUA JOSÉ TEIXEIRA DE ABREU, BAIRRO SANTA BERNADETE. </t>
   </si>
   <si>
     <t>1962</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1962/1962_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1962/1962_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, O ASFALTAMENTO DAS RUAS ANTÔNIO RAIMUNDO, MANOEL EMÍDIO DA COSTA, JOSÉ JACINTO VIEIRA, ALTAMAR LIMA DE CARVALHO E ORLANDO GAZOLLA, DO BAIRRO SÃO JOSÉ, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>1963</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1963/1963_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1963/1963_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, ESTUDOS QUE VIABILIZEM A ELABORAÇÃO DE UM PROJETO DE LEI QUE TRATE SOBRE INCENTIVOS AOS MUNÍCIPES PARA A TROCA DE MATERIAIS RECICLÁVEIS POR ALIMENTOS.</t>
   </si>
   <si>
     <t>1964</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1964/1964_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1964/1964_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, O ASFALTAMENTO DA RUA OTACÍLIO COUTINHO E DA AV. DIÓGENES GOMES DA SILVA (EM FRENTE À ESCOLA PADRE JOÃOZINHO), BAIRRO ANTONINA COELHO, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>1965</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1965/1965_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1965/1965_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, A CAPINA E LIMPEZA GERAL DOS BAIRROS SANTA EDWIGES E SANTA EDWIGES II (LOTEAMENTO LOURO PARMA), A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>1966</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1966/1966_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1966/1966_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, A CONSTRUÇÃO DE UM REDUTOR DE VELOCIDADE EM FRENTE À EMPRESA IMOP, LOCALIZADA NA AV. SENADOR LEVINDO COELHO, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>1967</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1967/1967_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1967/1967_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, O ASFALTAMENTO DA RUA JOSÉ RINALDI, BAIRRO CIBRACI, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>1968</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1968/1968_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1968/1968_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, O RECAPEAMENTO ASFÁLTICO NA RUA JÚLIA TREVIZANO, BAIRRO SANTO ANTÔNIO, ONDE A EMPRESA VIVO DE TELEFONIA REALIZOU UMA OBRA DE EXTENSÃO DE REDE E CAUSOU GRANDES DANOS A ESTRUTURA DO PAVIMENTO DA VIA.</t>
   </si>
   <si>
     <t>1969</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1969/1969_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1969/1969_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, O TÉRMINO DAS OBRAS DE EXTENSÃO DA REDE DE CAPTAÇÃO DE ÁGUAS PLUVIAIS NA REGIÃO CONHECIDA COMO SÍTIO DO SOBRADINHO, LOCALIZADA APÓS O ANTIGO GAZOLÃO, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>1970</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1970/1970_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1970/1970_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, A CAPINA, LIMPEZA GERAL E COLOCAÇÃO DE LIXEIRAS NA RUA MÁRIO FELIPE DOS SANTOS, BAIRRO VILA CASAL, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>1971</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>Darci Pires da Silva, Edeir Pacheco, Joseli Anísio Pinto</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1971/1971_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1971/1971_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, ESTUDOS TÉCNICOS QUE POSSIBILITEM A CONSTRUÇÃO DE UMA ROTATÓRIA NO ENCONTRO DAS RUAS MÁRIO FELIPE DOS SANTOS, VEREADOR BENEDITO AUGUSTO VIEIRA E AV. DR. DOMINGOS PELUSO, A FIM DE GARANTIR MAIOR SEGURANÇA AO TRÂNSITO.</t>
   </si>
   <si>
     <t>1972</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1972/1972_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1972/1972_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, ESTUDOS TÉCNICOS QUE POSSIBILITEM A CONSTRUÇÃO DE UMA PASSARELA PARA PEDESTRES NA PONTE DA TRAVESSA CECÍLIA SERRATO, BAIRRO VILA CASAL, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>1973</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1973/1973_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1973/1973_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SR. PREFEITO MUNICIPAL DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE A NECESSIDADE DE JUNTO AO SETOR COMPETENTE, A REALIZAÇÃO DE ESTUDOS TÉCNICOS NECESSÁRIOS NO INTUITO DE SE PROMOVER MELHORIAS DE INFRAESTRUTURA NAS REDES PARA CAPTAÇÃO DE ÁGUAS PLUVIAIS JUNTO AO BAIRRO SÃO DOMINGOS, EM ESPECIAL, EM SUA FRONTEIRA COM O BAIRRO ELDORADO, ONDE DIVERSOS MORADORES RESIDEM ABAIXO DO NÍVEL DAS RUAS PRINCIPAIS QUE DIVIDEM OS BAIRROS.</t>
   </si>
   <si>
     <t>1976</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1976/1976_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1976/1976_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, MELHORIAS NO SERVIÇO DE TRANSPORTE DE PACIENTES COM CÂNCER, ESPECIALMENTE COM RELAÇÃO AO TRATAMENTO FORNECIDO PELOS SERVIDORES DURANTE O ACOMPANHAMENTO.</t>
   </si>
   <si>
     <t>2239</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2239/2239_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2239/2239_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, ESTUDOS TÉCNICOS QUE PROPORCIONEM O AUMENTO DOS VALORES PAGOS PARA OS PACIENTES QUE REALIZAM O TRANSPORTE FORA DE DOMICILIO (TFD).</t>
   </si>
   <si>
     <t>2240</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2240/2240_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2240/2240_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, A URGENTE MANUTENÇÃO DA REDE DE ESGOTO DA RUA SEIS, EM FRENTE AO Nº 41, NO BAIRRO SÃO DOMINGOS, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>2241</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2241/2241_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2241/2241_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, A PINTURA DOS REDUTORES DE VELOCIDADE RECÉM CONSTRUÍDOS AO LONGO DA AV. JUSCELINO KUBITSCHEK, BAIRRO SANTANA, COM O INTUITO ALERTAR OS MOTORISTAS.</t>
   </si>
   <si>
     <t>2242</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2242/2242_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2242/2242_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, ESTUDOS TÉCNICOS QUE PROMOVAM A CONSTRUÇÃO DE UM REDUTOR DE VELOCIDADE EM FRENTE AO Nº 266 NA RUA CEL. BERNARDINO CARNEIRO, A PEDIDO DOS MORADORES, TRANSEUNTES E MOTORISTAS.</t>
   </si>
   <si>
     <t>2243</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2243/2243_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2243/2243_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, ESTUDOS TÉCNICOS NECESSÁRIOS PARA A CONSTRUÇÃO DE UMA CRECHE EM PARTE DO TERRENO CONCEDIDO À ASSOCIAÇÃO DE MORADORES DO BAIRRO ALTAIR ROCHA, POR MEIO DA LEI Nº 3505/2005, A QUAL É LOCALIZADA EM FRENTE AO Nº 38 DA RUA ANASTÁCIO DORIGUETO.</t>
   </si>
   <si>
     <t>2244</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2244/2244_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2244/2244_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A CONSTRUÇÃO DE UM REDUTOR DE VELOCIDADE EM FRENTE AO Nº 148 DA RUA JOSÉ AUGUSTO MARCOS, BAIRRO PONTE PRETA, BEM COMO A PINTURA DE UMA FAIXA DE PEDESTRES EM FRENTE AO ESTACIONAMENTO DO SUPERMERCADO LÍDER, EM VISTAS DE SER UM TRECHO COM UMA CURVA MUITO PERIGOSA. </t>
   </si>
   <si>
     <t>2245</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2245/2245_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2245/2245_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, A INSTALAÇÃO DE MAIS VENTILADORES NA CAPELA DO VELÓRIO MUNICIPAL, A PEDIDO DA POPULAÇÃO.</t>
   </si>
   <si>
     <t>2246</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2246/2246_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2246/2246_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, A DISPONIBILIZAÇÃO DE UM VIGIA PARA A CAPELA DO VELÓRIO MUNICIPAL NO PERÍODO NOTURNO, A FIM DE GARANTIR MAIOR SEGURANÇA AOS FAMILIARES E AMIGOS DURANTE O VELÓRIO, DEVIDO A ENTRADA RECORRENTE DE PESSOAS USUÁRIAS DE DROGAS E BADERNEIROS.</t>
   </si>
   <si>
     <t>2247</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2247/2247_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2247/2247_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, A CAPINA E LIMPEZA GERAL DA RUA MARECHAL FLORIANO PEIXOTO, BAIRRO VILA CASAL, DEVIDO A GRANDE QUANTIDADE DE ANIMAIS QUE ESTÃO INVADINDO AS RESIDÊNCIAS, TRAZENDO MUITOS TRANSTORNOS AOS MORADORES.</t>
   </si>
   <si>
     <t>2248</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2248/2248_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2248/2248_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, A CONSTRUÇÃO DE DOIS REDUTORES DE VELOCIDADE NA RUA ANTENOR MACHADO, SENDO UM ANTES DO POSTO DE GASOLINA  NA CURVA E OUTRO EM FRENTE À SECRETARIA DE SAÚDE. </t>
   </si>
   <si>
     <t>2258</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2258/2258_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2258/2258_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, O AUMENTO DO EFETIVO DE FUNCIONÁRIOS QUE CAPINAM OU A EXTENSÃO DA JORNADA DE TRABALHO DOS MESMOS, PELO MENOS NO ATUAL PERÍODO DE CHUVAS DO ANO. APÓS ESSE PERÍODO, SE SOLICITA QUE A PREFEITURA INTENSIFIQUE A NOTIFICAÇÃO DOS PROPRIETÁRIOS DE LOTES PARA QUE OS MESMOS MANTENHAM A CONSERVAÇÃO DOS IMÓVEIS E CALÇADAS. </t>
   </si>
   <si>
     <t>2259</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2259/2259_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2259/2259_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, A CAPINA E LIMPEZA GERAL DA RUA PROF. FRANCISCO ARTIDORO  DA COSTA, BAIRRO SÃO JUDAS TADEU, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>2260</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2260/2260_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2260/2260_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, À SECRETÁRIA MUNICIPAL DE EDUCAÇÃO, MARIA ELIZABETH BARROS, BEM COMO AO ILUSTRÍSSIMO SENHOR DIRETOR DA 38ª SUPERINTENDÊNCIA REGIONAL DE ENSINO, SAMUEL GAZOLLA LIMA, INDICANDO-LHES A POSSIBILIDADE DE REALIZAÇÃO DE GINCANAS EDUCATIVAS NAS ESCOLAS MUNICIPAIS E ESTADUAIS DO MUNICÍPIO QUE PRIORIZEM A PRÁTICA DIÁRIA DA RECICLAGEM.</t>
   </si>
   <si>
     <t>2261</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2261/2261_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2261/2261_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, O ASFALTAMENTO DAS RUAS ALFREDO ARISTIDES PIETSCH, JOAQUIM LOUREIRO BATISTA, MERCEDES NUNES PESSOA, ORIDES DO NASCIMENTO, VIRGÍLIO VIEIRA DE ANDRADE, TODAS PERTENCENTES AO BAIRRO CIBRACI, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>2262</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2262/2262_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2262/2262_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, O CALÇAMENTO DAS RUAS IRMÃOS PERÓN E CECI PERÓN, NO BAIRRO AGROCERES, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>2263</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2263/2263_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2263/2263_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, O CALÇAMENTO COMPLETO DA RUA MAURÍCIO MUZITANO E O TRECHO FINAL DA RUA DR. LUÍS CARLOS RINCO, AMBAS NO BAIRRO SANTA EDWIGES, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>2264</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2264/2264_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2264/2264_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, O RETORNO DO FUNCIONAMENTO DA FARMÁCIA POPULAR AO SEU HORÁRIO INTEGRAL, A PEDIDO DA POPULAÇÃO.</t>
   </si>
   <si>
     <t>2265</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2265/2265_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2265/2265_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, A IMPLANTAÇÃO DE UM GUARDA-CORPO NA PASSARELA DA PONTE EM FRENTE AO TERMINAL RODOVIÁRIO, ESTENDENDO-O ATÉ AV. COMENDADOR JACINTO SOARES DE SOUSA LIMA, EM UM TRECHO DE APROXIMADAMENTE 5 METROS, E A PINTURA DE UMA FAIXA DE PEDESTRES AO FINAL DO MESMO, A PEDIDO DA POPULAÇÃO.</t>
   </si>
   <si>
     <t>2266</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2266/2266_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2266/2266_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, A CONSTRUÇÃO DE UM REDUTOR DE VELOCIDADE E A INSTALAÇÃO DE UMA PLACA DE &amp;#8220;PROIBIDO ESTACIONAR&amp;#8221; EM FRENTE À ESCOLA MUNICIPAL GERALDA BERNARDO DE OLIVEIRA, LOCALIZADA NA RUA OLÍMPIO RIBEIRO, BAIRRO PRIMAVERA, A PEDIDO DE PAIS DE ALUNOS E MORADORES.</t>
   </si>
   <si>
     <t>2267</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2267/2267_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2267/2267_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, A CONSTRUÇÃO DE UM POSTO DE SAÚDE NA COMUNIDADE DO TANQUINHO, EM RAZÃO DA GRANDE QUANTIDADE DE MORADORES NAQUELA REGIÃO QUE PRECISAM SE DESLOCAR LONGOS PERCURSOS PARA CONSULTAS MÉDICAS.</t>
   </si>
   <si>
     <t>2268</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>Edvar Miquelito</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2268/2268_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2268/2268_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, ESTUDOS TÉCNICOS NO SENTIDO DE IMPLEMENTAR O RETORNO DA UNIDADE DE ATENDIMENTO IMEDIATO, UAI, NA CIDADE DE UBÁ.</t>
   </si>
   <si>
     <t>2274</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2274/2274_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2274/2274_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, A CONSTRUÇÃO DE REDUTORES DE VELOCIDADE EM FRENTE AOS NÚMEROS 209, 307 E 381 DA RUA ALVIMAR MIQUELITO, NO BAIRRO ELDORADO, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>2275</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2275/2275_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2275/2275_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, SEJA DADA MAIOR ATENÇÃO À FARMÁCIA POPULAR, NO SENTIDO DE MANTER O ESTOQUE DE MEDICAMENTOS EM DIA.</t>
   </si>
   <si>
     <t>2276</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2276/2276_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2276/2276_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, O RETORNO DO ATENDIMENTO DOS MÉDICOS CLÍNICOS GERAIS E PEDIATRAS NO DISTRITOS DE UBÁ, DE FORMA PERMANENTE, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>2277</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2277/2277_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2277/2277_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, O PATROLAMENTO E O CASCALHAMENTO NAS COMUNIDADES DO CÓRREGO DE UBAZINHO E POSSES, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>2269</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2269/2269_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2269/2269_texto_integral.pdf</t>
   </si>
   <si>
     <t>CORRESPONDÊNCIA AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, ESTUDOS TÉCNICOS PARA A ALTERAÇÃO DE LOCALIZAÇÃO DA FAIXA DE PEDESTRES NA RUA ANTENOR MACHADO, QUE ESTÁ PRÓXIMA AO POSTO DE GASOLINA,  PARA FICAR EM FRENTE À SECRETÁRIA DE SAÚDE.</t>
   </si>
   <si>
     <t>2270</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>Darci Pires da Silva, Gilson Pica Pau Vereador, Joseli Anísio Pinto, Rosângela Maria Alfenas de Andrade</t>
-[...2 lines deleted...]
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2270/2270_texto_integral.pdf</t>
+    <t>Darci Pires da Silva, Gilson Fazolla Filgueiras, Joseli Anísio Pinto, Rosângela Maria Alfenas de Andrade</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2270/2270_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, A INSTALAÇÃO DE UM POSTE DE ILUMINAÇÃO PÚBLICA EM FRENTE AO Nº 47 DA RUA JOFRE COSTA MARQUES, BAIRRO PONTE PRETA, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>2271</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2271/2271_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2271/2271_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, A EXTENSÃO DE REDE ELÉTRICA, COM POSTES DE ILUMINAÇÃO PÚBLICA, NA ESTRADA DA INDÚSTRIA R. BAIÃO, COMUNIDADE DA LIGAÇÃO, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>2272</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2272/2272_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2272/2272_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, A INSTALAÇÃO DE UM POSTE COM LUMINÁRIA EM FRENTE AO Nº 389 DA RUA FRANCISCO ANDRÉ DE ARAÚJO, BAIRRO BEIRA LINHA, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>2273</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2273/2273_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2273/2273_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, A INSTALAÇÃO DE MEIOS-FIOS E SUBSTITUIÇÃO DOS ANTIGOS DA RUA FRANCISCO TEIXEIRA DE ABREU, BAIRRO PALMEIRAS, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>2278</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2278/2278_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2278/2278_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, A CONSTRUÇÃO DE UM REDUTOR DE VELOCIDADE EM FRENTE AO Nº 126 NA RUA HENRIQUE PARMA, BAIRRO INDUSTRIAL, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>2279</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2279/2279_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2279/2279_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, O ASFALTAMENTO DA RUA TUPIS, PRÓXIMO À EMPRESA LAMIART, NO BAIRRO INDUSTRIAL, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>2280</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2280/2280_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2280/2280_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, ESTUDOS QUE PROMOVAM A CRIAÇÃO DE ALTERNATIVAS PARA O TRANSPORTE DE PACIENTES QUE REALIZAM TRATAMENTO CONTRA CÂNCER.</t>
   </si>
   <si>
     <t>2281</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2281/2281_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2281/2281_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, ESTUDOS PARA A DISPONIBILIZAÇÃO DE ÔNIBUS PARA TRANSPORTE DE ALUNOS CARENTES DAS FACULDADES DE UBÁ.</t>
   </si>
   <si>
     <t>2282</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2282/2282_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2282/2282_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, A INSCRIÇÃO DO MUNICÍPIO DE UBÁ  NO PROGRAMA FARMÁCIA DE TODOS DO GOVERNO ESTADUAL, COM A INSERÇÃO DE PELO MENOS MAIS UMA UNIDADE NA REGIÃO DO BAIRRO PONTE PRETA, A FIM DE ATENDER A DEMANDA DOS MORADORES DA REGIÃO LESTE DA CIDADE DE UBÁ.</t>
   </si>
   <si>
     <t>2283</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2283/2283_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2283/2283_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, A CONSTRUÇÃO DE UM REDUTOR DE VELOCIDADE EM FRENTE AO Nº 135 DA RUA CAPITÃO TEIXEIRA PINTO, BAIRRO INÊS GROPPO, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>2284</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2284/2284_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2284/2284_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, O ASFALTAMENTO DA RUA DOS VICENTINOS, LOCALIZADA NA PARTE ALTA DO BAIRRO LOURIÇAL, A QUAL É INTERLIGADA NAS RUAS 07 E 08 DO BAIRRO SÃO DOMINGOS, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>2285</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2285/2285_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2285/2285_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, ESTUDOS TÉCNICOS QUE VISEM À CONSTRUÇÃO DE DOIS REDUTORES DE VELOCIDADE NA AV. OLEGÁRIO MACIEL, ESPECIFICAMENTE ENTRE A LOJA ELETRIND E A PONTE PRÓXIMA À ENTRADA DO BAIRRO COPARMA, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>2286</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2286/2286_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2286/2286_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, ESTUDOS TÉCNICOS QUE PROMOVAM A REFORMA DA PONTE LOCALIZADA NA ESTRADA PARA A COMUNIDADE MORADINHA, PRÓXIMA A ANTIGA ESCOLA, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>2287</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2287/2287_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2287/2287_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, A PODA DE ÁRVORES NAS ADJACÊNCIAS DO POSTO DE SAÚDE LOCALIZADO NA AV. JUSCELINO KUBITSCHEK, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>2288</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2288/2288_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2288/2288_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, A CAPINA E LIMPEZA GERAL DOS BAIRROS TALMA, NOEME BATALHA E PELUSO, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>2289</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2289/2289_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2289/2289_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, A EXTENSÃO DA REDE ELÉTRICA, COM A INSTALAÇÃO DE POSTES DE ILUMINAÇÃO PÚBLICA E LUMINÁRIAS, NA COMUNIDADE DO CÓRREGO ALEGRE, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>2290</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2290/2290_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2290/2290_texto_integral.pdf</t>
   </si>
   <si>
     <t>A CONSTRUÇÃO DE DOIS REDUTORES DE VELOCIDADE NA CURVA DO LOGRADOURO QUE DÁ ACESSO À ESTRADA PARA O APAE RURAL, ANTERIOR À ESCOLA MUNICIPAL MERE MARIA DE AQUINO, COMUNIDADE DOS BRAGUINHAS, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>2291</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2291/2291_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2291/2291_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, A PODA DE ÁRVORES NA AV. GOVERNADOR BIAS FORTES, BAIRRO ELDORADO, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>2292</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2292/2292_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2292/2292_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, A LIMPEZA E CAPINA DA RUA CAPITÃO TEIXEIRA PINTO, BAIRRO INÊS GROPPO, INCLUSIVE NO TERRENO PERTENCE À MUNICIPALIDADE LOCALIZADO NESSA VIA, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>2293</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2293/2293_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2293/2293_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, A CONSTRUÇÃO DE QUATRO REDUTORES DE VELOCIDADE NA AV. ARGÉLIA, BAIRRO FAZENDINHA, ESPECIFICAMENTE EM FRENTE AOS NÚMEROS 22, 165, 456 E 925, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>2294</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2294/2294_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2294/2294_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, A CAPINA E LIMPEZA GERAL NO BAIRRO SÃO DOMINGOS, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>2295</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2295/2295_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2295/2295_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, A COLOCAÇÃO DE TRÊS CONTAINERS DE LIXO NA RUA MARIA APARECIDA CASTANON BRAVO, BAIRRO CIBRACI, ESPECIFICAMENTE UM EM FRENTE AO Nº 120 E DOIS AO Nº 210, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>2296</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2296/2296_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2296/2296_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, A COLOCAÇÃO DE UM POSTE DE ILUMINAÇÃO PÚBLICA EM FRENTE AO Nº 206 DA RUA SANTA LUZIA, BAIRRO LOURIÇAL, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>2297</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2297/2297_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2297/2297_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, A DISPONIBILIZAÇÃO DE, PELO MENOS, DUAS CADEIRAS DE RODAS NOS POSTOS DE SAÚDE DE UBÁ, A FIM DE SEREM UTILIZADAS POR PESSOAS QUE POSSUAM DIFICULDADES DE LOCOMOÇÃO.</t>
   </si>
   <si>
     <t>2298</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2298/2298_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2298/2298_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, A NOMEAÇÃO DA COMISSÃO TÉCNICA DE AVALIAÇÃO, CTA, INSTITUÍDO PELA LEI COMPLEMENTAR Nº 062/2001.</t>
   </si>
   <si>
     <t>2299</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2299/2299_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2299/2299_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, A DOAÇÃO DE ADUBO E ESTERCO PARA A HORTA COMUNITÁRIA DO BAIRRO ELDORADO, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>2300</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2300/2300_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2300/2300_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, UMA OPERAÇÃO TAPA BURACOS E ESTUDOS PARA A CONSTRUÇÃO DE REDUTORES DE VELOCIDADE NA PARTE ALTA DA RUA GERALDO MAGELA FERNANDES, BAIRRO SANTA EDWIGES, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>2301</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2301/2301_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2301/2301_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, AO SETOR DE VIGILÂNCIA SANITÁRIA, A FIM DE SOLICITAR A FISCALIZAÇÃO E NOTIFICAÇÃO DO FRIGORIFICO CRUZEIRO DO SUL EM RAZÃO DOS CAMINHÕES DA EMPRESA TRANSITAREM PELAS RUAS DA CIDADE DEIXANDO CAIR VÍSCERAS E SANGUE DE ANIMAIS ABATIDOS, GERANDO MUITOS TRANSTORNOS AOS MUNÍCIPES.</t>
   </si>
   <si>
     <t>2302</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2302/2302_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2302/2302_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, A CAPINA E LIMPEZA GERAL DO BAIRRO PAULINO FERNANDES, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>2303</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2303/2303_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2303/2303_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, O ASFALTAMENTO DE TODAS AS RUAS DO BAIRRO PAULINO FERNANDES, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>2304</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2304/2304_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2304/2304_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, A CAPINA E LIMPEZA GERAL NO TRECHO FINAL DA RUA CLARICE VIEIRA (RUA SEM SAÍDA), VILA REGINA, LOCALIZADA NAS ADJACÊNCIAS DO CAIC, DEVIDO AO MATAGAL ESTAR SENDO UTILIZADO COMO ESCONDERIJO POR MELIANTES E USUÁRIOS DE DROGAS, GERANDO GRANDE INSEGURANÇA AOS MORADORES DAQUELA REGIÃO.</t>
   </si>
   <si>
     <t>2305</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2305/2305_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2305/2305_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, UMA OPERAÇÃO TAPA BURACOS E A CONSTRUÇÃO DE REDUTORES DE VELOCIDADE  NA RUA JOSÉ LOURENÇO DA SILVA, BAIRRO DA LUZ, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>2306</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2306/2306_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2306/2306_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, A CONSTRUÇÃO DE PROTEÇÃO EM CONCRETO PARA UMA PLACA QUE DÁ DENOMINAÇÃO AO ESCADÃO QUE LIGA A RUA JOSÉ MOREIRA MENDES, BAIRRO JARDIM GLÓRIA, À RUA ADOLFO PEREIRA CORTEZ, BAIRRO SÃO DOMINGOS, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>2307</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2307/2307_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2307/2307_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, A PEDIDO DO LÍDER COMUNITÁRIO DO DISTRITO DE MIRAGAIA, SR. JOSÉ CARLOS QUIRINO, A CONSTRUÇÃO DE QUATRO REDUTORES DE VELOCIDADE AO LONGO DA RUA CORONEL JOÃO FERREIRA DE ANDRADE, NO DISTRITO DE MIRAGAIA, SUGERINDO ABAIXO OS LOCAIS QUE, OBVIAMENTE, FICARÃO À CARGO DA AVALIAÇÃO DOS RESPONSÁVEIS:_x000D_
 1º - PRÓXIMO À PENÚLTIMA CASA DA REFERIDA RUA;_x000D_
 2º - UM POUCO ANTES DO COLÉGIO ESTADUAL;_x000D_
 3º - EM FRENTE À IGREJA CATÓLICA;_x000D_
 4º - ENTRADA DO BAIRRO, EM FRENTE À IGREJA EVANGÉLICA._x000D_
 </t>
   </si>
   <si>
     <t>2308</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>Darci Pires da Silva, Jorge Custódio Gervásio</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2308/2308_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2308/2308_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, O ASFALTAMENTO DA RUA JACY CANDIAN, BAIRRO MEU SONHO, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>2325</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2325/2325_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2325/2325_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, ESTUDOS TÉCNICOS PARA A CONSTRUÇÃO DE UM CONSERVATÓRIO DE MÚSICA NA CIDADE DE UBÁ, A PEDIDO DOS MUNÍCIPES.</t>
   </si>
   <si>
     <t>2326</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2326/2326_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2326/2326_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, A NOTIFICAÇÃO DO PROPRIETÁRIO DOS TERRENOS LOCALIZADOS NO BAIRRO SANTA EDWIGES II PARA PROVIDENCIAR A CAPINA E LIMPEZA GERAL DOS MESMOS, DEVIDO AO APARECIMENTO CONSTANTE DE ANIMAIS PEÇONHENTOS E RATOS NAS RESIDÊNCIAS, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>2327</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2327/2327_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2327/2327_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, A INSTALAÇÃO DE REDE DE ESGOTO NA RUA VENEZA, BAIRRO FAZENDINHA II , INTERLIGANDO-A ATÉ A REDE PRINCIPAL, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>2328</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2328/2328_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2328/2328_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, O ASFALTAMENTO DA RUA NILTON SANTOS, BAIRRO INDUSTRIAL, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>2329</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2329/2329_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2329/2329_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, A EXTENSÃO DE REDE ELÉTRICA  COM A INSTALAÇÃO DE POSTES DE ILUMINAÇÃO PÚBLICA, EM UM TRECHO DE APROXIMADAMENTE 200 METROS, ENTRE O TREVO DO BAIRRO SANTA EDWIGES ATÉ A VILA GONÇALVES, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>2330</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2330/2330_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2330/2330_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, O ASFALTAMENTO DA RUA MARCILHA GAZOLA CANDIAN, BAIRRO MEU SONHO, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>2331</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2331/2331_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2331/2331_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, O ASFALTAMENTO DA RUA IRMÃOS PERON, BAIRRO AGROCERES, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>2335</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, O CALÇAMENTO DA RUA QUE FORNECE ACESSO AO BAIRRO ROSA DE TOLEDO, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>2336</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2336/2336_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2336/2336_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, A PEDIDO DA VEREADORA SUPLENTE DO PHS, SONINHA, A PINTURA DE UMA FAIXA DE PEDESTRES EM FRENTE À FÁBRICA DE GAIOLAS NA RUA CONSELHEIRO AUGUSTO CÉSAR, BAIRRO COPACABANA, VISANDO A GARANTIR MAIOR SEGURANÇA PARA A TRAVESSIA DOS PEDESTRES.</t>
   </si>
   <si>
     <t>2337</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2337/2337_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2337/2337_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO PREFEITO, A CONSTRUÇÃO DE UMA ACADEMIA POPULAR NA COMUNIDADE DA BARRINHA, PARA USO DOS MORADORES DAQUELA LOCALIDADE E ADJACÊNCIAS. </t>
   </si>
   <si>
     <t>2338</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2338/2338_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2338/2338_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, BEM COMO AO SR. SECRETÁRIO DE AMBIENTE E MOBILIDADE URBANA, VICENTE DE PAULO PINTO, PARA INDICAR-LHES QUE AS LUZES DA FEIRA MUNICIPAL SEJAM APAGADAS DURANTE O DIA, VISANDO A PROPORCIONAR ECONOMIA PARA O MUNICÍPIO.</t>
   </si>
   <si>
     <t>2339</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2339/2339_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2339/2339_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, BEM COMO AO SR. SECRETÁRIO DE AMBIENTE E MOBILIDADE URBANA, VICENTE DE PAULO PINTO, PARA INDICAR-LHES QUE SEJA ORGANIZADA A ENTRADA E SAÍDA DE VEÍCULOS DA FEIRA MUNICIPAL, A PEDIDO DOS FEIRANTES.</t>
   </si>
   <si>
     <t>2340</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2340/2340_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2340/2340_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, A CONSTRUÇÃO DE UM POSTO DE SAÚDE NO DISTRITO DE MIRAGAIA, A PEDIDO DO LÍDER COMUNITÁRIO DO DISTRITO DE MIRAGAIA, SR. JOSÉ CARLOS QUIRINO.</t>
   </si>
   <si>
     <t>2341</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2341/2341_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2341/2341_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, A REFORMA DO PONTO DE ÔNIBUS LOCALIZADO NA RUA MONSENHOR PAIVA CAMPOS, CENTRO, EM FRENTE AO PAN CRIANÇA, POIS AS VIGAS QUE SUSTENTAM A ESTRUTURA METÁLICA ESTÃO EM ESTADO PRECÁRIO DE CONSERVAÇÃO, COMPROMETENDO A SEGURANÇA DAS PESSOAS.</t>
   </si>
   <si>
     <t>2342</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2342/2342_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2342/2342_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, ESTUDOS TÉCNICOS PARA A CONSTRUÇÃO DE REDUTORES DE VELOCIDADE AO LONGO DA AV. DOS ANDRADAS, BAIRRO SÃO SEBASTIÃO, DEVIDO À ALTA VELOCIDADE DE MUITOS MOTORISTAS.</t>
   </si>
   <si>
     <t>2345</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, ESTUDOS TÉCNICOS PARA O RETORNO DA PLACA, INSTALADA NA RUA ANTENOR MACHADO, QUE PERMITIA TRÂNSITO LIVRE À DIREITA PARA A RUA JOSÉ GOMES BRAGA, A PEDIDO DOS MOTORISTAS.</t>
   </si>
   <si>
     <t>2346</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2346/2346_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2346/2346_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, BEM COMO AO SR. SECRETÁRIO DE AMBIENTE E MOBILIDADE URBANA, VICENTE DE PAULO PINTO, PARA INDICAR-LHES A NECESSIDADE DE REALIZAÇÃO DE ESTUDOS TÉCNICOS QUE PROMOVAM MELHORIAS NO TRÂNSITO DE VEÍCULOS NA RUA ANTÔNIO BATISTA, CENTRO, DEVIDO AOS GRANDES CONGESTIONAMENTOS.</t>
   </si>
   <si>
     <t>2347</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2347/2347_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2347/2347_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, UMA OPERAÇÃO TAPA BURACOS NA RUA LEOPOLDINA LOPES DA SILVA, BAIRRO VILA CASAL, LOCALIZADA NA REGIÃO CONHECIDA COMO &amp;#8220;MORRO DO QUEROSENE&amp;#8221;, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>2348</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2348/2348_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2348/2348_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, ESTUDOS TÉCNICOS PARA A ELABORAÇÃO DE UM EDITAL QUE TRATE SOBRE O ESTACIONAMENTO ROTATIVO EM UBÁ EM QUE PREVEJA SOMENTE A PARTICIPAÇÃO DE ENTIDADES SEM FINS LUCRATIVOS.</t>
   </si>
   <si>
     <t>2349</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2349/2349_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2349/2349_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, A CAPINA E LIMPEZA GERAL DO ESCADÃO QUE LIGA O BAIRRO JARDIM GLÓRIA AO BAIRRO SÃO DOMINGOS, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>2350</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2350/2350_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2350/2350_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, A SUBSTITUIÇÃO DAS MANILHAS DO BUEIRO LOCALIZADO NA RUA VEREADOR BENEDITO AUGUSTO VIEIRA, BAIRRO VILA CASAL, POR OUTRAS DE MAIOR DIÂMETRO, EM VISTAS DE COMPORTAR O VOLUME ATUAL DE ÁGUA, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>2351</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2351/2351_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2351/2351_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, O TAPAMENTO DE UM BURACO EM FRENTE AO NÚMERO 51 DA RUA MARIETA AUGUSTA SILVA MARCOS, BAIRRO OLARIA,  EXISTENTE HÁ MAIS DE SEIS MESES NO LOCAL, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>2352</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2352/2352_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2352/2352_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO PREFEITO PARA REALIZAR O CALÇAMENTO DOS SEGUINTES LOGRADOUROS DA COLÔNIA PADRE DAMIÃO E POVOADO SÃO DOMINGOS: PROJETADA, MANOEL SOARES FERREIRA, ODILON DOS REIS, MARIA ARANTES, JOSÉ RODRIGO DE FREITAS, MARIA EFIGÊNCIA DE OLIVEIRA, GUSTAVO MOREIRA, MANOEL CATALDO PINTO.  </t>
   </si>
   <si>
     <t>2353</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
     <t>Antero Gomes de Aguiar, Edeir Pacheco</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2353/2353_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2353/2353_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, BEM COMO À SECRETARIA DE CULTURA, A FIM DE SOLICITAR A DISPONIBILIDADE DE ÔNIBUS PARA OS ALUNOS DA ESCOLA ESTADUAL EUNICE WEAVER PARTICIPAREM DOS JOGOS ESCOLARES QUE OCORRERÃO ENTRE OS DIAS 04 A 08 DE ABRIL DO CORRENTE ANO. A PRESENTE DEMANDA FOI LEVANTADA PELOS ALUNOS DA ESCOLA ESTADUAL EUNICE WEAVER, QUE ESTIVERAM REUNIDOS COM OS VEREADORES ABAIXO ASSINADOS NO DIA 29/03/2017, ATRAVÉS DO &amp;#8220;PROJETO CÂMARA NA ESCOLA&amp;#8221;.</t>
   </si>
   <si>
     <t>2354</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2354/2354_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2354/2354_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, O ASFALTAMENTO DA RUA PASSOS, BAIRRO SANTANA, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>2355</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2355/2355_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2355/2355_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, A CAPINA E LIMPEZA GERAL EM TODA EXTENSÃO DA AV. CÍCERO SILVEIRA, BAIRRO CIBRACI, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>2356</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2356/2356_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2356/2356_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, O CALÇAMENTO DA RUA OURO PRETO, BAIRRO SANTA LUZIA, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>2367</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, O RECAPEAMENTO ASFÁLTICO DA AV. COMENDADOR JACINTO SOARES DE SOUSA LIMA, BAIRRO DICO TEIXEIRA, NO TRECHO PRÓXIMO AO BAHAMAS MIX.</t>
   </si>
   <si>
     <t>2368</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2368/2368_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2368/2368_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, A CONSTRUÇÃO DE UMA COBERTURA PARA O PONTO DE ÔNIBUS LOCALIZADO NA AV. COMENDADOR JACINTO SOARES DE SOUSA LIMA, BAIRRO DICO TEIXEIRA, PRÓXIMO AO BAHAMAS MIX, PARA QUE AS PESSOAS AGUARDEM O ÔNIBUS COM MAIOR COMODIDADE PROTEGIDAS DO SOL E CHUVA.</t>
   </si>
   <si>
     <t>2369</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2369/2369_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2369/2369_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, A CONSTRUÇÃO DE UM BUEIRO NA AV. COMENDADOR JACINTO SOARES DE SOUSA LIMA, BAIRRO DICO TEIXEIRA, PRÓXIMO AO BAHAMAS MIX, DEVIDO AOS CONSTANTES EMPOÇAMENTOS DE ÁGUA PELA VIA QUE GERAM MUITOS TRANSTORNOS AOS MOTORISTAS.</t>
   </si>
   <si>
     <t>2370</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2370/2370_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2370/2370_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, O ASFALTAMENTO DO TRECHO FINAL DA RUA CRISTIANO DA MOTA JÚNIOR, BAIRRO LOURIÇAL, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>2371</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2371/2371_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2371/2371_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, O ASFALTAMENTO DA RUA JOSÉ CANESCHI, BAIRRO LOURIÇAL, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>2372</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2372/2372_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2372/2372_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, O ASFALTAMENTO DA RUA SÃO JORGE, BAIRRO SÃO SEBASTIÃO, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>2373</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2373/2373_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2373/2373_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, O ASFALTAMENTO DA RUA SÃO SEBASTIÃO, BAIRRO SÃO SEBASTIÃO, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>2374</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2374/2374_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2374/2374_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, ESTUDOS TÉCNICOS PARA A CONSTRUÇÃO DE QUATRO BARRAGENS SECAS, SENDO DUAS NA ÁREA VERDE ENTRE O BAIRRO SANTA EDWIGES II ATÉ O INÍCIO DO BAIRRO SANTA EDWIGES I; E DUAS NA ÁREA VERDE ATÉ A VILA GONÇALVES, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>2375</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2375/2375_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2375/2375_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, ESTUDOS TÉCNICOS PARA A ELABORAÇÃO DE UM PROJETO DE LEI COMPLEMENTAR QUE CRIE A GUARDA MUNICIPAL DE UBÁ, CONFORME O DISPOSTO NO ART. 28 DA LEI ORGÂNICA.</t>
   </si>
   <si>
     <t>2376</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2376/2376_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2376/2376_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, ESTUDOS TÉCNICOS PARA QUE SEJAM ADQUIRIDOS POSTOS DE SAÚDE DO TIPO CONTÊINER, EM VISTAS DA REDUÇÃO DE CUSTOS E PRATICIDADE.</t>
   </si>
   <si>
     <t>2377</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2377/2377_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2377/2377_texto_integral.pdf</t>
   </si>
   <si>
     <t>EDSON TEIXEIRA FILHO, NA FORMA REGIMENTAL E APÓS A DEVIDA APROVAÇÃO PLENÁRIA, QUE PROCEDA IMEDIATAMENTE A ELABORAÇÃO DO PLANO MUNICIPAL DE MOBILIDADE URBANA DE UBÁ E AUDIÊNCIAS PÚBLICAS PARA TRATAR DESSE IMPORTANTE ASSUNTO.</t>
   </si>
   <si>
     <t>2378</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>Edeir Pacheco</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, A FIM DE SOLICITAR-LHE QUE PERMITA UM REPRESENTANTE DA ASSOCIAÇÃO DO CICLISMO (CICLISMA) COMO MEMBRO TITULAR E SUPLENTE NO CONSELHO MUNICIPAL DO TRÂNSITO, ATRAVÉS DA ALTERAÇÃO DA LEGISLAÇÃO VIGENTE.</t>
   </si>
   <si>
     <t>2379</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2379/2379_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2379/2379_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, A PINTURA DE FAIXAS DE ALERTA/ADVERTÊNCIA, DE 40 EM 40 METROS, PARA QUE OS VEÍCULOS RESPEITEM OS CICLISTAS NA AV. COMENDADOR JACINTO SOARES DE SOUSA LIMA, AV. PADRE ARNALDO JANSEN E RUA DR. ÂNGELO BARLETTA, CONFORME A SUGESTÃO DE IMAGEM ABAIXO, VISTO QUE A CIDADE DE JUIZ DE FORA E OUTRAS JÁ IMPLEMENTARAM E ISTO VEM CONTRIBUINDO NA CONSCIENTIZAÇÃO NO TRÂNSITO E RESPEITO AO CICLISTA.</t>
   </si>
   <si>
     <t>2380</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2380/2380_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2380/2380_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, A SINALIZAÇÃO DA RUA NOSSA SENHORA APARECIDA, SENTIDO A AV. OLEGÁRIO MACIEL, VISANDO A GARANTIR MAIOR SEGURANÇA AOS CICLISTAS, UMA VEZ QUE JÁ EXISTE CICLOVIA, BEM COMO A COLOCAÇÃO DE MEIO-FIO SEPARANDO A PISTA DA CICLOVIA.</t>
   </si>
   <si>
     <t>2381</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2381/2381_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2381/2381_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE A REALIZAÇÃO, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, DE ESTUDOS TÉCNICOS QUE VISEM A IMPLEMENTAR O TRATAMENTO DE ÁGUA PARA OS MORADORES DO DISTRITO DE MIRAGAIA, OU A INSTALAÇÃO DE POÇOS ARTESIANOS PARA ATENUAR AS OCORRÊNCIAS DE PESSOAS DOENTES DEVIDO ÀS CONDIÇÕES DE INSALUBRIDADE DA ÁGUA.</t>
   </si>
   <si>
     <t>2382</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2382/2382_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2382/2382_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE A FISCALIZAÇÃO DE UM TERRENO, PERTENCENTE AO MUNICÍPIO, LOCALIZADO NA RUA FRANCISCO HENRIQUE DE SOUSA &amp;#8211; BAIRRO SÃO SEBASTIÃO, QUE ESTÁ SENDO UTILIZADO PARA A UMA CONSTRUÇÃO IRREGULAR DE UM BARRACO POR TRAFICANTES, O QUAL ESTÁ SERVINDO COMO PONTO DE TRÁFICO DE DROGAS.</t>
   </si>
   <si>
     <t>2383</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2383/2383_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2383/2383_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE A REALIZAÇÃO, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, DE ESTUDOS TÉCNICOS QUE VISEM À CONSTRUÇÃO DE UM REDUTOR DE VELOCIDADE NA RUA CAPITÃO ANANIAS TEIXEIRA DE ABREU, PREFERENCIALMENTE EM FRENTE AO Nº 251, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>2384</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2384/2384_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2384/2384_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, A PINTURA DE UMA FAIXA DE PEDESTRES EM FRENTE AO Nº 463 DA AV. PADRE ARNALDO JANSEN, BAIRRO SANTA LUZIA, A PEDIDO DA VEREADORA SUPLENTE DO PHS, SONINHA DA POLICLÍNICA.</t>
   </si>
   <si>
     <t>2385</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2385/2385_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2385/2385_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, A PINTURA DE UMA FAIXA DE PEDESTRES EM FRENTE AO Nº 11 DA RUA VICENTE LEITE, PRÓXIMO AO CRUZAMENTO COM A RUA MAJOR TITO CÉSAR, A PEDIDO DA VEREADORA SUPLENTE DO PHS, SONINHA DA POLICLÍNICA.</t>
   </si>
   <si>
     <t>2386</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2386/2386_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2386/2386_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, A DISPONIBILIZAÇÃO DE UM MÉDICO CLINICO GERAL, COM A PRESENÇA DE DUAS VEZES POR SEMANA; UM PEDIATRA, COM PRESENÇA SEMANAL; E UMA ENFERMEIRA-CHEFE, DIARIAMENTE, PARA O POSTO DE SAÚDE DO DISTRITO DE MIRAGAIA, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>2387</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2387/2387_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2387/2387_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, A CONSTRUÇÃO DE UMA QUADRA POLIESPORTIVA AO LADO DO CRAS DO BAIRRO PIRES DA LUZ, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>2388</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
     <t>Darci Pires da Silva</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2388/2388_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2388/2388_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, ESTUDOS TÉCNICOS PARA A CONSTRUÇÃO DE UMA COBERTURA NA QUADRA POLIESPORTIVA DA ESCOLA MUNICIPAL PROFESSOR MANOEL ARTHIDORO DE CASTRO, DEVIDO AO EXCESSO DE INSOLAÇÃO QUE ESTÁ SENDO PREJUDICIAL ÀS CRIANÇAS DURANTE AS ATIVIDADES FÍSICAS, A PEDIDO DO VEREADOR SUPLENTE, ADEMIR DO TANQUINHO.</t>
   </si>
   <si>
     <t>2390</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
     <t>Ademir da Fonseca Firmiano</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2390/2390_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2390/2390_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, ESTUDOS TÉCNICOS PARA A REALIZAÇÃO DO MANILHAMENTO E A CONSTRUÇÃO DE UMA ESTAÇÃO DE TRATAMENTO PARA O ESGOTO QUE DESÁGUA NO CÓRREGO DA COMUNIDADE DO TANQUINHO, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>2391</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2391/2391_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2391/2391_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, O TÉRMINO DAS OBRAS DA REDE DE ÁGUAS PLUVIAIS NA RUA BOM JESUS, BAIRRO JOÃO TEIXEIRA, NO TRECHO PRÓXIMO À RODOVIA UBÁ-DIVINÉSIA, ATÉ A RUA JOÃO PAULO II, NAS PROXIMIDADES DO BAR DO LOURENÇO, BEM COMO A CONSTRUÇÃO DE UM BUEIRO PRÓXIMO À RESIDÊNCIA DA ELAINE, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>2392</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2392/2392_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2392/2392_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, AO EXMO. SR. DEPUTADO ESTADUAL, DIRCEU DOS SANTOS RIBEIRO E ÀS CONCESSIONÁRIAS DE TELEFONIA, VIVO, OI, CLARO E TIM, PARA SUGERIR ESTUDOS TÉCNICOS QUE VIABILIZEM A INSTALAÇÃO DE TORRES DE TELEFONIA CELULAR NO BAIRRO JOSÉ CAVALIERE, A PEDIDO DOS MORADORES. </t>
   </si>
   <si>
     <t>2393</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2393/2393_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2393/2393_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, O ASFALTAMENTO DA PARTE ALTA DO BAIRRO JOSÉ CAVALIERE, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>2394</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2394/2394_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2394/2394_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, O TÉRMINO DAS OBRAS DA REDE DE ESGOTO NA RUA JOÃO PAULO I, BAIRRO JOÃO TEIXEIRA, VISANDO ATENDER OS MORADORES DA PARTE ALTA QUE ESTÃO CONSTRUINDO FOSSAS PARA AMENIZAR A PRESENTE SITUAÇÃO.</t>
   </si>
   <si>
     <t>2395</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2395/2395_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2395/2395_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, A INSTALAÇÃO DE DUAS PLACAS PARA ESTACIONAMENTO PREFERENCIAL PARA IDOSOS NA PRAÇA GUIDO MARLIERE, SENDO UMA EM FRENTE À IGREJA INTERNACIONAL DA GRAÇA DO REINO DE DEUS E OUTRA AO HOTEL SAINT GERMAN, A PEDIDO DOS MUNÍCIPES. </t>
   </si>
   <si>
     <t>2396</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2396/2396_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2396/2396_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, ESTUDOS TÉCNICOS PARA QUE A PONTE LOCALIZADA NA AV. COMENDADOR JACINTO SOARES DE SOUSA LIMA, EM FRENTE À PRAÇA AGENOR BARBOSA, PASSE A SER MÃO-DUPLA, A PEDIDO DOS MUNÍCIPES.</t>
   </si>
   <si>
     <t>2397</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2397/2397_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2397/2397_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, O ENVIO À AGÊNCIA DOS CORREIOS DE UBÁ DA RELAÇÃO DOS LOGRADOUROS DO BAIRRO LARANJAL PARA A ENTREGA DE CORRESPONDÊNCIAS, EM VIRTUDE DO MESMO POSSUIR INFRAESTRUTURA NECESSÁRIA, BEM COMO O PAGAMENTO DE IPTU PELOS MORADORES.</t>
   </si>
   <si>
     <t>2398</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2398/2398_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2398/2398_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, ESTUDOS TÉCNICOS PARA A CRIAÇÃO DE UMA PARCERIA PÚBLICA/PRIVADA PARA A CONSTRUÇÃO DE UM MURO GABIÃO NO TRECHO PRÓXIMO AO HOTEL DEL FIORE E LOJA ABC NA AV. COMENDADOR JACINTO SOARES DE SOUSA LIMA, DEVIDO AO DESMORONAMENTO DO BARRANCO NO RIO, O QUAL ESTÁ COMPROMETENDO ÀS ESTRUTURAS DAS REFERIDAS EMPRESAS.</t>
   </si>
   <si>
     <t>2399</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2399/2399_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2399/2399_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, A INSTALAÇÃO DAS MANILHAS NA RUA LEANDRO BIGONHA, LOCALIZADA ENTRE O BAIRRO LOURIÇAL E O BAIRRO OLINDA, QUE ESTÃO ABANDONADAS, NO LOCAL, HÁ OITO ANOS.</t>
   </si>
   <si>
     <t>2400</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2400/2400_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2400/2400_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, O DESENTUPIMENTO DA REDE DE ESGOTO DA RUA MARIO FELIPE DOS SANTOS, BAIRRO VILA CASAL, ENTRE OS NÚMEROS 340 E 231, A PEDIDO DO SR. SÉRGIO.</t>
   </si>
   <si>
     <t>2401</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2401/2401_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2401/2401_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, ESTUDOS TÉCNICOS QUE POSSIBILITEM A CONSTRUÇÃO DE UM ESCADÃO NA RUA CECÍLIA PETRONÍLIA MOREIRA, BAIRRO VILA CASAL, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>2402</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2402/2402_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2402/2402_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, O ASFALTAMENTO DA RUA AFONSO IVO DE FELIPPE, QUE LIGA O BAIRRO SÃO JOÃO AO BAIRRO PELUSO, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>2403</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2403/2403_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2403/2403_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, A CONSTRUÇÃO DE UM REDUTOR DE VELOCIDADE NA RUA ANTÔNIO CARLOS CAIAFFA, BAIRRO PRIMAVERA, NAS PROXIMIDADES DO Nº 165, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>2404</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2404/2404_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2404/2404_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, A PINTURA DE UM REDUTOR DE VELOCIDADE EM FRENTE AO Nº 191 DA RUA XV DE NOVEMBRO, CENTRO, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>2405</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2405/2405_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2405/2405_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, O MANILHAMENTO DE ESGOTO DO BAIRRO SANTA ROSA ATÉ O BAIRRO PIRES DA LUZ, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>2406</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2406/2406_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2406/2406_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, ESTUDOS TÉCNICOS PARA VIABILIZAR A INVERSÃO DO SENTIDO DA MÃO DE TRÂNSITO DA RUA FRANCISCO DE PAULA LIMA OU DA TRAVESSA PERIN, AMBAS NO BAIRRO DICO TEIXEIRA, A PEDIDO DOS MORADORES. </t>
   </si>
   <si>
     <t>2407</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2407/2407_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2407/2407_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, O PROLONGAMENTO DA REDE ELÉTRICA NA COMUNIDADE CÓRREGO SANTO ANASTÁCIO, INICIANDO EM FRENTE À RESIDÊNCIA DO SR. JOSÉ HILÁRIO ATÉ O FINAL DO LOGRADOURO DA REFERIDA COMUNIDADE, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>2408</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2408/2408_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2408/2408_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, ESTUDOS TÉCNICOS PARA QUE A RUA DIEGUINHO TEIXEIRA PINTO, NO BAIRRO SANTA EDWIGES, PASSE A SER MÃO ÚNICA EM RAZÃO DA SUA LARGURA REDUZIDA, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>2409</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2409/2409_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2409/2409_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, A SUBSTITUIÇÃO DE TODAS AS LÂMPADAS DOS POSTES DE ILUMINAÇÃO PÚBLICA DO BAIRRO JARDIM PRIMAVERA, DEVIDO A POUCA LUMINOSIDADE EMITIDA PELAS MESMAS, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>2410</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2410/2410_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2410/2410_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, A INSTALAÇÃO DE UMA PLACA &amp;#8220;PROIBIDO ESTACIONAR&amp;#8221; PRÓXIMA A CURVA DA RUA ROSINHA ALPINO CRISPE, BAIRRO LAURINDO DE CASTRO, DEVIDO AOS MUITOS ACIDENTES E CONGESTIONAMENTOS QUE ESTÃO OCORRENDO NO LOCAL, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>2411</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2411/2411_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2411/2411_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, A CONSTRUÇÃO DE UM REDUTOR DE VELOCIDADE E A PINTURA DE UMA FAIXA DE PEDESTRES NA CEL. GALDINO TEIXEIRA DE ABREU, BAIRRO SANTA TEREZINHA, NAS PROXIMIDADES DA RESIDÊNCIA DE NÚMERO 953, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>2412</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2412/2412_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2412/2412_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, A REFORMA DAS LATERAIS DA RODOVIA NAS PROXIMIDADES DA FÁBRICA TCIL, RODOVIA UBÁ/GUIDOVAL, KM 01, S/N.</t>
   </si>
   <si>
     <t>2413</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2413/2413_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2413/2413_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, A CONSTRUÇÃO DE BUEIROS EM TODA A EXTENSÃO DA CEL. GALDINO TEIXEIRA DE ABREU, BAIRRO SANTA TEREZINHA, POIS NÃO HÁ NENHUM PARA O ESCOAMENTO DA ÁGUA, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>2414</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2414/2414_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2414/2414_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, O PATROLAMENTO DA ESTRADA QUE LIGA A APAE RURAL ATÉ A PARADA MOREIRA, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>2415</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2415/2415_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2415/2415_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, A INSTALAÇÃO DE UM POSTE COM LUMINÁRIA NO FINAL DA RUA JOSÉ MARCELO DA ROCHA, BAIRRO PALMEIRAS, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>2418</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2418/2418_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2418/2418_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, O PATROLAMENTO DAS ESTRADAS DO DISTRITO DE UBARI, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>2419</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2419/2419_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2419/2419_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, A CONSTRUÇÃO DA REDE DE CAPTAÇÃO DE ÁGUAS PLUVIAIS NA RUA CEL. SEBASTIÃO RAMOS DE CASTRO E NA AV. DR. FECAS, AMBAS NO BAIRRO ELDORADO, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>2420</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2420/2420_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2420/2420_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, A LIMPEZA E RETIRADA DE TERRA E ENTULHOS DA RUA RAIMUNDO CÂNDIDO DA COSTA (MORRO DO QUEROSENE), NO BAIRRO VILA CASAL, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>2421</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2421/2421_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2421/2421_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, A CONSTRUÇÃO DE UM REDUTOR DE VELOCIDADE NA RUA DIONÍSIO MAGATON, BAIRRO SÃO JOSÉ, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>2422</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2422/2422_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2422/2422_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, A INSTALAÇÃO DE UM PLACA DE &amp;#8220;PROIBIDO ESTACIONAR&amp;#8221; ENTRE OS NÚMEROS 39 AO 172 DA RUA ESPÍRITO SANTO, BAIRRO CHIQUITO GAZOLA, DO LADO ONDE NÃO HÁ RESIDÊNCIAS, À MARGEM DO RIO, A PEDIDO DA VEREADORA SUPLENTE DO PHS, SONINHA.</t>
   </si>
   <si>
     <t>2423</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>Gilson Pica Pau Vereador, Jorge Custódio Gervásio, José Roberto</t>
-[...2 lines deleted...]
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2423/2423_texto_integral.pdf</t>
+    <t>Gilson Fazolla Filgueiras, Jorge Custódio Gervásio, José Roberto Reis Filgueiras</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2423/2423_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, O REPARO DO ASFALTO DA RUA JOSINO CANDIAN, BAIRRO PONTE PRETA, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>2424</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2424/2424_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2424/2424_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, A FISCALIZAÇÃO DOS MOTOTAXISTAS, QUE FORNECEM O SERVIÇO DE TRANSPORTE PÚBLICO, VISANDO À ADEQUAÇÃO DOS PROFISSIONAIS NÃO REGULAMENTADOS, A VISTORIA DA EXISTÊNCIA DE ALVARÁS PARA FUNCIONAMENTO DOS ESTABELECIMENTOS (FORNECENDO PRAZO PARA A DEVIDA REGULARIZAÇÃO), BEM COMO DOS PROFISSIONAIS REGULARIZADOS QUE NÃO ESTÃO OBEDECENDO À LEGISLAÇÃO COM RELAÇÃO AO ESTADO DOS VEÍCULOS.</t>
   </si>
   <si>
     <t>2425</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2425/2425_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2425/2425_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, ESTUDOS TÉCNICOS QUE VISEM A ALTERAÇÃO DO DECRETO QUE &amp;#8220;REGULAMENTA O SERVIÇO DE TRANSPORTE INDIVIDUAL DE PASSAGEIROS&amp;#8221;, NO QUAL CONSTE QUE AS MOTOCICLETAS POSSUAM O TEMPO DE USO MÁXIMO DE 07 (SETE) ANOS, DIFERENTEMENTE DOS 05 (CINCO) ANOS EXIGIDOS ATUALMENTE.</t>
   </si>
   <si>
     <t>2426</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, ESTUDOS TÉCNICOS QUE VISEM A PROMOVER O DESFILE CÍVICO DO 7 DE SETEMBRO PELOS ALUNOS DAS ESCOLAS MUNICIPAIS DE UBÁ.</t>
   </si>
   <si>
     <t>1929</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1929/1929_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1929/1929_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO PREFEITO PARA QUE REALIZE ESTUDOS TÉCNICOS QUE VISEM A PROMOVER O REFORÇO DE REDE NA RUA MARIETA AUGUSTA SILVA MARCOS, BAIRRO OLARIA, DEVIDO ÀS CONSTANTES QUEDAS DE ENERGIA, PREJUDICANDO ENORMEMENTE OS MORADORES E AS INDÚSTRIAS. </t>
   </si>
   <si>
     <t>2427</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2427/2427_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2427/2427_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, A RECONSTITUIÇÃO DE PARTE DA RUA JOSÉ LOURENÇO DA SILVA, BAIRRO LUZ, EM FRENTE AO Nº 142, DEVIDO A UM DESABAMENTO QUE ESTÁ TRAZENDO RISCOS AOS VEÍCULOS, AOS PEDESTRES E À RESIDÊNCIA ADJACENTE. </t>
   </si>
   <si>
     <t>2428</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2428/2428_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2428/2428_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, A CONSTRUÇÃO DE UM ESCADÃO NA RUA DR. JOSÉ CAVALIERE, BAIRRO LUZ, NAS PROXIMIDADES DA RESIDÊNCIA DE Nº 142, A PEDIDO DOS MORADORES. </t>
   </si>
   <si>
     <t>2429</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2429/2429_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2429/2429_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, O DESENTUPIMENTO DE UM BUEIRO NA RUA DR. JOSÉ CAVALIERE, BAIRRO INÊS GROPPO, PRÓXIMO À LOJA HIDROELÉTRICA TEIXEIRA, POIS ESTÁ OCORRENDO ALAGAMENTOS DEVIDO À INCAPACIDADE DE RECEBER ÁGUA DAS CHUVAS. </t>
   </si>
   <si>
     <t>2430</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2430/2430_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2430/2430_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, A PODA DE UMA ÁRVORE NA RUA DR. JOSÉ CAVALIERE, BAIRRO INÊS GROPPO, PRÓXIMO À LOJA HIDROELÉTRICA TEIXEIRA, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>2431</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2431/2431_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2431/2431_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, OBRAS NECESSÁRIAS PARA O DIRECIONAMENTO DE ÁGUA PARA OS BUEIROS DA RUA JOÃO GROPPO, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>2432</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2432/2432_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2432/2432_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, O CALÇAMENTO DE UM TRECHO DE 60 METROS DA RUA GONÇALVES DIAS, VILA NAZARÉ, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>2433</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2433/2433_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2433/2433_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, A CONSTRUÇÃO DE REDUTORES DE VELOCIDADE NA RUA FRANCISCO TEIXEIRA DE ABREU, BAIRRO PALMEIRAS, NAS PROXIMIDADES DA CHÁCARA SÃO JANUÁRIO, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>2434</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2434/2434_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2434/2434_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, ESTUDOS TÉCNICOS QUE POSSIBILITEM A CONSTRUÇÃO DE REDUTORES DE VELOCIDADE NA RUA FRANCISCO TEIXEIRA DE ABREU, BAIRRO PALMEIRAS, NAS PROXIMIDADES DAS RESIDÊNCIAS DE NÚMEROS 56, 265, 278, 345, 550, 834, 1005 E 1675, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>2435</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2435/2435_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2435/2435_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, A CONSTRUÇÃO DE UM REDUTOR DE VELOCIDADE NA RUA ELIAS ANTÔNIO LAUD, BAIRRO PONTE PRETA, NAS PROXIMIDADES DA RESIDÊNCIA DE Nº 683, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>2436</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2436/2436_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2436/2436_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, A PINTURA DE FAIXAS DE PEDESTRES NA RUA FRANCISCO TEIXEIRA DE ABREU, BAIRRO PALMEIRAS, NAS PROXIMIDADES DOS NÚMEROS 210, 513 E 1239, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>2549</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, A REALIZAÇÃO DE ESTUDOS TÉCNICOS PARA QUE SEJAM AMPLIADAS AS VAGAS DE ESTACIONAMENTO PREFERENCIAL PARA IDOSOS NA ÁREA CENTRAL DA CIDADE DE UBÁ.</t>
   </si>
   <si>
     <t>2550</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2550/2550_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2550/2550_texto_integral.pdf</t>
   </si>
   <si>
     <t>2551</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2551/2551_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2551/2551_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, A PINTURA DE UMA FAIXA DE PEDESTRES NA AV. OLEGÁRIO MACIEL PRÓXIMA À ESQUINA COM A RUA NOSSA SENHORA APARECIDA, NAS PROXIMIDADES DA PADARIA INDUSTRIAL II, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>2552</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2552/2552_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2552/2552_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, O RECOLHIMENTO DOS CÃES DE RUA DA COLÔNIA PADRE DAMIÃO E CONDUZIDOS PARA O CANIL MUNICIPAL, A PEDIDO DA MORADORA ADRIANA RIBEIRO FERNANDES, REPRESENTANTE DOS FILHOS SEPARADOS DA COLÔNIA.</t>
   </si>
   <si>
     <t>2553</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE SEJAM, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, APAGADAS AS ANTIGAS FAIXAS DE PEDESTRES DOS LOGRADOUROS DO MUNICÍPIO DE UBÁ, A PEDIDO DOS MUNÍCIPES.</t>
   </si>
   <si>
     <t>2554</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE SEJAM, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, A CONSTRUÇÃO DE DOIS BUEIROS NA RUA PIO XII, BAIRRO JOÃO TEIXEIRA, NAS PROXIMIDADES DOS NÚMEROS 28 E 46, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>2555</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/2555/indicacao_297.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/2555/indicacao_297.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE SEJAM, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, O CALÇAMENTO DA RUA MAJOR TITO CÉSAR, NO TRECHO ATRÁS DO HOSPITAL SÃO VICENTE DE PAULO, A FIM DE PERMITIR MÃO DUPLA NA REFERIDA VIA, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>2556</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2556/2556_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2556/2556_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE SEJAM, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, O CALÇAMENTO DO TRECHO FINAL DA RUA JOSÉ GUIDUCCI, BAIRRO MEU SONHO, COM APROXIMADAMENTE 50 METROS, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>2557</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2557/2557_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2557/2557_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE SEJAM, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, O CALÇAMENTO DA RUA JOSÉ LOURENÇO SPERANDIO, BAIRRO MANGUEIRA RURAL, ONDE HABITAM CERCA DE 200 MORADORES, A PEDIDO DOS MESMOS.</t>
   </si>
   <si>
     <t>2558</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2558/2558_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2558/2558_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE SEJAM, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, A PINTURA DE UMA FAIXA DE PEDESTRES EM FRENTE À CÂMARA MUNICIPAL, NA RUA SANTA CRUZ &amp;#8211; 301, EM VISTAS DE GARANTIR A TRAVESSIA SEGURA DO GRANDE NÚMERO DE PESSOAS QUE ENTRAM E SAEM DIARIAMENTE DESSA CASA.</t>
   </si>
   <si>
     <t>2559</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2559/2559_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2559/2559_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE SEJAM, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, A PINTURA DE FAIXAS DE PEDESTRES NA AV. PADRE ARNALDO JANSEN, ESPECIFICAMENTE UMA EM FRENTE AO CORAÇÃO DE ESTUDANTE E OUTRA AO MINAS BAR, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>2560</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2560/2560_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2560/2560_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE SEJAM, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, A REFORMA DOS REDUTORES DE VELOCIDADE LOCALIZADOS AO LONGO DA AV. PADRE ARNALDO JANSEN, COM O OBJETIVO NIVELÁ-LOS E DE TORNÁ-LOS MAIORES, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>2561</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2561/2561_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2561/2561_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE SEJAM, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, O ASFALTAMENTO DE TODAS AS RUAS DO BAIRRO CRISTAL, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>2562</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2562/2562_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2562/2562_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE SEJAM, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, A CONSTRUÇÃO DE UM REDUTOR DE VELOCIDADE NA RUA VIRGÍLIO MAIA NEVES, BAIRRO AGROCERES, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>2563</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2563/2563_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2563/2563_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE SEJAM, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, O CALÇAMENTO DA RUA JOAQUIM GOMES SOBRINHO, BAIRRO PONTE PRETA, LOCALIZADA NAS PROXIMIDADES DA MOTO PISTA, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>2564</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2564/2564_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2564/2564_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE SEJAM, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, O CALÇAMENTO DO TRECHO FINAL DA RUA SÔNIA MARCOS BADARÓ, BAIRRO OLARIA, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>2565</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2565/2565_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2565/2565_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE SEJAM, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, O CALÇAMENTO  E A COLOCAÇÃO DE POSTES DE ILUMINAÇÃO PÚBLICA NO TRECHO FINAL DA RUA GUALBERTO DE MELO, BAIRRO INDUSTRIAL, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>2566</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2566/2566_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2566/2566_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE SEJAM, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, A LIMPEZA GERAL DE TODAS AS RUAS DO BAIRRO SCHIAVON, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>2567</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2567/2567_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2567/2567_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE SEJAM, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, A PINTURA DE UMA FAIXA DE PEDESTRES NO ENTORNO DA ESCOLA ESTADUAL DR. LEVINDO COELHO E A COLOCAÇÃO DE UMA PLACA SINALIZANDO ÁREA ESCOLAR, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>2579</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2579/2579_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2579/2579_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, O TAPAMENTO DE UM BURACO NA RUA FRANCISCO FEITAL TEIXEIRA, BAIRRO SANTA BERNADETE, ESPECIFICAMENTE EM FRENTE AO Nº 73, PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>2580</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2580/2580_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2580/2580_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, A PODA DAS ÁRVORES DA AV. JOÃO SCHIAVON, BAIRRO SCHIAVON, PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>2581</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2581/2581_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2581/2581_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, O ASFALTAMENTO DE PARTE DA AV. ARY BARROSO E DA RUA JOSÉ MARTINS QUINTÃO, AMBAS NO BAIRRO MAJOR FUSARO, E TODA A EXTENSÃO DA RUA FARMACÊUTICO MÁRIO DE AZEVEDO, BAIRRO JARDIM GLÓRIA, CUJA OBRA BENEFICIARÁ O ACESSO AO SETOR DE AMBULÂNCIA MUNICIPAL E A COPASA, A PEDIDO DOS MUNÍCIPES.</t>
   </si>
   <si>
     <t>2582</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2582/2582_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2582/2582_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, ESTUDOS TÉCNICOS QUE PERMITAM A INSTALAÇÃO DE PLACAS QUE SINALIZEM A RESERVA DE UM LOCAL PARA A PARADA DE VANS ESCOLARES NAS PROXIMIDADES DAS ESCOLAS DE UBÁ, VISANDO AO EMBARQUE E DESEMBARQUE DE ALUNOS.</t>
   </si>
   <si>
     <t>2583</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2583/2583_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2583/2583_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, ESTUDOS TÉCNICOS QUE POSSIBILITEM A CONSTRUÇÃO DE UM REDUTOR DE VELOCIDADE NA AV. JESUS BRANDÃO, BAIRRO SAN RAFAEL, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>2584</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2584/2584_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2584/2584_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, A SUBSTITUIÇÃO DOS DEFEITUOSOS E A INSTALAÇÃO DE NOVOS TACHÕES DE SINALIZAÇÃO (OLHO DE GATO) NO TRECHO COMPREENDIDO ENTRE O TREVO (POSTO DE GASOLINA ZEMA) E  A ESCOLA DEPUTADO CARLOS PEIXOTO FILHO, NA AV. OLEGÁRIO MACIEL, A PEDIDO DOS MUNÍCIPES.</t>
   </si>
   <si>
     <t>2585</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2585/2585_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2585/2585_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, A RECUPERAÇÃO DO PISO ASFÁLTICO DE DIVERSAS RUAS DA CIDADE, NOTADAMENTE AS ABAIXO INDICADAS:_x000D_
 	. RUA CEL. OTAVIANO DA ROCHA, NAS ADJACÊNCIAS DA IGREJA S. DOMINGOS E POSTO DE GASOLINA;_x000D_
 	. RUA MAJOR MENDES SOBRINHO, BAIRRO ELDORADO;_x000D_
 	. RUA FRANCISCO DE PAULA RIBEIRO, BAIRRO ELDORADO, PRÓXIMO AO NÚMERO 439;_x000D_
 	. RUA ALAN KARDEC, BAIRRO SÃO DOMINGOS;_x000D_
 	. RUA TEN CEL ASSIS ATAÍDE, BAIRRO SANTA TERESINHA._x000D_
 </t>
   </si>
   <si>
     <t>2586</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2586/2586_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2586/2586_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, ENVIDE OS ESFORÇOS NECESSÁRIOS PARA QUE A PREFEITURA DE UBÁ VOLTE A OFERECER, AO MENOS UMA VEZ POR MÊS, TRANSPORTE GRATUITO POR ÔNIBUS PARA DOARES DE SANGUE COMPARECEREM AO HEMOCENTRO DE JUIZ DE FORA PARA DOAÇÃO DE SANGUE, MEDIANTE AGENDAMENTO,  CONTRIBUINDO, ASSIM, PARA O REABASTECIMENTO DO ESTOQUE DE HEMODERIVADOS DO HEMOMINAS.	</t>
   </si>
   <si>
     <t>2587</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2587/2587_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2587/2587_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, O ENCAMINHAMENTO DA LISTAGEM ATUALIZADA DOS LOGRADOUROS DOS BAIRROS ROSA DE TOLEDO, SANTA EDWIGES II E PAULINO FERNANDES PARA A AGÊNCIA DOS CORREIOS DE UBÁ, COM O INTUITO DOS MORADORES RECEBEREM CORRESPONDÊNCIAS EM SUAS RESIDÊNCIAS. </t>
   </si>
   <si>
     <t>2588</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2588/2588_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2588/2588_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, ESTUDOS TÉCNICOS QUE POSSIBILITEM AOS MORADORES DO BAIRRO FAZENDINHA A LEGALIZAÇÃO DE SEUS IMÓVEIS JUNTO AO CADASTRO DA PREFEITURA, PARA A OBTENÇÃO DAS ESCRITURAS DE SUAS PROPRIEDADES.</t>
   </si>
   <si>
     <t>2589</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2589/2589_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2589/2589_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, OPERAÇÃO TAPA BURACOS NAS RUAS FRANCISCO MAIA NEVES, GALDINO JOSÉ DE OLIVEIRA, SANTA ANASTÁCIA, ANTÔNIO CANDIAN, EZEQUIEL MOREIRA ABREU, TABELIÃO JOÃO PAULO BRÍGIDO NUNES E DEMAIS RUAS DA PARTE ALTA DO BAIRRO SÃO DOMINGOS, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>2590</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2590/2590_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2590/2590_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, ESTUDOS TÉCNICOS QUE POSSIBILITEM A CONSTRUÇÃO DE UM POSTO DE SAÚDE NO TERRENO DESOCUPADO DA PREFEITURA LOCALIZADO NA RUA GALDINO JOSÉ DE OLIVEIRA, BAIRRO SÃO DOMINGOS, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>2591</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2591/2591_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2591/2591_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, UMA OPERAÇÃO TAPA BURACOS NA RUA FRANCISCO TEIXEIRA DE ABREU, BAIRRO PALMEIRAS, A PEDIDO DOS MORADORES. </t>
   </si>
   <si>
     <t>2592</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2592/2592_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2592/2592_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, A LIMPEZA DO CÓRREGO DO BAIRRO VILA CASAL, A PEDIDO DOS MORADORES. </t>
   </si>
   <si>
     <t>2593</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2593/2593_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2593/2593_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, A PULVERIZAÇÃO DE INSETICIDA, POR MEIO DO CARRO FUMACÊ, EM TODOS OS BAIRROS DE UBÁ (ESPECIALMENTE NOS BAIRROS ALTAIR ROCHA, VILA CASAL, PALMEIRAS, SCHIAVON E SÃO JUDAS TADEU), VISANDO A ELIMINAR PERNILONGOS, AEDES AEGYPTI E OUTRAS ESPÉCIES DE MOSQUITOS.</t>
   </si>
   <si>
     <t>2594</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2594/2594_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2594/2594_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, ESTUDOS TÉCNICOS QUE VIABILIZEM A INSTALAÇÃO DE UMA ACADEMIA AO AR LIVRE NO DISTRITO DE UBARI, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>2595</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2595/2595_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2595/2595_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, ESTUDOS TÉCNICOS QUE VIABILIZEM A INSTALAÇÃO DE UMA ACADEMIA AO AR LIVRE NOS BAIRROS JARDIM ESPERANÇA E JOSÉ CAVALIERE, COMUNIDADE DO TANQUINHO, A PEDIDO DO VEREADOR SUPLENTE, ADEMIR DO TANQUINHO. </t>
   </si>
   <si>
     <t>2596</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2596/2596_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2596/2596_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, ESTUDOS TÉCNICOS QUE VIABILIZEM A CONSTRUÇÃO DE UM REDUTOR DE VELOCIDADE NA RUA FRANCISCO DE PAULA LIMA, BAIRRO SANTA LUZIA, A PEDIDO DOS MORADORES. </t>
   </si>
   <si>
     <t>2597</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2597/2597_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2597/2597_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, A CAPINA E LIMPEZA DE TODAS AS RUAS DO BAIRRO ENCOSTA DO SOL, A PEDIDO DOS MORADORES. </t>
   </si>
   <si>
     <t>2598</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2598/2598_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2598/2598_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, O CALÇAMENTO DA RUA MARIA MONI, BAIRRO OLARIA,  A PEDIDO DOS MORADORES. </t>
   </si>
   <si>
     <t>2599</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2599/2599_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2599/2599_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, A INSTALAÇÃO DE QUATRO POSTES DE ILUMINAÇÃO PÚBLICA COM LUMINÁRIAS NA RUA MARIA MONI, BAIRRO OLARIA,  A PEDIDO DOS MORADORES. </t>
   </si>
   <si>
     <t>2600</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2600/2600_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2600/2600_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE,  ESTUDOS TÉCNICOS QUE VIABILIZEM A ELABORAÇÃO DE UM PROJETO DE LEI, DE ACORDO COM A LEGISLAÇÃO DA SECRETARIA DO ESTADO DE FAZENDA DE MINAS GERAIS, QUE DETERMINE A TODOS OS ESTABELECIMENTOS COMERCIAIS A DOAÇÃO DE TROCO PELOS CLIENTES PARA SEREM DESTINADOS À CASTRAÇÃO, O RECOLHIMENTO E O TRATAMENTO DE ANIMAIS ACIDENTADOS DAS RUAS DE UBÁ.</t>
   </si>
   <si>
     <t>2601</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2601/2601_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2601/2601_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE,  ESTUDOS TÉCNICOS QUE VIABILIZEM A CONSTRUÇÃO DE BUEIROS AO LONGO DA RUA ENGENHEIRO CARLOS DE OLIVEIRA CARLOS BRANDÃO (CONHECIDA COMO RUA PASSOS), BAIRRO SANTANA, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>2602</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2602/2602_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2602/2602_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE,  ESTUDOS TÉCNICOS QUE VIABILIZEM A CONSTITUIÇÃO DE UMA PARCERIA ENTRE A PREFEITURA E OS MORADORES DA RUA PROJETADA, BAIRRO SANTANA, NO SENTIDO DE PERMITIR A DOAÇÃO DE CONCRETO POR PARTE DA ADMINISTRAÇÃO E OS MORADORES CEDERIAM A MÃO DE OBRA NECESSÁRIA PARA O TÉRMINO DE CONCRETAGEM DA VIA.</t>
   </si>
   <si>
     <t>2603</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2603/2603_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2603/2603_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE,  ESTUDOS TÉCNICOS QUE VIABILIZEM A CONSTITUIÇÃO DE UMA PARCERIA ENTRE A PREFEITURA E OS MORADORES DA TRAVESSA PASSOS, BAIRRO SANTANA, NO SENTIDO DE PERMITIR A DOAÇÃO DE CONCRETO POR PARTE DA ADMINISTRAÇÃO E OS MORADORES CEDERIAM A MÃO DE OBRA NECESSÁRIA PARA O TÉRMINO DE CONCRETAGEM DA VIA.</t>
   </si>
   <si>
     <t>2604</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2604/2604_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2604/2604_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE,  A FISCALIZAÇÃO DE UMA OBRA IRREGULAR, EXECUTADA POR UM MORADOR, NA PARTE ALTA DA RUA HAMILTON PELUSO, UTILIZADA PARA DESVIAR O TRAJETO DA ÁGUA DAS CHUVAS.</t>
   </si>
   <si>
     <t>2605</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2605/2605_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2605/2605_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE,  O ASFALTAMENTO DE UM PEQUENO TRECHO, A CANALIZAÇÃO DO ESGOTO E A INSTALAÇÃO DA REDE DE ÁGUAS PLUVIAIS NAS RUAS ARMANDO MOREIRA MENDES E HAMILTON PELUSO, AMBAS NO BAIRRO PELUSO, A PEDIDO DOS MORADORES. </t>
   </si>
   <si>
     <t>2606</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2606/2606_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2606/2606_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE,  A LIMPEZA, A CAPINA E A PODA DE ÁRVORES NA RUA SEBASTIÃO CRISTIANO RAIMUNDO, BAIRRO VILA CASAL, BEM COMO DO TERRENO PERTENCENTE AO MUNICÍPIO NO Nº 125, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>2607</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2607/2607_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2607/2607_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE,  A SUBSTITUIÇÃO DAS LÂMPADAS QUEIMADAS DOS POSTES DE ILUMINAÇÃO PÚBLICA DA RUA SEBASTIÃO CRISTIANO RAIMUNDO, BAIRRO VILA CASAL, LOCALIZADA NA REGIÃO CONHECIDA COMO MORRO DO QUEROSENE, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>2608</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2608/2608_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2608/2608_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE,  A NOTIFICAÇÃO DO PROPRIETÁRIO DE UM TERRENO LOCALIZADO AO LADO DO Nº 125 DA RUA SEBASTIÃO CRISTIANO RAIMUNDO, BAIRRO VILA CASAL, PARA QUE SEJA PROMOVIDA A LIMPEZA, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>2609</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2609/2609_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2609/2609_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE,  ESTUDOS TÉCNICOS QUE VIABILIZEM A ELABORAÇÃO DE UM PROJETO DE LEI QUE INSTITUA A IMPLEMENTAÇÃO DA &amp;#8220;HORTA COMUNITÁRIA&amp;#8221; NOS TERRENOS SEM USO, MEDIANTE A DESCONTO NO IPTU PARA O PROPRIETÁRIO. </t>
   </si>
   <si>
     <t>2610</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2610/2610_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2610/2610_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, A PINTURA DAS FAIXAS DE TRAVESSIA DE PEDESTRES NA RUA CEL. OTAVIANO DA ROCHA, BAIRRO SÃO DOMINGOS, EM FRENTE AOS NÚMEROS 185 E  344 (DUAS FAIXAS).</t>
   </si>
   <si>
     <t>2611</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2611/2611_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2611/2611_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, E AO DIRETOR DA ECP, PARA SOLICITAREM A DISPONIBILIZAÇÃO DE DOIS CONTÊINERES DE LIXO NO BAIRRO PALMEIRAS, SENDO UM PARA A RUA PRESIDENTE MÉDICI E OUTRO NA RUA ANTÔNIO ANASTÁCIO DURIGUETO (EM FRENTE AO BAR DO SILAS), AMBAS NO BAIRRO PALMEIRAS, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>2612</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2612/2612_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2612/2612_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, O NIVELAMENTO E A RECONSTITUIÇÃO NO TRECHO FINAL DO CALÇAMENTO DA RUA FRANCISCO ANDRÉ DE ARAÚJO, BAIRRO BEIRA LINHA, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>2613</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2613/2613_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2613/2613_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, UMA OPERAÇÃO TAPA BURACOS EM TODOS OS LOGRADOUROS DO BAIRRO SCHIAVON, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>2614</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2614/2614_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2614/2614_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, A PODA DE UMA ÁRVORE NA RUA AUGUSTO DOS SANTOS, BAIRRO CAXANGÁ, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>2615</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2615/2615_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2615/2615_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, A REFORMA DE UMA PONTE DE MADEIRA LOCALIZADA NA COMUNIDADE DA MORADINHA, PRÓXIMA À PROPRIEDADE DO SR. ULISSES FERNANDES, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>2616</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2616/2616_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2616/2616_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, A CAPINA E LIMPEZA GERAL DA AV. DIÓGENES GOMES DA SILVA (EM FRENTE À ESCOLA PADRE JOÃOZINHO), BAIRRO ANTONINA COELHO, A PEDIDO DOS MORADORES. </t>
   </si>
   <si>
     <t>2617</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2617/2617_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2617/2617_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, O CALÇAMENTO DE UM TRECHO DE APROXIMADAMENTE 70 METROS DA RUA SÃO DIONÍSIO, BAIRRO TALMA, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>2618</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2618/2618_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2618/2618_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, NA SECRETARIA MUNICIPAL DE AMBIENTE E MOBILIDADE URBANA, A DISPONIBILIZAÇÃO AOS SERVIDORES DA EMISSÃO DO COMPROVANTE DE ENTRADA E SAÍDA DO RELÓGIO DE PONTO.</t>
   </si>
   <si>
     <t>2619</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2619/2619_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2619/2619_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, O ASFALTAMENTO DA RUA ANDRÉ BAFFA, BAIRRO INDUSTRIAL, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>2621</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2621/2621_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2621/2621_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, O CALÇAMENTO COM A COLOCAÇÃO DE MEIOS FIOS NA RUA MÁRIO TAVARES PEREIRA, NO BAIRRO SANTA BERNADETE (LOTEAMENTO MIQUELINA), A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>2622</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, E À DIREÇÃO DA ENERGISA, A FIM DE SOLICITAR A EXTENSÃO DE REDE ELÉTRICA NA RUA MÁRIO TAVARES PEREIRA, NO BAIRRO SANTA BERNADETE (LOTEAMENTO MIQUELINA), A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>2623</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2623/2623_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2623/2623_texto_integral.pdf</t>
   </si>
   <si>
     <t>2624</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2624/2624_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2624/2624_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, E AO SR. GERENTE REGIONAL DA ENERGISA, MANOEL BOYA, A FIM DE INDICAR-LHES A REALIZAÇÃO DE ESTUDOS QUE POSSIBILITEM A MUDANÇA DE INSTALAÇÃO DOS POSTES DE ILUMINAÇÃO PÚBLICA, BEM A COLOCAÇÃO DE CRUZETAS NOS MESMOS, NA RUA FRANCISCO ANDRÉ DE ARAÚJO, BAIRRO BEIRA LINHA, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>2625</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2625/2625_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2625/2625_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, ESTUDOS PARA QUE O MUNICÍPIO DE UBÁ AFILIE-SE À ASSOCIAÇÃO MICRORREGIONAL DOS MUNICÍPIOS DO VALE DO PARAÍBUNA - AMPAR, A FIM DE GARANTIR BENEFÍCIOS A TODA POPULAÇÃO UBAENSE, TAIS COMO OBRAS MAIS BARATAS, CONSULTORIAS, CURSOS E OUTROS SERVIÇOS.</t>
   </si>
   <si>
     <t>2626</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2626/2626_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2626/2626_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, ESTUDOS PARA QUE AS ENTIDADES SEM FINS LUCRATIVOS, QUE PRESTAM SERVIÇOS À PREFEITURA, SEJAM ISENTAS DO PAGAMENTO DO ISS (IMPOSTO SOBRE SERVIÇOS).</t>
   </si>
   <si>
     <t>2627</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2627/2627_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2627/2627_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, E À DIREÇÃO DA ECP ENGENHARIA, PARA SOLICITAR A DISPONIBILIZAÇÃO DE CONTÊINERES DE LIXO NAS RUAS DO BAIRRO SÃO JOÃO, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>2628</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2628/2628_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2628/2628_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, A FISCALIZAÇÃO DE UM IMÓVEL NA RUA PEDRO LOPES CANELO - 219, BAIRRO SÃO JOÃO, O QUAL SE ENCONTRA ABANDONADO, SERVINDO COMO CRIADOURO DE MOSQUITOS; E CAUSANDO O APARECIMENTO DE RATOS, COBRAS E OUTROS ANIMAIS.</t>
   </si>
   <si>
     <t>2629</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2629/2629_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2629/2629_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, ESTUDOS PARA A ELABORAÇÃO DE UM PROJETO DE LEI QUE INSTITUA ACESSIBILIDADE PARA OS CADEIRANTES QUE TRANSITAM ENTRE OS PASSEIOS E AS FAIXAS DE PEDESTRES DO MUNICÍPIO, NOS MOLDES DA NORMA TÉCNICA DA ABNT 9050:2004.</t>
   </si>
   <si>
     <t>2630</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2630/2630_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2630/2630_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, A LIMPEZA E A CAPINA DE UM LOTE, PERTENCENTE AO MUNICÍPIO, NA RUA CLARICE VIEIRA, BAIRRO VILA CASAL, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>2631</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2631/2631_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2631/2631_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, A INSTALAÇÃO DE MEIOS FIOS NA RUA JADE, BAIRRO SANTA ROSA, EM UM TRECHO DE APROXIMADAMENTE 35 METROS, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>2632</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2632/2632_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2632/2632_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, A CAPINA E A LIMPEZA DE TODAS AS RUAS DO BAIRRO SANTA ROSA, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>2633</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2633/2633_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2633/2633_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, A RECUPERAÇÃO ASFÁLTICA DA RUA ARGÉLIA, BAIRRO FAZENDINHA, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>2634</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2634/2634_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2634/2634_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, ESTUDOS TÉCNICOS QUE VIABILIZEM A MUDANÇA DE POSIÇÃO DE UM BUEIRO LOCALIZADO NA RUA DR. ÂNGELO PORTO, BAIRRO BOA VISTA, O QUAL SE ENCONTRA AFASTADO DA MARGEM DA RUA, IMPOSSIBILITANDO O ADEQUADO ESCOAMENTO DA ÁGUA, A PEDIDO DOS MORADORES.   </t>
   </si>
   <si>
     <t>2635</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2635/2635_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2635/2635_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, O TAPAMENTO DE UM BURACO LOCALIZADO NA MARGEM DA RUA LINCOLN RODRIGUES COSTA, BAIRRO BOA VISTA, A PEDIDO DOS MORADORES.   </t>
   </si>
   <si>
     <t>2636</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2636/2636_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2636/2636_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, O TAPAMENTO DE UM BURACO NA RUA PROJETADA, LOCALIZADA NO BAIRRO ROSA DE TOLEDO, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>2637</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2637/2637_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2637/2637_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, A CONSTRUÇÃO DE UM ESCADÃO NA RUA SÃO DIONÍSIO, BAIRRO TALMA, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>2638</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, A CONSTRUÇÃO DA REDE DE CAPTAÇÃO DE ÁGUAS PLUVIAIS E O CALÇAMENTO, PARA POSTERIOR ASFALTAMENTO, NA RUA DICO CANESCHI, BAIRRO LOURIÇAL, EM RAZÃO DO GRANDE NÚMERO DE INDÚSTRIAS E RESIDÊNCIAS, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>2639</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2639/2639_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2639/2639_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, A REFORMA DA QUADRA POLIESPORTIVA DO BAIRRO ALTAIR ROCHA, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>2640</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2640/2640_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2640/2640_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, O RECAPEAMENTO ASFÁLTICO DA RUA JOSÉ SOARES TEIXEIRA, DA RUA DICO TEIXEIRA E DA RUA ALTIVO BRANDÃO, TODAS NO BAIRRO DICO TEIXEIRA, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>2641</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2641/2641_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2641/2641_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO PARA REALIZAR O ASFALTAMENTO DA RUA JOSÉ GONZAGA DE ARAÚJO PORTO, BAIRRO COHAB, (LOGRADOURO TRANSVERSAL DE APROXIMADAMENTE 40 METROS), A PEDIDO DO MORADOR NILSON FERNANDES DE SOUZA.</t>
   </si>
   <si>
     <t>2642</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2642/2642_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2642/2642_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, A CONSTRUÇÃO DE UM REDUTOR DE VELOCIDADE EM CADA UMA DAS RUAS CITADAS: RUA HOLANDA, RUA ISRAEL, RUA IRLANDA, RUA ÁUSTRIA, TODAS NO BAIRRO FAZENDINHA, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>2643</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2643/2643_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2643/2643_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, ESTUDOS TÉCNICOS QUE POSSIBILITEM AOS MORADORES DO BAIRRO SANTA ROSA A LEGALIZAÇÃO DE SEUS IMÓVEIS, JUNTO AO CADASTRO DA PREFEITURA, PARA A OBTENÇÃO DAS ESCRITURAS DE SUAS PROPRIEDADES.</t>
   </si>
   <si>
     <t>2644</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2644/2644_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2644/2644_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, O ASFALTAMENTO DA RUA IPIRANGA E DA RUA IPANEMA, AMBAS NO BAIRRO OLINDA, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>2645</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2645/2645_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2645/2645_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, A LIMPEZA E A CAPINA DE UM TERRENO LOCALIZADO AO LADO DA RESIDÊNCIA DE Nº 179 DA RUA FRANCISCO TEIXEIRA DE ABREU, BAIRRO PALMEIRAS, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>2646</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2646/2646_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2646/2646_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, O ASFALTAMENTO DA RUA SÃO PAULO, BAIRRO TALMA, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>2647</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2647/2647_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2647/2647_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO PARA COLOCAR DOIS POSTES NO POVOADO SÃO DOMINGOS, COLÔNIA PADRE DAMIÃO, SENDO UM NO FINAL DA RUA JOSÉ MESSIAS E OUTRO NO FINAL DA RUA MARIA DE LOURDES MARÇAL, EM VIRTUDE DA ESCURIDÃO QUE SE ENCONTRAM OS LOCAIS CITADOS, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>2648</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2648/2648_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2648/2648_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, ESTUDOS TÉCNICOS QUE POSSIBILITEM AOS MORADORES DO BAIRRO CRISTAL A LEGALIZAÇÃO DE SEUS IMÓVEIS JUNTO AO CADASTRO DA PREFEITURA, PARA A OBTENÇÃO DAS ESCRITURAS DE SUAS PROPRIEDADES.</t>
   </si>
   <si>
     <t>2649</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2649/2649_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2649/2649_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, A CAPINA E LIMPEZA DAS MARGENS DA RUA ADOLFO PEREIRA CORTEZ, ESPECIFICAMENTE NO TRECHO ATRÁS DO TERMINAL RODOVIÁRIO DE UBÁ, A PEDIDO DOS MUNÍCIPES.</t>
   </si>
   <si>
     <t>2650</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2650/2650_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2650/2650_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, A CONSTRUÇÃO DE UM REDUTOR DE VELOCIDADE EM FRENTE À RESIDÊNCIA DE Nº 296 DA RUA SANTO EXPEDITO, BAIRRO SÃO DOMINGOS, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>2651</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2651/2651_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2651/2651_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, A CONSTRUÇÃO DE UM REDUTOR DE VELOCIDADE EM FRENTE AO Nº 369 DA RUA FRANCISCO DE PAULA RIBEIRO, BAIRRO ELDORADO, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>2652</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2652/2652_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2652/2652_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, A CONSTRUÇÃO DE UM REDUTOR DE VELOCIDADE EM FRENTE AO Nº 174 DA PRAÇA GETÚLIO VARGAS, BAIRRO SÃO SEBASTIÃO, VISANDO A GARANTIR MAIOR SEGURANÇA AOS PEDESTRES DURANTE A TRAVESSIA.</t>
   </si>
   <si>
     <t>2653</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2653/2653_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2653/2653_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, A CONSTRUÇÃO DE DOIS REDUTORES DE VELOCIDADE NA RUA JESUS CANDIAN, BAIRRO MANGUEIRA RURAL, SENDO UM NAS PROXIMIDADES DA EMPRESA MÓVEIS HORIZONTE E OUTRO PERTO DA RESIDÊNCIA DE Nº 1055, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>2654</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2654/2654_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2654/2654_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, A CONSTRUÇÃO DE UM REDUTOR DE VELOCIDADE NA RUA MIGUEL CANDIAN, BAIRRO MEU SONHO, ESPECIFICAMENTE PRÓXIMO À RESIDÊNCIA DE Nº 117 (CASA DA NANÁ), A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>2655</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2655/2655_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2655/2655_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, ESTUDOS PARA QUE HAJA UM PEDIATRA NO POSTO DE SAÚDE DO BAIRRO SÃO SEBASTIÃO, PELO MENOS UMA VEZ POR SEMANA, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>2656</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2656/2656_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2656/2656_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, ESTUDOS TÉCNICOS QUE POSSIBILITEM A INSTALAÇÃO DE UM SEMÁFORO NA RUA FARMACÊUTICO JOSÉ RODRIGUES DE ANDRADE, BAIRRO SÃO SEBASTIÃO, PREFERENCIALMENTE EM ALGUM PONTO USADO COM MAIOR FREQUÊNCIA PARA A TRAVESSIA DOS ALUNOS PARA AS ESCOLAS DO BAIRRO.</t>
   </si>
   <si>
     <t>2657</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2657/2657_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2657/2657_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, ESTUDOS TÉCNICOS QUE POSSIBILITEM MUDANÇAS NO LOGRADOURO DE ACESSO E SAÍDA DOS MORADORES DA COMUNIDADE CÓRREGO SANTANA ATÉ A RODOVIA UBÁ-RODEIRO, AUMENTANDO-O PARALELAMENTE À RODOVIA.</t>
   </si>
   <si>
     <t>2658</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2658/2658_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2658/2658_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, O RECAPEAMENTO ASFÁLTICO DA RUA DR. LUÍS CARLOS RINCO, BAIRRO SANTA EDWIGES, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>2659</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2659/2659_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2659/2659_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, O AUMENTO DO DIÂMETRO DAS MANILHAS QUE INTERLIGAM DOIS BUEIROS DA RUA LOCALIZADA AO LADO DO POSTO ZEMA AO RIO UBÁ, NO TREVO, BEM COMO A INSTALAÇÃO DE NOVOS BUEIROS, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>2660</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2660/2660_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2660/2660_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, O ASFALTAMENTO DA RUA LAURO NICOLATO, BAIRRO VALE DO IPÊ, A PEDIDO DOS MORADORES.   </t>
   </si>
   <si>
     <t>2661</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2661/2661_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2661/2661_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, O ASFALTAMENTO DA RUA OLAVO BILAC, BAIRRO NOEME BATALHA, A PEDIDO DOS MORADORES.   </t>
   </si>
   <si>
     <t>2662</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2662/2662_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2662/2662_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, BEM COMO AO DIRETOR DA ECP, A GENTILEZA DE DISPONIBILIZAR UM CONTÊINER DE LIXO NA RUA GUMERCINDO CAMPOS, BAIRRO SOBRADINHO, A PEDIDO DOS MORADORES.   </t>
   </si>
   <si>
     <t>2663</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2663/2663_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2663/2663_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, ESTUDOS TÉCNICOS QUE POSSIBILITEM A CONSTRUÇÃO DE UMA QUADRA POLIESPORTIVA NO BAIRRO SANTA EDWIGES, PARA A QUAL É SUGERIDO O TERRENO PERTENCENTE AO MUNICÍPIO LOCALIZADO NA RUA ANTÔNIO MARTINS DA ROCHA, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>2664</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2664/2664_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2664/2664_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, A INSTALAÇÃO DE COBERTURA E A COLOCAÇÃO DE LÂMPADAS NA QUADRA POLIESPORTIVA DA ESCOLA GERALDA BERNARDO DE OLIVEIRA, A PEDIDO DA DIRETORA DA ESCOLA, SRA. EYMARD MARIA PEREIRA BERNARDO, E DA DIRETORA DA ESCOLA ESTADUAL SÃO JOSÉ, SRA. JOSEANE ALMEIDA SEGHETO.</t>
   </si>
   <si>
     <t>2665</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2665/2665_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2665/2665_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, A VERIFICAÇÃO DAS INFORMAÇÕES EM ANEXO A RESPEITO DA ILEGALIDADE DO PAGAMENTO DA TAXA DE ADMINISTRAÇÃO DA ENERGISA NO REPASSE DA CONTRIBUIÇÃO DE ILUMINAÇÃO PÚBLICA (CIP).</t>
   </si>
   <si>
     <t>2666</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2666/2666_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2666/2666_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, O DESENTUPIMENTO DE DOIS BUEIROS EM FRENTE À RESIDÊNCIA DE Nº 801 DA RUA ADOLFO PEREIRA CORTEZ, BAIRRO SÃO DOMINGOS, AO LADO DO COMÉRCIO DO SR. JOÃO, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>2667</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2667/2667_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2667/2667_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, A NOTIFICAÇÃO DO PROPRIETÁRIO DO LOTE LOCALIZADO ENTRE OS NÚMEROS 205 E 245 DA RUA ANATÁLIA ÂNGELA VARELA, NO BAIRRO SANTA EDWIGES II, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>2668</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2668/2668_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2668/2668_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, A CONSTRUÇÃO DE DOIS BUEIROS (DE 2 METROS) NA RUA CEL. JÚLIO SOARES, CENTRO, ESPECIFICAMENTE UM EM FRENTE À RESIDÊNCIA DE Nº 616 E OUTRO AO Nº 617, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>2669</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2669/2669_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2669/2669_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, A CONSTRUÇÃO DE UM BUEIRO NA RUA DOM HELVÉCIO, CENTRO, EM FRENTE À RESIDÊNCIA DE Nº 10, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>2672</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2672/2672_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2672/2672_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, A INSTALAÇÃO DE POSTES COM LUMINÁRIAS NA RUA LUZIANE LAUD MARCOS, BAIRRO OLARIA, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>2673</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2673/2673_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2673/2673_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, O REFORÇO DE REDE NO BAIRRO JOÃO TEIXEIRA, PRINCIPALMENTE NAS RUAS CRISTO REI E BOM JESUS, DEVIDO AOS CONSTANTES PICOS DE ENERGIA QUE ESTÃO PROVOCANDO DANOS AOS EQUIPAMENTOS ELETRÔNICOS DOS MORADORES.</t>
   </si>
   <si>
     <t>2674</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2674/2674_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2674/2674_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, A LIMPEZA DE TODA A EXTENSÃO DO CÓRREGO QUE CRUZA O BAIRRO SCHIAVON, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>2675</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2675/2675_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2675/2675_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, A INSTALAÇÃO DE DUAS MANILHAS NO MANILHAMENTO LOCALIZADA NOS FUNDOS DA RESIDÊNCIA DE Nº 142 DA RUA AMADEUS JOSÉ SCHIAVON, BAIRRO SCHIAVON, QUE CONDUZ ESGOTO E ÁGUAS PLUVIAIS ATÉ O CÓRREGO ADJACENTE, A PEDIDO DO MORADOR.</t>
   </si>
   <si>
     <t>2676</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2676/2676_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2676/2676_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, O RETORNO DA INSTALAÇÃO DA PLACA QUE DETERMINA O LIMITE DE TONELAGEM MÁXIMA PARA VEÍCULOS TRAFEGAREM NA RUA CEARÁ, BAIRRO INDUSTRIAL, A PEDIDO DOS MORADORES. </t>
   </si>
   <si>
     <t>2677</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2677/2677_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2677/2677_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, ESTUDOS TÉCNICOS QUE POSSIBILITEM MELHORIAS NO TRÁFEGO DE VEÍCULOS E PESSOAS NA RUA LAMBARI, BAIRRO PONTE PRETA, A PEDIDO DOS MORADORES. </t>
   </si>
   <si>
     <t>2678</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2678/2678_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2678/2678_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, E AO DIRETOR DA ECP ENGENHARIA, A FIM DE SOLICITAR-LHES A DISPONIBILIZAÇÃO DE CONTÊINERES DE LIXO NAS RUAS GOIÁS E PARANÁ, AMBAS NO BAIRRO CHIQUITO GAZOLLA, A PEDIDO DOS MORADORES. </t>
   </si>
   <si>
     <t>2679</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2679/2679_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2679/2679_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, A REPINTURA DA FAIXA DE PEDESTRES EM FRENTE À IGREJA LOCALIZADA NA RUA ANTÔNIO BATISTA, CENTRO, BEM COMO ESTUDOS QUE POSSIBILITEM A CONSTRUÇÃO DE UM REDUTOR DE VELOCIDADE UM POUCO A FRENTE, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>2680</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>Edeir Pacheco, Gilson Pica Pau Vereador</t>
-[...2 lines deleted...]
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2680/2680_texto_integral.pdf</t>
+    <t>Edeir Pacheco, Gilson Fazolla Filgueiras</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2680/2680_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, ESTUDOS TÉCNICOS QUE POSSIBILITEM A EXTENSÃO DA REDE DE ESGOTO LOCALIZADA AO LADO DO CAMPO DO OLARIA ATÉ O RIO UBÁ, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>2681</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2681/2681_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2681/2681_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, A INSTALAÇÃO DE UM POSTE E A EXTENSÃO DE REDE ELÉTRICA NA RUA PROF. FRANCISCO ARTHIDORO  DA COSTA, BAIRRO SÃO JUDAS TADEU, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>2682</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2682/2682_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2682/2682_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, O DESENTUPIMENTO DE UM BUEIRO LOCALIZADO NA ESQUINA ENTRE A RUA FRANCISCO XAVIER GOMES E A RUA LILINA RINALDI, BAIRRO PRIMAVERA, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>2683</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2683/2683_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2683/2683_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, A CONSTRUÇÃO DE UM BUEIRO NA RUA VILA NOVA, BAIRRO VILA CASAL, PRÓXIMO À PROPRIEDADE DO SR. TÃOZINHO CACHOEIRO, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>2684</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2684/2684_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2684/2684_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, A CONSTRUÇÃO DE BUEIROS NA RUA LILINA RINALDI, BAIRRO PRIMAVERA, BEM COMO A ESTENDER A REDE DE CAPTAÇÃO DE ÁGUAS PLUVIAIS NAS PROXIMIDADES DO Nº 89, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>2685</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2685/2685_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2685/2685_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, UMA OPERAÇÃO TAPA BURACOS EM TODAS AS RUAS DO BAIRRO SANTA EDWIGES I, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>2686</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2686/2686_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2686/2686_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, ESTUDOS TÉCNICOS QUE POSSIBILITEM A CONSTRUÇÃO DE UM MURO DE CONTENÇÃO NO TRECHO FINAL DA RUA JOSÉ COSTA MARQUES, BAIRRO PONTE PRETA, E POSTERIORMENTE A CONSTRUÇÃO DE BUEIROS PRÓXIMOS AO MURO, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>2687</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2687/2687_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2687/2687_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, A INSTALAÇÃO DE UM TAMPÃO NO BUEIRO NA RUA DE ACESSO AO BAIRRO ROSA DE TOLEDO, NAS PROXIMIDADES DA PONTE, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>2688</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2688/2688_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2688/2688_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, A CONSTRUÇÃO DE UM REDUTOR DE VELOCIDADE NA RUA GERALDO CAMPOS, BAIRRO SÃO DOMINGOS, ESPECIFICAMENTE ENTRE OS NÚMEROS 206 E 251, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>2689</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2689/2689_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2689/2689_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, A INSTALAÇÃO DE POSTES COM LUMINÁRIAS NO TRECHO COMPREENDIDO ENTRE O TREVO DO  BAIRRO SANTA EDWIGES ATÉ O BAIRRO JOSÉ CAVALIERE (COMUNIDADE DO TANQUINHO), A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>2690</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2690/2690_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2690/2690_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, UMA OPERAÇÃO TAPA BURACOS E A INSTALAÇÃO DE MEIOS FIOS NA RUA ESPÍRITO SANTO, BAIRRO CHIQUITO GAZOLLA, LOCALIZADA AO LADO DA EMPRESA ITATIAIA MÓVEIS, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>2691</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2691/2691_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2691/2691_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, A DISPONIBILIZAÇÃO DE BANHEIROS PARA O USO DAS PESSOAS QUE AGUARDAM ATENDIMENTO NA SECRETARIA DE SAÚDE, A PEDIDO DOS MUNÍCIPES.</t>
   </si>
   <si>
     <t>2113</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2113/2113_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2113/2113_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO PARA REALIZAR O ASFALTAMENTO DA RUA CEARÁ, BAIRRO INDUSTRIAL, A PEDIDO DOS MORADORES</t>
   </si>
   <si>
     <t>2114</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2114/2114_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2114/2114_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO PARA REALIZAR A LIMPEZA DE UM TERRENO PERTENCENTE AO MUNICÍPIO LOCALIZADO NA RUA JOSÉ RESENDE BRANDO, BAIRRO BOM PASTOR, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>2115</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2115/2115_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2115/2115_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO PARA REALIZAR A EXTENSÃO DO CALÇAMENTO DA RUA OSWALDO DOS SANTOS, BAIRRO SOBRADINHO, EM UM TRECHO DE APROXIMADAMENTE 35 METROS, BEM COMO A INSTALAÇÃO DE DOIS BUEIROS, A PEDIDO DOS MORADORES</t>
   </si>
   <si>
     <t>2097</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2097/2097_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2097/2097_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO PARA REALIZAR O TAPAMENTO DE UM BURACO NA RUA ALENCAR CARNEIRO VIANA, BAIRRO VITÓRIA, ORIUNDO DE UMA OBRA CONCLUÍDA DA PREFEITURA HÁ DUAS SEMANAS NO LOCAL, A PEDIDO DOS MORADORES</t>
   </si>
   <si>
     <t>2090</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2090/2090_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2090/2090_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO PREFEITO PARA REALIZAR O ASFALTAMENTO DA AV. DR. LOURENÇO DE AZEVEDO, COMUNIDADE DO PEIXOTO FILHO, A PEDIDO DOS MORADORES. </t>
   </si>
   <si>
     <t>2091</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2091/2091_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2091/2091_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO PARA REALIZAR O ASFALTAMENTO DA RUA JESUS CANDIAN, BAIRRO MANGUEIRA RURAL, A PEDIDO DOS MORADORES</t>
   </si>
   <si>
     <t>2092</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2092/2092_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2092/2092_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO PARA REALIZAR O ASFALTAMENTO DA RUA ANTÔNIO BARBOSA, BAIRRO MANGUEIRA RURAL, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>2093</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2093/2093_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2093/2093_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO PARA REALIZAR O ASFALTAMENTO NO INÍCIO DA RUA WILSON CAMPOS E O CALÇAMENTO DO TRECHO FINAL DA MESMA (APROXIMADAMENTE 500 METROS), BAIRRO MANGUEIRA RURAL, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>2094</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2094/2094_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2094/2094_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO PARA REALIZAR O ASFALTAMENTO DA RUA ROBERTA DE OLIVEIRA, BAIRRO PRIMAVERA, A PEDIDO DOS MORADORES</t>
   </si>
   <si>
     <t>2095</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2095/2095_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2095/2095_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO PARA REALIZAR O ASFALTAMENTO DE UM TRECHO DE APROXIMADAMENTE 40 METROS DA RUA LILINA RINALDI, BAIRRO PRIMAVERA, A PEDIDO DOS MORADORES</t>
   </si>
   <si>
     <t>2104</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2104/2104_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2104/2104_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO PARA REALIZAR O TAPAMENTO DE UM BURACO EM FRENTE À RESIDÊNCIA DE Nº 309 DA RUA CECÍLIA PETRONILIA MOREIRA, BAIRRO VILA CASAL, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>2105</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2105/2105_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2105/2105_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO PARA REALIZAR O TAPAMENTO DE UM BURACO EM FRENTE À RESIDÊNCIA DE Nº 175 DA RUA AMADEUS JOSÉ SCHIAVON, BAIRRO SCHIAVON, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>2076</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2076/2076_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2076/2076_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO PREFEITO E AO SR. GERENTE REGIONAL DA ENERGISA, MANOEL BOYA, A FIM DE INDICAR-LHES NECESSIDADE DA TRANSFERÊNCIA DE DOIS POSTES DE ILUMINAÇÃO PÚBLICA INSTALADOS NAS PROPRIEDADES DOS SENHORES ADÃO LOURENÇO E PAULO, LOCALIZADAS ENTRE AS RUAS PIO XII E JOÃO PAULO I (BAIRRO JOÃO TEIXEIRA), PARA A MARGEM DA RODOVIA UBÁ-DIVINÉSIA </t>
   </si>
   <si>
     <t>2077</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2077/2077_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2077/2077_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO PREFEITO PARA REALIZAR A LIMPEZA E CAPINA DAS MARGENS DA RODOVIA DO BAIRRO UBÁ-DIVINÉSIA, DESDE O TREVO DO BAIRRO SANTA EDWIGES ATÉ A COMUNIDADE DO TANQUINHO.	</t>
   </si>
   <si>
     <t>2078</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2078/2078_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2078/2078_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO PARA REALIZAR ESTUDOS TÉCNICOS QUE VISEM À CONSTRUÇÃO DE DOIS REDUTORES DE VELOCIDADE NA AV. IMACULADA CONCEIÇÃO, BAIRRO LARANJAL, SENDO UM EM FRENTE À CAPELA E OUTRO À RESIDÊNCIA DO SR. CHICO, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>2079</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2079/2079_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2079/2079_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO BEM COMO AO DIRETOR DA ECP ENGENHARIA, PARA INDICAR-LHES A NECESSIDADE DE COLOCAÇÃO DE DOIS CONTÊINERES DE LIXO NA PARTE ALTA DO BAIRRO JOSÉ CAVALIERE E DOIS EM FRENTE À FÁBRICA DE PNEU DO SR. HELINHO, NA RUA TRÊS IRMÃOS, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>2080</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2080/2080_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2080/2080_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO PARA REALIZAR A CONSTRUÇÃO DE UM MURO DE CONTENÇÃO EM FRENTE AO PRIMEIRO ESCADÃO DA RUA FRANCISCO XAVIER GOMES, BAIRRO PRIMAVERA, ESPECIFICAMENTE NOS FUNDOS DA RESIDÊNCIA DE Nº 11, PERTENCENTE AO SR. JOAQUIM ACÁCIO, A PEDIDO DOS MORADORES</t>
   </si>
   <si>
     <t>2081</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2081/2081_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2081/2081_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO PARA REALIZAR A SUBSTITUIÇÃO DAS MANILHAS DE ESGOTO DA RUA REALINO SEBASTIÃO FIRMIANO, BAIRRO JARDIM ESPERANÇA, POR OUTRAS DE MAIOR DIÂMETRO, A PEDIDO DOS MORADORES</t>
   </si>
   <si>
     <t>2082</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2082/2082_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2082/2082_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO PARA REALIZAR O CALÇAMENTO DE TODAS AS RUAS DO BAIRRO LIGAÇÃO, A PEDIDO DOS MORADORES</t>
   </si>
   <si>
     <t>2083</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2083/2083_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2083/2083_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO PARA REALIZAR A NOTIFICAÇÃO DOS PROPRIETÁRIOS DE LOTES ABANDONADOS NOS BAIRROS JARDIM ESPERANÇA E JOÃO TEIXEIRA, PRINCIPALMENTE DA RUA MARIA MÉDICI DE OLIVEIRA (JARDIM ESPERANÇA), A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>2098</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
     <t>AO PREFEITO, AO SR. SECRETÁRIO DE AMBIENTE, VICENTE DE PAULO PINTO, E AO SR. TENENTE DA POLÍCIA MILITAR AMBIENTAL, JÚLIO CÉSAR CORTEZ, PARA SOLICITAR-LHES A NOTIFICAÇÃO E FISCALIZAÇÃO COM O INTUITO DE COIBIR A PRÁTICA IRREGULAR DE QUEIMA DE PNEUS NA RUA ATRÁS DO ANTIGO CINE BRASIL, A PEDIDO DOS MUNÍCIPES</t>
   </si>
   <si>
     <t>2116</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2116/2116_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2116/2116_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO PARA REALIZAR A REFORMA E A INSTALAÇÃO DE NOVOS MEIOS-FIOS NA RUA JOSÉ RESENDE BRANDO, BAIRRO BOM PASTOR, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>2117</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2117/2117_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2117/2117_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO E À DIREÇÃO DA ECP ENGENHARIA, PARA INDICAR A NECESSIDADE DE COLOCAÇÃO DE CONTÊINERES DE LIXO NA RUA JOSÉ RESENDE BRANDO, BAIRRO BOM PASTOR, PRINCIPALMENTE NAS PROXIMIDADES DO Nº 416 E DA PRAÇA LILICA BARBOSA, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>2118</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2118/2118_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2118/2118_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO PARA REALIZAR A NOTIFICAÇÃO DO PROPRIETÁRIO DE UM TERRENO EM FRENTE À RESIDÊNCIA DE Nº 274 DA RUA CAPITÃO TEIXEIRA PINTO, BAIRRO CENTRO, PARA REALIZAR A LIMPEZA E CAPINA, BEM COMO A LIMPEZA DE UM TERRENO PERTENCENTE AO MUNICÍPIO LOCALIZADO NO MESMO LOGRADOURO, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>2106</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2106/2106_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2106/2106_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO PARA REALIZAR A CONSTRUÇÃO DE UM MURO DE CONTENÇÃO NA RUA IPANEMA, BAIRRO OLINDA, ESPECIFICAMENTE EM FRENTE AO Nº 220, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>2107</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2107/2107_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2107/2107_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO PARA REALIZAR O ASFALTAMENTO DA RUA SANTA ANASTÁCIA, BAIRRO SÃO DOMINGOS, A PEDIDO DOS MORADORES</t>
   </si>
   <si>
     <t>2119</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2119/2119_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2119/2119_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO PARA REALIZAR A PODA DE UMA ÁRVORE NAS PROXIMIDADES DA RESIDÊNCIA DE Nº 66 DA RUA RAUL DE MORAIS, BAIRRO VILA CASAL, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>2120</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2120/2120_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2120/2120_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO PARA REALIZAR A INSTALAÇÃO DE UMA LUMINÁRIA NO POSTE PRÓXIMO AO Nº 522 DA RUA LUCIANO CANDIAN, BAIRRO MANGUEIRA RURAL, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>2121</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2121/2121_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2121/2121_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO E À DIREÇÃO DA ECP ENGENHARIA, PARA INDICAR A NECESSIDADE DE COLOCAÇÃO DE UM CONTÊINER DE LIXO PRÓXIMO ENTRE OS NÚMEROS 73 E 83 DA RUA SEBASTIÃO LISBOA DE ANDRADE, BAIRRO PELUSO, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>2122</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2122/2122_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2122/2122_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO PREFEITO PARA REALIZAR O PATROLAMENTO E CASCALHAMENTO DE TODO O PERCURSO DO ANEL VIÁRIO QUE AINDA NÃO POSSUI PAVIMENTAÇÃO, A PEDIDO DOS MUNÍCIPES. </t>
   </si>
   <si>
     <t>2343</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2343/2343_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2343/2343_texto_integral.pdf</t>
   </si>
   <si>
     <t>2344</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2344/2344_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2344/2344_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE A REALIZAÇÃO, POR MEIO DO SETOR MUNICIPAL COMPETENTE, DE ESTUDOS QUE POSSIBILITEM A CONSTRUÇÃO DE UMA CRECHE E UMA ESCOLA NO BAIRRO PALMEIRAS, NO INTUITO DE ATENDER AS CRIANÇAS DESSE E DOS DEMAIS BAIRROS ADJACENTES, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>2692</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2692/2692_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2692/2692_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE A REALIZAÇÃO, POR MEIO DO SETOR MUNICIPAL COMPETENTE, DE ESTUDOS QUE POSSIBILITEM A CONSTRUÇÃO DE UMA ACADEMIA AO AR LIVRE NO BAIRRO PALMEIRAS, VISANDO A PRÁTICA DE ATIVIDADES FÍSICAS PELOS MORADORES DESSE E DOS DEMAIS BAIRROS ADJACENTES, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>2693</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2693/2693_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2693/2693_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE A REALIZAÇÃO, POR MEIO DO SETOR MUNICIPAL COMPETENTE, DE ESTUDOS QUE POSSIBILITEM A CONSTRUÇÃO DE UM BUEIRO NA RUA FRANCISCO TEIXEIRA DE ABREU, NO BAIRRO PALMEIRAS, NAS PROXIMIDADES DO Nº 1505 E MERCADO RJ, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>2694</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2694/2694_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2694/2694_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE A REALIZAÇÃO, POR MEIO DO SETOR MUNICIPAL COMPETENTE, DA CONSTRUÇÃO DA REDE DE CAPTAÇÃO DE ÁGUAS PLUVIAIS NA RUA ALAMEDA DAS ORQUÍDEAS, BAIRRO CIDADE JARDIM, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>2695</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2695/2695_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2695/2695_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE A REALIZAÇÃO, POR MEIO DO SETOR MUNICIPAL COMPETENTE, ESTUDOS TÉCNICOS QUE POSSIBILITEM A CONSTRUÇÃO DA SEDE PRÓPRIA DO POSTO DE SAÚDE DO BAIRRO PALMEIRAS, DEVIDO AO CONSTANTE CRESCIMENTO DESSE E DOS DEMAIS BAIRROS ADJACENTES, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>3089</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3089/3089_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3089/3089_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE A REALIZAÇÃO, POR MEIO DO SETOR MUNICIPAL COMPETENTE, DO TAPAMENTO DE UM BURACO NA RUA ANGELINA BONFÁ DOS SANTOS, BAIRRO SOBRADINHO, PRÓXIMA AO GAZOLÃO, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>3090</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3090/3090_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3090/3090_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE A REALIZAÇÃO, POR MEIO DO SETOR MUNICIPAL COMPETENTE, DE LIMPEZA E REMOÇÃO DE ENTULHOS NA RUA JESUS MONTEIRO DE BARROS, BAIRRO BOA VISTA, ESPECIFICAMENTE NO Nº 176, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>3091</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3091/3091_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3091/3091_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, BEM COMO À DIREÇÃO DA ECP ENGENHARIA, PARA SOLICITAR A DISPONIBILIZAÇÃO DE UM CONTÊINER DE LIXO NA RUA JOSÉ LOURENÇO DA SILVA, BAIRRO DA LUZ, ESPECIFICAMENTE NAS PROXIMIDADES DA EMPRESA CONFECÇÕES LEÃO.</t>
   </si>
   <si>
     <t>3092</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3092/3092_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3092/3092_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE A REALIZAÇÃO, POR MEIO DO SETOR MUNICIPAL COMPETENTE, DO ASFALTAMENTO DA RUA ADÃO QUINTÃO, BAIRRO AGROCERES, PRINCIPALMENTE NAS PROXIMIDADES DO POSTO DE SAÚDE ALI EXISTENTE, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>3093</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3093/indicacao_465.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3093/indicacao_465.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE A REALIZAÇÃO, POR MEIO DO SETOR MUNICIPAL COMPETENTE, DO ASFALTAMENTO DA RUA SÃO JORGE, BAIRRO SÃO SEBASTIÃO, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>3094</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3094/3094_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3094/3094_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE A VERIFICAÇÃO, POR MEIO DO SETOR MUNICIPAL COMPETENTE, SE O TERRENO AO LADO DO IMÓVEL DE Nº 256 DA RUA FIORAVANTE DUTRA, JARDIM ALVES DO VALE, PERTENCE AO MUNICÍPIO E EM CASO AFIRMATIVO É NECESSÁRIO PROVIDENCIAR A LIMPEZA; POR OUTRO LADO, CASO SEJA PERTENCENTE À PARTICULAR, É NECESSÁRIA A NOTIFICAÇÃO PARA A EFETIVA LIMPEZA.</t>
   </si>
   <si>
     <t>3095</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3095/3095_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3095/3095_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE A REALIZAÇÃO, POR MEIO DO SETOR MUNICIPAL COMPETENTE, DA CONSTRUÇÃO DE DOIS REDUTORES DE VELOCIDADE NA RUA AVELINO OTONI, BAIRRO INDUSTRIAL, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>3099</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3099/3099_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3099/3099_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE A REALIZAÇÃO, POR MEIO DO SETOR MUNICIPAL COMPETENTE, DA CONSTRUÇÃO DE UM REDUTOR DE VELOCIDADE NA RUA AUGUSTO LUIZ BARBOSA, BAIRRO INDUSTRIAL, ESPECIFICAMENTE EM FRENTE À LOJA CÉLIO GROSSI FERRAGENS, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>3100</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3100/3100_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3100/3100_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE A REALIZAÇÃO, POR MEIO DO SETOR MUNICIPAL COMPETENTE, DO CALÇAMENTO DA RUA LENIR GUIZILINE DE ANDRADE, BAIRRO INDUSTRIAL, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>3101</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3101/3101_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3101/3101_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE A REALIZAÇÃO, POR MEIO DO SETOR MUNICIPAL COMPETENTE, DO NIVELAMENTO DA RUA MANOEL CASAL, BAIRRO VILA CASAL, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>3102</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3102/3102_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3102/3102_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE A REALIZAÇÃO, POR MEIO DO SETOR MUNICIPAL COMPETENTE, DO ASFALTAMENTO DA RUA CRISTO REI E BOM JESUS, AMBAS NO BAIRRO JOÃO TEIXEIRA, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>3103</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3103/3103_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3103/3103_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE A CONSTRUÇÃO, POR MEIO DO SETOR MUNICIPAL COMPETENTE, DE UM REDUTOR DE VELOCIDADE EM FRENTE AO Nº 90 DA RUA MAJOR CARNEIRO, VILA FRANEL, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>3104</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3104/3104_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3104/3104_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE A CONSTRUÇÃO, POR MEIO DO SETOR MUNICIPAL COMPETENTE, DE UMA BARREIRA NA PRAÇA NEWTON CARNEIRO, COM O INTUITO DE EVITAR QUE VEÍCULOS TRAFEGUEM PELA CONTRAMÃO DE DIREÇÃO NO SENTIDO À VILA FRANEL E AO BAIRRO SÃO JOÃO, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>3105</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3105/3105_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3105/3105_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE A INSTALAÇÃO, POR MEIO DO SETOR MUNICIPAL COMPETENTE, DE MEIOS-FIOS NA PARTE ALTA DA RUA VEREADOR OSWALDO DE MOURA ESTEVÃO, BAIRRO PELUSO, COM O INTUITO DE IMPEDIR QUE A ÁGUA PROVENIENTE DAS CHUVAS DESÇAM ATÉ AS RESIDÊNCIAS DA PARTE BAIXA DA RUA, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>3107</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3107/3107_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3107/3107_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE A REALIZAÇÃO, POR MEIO DO SETOR MUNICIPAL COMPETENTE, DO ASFALTAMENTO DA RUA AFONSO IVO DE FELIPPE, BAIRRO ALTO DO SANTA CRUZ, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>3108</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3108/3108_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3108/3108_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE A REALIZAÇÃO, POR MEIO DO SETOR MUNICIPAL COMPETENTE, DO ASFALTAMENTO DA RUA DO LIVRAMENTO, BAIRRO PELUSO, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>3109</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3109/3109_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3109/3109_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE A CONSTRUÇÃO, POR MEIO DO SETOR MUNICIPAL COMPETENTE, DE UMA PONTE NA TRAVESSA VIVIANE BASTOS MENDES, BAIRRO PONTE PRETA, COM O INTUITO DE INTERLIGAR A PASSAGEM ATÉ O OUTRO LADO DO RIO UBÁ, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>3110</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3110/3110_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3110/3110_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE A REALIZAÇÃO, POR MEIO DO SETOR MUNICIPAL COMPETENTE, DA LIMPEZA E CAPINA NOS BAIRROS PONTE PRETA, OLARIA, MEU SONHO E MANGUEIRA RURAL, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>3111</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3111/3111_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3111/3111_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE A REALIZAÇÃO, POR MEIO DO SETOR MUNICIPAL COMPETENTE, DE UMA OPERAÇÃO TAPA BURACOS NA RUA JOSÉ BETIL, BAIRRO MANGUEIRA RURAL, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>3112</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3112/3112_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3112/3112_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE A REALIZAÇÃO, POR MEIO DO SETOR MUNICIPAL COMPETENTE, DE ESTUDOS TÉCNICOS QUE POSSIBILITEM A INSTALAÇÃO DE UM SEMÁFORO PARA PEDESTRES NA RUA SÃO JOSÉ, ESPECIFICAMENTE NAS PROXIMIDADES DO BANCO DO BRASIL, COM O INTUITO DE GARANTIR A TRAVESSIA SEGURA PARA OS PEDESTRES.</t>
   </si>
   <si>
     <t>3113</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3113/3113_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3113/3113_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE A REALIZAÇÃO, POR MEIO DO SETOR MUNICIPAL COMPETENTE, DE ESTUDOS TÉCNICOS QUE POSSIBILITEM A INSTALAÇÃO DE UM SEMÁFORO PARA VEÍCULOS NA AV. COMENDADOR JACINTO SOARES DE SOUSA LIMA, ENTRE OS FUNDOS DO BANCO DO BRASIL E A PONTE QUE FORNECE ACESSO AO OUTRO LADO DA VIA E AO TERMINAL RODOVIÁRIO, A PEDIDO DOS MUNÍCIPES.</t>
   </si>
   <si>
     <t>3114</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3114/3114_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3114/3114_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE A REALIZAÇÃO, POR MEIO DO SETOR MUNICIPAL COMPETENTE, DE ESTUDOS TÉCNICOS QUE POSSIBILITEM A CONSTRUÇÃO DE UMA PASSARELA ELEVADA COM A PINTURA DE FAIXA DE PEDESTRES NA AV. OLEGÁRIO MACIEL, NAS PROXIMIDADES DA LOJA SINGULANI E DA PADARIA INDUSTRIAL, VISANDO A GARANTIR A TRAVESSIA SEGURA PARA OS PEDESTRES, A PEDIDO DOS MUNÍCIPES.</t>
   </si>
   <si>
     <t>3115</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3115/3115_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3115/3115_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE A REALIZAÇÃO, POR MEIO DO SETOR MUNICIPAL COMPETENTE, DE ESTUDOS QUE POSSIBILITEM MELHORIAS NO TRANSPORTE DE PACIENTES PARA TRATAMENTO DE SAÚDE EM OUTRAS CIDADES, TFD, A PARTIR DA SOLICITAÇÃO DE PACIENTES E DE SEUS FAMILIARES:_x000D_
 &amp;#8226;	MUITOS PACIENTES, APÓS CIRURGIAS COMPLEXAS, ESTÃO SENDO TRANSPORTADOS DEITADOS EM VEÍCULOS DO TIPO KOMBI, SEM CONFORTO E COLOCANDO EM RISCO A SAÚDE DEVIDO AO RECENTE PROCEDIMENTO OPERATÓRIO;_x000D_
 &amp;#8226;	PACIENTES DENUNCIAM A CARONA DE PARENTES DOS MOTORISTAS DO TFD PARA OUTRAS CIDADES. A SITUAÇÃO NÃO É RARA E JÁ PROVOCOU A INEXISTÊNCIA DE VAGAS PARA PACIENTES;_x000D_
 &amp;#8226;	OS PONTOS MARCADOS PELO SETOR DE AMBULÂNCIA PARA ACOLHER OS PACIENTES DURANTE A MADRUGADA NEM SEMPRE SÃO DE MÚTUO ACORDO. EMBORA UM PACIENTE E SUA FILHA ACOMPANHANTE REIVINDIQUEM A MUDANÇA DO LOCAL DE ESPERA, POIS ESTÁ AO LADO DE UM LOCAL CONHECIDO COMO PONTO DE USO E TRÁFICO DE DROGAS ILÍCITAS, OBTIVERAM O PEDIDO INDEFERIDO PELO CHEFE DO SETOR DE AMBULÂNCIA._x000D_
 &amp;#8226;	MUITOS PACIENTES QUE RESIDEM NA ZONA RURAL SÃO DEIXADOS DE MADRUGADA NO CENTRO DA CIDADE APÓS O TRATAMENTO, OS QUAIS DEVEM AGUARDAR MUITAS HORAS ATÉ O INICIO DA CIRCULAÇÃO DOS ÔNIBUS;_x000D_
 &amp;#8226;	ALGUNS PACIENTES SÃO AVISADOS COM ANTECEDÊNCIA POR TELEFONE DO HORÁRIO QUE O VEÍCULO PASSARÁ PELO PONTO, NO ENTANTO, OUTROS PACIENTES TÊM QUE AGUARDAR MUITAS HORAS NA RUA._x000D_
 </t>
   </si>
   <si>
     <t>3116</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3116/3116_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3116/3116_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE A REALIZAÇÃO, POR MEIO DO SETOR MUNICIPAL COMPETENTE, DA PODA DE TODAS ÁRVORES DA RUA FRANCISCO TEIXEIRA DE ABREU, BAIRRO PALMEIRAS, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>3117</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3117/3117_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3117/3117_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE A COLOCAÇÃO, POR MEIO DO SETOR MUNICIPAL COMPETENTE, DE UM CONTÊINER DE LIXO NA AV. PAULINO FERNANDES, BAIRRO PAULINO FERNANDES, EM FRENTE AO CLAUDINEY STUDIO DIGITAL, A PEDIDO DOS MORADORES. </t>
   </si>
   <si>
     <t>3118</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3118/3118_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3118/3118_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE A REALIZAÇÃO, POR MEIO DO SETOR MUNICIPAL COMPETENTE, DA INSTALAÇÃO DE UM POSTE DE ILUMINAÇÃO PÚBLICA NO FINAL DA RUA LUIZ MÉDICE, BAIRRO PELUSO, EM FRENTE AO Nº 193, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>3119</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3119/3119_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3119/3119_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE A REALIZAÇÃO, POR MEIO DO SETOR MUNICIPAL COMPETENTE, DE ESTUDOS TÉCNICOS QUE POSSIBILITEM O PAGAMENTO OU AJUDA DE CUSTO PARA O COMBUSTÍVEL DOS VEÍCULOS PARTICULARES UTILIZADOS PELOS AGENTES DE SAÚDE QUE ATENDEM OS MORADORES DA ZONA RURAL DE UBÁ, TAIS COMO CÓRREGO DAS POSSES, UBÁ PEQUENO, 13 DE MAIO, ZUEIRA, SANTO ANASTÁCIO E OUTRAS REGIÕES.</t>
   </si>
   <si>
     <t>3120</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3120/3120_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3120/3120_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE A REALIZAÇÃO, POR MEIO DO SETOR MUNICIPAL COMPETENTE, DE ESTUDOS TÉCNICOS QUE PROPICIEM  MELHORIAS NA SINALIZAÇÃO ENTRE O ENCONTRO DOS LOGRADOUROS FRANCISCO ANDRÉ DE ARAÚJO, ÂNGELO PORTO E FRANCISCO TEIXEIRA DE ABREU, EM RAZÃO DOS INÚMEROS ACIDENTES NO LOCAL, A PEDIDO DOS MUNÍCIPES.</t>
   </si>
   <si>
     <t>3121</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3121/3121_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3121/3121_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE A REALIZAÇÃO, POR MEIO DO SETOR MUNICIPAL COMPETENTE, DA SUBSTITUIÇÃO DAS LÂMPADAS E LUMINÁRIAS DOS POSTES LOCALIZADOS NA RUA EDSON FURTADO CAIAFFA, BAIRRO PALMEIRAS, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>3122</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3122/3122_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3122/3122_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE A REALIZAÇÃO, POR MEIO DO SETOR MUNICIPAL COMPETENTE, DO CALÇAMENTO DA RUA F, NO BAIRRO SAN RAFAEL, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>3123</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3123/3123_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3123/3123_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE A REALIZAÇÃO, POR MEIO DO SETOR MUNICIPAL COMPETENTE, DA REFORMA DA PONTE DA COMUNIDADE CÓRREGO SANTO ANASTÁCIO, LOCALIZADA APÓS A ESTRADA QUE DÁ ACESSO AO BAIRRO LARANJAL, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>3124</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3124/3124_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3124/3124_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE A REALIZAÇÃO, POR MEIO DO SETOR MUNICIPAL COMPETENTE, DO ASFALTAMENTO DA RUA JOSÉ LEMOS DUARTE E DA RUA EDGARD LEMOS DUARTE, AMBAS NO BAIRRO OSÉIAS MARANHÃO, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>3125</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3125/3125_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3125/3125_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE A REALIZAÇÃO, POR MEIO DO SETOR DE TRÂNSITO, DE ESTUDOS TÉCNICOS QUE MELHOREM A LOCALIZAÇÃO DA INSTALAÇÃO DAS PLACAS INDICATIVAS DOS PONTOS DE ÔNIBUS DO BAIRRO PIRES DA LUZ, A PEDIDO DA ASSOCIAÇÃO DE MORADORES DO BAIRRO PIRES DA LUZ.</t>
   </si>
   <si>
     <t>3126</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3126/3126_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3126/3126_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE A REALIZAÇÃO, POR MEIO DO SETOR MUNICIPAL COMPETENTE, DE ESTUDOS TÉCNICOS QUE POSSIBILITEM A CONSTRUÇÃO DE UMA ACADEMIA AO AR LIVRE NO LOTE DO ANTIGO POSTO DE SAÚDE, QUE FOI DEMOLIDO, NO DISTRITO DE MIRAGAIA, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>3127</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3127/3127_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3127/3127_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE A REFORMA, POR MEIO DO SETOR MUNICIPAL COMPETENTE, DA PRAÇA GUADALAJARA, NO BAIRRO ELDORADO, ESPECIALMENTE COM RELAÇÃO A PINTURA, REFORMA DO PASSEIO, INSTALAÇÃO DE BANCOS, PODA DE ÁRVORES E PLANTIO DE GRAMA, A PEDIDO DOS MORADORES DO BAIRRO E DOS FIÉIS DA IGREJA NOSSA SENHORA APARECIDA.</t>
   </si>
   <si>
     <t>3128</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3128/3128_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3128/3128_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE A REFORMA, POR MEIO DO SETOR MUNICIPAL COMPETENTE, DA PRAÇA LOCALIZADA NO INICIO DA RUA CELIDÔNIO MAZZEI, BAIRRO ANTONINA COELHO (COHAB), ESPECIALMENTE COM RELAÇÃO A PINTURA, INSTALAÇÃO DE BANCOS, REFORMA DO PASSEIO, PODA DE ÁRVORES E PLANTIO DE GRAMA, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>3129</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3129/3129_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3129/3129_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE A REFORMA, POR MEIO DO SETOR MUNICIPAL COMPETENTE, DA PRAÇA SÃO JANUÁRIO, CENTRO, ESPECIALMENTE COM RELAÇÃO A PINTURA, INSTALAÇÃO DE BANCOS, REFORMA DO PASSEIO, PODA DE ÁRVORES E PLANTIO DE GRAMA, A PEDIDO DOS MUNÍCIPES.</t>
   </si>
   <si>
     <t>3130</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3130/3130_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3130/3130_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE A COLOCAÇÃO, POR MEIO DO SETOR MUNICIPAL COMPETENTE, DE LÂMPADAS SINALIZADORAS NAS ANTENAS DE TELECOMUNICAÇÕES DO MUNICÍPIO DE UBÁ, COM INTUITO DE ALERTAR PILOTOS DE AERONAVES DURANTE ÀS NOITES E DIAS DE NEBLINA INTENSA, A PEDIDO DOS MUNÍCIPES.</t>
   </si>
   <si>
     <t>3131</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3131/3131_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3131/3131_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE A REALIZAÇÃO, POR MEIO DO SETOR MUNICIPAL COMPETENTE, DA PINTURA E SINALIZAÇÃO MAIS EFICIENTE DOS REDUTORES DE VELOCIDADE DA AV. DOS ANDRADAS, BAIRRO SÃO SEBASTIÃO, EM FRENTE AOS NÚMEROS 108 E 252, A PEDIDO DOS MUNÍCIPES.</t>
   </si>
   <si>
     <t>3132</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3132/3132_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3132/3132_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE A REALIZAÇÃO, POR MEIO DO SETOR MUNICIPAL COMPETENTE, DA LIMPEZA E CAPINA NOS BAIRROS ANTONINA COELHO (COHAB) E PIRES DA LUZ, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>3135</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3135/3135_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3135/3135_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE A REALIZAÇÃO, POR MEIO DO SETOR MUNICIPAL COMPETENTE, DA LIMPEZA E CAPINA DA QUADRA POLIESPORTIVA DO BAIRRO OLARIA, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>3136</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3136/3136_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3136/3136_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE A REALIZAÇÃO, POR MEIO DO SETOR MUNICIPAL COMPETENTE, DE ESTUDOS QUE POSSIBILITEM A PRÁTICA DA REMOÇÃO DE TRONCOS, ATÉ O NÍVEL DO SOLO, APÓS O CORTE DE ÁRVORES DOS LOGRADOUROS DE UBÁ, A PEDIDO DOS MUNÍCIPES.</t>
   </si>
   <si>
     <t>3137</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3137/3137_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3137/3137_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE A REALIZAÇÃO, POR MEIO DO SETOR MUNICIPAL COMPETENTE, DE ESTUDOS TÉCNICOS QUE POSSIBILITEM A INSERÇÃO DE UMA VAGA ESPECIAL PARA O ESTACIONAMENTO DE VEÍCULOS DE PESSOAS PORTADORAS DE NECESSIDADES ESPECIAIS NA RUA DA PAZ, CENTRO, EM FRENTE AO Nº 71.</t>
   </si>
   <si>
     <t>3138</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3138/3138_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3138/3138_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE A REALIZAÇÃO, POR MEIO DO SETOR MUNICIPAL COMPETENTE, DE ESTUDOS TÉCNICOS QUE POSSIBILITEM MELHORIAS NA SINALIZAÇÃO DA RUA HENRIQUE PARMA, PRÓXIMO AO Nº 126, DEVIDO AO RECORRENTE TRÁFEGO DE VEÍCULOS NA CONTRAMÃO.</t>
   </si>
   <si>
     <t>3139</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3139/3139_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3139/3139_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE A REALIZAÇÃO, POR MEIO DO SETOR MUNICIPAL COMPETENTE, DO PLANTIO DE ÁRVORES NA RUA OTACÍLIO COUTINHO, ESPECIFICAMENTE EM FRENTE AO MURO DA ESCOLA ESTADUAL PADRE JOÃOZINHO, A PEDIDO DO DIRETOR DA REFERIDA ESCOLA.</t>
   </si>
   <si>
     <t>3140</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3140/3140_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3140/3140_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE A REALIZAÇÃO, POR MEIO DO SETOR MUNICIPAL COMPETENTE, DE ESTUDOS TÉCNICOS QUE POSSIBILITEM A RESERVA DE ÁREAS PARA O DESPEJO DE ENTULHOS PELOS CARROCEIROS DA CIDADE DE UBÁ, A PEDIDO DOS MESMOS.</t>
   </si>
   <si>
     <t>3141</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3141/3141_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3141/3141_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE A REALIZAÇÃO, POR MEIO DO SETOR MUNICIPAL COMPETENTE, DO CALÇAMENTO DA RUA PASCHOALINO BIANCHI (MORRO DO BISCOTO), BAIRRO NOSSA SENHORA DE FÁTIMA, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>3142</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3142/3142_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3142/3142_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE A REALIZAÇÃO, POR MEIO DO SETOR MUNICIPAL COMPETENTE, DA CONSTRUÇÃO DE UM MURO NA RUA GERALDO CAMPOS, BAIRRO SÃO DOMINGOS, A FIM DE PERMITIR A EXTENSÃO DA LARGURA DA RUA QUE ESTÁ BASTANTE REDUZIDA, PREJUDICANDO O TRÁFEGO DE VEÍCULOS.</t>
   </si>
   <si>
     <t>3143</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3143/3143_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3143/3143_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE A REALIZAÇÃO, POR MEIO DO SETOR MUNICIPAL COMPETENTE, DA CONSTRUÇÃO DO SALÃO COMUNITÁRIO DO BAIRRO OLINDA NO TERRENO JÁ DOADO PELO MUNICÍPIO PELA ADMINISTRAÇÃO ANTERIOR, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>3144</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3144/3144_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3144/3144_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE A REALIZAÇÃO, POR MEIO DO SETOR MUNICIPAL COMPETENTE, DA CONSTRUÇÃO DE UM PASSEIO DEFRONTE AO TERRENO PERTENCENTE AO MUNICÍPIO NA RUA FRANCISCO TEIXEIRA DE ABREU, BAIRRO PALMEIRAS, O QUAL ESTÁ LOCALIZADO EM FRENTE À RESIDÊNCIA DE Nº 176, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>3146</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3146/3146_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3146/3146_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE A REALIZAÇÃO, POR MEIO DO SETOR MUNICIPAL COMPETENTE, DA REFORMA DA PONTE LOCALIZADA NA RUA PEDRO CANDIAN, BAIRRO INDUSTRIAL, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>3147</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3147/3147_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3147/3147_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE A REALIZAÇÃO, POR MEIO DO SETOR MUNICIPAL COMPETENTE, DA CONSTRUÇÃO DE DOIS REDUTORES DE VELOCIDADE NA AV. VEREADOR JOÃO GOMES PEREIRA, BAIRRO PIRES DA LUZ, SENDO UM EM FRENTE AO Nº 115 E OUTRO AO Nº 156, A PEDIDO DOS MORADORES. </t>
   </si>
   <si>
     <t>3148</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3148/3148_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3148/3148_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE A CONSTRUÇÃO, POR MEIO DO SETOR MUNICIPAL COMPETENTE, DE UM BUEIRO NA RUA ANTÔNIO BATISTA, NAS PROXIMIDADES DA LOJA BMT PEÇAS, NO INTUITO DE MELHORAR A CAPTAÇÃO DE ÁGUAS DAS CHUVAS NO LOCAL, A PEDIDO DOS MUNÍCIPES.</t>
   </si>
   <si>
     <t>3149</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3149/3149_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3149/3149_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE A CONSTRUÇÃO, POR MEIO DO SETOR MUNICIPAL COMPETENTE, DE UM BUEIRO NA JUSCELINO KUBITSCHEK, BAIRRO SANTANA, EM FRENTE À CASA DE ORAÇÃO, A PEDIDO DOS MUNÍCIPES.</t>
   </si>
   <si>
     <t>3150</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3150/3150_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3150/3150_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE A REALIZAÇÃO, POR MEIO DO SETOR MUNICIPAL COMPETENTE, DO ASFALTAMENTO DE TODAS AS RUAS DA COMUNIDADE DA LIGAÇÃO, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>3151</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3151/3151_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3151/3151_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE A REALIZAÇÃO, POR MEIO DO SETOR MUNICIPAL COMPETENTE, DA CONSTRUÇÃO DE DOIS REDUTORES DE VELOCIDADE NAS PROXIMIDADES DA RESIDÊNCIA DE Nº 227 DA RUA LUCIANO GROPPO, BAIRRO INÊS GROPPO, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>3152</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
-    <t>Edeir Pacheco, Gilson Pica Pau Vereador, Joseli Anísio Pinto</t>
-[...2 lines deleted...]
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3152/3152_texto_integral.pdf</t>
+    <t>Edeir Pacheco, Gilson Fazolla Filgueiras, Joseli Anísio Pinto</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3152/3152_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE A REALIZAÇÃO, POR MEIO DO SETOR MUNICIPAL COMPETENTE, DA REFORMA DA PONTE DE MADEIRA LOCALIZADA APÓS A COMUNIDADE 13 DE MAIO, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>3153</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3153/3153_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3153/3153_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE A REALIZAÇÃO, POR MEIO DO SETOR MUNICIPAL COMPETENTE, DE ESTUDOS TÉCNICOS QUE POSSIBILITEM A DISPONIBILIZAÇÃO DE BANHEIROS PÚBLICOS NA CIDADE DE UBÁ, A PEDIDO DOS MUNÍCIPES E VISITANTES.</t>
   </si>
   <si>
     <t>3154</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3154/3154_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3154/3154_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE A REALIZAÇÃO, POR MEIO DO SETOR MUNICIPAL COMPETENTE, DE ESTUDOS TÉCNICOS QUE POSSIBILITEM A IMPLANTAÇÃO DE BICICLETÁRIOS NA CIDADE DE UBÁ, A PEDIDO DOS MUNÍCIPES.</t>
   </si>
   <si>
     <t>3155</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3155/3155_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3155/3155_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE A REALIZAÇÃO, POR MEIO DO SETOR MUNICIPAL COMPETENTE, DA INSTALAÇÃO DE UMA LUMINÁRIA NO POSTE EM FRENTE À RESIDÊNCIA DE Nº 210 DA RUA JURANDIR PERON, BAIRRO AGROCERES, O QUAL POSSUI A NUMERAÇÃO 1/7113755-7, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>3168</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3168/3168_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3168/3168_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE A REALIZAÇÃO, POR MEIO DO SETOR MUNICIPAL COMPETENTE, DA LIMPEZA DO CÓRREGO ENTRE O BAIRRO SANTA EDWIGES II ATÉ A RUA RUBENS AROEIRA DO BAIRRO SANTA EDWIGES I, DEVIDO AO EXCESSO DE MATO QUE ESTÁ IMPEDINDO O PERCURSO ADEQUADO, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>3169</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3169/3169_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3169/3169_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE A CONSTRUÇÃO, POR MEIO DO SETOR MUNICIPAL COMPETENTE, DE DOIS REDUTORES DE VELOCIDADE NA RUA MÁRIO ESPÓSITO, BAIRRO PIRES DA LUZ, SENDO UM EM FRENTE AO Nº 112 E OUTRO AO Nº 225, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>3170</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3170/3170_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3170/3170_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE A REALIZAÇÃO DE ESTUDOS, POR MEIO DO SETOR MUNICIPAL COMPETENTE, QUE POSSIBILITEM A REGULAMENTAÇÃO DA LEI COMPLEMENTAR Nº 191/16, QUE &amp;#8220;DISPÕE SOBRE A POLÍTICA DE PROTEÇÃO, CONSERVAÇÃO, PRESERVAÇÃO, CONTROLE, LICENCIAMENTO E FISCALIZAÇÃO DO MEIO AMBIENTE E DA MELHORIA DA QUALIDADE DE VIDA NO MUNICÍPIO DE UBÁ&amp;#8221;, EM VIRTUDE DO MUNICÍPIO ESTAR DEIXANDO DE RECEBER RECEITAS PROVENIENTES DE DANOS AMBIENTAIS. A LEI COMPLEMENTAR Nº 191/16 ESTABELECEU O PRAZO DE 180 DIAS PARA SUA EFETIVA REGULAMENTAÇÃO, PORÉM, ATÉ A PRESENTE DATA NÃO SE CONCRETIZOU. COM ISSO, O MUNICÍPIO DE UBÁ ESTÁ DEIXANDO DE RECEBER RECEITAS POR MEIO DE MULTAS PROVENIENTES DE IRREGULARIDADES AMBIENTAIS. SOLICITA-SE, PORTANTO, A REGULARIZAÇÃO DA REFERIDA LEI.</t>
   </si>
   <si>
     <t>3171</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3171/indicacao_524.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3171/indicacao_524.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE A REALIZAÇÃO, POR MEIO DO SETOR MUNICIPAL COMPETENTE, DO DESENTUPIMENTO DE UM BUEIRO LOCALIZADO EM FRENTE AO Nº 35 DA RUA DR. ADJALME DA SILVA BOTELHO, BAIRRO SEMINÁRIO, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>3172</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3172/indicacao_525.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3172/indicacao_525.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE A REALIZAÇÃO, POR MEIO DO SETOR MUNICIPAL COMPETENTE, DE UMA OPERAÇÃO TAPA BURACOS NAS RUAS JOSÉ SOARES TEIXEIRA, DICO TEIXEIRA E ALTIVO BRANDÃO, TODAS NO BAIRRO DICO TEIXEIRA, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>3173</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
     <t>Darci Pires da Silva, Edeir Pacheco, Joseli Anísio Pinto, Rosângela Maria Alfenas de Andrade</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3173/indicacao_526.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3173/indicacao_526.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE A REALIZAÇÃO, POR MEIO DO SETOR MUNICIPAL COMPETENTE,  DA REFORMA DA PRAÇA SÃO FRANCISCO DO DISTRITO DE UBARI, LOCALIZADA EM FRENTE À PADARIA DO MÁRIO, ESPECIALMENTE COM RELAÇÃO AO PAVIMENTO DA MESMA, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>3174</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3174/3174_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3174/3174_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE, POR MEIO DO SETOR MUNICIPAL COMPETENTE, A REALIZAÇÃO DO NIVELAMENTO DOS BLOQUETES NA RUA ISAURA RESENDE, CENTRO, ESPECIFICAMENTE EM FRENTE À LOJA MERCADÃO, DEVIDO A UM AFUNDAMENTO OCORRIDO NO LOCAL, A PEDIDO DOS MUNÍCIPES.</t>
   </si>
   <si>
     <t>3175</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>Edeir Pacheco, Gilson Pica Pau Vereador, Joseli Anísio Pinto, Rosângela Maria Alfenas de Andrade</t>
-[...2 lines deleted...]
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3175/3175_texto_integral.pdf</t>
+    <t>Edeir Pacheco, Gilson Fazolla Filgueiras, Joseli Anísio Pinto, Rosângela Maria Alfenas de Andrade</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3175/3175_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE A REALIZAÇÃO DE ESTUDOS, POR MEIO DO SETOR MUNICIPAL COMPETENTE, QUE POSSIBILITEM A PRORROGAÇÃO DO VENCIMENTO DO IPTU, A PEDIDO DOS MUNÍCIPES, A FIM DE PROMOVER MAIOR COMODIDADE PARA O PAGAMENTO.</t>
   </si>
   <si>
     <t>3176</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3176/3176_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3176/3176_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE A REALIZAÇÃO DE ESTUDOS TÉCNICOS, POR MEIO DO SETOR MUNICIPAL COMPETENTE, QUE POSSIBILITEM A ALTERAÇÃO DA LEI MUNICIPAL Nº 2984/1999, &amp;#8220;QUE DISPÕE SOBRE O ATENDIMENTO DE CLIENTE EM ESTABELECIMENTO BANCÁRIO DO MUNICÍPIO&amp;#8221;, ESPECIFICAMENTE COM RELAÇÃO AO ART. 5 O QUAL PASSARÁ A VIGORAR COM A SEGUINTE REDAÇÃO: &amp;#8220;O DESCUMPRIMENTO DO DISPOSITIVO NESTA LEI SUJEITA O ESTABELECIMENTO INFRATOR À APLICAÇÃO DAS PENALIDADES DOS ARTIGOS Nº 56 E Nº 57 DO CÓDIGO DE DEFESA DO CONSUMIDOR, CDC, CONCOMITANTEMENTE COM O ART. Nº 18 DO DECRETO FEDERAL Nº 2.181/1997&amp;#8221;.</t>
   </si>
   <si>
     <t>3177</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3177/3177_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3177/3177_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE A NOTIFICAÇÃO, POR MEIO DO SETOR DE FISCALIZAÇÃO, DE TODOS OS CARROCEIROS QUE ESTÃO INADVERTIDAMENTE NA RUA 7 DE SETEMBRO, CENTRO, A PEDIDO DOS MUNÍCIPES.</t>
   </si>
   <si>
     <t>3178</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3178/3178_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3178/3178_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE A REALIZAÇÃO DE ESTUDOS TÉCNICOS, POR MEIO DO SETOR MUNICIPAL COMPETENTE, PARA PROVIDENCIAR A CONCESSÃO DE USO DO IMÓVEL PERTENCENTE AO MUNICÍPIO LOCALIZADO NA RUA CONSELHEIRO AUGUSTO CÉSAR, 15, ONDE JÁ FUNCIONOU O EMUBHES E, RECENTEMENTE, A EMATER-MG, PARA A SEDE DA FEDERAÇÃO DE MORADORES DAS ASSOCIAÇÕES COMUNITÁRIAS DOS BAIRROS, DISTRITOS E ZONA RURAL DE UBÁ, FEMAC.</t>
   </si>
   <si>
     <t>3179</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3179/3179_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3179/3179_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE A COLOCAÇÃO, POR MEIO DO SETOR MUNICIPAL COMPETENTE, DE UM CONTÊINER DE LIXO NA RUA AZALEIA, BAIRRO PAULINO FERNANDES, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>3180</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3180/3180_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3180/3180_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE O ASFALTAMENTO, POR MEIO DO SETOR MUNICIPAL COMPETENTE, DA RUA CRISTINA BRUSCHI, BAIRRO PELUSO, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>3181</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3181/3181_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3181/3181_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE A REALIZAÇÃO DE ESTUDOS, POR MEIO DO SETOR MUNICIPAL COMPETENTE, QUE VISEM À CONSTITUIÇÃO DE PARCERIA ENTRE EMPRESAS PRIVADAS E A PREFEITURA PARA A CONSTRUÇÃO DE GUARITAS PARA OS PONTOS DE ÔNIBUS NO MUNICÍPIO, DE ACORDO COM NORMATIZAÇÕES TÉCNICAS PRÉVIAS.</t>
   </si>
   <si>
     <t>3182</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3182/3182_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3182/3182_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE A SINALIZAÇÃO DOS REDUTORES DE VELOCIDADE LOCALIZADOS ENTRE O TREVO DE ACESSO DA COLÔNIA PADRE DAMIÃO ATÉ O POVOADO SÃO DOMINGOS, POR MEIO DO SETOR MUNICIPAL COMPETENTE, GARANTINDO A PINTURA E A INSTALAÇÃO DE PLACAS INDICATIVAS PARA OS MESMOS, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>3183</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3183/3183_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3183/3183_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE A INSTALAÇÃO DE PLACAS SINALIZADORAS, POR MEIO DO SETOR MUNICIPAL COMPETENTE, QUE INDIQUEM A COLÔNIA PADRE DAMIÃO, POVOADO SÃO DOMINGOS E POVOADO BOA VISTA, INICIANDO DESDE O TREVO DE ACESSO, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>3184</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3184/3184_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3184/3184_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE A REALIZAÇÃO DE CAPINA E LIMPEZA, POR MEIO DO SETOR MUNICIPAL COMPETENTE, DAS LATERAIS DA RUA QUE DÁ ACESSO ATÉ A COLÔNIA PADRE DAMIÃO, POVOADO SÃO DOMINGOS E POVOADO BOA VISTA, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>3185</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3185/3185_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3185/3185_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE A REALIZAÇÃO DA REFORMA DA PRAÇA JOSÉ CUSTÓDIO PEREIRA, POR MEIO DO SETOR MUNICIPAL COMPETENTE, LOCALIZADA NO POVOADO SÃO DOMINGOS, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>3186</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3186/3186_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3186/3186_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE A REALIZAÇÃO DE ESTUDOS TÉCNICOS, POR MEIO DO SETOR MUNICIPAL COMPETENTE, QUE POSSIBILITEM A CONSTRUÇÃO DE UM TREVO DE ACESSO AO POVOADO BOA VISTA, A PEDIDO DOS MORADORES._x000D_
 ASSIM, NA EXPECTATIVA DE CONTAR COM O APOIO DOS NOBRES PARES, FIRMA._x000D_
 </t>
   </si>
   <si>
     <t>3187</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3187/3187_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3187/3187_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE A REALIZAÇÃO DE ESTUDOS TÉCNICOS, POR MEIO DO SETOR MUNICIPAL COMPETENTE, QUE POSSIBILITEM A REMOÇÃO DE UM BARRANCO QUE DESABOU EM UMA RESIDÊNCIA LOCALIZADA NO FINAL DA RUA ITAPERUNA, BAIRRO BOM PASTOR, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>3188</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3188/3188_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3188/3188_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE A REALIZAÇÃO DE PODA DE ÁRVORES E LIMPEZA GERAL, POR MEIO DO SETOR MUNICIPAL COMPETENTE, NA PRAÇA DOS AMIGOS E NA RUA LAMBARI, BAIRRO PONTE PRETA, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>3189</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3189/3189_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3189/3189_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE O ENVIO DA LISTAGEM DOS LOGRADOUROS DO BAIRRO LIGAÇÃO, POR MEIO DO SETOR MUNICIPAL COMPETENTE, À AGÊNCIA DOS CORREIOS COM O OBJETIVO DOS MORADORES RECEBEREM CORRESPONDÊNCIAS EM SUAS RESIDÊNCIAS, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>3190</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3190/3190_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3190/3190_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE A CONSTRUÇÃO DE UMA PASSARELA ELEVADA COM A PINTURA DE FAIXA DE PEDESTRES, POR MEIO DO SETOR MUNICIPAL COMPETENTE, NO INICIO DA RUA JOSÉ AUGUSTO MARCOS, BAIRRO PONTE PRETA, ESPECIFICAMENTE EM FRENTE À RUA LAMBARI, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>3191</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
     <t>Antero Gomes de Aguiar, Luis Carlos Teixeira Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3191/3191_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3191/3191_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE A REALIZAÇÃO DE UMA OPERAÇÃO TAPA BURACOS, POR MEIO DO SETOR MUNICIPAL COMPETENTE, NA RUA ÂNGELO SPERANDIO, BAIRRO MANGUEIRA RURAL, ATÉ O AEROPORTO, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>3192</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3192/3192_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3192/3192_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE A CONSTRUÇÃO DE UM REDUTOR DE VELOCIDADE, POR MEIO DO SETOR MUNICIPAL COMPETENTE, EM FRENTE À RESIDÊNCIA DE Nº 80 DA RUA MAURI MARTINS DE OLIVEIRA, BAIRRO SANTA BERNADETE, NAS PROXIMIDADES DA PADARIA, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>3193</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3193/3193_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3193/3193_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE A REALIZAÇÃO DA CONSTRUÇÃO DE UM REDUTOR DE VELOCIDADE, POR MEIO DO SETOR MUNICIPAL COMPETENTE, EM FRENTE AO Nº 760 DA RUA ADOLFO PEREIRA CORTEZ, BAIRRO SÃO DOMINGOS, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>3194</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3194/3194_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3194/3194_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE A REALIZAÇÃO DA REFORMA DO PAVIMENTO DO CALÇADÃO DEPUTADO IBRAHIM JACOB, POR MEIO DO SETOR MUNICIPAL COMPETENTE, DEVIDO AOS INÚMEROS BURACOS, DESNIVELAMENTO DO PISO E GRADES DEFORMADAS, QUE PODEM OCASIONAR ACIDENTES AOS TRANSEUNTES.</t>
   </si>
   <si>
     <t>3195</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3195/3195_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3195/3195_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE A REALIZAÇÃO DE ESTUDOS, POR MEIO DO SETOR MUNICIPAL COMPETENTE, QUE POSSIBILITEM A GRATUIDADE E MELHORIA NAS CONDIÇÕES DE HIGIENE DOS BANHEIROS DA FEIRA LIVRE DE UBÁ, A PEDIDO DOS FEIRANTES E DOS CLIENTES. </t>
   </si>
   <si>
     <t>3196</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3196/3196_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3196/3196_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO PARA TOMAR URGENTES PROVIDÊNCIAS QUANTO À REDE DE ESGOTO LOCALIZADA NA RUA MARIANA ARANTES, DO POVOADO SÃO DOMINGOS (COLÔNIA PADRE DAMIÃO), POIS A MESMA ESCORRE PARA O CÓRREGO ALI EXISTENTE, QUE SE ENCONTRA PRATICAMENTE SEM ÁGUA NESTA ÉPOCA EM DECORRÊNCIA DA SECA, OCASIONANDO INTENSO MAU CHEIRO QUE TEM TRAZIDO SÉRIOS TRANSTORNOS PARA OS MORADORES LOCAIS, EM SUA MAIORIA ENFERMOS.</t>
   </si>
   <si>
     <t>3197</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3197/3197_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3197/3197_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE A REALIZAÇÃO DO RECAPEAMENTO ASFÁLTICO, POR MEIO DO SETOR MUNICIPAL COMPETENTE, EM TODA EXTENSÃO DA VILA GONÇALVES, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>3198</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3198/3198_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3198/3198_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE A REALIZAÇÃO, POR MEIO DO SETOR MUNICIPAL COMPETENTE, DO CALÇAMENTO DA RUA DENORIA MIRANDA LOPES (RUA SEM SAÍDA), BAIRRO PALMEIRAS, ATRÁS DO &amp;#8220;VADINHO FARINHEIRO&amp;#8221;, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>3199</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3199/3199_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3199/3199_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE A REALIZAÇÃO, POR MEIO DO SETOR MUNICIPAL COMPETENTE, DA CONSTRUÇÃO DE UM REDUTOR DE VELOCIDADE NAS PROXIMIDADES DO Nº 32 RUA CEL. OTAVIANO DA ROCHA, BAIRRO SÃO DOMINGOS, DEVIDO AOS INÚMEROS ACIDENTES OCORRIDOS NO LOCAL, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>3200</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3200/3200_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3200/3200_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE A REALIZAÇÃO, POR MEIO DO SETOR MUNICIPAL COMPETENTE, DO ASFALTAMENTO DA RUA SÃO SALVADOR, BAIRRO PRIMAVERA, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>3201</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3201/3201_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3201/3201_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE A REALIZAÇÃO, POR MEIO DO SETOR MUNICIPAL COMPETENTE, DO PATROLAMENTO E CASCALHAMENTO DO TRECHO COMPREENDIDO ENTRE A PONTE SITUADA APÓS A COMUNIDADE DO CÓRREGO FUNDO ATÉ A CHÁCARA DO SR. MARCELO, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>3202</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3202/3202_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3202/3202_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE A NECESSIDADE DE FISCALIZAÇÃO INTENSA DO ENCAMINHAMENTO DE TERRA E OUTROS RESÍDUOS SÓLIDOS RETIRADOS POR LOTEADORES NA CIDADE DE UBÁ, POIS MUITOS ESTÃO DESPEJANDO EM LOCAIS ILEGAIS, COMO LEITOS DE RIOS E BREJOS, A PEDIDO DOS MUNÍCIPES.</t>
   </si>
   <si>
     <t>3203</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3203/3203_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3203/3203_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE A COLOCAÇÃO, POR MEIO DO SETOR MUNICIPAL COMPETENTE,  DE UM CONTÊINER DE LIXO NAS RUAS MARIA DA GLÓRIA DE ARAÚJO E FRANCISCO COELHO DA SILVA, AMBAS NO BAIRRO ALTAIR ROCHA, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>3204</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3204/3204_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3204/3204_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE A SUBSTITUIÇÃO, POR MEIO DO SETOR MUNICIPAL COMPETENTE, DO ENCANAMENTO DE ESGOTO LOCALIZADO ACIMA DA RUA MARIA DA GLÓRIA DE ARAUJO, BAIRRO ALTAIR ROCHA, POIS ESTÁ AVARIADO E LEVANDO CONTAMINAÇÃO AO SOLO, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>3205</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3205/3205_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3205/3205_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE A SUBSTITUIÇÃO, POR MEIO DO SETOR MUNICIPAL COMPETENTE, DO POSTE DE ILUMINAÇÃO PÚBLICA DA RUA SÃO MARCOS, BAIRRO SÃO DOMINGOS, LOCALIZADO EM FRENTE AO Nº 53, DEVIDO AO SEU PÉSSIMO ESTADO DE CONSERVAÇÃO, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>3206</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3206/3206_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3206/3206_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE A REALIZAÇÃO, POR MEIO DO SETOR MUNICIPAL COMPETENTE, DA REFORMA E PINTURA DA PONTE LOCALIZADA NA RUA DOS VIAJANTES, CENTRO, PEDIDO DOS MUNÍCIPES.   </t>
   </si>
   <si>
     <t>3207</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3207/3207_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3207/3207_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CORRESPONDÊNCIA AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE A REALIZAÇÃO, POR MEIO DO SETOR MUNICIPAL COMPETENTE, DO CALÇAMENTO DA RUA QUE LIGA O BAIRRO CRISTO REDENTOR ATÉ O SUPERMERCADO CARINHO, PEDIDO DOS MUNÍCIPES.   </t>
   </si>
   <si>
     <t>3208</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3208/3208_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3208/3208_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE A REALIZAÇÃO, POR MEIO DO SETOR MUNICIPAL COMPETENTE, DE ESTUDOS TÉCNICOS QUE POSSIBILITEM A MUNICIPALIZAÇÃO DE TODO ANEL VIÁRIO, NA COMUNIDADE PEIXOTO FILHO, PARA QUE OCORRA GERÊNCIA DO TRECHO COM MAIOR EFICIÊNCIA, POIS HÁ MUITOS BURACOS, A PEDIDO DOS MUNÍCIPES. </t>
   </si>
   <si>
     <t>3209</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
     <t>Joseli Anísio Pinto</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3209/3209_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3209/3209_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE A REALIZAÇÃO, POR MEIO DO SETOR MUNICIPAL COMPETENTE, DA LIMPEZA DO CÓRREGO LOCALIZADO NA COMUNIDADE DO TANQUINHO, A PEDIDO DO VEREADOR SUPLENTE, ADEMIR DO TANQUINHO.</t>
   </si>
   <si>
     <t>3210</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3210/3210_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3210/3210_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, BEM COMO AO SR. DIRETOR DA VIAÇÃO UBÁ, RICARDO SANTANA, PARA INDICAR-LHES A NECESSIDADE DE DISPONIBILIZAÇÃO DE ÔNIBUS PARA OS ALUNOS QUE RESIDEM NA ZONA RURAL DE UBÁ, PRINCIPALMENTE DAS COMUNIDADES UBÁ PEQUENO, VILA GONÇALVES, VILA MORETO E VILA VERAZANO, POIS MUITOS ESTÃO CHEGANDO ATRASADOS NAS ESCOLAS, A PEDIDO DO VEREADOR SUPLENTE, ADEMIR DO TANQUINHO.</t>
   </si>
   <si>
     <t>3211</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3211/3211_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3211/3211_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE A REALIZAÇÃO, POR MEIO DO SETOR MUNICIPAL COMPETENTE, DA SINALIZAÇÃO DE TODAS RUAS DO BAIRRO SANTA EDWIGES, ESPECIFICAMENTE COM RELAÇÃO A INSTALAÇÃO DE PLACAS E PINTURA NO PAVIMENTO COM O SINAL &amp;#8220;PARE&amp;#8221;, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>3212</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3212/3212_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3212/3212_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE A REALIZAÇÃO, POR MEIO DO SETOR MUNICIPAL COMPETENTE, DO ASFALTAMENTO DA RUA BRAZ TEODORO AFFONSO DE FILIPPO, BAIRRO SAN RAFAEL, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>3213</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3213/3213_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3213/3213_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE A REALIZAÇÃO, POR MEIO DO SETOR MUNICIPAL COMPETENTE, DO ASFALTAMENTO DA RUA ONÉLIA NATALINA, BAIRRO LOURIÇAL, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>3214</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3214/3214_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3214/3214_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE A REALIZAÇÃO, POR MEIO DO SETOR MUNICIPAL COMPETENTE, DA PINTURA DE UMA FAIXA DE PEDESTRES PRÓXIMO AO CRUZAMENTO DA RUA CÔNEGO VIDAL E AV. DO FRANCISCANOS, BAIRRO SÃO SEBASTIÃO, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>3215</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3215/3215_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3215/3215_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE A REALIZAÇÃO, POR MEIO DO SETOR MUNICIPAL COMPETENTE, DA CONSTRUÇÃO DE REDUTOR DE VELOCIDADE NA AV. EDSON MORAIS PACHECO, LIGAÇÃO, NAS PROXIMIDADES DO LOTEAMENTO DO BRUNO, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>3216</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3216/3216_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3216/3216_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE A REALIZAÇÃO, POR MEIO DO SETOR MUNICIPAL COMPETENTE, DE ESTUDOS TÉCNICOS QUE VISEM A LIBERAR A COBRAÇA DO ESTACIONAMENTO NA RUA SANTO ANTÔNIO, A PEDIDO DOS MUNICÍPIOS.</t>
   </si>
   <si>
     <t>3217</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3217/3217_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3217/3217_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE A REALIZAÇÃO, POR MEIO DO SETOR MUNICIPAL COMPETENTE, DA CONSTRUÇÃO DE UM ESCADÃO ENTRE AS RUAS JOSÉ DORIGUETTO E JOSÉ BERNARDO MACIEL, BAIRRO SCHIAVON, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>3284</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
-    <t>Antero Gomes de Aguiar, Darci Pires da Silva, Edeir Pacheco, Gilson Pica Pau Vereador, Joseli Anísio Pinto</t>
-[...2 lines deleted...]
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3284/3284_texto_integral.pdf</t>
+    <t>Antero Gomes de Aguiar, Darci Pires da Silva, Edeir Pacheco, Gilson Fazolla Filgueiras, Joseli Anísio Pinto</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3284/3284_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SR. PREFEITO, EDSON TEIXEIRA FILHO, SOLICITANDO A CONSTRUÇÃO DE DUAS PASSARELAS NAS LATERAIS DA PONTE DA RUA N.S. APARECIDA, QUE LIGA OS BAIRROS INDUSTRIAL E INÊS GROPPO, PARA DAR SEGURANÇA AOS TRANSEUNTES.</t>
   </si>
   <si>
     <t>3285</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3285/3285_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3285/3285_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE A REALIZAÇÃO, POR MEIO DO SETOR MUNICIPAL COMPETENTE, DO CALÇAMENTO DA RUA JOSÉ MACHADO, BAIRRO PALMEIRAS, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>3286</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3286/3286_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3286/3286_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SR. PREFEITO, EDSON TEIXEIRA FILHO, SOLICITANDO A LIMPEZA DA PARTE DESCOBERTA DO CÓRREGO SANTA BERNADETE, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>3287</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3287/3287_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3287/3287_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE A REALIZAÇÃO, POR MEIO DO SETOR MUNICIPAL COMPETENTE, DA REFORMA DO ESCADÃO LOCALIZADO ENTRE AS RUAS JOÃO SCHIAVON E JOSÉ DORIGUETTO, BAIRRO SCHIAVON, PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>3288</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3288/indicacao_575.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3288/indicacao_575.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE A REALIZAÇÃO, POR MEIO DO SETOR MUNICIPAL COMPETENTE, DO CALÇAMENTO DA RUA JOÃO SPERANDIO, BAIRRO MANGUEIRA RURAL, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>3289</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3289/3289_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3289/3289_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE A REALIZAÇÃO, POR MEIO DO SETOR MUNICIPAL COMPETENTE, DA PINTURA DA FAIXA EXCLUSIVA PARA OS MOTOTAXISTAS DA RUA PADRE GAILHAC, CENTRO, EM FRENTE AO Nº 16, POIS MUITOS CONDUTORES ESTÃO ESTACIONANDO NO LOCAL DEVIDO À POUCA VISIBILIDADE DAS FAIXAS.</t>
   </si>
   <si>
     <t>3290</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3290/3290_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3290/3290_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE A REALIZAÇÃO, POR MEIO DO SETOR MUNICIPAL COMPETENTE, DA SINALIZAÇÃO DAS LINHAS DO TRÂNSITO DE TODAS AS RUAS DO BAIRRO SCHIAVON, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>3291</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3291/3291_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3291/3291_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE A REALIZAÇÃO, POR MEIO DO SETOR MUNICIPAL COMPETENTE, DO TÉRMINO DE UM MANILHAMENTO DA RUA JOSÉ AUGUSTO MARCOS ATÉ O RIO UBÁ, AO LADO DO ESTACIONAMENTO DO SUPERMERCADO LÍDER, NO BAIRRO PONTE PRETA, CUJA OBRA SE ENCONTRA PARADA HÁ MUITOS ANOS.</t>
   </si>
   <si>
     <t>3292</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3292/3292_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3292/3292_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, BEM COMO AO SR. GERENTE DA COPASA MG/UBÁ, LEANDRO BORGES CRUZ, PARA QUE SEJA REALIZADA UMA PARCERIA NO SENTIDO DE CRIAR UMA CAMPANHA PARA O USO CONSCIENTE DA ÁGUA, A SER REALIZADA EM ESCOLAS (PÚBLICAS E PRIVADAS), EM PRAÇAS E EM EVENTOS PÚBLICOS NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>3293</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
-    <t>Gilson Pica Pau Vereador, Luis Carlos Teixeira Ribeiro</t>
-[...2 lines deleted...]
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3293/3293_texto_integral.pdf</t>
+    <t>Gilson Fazolla Filgueiras, Luis Carlos Teixeira Ribeiro</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3293/3293_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE A REALIZAÇÃO, POR MEIO DO SETOR MUNICIPAL COMPETENTE, DO DESENTUPIMENTO DE DOIS BUEIROS LOCALIZADOS NAS PROXIMIDADES DA RESIDÊNCIA DE Nº 240 DA RUA SETE LAGOAS, BAIRRO SANTANA, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>3294</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3294/3294_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3294/3294_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE A REALIZAÇÃO, POR MEIO DO SETOR MUNICIPAL COMPETENTE, DA LIMPEZA E CAPINA DE TODAS AS RUAS DO BAIRRO SANTANA, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>3295</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3295/3295_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3295/3295_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE A REALIZAÇÃO, POR MEIO DO SETOR MUNICIPAL COMPETENTE, DA INSTALAÇÃO DE DOIS POSTES DE ILUMINAÇÃO PÚBLICA COM LUMINÁRIAS NA PARTE FINAL DA RUA WILSON CAMPOS, DO LADO DIREITO, BAIRRO MANGUEIRA RURAL, LOCALIZADA ATRÁS DA EMPRESA ESTOFART, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>3296</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3296/3296_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3296/3296_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE A REALIZAÇÃO, POR MEIO DO SETOR MUNICIPAL COMPETENTE, DA SINALIZAÇÃO DOS REDUTORES DE VELOCIDADE, COM PINTURA E INSTALAÇÃO DE PLACAS, DA RUA ADOLFO PEREIRA CORTEZ, BAIRRO SÃO DOMINGOS, ESPECIFICAMENTE EM FRENTE AOS NÚMEROS 154 E 273, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>3297</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3297/3297_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3297/3297_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE A REALIZAÇÃO, POR MEIO DO SETOR MUNICIPAL COMPETENTE, DE ESTUDOS TÉCNICOS QUE POSSIBILITEM A PRESERVAÇÃO DE TODAS AS MINAS D&amp;#8217;ÁGUAS DO MUNICÍPIO DE UBÁ MEDIANTE O PLANTIO DE ÁRVORES, INSTALAÇÃO DE MANILHAS E DE OUTROS RECURSOS QUE SE FAÇAM NECESSÁRIOS PARA A SUA PROTEÇÃO.</t>
   </si>
   <si>
     <t>3298</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3298/3298_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3298/3298_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE A REALIZAÇÃO, POR MEIO DO SETOR MUNICIPAL COMPETENTE, DA NOTIFICAÇÃO DO PROPRIETÁRIO DE UM TERRENO LOCALIZADO NOS FUNDOS DO Nº 111 DA RUA DELIO COUTO MALTA, BAIRRO PRIMAVERA, PARA QUE SEJA EFETIVADA A LIMPEZA E PODA DE ÁRVORES DE SUA PROPRIEDADE, DEVIDO AO CRESCENTE APARECIMENTO DE ANIMAIS NAS RESIDÊNCIAS VIZINHAS, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>3299</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3299/3299_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3299/3299_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE A REALIZAÇÃO, POR MEIO DO SETOR MUNICIPAL COMPETENTE, DA LIMPEZA E REFORMA EM TODOS OS BUEIROS DO BAIRRO ALTAIR ROCHA, COM INSTALAÇÃO DE NOVAS GRADES E TAMPAS, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>3300</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3300/3300_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3300/3300_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE A REALIZAÇÃO, POR MEIO DO SETOR MUNICIPAL COMPETENTE, DA LIMPEZA E REFORMA EM TODOS OS BUEIROS DO BAIRRO CRISTO REDENTOR, COM INSTALAÇÃO DE NOVAS GRADES E TAMPAS, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>3301</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3301/3301_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3301/3301_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE A REALIZAÇÃO, POR MEIO DO SETOR MUNICIPAL COMPETENTE, DE ESTUDOS TÉCNICOS QUE POSSIBILITEM A INSTALAÇÃO DE UM SEMÁFORO PARA PEDESTRES NO CRUZAMENTO ENTRE A RUA SANTA CRUZ E A RUA DR. ÂNGELO BARLETA, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>3302</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3302/3302_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3302/3302_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE A REALIZAÇÃO, POR MEIO DO SETOR MUNICIPAL COMPETENTE, DA CONSTRUÇÃO DE UM ESCADÃO ENTRE A RUA DOS FERROVIÁRIOS E A RUA LINCOLN RODRIGUES DA COSTA, NO BAIRRO BOA VISTA, COM O OBJETIVO DE FACILITAR O PERCURSO DOS ALUNOS ATÉ À FUPAC.</t>
   </si>
   <si>
     <t>3303</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3303/3303_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3303/3303_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE A INSTALAÇÃO, POR MEIO DO SETOR MUNICIPAL COMPETENTE, DE UM BRAÇO COM LUMINÁRIA EM UM POSTE LOCALIZADO NA TRAVESSA BELINE, NAS PROXIMIDADES DA ESQUINA COM A RUA FRANCISCO DA COSTA BARROS, NO BAIRRO SÃO JOÃO, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>3304</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3304/3304_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3304/3304_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE A REALIZAÇÃO, POR MEIO DO SETOR MUNICIPAL COMPETENTE, DE UMA OPERAÇÃO TAPA BURACOS EM TODAS AS RUAS DO BAIRRO PALMEIRAS, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>3305</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3305/3305_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3305/3305_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE A REALIZAÇÃO, POR MEIO DO SETOR MUNICIPAL COMPETENTE, DE ESTUDOS TÉCNICOS QUE VISEM À CONTRATAÇÃO DE UM TÉCNICO EM GEOTECNIA PARA A ANÁLISE DO TERRENO DO BAIRRO SANTA BERNADETE, DEVIDO ÀS NOVAS RACHADURAS QUE ESTÃO SURGINDO, E, ASSIM, POSSIBILITAR A SOLUÇÃO DESSE PROBLEMA.</t>
   </si>
   <si>
     <t>3306</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
     <t>Antero Gomes de Aguiar, Joseli Anísio Pinto</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3306/3306_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3306/3306_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE A REALIZAÇÃO, POR MEIO DO SETOR MUNICIPAL COMPETENTE, DE ESTUDOS TÉCNICOS QUE POSSIBILITEM O TRANSPORTE PARA CERCA DE 15 PACIENTES DO DISTRITO DE UBARI ATÉ O MUNICÍPIO DE UBÁ, PARA FAZEREM FISIOTERAPIA, POIS NÃO DISPÕEM DE RECURSOS SUFICIENTES PARA ARCAR COM O TRANSPORTE PERIÓDICO.</t>
   </si>
   <si>
     <t>3307</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3307/3307_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3307/3307_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE A SUBSTITUIÇÃO, POR MEIO DO SETOR MUNICIPAL COMPETENTE, DE TODAS AS LÂMPADAS DOS POSTES DE ILUMINAÇÃO PÚBLICA DO BAIRRO PRIMAVERA, DEVIDO À GRANDE ESCURIDÃO NOS LOGRADOUROS, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>3308</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3308/3308_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3308/3308_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE A CONSTRUÇÃO, POR MEIO DO SETOR MUNICIPAL COMPETENTE, DE UMA PONTE ENTRE AS COMUNIDADES DO CÓRREGO FUNDO E DE SANTO ANASTÁCIO, SUBSTITUINDO A PONTE ATUAL DE MADEIRA POR UMA DE CONCRETO, EM VIRTUDE DO GRANDE TRÁFEGO DE VEÍCULOS NO LOCAL, GARANTINDO, PORTANTO, MAIOR SEGURANÇA, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>3309</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3309/3309_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3309/3309_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE A REALIZAÇÃO, POR MEIO DO SETOR MUNICIPAL COMPETENTE, DAS PODAS DAS ÁRVORES DA RUA CONSELHEIRO AUGUSTO CÉSAR, BAIRRO COPACABANA, NAS PROXIMIDADES DO COLÉGIO OBJETIVO, DEVIDO À GRANDE ESCURIDÃO NO LOCAL, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>3310</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3310/3310_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3310/3310_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE A CONSTRUÇÃO, POR MEIO DO SETOR MUNICIPAL COMPETENTE, DE TRÊS REDUTORES DE VELOCIDADE AO LONGO DA RUA PEDRO PAIVA, NO BAIRRO LAURINDO DE CASTRO, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>3311</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3311/3311_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3311/3311_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE, A PEDIDO DO LÍDER COMUNITÁRIO DE MIRAGAIA, JOSÉ CARLOS QUIRINO, A CONSTRUÇÃO, POR MEIO DO SETOR MUNICIPAL COMPETENTE, DE UM VELÓRIO NO TERRENO PERTENCENTE AO MUNICÍPIO QUE SE ENCONTRA NO CEMITÉRIO DO DISTRITO DE MIRAGAIA, POIS ATUALMENTE OS MORADORES ESTÃO VELANDO SEUS ENTES QUERIDOS DENTRO DO SALÃO COMUNITÁRIO DEVIDO À AUSÊNCIA DE LOCAL ADEQUADO. </t>
   </si>
   <si>
     <t>3312</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
-    <t>Jane Lacerda, Jorge Custódio Gervásio, José Roberto, Lek, Luis Carlos Teixeira Ribeiro</t>
-[...2 lines deleted...]
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3312/3312_texto_integral.pdf</t>
+    <t>Alexandre de Barros Mendes, Jane Cristina Lacerda Pinto, Jorge Custódio Gervásio, José Roberto Reis Filgueiras, Luis Carlos Teixeira Ribeiro</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3312/3312_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE A REALIZAÇÃO, POR MEIO DO SETOR MUNICIPAL COMPETENTE, DO CALÇAMENTO DA AV. SENADOR LEVINDO COELHO, ESPECIFICAMENTE NO TRECHO DESDE O BAIRRO PIRES DA LUZ ATÉ O BAIRRO SANTA ROSA, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>3313</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3313/3313_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3313/3313_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE A REALIZAÇÃO, POR MEIO DO SETOR MUNICIPAL COMPETENTE, DO ASFALTAMENTO DA RUA ADRIANO DE PÁDUA TOSSI, BAIRRO VALE DO IPÊ, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>3314</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3314/3314_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3314/3314_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE A REALIZAÇÃO, POR MEIO DO SETOR MUNICIPAL COMPETENTE, DA LIMPEZA DA REDE DE CAPTAÇÃO DE ÁGUAS PLUVIAIS DA RUA AVELINO OTONI, BAIRRO INDUSTRIAL, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>3315</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3315/3315_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3315/3315_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE A REALIZAÇÃO, POR MEIO DO SETOR MUNICIPAL COMPETENTE, DO TAPAMENTO DE UM BURACO REALIZADO PARA OBRAS NA REDE DE ESGOTO EM FRENTE AO Nº 10 DA RUA JOSÉ GUALBERTO DE MELO, BAIRRO INDUSTRIAL, O QUAL SE ENCONTRA ABERTO HÁ QUASE UM MÊS, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>3316</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3316/3316_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3316/3316_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE A REALIZAÇÃO, POR MEIO DO SETOR MUNICIPAL COMPETENTE, DO CORTE DE UMA ÁRVORE LOCALIZADA EM FRENTE AO Nº 1155 DA RUA JESUS CANDIAN, MANGUEIRA RURAL, A QUAL ESTÁ GERANDO MUITA ESCURIDÃO NO LOCAL E DANIFICANDO AS ESTRUTURAS DA RESIDÊNCIA ADJACENTE, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>3317</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3317/3317_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3317/3317_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE A REALIZAÇÃO, POR MEIO DO SETOR MUNICIPAL COMPETENTE, DA LIMPEZA E PODA DE ÁRVORES DA RUA MAJOR TITO CÉSAR, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>3318</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3318/3318_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3318/3318_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE A REALIZAÇÃO, POR MEIO DO SETOR MUNICIPAL COMPETENTE, DO CONSERTO DA GRADE DO BUEIRO LOCALIZADO EM FRENTE À LOJA CHUVEIRO E CIA, NA RUA CONSELHEIRO AUGUSTO CÉSAR, BAIRRO COPACABANA, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>3319</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3319/3319_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3319/3319_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE QUE SEJA REALIZADA A NOTIFICAÇÃO, POR MEIO DO SETOR MUNICIPAL COMPETENTE, DO PROPRIETÁRIO DE UM TERRENO LOCALIZADO AO LADO DA ECP ENGENHARIA, NA AV. QUINTINO POGGIALI, QUE ESTÁ DESPEJANDO TERRA DE DESATERRO AO LADO DE UM BUEIRO, CUJA NEGLIGÊNCIA PODERÁ OCASIONAR INUNDAÇÕES NO BECO DO SAPO.</t>
   </si>
   <si>
     <t>3320</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3320/3320_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3320/3320_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE A REALIZAÇÃO, POR MEIO DO SETOR MUNICIPAL COMPETENTE, DO CALÇAMENTO DA RUA SEBASTIÃO TEIXEIRA DE CARVALHO, NO BAIRRO SOL NASCENTE, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>3321</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3321/3321_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3321/3321_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE A REALIZAÇÃO, POR MEIO DO SETOR MUNICIPAL COMPETENTE, DO ASFALTAMENTO DA RUA LUZIANE LAUD MÉDICE, NO BAIRRO OLARIA, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>3322</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3322/3322_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3322/3322_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE A REALIZAÇÃO, POR MEIO DO SETOR MUNICIPAL COMPETENTE, DA CONSTRUÇÃO DE UMA RAMPA NAS PROXIMIDADES DO Nº 55 DA RUA FRANCISCO MACÁRIO TALMA, NO BAIRRO VILA CASAL, AO LADO DA LINHA FÉRREA, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>3323</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3323/3323_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3323/3323_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, QUE POR MEIO DO SETOR MUNICIPAL COMPETENTE, REALIZE A CONSTRUÇÃO DE DOIS REDUTORES DE VELOCIDADE NAS PROXIMIDADES DO Nº 187 DA RUA EMIDIO VIANA, NO BAIRRO SÃO DOMINGOS, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>3324</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3324/3324_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3324/3324_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, QUE POR MEIO DO SETOR MUNICIPAL COMPETENTE, REALIZE A PINTURA DE UMA FAIXA DE PEDESTRES EM FRENTE À ESCOLA ESTADUAL CESÁRIO ALVIM, NA RUA JOÃO BRANDO FILHO, NO BAIRRO SANTA TEREZINHA, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>3325</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3325/3325_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3325/3325_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO PARA REALIZAR A COLOCAÇÃO DE UMA PLACA DE SINALIZAÇÃO DE ESTACIONAMENTO PREFERENCIAL EM FRENTE AO UBÁ COMMERCIAL CENTER, SITUADO NA RUA CEL. CARLOS BRANDÃO, 99, PARA O USO DE CLIENTES DOS CONSULTÓRIOS MÉDICOS, ESCRITÓRIOS E LOJAS EM GERAL DO LOCAL, A PEDIDO DO SENHOR DANIEL ALVES MATIAS.</t>
   </si>
   <si>
     <t>3326</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3326/3326_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3326/3326_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, QUE POR MEIO DO SETOR MUNICIPAL COMPETENTE, REALIZE A COMPLETA REFORMA DA PRAÇA FRANCISCO PARMA, COM A INSTALAÇÃO DE LÂMPADAS MAIS EFICAZES, PODA DAS ÁRVORES, NIVELAMENTO DO PAVIMENTO E PINTURA DA CALÇADA, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>3327</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3327/3327_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3327/3327_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, QUE POR MEIO DO SETOR MUNICIPAL COMPETENTE, REALIZE A COLOCAÇÃO DE UM CONTÊINER DE LIXO NA RUA SANTA EDWIGES, BAIRRO PALMEIRAS, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>3328</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3328/3328_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3328/3328_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, QUE POR MEIO DO SETOR MUNICIPAL COMPETENTE, REALIZE A CONSTRUÇÃO DE UM MURO E DE UMA CALÇADA NA FRANCISCO TEIXEIRA DE ABREU, BAIRRO PALMEIRAS, ESPECIFICAMENTE NO TRECHO COMPREENDIDO ENTRE A LINHA FÉRREA A PONTE, VISANDO A GARANTIR MAIOR SEGURANÇA AOS PEDESTRES, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>3329</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3329/3329_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3329/3329_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, QUE POR MEIO DO SETOR MUNICIPAL COMPETENTE, REALIZE A EXTENSÃO DE REDE ELÉTRICA, COM A INSTALAÇÃO DE POSTES E LUMINÁRIAS, NA RUA JOÃO SPERANDIO, BAIRRO MANGUEIRA RURAL, DEVIDO A GRANDE ESCURIDÃO NO LOCAL, QUE ESTÁ GERANDO MUITOS TRANSTORNOS AOS MORADORES E FUNCIONÁRIOS DAS INDÚSTRIAS.</t>
   </si>
   <si>
     <t>3330</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3330/3330_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3330/3330_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, BEM COMO AO SR. GERENTE DA ECP ENGENHARIA, ALEXANDRE CORDEIRO, A FIM DE INDICAR-LHES PARA QUE O CAMINHÃO DE LIXO PASSE PELA RUA JEFERSON LADISLAU TAVARES, BAIRRO ALTAIR ROCHA, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>3331</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
     <t>Jorge Custódio Gervásio, Luis Carlos Teixeira Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3331/3331_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3331/3331_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, QUE POR MEIO DO SETOR MUNICIPAL COMPETENTE, REALIZE O CALÇAMENTO DE UM TRECHO DE APROXIMADAMENTE 100 METROS DA RUA MARIA JOSÉ PEREIRA CAMPOS, BAIRRO MANGUEIRA RURAL, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>3332</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3332/3332_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3332/3332_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, QUE POR MEIO DO SETOR MUNICIPAL COMPETENTE, REALIZE A PINTURA DE UMA FAIXA DE PEDESTRES EM FRENTE AO Nº 161 DA RUA JOÃO GROPPO, BAIRRO INÊS GROPPO, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>3333</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3333/3333_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3333/3333_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, QUE POR MEIO DO SETOR MUNICIPAL COMPETENTE, REALIZE O CALÇAMENTO DE UM TRECHO DE APROXIMADAMENTE 200 METROS DA RUA LUIS SPERANDIO, BAIRRO MANGUEIRA RURAL, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>3334</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3334/3334_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3334/3334_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, QUE POR MEIO DO SETOR MUNICIPAL COMPETENTE, REALIZE ESTUDOS TÉCNICOS QUE POSSIBILITEM A CRIAÇÃO DE UMA COMISSÃO ESPECIAL PARA O ACOMPANHAMENTO DA CRISE HÍDRICA EM UBÁ, QUE TENHA POR OBJETIVO ACOMPANHAR OS PROBLEMAS DE DESABASTECIMENTO DE ÁGUA PARA A POPULAÇÃO NESTE PERÍODO DE ESTIAGEM EM QUE O MUNICÍPIO ATRAVESSA E BUSCAR SOLUÇÕES PARA O ENFRENTAMENTO DO PROBLEMA.</t>
   </si>
   <si>
     <t>3335</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3335/3335_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3335/3335_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, QUE POR MEIO DO SETOR MUNICIPAL COMPETENTE, REALIZE A COLOCAÇÃO DE UM POSTE DE ILUMINAÇÃO PÚBLICA COM LUMINÁRIA EM FRENTE AO Nº 115 DA RUA JOSÉ DIAS DE ANDRADE, BAIRRO ANTÔNIO MARANHÃO, DEVIDO À GRANDE ESCURIDÃO NO LOCAL, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>3336</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3336/3336_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3336/3336_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, QUE POR MEIO DO SETOR MUNICIPAL COMPETENTE, REALIZE O ASFALTAMENTO DA RUA REALINO SEBASTIÃO FIRMINO, BAIRRO JARDIM ESPERANÇA, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>3337</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3337/3337_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3337/3337_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, QUE POR MEIO DO SETOR MUNICIPAL COMPETENTE, REALIZE O ASFALTAMENTO DE UM TRECHO DE APROXIMADAMENTE 600 METROS DA RUA GOIÁS, BAIRRO CHIQUITO GAZOLLA, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>3338</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3338/3338_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3338/3338_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, QUE POR MEIO DO SETOR MUNICIPAL COMPETENTE, REALIZE A CONSTRUÇÃO DE UM MURO DE CONTENÇÃO NA RUA SANTA ANASTÁCIA, BAIRRO SÃO DOMINGOS, NO TRECHO PRÓXIMO À RUA JOSÉ M. DE MELO, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>3339</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3339/3339_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3339/3339_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, QUE POR MEIO DO SETOR MUNICIPAL COMPETENTE, REALIZE A REFORMA DO CALÇAMENTO COM  NIVELAMENTO DA RUA GIOVANI BISCOTTO, BAIRRO INDUSTRIAL, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>3340</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3340/3340_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3340/3340_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, QUE POR MEIO DO SETOR MUNICIPAL COMPETENTE, REALIZE A SUBSTITUIÇÃO DE UM POSTE DE ILUMINAÇÃO PÚBLICA, QUE ESTÁ TRINCANDO, NA RUA GRACINDA LOPES VILELLA, BAIRRO CRISTO REDENTOR, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>3341</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3341/3341_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3341/3341_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, QUE POR MEIO DO SETOR MUNICIPAL COMPETENTE, REALIZE A PODA DE ÁRVORES E CAPINA DAS MARGENS DE TODAS AS VIAS DA COMUNIDADE DA LIGAÇÃO, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>3342</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3342/3342_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3342/3342_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, QUE POR MEIO DO SETOR MUNICIPAL COMPETENTE, REALIZE A REFORMA DA PONTE SITUADA NO BAIRRO LIGAÇÃO, EM DIREÇÃO AO ANTIGO LIXÃO, DEVIDO À GRANDE PERICULOSIDADE APRESENTADA POR ALGUMAS TABUAS DANIFICADAS, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>3343</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3343/3343_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3343/3343_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, QUE POR MEIO DO SETOR MUNICIPAL COMPETENTE, REALIZE O CALÇAMENTO DA RUA JOSÉ GAZOLLA, BAIRRO SOBRADINHO, A PEDIDO DOS MORADORES. </t>
   </si>
   <si>
     <t>3344</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3344/3344_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3344/3344_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, QUE POR MEIO DO SETOR MUNICIPAL COMPETENTE, REALIZE O ASFALTAMENTO DA RUA DR. LUIS CARLOS RINCO, BAIRRO SANTA EDWIGES, A PEDIDO DOS MORADORES. </t>
   </si>
   <si>
     <t>3345</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3345/3345_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3345/3345_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, QUE POR MEIO DO SETOR MUNICIPAL COMPETENTE, REALIZE O ASFALTAMENTO DA RUA HENRIQUE GROPPO, BAIRRO SÃO JOSÉ, A PEDIDO DOS MORADORES. </t>
   </si>
   <si>
     <t>3346</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3346/3346_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3346/3346_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, QUE POR MEIO DO SETOR MUNICIPAL COMPETENTE, REALIZE A CONSTRUÇÃO DA REDE DE CAPTAÇÃO DE ÁGUAS PLUVIAIS NAS RUAS MÁRIO FELIPE DOS SANTOS, VILA NOVA, JOSÉ GODINHO E FLORINDA FERNANDES, TODAS NO BAIRRO VILA CASAL, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>3347</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3347/3347_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3347/3347_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, QUE POR MEIO DO SETOR MUNICIPAL COMPETENTE, REALIZE O CALÇAMENTO DA RUA JAIME DE ALMEIDA, BAIRRO OLARIA, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>3348</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3348/3348_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3348/3348_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, QUE POR MEIO DO SETOR MUNICIPAL COMPETENTE, REALIZE A COLOCAÇÃO DE UM CONTÊINER DE LIXO NA RUA MARECHAL FLORIANO PEIXOTO, EM FRENTE AO Nº 131, BAIRRO VILA CASAL, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>3349</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3349/3349_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3349/3349_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, QUE POR MEIO DO SETOR MUNICIPAL COMPETENTE, REALIZE A COLOCAÇÃO DE UM CONTÊINER DE LIXO NA RUA JEFERSON LADISLAU TAVARES, BAIRRO ALTAIR ROCHA, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>3350</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3350/3350_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3350/3350_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, QUE POR MEIO DO SETOR MUNICIPAL COMPETENTE, REALIZE A INSTALAÇÃO DE UM SEMÁFORO NO TREVO, LOCALIZADO PRÓXIMO AO POSTO DE GASOLINA ZEMA, NO BAIRRO TRIÂNGULO, A PEDIDO DOS MUNÍCIPES.</t>
   </si>
   <si>
     <t>3351</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3351/3351_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3351/3351_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, QUE POR MEIO DO SETOR MUNICIPAL COMPETENTE, REALIZE O CALÇAMENTO DA RUA JOSÉ JOAQUIM TEIXEIRA, BAIRRO AGROCERES, A PEDIDO DOS MORADORES. </t>
   </si>
   <si>
     <t>3352</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3352/3352_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3352/3352_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, QUE POR MEIO DO SETOR MUNICIPAL COMPETENTE, REALIZE O CALÇAMENTO DA RUA WALDEMAR MARCELO DA ROCHA, BAIRRO SÃO JUDAS TADEU, A PEDIDO DOS MORADORES. </t>
   </si>
   <si>
     <t>3353</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3353/3353_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3353/3353_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, QUE POR MEIO DO SETOR MUNICIPAL COMPETENTE, REALIZE O CALÇAMENTO DA RUA SINVAL VIEIRA, BAIRRO SÃO JUDAS TADEU, A PEDIDO DOS MORADORES. </t>
   </si>
   <si>
     <t>3354</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3354/3354_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3354/3354_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, BEM COMO AO SR. GERENTE DA COPASA-MG REGIONAL UBÁ, LEANDRO BORGES DA CRUZ, PARA INDICAR-LHES, A PEDIDO DA POPULAÇÃO UBAENSE, QUE SEJA VERIFICADA A POSSIBILIDADE DE DESCONTO  OU ISENÇÃO NAS CONTAS DE ÁGUA, DEVIDO À IRREGULARIDADE NO ABASTECIMENTO E PELA PASSAGEM DE AR NOS HIDRÔMETROS DAS RESIDÊNCIAS. </t>
   </si>
   <si>
     <t>3355</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3355/3355_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3355/3355_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO PARA REALIZAR A RECONSTRUÇÃO DE UMA PONTE SITUADA NAS PROXIMIDADES DO BAIRRO SANTA ROSA LIGANDO ATÉ A ESTAÇÃO DA COPASA.</t>
   </si>
   <si>
     <t>3356</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3356/3356_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3356/3356_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, QUE POR MEIO DO SETOR MUNICIPAL COMPETENTE, REALIZE O ASFALTAMENTO DA RUA ANTÔNIO MIQUELITO, BAIRRO SANTA BERNADETE, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>3357</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3357/3357_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3357/3357_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, QUE POR MEIO DO SETOR MUNICIPAL COMPETENTE, REALIZE O CALÇAMENTO DA RUA JOÃO PERÓN FILHO, BAIRRO AGROCERES, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>3358</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3358/3358_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3358/3358_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, QUE POR MEIO DO SETOR MUNICIPAL COMPETENTE, REALIZE O CALÇAMENTO DE UM TRECHO DE APROXIMADAMENTE 40 METROS DA RUA ELISA AMARAL PERÓN, BAIRRO AGROCERES, A PEDIDO DOS MORADORES. </t>
   </si>
   <si>
     <t>3359</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3359/3359_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3359/3359_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, QUE POR MEIO DO SETOR MUNICIPAL COMPETENTE, REALIZE A CONSTRUÇÃO DE UM REDUTOR DE VELOCIDADE NA RUA ADÃO QUINTÃO, BAIRRO AGROCERES, ENTRE OS NÚMEROS 171 E 200, A PEDIDO DOS MORADORES, POIS HÁ MUITOS CONDUTORES QUE UTILIZAM A ESTRADA DE CHÃO ADJACENTE EM ALTA VELOCIDADE, COLOCANDO EM RISCO A SEGURANÇA DOS MORADORES E PEDESTRES.</t>
   </si>
   <si>
     <t>3360</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3360/3360_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3360/3360_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, QUE POR MEIO DO SETOR MUNICIPAL COMPETENTE, REALIZE A PODA DE ÁRVORES NA RUA ADÃO QUINTÃO, BAIRRO AGROCERES, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>3361</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3361/3361_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3361/3361_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, QUE POR MEIO DO SETOR MUNICIPAL COMPETENTE, REALIZE ESTUDOS TÉCNICOS PARA QUE SEJA EFETUADO PLANTIO DE ÁRVORES NOS LOTEAMENTOS ANTERIORES A LEI ATUAL, QUE OBRIGA OS NOVOS LOTEADORES A ARCAREM COM O PLANTIO, RECUPERANDO, CONSEQUENTEMENTE, A VEGETAÇÃO DO MUNICÍPIO DE UBÁ AO SEU ESTADO PRECEDENTE. </t>
   </si>
   <si>
     <t>3362</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3362/3362_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3362/3362_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, QUE POR MEIO DO SETOR MUNICIPAL COMPETENTE, REALIZE ESTUDOS TÉCNICOS PARA QUE O MUNICÍPIO DE UBÁ SE ADEQUE A LEI FEDERAL Nº 12.587, QUE CRIA O PLANO DE MOBILIDADE URBANA, PRIORIZANDO A ACESSIBILIDADE, TRANSPORTE URBANO, ABRIGOS DE ÔNIBUS, SISTEMA VIÁRIO, CICLOVIAS, SINALIZAÇÃO VIÁRIAS, INFRAESTRUTURA PARA PEDESTRES, ÁREAS DE ESTACIONAMENTO, CENTRO DE CONTROLE OPERACIONAL, CONTROLE E CIRCULAÇÃO DE CARGAS, TRANSPORTE ESCOLAR, RESTRIÇÃO DE ACESSO E CIRCULAÇÃO DE VEÍCULOS DE TRAÇÃO ANIMAL, EDUCAÇÃO NO TRÂNSITO, TRANSPORTE INDIVIDUAL DE PASSAGEIROS E PARTICIPAÇÃO SOCIAL DA POPULAÇÃO.</t>
   </si>
   <si>
     <t>3363</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3363/3363_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3363/3363_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, QUE POR MEIO DO SETOR MUNICIPAL COMPETENTE, REALIZE O PLANTIO DE ÁRVORES NA MARGEM DIREITA DA RUA FRANCISCO TEIXEIRA DE ABREU, NO TRECHO COMPREENDIDO ENTRE O TREVO ATÉ O &amp;#8220;MORRO DAS TRÊS PORTEIRAS&amp;#8221;, SENTIDO CENTRO, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>3364</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3364/3364_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3364/3364_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, QUE POR MEIO DO SETOR MUNICIPAL COMPETENTE, REALIZE A VERIFICAÇÃO DAS CENTRAIS DE MOTOTAXISTAS QUANTO À REGULARIDADE DO ALVARÁ DE FUNCIONAMENTO DOS ESTABELECIMENTOS E DOS CONDUTORES FILIADOS, BEM COMO A CONTAGEM DOS MOTOTAXISTAS CREDENCIADOS E IRREGULARES.</t>
   </si>
   <si>
     <t>3365</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3365/3365_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3365/3365_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, QUE POR MEIO DO SETOR MUNICIPAL COMPETENTE, REALIZE A RECOMPOSIÇÃO DAS PEDRAS DO CALÇAMENTO DA RUA RUBENS BARBOSA, BAIRRO JARDIM ESPERANÇA, EM FRENTE À ESCOLA MANOEL ARTHIDORO DE CASTRO, A PEDIDO DO VEREADOR SUPLENTE ADEMIR DO TANQUINHO E DEMAIS MORADORES.</t>
   </si>
   <si>
     <t>3366</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3366/3366_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3366/3366_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, QUE POR MEIO DO SETOR MUNICIPAL COMPETENTE, REALIZE A INSTALAÇÃO DE UMA GRADE DO BUEIRO LOCALIZADO NA AV. IMACULADA CONCEIÇÃO, BAIRRO LARANJAL, EM FRENTE À PADARIA DA CLÁUDIA, BEM COMO PROCEDA COM A LIMPEZA DE SUAS MANILHAS DE ESGOTO, QUE, DEVIDO AO ACUMULO DE TERRA, ESTÃO EMPOÇANDO ÁGUA E PROPICIANDO A CRIAÇÃO DE MOSQUITOS AEDES AEGYPTI. A PRESENTE SOLICITAÇÃO É SUGERIDA PELO VEREADOR SUPLENTE ADEMIR DO TANQUINHO E DEMAIS MORADORES DA REGIÃO.</t>
   </si>
   <si>
     <t>3367</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3367/3367_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3367/3367_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, QUE POR MEIO DO SETOR MUNICIPAL COMPETENTE, REALIZE O CASCALHAMENTO DA ESTRADA QUE INTERLIGA UBÁ AO DISTRITO DE UBARI, A PEDIDO DO VEREADOR SUPLENTE ADEMIR DO TANQUINHO E DEMAIS MORADORES.</t>
   </si>
   <si>
     <t>3368</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3368/3368_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3368/3368_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, QUE POR MEIO DO SETOR MUNICIPAL COMPETENTE, REALIZE O CALÇAMENTO ENTRE O BAIRRO AEROPORTO E A COMUNIDADE CÓRREGO MENDES, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>3369</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3369/3369_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3369/3369_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, QUE POR MEIO DO SETOR MUNICIPAL COMPETENTE, REALIZE A CONSTRUÇÃO DE UM REDUTOR DE VELOCIDADE EM FRENTE AO Nº 180 DA RUA JOÃO SCHIAVON, BAIRRO SCHIAVON, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>3370</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3370/3370_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3370/3370_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, QUE POR MEIO DO SETOR MUNICIPAL COMPETENTE, REALIZE A REFORMA DA PRAÇA DA INDEPENDÊNCIA, CENTRO, A PEDIDO DOS MUNÍCIPES.</t>
   </si>
   <si>
     <t>3371</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3371/3371_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3371/3371_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, QUE POR MEIO DO SETOR MUNICIPAL COMPETENTE, REALIZE ESTUDOS TÉCNICOS QUE POSSIBILITEM MELHORIAS NO TRÁFEGO DE VEÍCULOS NA ENTRADA DO BAIRRO CIBRACI, DEVIDO AO TRÂNSITO INTENSO NAQUELA REGIÃO, A PEDIDO DE MUNÍCIPES.</t>
   </si>
   <si>
     <t>3372</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3372/3372_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3372/3372_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, QUE POR MEIO DO SETOR MUNICIPAL COMPETENTE, REALIZE A CONSTRUÇÃO DE UMA CALÇADA NAS RUAS JOSÉ RESENDE BRANDO E ADÃO QUINTÃO, RESPECTIVAMENTE PERTENCENTES AOS BAIRROS BOM PASTOR E AGROCERES, COM A INSTALAÇÃO DE CORRIMÃO, NO INTUITO DE GARANTIR MAIOR SEGURANÇA AOS PEDESTRES, PRINCIPALMENTE PARA CRIANÇAS QUE ESTUDAM NAS ESCOLAS DAQUELA REGIÃO.</t>
   </si>
   <si>
     <t>3373</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3373/3373_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3373/3373_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, QUE POR MEIO DO SETOR MUNICIPAL COMPETENTE, REALIZE UMA OPERAÇÃO TAPA BURACOS EM TODOS OS LOGRADOUROS DA VILA FLANEL, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>3374</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3374/3374_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3374/3374_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, QUE POR MEIO DO SETOR MUNICIPAL COMPETENTE, REALIZE A CONSTRUÇÃO DE DOIS REDUTORES DE VELOCIDADE NA RUA MARIANO RODRIGUES DA ROCHA, BAIRRO TALMA, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>3375</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3375/3375_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3375/3375_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, QUE POR MEIO DO SETOR MUNICIPAL COMPETENTE, REALIZE O DESLOCAMENTO DA FAIXA PREFERENCIAL DO ESTACIONAMENTO DE MOTOTAXISTAS DA PRAÇA GUIDO, EM FRENTE A AUTOESCOLA UNIÃO E LOJA TOZZI SOM, PARA EM FRENTE AO EDIFÍCIO CHICO PARMA &amp;#8211; Nº 30, POIS, NA FORMA ATUAL, ESTÁ PREJUDICANDO A ENTRADA E SAÍDA DE VEÍCULOS NA AUTOESCOLA E DE CARGA E DESCARGA DE MERCADORIAS DA LOJA.</t>
   </si>
   <si>
     <t>3376</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3376/3376_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3376/3376_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, QUE POR MEIO DO SETOR MUNICIPAL COMPETENTE, REALIZE O CALÇAMENTO DA RUA HENRIQUE GROPPO, BAIRRO SÃO JOSÉ, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>3377</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3377/3377_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3377/3377_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, QUE POR MEIO DO SETOR MUNICIPAL DE FISCALIZAÇÃO, REALIZE A VERIFICAÇÃO DE DENÚNCIA DE MORADORES DA COMUNIDADE DO TANQUINHO A RESPEITO DE UM DESATERRO IRREGULAR, QUE ESTÁ PROMOVENDO O ASSOREAMENTO DO CÓRREGO ADJACENTE. O DESATERRO ESTÁ SITUADO ENTRE A CHÁCARA DO BENEZES E O PESQUE PAGUE AMIGOS DO CAVALO, NA PROPRIEDADE DO SR. MESSIAS, NA COMUNIDADE DO TANQUINHO. A PRESENTE SOLICITAÇÃO É SUGERIDA PELO SR. VEREADOR SUPLENTE ADEMIR DO TANQUINHO E DEMAIS MORADORES DA REGIÃO.</t>
   </si>
   <si>
     <t>3378</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3378/3378_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3378/3378_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, QUE POR MEIO DO SETOR MUNICIPAL COMPETENTE, REALIZE A CONSTRUÇÃO DA REDE DE CAPTAÇÃO DE ÁGUAS PLUVIAIS NA RUA ALAMEDA DAS HORTÊNCIAS, BAIRRO CIDADE JARDIM, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>3379</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3379/3379_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3379/3379_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, QUE POR MEIO DO SETOR MUNICIPAL COMPETENTE, REALIZE A RECOMPOSIÇÃO DO CALÇAMENTO DA RUA JOSÉ RODRIGUES PIRES, BAIRRO SANTA EDWIGES II, DEVIDO A UMA RECENTE OBRA NESTA VIA, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>3380</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3380/3380_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3380/3380_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, QUE POR MEIO DO SETOR MUNICIPAL COMPETENTE, REALIZE A CONSTRUÇÃO DE UM PASSEIO NA RUA MAJOR CARNEIRO, NAS PROXIMIDADES DA PONTE E DA ENTRADA DA VILA FRANEL, VISANDO A POSSIBILITAR MAIOR SEGURANÇA AOS TRANSEUNTES, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>3381</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3381/3381_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3381/3381_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, QUE POR MEIO DO SETOR MUNICIPAL COMPETENTE, REALIZE UMA OPERAÇÃO TAPA BURACOS NA RUA JOÃO SCHIAVON, BAIRRO SCHIAVON, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>3382</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3382/3382_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3382/3382_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, QUE POR MEIO DO SETOR MUNICIPAL COMPETENTE, REALIZE A PODA DE ÁRVORES EM TODAS AS RUAS DO BAIRRO SANTA EDWIGES, ESPECIALMENTE DA RUA ELPÍDIA DA SILVA FAGUNDES, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>3383</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3383/3383_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3383/3383_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, QUE POR MEIO DO SETOR MUNICIPAL COMPETENTE, REALIZE A COLOCAÇÃO DE DUAS TAMPAS DE BUEIROS NA RUA GERALDO CAMPOS, BAIRRO SÃO DOMINGOS, ESPECIFICAMENTE EM FRENTE AOS NÚMEROS 249 E 387, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>3384</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3384/3384_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3384/3384_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, QUE POR MEIO DO SETOR MUNICIPAL COMPETENTE, REALIZE A CONSTRUÇÃO DE UM REDUTOR DE VELOCIDADE NA RUA AMADEUS JOSÉ SCHIAVON, BAIRRO SCHIAVON, ESPECIFICAMENTE EM FRENTE À RESIDÊNCIA DE Nº 123, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>3385</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3385/3385_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3385/3385_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, QUE POR MEIO DO SETOR MUNICIPAL COMPETENTE, REALIZE A REFORMA DAS GRADES DE DOIS BUEIROS LOCALIZADOS NAS PROXIMIDADES DO Nº 73 DA RUA JOSÉ COSTA MARQUES, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>3386</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3386/3386_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3386/3386_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, QUE POR MEIO DO SETOR MUNICIPAL COMPETENTE, REALIZE A SUBSTITUIÇÃO DA LÂMPADA SITUADA NO TOPO DA TORRE DE COMUNIÇÃO LOCALIZADA PRÓXIMA AO IML &amp;#8211; INSTITUTO MÉDICO LEGAL, NA AV. ANTÔNIO MARTINS FILHO, BAIRRO SANTO ANTÔNIO, QUE ESTÁ QUEIMADA HÁ CERCA DE 20 DIAS, A PEDIDO DOS MORADORES. </t>
   </si>
   <si>
     <t>3387</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3387/3387_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3387/3387_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, QUE POR MEIO DO SETOR MUNICIPAL COMPETENTE, REALIZE ESTUDOS TÉCNICOS QUE POSSIBILITEM A COLOCAÇÃO DE CINCO BANHEIROS QUÍMICOS NA AV. COMENDADOR JACINTO SOARES DE SOUSA LIMA, DE FORMA PERMANENTE, SENDO DOIS NA PRAÇA QUE POSSUI EQUIPAMENTOS DE ACADEMIA AO AR LIVRE, EM FRENTE À BIKE FLAVIALE, E TRÊS NAS PROXIMIDADES DA FEIRA LIVRE MUNICIPAL, A PEDIDO DOS MUNÍCIPES. O PRESENTE PEDIDO REITERA PARCIALMENTE A INDICAÇÃO Nº 518/17, DE AUTORIA DOS EDIS EDEIR PACHECO DA COSTA, JOSELI ANÍSIO PINTO E GILSON FAZOLLA FILGUEIRAS.</t>
   </si>
   <si>
     <t>3388</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3388/3388_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3388/3388_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, QUE POR MEIO DO SETOR MUNICIPAL COMPETENTE, REALIZE A INSTALAÇÃO DE UM POSTE COM LUMINÁRIA NO FINAL DA RUA CECÍLIA BUSATO MARCOS, BAIRRO PONTE PRETA, A PEDIDO DOS MORADORES. </t>
   </si>
   <si>
     <t>3389</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3389/3389_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3389/3389_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, QUE POR MEIO DO SETOR MUNICIPAL COMPETENTE, REALIZE A COLOCAÇÃO DE UMA GRADE EM CIMA DO MURO CONSTRUÍDO PELA ADMINISTRAÇÃO MUNICIPAL NA RUA SANTA ANASTÁCIA, BAIRRO SÃO DOMINGOS, EM VISTAS DE GARANTIR SEGURANÇA AOS MORADORES.</t>
   </si>
   <si>
     <t>3391</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3391/3391_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3391/3391_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, QUE POR MEIO DO SETOR MUNICIPAL COMPETENTE, REALIZE A CAPINA E LIMPEZA DA RUA MARIO TAVARES PEREIRA, BAIRRO SANTA BERNADETE (LOTEAMENTO MIQUELINA), A PEDIDO DOS MORADORES. </t>
   </si>
   <si>
     <t>3392</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
-    <t>Edeir Pacheco, Gilson Pica Pau Vereador, Joseli Anísio Pinto, Luis Carlos Teixeira Ribeiro</t>
-[...2 lines deleted...]
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3392/3392_texto_integral.pdf</t>
+    <t>Edeir Pacheco, Gilson Fazolla Filgueiras, Joseli Anísio Pinto, Luis Carlos Teixeira Ribeiro</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3392/3392_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, QUE POR MEIO DO SETOR MUNICIPAL COMPETENTE, REALIZE A CONSTRUÇÃO DE UMA GUARITA PARA O PONTO DE ÔNIBUS LOCALIZADO NA RUA CÍCERO DA SILVEIRA, BAIRRO CIBRACI, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>3393</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3393/3393_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3393/3393_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, QUE POR MEIO DO SETOR MUNICIPAL COMPETENTE, REALIZE A RECOMPOSIÇÃO DAS PEDRAS DO PAVIMENTO DA RUA MARIO TAVARES PEREIRA, BAIRRO SANTA BERNADETE (LOTEAMENTO MIQUELINA), A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>3394</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3394/3394_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3394/3394_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, QUE POR MEIO DO SETOR MUNICIPAL COMPETENTE, REALIZE O CALÇAMENTO DE UM TRECHO DE APROXIMADAMENTE 30 METROS DA RUA ELISIA DE FÁTIMA ARAÚJO, BAIRRO PALMEIRAS, A PEDIDO DOS MORADORES. </t>
   </si>
   <si>
     <t>3395</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3395/3395_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3395/3395_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, QUE POR MEIO DO SETOR MUNICIPAL COMPETENTE, REALIZE A COLOCAÇÃO DE UM CONTÊINER DE LIXO NAS PROXIMIDADES DO Nº 341 DA RUA FRANCISCO ANDRE DE ARAUJO, BAIRRO BEIRA LINHA, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>3396</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3396/3396_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3396/3396_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, QUE POR MEIO DO SETOR MUNICIPAL COMPETENTE, REALIZE, EM CARÁTER EMERGENCIAL, A LIMPEZA, O DESASSOREAMENTO E A MANUTENÇÃO EM AÇUDES E BARRAMENTOS DE PEQUENAS PROPRIEDADES RURAIS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>3397</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3397/3397_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3397/3397_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, QUE POR MEIO DO SETOR MUNICIPAL COMPETENTE, REALIZE UMA OPERAÇÃO TAPA BURACOS NA RUA VEREADOR OSWALDO DE MOURA ESTEVÃO, BAIRRO PELUSO, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>3398</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3398/3398_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3398/3398_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, QUE POR MEIO DO SETOR MUNICIPAL COMPETENTE, REALIZE A LIMPEZA DE TODOS OS LOGRADOUROS DO BAIRRO LARANJAL, UMA VEZ QUE O BAIRRO ESTÁ LEGALIZADO JUNTO À PREFEITURA, A PEDIDO DOS MORADORES E DO VEREADOR SUPLENTE ADEMIR DO TANQUINHO.</t>
   </si>
   <si>
     <t>3399</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3399/3399_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3399/3399_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, QUE POR MEIO DO SETOR MUNICIPAL COMPETENTE, REALIZE A RECOMPOSIÇÃO DO CALÇAMENTO DE TODAS OS LOGRADOUROS DO BAIRRO LARANJAL, A PEDIDO DOS MORADORES E DO VEREADOR SUPLENTE ADEMIR DO TANQUINHO.</t>
   </si>
   <si>
     <t>3400</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3400/3400_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3400/3400_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, QUE POR MEIO DO SETOR MUNICIPAL COMPETENTE, REALIZE A RECOMPOSIÇÃO DO CALÇAMENTO DAS RUAS PIO XII, JOÃO PAULO I, JOÃO PAULO II, TODAS DO BAIRRO JOÃO TEIXEIRA, A PEDIDO DOS MORADORES E DO VEREADOR SUPLENTE ADEMIR DO TANQUINHO.</t>
   </si>
   <si>
     <t>3401</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3401/3401_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3401/3401_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, QUE POR MEIO DO SETOR MUNICIPAL COMPETENTE, REALIZE A RECOMPOSIÇÃO ASFÁLTICA DE UM PEQUENO TRECHO EM FRENTE AO Nº 340 DA RUA AMADEUS JOSÉ SCHIAVON, BAIRRO SCHIAVON, DEVIDO A UMA OBRA NO LOCAL, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>3402</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3402/3402_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3402/3402_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, QUE POR MEIO DO SETOR MUNICIPAL COMPETENTE, REALIZE A CONSTRUÇÃO DA REDE DE ESGOTO DA RUA LENIR GUIZILINE DE ANDRADE, BAIRRO INDUSTRIAL, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>3403</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3403/3403_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3403/3403_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, QUE POR MEIO DO SETOR MUNICIPAL COMPETENTE, REALIZE A INSTALAÇÃO DE NOVAS GRADES NO BUEIRO LOCALIZADO NO INÍCIO DA RUA SÃO JERÔNIMO, BAIRRO TALMA, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>3404</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3404/3404_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3404/3404_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, QUE POR MEIO DO SETOR MUNICIPAL COMPETENTE, REALIZE A INSTALAÇÃO DE TRÊS POSTES COM LUMINÁRIA NO BECO DO CAETANO, SITUADO NA VILA FRANEL, NAS PROXIMIDADES DA RUA MAJOR CARNEIRO, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>3405</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3405/3405_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3405/3405_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO PARA REALIZAR A PINTURA DE UMA FAIXA DE PEDESTRES EM FRENTE AO Nº 108 DA RUA MANOEL CASAL, BAIRRO VILA CASAL, EM FRENTE À IGREJA DEUS MINISTÉRIO DE MADUREIRA.</t>
   </si>
   <si>
     <t>3406</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3406/3406_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3406/3406_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, QUE POR MEIO DO SETOR MUNICIPAL COMPETENTE, REALIZE A CONSTRUÇÃO DE UM MURO DE CONTENÇÃO EM FRENTE AO Nº 553 DA RUA OSEAS MARANHÃO, BAIRRO OSEAS MARANHÃO, DEVIDO A UM DESMORONAMENTO, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>3407</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3407/3407_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3407/3407_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, QUE POR MEIO DO SETOR MUNICIPAL COMPETENTE, REALIZE A CONSTRUÇÃO DA REDE DE ESGOTO DA RUA LUIZ BIGONHA, BAIRRO LOURIÇAL, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>3408</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3408/3408_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3408/3408_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, QUE POR MEIO DO SETOR MUNICIPAL COMPETENTE, REALIZE ESTUDOS PARA PROVIDENCIAR MELHORIAS NO FUNCIONAMENTO DA UNIVERSIDADE DO ESTADO DE MINAS GERAIS &amp;#8211; UEMG (CAMPUS UBÁ).</t>
   </si>
   <si>
     <t>3409</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3409/3409_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3409/3409_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, QUE POR MEIO DO SETOR MUNICIPAL COMPETENTE, REALIZE O AUMENTO DO DIÂMETRO DO LOGRADOURO QUE INTERLIGA O BAIRRO CRISTO REDENTOR AO BAIRRO CAXANGÁ, NO TRECHO EM FRENTE AO SUPERMERCADO CARINHO, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>3410</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3410/3410_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3410/3410_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO ONDE SOLICITA REALIZAÇÃO DE ESTUDOS TÉCNICOS NECESSÁRIOS QUE VIABILIZEM A CRIAÇÃO DE UM MERCADO MUNICIPAL NO LOCAL ONDE HOJE SE ENCONTRA A FEIRA LIVRE E A REALIZAÇÃO DE &amp;#8220;FEIRAS-LIVRES&amp;#8221; EM RUAS ESCOLHIDAS DO MUNICÍPIO EXCLUSIVAMENTE PARA PRODUTORES RURAIS.</t>
   </si>
   <si>
     <t>3411</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3411/3411_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3411/3411_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PREFEITO DE UBÁ, A CONSTRUÇÃO DE UMA GUARITA NO PONTO 1 DA PRAÇA SÃO JANUÁRIO, A PEDIDO DOS TAXISTAS.</t>
   </si>
   <si>
     <t>3412</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3412/3412_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3412/3412_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, QUE POR MEIO DO SETOR MUNICIPAL COMPETENTE, REALIZE A COLOCAÇÃO DE UM CONTÊINER DE LIXO NA RUA VEREADOR SEBASTIÃO LISBOA DE ANDRADE, BAIRRO PELUSO, A PEDIDO DOS MORADORES. </t>
   </si>
   <si>
     <t>3416</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3416/3416_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3416/3416_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, QUE POR MEIO DO SETOR MUNICIPAL COMPETENTE, REALIZE A CONSTRUÇÃO DE UM BUEIRO OU DE UMA CANALETA NA RUA JOSÉ CAMPOMIZZI FILHO, ALTAIR ROCHA, NO TRECHO ENTRE OS NÚMEROS 50 A 70, A PEDIDO DOS MORADORES. </t>
   </si>
   <si>
     <t>3417</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3417/3417_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3417/3417_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, QUE POR MEIO DO SETOR MUNICIPAL COMPETENTE, REALIZE A CONSTRUÇÃO DE UM BUEIRO NA RUA CÔNEGO VIDAL, BAIRRO SÃO SEBASTIÃO, A PEDIDO DOS MORADORES. </t>
   </si>
   <si>
     <t>3418</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3418/3418_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3418/3418_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, QUE POR MEIO DO SETOR MUNICIPAL COMPETENTE, REALIZE A CONSTRUÇÃO DE REDE DE ESGOTO NA RUA COLBERT DE MOURA, BAIRRO TALMA, POIS ESTÁ DESAGUANDO EM UM BUEIRO, CAUSANDO FORTE MAL CHEIRO PARA OS MORADORES. </t>
   </si>
   <si>
     <t>3419</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3419/3419_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3419/3419_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, QUE POR MEIO DO SETOR MUNICIPAL COMPETENTE, REALIZE A REFORMA DO CALÇAMENTO DA RUA SÃO PAULO, BAIRRO TALMA, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>3420</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3420/3420_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3420/3420_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> AO PREFEITO PARA REALIZAR A LIMPEZA DE BUEIROS ENTUPIDOS NA RUA QUIRINÓPOLIS, NO BAIRRO TALMA.</t>
   </si>
   <si>
     <t>3421</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3421/3421_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3421/3421_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, QUE POR MEIO DO SETOR MUNICIPAL COMPETENTE, REALIZE A CONSTRUÇÃO DA REDE DE ESGOTO DA RUA IRMÃOS PERON, BAIRRO AGROCERES, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>4829</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/4829/indicacao_712.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/4829/indicacao_712.pdf</t>
   </si>
   <si>
     <t>Calçamento Rua Ary Peron, bairro Agroceres</t>
   </si>
   <si>
     <t>3422</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3422/3422_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3422/3422_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, QUE POR MEIO DO SETOR MUNICIPAL COMPETENTE, REALIZE O ASFALTAMENTO DA RUA GUERINO PERON, BAIRRO AGROCERES, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>3423</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3423/3423_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3423/3423_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, QUE POR MEIO DO SETOR MUNICIPAL COMPETENTE, REALIZE A INSTALAÇÃO DE UMA GRADE EM CIMA DE UM MURO NA RUA SANTA ANASTÁCIA, BAIRRO SÃO DOMINGOS, LOCALIZADO EM FRENTE AOS NÚMEROS 486 E 496, COM O OBJETIVO DE GARANTIR MAIOR SEGURANÇA AOS MORADORES.</t>
   </si>
   <si>
     <t>3424</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3424/3424_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3424/3424_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, QUE POR MEIO DO SETOR MUNICIPAL COMPETENTE, REALIZE A LIMPEZA EM TODA A EXTENSÃO DO CAMPUS DA UNIVERSIDADE DO ESTADO DE MINAS GERAIS -  UEMG, SITUADO NA COMUNIDADE DA LIGAÇÃO, DEVIDO AO GRANDE ACUMULO DE MATO E ENTULHO.</t>
   </si>
   <si>
     <t>3425</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3425/3425_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3425/3425_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, QUE POR MEIO DO SETOR MUNICIPAL COMPETENTE, REALIZE O CALÇAMENTO DA RUA MAURI MARTINS DE OLIVEIRA, BAIRRO SANTA BERNADETE, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>3426</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3426/3426_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3426/3426_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, QUE POR MEIO DO SETOR MUNICIPAL COMPETENTE, REALIZE A LIMPEZA EM TODA A EXTENSÃO DA RUA LENIR GUIZILINE DE ANDRADE, BAIRRO INDUSTRIAL, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>3427</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3427/3427_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3427/3427_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, QUE POR MEIO DO SETOR MUNICIPAL COMPETENTE, REALIZE O TAPAMENTO DE UM BURACO NA RUA MARIO TAVARES PEREIRA, EM FRENTE AO Nº 98, BAIRRO AUGUSTA, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>3428</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3428/3428_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3428/3428_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, QUE POR MEIO DO SETOR MUNICIPAL COMPETENTE, REALIZE O RECAPEAMENTO ASFÁLTICO DA RUA FRANCISCO TEIXEIRA DE ABREU, BAIRRO PALMEIRAS, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>3429</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3429/3429_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3429/3429_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, QUE POR MEIO DO SETOR MUNICIPAL COMPETENTE, REALIZE O DESENTUPIMENTO DAS MANILHAS LOCALIZADAS DESDE O Nº 60 DA RUA REALINO SEBASTIÃO FIRMIANO, BAIRRO JARDIM ESPERANÇA, ATÉ O CÓRREGO ADJACENTE, DEVIDO AO GRANDE ACÚMULO DE TERRA E LAMA, A PEDIDO DO VEREADOR SUPLENTE ADEMIR DO TANQUINHO.</t>
   </si>
   <si>
     <t>3430</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3430/3430_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3430/3430_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, QUE POR MEIO DO SETOR DE TRÂNSITO MUNICIPAL, REALIZE A DEMARCAÇÃO DA RODOVIA UBÁ-DIVINÉSIA, NO TRECHO DO TANQUINHO, COM RELAÇÃO ÀS LINHAS PONTILHADAS E CONTÍNUAS, AVISO DE PARE E OUTRAS IMPORTANTES SINALIZAÇÕES PARA AQUELA LOCALIDADE, A PEDIDO DO VEREADOR SUPLENTE ADEMIR DO TANQUINHO.</t>
   </si>
   <si>
     <t>3431</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3431/3431_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3431/3431_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, AO SR. JOSÉ EDUARDO DUARTE, COORDENADOR REGIONAL DO DEER REGIONAL UBÁ-MG, E AO SR. JÚLIO CÉSAR CORTEZ, TENENTE DA POLÍCIA MILITAR AMBIENTAL REGIONAL UBÁ-MG, PARA APRESENTAR-LHES A DENÚNCIA DE MORADORES DE UMA CONSTRUÇÃO IRREGULAR DE UM GALPÃO NA RODOVIA UBÁ-DIVINÉSIA, NA COMUNIDADE DO TANQUINHO, PRÓXIMO AO SÍTIO TOA A TOA, DE PROPRIEDADE DO SR. GERALDO TEIXEIRA. SEGUNDO OS MORADORES LOCAIS, O GALPÃO ESTÁ SENDO CONSTRUÍDO MUITO PRÓXIMO À RODOVIA, NÃO RESPEITANDO A MARGEM DE SEGURANÇA, E A UM CÓRREGO, NO QUAL ESTÁ OCORRENDO ASSOREAMENTO DE SEU LEITO. A PRESENTE SOLICITAÇÃO FOI SUGERIDA PELO VEREADOR SUPLENTE ADEMIR DO TANQUINHO.</t>
   </si>
   <si>
     <t>3432</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3432/3432_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3432/3432_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO PARA REALIZAR A LIMPEZA GERAL DE TODOS OS BUEIROS DO BAIRRO SANTA EDWIGES.</t>
   </si>
   <si>
     <t>3433</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3433/3433_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3433/3433_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, QUE POR MEIO DO SETOR MUNICIPAL COMPETENTE, REALIZE A CONSTRUÇÃO DE UM BUEIRO EM FRENTE AO Nº 565 DA AV. SENADOR LEVINDO COELHO, BAIRRO SANTA ALICE, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>3434</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3434/3434_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3434/3434_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, BEM COMO A EXMA. SRA. THAIS LAMIM LEAL THOMAZ, PROMOTORA DA 1ª PROMOTORIA DE JUSTIÇA DO MEIO AMBIENTE DA COMARCA DE UBÁ, PARA APRESENTAR-LHES DENÚNCIA DE DANOS AO MEIO AMBIENTE NO BAIRRO SANTA EDWIGES III E ADJACÊNCIAS, PARA POSTERIOR APLICAÇÃO DE PENALIDADES, CASO SEJAM COMPROVADAS.</t>
   </si>
   <si>
     <t>3435</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3435/3435_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3435/3435_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, QUE POR MEIO DO SETOR MUNICIPAL COMPETENTE, REALIZE A LIMPEZA E O ASFALTAMENTO DA RUA ANGELINA BAFFA DOS SANTOS, BAIRRO SOL NASCENTE, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>3437</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3437/3437_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3437/3437_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, QUE POR MEIO DO SETOR MUNICIPAL COMPETENTE, REALIZE O ASFALTAMENTO DOS SEGUINTES LOGRADOUROS LOCALIZADOS NO BAIRRO XANGRILÁ: RUA ARISTEU SOARES DE OLIVEIRA, RUA AUGUSTO GUIDO DA SILVA, RUA AVELINO LEITÃO E RUA MARIA DA CONCEIÇÃO NASCIMENTO QUÍRICO.</t>
   </si>
   <si>
     <t>3438</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3438/3438_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3438/3438_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, QUE POR MEIO DO SETOR MUNICIPAL COMPETENTE, REALIZE ESTUDOS TÉCNICOS PARA QUE SEJA POSSÍVEL A INSTALAÇÃO DE UM PRONTO SOCORRO DE ATENDIMENTO ESPECIALIZADO AOS IDOSOS NA POLICLÍNICA, A PEDIDO DOS MUNÍCIPES.</t>
   </si>
   <si>
     <t>3439</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3439/3439_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3439/3439_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, QUE POR MEIO DO SETOR MUNICIPAL COMPETENTE, REALIZE O DESLOCAMENTO DE UM BUEIRO LOCALIZADO EM FRENTE À RESIDÊNCIA DE Nº 351 DA RUA MARECHAL FLORIANO PEIXOTO, BAIRRO VILA CASAL, PARA ALGUNS METROS À FRENTE. A MEDIDA SE JUSTIFICA EM RAZÃO DO MORADOR POSSUIR DEFICIÊNCIA VISUAL E UMA PERNA AMPUTADA, NECESSITANDO, PORTANTO, DE MAIOR SEGURANÇA PARA O ACESSO A SUA RESIDÊNCIA.</t>
   </si>
   <si>
     <t>3440</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3440/3440_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3440/3440_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, QUE POR MEIO DO SETOR MUNICIPAL COMPETENTE, REALIZE A COLOCAÇÃO DE MEIOS-FIOS NA RUA DR. DOMINGOS PELUSO, BAIRRO SOBRADINHO, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>3442</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3442/3442_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3442/3442_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, QUE POR MEIO DO SETOR MUNICIPAL COMPETENTE, REALIZE A RECUPERAÇÃO DA REDE DE ÁGUAS PLUVIAIS DA ÁREA DE SERVIDÃO DA PREFEITURA NA RUA JOÃO SCHIAVON, EM FRENTE AO Nº 383, NO BAIRRO SCHIAVON, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>3443</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3443/3443_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3443/3443_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, QUE POR MEIO DO SETOR MUNICIPAL COMPETENTE, REALIZE A CONSTRUÇÃO DE UM BUEIRO ENTRE A RUA ANTENOR MACHADO E A RUA JERÔNIMO SALGADO, CENTRO, COM O OBJETIVO DE EVITAR FUTUROS ALAGAMENTO NESTA REGIÃO.</t>
   </si>
   <si>
     <t>3444</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3444/3444_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3444/3444_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, QUE POR MEIO DO SETOR MUNICIPAL COMPETENTE, REALIZE A COLOCAÇÃO DE OITO LUMINÁRIAS COM LÂMPADAS NOS POSTES DA RUA PROJETADA (EM DIREÇÃO AO FERRO VELHO DO DIDI) LOCALIZADA NA COMUNIDADE CÓRREGO DOS BRAGUINHAS, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>3445</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3445/3445_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3445/3445_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, QUE POR MEIO DO SETOR MUNICIPAL COMPETENTE, REALIZE A CONSTRUÇÃO DE UM MURO DE CONTENÇÃO NO ESCADÃO ENTRE AS RUAS OLIMPIO RIBEIRO E SÃO SALVADOR, DE FORMA PERPENDICULAR AO MESMO, A FIM DE EVITAR DESMORONAMENTOS NO LOCAL, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>3446</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3446/3446_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3446/3446_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, QUE POR MEIO DO SETOR MUNICIPAL COMPETENTE, REALIZE ESTUDOS QUE PROVIDENCIEM MELHORIAS NO SISTEMA DE ÁGUAS PLUVIAIS DOS BAIRROS SÃO DOMINGOS E SANTA CLARA, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>3447</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3447/3447_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3447/3447_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, QUE POR MEIO DO SETOR MUNICIPAL COMPETENTE, REALIZE A REFORMA DA PONTE SITUADA NA RUA JURANDIR PERON, COM A CONSTRUÇÃO DE PASSARELA E CORRIMÃO PARA PEDESTRES, NO BAIRRO AGROCERES, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>3448</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3448/3448_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3448/3448_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, QUE POR MEIO DO SETOR MUNICIPAL COMPETENTE, REALIZE A LIMPEZA DA RUA CRISTALINA E DE SEUS BUEIROS, NO BAIRRO CRISTAL, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>3449</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3449/3449_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3449/3449_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, QUE POR MEIO DO SETOR MUNICIPAL COMPETENTE, REALIZE A CONSTRUÇÃO DE UM BUEIRO EM FRENTE AO Nº 110 DA RUA JOSÉ SALLES COLLARES, BAIRRO SANTA EDWIGES, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>3450</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3450/3450_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3450/3450_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, QUE POR MEIO DO SETOR MUNICIPAL COMPETENTE, REALIZE O CASCALHAMENTO DA COMUNIDADE PEIXOTO FILHO, ESPECIFICAMENTE NO TRECHO DO ANEL VIÁRIO ATÉ O BAIRRO AEROPORTO, DEVIDO AO GRANDE NÚMERO DE BURACOS, A PEDIDO DOS MUNÍCIPES.</t>
   </si>
   <si>
     <t>3451</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3451/3451_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3451/3451_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, QUE POR MEIO DO SETOR MUNICIPAL COMPETENTE, REALIZE A RESERVA DE UM LOCAL PARA O DEPÓSITO DE ENTULHOS NA RUA ELPÍDIA DA SILVA FAGUNDES, QUE INTERLIGA O BAIRRO SANTA EDWIGES AO NOVO FÓRUM, A PEDIDO DOS MUNÍCIPES.</t>
   </si>
   <si>
     <t>3452</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3452/3452_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3452/3452_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, QUE POR MEIO DO SETOR MUNICIPAL COMPETENTE, REALIZE UMA OPERAÇÃO TAPA BURACOS NAS RUAS JOSÉ GUALBERTO DE MELO E ISMAEL DE OLIVEIRA, BEM COMO O RECAPEAMENTO ASFÁLTICO DE TODAS AS RUAS DO BAIRRO SANTA BERNADETE, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>3453</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3453/3453_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3453/3453_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, QUE POR MEIO DO SETOR MUNICIPAL COMPETENTE, REALIZE O CALÇAMENTO DO TRECHO FINAL DA RUA VENEZA, BAIRRO FAZENDINHA, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>3454</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3454/3454_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3454/3454_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, QUE POR MEIO DO SETOR MUNICIPAL COMPETENTE, REALIZE A COMPLETA LIMPEZA E CAPINA DA PRAÇA SITUADA NA RUA JOSÉ CAMPOMIZZI FILHO, BAIRRO ALTAIR ROCHA, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>3455</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3455/3455_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3455/3455_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, QUE POR MEIO DO SETOR MUNICIPAL COMPETENTE, REALIZE O DESENTUPIMENTO DE UM BUEIRO LOCALIZADO NAS PROXIMIDADES DO Nº 164 DA RUA VEREADOR BENEDITO AUGUSTO VIEIRA, BAIRRO VILA CASAL, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>3456</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3456/3456_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3456/3456_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, QUE POR MEIO DO SETOR MUNICIPAL COMPETENTE, REALIZE O DESENTUPIMENTO DE UM BUEIRO LOCALIZADO NA RUA JOSÉ CAMPOMIZZI FILHO, BAIRRO ALTAIR ROCHA, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>3457</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3457/3457_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3457/3457_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, QUE POR MEIO DO SETOR MUNICIPAL COMPETENTE, REALIZE O CALÇAMENTO DA COMUNIDADE CÓRREGO DOS BRAGUINHAS, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>3458</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3458/3458_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3458/3458_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, QUE POR MEIO DO SETOR MUNICIPAL COMPETENTE, REALIZE A CONSTRUÇÃO DE DOIS REDUTORES DE VELOCIDADE NAS PROXIMIDADES DO Nº 319 DA RUA JOSÉ RESENDE BRANDO, EM FRENTE AO PIVA MATERIAIS DE CONSTRUÇÃO.</t>
   </si>
   <si>
     <t>3459</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3459/3459_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3459/3459_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, QUE POR MEIO DO SETOR MUNICIPAL COMPETENTE, REALIZE A FISCALIZAÇÃO DE UMA CASA QUE ESTÁ ABANDONADA NA RUA SÃO BARTOLOMEU, EM FRENTE AO Nº 174, BAIRRO SÃO DOMINGOS, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>3460</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3460/3460_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3460/3460_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, QUE POR MEIO DO SETOR MUNICIPAL COMPETENTE, REALIZE O ASFALTAMENTO DA RUA ONOFRE DA SILVA PINTO, BAIRRO PRIMAVERA, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>3461</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3461/3461_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3461/3461_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, QUE POR MEIO DO SETOR MUNICIPAL COMPETENTE, REALIZE ESTUDOS TÉCNICOS QUE VISEM A CONSTRUÇÃO DE UMA CURVA DE NÍVEL COM BARRAGEM ENTRE A RUA ONOFRE DA SILVA PINTO E A RUA LAURA NICOLATO, BAIRRO PRIMAVERA, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>3462</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3462/3462_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3462/3462_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, QUE POR MEIO DO SETOR MUNICIPAL COMPETENTE, REALIZE O ASFALTAMENTO DA RUA FARMACÊUTICO JOSÉ GONZAGA DE ARAÚJO PORTO, BAIRRO ANTONINA COELHO (COHAB), A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>3482</t>
   </si>
   <si>
     <t>MOC A</t>
   </si>
   <si>
     <t>Moção (Regimento Antigo)</t>
   </si>
   <si>
-    <t>Darci Pires da Silva, Antero Gomes de Aguiar, Edeir Pacheco, Gilson Pica Pau Vereador, Jane Lacerda, Jorge Custódio Gervásio, Joseli Anísio Pinto, José Roberto, Lek, Luis Carlos Teixeira Ribeiro, Rosângela Maria Alfenas de Andrade</t>
-[...2 lines deleted...]
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3482/3482_texto_integral.pdf</t>
+    <t>Darci Pires da Silva, Alexandre de Barros Mendes, Antero Gomes de Aguiar, Edeir Pacheco, Gilson Fazolla Filgueiras, Jane Cristina Lacerda Pinto, Jorge Custódio Gervásio, Joseli Anísio Pinto, José Roberto Reis Filgueiras, Luis Carlos Teixeira Ribeiro, Rosângela Maria Alfenas de Andrade</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3482/3482_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO CONSÓRCIO INTERMUNICIPAL DE SAÚDE PELA RELEVANTE CONTRIBUIÇÃO À SAÚDE DE UBÁ E REGIÃO</t>
   </si>
   <si>
     <t>3483</t>
   </si>
   <si>
-    <t>José Roberto, Antero Gomes de Aguiar, Darci Pires da Silva, Edeir Pacheco, Gilson Pica Pau Vereador, Jane Lacerda, Jorge Custódio Gervásio, Joseli Anísio Pinto, Lek, Luis Carlos Teixeira Ribeiro, Rosângela Maria Alfenas de Andrade</t>
-[...2 lines deleted...]
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3483/3483_texto_integral.pdf</t>
+    <t>José Roberto Reis Filgueiras, Alexandre de Barros Mendes, Antero Gomes de Aguiar, Darci Pires da Silva, Edeir Pacheco, Gilson Fazolla Filgueiras, Jane Cristina Lacerda Pinto, Jorge Custódio Gervásio, Joseli Anísio Pinto, Luis Carlos Teixeira Ribeiro, Rosângela Maria Alfenas de Andrade</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3483/3483_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO MESATENISTA GLÁUCIO CONTIN LISBOA PELA IMPORTANTE CONTRIBUIÇÃO AO ESPORTE EM UBÁ</t>
   </si>
   <si>
     <t>3496</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3496/3496_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3496/3496_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO MESATENISTA FABRÍCIO FLAUSINO BALBI POR SUA IMPORTANTE CONTRIBUIÇÃO AO ESPORTE DE UBÁ_x000D_
 </t>
   </si>
   <si>
     <t>3500</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3500/3500_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3500/3500_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DA SRA. FRANCISCA DAVID PERPÉTUO</t>
   </si>
   <si>
     <t>3501</t>
   </si>
   <si>
-    <t>Rosângela Maria Alfenas de Andrade, Darci Pires da Silva, Edeir Pacheco, Gilson Pica Pau Vereador, Jane Lacerda, Jorge Custódio Gervásio</t>
-[...2 lines deleted...]
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3501/3501_texto_integral.pdf</t>
+    <t>Rosângela Maria Alfenas de Andrade, Darci Pires da Silva, Edeir Pacheco, Gilson Fazolla Filgueiras, Jane Cristina Lacerda Pinto, Jorge Custódio Gervásio</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3501/3501_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DO PROFESSOR, ATOR, DIRETOR, PRODUTOR E GESTOR CULTURAL UBAENSE MARCELO ANDRADE</t>
   </si>
   <si>
     <t>3502</t>
   </si>
   <si>
-    <t>Edeir Pacheco, Antero Gomes de Aguiar, Darci Pires da Silva, Gilson Pica Pau Vereador, Jane Lacerda, Jorge Custódio Gervásio, Joseli Anísio Pinto, José Roberto, Lek, Luis Carlos Teixeira Ribeiro, Rosângela Maria Alfenas de Andrade</t>
-[...2 lines deleted...]
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3502/3502_texto_integral.pdf</t>
+    <t>Edeir Pacheco, Alexandre de Barros Mendes, Antero Gomes de Aguiar, Darci Pires da Silva, Gilson Fazolla Filgueiras, Jane Cristina Lacerda Pinto, Jorge Custódio Gervásio, Joseli Anísio Pinto, José Roberto Reis Filgueiras, Luis Carlos Teixeira Ribeiro, Rosângela Maria Alfenas de Andrade</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3502/3502_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS A JM CONSERVADORA PATRIMONIAL</t>
   </si>
   <si>
     <t>3503</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3503/3503_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3503/3503_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO E APLAUSOS AO SERVIDOR DA PREFEITURA, SR. ANTÔNIO FERREIRA DO NASCIMENTO (SAÍRA)</t>
   </si>
   <si>
     <t>3504</t>
   </si>
   <si>
-    <t>Rosângela Maria Alfenas de Andrade, Antero Gomes de Aguiar, Darci Pires da Silva, Edeir Pacheco, Gilson Pica Pau Vereador, Jane Lacerda, Jorge Custódio Gervásio, Joseli Anísio Pinto, José Roberto, Lek, Luis Carlos Teixeira Ribeiro</t>
-[...2 lines deleted...]
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3504/3504_texto_integral.pdf</t>
+    <t>Rosângela Maria Alfenas de Andrade, Alexandre de Barros Mendes, Antero Gomes de Aguiar, Darci Pires da Silva, Edeir Pacheco, Gilson Fazolla Filgueiras, Jane Cristina Lacerda Pinto, Jorge Custódio Gervásio, Joseli Anísio Pinto, José Roberto Reis Filgueiras, Luis Carlos Teixeira Ribeiro</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3504/3504_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AOS MESATENISTAS DA ASSOCIAÇÃO DE COMÉRCIO DE UBÁ</t>
   </si>
   <si>
     <t>3505</t>
   </si>
   <si>
-    <t>Darci Pires da Silva, Antero Gomes de Aguiar, Edeir Pacheco, Jane Lacerda, Jorge Custódio Gervásio, Joseli Anísio Pinto, José Roberto, Lek, Luis Carlos Teixeira Ribeiro, Rosângela Maria Alfenas de Andrade</t>
-[...2 lines deleted...]
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3505/3505_texto_integral.pdf</t>
+    <t>Darci Pires da Silva, Alexandre de Barros Mendes, Antero Gomes de Aguiar, Edeir Pacheco, Jane Cristina Lacerda Pinto, Jorge Custódio Gervásio, Joseli Anísio Pinto, José Roberto Reis Filgueiras, Luis Carlos Teixeira Ribeiro, Rosângela Maria Alfenas de Andrade</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3505/3505_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO E APLAUSOS AO SR. RAYMUNDO SABINO CARNEIRO</t>
   </si>
   <si>
     <t>3506</t>
   </si>
   <si>
-    <t>Ademir da Fonseca Firmiano, Antero Gomes de Aguiar, Edeir Pacheco, Gilson Pica Pau Vereador, Jane Lacerda, Jorge Custódio Gervásio, Joseli Anísio Pinto, José Roberto, Lek, Luis Carlos Teixeira Ribeiro, Rosângela Maria Alfenas de Andrade</t>
-[...2 lines deleted...]
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3506/3506_texto_integral.pdf</t>
+    <t>Ademir da Fonseca Firmiano, Alexandre de Barros Mendes, Antero Gomes de Aguiar, Edeir Pacheco, Gilson Fazolla Filgueiras, Jane Cristina Lacerda Pinto, Jorge Custódio Gervásio, Joseli Anísio Pinto, José Roberto Reis Filgueiras, Luis Carlos Teixeira Ribeiro, Rosângela Maria Alfenas de Andrade</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3506/3506_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS À COMUNIDADE FIORILO (ENTIDADE IMACULADA CONCEIÇÃO)</t>
   </si>
   <si>
     <t>3527</t>
   </si>
   <si>
-    <t>Rosângela Maria Alfenas de Andrade, Antero Gomes de Aguiar, Darci Pires da Silva, Edeir Pacheco, Gilson Pica Pau Vereador, Jorge Custódio Gervásio, Joseli Anísio Pinto, José Roberto, Lek, Luis Carlos Teixeira Ribeiro</t>
-[...2 lines deleted...]
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3527/3527_texto_integral.pdf</t>
+    <t>Rosângela Maria Alfenas de Andrade, Alexandre de Barros Mendes, Antero Gomes de Aguiar, Darci Pires da Silva, Edeir Pacheco, Gilson Fazolla Filgueiras, Jorge Custódio Gervásio, Joseli Anísio Pinto, José Roberto Reis Filgueiras, Luis Carlos Teixeira Ribeiro</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3527/3527_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES AO ATLETA MESATENISTA, BRUNO PEREIRA BALBI</t>
   </si>
   <si>
     <t>3528</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3528/3528_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3528/3528_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE APLAUSOS E CONGRATULAÇÕES AO ATLETA MESATENISTA, SAMUEL DAL SASSO FLORES_x000D_
 </t>
   </si>
   <si>
     <t>3529</t>
   </si>
   <si>
-    <t>Rosângela Maria Alfenas de Andrade, Antero Gomes de Aguiar, Darci Pires da Silva, Edeir Pacheco, Gilson Pica Pau Vereador, Jorge Custódio Gervásio, Joseli Anísio Pinto, José Roberto, Luis Carlos Teixeira Ribeiro</t>
-[...2 lines deleted...]
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3529/3529_texto_integral.pdf</t>
+    <t>Rosângela Maria Alfenas de Andrade, Antero Gomes de Aguiar, Darci Pires da Silva, Edeir Pacheco, Gilson Fazolla Filgueiras, Jorge Custódio Gervásio, Joseli Anísio Pinto, José Roberto Reis Filgueiras, Luis Carlos Teixeira Ribeiro</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3529/3529_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES AO ATLETA MESATENISTA, RAFAEL JOSÉ CÍCERO GOMES RIBEIRO</t>
   </si>
   <si>
     <t>3530</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3530/3530_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3530/3530_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES AO ATLETA MESATENISTA, HENRICO FLAUSINO BALBI,</t>
   </si>
   <si>
     <t>3531</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3531/3531_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3531/3531_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES AOS ATLETAS MESATENISTAS DA ASSOCIAÇÃO DOS EMPREGADOS DO COMÉRCIO DE UBÁ</t>
   </si>
   <si>
     <t>3532</t>
   </si>
   <si>
-    <t>Edeir Pacheco, Antero Gomes de Aguiar, Darci Pires da Silva, Gilson Pica Pau Vereador, Jorge Custódio Gervásio, Joseli Anísio Pinto, José Roberto, Lek, Luis Carlos Teixeira Ribeiro, Rosângela Maria Alfenas de Andrade</t>
-[...2 lines deleted...]
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3532/3532_texto_integral.pdf</t>
+    <t>Edeir Pacheco, Alexandre de Barros Mendes, Antero Gomes de Aguiar, Darci Pires da Silva, Gilson Fazolla Filgueiras, Jorge Custódio Gervásio, Joseli Anísio Pinto, José Roberto Reis Filgueiras, Luis Carlos Teixeira Ribeiro, Rosângela Maria Alfenas de Andrade</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3532/3532_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AO JORNAL GAZETA REGJORNAL PELOS SEUS 20 ANOS</t>
   </si>
   <si>
     <t>3533</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3533/3533_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3533/3533_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DA SRA. ROSA ANTONIETA SINGULANI</t>
   </si>
   <si>
     <t>3534</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3534/3534_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3534/3534_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DA ADVOGADA ROBERTA JACOB</t>
   </si>
   <si>
     <t>3535</t>
   </si>
   <si>
-    <t>Ademir da Fonseca Firmiano, Antero Gomes de Aguiar, Darci Pires da Silva, Edeir Pacheco, Gilson Pica Pau Vereador, Jane Lacerda, Jorge Custódio Gervásio, Joseli Anísio Pinto, José Roberto, Lek, Luis Carlos Teixeira Ribeiro, Rosângela Maria Alfenas de Andrade</t>
-[...2 lines deleted...]
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3535/3535_texto_integral.pdf</t>
+    <t>Ademir da Fonseca Firmiano, Alexandre de Barros Mendes, Antero Gomes de Aguiar, Darci Pires da Silva, Edeir Pacheco, Gilson Fazolla Filgueiras, Jane Cristina Lacerda Pinto, Jorge Custódio Gervásio, Joseli Anísio Pinto, José Roberto Reis Filgueiras, Luis Carlos Teixeira Ribeiro, Rosângela Maria Alfenas de Andrade</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3535/3535_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS À SRA.ZÉLIA APARECIDA DE FREITAS, DA COMUNIDADE DO TANQUINHO</t>
   </si>
   <si>
     <t>3536</t>
   </si>
   <si>
-    <t>Ademir da Fonseca Firmiano, Antero Gomes de Aguiar, Darci Pires da Silva, Edeir Pacheco, Gilson Pica Pau Vereador, Jane Lacerda, Jorge Custódio Gervásio, José Roberto, Lek, Luis Carlos Teixeira Ribeiro, Rosângela Maria Alfenas de Andrade</t>
-[...2 lines deleted...]
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3536/3536_texto_integral.pdf</t>
+    <t>Ademir da Fonseca Firmiano, Alexandre de Barros Mendes, Antero Gomes de Aguiar, Darci Pires da Silva, Edeir Pacheco, Gilson Fazolla Filgueiras, Jane Cristina Lacerda Pinto, Jorge Custódio Gervásio, José Roberto Reis Filgueiras, Luis Carlos Teixeira Ribeiro, Rosângela Maria Alfenas de Andrade</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3536/3536_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DA SRA. ANTÔNIA GREGÓRIO DA SILVA (DONA LICA)</t>
   </si>
   <si>
     <t>3537</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3537/3537_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3537/3537_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AOS SR. OSMAR OZIAS SCHIAVON</t>
   </si>
   <si>
     <t>3538</t>
   </si>
   <si>
-    <t>Edeir Pacheco, Antero Gomes de Aguiar, Darci Pires da Silva, Jane Lacerda, Jorge Custódio Gervásio, Lek, Luis Carlos Teixeira Ribeiro, Rosângela Maria Alfenas de Andrade</t>
-[...2 lines deleted...]
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3538/3538_texto_integral.pdf</t>
+    <t>Edeir Pacheco, Alexandre de Barros Mendes, Antero Gomes de Aguiar, Darci Pires da Silva, Jane Cristina Lacerda Pinto, Jorge Custódio Gervásio, Luis Carlos Teixeira Ribeiro, Rosângela Maria Alfenas de Andrade</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3538/3538_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AO PASTOR DJALMA LEONE</t>
   </si>
   <si>
     <t>3539</t>
   </si>
   <si>
-    <t>Darci Pires da Silva, Antero Gomes de Aguiar, Edeir Pacheco, Jane Lacerda, Jorge Custódio Gervásio, Joseli Anísio Pinto, Lek, Luis Carlos Teixeira Ribeiro, Rosângela Maria Alfenas de Andrade</t>
-[...2 lines deleted...]
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3539/3539_texto_integral.pdf</t>
+    <t>Darci Pires da Silva, Alexandre de Barros Mendes, Antero Gomes de Aguiar, Edeir Pacheco, Jane Cristina Lacerda Pinto, Jorge Custódio Gervásio, Joseli Anísio Pinto, Luis Carlos Teixeira Ribeiro, Rosângela Maria Alfenas de Andrade</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3539/3539_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS À SRA. MARIA ELIZABETH BARROS, SECRETÁRIA MUNICIPAL DE EDUCAÇÃO</t>
   </si>
   <si>
     <t>3551</t>
   </si>
   <si>
-    <t>Antero Gomes de Aguiar, Darci Pires da Silva, Edeir Pacheco, Gilson Pica Pau Vereador, Jane Lacerda, Jorge Custódio Gervásio, Joseli Anísio Pinto, José Roberto, Lek, Luis Carlos Teixeira Ribeiro, Rosângela Maria Alfenas de Andrade</t>
-[...2 lines deleted...]
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3551/3551_texto_integral.pdf</t>
+    <t>Antero Gomes de Aguiar, Alexandre de Barros Mendes, Darci Pires da Silva, Edeir Pacheco, Gilson Fazolla Filgueiras, Jane Cristina Lacerda Pinto, Jorge Custódio Gervásio, Joseli Anísio Pinto, José Roberto Reis Filgueiras, Luis Carlos Teixeira Ribeiro, Rosângela Maria Alfenas de Andrade</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3551/3551_texto_integral.pdf</t>
   </si>
   <si>
     <t>AOS FILHOS DE D. ORÁDIA, PELA ORGANIZAÇÃO DA FESTA DE 100 ANOS DE SUA MÃE</t>
   </si>
   <si>
     <t>3552</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3552/3552_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3552/3552_texto_integral.pdf</t>
   </si>
   <si>
     <t>AOS PARTICIPANTES DA CONFERÊNCIA MUNICIPAL DE SAÚDE, CONSELHO MUNICIPAL DE SAÚDE E SECRETARIA MUNICIPAL DE SAÚDE</t>
   </si>
   <si>
     <t>3553</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3553/3553_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3553/3553_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS À SRA. JULIETA DE OLIVEIRA PAULA (D.TUTE)</t>
   </si>
   <si>
     <t>3554</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3554/3554_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3554/3554_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DO SR. JESUS CANDIAN</t>
   </si>
   <si>
     <t>3558</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3558/mocao_28.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3558/mocao_28.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento de Regina Lúcia Furtado de Mendonça</t>
   </si>
   <si>
     <t>2110</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2110/2110_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2110/2110_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">À IMPRENSA UBAENSE, PELA COBERTURA DAS REUNIÕES ORDINÁRIAS DA CÂMARA MUNICIPAL DE UBÁ. </t>
   </si>
   <si>
     <t>2088</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2088/2088_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2088/2088_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SR. JORGE FAUSTINO DA SILVA, PELOS RELEVANTES SERVIÇOS PRESTADOS À COMUNIDADE UBAENSE</t>
   </si>
   <si>
     <t>2103</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2103/2103_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2103/2103_texto_integral.pdf</t>
   </si>
   <si>
     <t>PELO FALECIMENTO DO SR. SEBASTIÃO GRAVINA, OCORRIDO RECENTEMENTE</t>
   </si>
   <si>
     <t>3559</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3559/mocao_32.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3559/mocao_32.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos aos funcionários da ECP Engenharia</t>
   </si>
   <si>
     <t>3560</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3560/mocao_35.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3560/mocao_35.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações e Aplausos à Promotora de Justiça Thaís Lamin Leal Thomaz</t>
   </si>
   <si>
     <t>3561</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3561/mocao_34.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3561/mocao_34.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento da Sra. Eli Lucas Biscoto</t>
   </si>
   <si>
     <t>3562</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3562/mocao_35.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3562/mocao_35.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações e Aplausos ao Grupo Sanatório Geral, pela organização da festa de 160 anos  de Ubá, no Horto Florestal.</t>
   </si>
   <si>
     <t>3563</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3563/mocao_36.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3563/mocao_36.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento da Sra. Altair Paixão Carneiro, mantenedora do Museu Ginásio São José</t>
   </si>
   <si>
     <t>3564</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3564/mocao_37.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3564/mocao_37.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações e Aplausos ao casal Wagner de Mello e Ana Maria Silveira de Mello, pelos 50 anos de casados</t>
   </si>
   <si>
     <t>3565</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3565/mocao_38.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3565/mocao_38.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações e Aplausos ao Sr. Paulo Roberto de Faria Silva, da Divisão de Esporte e Juventude da Prefeitura de Ubá</t>
   </si>
   <si>
     <t>3566</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3566/mocao_39.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3566/mocao_39.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações e Aplausos ao assessor da Escola do legislativo Jardel Peron Waquin</t>
   </si>
   <si>
     <t>3567</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3567/mocao_40.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3567/mocao_40.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações e Aplausos aos servidores municipais da Divisão de Saneamento Básico que realizam reparos e manutenção da rede de esgoto</t>
   </si>
   <si>
     <t>3568</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3568/mocao_41.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3568/mocao_41.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações e Aplausos ao sr. Samuel Gazolla Lima, Superintendente Regional de Ensino, da 38ª</t>
   </si>
   <si>
     <t>3569</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3569/mocao_42.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3569/mocao_42.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações e Aplausos à Secretaria de Cultura de Ubá</t>
   </si>
   <si>
     <t>3570</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3570/mocao_43.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3570/mocao_43.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação e Aplausos à Faculdade Ozanam Coelho - FAGOC</t>
   </si>
   <si>
     <t>3571</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento do Sr. Fernando Schiavon</t>
   </si>
   <si>
     <t>3572</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3572/mocao_45.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3572/mocao_45.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação e Aplausos ao Sr. Gilmar Aparecido de Souza, da CMU, por seu aniversário e 25 anos de serviços prestados.</t>
   </si>
   <si>
     <t>3573</t>
   </si>
   <si>
     <t>Moção de Congratulação e Aplausos à Prefeitura e Câmara municipais de Divinésia</t>
   </si>
   <si>
     <t>3574</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3574/mocao_47.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3574/mocao_47.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação e Aplausos aos servidores da Copasa</t>
   </si>
   <si>
     <t>3575</t>
   </si>
   <si>
-    <t>Gilson Pica Pau Vereador</t>
-[...2 lines deleted...]
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3575/mocao_48.pdf</t>
+    <t>Gilson Fazolla Filgueiras</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3575/mocao_48.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento da Sra. Isolina Noé Dias</t>
   </si>
   <si>
     <t>3576</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3576/mocao_49.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3576/mocao_49.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação e Aplausos  ao Professor Joaquim Carlos de Souza</t>
   </si>
   <si>
     <t>3577</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3577/mocao_50.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3577/mocao_50.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação e Aplausos  às Secretarias Municipais de Educação e Cultura pela Bienal do Livro de 2017</t>
   </si>
   <si>
     <t>3578</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3578/mocao_51.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3578/mocao_51.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação e Aplausos ao Grupo Mãe Solidária</t>
   </si>
   <si>
     <t>3579</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3579/mocao_52.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3579/mocao_52.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento do Sr. Valter Alves leite</t>
   </si>
   <si>
     <t>3580</t>
   </si>
   <si>
     <t>Moção de Congratulação e Aplausos ao sr. Artur Pires de Camargo Junior, pelo Prêmio Professores do Brasil - etapa Minas Gerais</t>
   </si>
   <si>
     <t>3581</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3581/mocao_54.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3581/mocao_54.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação e Aplausos  à Polícia Militar de Minas Gerais</t>
   </si>
   <si>
     <t>3582</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3582/mocao_55.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3582/mocao_55.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento do Sr. Ari Homem da Costa</t>
   </si>
   <si>
     <t>3583</t>
   </si>
   <si>
     <t>Moção de Congratulação e Aplausos  ao  mesatenista e técnico, Sr.  Ayssen Saliba</t>
   </si>
   <si>
     <t>3584</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3584/mocao_57.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3584/mocao_57.pdf</t>
   </si>
   <si>
     <t>Moção de pesar pelo falecimento do Sr. José Dias de Oliveira</t>
   </si>
   <si>
     <t>3585</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3585/mocao_58.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3585/mocao_58.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações e Aplausos à Banda Psicose pelo seu aniversário de 30 anos</t>
   </si>
   <si>
     <t>3586</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3586/mocao_59.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3586/mocao_59.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento da Sra. Aparecida Ferreira Matias</t>
   </si>
   <si>
     <t>3587</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3587/mocao_60.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3587/mocao_60.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento do Sr. João Ferreira Soares</t>
   </si>
   <si>
     <t>3588</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3588/mocao_61.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3588/mocao_61.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações e Aplausos à Sra. Martinha Cunha</t>
   </si>
   <si>
     <t>3589</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3589/mocao_62.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3589/mocao_62.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações e Aplausos  ao 1º Tenente do Corpo de Bombeiros Militar de Minas Gerais, Carlos Eduardo Guillarducci Fonseca</t>
   </si>
   <si>
     <t>3590</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3590/mocao_63.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3590/mocao_63.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações e Aplausos ao  Gerente de Divisão do Fundo Municipal de Saúde, Sr. Eduardo Navarro Soares</t>
   </si>
   <si>
     <t>3591</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3591/mocao_64.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3591/mocao_64.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento do Sr. Antônio Alves Firmiano</t>
   </si>
   <si>
     <t>3592</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3592/mocao_65.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3592/mocao_65.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações e Aplausos  à Natália Rosa de Oliveira (UFV)</t>
   </si>
   <si>
     <t>3593</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3593/mocao_66.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3593/mocao_66.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações e Aplausos  ao Sr. Aureliano Rocha Manoel, Mestre Nanim</t>
   </si>
   <si>
     <t>3595</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3595/mocao_67.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3595/mocao_67.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações e Aplausos ao Sr. Jardel Waquim Peron</t>
   </si>
   <si>
     <t>3596</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3596/mocao_68.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3596/mocao_68.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações e Aplausos à sra. Maria Luiza Marcelino pelo prêmio do Ministério da Cultura "Mestres e Mestras"</t>
   </si>
   <si>
     <t>1925</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Edson Teixeira Filho</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1925/1925_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1925/1925_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI PROGRAMA DE RECUPERAÇÃO FISCAL NO MUNICÍPIO DE UBÁ, DENOMINADO REFIS/UBÁ 2017, AUTORIZA SUA REEDIÇÃO EM EXERCÍCIOS POSTERIORES NAS CONDIÇÕES QUE ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2160</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2160/2160_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2160/2160_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DA LEI COMPLEMENTAR MUNICIPAL Nº 192, DE 09 DE FEVEREIRO DE 2017, QUE "INSTITUI PROGRAMA DE RECUPERAÇÃO FISCAL NO MUNICÍPIO DE UBÁ, DENOMINADO REFIS/UBÁ 2017, AUTORIZA SUA REEDIÇÃO EM EXERCÍCIOS POSTERIORES NAS CONDIÇÕES QUE ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2132</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2132/2132_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2132/2132_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA A COORDENADORIA DA PROGRAMA DE ERRADICAÇÃO DO TRABALHO INFANTIL - PETI, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2928</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2928/2928_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2928/2928_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR 062, DE 27 DE DEZEMBRO DE 2001, QUE DISPÕE SOBRE AS RECEITAS DO MUNICÍPIO, TRIBUTÁRIAS E OUTRAS, SOBRE AS QUAIS LHE COMPETE LEGISLAR.</t>
   </si>
   <si>
     <t>2987</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2987/2987_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2987/2987_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO PARÁGRAFO ÚNICO DO ART. 1° E DO ART. 7° DA LEI COMPLEMENTAR MUNICIPAL 182, DE 14 DE DEZEMBRO DE 2015.</t>
   </si>
   <si>
     <t>1926</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1926/1926_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1926/1926_texto_integral.pdf</t>
   </si>
   <si>
     <t>DIPÕE SOBRE A REVISÃO GERAL DA REMUNERAÇÃO DOS SERVIDORES DA ADMINISTRAÇÃO PÚBLICA DIRETA E INDIRETA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2201</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2201/2201_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2201/2201_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE OBRIGATORIEDADE DOS HOSPITAIS, UNIDADES BÁSICAS DE SAÚDE (UBS) E DEMAIS UNIDADES DE SAÚDE E AMBULATÓRIOS, SITUADOS NO MUNICÍPIO DE UBÁ, DE AFIXAR EM LUGAR VISÍVEL E ACESSÍVEL AO PÚBLICO A LISTA DOS MÉDICOS PLANTONISTAS E DOS RESPONSÁVEIS PELO PLANTÃO.</t>
   </si>
   <si>
     <t>1978</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1978/1978_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1978/1978_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA MUNICIPAL A ASSOCIAÇÃO DE CICLISMO DA ZONA DA MATA - CICLIZMA</t>
   </si>
   <si>
     <t>1979</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1979/1979_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1979/1979_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DA COMENDA ARY BARROSO AO DR. RICARDO CARUSO FILHO</t>
   </si>
   <si>
     <t>1980</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/1980/projeto_de_lei_5.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/1980/projeto_de_lei_5.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 17 DA LEI MUNICIPAL Nº 2.683, DE 08 DE OUTUBRO DE 1996, QUE DISPÕE SOBRE A CRIAÇÃO E FUNCIONAMENTO DE CEMITÉRIOS DO MUNICÍPIO DE UBÁ</t>
   </si>
   <si>
     <t>1984</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1984/1984_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1984/1984_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A LEI DE PROTEÇÃO E BEM-ESTAR AOS ANIMAIS NO MUNICÍPIO DE UBÁ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1986</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1986/1986_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1986/1986_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA MUNICIPAL A ASSOCIAÇÃO UBAENSE DE SAÚDE MENTAL - AUSM</t>
   </si>
   <si>
     <t>1987</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1987/1987_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1987/1987_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DA COMENDA ARY BARROSO AO SENHOR MARCOS ROBERTO</t>
   </si>
   <si>
     <t>1988</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1988/1988_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1988/1988_texto_integral.pdf</t>
   </si>
   <si>
     <t>OFICIALIZA A DENOMINAÇÃO DE LOGRADOUROS PÚBLICOS DO LOTEAMENTO RESIDENCIAL SANTOS DUMONT, DESTA CIDADE DE UBÁ-MG</t>
   </si>
   <si>
     <t>1990</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1990/1990_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1990/1990_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE UBÁ A REPASSAR RECURSOS FINANCEIROS À SOCIEDADE UBAENSE DE ARTES E OFICIOS, PARA O FIM QUE MENCIONA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1991</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1991/1991_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1991/1991_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO MUNICIPAL DE 2047, NO IMPORTE DE R$ 8.600,00 (OITO MIL E SEISCENTOS REAIS), PARA ATENDER AS DESPESAS COM A FILIAÇÃO DO MUNICÍPIO DE UBÁ À ASSOCIAÇÃO DOS MUNICÍPIOS DO CIRCUITO TURÍSTICO SERRAS DE MINAS </t>
   </si>
   <si>
     <t>1992</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1992/1992_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1992/1992_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITOS ADICIONAIS ESPECIAIS NO LIMITE DE R$ 26.700,00, JUNTO AO ORÇAMENTO MUNICIPAL DE 2017, DESTINADOS À CONTRIBUIÇÃO DO MUNICÍPIO DE UBÁ À ASSOCIAÇÃO MINEIRA DE MUNICÍPIOS-AMM</t>
   </si>
   <si>
     <t>1995</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1995/1995_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1995/1995_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A SUPLEMENTAR O REPASSE AUTORIZADO PELA LEI MUNICIPAL 4.446, DE 28 DE DEZEMBRO DE 2016, AO ASILO SÃO VICENTE DE PAULO, À ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS E AO DEPARTAMENTO DE ASSISTÊNCIA SOCIAL JOÃO DE FREITAS, PARA OS FINS QUE MENCIONA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1996</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1996/1996_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1996/1996_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO A CONCEDER SUBVENÇÃO SOCIAL AO DEPARTAMENTO DE ASSISTÊNCIA SOCIAL JOÃO DE FREITAS, NO VALOR DE R$ 84.000,00, PARA MANUTENÇÃO DE ABRIGO DE PEQUENO PORTE/CASA DA CRIANÇA.</t>
   </si>
   <si>
     <t>1997</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1997/1997_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1997/1997_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO, EM UBÁ, DO DIA MUNICIPAL DE SEGURANÇA NO TRÂNSITO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2208</t>
   </si>
   <si>
-    <t>José Roberto, Darci Pires da Silva, Edeir Pacheco, Jorge Custódio Gervásio, Lek</t>
-[...2 lines deleted...]
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/2208/projeto_de_lei_16.pdf</t>
+    <t>José Roberto Reis Filgueiras, Alexandre de Barros Mendes, Darci Pires da Silva, Edeir Pacheco, Jorge Custódio Gervásio</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/2208/projeto_de_lei_16.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DA COMENDA ARY BARROSO, A PROFESSORA ZULEICA EVANGELISTA ANDRADE</t>
   </si>
   <si>
     <t>1998</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1998/1998_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1998/1998_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITOS ADICIONAIS ESPECIAIS NO VALOR DE R$ 16.000,00 (DEZESSEIS MIL REAIS), JUNTO AO ORÇAMENTO MUNICIPAL DE 2017, NO ÂMBITO DA SECRETARIA MUNICIPAL DE SAÚDE/FUNDO MUNICIPAL DE SAÚDE PARA REALIZAÇÃO DE DESPESAS DE CUSTEIO E DE CAPITAL, COM RECURSOS ORIUNDOS DA SECRETARIA DE ESTADO DE SAÚDE/SES/MG, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2209</t>
   </si>
   <si>
-    <t>Rosângela Maria Alfenas de Andrade, Darci Pires da Silva, Edeir Pacheco, Gilson Pica Pau Vereador, Joseli Anísio Pinto</t>
-[...2 lines deleted...]
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2209/2209_texto_integral.pdf</t>
+    <t>Rosângela Maria Alfenas de Andrade, Darci Pires da Silva, Edeir Pacheco, Gilson Fazolla Filgueiras, Joseli Anísio Pinto</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2209/2209_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DA COMENDA ARY BARROSO, A PROFESSORA MARIA LETÍCIA MENDONÇA MACIEL</t>
   </si>
   <si>
     <t>2210</t>
   </si>
   <si>
-    <t>Jorge Custódio Gervásio, Darci Pires da Silva, Edeir Pacheco, Gilson Pica Pau Vereador, Jane Lacerda, José Roberto, Lek, Luis Carlos Teixeira Ribeiro, Rosângela Maria Alfenas de Andrade</t>
-[...2 lines deleted...]
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2210/2210_texto_integral.pdf</t>
+    <t>Jorge Custódio Gervásio, Alexandre de Barros Mendes, Darci Pires da Silva, Edeir Pacheco, Gilson Fazolla Filgueiras, Jane Cristina Lacerda Pinto, José Roberto Reis Filgueiras, Luis Carlos Teixeira Ribeiro, Rosângela Maria Alfenas de Andrade</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2210/2210_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A CONCESSÃO DO TÍTULO DE PERSONALIDADE UBAENSE DO ANO AO DEPUTADO ESTADUAL DIRCEU DOS SANTOS RIBEIRO </t>
   </si>
   <si>
     <t>2142</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2142/2142_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2142/2142_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA MUNICIPAL A ASSOCIAÇÃO DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE UBÁ</t>
   </si>
   <si>
     <t>2255</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2255/2255_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2255/2255_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O MÊS DE COMBATE E PREVENÇÃO À OBESIDADE INFANTIL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2211</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2211/2211_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2211/2211_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DO BECO ANTÔNIO PEDRO CANESCHI A LOGRADOURO PÚBLICO DESTA CIDADE</t>
   </si>
   <si>
     <t>2212</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2212/2212_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2212/2212_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO DIA DE COMEMORAÇÃO DO ANIVERSÁRIO DO INÍCIO DAS ATIVIDADES DA CÂMARA MUNICIPAL DE UBÁ</t>
   </si>
   <si>
     <t>1999</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1999/1999_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1999/1999_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI LOGOMARCA OFICIAL E PERMANENTE PARA A ADMINISTRAÇÃO PÚBLICA MUNICIPAL E PROÍBE O USO DE IMAGENS, SLOGANS, FRASES E SÍMBOLOS QUE POSSAM SER ASSOCIADOS A UMA DETERMINADA GESTÃO DE GOVERNO, NA PUBLICIDADE OFICIAL DA ADMINISTRAÇÃO PÚBLICA DIRETA E INDIRETA DO MUNICÍPIO DE UBÁ</t>
   </si>
   <si>
     <t>2140</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2140/2140_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2140/2140_texto_integral.pdf</t>
   </si>
   <si>
     <t>OFICIALIZA DENOMINAÇÃO DE LOGRADOUROS PÚBLICOS DA LOCALIDADE CONHECIDA COMO CANTINHO DO CÉU, DA CASA DE SAÚDE PADRE DAMIÃO (COLÔNIA PADRE DAMIÃO), DESTA CIDADE DE UBÁ/MG</t>
   </si>
   <si>
     <t>2213</t>
   </si>
   <si>
     <t>projeto do executivo</t>
   </si>
   <si>
     <t>2141</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2141/2141_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2141/2141_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE RUA SEBASTIÃO TEIXEIRA DE CARVALHO, A LOGRADOURO PÚBLICO DESTA CIDADE</t>
   </si>
   <si>
     <t>2129</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2129/2129_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2129/2129_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A IMPLANTAÇÃO DO PROJETO BEM VIVER NOS BAIRROS E DISTRITOS DO MUNICÍPIO DE UBÁ E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2214</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2214/2214_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2214/2214_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DOS HOTÉIS MOTÉIS, CASA NOTURNAS E SIMILARES A ANEXAR AVISO EM LOCAL VISÍVEL SOBRE OS CRIMES PRATICADOS CONTRA CRIANÇAS E ADOLESCENTES E SUAS PENAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2130</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2130/2130_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2130/2130_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A OBRIGATORIEDADE DE FAIXAS DE PEDESTRES OU DE SEGURANÇA COM SINALIZAÇÃO QUE INFORME O SENTIDO DE CIRCULAÇÃO DAS VIAS</t>
   </si>
   <si>
     <t>2131</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2131/2131_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2131/2131_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A SUPLEMENTAR EM R$ 3927,00 A SUBVENÇÃO CONCEDIDA AO SINDICATO DOS PRODUTORES RURAIS DE UBÁ, NO EXERCÍCIO DE 2017, E CONTÉM OUTRAS DISPOSIÇÕES</t>
   </si>
   <si>
     <t>2215</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2215/2215_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2215/2215_texto_integral.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para elaboração da lei orçamentária do município de ubá para o exercício de 2018 e dá outras providências. (LDO 2018)</t>
   </si>
   <si>
     <t>2216</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2216/2216_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2216/2216_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O SERVIÇO SOCIAL FAMILIAR ESCOLAR NAS ESCOLAS PÚBLICAS DA REDE MUNICIPAL E ADOTA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2217</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2217/2217_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2217/2217_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A SEPARAÇÃO DOS RESÍDUOS RECICLÁVEIS DESCARTADOS PELOS ÓRGÃOS E ENTIDADES DO PODER PÚBLICO MUNICIPAL, NA FONTE GERADORA E A SUA DESTINAÇÃO ÀS ASSOCIAÇÕES E COOPERATIVAS DOS CATADORES DE MATERIAIS RECICLÁVEIS.</t>
   </si>
   <si>
     <t>2218</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2218/2218_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2218/2218_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE POLITICAS PARA O CONSUMO RACIONAL DA ÁGUA TRATADA FORNECIDA AO MUNICÍPIO</t>
   </si>
   <si>
     <t>2219</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2219/2219_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2219/2219_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A TRANSPARÊNCIA DE AÇÕES QUADRIMESTRAIS DA PREFEITURA MUNICIPAL DE UBÁ</t>
   </si>
   <si>
     <t>2220</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2220/2220_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2220/2220_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DO TÍTULO DE CIDADANIA HONORÁRIA DE UBÁ AO SENHOR WASHINGTON LUIZ LOPES FERREIRA</t>
   </si>
   <si>
     <t>2221</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2221/2221_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2221/2221_texto_integral.pdf</t>
   </si>
   <si>
     <t>OFICIALIZA DENOMINAÇÃO DE LOGRADOUROS PÚBLICOS DO LOTEAMENTO RESIDENCIAL NOVO HORIZONTE, BAIRRO SÃO JOSÉ, DESTA CIDADE DE UBÁ/MG, E CONTÉM OUTRAS DISPOSIÇÕES</t>
   </si>
   <si>
     <t>2222</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2222/2222_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2222/2222_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE RUA ORTHOGANTINO MACIEL A LOGRADOURO PÚBLICO DESTA CIDADE</t>
   </si>
   <si>
     <t>2223</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2223/2223_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2223/2223_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA DENOMINAÇÃO DE RUA ANTÔNIO JOSÉ KHOURI A LOGRADOURO PÚBLICO DESTA CIDADE</t>
   </si>
   <si>
     <t>2238</t>
   </si>
   <si>
     <t>Rosângela Maria Alfenas de Andrade, Darci Pires da Silva, Edeir Pacheco</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2238/2238_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2238/2238_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE REAJUSTE AOS VENCIMENTOS BÁSICOS DOS SERVIDORES PÚBLICOS DA CÂMARA MUNICIPAL DE UBÁ, E CONTÉM OUTRAS DISPOSIÇÕES</t>
   </si>
   <si>
     <t>2236</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2236/2236_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2236/2236_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ART. 6° DA LEI MUNICIPAL Nº 3834, DE 11 DE FEVEREIRO DE 2010, QUE DISPÕE SOBRE A REESTRUTURAÇÃO DO PROGRAMA AUXÍLIO-ALIMENTAÇÃO AOS SERVIDORES DA CÂMARA MUNICIPAL DE UBÁ, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2237</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2237/2237_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2237/2237_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONCEDER, NO EXERCÍCIO DE 2017, SUBVENÇÃO SOCIAL À ASSOCIAÇÃO BENEFICENTE CATÓLICA CASA DO GURI, LAR UBAENSE DE PROTEÇÃO E AMPARO AO MENOR E SOCIEDADE BENEFICENTE ANÁLIA FRANCO, COM RECURSOS DO FUNDO MUNICIPAL DA CRIANÇA E DO ADOLESCENTE, ORIUNDO DE DOAÇÃO DO IMPOSTO DE RENDA</t>
   </si>
   <si>
     <t>2224</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2224/2224_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2224/2224_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZO O PODER EXECUTIVO A SUPLEMENTAR, NO EXERCÍCIO DE 2017, A CONTRIBUIÇÃO DESTINADA AO SINDICATO DOS PRODUTORES RURAIS DE UBÁ PARA CONTINUIDADE DO PROGRAMA DE MECANIZAÇÃO AGRÍCOLA E INCENTIVO À PRODUÇÃO AGROPECUÁRIA DE UBÁ</t>
   </si>
   <si>
     <t>2135</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2135/2135_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2135/2135_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O EVENTO DENOMINADO ABRAÇO AMBIENTAL, NO CALENDÁRIO OFICIAL DO MUNICÍPIO DE UBÁ, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2139</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2139/2139_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2139/2139_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A IMPORTÂNCIA DOS PAIS OU RESPONSÁVEIS SEREM INFORMADOS SOBRE A AUSÊNCIA DOS ALUNOS NA ESCOLA</t>
   </si>
   <si>
     <t>2133</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2133/2133_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2133/2133_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO PARÁGRAFO ÚNICO DO ART. 6° E ACRESCENTA O § 4º AO ART. 7°, DA LEI MUNICIPAL N° 3556, DE 02 DE OUTUBRO DE 2006, QUE DISPÕE SOBRE O PROCESSO DE ACUMULAÇÃO DE CARGOS, FUNÇÕES OU EMPREGOS NO ÂMBITO DA ADMINISTRAÇÃO PÚBLICA DIRETA E INDIRETA DO MUNICÍPIO DE UBÁ, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2134</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2134/2134_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2134/2134_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A SUPLEMENTAR O VALOR DE SUBVENÇÕES DESTINADAS A ENTIDADES FILANTRÓPICAS DESTA CIDADE, NO ÂMBITO DO FUNDO MUNICIPAL DE SAÚDE, E CONTÉM OUTRAS DISPOSIÇÕES.</t>
   </si>
   <si>
     <t>2225</t>
   </si>
   <si>
-    <t>Darci Pires da Silva, Antero Gomes de Aguiar, Gilson Pica Pau Vereador, Joseli Anísio Pinto, Rosângela Maria Alfenas de Andrade</t>
-[...2 lines deleted...]
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2225/2225_texto_integral.pdf</t>
+    <t>Darci Pires da Silva, Antero Gomes de Aguiar, Gilson Fazolla Filgueiras, Joseli Anísio Pinto, Rosângela Maria Alfenas de Andrade</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2225/2225_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DA COMENDA ARY BARROSO, A PROFESSORA VERA NILCE AGUIAR COSTA</t>
   </si>
   <si>
     <t>2232</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2232/2232_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2232/2232_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE RUA ANTÔNIO NAIM ATALLA A LOGRADOURO PÚBLICO DESTA CIDADE</t>
   </si>
   <si>
     <t>2315</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2315/2315_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2315/2315_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A POLÍTICA MUNICIPAL DE TURISMO DE UBÁ</t>
   </si>
   <si>
     <t>2316</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2316/2316_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2316/2316_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI SERVIÇO DE GUARDA, DEPÓSITO E REMOÇÃO DE VEÍCULOS AUTOMOTORES E SIMILARES, ABANDONADOS EM VIA PÚBLICA, BEM COMO OS ENVOLVIDOS EM SINISTROS E INFRAÇÕES PREVISTAS NAS LEGISLAÇÕES DE TRÂNSITO NO MUNICÍPIO DE UBÁ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2317</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2317/2317_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2317/2317_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O VALOR DO REPASSE MENSAL DO COMPONENTE HOSPITALAR- LEITOS DE RETAGUARDA DA REDE DE ATENÇÃO ÀS URGÊNCIAS E EMERGÊNCIAS, DEVIDO AO HOSPITAL SANTA ISABEL, E CONTÉM OUTRAS DISPOSIÇÕES</t>
   </si>
   <si>
     <t>2448</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2448/2448_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2448/2448_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PARCELAMENTO DE DÉBITOS DO MUNICÍPIO DE UBÁ JUNTO AO INSTITUTO DE PREVIDÊNCIA DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE UBÁ, RELATIVAMENTE A PARCELAS DA CONTRIBUIÇÃO SUPLEMENTAR DOS MESES DE JANEIRO A NOVEMBRO DE 2016</t>
   </si>
   <si>
     <t>2867</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2867/2867_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2867/2867_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DA COMENDA ARY BARROSO, A PROFESSORA ANAMARES TEIXEIRA SOARES.</t>
   </si>
   <si>
     <t>3028</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3028/3028_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3028/3028_texto_integral.pdf</t>
   </si>
   <si>
     <t>OFICIALIZA DENOMINAÇÃO DE LOGRADOUROS PÚBLICOS DO LOTEAMENTO RESIDENCIAL ESTRELA SUL, DESTA CIDADE DE UBÁ/MG, E CONTÉM OUTRAS DISPOSIÇÕES.</t>
   </si>
   <si>
     <t>2868</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2868/2868_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2868/2868_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A UTILIZAÇÃO PELA COMUNIDADE DAS QUADRAS ESPORTIVAS PÚBLICAS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2944</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2944/2944_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2944/2944_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ESPECIAL NO VALOR DE R$162.300,00 JUNTO AO ORÇAMENTO MUNICIPAL DE 2017, PARA REALIZAÇÃO DE DESPESAS DE CUSTEIO NO ÂMBITO DA SECRETARIA MUNICIPAL DE SAÚDE/FUNDO MUNICIPAL DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2943</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2943/2943_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2943/2943_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA MUNICIPAL O GRUPO ASAS - AMIGOS SEMPRE AMIGOS -, COM SEDE NESTA CIDADE.</t>
   </si>
   <si>
     <t>3637</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3637/projeto_de_lei_63.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3637/projeto_de_lei_63.pdf</t>
   </si>
   <si>
     <t>DESAFETA BEM PÚBLICO, AUTORIZA SUA DOAÇÃO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2974</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2974/2974_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2974/2974_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O INCENTIVO À CULTURA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2983</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2983/2983_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2983/2983_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA §3° AO ART. 3° DA LEI MUNICIPAL N°2945, DE 20 DE DEZEMBRO DE 1999 QUE REGULAMENTA O USO DE CAÇAMBAS NO MUNICÍPIO DE UBÁ E ESTABELECE NORMAS PARA SUA UTILIZAÇÃO.</t>
   </si>
   <si>
     <t>3027</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3027/3027_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3027/3027_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE APLICAÇÃO DE MULTA PECUNIÁRIA PELO DESPERDÍCIO DE ÁGUA TRATADA NO MUNICÍPIO DE UBÁ, QUANDO OCORREREM BAIXOS ÍNDICES DE OFERTA DE ÁGUA PELA REDE PÚBLICA DE ABASTECIMENTO</t>
   </si>
   <si>
     <t>2925</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2925/2925_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2925/2925_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DO TÍTULO DE CIDADANIA HONORÁRIA DE UBÁ AO SENHOR MÁRCIO ARAÚJO DE LACERDA.</t>
   </si>
   <si>
     <t>2926</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2926/2926_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2926/2926_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DO TÍTULO DE CIDADANIA HONORÁRIA DE UBÁ A DRA. THAIS LAMIN LEAL THOMAZ</t>
   </si>
   <si>
     <t>2977</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2977/2977_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2977/2977_texto_integral.pdf</t>
   </si>
   <si>
     <t>Institui o plano plurianual do município de ubá para o quadriênio 2018-2021 e dá outras providências. (PPA 2018-2021)</t>
   </si>
   <si>
     <t>2927</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2927/2927_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2927/2927_texto_integral.pdf</t>
   </si>
   <si>
     <t>Estabelece proposta orçamentária, estimando a receita e fixando a despesa do município de ubá para o exercício de 2018.  (LOA 2018)</t>
   </si>
   <si>
     <t>3073</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3073/3073_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3073/3073_texto_integral.pdf</t>
   </si>
   <si>
     <t>OBRIGA OS ESTABELECIMENTOS PÚBLICOS E PRIVADOS DO MUNICÍPIO DE UBÁ A INSERIR NAS PLACAS DE ATENDIMENTO PRIORITÁRIO O SÍMBOLO MUNDIAL DO AUTISMO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3085</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3085/3085_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3085/3085_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE RUA JEFFERSON LADISLAU TAVARES, A LOGRADOURO PÚBLICO DESTA CIDADE.</t>
   </si>
   <si>
     <t>2929</t>
   </si>
   <si>
-    <t>Antero Gomes de Aguiar, Darci Pires da Silva, Edeir Pacheco, Gilson Pica Pau Vereador, Jorge Custódio Gervásio, Joseli Anísio Pinto, José Roberto, Lek, Luis Carlos Teixeira Ribeiro, Rosângela Maria Alfenas de Andrade</t>
-[...2 lines deleted...]
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2929/2929_texto_integral.pdf</t>
+    <t>Alexandre de Barros Mendes, Antero Gomes de Aguiar, Darci Pires da Silva, Edeir Pacheco, Gilson Fazolla Filgueiras, Jorge Custódio Gervásio, Joseli Anísio Pinto, José Roberto Reis Filgueiras, Luis Carlos Teixeira Ribeiro, Rosângela Maria Alfenas de Andrade</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2929/2929_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PORTAL DE TRANSPARÊNCIA DE UBÁ</t>
   </si>
   <si>
     <t>3072</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3072/3072_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3072/3072_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DO TÍTULO DE CIDADANIA HONORÁRIA DE UBÁ AO SENHOR VÍTOR VALVERDE.</t>
   </si>
   <si>
     <t>2969</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2969/2969_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2969/2969_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DO TÍTULO DE CIDADANIA HONORÁRIA DE UBÁ AO SENHOR JOSÉ EMÍLIO AFONSO SILVA.</t>
   </si>
   <si>
     <t>2970</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2970/2970_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2970/2970_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DO TÍTULO DE CIDADANIA HONORÁRIA DE UBÁ AO SENHOR DINIS ANTÔNIO PINHEIRO</t>
   </si>
   <si>
     <t>2971</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2971/2971_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2971/2971_texto_integral.pdf</t>
   </si>
   <si>
     <t>OFICIALIZA DENOMINAÇÃO DE LOGRADOUROS PÚBLICOS DO LOTEAMENTO VILA MARIAH, DESTA CIDADE DE UBÁ/MG, E CONTÉM OUTRAS DISPOSIÇÕES</t>
   </si>
   <si>
     <t>2972</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2972/2972_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2972/2972_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O CONSELHO MUNICIPAL DE PROTEÇÃO E DEFESA DOS ANIMAIS - CMPA E O FUNDO MUNICIPAL DE PROTEÇÃO E DEFESA DOS ANIMAIS - FMPDA, E CONTÉM OUTRAS DISPOSIÇÕES.</t>
   </si>
   <si>
     <t>2973</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2973/2973_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2973/2973_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI N° 3.935, DE 18 DE NOVEMBRO DE 2010, QUE DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE ESPORTE.</t>
   </si>
   <si>
     <t>2984</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2984/2984_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2984/2984_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DO TÍTULO DE CIDADANIA HONORÁRIA DE UBÁ AO SENHOR WADSON NATHANIEL RIBEIRO</t>
   </si>
   <si>
     <t>2985</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2985/2985_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2985/2985_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE ESPAÇO PROFESSORA OLGA CARNEIRO SILVEIRA EM LOGRADOURO PÚBLICO DESTA CIDADE.</t>
   </si>
   <si>
     <t>3098</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3098/3098_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3098/3098_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE RUA ÁLVARO LOPES DE LIMA A LOGRADOURO PÚBLICO DESTA CIDADE.</t>
   </si>
   <si>
     <t>3145</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3145/3145_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3145/3145_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DA RUA ANTONIA GREGORIO DA SILVA A LOGRADOURO PÚBLICO DESTA CIDADE.</t>
   </si>
   <si>
     <t>3071</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3071/3071_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3071/3071_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DO TÍTULO DE CIDADANIA HONORÁRIA DE UBÁ AO SENHOR ALDEIR AUGUSTO FERRAZ</t>
   </si>
   <si>
     <t>3158</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3158/3158_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3158/3158_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE NORMAS DE PROTEÇÃO AO PATRIMÔNIO CULTURAL DO MUNICÍPIO DE UBÁ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3066</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3066/3066_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3066/3066_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O REPASSE DE SUBVENÇÃO SOCIAL À SOCIEDADE BENEFICENTE ANÁLIA FRANCO E À SOCIEDADE UBAENSE DE ARTES E OFÍCIOS, COM RECURSOS DO FIA - FUNDO PARA A INFÂNCIA E ADOLESCÊNCIA.</t>
   </si>
   <si>
     <t>3133</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3133/3133_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3133/3133_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A PROMOVER O CANCELAMENTO E A BAIXA DE DÉBITOS LEGALMENTE PRESCRITOS, INSCRITOS EM DÍVIDA ATIVA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3070</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3070/3070_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3070/3070_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DO TÍTULO DE CIDADANIA HONORÁRIA DE UBÁ, AO SENHOR CLÁUDIO CÉZAR ALVES.</t>
   </si>
   <si>
     <t>3067</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3067/3067_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3067/3067_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ALIENAR, MEDIANTE DOAÇÃO À ORDEM DOS ADVOGADOS DO BRASIL SEÇÃO MINAS, ÁREA DE TERRENO INTEGRANTE DO PATRIMÔNIO PÚBLICO MUNICIPAL, E CONTÉM OUTRAS DISPOSIÇÕES.</t>
   </si>
   <si>
     <t>3069</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3069/projeto_de_lei_91.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3069/projeto_de_lei_91.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DO TÍTULO DE CIDADANIA HONORÁRIA DE UBÁ, A SENHORA FLÁVIA COELHO ANDRADE.</t>
   </si>
   <si>
     <t>3068</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3068/3068_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3068/3068_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DO TÍTULO DE CIDADANIA HONORÁRIA DE UBÁ, AO SENHOR ROBERTO GARCIA ALVES FILHO.</t>
   </si>
   <si>
     <t>3088</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3088/3088_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3088/3088_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O CONSELHO MUNICIPAL E O FUNDO MUNICIPAL DA PROMOÇÃO DA IGUALDADE RACIAL DE UBÁ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3077</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3077/3077_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3077/3077_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DA LEI MUNICIPAL N° 2894, DE 01 DE JUNHO DE 1999 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3076</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3076/3076_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3076/3076_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA ANEXOS DA LEI MUNICIPAL N° 4.474, DE 08 DE AGOSTO DE 2017, QUE DISPÕE SOBRE AS DIRETRIZES PARA ELABORAÇÃO DA LEI ORÇAMENTARIA DO MUNICÍPIO DE UBÁ PARA O EXERCÍCIO DE 2018 E DA OUTRAS PROVIDENCIAS"._x000D_
 </t>
   </si>
   <si>
     <t>3075</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3075/3075_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3075/3075_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO A CONCEDER, NO EXERCÍCIO DE 2018, SUBVENÇÕES SOCIAIS, AUXÍLIOS_x000D_
 FINANCEIROS E CONTRIBUIÇOES AS ENTIDADES QUE ESPECIFICA, E DA. OUTRAS PROVIDENCIAS._x000D_
 </t>
   </si>
   <si>
     <t>3390</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3390/3390_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3390/3390_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO CALENDÁRIO OFICIAL DE EVENTOS DO MUNICÍPIO DE UBÁ/MG, O DIA 22 DE JULHO COMO O DIA DA PAZ E DA CONCILIAÇÃO.</t>
   </si>
   <si>
     <t>3106</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3106/3106_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3106/3106_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DELIMITAÇÃO DO PERÍMETRO DAS RUAS DR. ADJALME CARNEIRO E MAJOR SIQUEIRA, NO BAIRRO BOA VISTA, NESTA CIDADE</t>
   </si>
   <si>
     <t>3096</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3096/3096_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3096/3096_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 50.000,00 (CINQUENTA MIL REAIS), JUNTO AO ORÇAMENTO MUNICIPAL DE 2017, COM RECURSO ORIUNDO DA SECRETARIA MUNICIPAL DE SAÚDE DE MINAS GERAIS - SES/MG, DESTINADO A REALIZAÇÃO DE DESPESAS DE CUSTEIO DAS AÇÕES E SERVIÇOS DE SAÚDE DE ESTABELECIMENTOS DE SAÚDE E MUNICÍPIOS DE MINAS GERAIS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3134</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3134/3134_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3134/3134_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITOS ADICIONAIS ESPECIAIS NO VALOR DE R$168.750,00 (CENTO E SESSENTA E OITO MIL E SETE E SETECENTOS E CINQUENTA REAIS), JUNTO AO ORÇAMENTO MUNICIPAL DE 2017, RECURSOS ORIUNDOS DA SECRETARIA DE ESTADO DE SAÚDE DE MINAS GERAIS - SES/MG, PARA REALIZAÇÃO DE DESPESAS NO ÂMBITO DA SECRETARIA DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3159</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3159/3159_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3159/3159_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A REPASSAR OS RECURSOS FINANCEIROS QUE MENCIONA AO DEPARTAMENTO DE ASSISTÊNCIA SOCIAL JOÃO DE FREITAS E À SOCIEDADE UBAENSE DE PROTEÇÃO AOS ANIMAIS, E CONTÉM OUTRAS DISPOSIÇÕES.</t>
   </si>
   <si>
     <t>3097</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3097/3097_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3097/3097_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A SUPLEMENTAR A SUBVENÇÃO SOCIAL CONCEDIDA NESTE EXERCÍCIO ÀS CRECHES CASA DO GURI E LUPAM, DE QUE TRATA A LEI MUNICIPAL N° 4.446/16, E CONTÉM OUTRAS DISPOSIÇÕES</t>
   </si>
   <si>
     <t>3087</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3087/3087_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3087/3087_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O FUNDO MUNICIPAL DE HABITAÇÃO DE INTERESSE SOCIAL - FMHIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3157</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3157/3157_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3157/3157_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMULA O CONSELHO MUNICIPAL DE ESPORTE DE UBÁ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3162</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3162/3162_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3162/3162_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE RUA CRISTIANO RODRIGUES MOTA JÚNIOR A LOGRADOURO PÚBLICO DESTA CIDADE.</t>
   </si>
   <si>
     <t>3161</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3161/3161_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3161/3161_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE RUA MARIA JAQUELINE MARQUES MOTA LOGRADOURO PÚBLICO DESTA CIDADE.</t>
   </si>
   <si>
     <t>3160</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3160/3160_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3160/3160_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE RUA MARIA DO CARMO BIQUITA A LOGRADOURO PÚBLICO DESTA CIDADE.</t>
   </si>
   <si>
     <t>3156</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3156/3156_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3156/3156_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITOS ADICIONAIS ESPECIAIS NO VALOR DE R$205.341,00 (DUZENTOS E CINCO MIL, TREZENTOS E QUARENTA E UM REAIS), JUNTO AO ORÇAMENTO MUNICIPAL DE 2017, RECURSO PROVENIENTE DE INDICAÇÃO DA BANCADA DE MINAS GERAIS, EMENDA PARLAMENTAR, PARA REALIZAÇÃO DE DESPESAS NO ÂMBITO DA SECRETARIA DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3074</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Darci Pires da Silva, Edeir Pacheco, Rosângela Maria Alfenas de Andrade</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3074/3074_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3074/3074_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA O USO DOS VEÍCULOS OFICIAIS DA CÂMARA MUNICIPAL DE UBÁ.</t>
   </si>
   <si>
     <t>3247</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3247/3247_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3247/3247_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS VIAGENS OFICIAIS E A CONCESSÃO DE DIÁRIAS AOS VEREADORES E SERVIDORES DA CÂMARA MUNICIPAL DE UBÁ E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2143</t>
   </si>
   <si>
     <t>REP</t>
   </si>
   <si>
     <t>Representação</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2143/2143_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2143/2143_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SR. LEANDRO BORGES DA CRUZ, GERENTE DISTRITAL DA COPASA-UBÁ, SOLICITANDO-LHE A GENTILEZA DE REALIZAR A INSTALAÇÃO DA TUBULAÇÃO DE ÁGUA NA RUA LENIR GUIZILENE DE ANDRADE, BAIRRO COPARMA, ENTRE AS RESIDÊNCIAS DE Nº 217 ATÉ 400, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>2144</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2144/2144_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2144/2144_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">À EMPRESA VIAÇÃO UBÁ TRANSPORTES LTDA, SOLICITANDO O ENVIO DAS SEGUINTES INFORMAÇÕES À CÂMARA MUNICIPAL DE UBÁ:_x000D_
 1.	QUANTOS ÔNIBUS ESTÃO DISPONIBILIZADOS PARA TRANSPORTE ESCOLAR NA CIDADE DE UBÁ;_x000D_
 2.	QUANTOS ALUNOS ATUALMENTE UTILIZAM VALE TRANSPORTE PELA VIAÇÃO UBÁ._x000D_
 </t>
   </si>
   <si>
     <t>2145</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2145/2145_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2145/2145_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO 21º BPMMG, NA PESSOA DO SR. TEN. CEL. PM LÚCIO MAURO CAMPOS SILVA, INDICANDO-LHE A POSSIBILIDADE DE INSTALAÇÃO DE UM CONSELHO COMUNITÁRIO DE SEGURANÇA PÚBLICA, CONSEP, NO BAIRRO PIRES DA LUZ, VISANDO A GARANTIR MAIOR SEGURANÇA À POPULAÇÃO DAQUELA REGIÃO.</t>
   </si>
   <si>
     <t>2146</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2146/2146_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2146/2146_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SR. DIRETOR DA CONCESSIONÁRIA VIAÇÃO UBÁ, RICARDO TORRES SANTANA, SOLICITANDO-LHE QUE SEJA ACRESCENTADO AO ITINERÁRIO DE TRANSPORTE MAIS UM ÔNIBUS, OU AINDA AUMENTAR O NÚMERO DE HORÁRIOS DISPONÍVEIS COM A FROTA JÁ EXISTENTE, PARA ATENDER O BAIRRO PIRES DA LUZ, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>2147</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2147/2147_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2147/2147_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO 21º BPMMG, NA PESSOA DO SR. TEN. CEL. PM LÚCIO MAURO CAMPOS SILVA, SOLICITANDO-LHE A GENTILEZA DE PROVIDENCIAR MAIOR FREQUÊNCIA DE PATRULHAMENTO POLICIAL NO BAIRRO PIRES DA LUZ, PELO MENOS UMA VEZ AO DIA, VISANDO A COIBIR PRÁTICAS ILÍCITAS E GARANTIR MAIOR SEGURANÇA AOS MORADORES.</t>
   </si>
   <si>
     <t>2148</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2148/2148_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2148/2148_texto_integral.pdf</t>
   </si>
   <si>
     <t>À DIRETORIA DO CLUBE PRAÇA DE ESPORTES DE UBÁ, SOLICITANDO PARA QUE REMETA A ESTA CASA LEGISLATIVA INFORMAÇÕES SE É REALIZADO ALGUM TIPO DE ATIVIDADE SOCIAL EM BENEFICIO DA COMUNIDADE UBAENSE E REGIÃO.</t>
   </si>
   <si>
     <t>2149</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2149/2149_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2149/2149_texto_integral.pdf</t>
   </si>
   <si>
     <t>À DIREÇÃO DA ENERGISA EM CATAGUASES, QUESTIONANDO QUANTO SE GASTA EM UBÁ COM RELAÇÃO À ILUMINAÇÃO PÚBLICA, BEM COMO QUANTO A EMPRESA ARRECADA COM A CONTRIBUIÇÃO DE ILUMINAÇÃO PÚBLICA (CIP), BEM COMO, SE HÁ DEVOLUÇÃO DA MESMA AOS COFRES DO MUNICÍPIO DE UBÁ COM INDICAÇÃO VALORES DOS ÚLTIMOS DOZE MESES.</t>
   </si>
   <si>
     <t>2150</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2150/2150_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2150/2150_texto_integral.pdf</t>
   </si>
   <si>
     <t>ÀS AUTOESCOLAS DE UBÁ, SOLICITANDO PARA QUE REMETAM A ESTA CASA LEGISLATIVA INFORMAÇÕES SE DISPÕEM DE CURSO DE CAPACITAÇÃO PARA CONDUTORES DE VEÍCULOS ATÉ 50CC, CONHECIDAS COMO &amp;#8220;CINQUENTINHAS&amp;#8221;, EM VISTA DAS EXIGÊNCIAS DA LEGISLAÇÃO VIGENTE.</t>
   </si>
   <si>
     <t>2151</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2151/2151_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2151/2151_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SR. DIRETOR DA VIAÇÃO UBÁ, RICARDO TORRES SANTANA, SOLICITANDO A GENTILEZA DE ENVIAR A ESTA CASA DE LEIS A RELAÇÃO COM AS LINHAS DE ÔNIBUS DE TODAS AS RUAS E BAIRROS DE UBÁ, DE FORMA DETALHADA EM QUE APONTE OS PERCURSOS E HORÁRIOS.</t>
   </si>
   <si>
     <t>2152</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2152/2152_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2152/2152_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">À DIRETORIA DA EMPRESA ENERGISA, EM CATAGUASES, SOLICITANDO QUE REMETA A ESTA CASA DE LEIS, AS SEGUINTES INFORMAÇÕES:_x000D_
 1.	ATUALMENTE A ENERGISA RECEBE PELA A MANUTENÇÃO DAS REDES DE ILUMINAÇÃO NA CIDADE DE UBÁ? CASO SEJA A RESPOSTA POSITIVA, QUANTO NOS ÚLTIMOS 12 MESES?_x000D_
 2.	EM SENDO POSITIVA A PERGUNTA ACIMA, SE A COBRANÇA É POR PONTOS/ÁREAS E QUANTOS PONTOS/ÁREAS EXISTEM NA REDE DE ILUMINAÇÃO PÚBLICA DE UBÁ?_x000D_
 3.	QUANTO ERA COBRADO PELA EMPRESA ANTES DA DELEGAÇÃO DA RESPONSABILIDADE AOS MUNICÍPIOS (MEADOS DE 2014) EM MÉDIA, COM RELAÇÃO À MANUTENÇÃO DAS REDES DE ILUMINAÇÃO PÚBLICA?_x000D_
 </t>
   </si>
   <si>
     <t>2153</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2153/2153_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2153/2153_texto_integral.pdf</t>
   </si>
   <si>
     <t>À SUPERINTENDÊNCIA DE ENSINO SITUADA EM UBÁ, SOLICITANDO URGENTES PROVIDÊNCIAS NO SENTIDO DE RESGUARDAR O PATRIMÔNIO E PROMOVER MAIS SEGURANÇA AOS ALUNOS DA ESCOLA ESTADUAL RAUL SOARES.</t>
   </si>
   <si>
     <t>2154</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2154/2154_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2154/2154_texto_integral.pdf</t>
   </si>
   <si>
     <t>ÀS EMPRESAS DE TELEFONIA MÓVEL VIVO E OI, A REALIZAÇÃO DE ESTUDOS VISANDO À INSTALAÇÃO DE ANTENA PARA CAPTAÇÃO DE SINAL MÓVEL NA COMUNIDADE DA COLÔNIA PADRE DAMIÃO</t>
   </si>
   <si>
     <t>2155</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2155/2155_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2155/2155_texto_integral.pdf</t>
   </si>
   <si>
     <t>A EXMA. SRA. JÉSSICA RAIBOLT DE AGUIAR,COORDENADORA DO PROCON-UBÁ, SOLICITANDO FISCALIZAÇÃO DAS RELAÇÕES DE CONSUMO NOS ESTABELECIMENTOS QUE COMERCIALIZAM GÁS, UMA VEZ QUE OS PREÇOS DO GLP EM UBÁ TÊM SE MOSTRADO ABUSIVOS EM COMPARAÇÃO COM MUNICÍPIO VIZINHOS E SÃO MOTIVO DE INDIGNAÇÃO POPULAR.</t>
   </si>
   <si>
     <t>2156</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2156/2156_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2156/2156_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O ENVIO DE CONVITE PARA COMPARECER À CÂMARA MUNICIPAL DE UBÁ  AO PRESIDENTE DA ASSOCIAÇÃO DOS CONDUTORES DE CICLOMOTORES DO BRASIL (ASCONCIBRA), SR. EVALDO DE PAULA SANTOS E AOS DIRETORES DE AUTOESCOLAS DO MUNICÍPIO, PARA TRATAR DA SITUAÇÃO DOS CONDUTORES DE  CICLOMOTORES ( "CINQUENTINHAS") QUE NÃO PODEM DIRIGIR SEM HABILITAÇÃO E TAMBÉM NÃO PODEM RETIRAR SUA HABILITAÇÃO, UMA VEZ QUE O ESTADO, POR MEIO DO DETRAN, NÃO ESTÁ EXPEDINDO A AUTORIZAÇÃO PARA CONDUZIR CICLOMOTOR (ACC), NEM AS AUTOESCOLAS ESTÃO OFERECENDO O CURSO DE HABILITAÇÃO, INDUZINDO OS USUÁRIOS A FAZEREM O CURSO PARA CNH CATEGORIA A (MOTOS) QUE CUSTA O DOBRO DO PREÇO. </t>
   </si>
   <si>
     <t>2157</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2157/2157_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2157/2157_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO COORDENADOR DO DER-MG &amp;#8211; UBÁ, SR. CÉLIO MOREIRA DA SILVA, SOLICITANDO-LHE A GENTILEZA DE ENVIAR A ESTA CASA LEGISLATIVA AS INFORMAÇÕES ABAIXO:_x000D_
 1) O DER UBÁ POSSUI QUADRA POLIESPORTIVA DENTRO DE SUAS INSTALAÇÕES?_x000D_
 2) EM CASO AFIRMATIVO NA PERGUNTA ANTERIOR, HÁ INTERESSE E POSSIBILIDADE LEGAL DE QUE SEJA FIRMADA UMA PARCERIA ENTRE O DER E ENTIDADES SOCIAIS PARA O USO DA QUADRA COM O INTUITO DE PROPICIAR UM LOCAL PARA PRÁTICAS ESPORTIVAS A CRIANÇAS E ADOLESCENTES QUE RESIDEM NOS BAIRROS VIZINHOS?_x000D_
 </t>
   </si>
   <si>
     <t>2158</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2158/2158_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2158/2158_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO ILUSTRÍSSIMO SENHOR MIGUEL ARCANJO DE PAULA BATISTA, PRESIDENTE DA COMUNIDADE PENITENCIÁRIA DE UBÁ, SOLICITANDO-LHE ESTUDOS PARA QUE SEJA FORNECIDA MÃO DE OBRA DE DETENTOS, COM EXPERIÊNCIA EM CONSTRUÇÃO CIVIL, PARA AUXILIAREM NA ADAPTAÇÃO DE UM GALPÃO, LOCALIZADO NA R. FARMACÊUTICO JOSÉ RODRIGUES DE ANDRADE - Nº 455 (AO LADO DO CORPO DE BOMBEIROS), QUE SERÁ UTILIZADO COMO CLÍNICA DE APOIO AO PROJETO CASTRAMÓVEL, PARA O TRATAMENTO DE ANIMAIS DE RUA E DE PROPRIETÁRIOS DE BAIXA DE RENDA.</t>
   </si>
   <si>
     <t>2159</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2159/2159_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2159/2159_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO 21º BPMMG, QUE ENVIE A ESTA CASA LEGISLATIVA A SEGUINTES INFORMAÇÕES: 1) O NÚMERO DE DENÚNCIAS RECEBIDAS PELA INSTITUIÇÃO DO ANO PASSADO ATÉ O MOMENTO; 2) QUAIS MEDIDAS FORAM TOMADAS PELAS POLÍCIA; 3) CASO NÃO TENHA PODIDO ATENDER AOS PEDIDOS DE SOCORRO, O MOTIVO DA ABSTENÇÃO.</t>
   </si>
   <si>
     <t>2161</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2161/2161_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2161/2161_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO 21º BPMMG, QUE REMETA A ESTA CASA LEGISLATIVA QUAIS OS BAIRROS COM MAIORES CASOS DE VIOLÊNCIA, PRINCIPALMENTE, HOMICÍDIO, VIOLÊNCIA CONTRA MULHER E LESÕES CORPORAIS GRAVES.</t>
   </si>
   <si>
     <t>2162</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2162/2162_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2162/2162_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO DELEGADO REGIONAL DE SEGURANÇA PÚBLICA, SR. GUTEMBERGUE DE SOUZA FILHO, QUE REMETA A ESTA CASA LEGISLATIVA QUAIS OS BAIRROS COM MAIORES CASOS DE VIOLÊNCIA, PRINCIPALMENTE, HOMICÍDIO, VIOLÊNCIA CONTRA MULHER E LESÕES CORPORAIS GRAVES.</t>
   </si>
   <si>
     <t>2163</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2163/2163_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2163/2163_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO EXMO. SR. ALEXANDRINO ROSA DE SOUZA, DELEGADO DE POLÍCIA DA COMARCA DE UBÁ, SOLICITANDO A ELE QUE ENVIE A ESTA CASA LEGISLATIVA AS SEGUINTES INFORMAÇÕES REFERENTES A MAUS TRATOS CONTRA ANIMAIS:_x000D_
 _x000D_
 &amp;#8226;	O NÚMERO DE DENÚNCIAS RECEBIDAS PELA INSTITUIÇÃO DO ANO PASSADO ATÉ O MOMENTO;_x000D_
 &amp;#8226;	QUAIS MEDIDAS FORAM TOMADAS PELA POLÍCIA;_x000D_
 &amp;#8226;	CASO NÃO TENHA PODIDO ATENDER AOS PEDIDOS DE SOCORRO, O MOTIVO DA ABSTENÇÃO._x000D_
 </t>
   </si>
   <si>
     <t>2164</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2164/2164_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2164/2164_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. DIRETOR DELEGADO DO DETRAN/MG, ROGÉRIO DE MELO FRANCO ASSIS ARAÚJO, SOLICITANDO-LHE A GENTILEZA DE REMETER A ESTA CASA LEGISLATIVA OS MOTIVOS QUE IMPEDEM O SISTEMA DO DETRAN/MG EM EMITIR A HABILITAÇÃO PARA A CONDUÇÃO DE CICLOMOTORES (ACC).</t>
   </si>
   <si>
     <t>2165</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2165/2165_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2165/2165_texto_integral.pdf</t>
   </si>
   <si>
     <t>À SECRETARIA DE ESTADO DE PLANEJAMENTO E GESTÃO, PARA VERIFICAR A POSSIBILIDADE DE INSTALAR NA CIDADE DE UBÁ UM POSTO DO UAI &amp;#8211; UNIDADE DE ATENDIMENTO INTEGRADO, QUE DISPONIBILIZA UMA SÉRIE DE SERVIÇOS AO CIDADÃO, CONCENTRADOS EM UM ÚNICO LOCAL.</t>
   </si>
   <si>
     <t>2166</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2166/2166_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2166/2166_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SR. DIRETOR DA 38ª SUPERINTENDÊNCIA REGIONAL DE ENSINO, SAMUEL GAZOLLA LIMA, SUGERINDO-LHE A REALIZAÇÃO DE PARCERIA ENTRE AS AUTOESCOLAS DE UBÁ E A SUPERINTENDÊNCIA DE ENSINO, COM O INTUITO DE OFERECER CURSOS DE ALFABETIZAÇÃO PARA ADULTOS QUE PRETENDAM SE CANDIDATAR AO PROCESSO DE HABILITAÇÃO PARA A CONDUÇÃO DE VEÍCULOS.</t>
   </si>
   <si>
     <t>2167</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2167/2167_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2167/2167_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO COMANDANTE DO 21° BPMMG, LÚCIO MAURO CAMPOS SILVA, SOLICITANDO-LHE A GENTILEZA DE DISPONIBILIZAR VIATURAS E POLICIAIS MILITARES NA SAÍDA DE ALUNOS DA FACULDADE GOVERNADOR OZANAM COELHO, FAGOC, EM VIRTUDE DOS RECORRENTES CASOS DE ROUBOS.</t>
   </si>
   <si>
     <t>2168</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2168/2168_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2168/2168_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SR. DIRETOR DA VIAÇÃO UBÁ, RICARDO TORRES SANTANA, SOLICITANDO-LHE QUE ESTUDOS QUE POSSIBILITEM O RETORNO DA LINHA DE ÔNIBUS NO BAIRRO PELUSO, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>2169</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2169/2169_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2169/2169_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. SECRETÁRIO DE SAÚDE DO ESTADO DE MINAS GERAIS, SÁVIO SOUZA CRUZ, BEM COMO A SRA. SUPERINTENDENTE DE REDES DE ATENÇÃO À SAÚDE, AGUEDA AMORIM CORREA LOUREIRO DE SOUZA, PARA SOLICITAR-LHES A DOAÇÃO DE VEÍCULOS PARA O SETOR DE AMBULÂNCIAS DO MUNICÍPIO DE UBÁ.</t>
   </si>
   <si>
     <t>2170</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2170/2170_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2170/2170_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO TENENTE CORONEL LÚCIO MAURO CAMPOS SILVA, COMANDANTE DO 21º BPMMG, SOLICITANDO-LHE A GENTILEZA DE DISPONIBILIZAR VIATURAS E POLICIAIS PARA ABORDAGEM EDUCATIVA DOS MOTORISTAS QUE PASSAM PELA RUA ELIAS ANTÔNIO LAUD, BAIRRO PONTE PRETA, POIS DEVIDO ÀS MUDANÇAS REALIZADAS NO TRÂNSITO ESTÁ OCORRENDO CONFUSÃO E  DESRESPEITO PELA SINALIZAÇÃO, AUMENTANDO OS RISCOS DE ACIDENTES.</t>
   </si>
   <si>
     <t>2171</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2171/2171_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2171/2171_texto_integral.pdf</t>
   </si>
   <si>
     <t>À CÂMARA DOS DEPUTADOS FEDERAIS E SENADO FEDERAL, SOLICITANDO QUE OS PARLAMENTARES VOTEM CONTRARIAMENTE A PEC 287/2016 QUE REFORMA A PREVIDÊNCIA.</t>
   </si>
   <si>
     <t>2172</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2172/2172_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2172/2172_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SR. COORDENADOR DO DER-MG &amp;#8211; UBÁ, CÉLIO MOREIRA DA SILVA, INDICANDO-LHE A NECESSIDADE DE UMA OPERAÇÃO TAPA BURACOS NA RODOVIA UBÁ-RODEIRO, ESPECIALMENTE NO TRECHO PRÓXIMO AO CÓRREGO SÃO PEDRO, ONDE SE ENCONTRAM GRANDES CRATERAS QUE JÁ FORAM RESPONSÁVEIS PELO FURO DE PNEUS E DANOS A AMORTECEDORES DOS VEÍCULOS, SEGUNDO OS MORADORES DAS ADJACÊNCIAS.</t>
   </si>
   <si>
     <t>2173</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2173/2173_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2173/2173_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SR. COORDENADOR DO DER-MG &amp;#8211; UBÁ, CÉLIO MOREIRA DA SILVA, INDICANDO-LHE A NECESSIDADE DE UMA OPERAÇÃO TAPA BURACOS NA RODOVIA UBÁ-DIVINÉSIA, DEVIDO AO GRANDE NÚMERO DE BURACOS EXISTENTES EM TODA SUA EXTENSÃO, OS QUAIS AUMENTAM OS RISCOS DE ACIDENTES.</t>
   </si>
   <si>
     <t>2174</t>
   </si>
   <si>
     <t xml:space="preserve">À GERÊNCIA DOS BANCOS DO BRASIL E CAIXA ECONÔMICA FEDERAL A FIM DE SOLICITAR A GENTILEZA DE REMETER A ESTA CASA DE LEIS OS EXTRATOS E MOVIMENTAÇÕES MENSAIS DETALHADOS DOS FUNDOS MUNICIPAIS NOS ANOS DE 2013, 2014, 2015, 2016 E INCLUSIVE DE 2017:_x000D_
 &amp;#8226;	FUNDO MUNICIPAL DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE - FMDCA_x000D_
 &amp;#8226;	FUNDO MUNICIPAL DE ASSISTÊNCIA SOCIAL - FMAS_x000D_
 &amp;#8226;	FUNDO MUNICIPAL DE SAÚDE_x000D_
 &amp;#8226;	FUNDO MUNICIPAL PATRIMÔNIO CULTURAL_x000D_
 &amp;#8226;	FUNDO MUNICIPAL DE PROTEÇÃO E DEFESA DO CONSUMIDOR_x000D_
 </t>
   </si>
   <si>
     <t>2175</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2175/2175_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2175/2175_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SR. COORDENADOR DO DER-MG &amp;#8211; UBÁ, CÉLIO MOREIRA DA SILVA, INDICANDO-LHE A NECESSIDADE DE REFORMA NAS LATERAIS DA RODOVIA AO LADO DA FÁBRICA TCIL, RODOVIA UBÁ/GUIDOVAL BR-120, KM 01, S/N.</t>
   </si>
   <si>
     <t>2176</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2176/2176_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2176/2176_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO MINISTÉRIO PÚBLICO DA COMARCA DE UBÁ A FIM DE SOLICITAR COMO SE ENCONTRA, JURIDICAMENTE, A SITUAÇÃO DOS ATINGIDOS PELOS DESASTRES AMBIENTAIS OCORRIDOS NO FINAL DO ANO DE 2013 DOS BAIRROS SÃO DOMINGOS, SANTA BERNADETE, OLARIA E CENTRO, INDICANDO SE OS RESPONSÁVEIS FORAM PUNIDOS.</t>
   </si>
   <si>
     <t>2177</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2177/2177_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2177/2177_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SR. COORDENADOR DO DER-MG &amp;#8211; UBÁ, CÉLIO MOREIRA DA SILVA, INDICANDO-LHE A NECESSIDADE DE CONSTRUÇÃO DE REDUTORES DE VELOCIDADE NAS PROXIMIDADES DO ARMAZÉM DO &amp;#8220;DEM&amp;#8221;, LOGO APÓS A ENTRADA QUE VAI AO AEROPORTO, NA RODOVIA UBÁ/GUIDOVAL BR-120.</t>
   </si>
   <si>
     <t>2179</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2179/2179_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2179/2179_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO 21º BPMMG, NA PESSOA DO SR. TEN. CEL. PM LÚCIO MAURO CAMPOS SILVA, SOLICITANDO A GENTILEZA DE REMETER A ESTA CASA UMA PLANILHA QUE INDIQUE O NÚMERO TOTAL DE MULTAS DE TRÂNSITO APLICADAS MENSALMENTE NOS ÚLTIMOS SEIS MESES EM UBÁ.</t>
   </si>
   <si>
     <t>2180</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2180/2180_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2180/2180_texto_integral.pdf</t>
   </si>
   <si>
     <t>À DIREÇÃO DA OI A FIM DE SOLICITAR A INSTALAÇÃO DE UM ORELHÃO EM FRENTE À ESCOLA MUNICIPAL PROFESSOR MANOEL ARTHIDORO DE CASTRO, LOCALIZADA NA RUA REALINO SEBASTIÃO FIRMINO, BAIRRO JOSÉ CAVALIERE, A PEDIDO DOS MORADORES E DO VEREADOR SUPLENTE, ADEMIR DA FONSECA FIRMIANO (ADEMIR DO TANQUINHO).</t>
   </si>
   <si>
     <t>2181</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2181/2181_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2181/2181_texto_integral.pdf</t>
   </si>
   <si>
     <t>2182</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2182/2182_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2182/2182_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SR. COORDENADOR DO DER-MG &amp;#8211; UBÁ, CÉLIO MOREIRA DA SILVA, INDICANDO-LHE A NECESSIDADE DA REALIZAÇÃO DE UMA OPERAÇÃO TAPA BURACOS NA RODOVIA UBÁ-DIVINÉSIA, ESPECIALMENTE NO TRECHO ENTRE OS BAIRROS JOSÉ CAVALIERE E JOÃO TEIXEIRA, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>2183</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2183/2183_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2183/2183_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR DIRETOR DA VIAÇÃO UBÁ, RICARDO SANTANA, SOLICITANDO-LHE ESTUDOS QUE POSSIBILITEM A INSERÇÃO DE UM PONTO DE ÔNIBUS NA RUA FRANCISCO TEIXEIRA DO NASCIMENTO (RUA DO PATRONATO), PASSANDO AS LINHAS SENTIDO PALMEIRAS-CENTRO, BEM COMO O SENTIDO CENTRO- PALMEIRAS, POIS ABRANGERIA TODOS OS DOIS BAIRROS.</t>
   </si>
   <si>
     <t>2186</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2186/2186_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2186/2186_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO DIRETOR DA EMPRESA STREET PARK ESTACIONAMENTOS, MÁRCIO ANTÔNIO MARQUES GOMES, PARA SUGERIR-LHE QUE DISPONIBILIZE AOS CLIENTES DO ESTACIONAMENTO A OPÇÃO DE QUE A COBRANÇA SEJA FRACIONADA APÓS A PRIMEIRA HORA DE ESTADIA, COM O PAGAMENTO PROPORCIONAL AO EFETIVO TEMPO DE USO.</t>
   </si>
   <si>
     <t>2187</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2187/2187_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2187/2187_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SR. DIRETOR DA EMPRESA ECP ENGENHARIA PARA SOLICITAR-LHE QUE O CAMINHÃO COLETOR DE LIXO PASSE TRÊS VEZES POR SEMANA NA RUA VENEZA DO BAIRRO FAZENDINHA II, EM VISTAS DE ATENDER O GRANDE NÚMERO DE MORADORES, A PEDIDO DOS MESMOS.</t>
   </si>
   <si>
     <t>2188</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2188/2188_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2188/2188_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO 21º BPMMG, NA PESSOA DO SR. TEN. CEL. PM LÚCIO MAURO CAMPOS SILVA, SOLICITANDO A GENTILEZA DE DISPONIBILIZAR POLICIAIS NO SENTIDO DE CONSCIENTIZAR E CORRIGIR OS MOTORISTAS QUE PASSAM PELA RUA FRANCISCO DE PAULA LIMA, NO BAIRRO SANTA LUZIA, EM RAZÃO DE TRAFEGAREM NA CONTRAMÃO, SENDO ESSA UMA VIA DE MÃO ÚNICA.</t>
   </si>
   <si>
     <t>2189</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2189/2189_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2189/2189_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO DIRETOR DA VIAÇÃO UBÁ, RICARDO SANTANA, A FIM DE SOLICITAR-LHE A GENTILEZA DE DISPONIBILIZAR UMA LINHA DE ÔNIBUS NA PARTE ALTA DO BAIRRO SCHIAVON, VISANDO A ATENDER AOS MUITOS MORADORES QUE RESIDEM NAQUELA LOCALIDADE, QUE NECESSITAM PERCORRER LONGOS TRAJETOS ATÉ O PONTO DE ÔNIBUS MAIS PRÓXIMO.</t>
   </si>
   <si>
     <t>2190</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2190/2190_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2190/2190_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO DIRETOR DA GERÊNCIA REGIONAL DE SAÚDE, FÁBIO DE PAIVA GARDONI, SOLICITANDO-LHE A GENTILEZA DE REMETER A ESTA CASA O MONTANTE DOS RECURSOS FEDERAIS E ESTADUAIS REPASSADOS À GERÊNCIA REGIONAL DE SAÚDE NOS ÚLTIMOS TRÊS ANOS (2015, 2016 E 2017).</t>
   </si>
   <si>
     <t>2191</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2191/2191_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2191/2191_texto_integral.pdf</t>
   </si>
   <si>
     <t>À EMPRESA RACIONAL ELÉTRICA (ALTERNATIVA ELÉTRICA UBÁ LTDA. &amp;#8211; EPP) PARA QUE SEJA REMETIDA A ESTA CASA LEGISLATIVA A INFORMAÇÃO SE EXISTE PLANTÃO PARA O ATENDIMENTO DE EMERGÊNCIA PARA REPAROS E MANUTENÇÕES DA REDE ELÉTRICA PÚBLICA EM FERIADOS E FINAIS DE SEMANA.</t>
   </si>
   <si>
     <t>2192</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2192/2192_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2192/2192_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO 21º BPMMG, NA PESSOA DO SR. TEN. CEL. PM LÚCIO MAURO CAMPOS SILVA, SOLICITANDO A GENTILEZA DE DISPONIBILIZAR POLICIAMENTO OSTENSIVO PARA QUE VISE A COIBIR A DEPREDAÇÃO E O FURTO DOS EQUIPAMENTOS DO PARQUE DE TRANSMISSÕES DA RÁDIO UBAENSE, LOCALIZADO NA PARTE ALTA DO BAIRRO CHIQUITO GAZOLLA.</t>
   </si>
   <si>
     <t>2193</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2193/2193_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2193/2193_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO DIRETOR DA VIAÇÃO UBÁ, RICARDO TORRES SANTANA, PARA INDICAR-LHE A NECESSIDADE DE UMA LINHA DE ÔNIBUS PARA OS MORADORES DA COMUNIDADE PEDRA REDONDA, A PEDIDO DOS MESMOS.</t>
   </si>
   <si>
     <t>2194</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2194/2194_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2194/2194_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SR. GERENTE DA COPASA-UBÁ, LEANDRO BORGES DA CRUZ, PARA SOLICITAR-LHE A INSTALAÇÃO DA REDE DE ÁGUA, A FIM DE ATENDER OS MORADORES DA RUA MÁRIO TAVARES PEREIRA, NO BAIRRO SANTA BERNADETE (LOTEAMENTO MIQUELINA).</t>
   </si>
   <si>
     <t>2195</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2195/2195_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2195/2195_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SR. DIRETOR DA CONCESSIONÁRIA STREET PARK ESTACIONAMENTO LTDA., MÁRCIO ANTÔNIO MARQUES GOMES, AO SR. TENENTE CORONEL DA POLICIA MILITAR DO 21º BPMMG, LÚCIO MAURO CAMPOS SILVA, AO SR. SECRETÁRIO DE AMBIENTE E MOBILIDADE URBANA, VICENTE DE PAULO PINTO, E AO SR. GERENTE DA DIVISÃO DE TRÂNSITO DE UBÁ, FLÁVIO GONÇALVES MILAGRES, PARA CONVIDAR-LHES A COMPARECER EM UMA REUNIÃO ORDINÁRIA, PREVIAMENTE AGENDADA JUNTO À DIRETORIA, NESTA CASA LEGISLATIVA, PARA DISCORRER SOBRE O ESTACIONAMENTO ROTATIVO EM UBÁ E OUTROS ASSUNTOS RELEVANTES PARA A POPULAÇÃO UBAENSE.</t>
   </si>
   <si>
     <t>2196</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2196/2196_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2196/2196_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO DIRETOR DA VIAÇÃO UBÁ, RICARDO TORRES SANTANA, PARA SOLICITAR-LHE A GENTILEZA DE PROVIDENCIAR O RETORNO DA LINHA DE ÔNIBUS NA RUA FARMACÊUTICO JOSÉ RODRIGUES DE ANDRADES, BAIRRO SÃO SEBASTIÃO, NOS FERIADOS, SÁBADOS E DOMINGOS, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>2197</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2197/2197_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2197/2197_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO COORDENADOR DO DER/MG COM SEDE EM UBÁ, CÉLIO MOREIRA SILVA, PARA SOLICITAR-LHE A GENTILEZA DE PROVIDENCIAR A CAPINA E LIMPEZA DA RODOVIA UBÁ-DIVINÉSIA, ESPECIALMENTE NO TRECHO PRÓXIMO À COMUNIDADE DO TANQUINHO, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>2198</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2198/2198_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2198/2198_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PRESIDENTE DO TRIBUNAL REGIONAL FEDERAL DA PRIMEIRA REGIÃO, DR. HILTON JOSÉ GOMES DE QUEIROZ, ESTUDOS TÉCNICOS PARA INSTALAR UMA VARA FEDERAL (SUBSEÇÃO JUDICIÁRIA FEDERAL) NA CIDADE DE UBÁ.</t>
   </si>
   <si>
     <t>2199</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2199/2199_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2199/2199_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">À GERÊNCIA DA CAIXA ECONÔMICA FEDERAL, COM SEDE EM UBÁ-MG, PARA SOLICITAR, A PEDIDO DOS MORADORES VIZINHOS DA CAIXA ECONÔMICA, A GENTILEZA DE REALIZAR UMA AVALIAÇÃO NO SISTEMA DE ALARME DA AGÊNCIA DEVIDO AOS RECORRENTES DISPAROS. </t>
   </si>
   <si>
     <t>2102</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2102/2102_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2102/2102_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. DELEGADO DIRETOR DO DETRAN DE MINAS GERAIS, ROGÉRIO DE MELO FRANCO ASSIS ARAÚJO, A FIM DE INDICAR-LHE, A PEDIDO DOS MUNÍCIPES INTERESSADOS, A REALIZAÇÃO DE ESTUDOS TÉCNICOS QUE POSSIBILITEM A IMPLANTAÇÃO DE CÂMERAS PARA O MONITORAMENTO DOS EXAMES DE DIREÇÃO NA CIDADE DE UBÁ-MG (CATEGORIAS A E B), TENDO COMO EXEMPLO OUTRAS CIDADES DO BRASIL QUE JÁ POSSUEM O SISTEMA EM PLENO FUNCIONAMENTO (REPORTAGENS EM ANEXO), VISANDO A IMPEDIR FRAUDES E ERROS HUMANOS DURANTE AS PROVAS</t>
   </si>
   <si>
     <t>3606</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3606/representacao_58.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3606/representacao_58.pdf</t>
   </si>
   <si>
     <t>Ao Sr. Coordenador do DER-Ubá, Célio Moreira da Silva,  uma operação tapa buracos na Rodovia Ubá-Divinésia, especificamente no trecho após o Bairro Laranjal,</t>
   </si>
   <si>
     <t>3607</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3607/representacao_59.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3607/representacao_59.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Deputado Estadual de Minas Gerais, Dirceu dos Santos Ribeiro, deliberações junto ao Governo do Estado para a doação de uma van ao município de Ubá para o transporte de Pacientes Fora do Domicilio, TFD, garantindo maior segurança e comodidade aos pacientes.</t>
   </si>
   <si>
     <t>3608</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3608/representacao_60.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3608/representacao_60.pdf</t>
   </si>
   <si>
     <t>À Gerência da Caixa Econômica Federal, com sede em Ubá,  remeter a esta Casa de Leis  a situação de apartamentos no Condomínio Cidade Carinho, com 40 apartamentos abandonados nos quais estão ocorrendo depredação e furto de fios elétricos.</t>
   </si>
   <si>
     <t>3609</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3609/representacao_61.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3609/representacao_61.pdf</t>
   </si>
   <si>
     <t>À Gerência da Caixa Econômica Federal- Ubá, informações sobre a seleção dos imóveis populares do Residencial Solar do programa 'Minha Casa, Minha Vida'.</t>
   </si>
   <si>
     <t>3610</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3610/representacao_62.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3610/representacao_62.pdf</t>
   </si>
   <si>
     <t>Às concessionárias de telefonia VIVO e OI para solicitar a instalação de uma torre de telefonia celular no Bairro Fazendinha, para atender os bairros adjacentes, tais como Antonina Coelho (Cohab), Pires da Luz e Santa Rosa.</t>
   </si>
   <si>
     <t>3611</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3611/representacao_63.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3611/representacao_63.pdf</t>
   </si>
   <si>
     <t>Solicitação ao Capitão da 35ª Cia de Policia Militar de MG, Waltenir Zanotti Meira, para  policiamento no Distrito de Miragaia, especialmente nos fins de semana.</t>
   </si>
   <si>
     <t>3612</t>
   </si>
   <si>
-    <t>Gilson Pica Pau Vereador, Edeir Pacheco, Joseli Anísio Pinto</t>
-[...2 lines deleted...]
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3612/representacao_64.pdf</t>
+    <t>Gilson Fazolla Filgueiras, Edeir Pacheco, Joseli Anísio Pinto</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3612/representacao_64.pdf</t>
   </si>
   <si>
     <t>Ao Gerente Distrital da COPASA MG/Ubá, Sr. Leandro Borges da Cruz,   informações sobre os esforços que a COPASA está realizando para reduzir a probabilidade de  escassez de água no município neste ano.</t>
   </si>
   <si>
     <t>3617</t>
   </si>
   <si>
     <t>Ao Sr. Juliano Bertelli Benatti, engenheiro civil responsável pelo parecer geotécnico do relatório das residências que apresentaram rachaduras no Bairro Santa Bernadete, bem como ao Sr. Leandro Borges Cruz, Gerente da COPASA MG/Ubá, para convidá-los a comparecer a uma Reunião Ordinária.</t>
   </si>
   <si>
     <t>3613</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3613/representacao_67.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3613/representacao_67.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito, análise da vazão do Rio dos Bagres, na cidade de Guidoval/MG, visto que no Plano Municipal de Saneamento Básico são demonstrados dados fora da realidade “in loco”.</t>
   </si>
   <si>
     <t>3614</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3614/representacao_68.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3614/representacao_68.pdf</t>
   </si>
   <si>
     <t>Ao Sr. Gerente da COPASA Ubá/MG, Leandro Borges da Cruz,  para disponibilizar a frota de caminhões-pipa, devido ao longo período de escassez hídrica.</t>
   </si>
   <si>
     <t>3615</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3615/representacao_69.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3615/representacao_69.pdf</t>
   </si>
   <si>
     <t>Ao Sr. Gustavo Gastão Corgosinho Cardoso, Diretor da Agencia Reguladora de Serviços de Abastecimento de Água e de Esgotamento Sanitário do Estado de Minas Gerais - ARSAE-MG, para apresentar-lhe denúncia contra a COPASA-MG, em vista dos péssimos serviços prestados  por essa concessionária na cidade de Ubá.</t>
   </si>
   <si>
     <t>3616</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3616/representacao_70.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3616/representacao_70.pdf</t>
   </si>
   <si>
     <t>Ao Sr. Gerente da COPASA Ubá-MG, Leandro Borges da Cruz, para solicitar-lhe o fornecimento de água aos moradores do Bairro Laranjal, que estão há mais de 30 de dias desabastecidos</t>
   </si>
   <si>
     <t>3618</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3618/representacao_71.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3618/representacao_71.pdf</t>
   </si>
   <si>
     <t>Ao Sr. Leandro Borges da Cruz, Gerente Distrital da COPASA-Ubá,  prolongamento da rede de água na Rua Lenir Guiziline de Andrade, Bairro Industrial</t>
   </si>
   <si>
     <t>3619</t>
   </si>
   <si>
     <t>Ao Sr. Ricardo Santana, Diretor da Viação Ubá, para criação de uma rota de ônibus na parte alta do bairro Nova Olinda</t>
   </si>
   <si>
     <t>3620</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3620/representacao_74.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3620/representacao_74.pdf</t>
   </si>
   <si>
     <t>Ao Sr. Helvécio Miranda Magalhães Júnior, Secretário de Estado de Planejamento e Gestão de Minas Gerais (Seplag), para  instalação de uma Unidade de Atendimento Integrado (UAI) na cidade de Ubá.</t>
   </si>
   <si>
     <t>3621</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3621/representacao_75.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3621/representacao_75.pdf</t>
   </si>
   <si>
     <t>Às concessionárias de telefonia móvel VIVO e OI, para  a instalação de torre para difusão de sinal móvel na Comunidade da Colônia Padre Damião.</t>
   </si>
   <si>
     <t>2008</t>
   </si>
   <si>
     <t>REQ A</t>
   </si>
   <si>
     <t>Requerimento (Regimento Antigo)</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2008/2008_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2008/2008_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, SOLICITANDO-LHE QUE REMETA A ESTA CASA LEGISLATIVA O ESTADO ATUAL DE TODOS OS CENTRO DE REFERÊNCIA DE ASSISTÊNCIA SOCIAL, CRAS, EM UBÁ, NO TOCANTE A QUAIS UNIDADES ESTÃO EM FUNCIONAMENTO, QUAIS TIPOS DE CURSOS, ENDEREÇO DE CADA UNIDADE, SE HÁ PROJETOS PARA A ABERTURA DE NOVAS E O MONTANTE TOTAL DE RECURSOS COM A ORIGEM (MUNICIPAL, ESTADUAL OU FEDERAL).</t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2009/2009_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2009/2009_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DO MUNICÍPIO DE UBÁ, EDSON TEIXEIRA FILHO, SOLICITANDO ESCLARECIMENTOS SOBRE O DOCUMENTO ENVIADO À CÂMARA PELO SR. EDUARDO GOMES PEREIRA, EM ANEXO, RELACIONADO AO ESCALONAMENTO E ÀS DISPARIDADES NA COBRANÇA DO IPTU, NA CIDADE DE UBÁ.</t>
   </si>
   <si>
     <t>2010</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2010/2010_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2010/2010_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DO MUNICÍPIO DE UBÁ, EDSON TEIXEIRA FILHO, O ENVIO À CÂMARA MUNICIPAL DE UBÁ, DE UMA RELAÇÃO DE TODOS OS FEIRANTES QUE ENCONTRAM-SE ATUALMENTE TRABALHANDO DE FORMA REGULAR INCLUINDO OS NOMES E A DOCUMENTAÇÃO QUE DEMONSTRE A REGULARIDADE DE SEUS TRABALHOS.</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2011/2011_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2011/2011_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, SOLICITANDO-LHE QUE REMETA A ESTA CASA LEGISLATIVA CÓPIA DO CONTRATO DE ALUGUEL ENTRE A PREFEITURA DE UBÁ E DELTA PRODUÇÕES PARA O USO DO ESPAÇO DO HORTO FLORESTAL.</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2012/2012_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2012/2012_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, SOLICITANDO-LHE QUE REMETA A ESTA CASA LEGISLATIVA CÓPIA DO CONTRATO FIRMADO ENTRE A PREFEITURA DE UBÁ E A CONCESSIONÁRIA VIAÇÃO UBÁ NO TOCANTE AO TRANSPORTE ESCOLAR DE ALUNOS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2013/2013_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2013/2013_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, SOLICITANDO-LHE QUE REMETA A ESTA CASA LEGISLATIVA INFORMAÇÕES SE O CLUBE PRAÇA DE ESPORTES POSSUI ALGUM TIPO DE VÍNCULO AO MUNICÍPIO DE UBÁ, POR MEIO DE CONTRATOS CELEBRADOS OU POR OUTROS MEIOS LEGAIS COM A PREFEITURA.</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2014/2014_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2014/2014_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, À SUPERVISORA DA SEÇÃO DE ILUMINAÇÃO PÚBLICA E À SECRETARIA DE AMBIENTE E MOBILIDADE URBANA, SOLICITANDO O VALOR MENSAL DOS RECURSOS DE CONTRIBUIÇÃO DE ILUMINAÇÃO PÚBLICA REPASSADOS PELA ENERGISA À ADMINISTRAÇÃO MUNICIPAL; O VALOR MENSAL DAS FATURAS DE CONSUMO DOS PRÉDIOS PÚBLICOS E ÁREAS PÚBLICAS ILUMINADAS; O VALOR MENSAL DOS SERVIÇOS PRESTADOS PELA RACIONAL ELETRICA LTDA. E A VIGÊNCIA DO ATUAL CONTRATO; O VALOR DOS SERVIÇOS DE EXPANSÃO; INFORMAÇÕES SOBRE O FUNDO DE ILUMINAÇÃO PÚBLICA; CÓPIA DE CONTRATOS CELEBRADOS ENTRE O MUNICÍPIO E A RACIONAL ELÉTRICA.</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2015/2015_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2015/2015_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DO MUNICÍPIO DE UBÁ, EDSON TEIXEIRA FILHO, SOLICITANDO O ENVIO À CÂMARA MUNICIPAL DE UBÁ, DO CONTRATO CELEBRADO ENTRE ESTE MUNICÍPIO COM A EMPRESA QUE PROMOVE O TRANSPORTE DE LIXO PARA O ATERRO SANITÁRIO EM JUIZ DE FORA.</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2016/2016_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2016/2016_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZAÇÃO PARA UMA VIAGEM A SERVIÇO, NOS TERMOS DO ART. 181 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE UBÁ À ASSEMBLEIA LEGISLATIVA DO ESTADO DE MINAS GERAIS PARA JUNTO AO DEPUTADO ESTADUAL DIRCEU DOS SANTOS RIBEIRO, PODER OBTER INFORMAÇÕES E CONHECER OS PROCEDIMENTOS NECESSÁRIOS PARA IMPLEMENTAR NAS COMUNIDADES RURAIS DE UBÁ O PROGRAMA &amp;#8220;MINAS COMUNICA II&amp;#8221;, COM A CAPTAÇÃO DE INÚMEROS RECURSOS QUE ATENDERÃO NOSSA REGIÃO.</t>
   </si>
   <si>
     <t>AUTORIZAÇÃO PARA UMA VIAGEM A SERVIÇO, NOS TERMOS DO ART. 181 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE UBÁ, À ASSEMBLEIA LEGISLATIVA DE SÃO PAULO PARA JUNTO AO DEPUTADO ESTADUAL ROBERTO TRIPOLE, PODER CONHECER SOBRE PROCEDIMENTOS DE IMPLEMENTAÇÃO E DE EXECUÇÃO DE DUAS CLÍNICAS POPULARES DESTINADAS AO ATENDIMENTO DE ANIMAIS DE RUA E PESSOAS CARENTES, FUNCIONANDO NA CIDADE DE SÃO PAULO.</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2018/2018_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2018/2018_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO SR. PREFEITO MUNICIPAL DE UBÁ, EDSON TEIXEIRA FILHO, SOLICITANDO O ENVIO A ESTA CASA, DE CÓPIA DO CONTRATO ADMINISTRATIVO FIRMADO ENTRE O MUNICÍPIO DE UBÁ E A EMPRESA UTOPIA, SOLICITANDO AINDA, AS SEGUINTES INFORMAÇÕES:_x000D_
 1.	QUAL É A VIGÊNCIA DO CONTRATO ENTRE O MUNICÍPIO DE UBÁ E A EMPRESA UTOPIA?_x000D_
 2.	A REFERIDA EMPRESA TEM CUMPRIDO COM TODAS AS SUAS OBRIGAÇÕES PATRONAIS PARA COM SEUS FUNCIONÁRIOS QUE PRESTAM SERVIÇOS EM PROL DO MUNICÍPIO DE UBÁ?_x000D_
 3.	EXISTE PREVISÃO CONTRATUAL QUE OBRIGUE A CONTRATADA A APRESENTAR COM DETERMINADA FREQUÊNCIA, PRESTAÇÃO DE CONTAS DE SUAS RELAÇÕES PATRONAIS COM DEMONSTRATIVOS DE PAGAMENTO DEVIDAMENTE ASSINADOS, TRIBUTOS E ENCARGOS? NA OCASIÃO DE SER POSITIVA A RESPOSTA, REQUER O ENVIO DE TODA PRESTAÇÃO DE CONTAS APRESENTADA AO MUNICÍPIO DESDE O INÍCIO DO CONTRATO._x000D_
 </t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2019/2019_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2019/2019_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, SOLICITANDO-LHE QUE REMETA A ESTA CASA LEGISLATIVA O CUSTO TOTAL GASTO COM O CANIL MUNICIPAL, INFORMANDO SEPARADAMENTE CADA GASTO, POR EXEMPLO, VEÍCULOS, COMBUSTÍVEL PARA VEÍCULOS, MANUTENÇÃO DOS VEÍCULOS, MATERIAIS DE ESCRITÓRIO E ADMINISTRATIVOS, MEDICAMENTOS, ENERGIA ELÉTRICA, ÁGUA, ALUGUEL, RAÇÃO, SERVIDORES, GASTO COM PROCEDIMENTOS CIRÚRGICOS E DEMAIS CUSTOS QUE SE FAÇAM NECESSÁRIOS.</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2021/2021_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2021/2021_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SR. PREFEITO MUNICIPAL DE UBÁ, EDSON TEIXEIRA FILHO, SOLICITANDO A EXPEDIÇÃO E ENVIO A ESTA CASA DE LEIS, NO PRAZO DO PARÁGRAFO ÚNICO DO ARTIGO 56 DA LEI ORGÂNICA MUNICIPAL, DE CERTIDÃO INFORMANDO QUE O PROLONGAMENTO DA RUA ÁLVARO BIGONHA, CÓDIGO DO LOGRADOURO 2069, SEÇÃO 268X, NÃO POSSUI DENOMINAÇÃO OFICIAL.</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2022/2022_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2022/2022_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SR. PREFEITO MUNICIPAL DE UBÁ, EDSON TEIXEIRA FILHO, SOLICITANDO A EXPEDIÇÃO E ENVIO A ESTA CASA DE LEIS, NO PRAZO DO PARÁGRAFO ÚNICO DO ARTIGO 56 DA LEI ORGÂNICA MUNICIPAL, DE CERTIDÃO INFORMANDO QUE A RUA A DO BAIRRO NOVO PRIMAVERA, CÓDIGO DO LOGRADOURO 1000339, SEÇÃO 555X, NÃO POSSUI DENOMINAÇÃO OFICIAL</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2023/2023_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2023/2023_texto_integral.pdf</t>
   </si>
   <si>
     <t>A PRESIDÊNCIA DESTA CASA, INSTAURE A COMISSÃO ESPECIAL DE COMBATE AO CRACK E OUTRAS DROGAS, INDICANDO O NOME DESTE EDIL PARA ASSUMIR COMO PRESIDENTE TITULAR DA MESMA</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2024/2024_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2024/2024_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERIR À MESA DIRETORA A REALIZAÇÃO DE ESTUDOS, JUNTO À PROCURADORIA DESTA CASA, PARA QUE A ESCOLA DO LEGISLATIVO E DEMAIS SERVIDORES DA CÂMARA MUNICIPAL POSSAM ASSESSORAR AS ORGANIZAÇÕES DA SOCIEDADE CIVIL DE INTERESSE PÚBLICO (OSCIP), NO SENTIDO DE IMPLEMENTAR CURSOS PARA A REALIZAÇÃO, ORIENTAÇÃO E FORMULAÇÃO DE PROJETOS; INFORMAR SOBRE CONVÊNIOS E EDITAIS ABERTOS PARA UBÁ E REGIÃO (FIXANDO-OS NO QUADRO DE AVISOS E DIVULGANDO-OS NO FACEBOOK DA ESCOLA DO LEGISLATIVO).</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2020/2020_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2020/2020_texto_integral.pdf</t>
   </si>
   <si>
     <t>À SECRETÁRIA MUNICIPAL DE EDUCAÇÃO, MARIA ELIZABETH BARROS, CONVIDANDO-LHE A COMPARECER A UMA REUNIÃO ORDINÁRIA, PREVIAMENTE AGENDADA JUNTO À DIRETORIA DESTA CASA DE LEIS, PARA DISCORRER SOBRE O PLANO MUNICIPAL DE ENSINO, A METODOLOGIA APLICADA NAS ESCOLAS E OUTROS ASSUNTOS DE GRANDE RELEVÂNCIA PARA A COMUNIDADE UBAENSE.</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2025/2025_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2025/2025_texto_integral.pdf</t>
   </si>
   <si>
     <t>À MESA DIRETORA O AGENDAMENTO DE UMA AUDIÊNCIA PÚBLICA, NO PLENÁRIO DESTA CASA LEGISLATIVA, PARA DISCUTIR SOBRE OS PREÇOS DE GÁS DE COZINHA OFERTADOS EM UBÁ. NA OPORTUNIDADE, SERÃO CONVIDADOS VENDEDORES E DISTRIBUIDORES DE GÁS DE UBÁ COM A CONDUÇÃO DA VEREADORA ABAIXO-ASSINADA.</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2026/2026_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2026/2026_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR À MESA DIRETORA, NOS TERMOS DO REGIMENTO INTERNO, EM SEU ART. 51F, INCISO IX QUE PERMITE A ADOÇÃO DE MEDIDAS &amp;#8220;POLÍTICAS DE EDUCAÇÃO, CONSCIENTIZAÇÃO E INCENTIVO À ADOÇÃO RESPONSÁVEL&amp;#8221;, O APOIO INSTITUCIONAL NA DIVULGAÇÃO DO CASTRAMÓVEL, NA CONSCIENTIZAÇÃO DOS MAUS TRATOS AOS ANIMAIS E SOBRE O INCENTIVO A CASTRAÇÃO DOS MESMOS.</t>
   </si>
   <si>
     <t>2027</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2027/2027_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2027/2027_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO SR. PREFEITO MUNICIPAL DE UBÁ, EDSON TEIXEIRA FILHO, SOLICITANDO O ENVIO A ESTA CASA, DE CÓPIA DO CONTRATO ADMINISTRATIVO FIRMADO ENTRE O MUNICÍPIO DE UBÁ E A EMPRESA ECP, SOLICITANDO AINDA, AS SEGUINTES INFORMAÇÕES:_x000D_
 1.	QUAL É A VIGÊNCIA DO CONTRATO ENTRE O MUNICÍPIO DE UBÁ E A EMPRESA ECP?_x000D_
 2.	A REFERIDA EMPRESA TEM CUMPRIDO COM TODAS AS SUAS OBRIGAÇÕES PATRONAIS PARA COM SEUS FUNCIONÁRIOS QUE PRESTAM SERVIÇOS EM PROL DO MUNICÍPIO DE UBÁ?_x000D_
 3.	EXISTE PREVISÃO CONTRATUAL QUE OBRIGUE A CONTRATADA A APRESENTAR COM DETERMINADA FREQUÊNCIA, PRESTAÇÃO DE CONTAS DE SUAS RELAÇÕES PATRONAIS COM DEMONSTRATIVOS DE PAGAMENTO DEVIDAMENTE ASSINADOS, TRIBUTOS E ENCARGOS? NA OCASIÃO DE SER POSITIVA A RESPOSTA, REQUER O ENVIO DE TODA PRESTAÇÃO DE CONTAS APRESENTADA AO MUNICÍPIO DESDE O INÍCIO DO CONTRATO._x000D_
 </t>
   </si>
   <si>
     <t>2028</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2028/2028_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2028/2028_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, SOLICITANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, ESTUDOS QUE PROMOVAM A CONSTRUÇÃO DE QUATRO PASSARELAS (REDUTOR DE VELOCIDADE COM A PINTURA DE FAIXA DE PEDESTRES POR CIMA) NA AVENIDA SENADOR LEVINDO COELHO, BAIRRO ANTONINA COELHO, SENDO DOIS ANTES DO POSTO DE SAÚDE E DOIS ENTRE A VIA DE ACESSO AO BAIRRO FAZENDINHA, A PEDIDO DOS MORADORES. O PRESENTE PEDIDO REITERA A INDICAÇÃO Nº 004/17 DE MESMA AUTORIA.</t>
   </si>
   <si>
     <t>2029</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2029/2029_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2029/2029_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, O CALÇAMENTO, A INSTALAÇÃO DA REDE DE CAPTAÇÃO DE ÁGUAS PLUVIAIS E A EXPANSÃO DA REDE ELÉTRICA NA RUA JOAQUIM TEIXEIRA ROCHA, BAIRRO AGROCERES, A PEDIDO DOS MORADORES. O PRESENTE PEDIDO REITERA, PARCIALMENTE, A INDICAÇÃO Nº 077/17 DE AUTORIA DO EDIL ANTERO GOMES DE AGUIAR.</t>
   </si>
   <si>
     <t>2030</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2030/2030_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2030/2030_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, SOLICITANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, O CALÇAMENTO DA RUA REGINALDO FRANCISCO COELHO, NO BAIRRO JARDIM ÉLIDA, A PEDIDO DOS MORADORES. O PRESENTE PEDIDO REITERA A INDICAÇÃO Nº 010/17 DO EDIL JOSÉ ROBERTO FILGUEIRAS.</t>
   </si>
   <si>
     <t>2031</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2031/2031_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2031/2031_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SR. PREFEITO MUNICIPAL DE UBÁ, EDSON TEIXEIRA FILHO, SOLICITANDO INFORMAÇÕES REFERENTES AO DEMONSTRATIVO DE DISPONIBILIDADE FINANCEIRA APRESENTADO NA AUDIÊNCIA PÚBLICA, REFERENTE À PRESTAÇÃO DE CONTAS DO TERCEIRO QUADRIMESTRE DE 2016 EM CUMPRIMENTO À LEI DE RESPONSABILIDADE FISCAL.</t>
   </si>
   <si>
     <t>2032</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2032/2032_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2032/2032_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, SOLICITANDO-LHE QUE REMETA A ESTA CASA DE LEIS A CÓPIA DO CONTRATO FIRMADO E A COMPLETA PRESTAÇÃO DE CONTAS ENTRE A PREFEITURA E A EMPRESA QUE POSSUI A CONCESSÃO ADMINISTRATIVA DO TERMINAL RODOVIÁRIO DEPUTADO PHILIPPE BALBI.</t>
   </si>
   <si>
     <t>2033</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2033/2033_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2033/2033_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, SOLICITANDO-LHE QUE REMETA A ESTA CASA LEGISLATIVA O GASTO MENSAL COM O TRANSPORTE FORA DO DOMICÍLIO, TFD, DISCRIMINANDO OS VALORES TOTAIS DOS PACIENTES COM LANCHES, DIÁRIAS, ACOMPANHANTES E DEMAIS CUSTOS. SOLICITA, TAMBÉM, O MONTANTE DIRECIONADO PARA O TFD, INCLUINDO, SE HOUVEREM, CRÉDITOS SUPLEMENTARES.</t>
   </si>
   <si>
     <t>2034</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2034/2034_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2034/2034_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, BEM COMO À SRA. SECRETÁRIA MUNICIPAL DE SAÚDE, DULCINÉA THINASSI PERINI, SOLICITANDO-LHES QUE REMETAM A ESTA CASA LEGISLATIVA O ATUAL LOCAL DE ATENDIMENTO DO MÉDICO (DR.) ROBERTO BRANDO.</t>
   </si>
   <si>
     <t>2035</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2035/2035_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2035/2035_texto_integral.pdf</t>
   </si>
   <si>
     <t>A CONSTRUÇÃO DE UM POSTO DE SAÚDE NA COMUNIDADE DO TANQUINHO, EM RAZÃO DA GRANDE QUANTIDADE DE MORADORES NAQUELA REGIÃO QUE PRECISAM SE DESLOCAR LONGOS PERCURSOS PARA CONSULTAS MÉDICAS. O PRESENTE PEDIDO REITERA A INDICAÇÃO Nº 150/17 DO EDIL ANTERO DE GOMES DE AGUIAR E, DE IGUAL MANEIRA, REFERENDA A INDICAÇÃO Nº 180/15, DA LEGISLATURA PASSADA, DO EDIL MAURICIO VALADÃO REIMÃO DE MELO.</t>
   </si>
   <si>
     <t>2036</t>
   </si>
   <si>
-    <t>Jorge Custódio Gervásio, José Roberto</t>
-[...2 lines deleted...]
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2036/2036_texto_integral.pdf</t>
+    <t>Jorge Custódio Gervásio, José Roberto Reis Filgueiras</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2036/2036_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZAÇÃO PARA UMA VIAGEM A SERVIÇO, NOS TERMOS DO ART. 181 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE UBÁ, AO CURSO &amp;#8220;PROGRAMA DE FORMAÇÃO DE INÍCIO DE MANDATO &amp;#8211; ELABORAÇÃO DE PROJETOS DE LEI&amp;#8221;, O QUAL SERÁ MINISTRADO ENTRE OS DIAS 28 A 31 DE MARÇO DE 2017, NA CIDADE DE BELO HORIZONTE-MG.</t>
   </si>
   <si>
     <t>2037</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2037/2037_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2037/2037_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, INDICANDO-LHE QUE REALIZE, ATRAVÉS DO SETOR MUNICIPAL COMPETENTE, A CAPINA E LIMPEZA GERAL DA RUA JEFERSON LADISLAU TAVARES, BAIRRO ALTAIR ROCHA, A PEDIDO DOS MORADORES. O PRESENTE PEDIDO REITERA, PARCIALMENTE, A INDICAÇÃO Nº 035/17 DE AUTORIA DOS EDIS DARCI PIRES DA SILVA E EDEIR PACHECO.</t>
   </si>
   <si>
     <t>2038</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2038/2038_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2038/2038_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, SOLICITANDO-LHE CONFORME O PARÁGRAFO ÚNICO DO ART. 56  DA LEI ORGÂNICA DE UBÁ, QUE REMETA A ESTA CASA LEGISLATIVA A INFORMAÇÃO, POR MEIO DE DOCUMENTO COMPROBATÓRIO, SE HOUVE O ENVIO À AGÊNCIA DOS CORREIOS DE UBÁ DA RELAÇÃO DOS LOGRADOUROS DO BAIRRO SANTA ROSA PARA A ENTREGA DE CORRESPONDÊNCIAS.</t>
   </si>
   <si>
     <t>2039</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2039/2039_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2039/2039_texto_integral.pdf</t>
   </si>
   <si>
     <t>À SRA. DIRETORA DA UBAPREV, ANA PAULA GOMES DE AGUIAR VARGAS, AO SR. EX-PREFEITO, EDVALDO BAIÃO ALBINO, AO SR. MARCELO CORRÊA PAIVA, CONSELHO FISCAL, PARA CONVIDAR-LHES A COMPARECER A UMA REUNIÃO ORDINÁRIA, NESTA CASA LEGISLATIVA, NO DIA 03 DE ABRIL DO CORRENTE ANO, PARA DISCORRER SOBRE A PRESTAÇÃO DE CONTAS E ENTRES OUTROS ASSUNTOS.</t>
   </si>
   <si>
     <t>2040</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2040/2040_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2040/2040_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, SOLICITANDO-LHE QUE REMETA A ESTA CASA LEGISLATIVA, CONFORME O PARÁGRAFO ÚNICO DO ART. 56 DA LEI ORGÂNICA DO MUNICÍPIO DE UBÁ, AS INFORMAÇÕES LISTADAS ABAIXO:_x000D_
 &amp;#8226;	QUAIS SÃO AS ENTIDADES CULTURAIS QUE RECEBEM O REPASSE DO GOVERNO FEDERAL, ESTADUAL E MUNICIPAL E QUAL O VALOR DESTE PARA CADA UMA DELAS (ANO DE 2016 E ATÉ O PRESENTE ANO)?_x000D_
 &amp;#8226;	QUAIS AS ENTIDADES CULTURAIS RECONHECIDAS E CADASTRAS NO MUNICÍPIO?_x000D_
 &amp;#8226;	QUAIS OS TRABALHOS DESENVOLVIDOS COM A MUSICALIZAÇÃO NO MUNICÍPIO, ONDE SÃO DESENVOLVIDOS E QUANTAS PESSOAS ATENDIDAS (2016 ATÉ O PRESENTE ANO)?_x000D_
 &amp;#8226;	QUAIS AS ENTIDADES DESPORTIVAS ATENDIDAS PELO ICMS ESPORTIVO, QUAIS TRABALHOS SÃO DESENVOLVIDOS NA ÁREA DO ESPORTE PELO MUNICÍPIO, QUANTAS PESSOAS SÃO ATENDIDAS, ESPECIFICADO POR ÁREA DE ESPORTE. QUAL O VALOR DESTINADO A CADA GRUPO DESPORTIVO?_x000D_
 &amp;#8226;	QUAL O VALOR DO REPASSE NO ANO DE 2016 PARA O SETOR DO ESPORTE?_x000D_
 </t>
   </si>
   <si>
     <t>2041</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2041/2041_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2041/2041_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, SOLICITANDO-LHE QUE REMETA A ESTA CASA LEGISLATIVA, CONFORME O PARÁGRAFO ÚNICO DO ART. 56 DA LEI ORGÂNICA DO MUNICÍPIO DE UBÁ, SOBRE A SITUAÇÃO DO ÔNIBUS ADAPTADO COM UM CONSULTÓRIO MÉDICO E ODONTOLÓGICO, DETALHANDO OS QUESTIONAMENTOS ABAIXO:_x000D_
 &amp;#8226;	 O MOTIVO QUE ESTE ESTÁ PARADO?_x000D_
 &amp;#8226;	 ESSE ÔNIBUS JÁ TEVE FUNCIONALIDADE?_x000D_
 &amp;#8226;	 COMO E QUANDO ESSE ÔNIBUS FOI ADQUIRIDO E QUAL O VALOR?_x000D_
 &amp;#8226;	 QUANTAS PESSOAS JÁ FORAM ATENDIDAS?_x000D_
 &amp;#8226;	 ONDE ELE ESTÁ PRESTANDO SERVIÇO?_x000D_
 </t>
   </si>
   <si>
     <t>2042</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2042/2042_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2042/2042_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, SOLICITANDO-LHE QUE REMETA A ESTA CASA LEGISLATIVA, CONFORME O PARÁGRAFO ÚNICO DO ART. 56 DA LEI ORGÂNICA DO MUNICÍPIO DE UBÁ, SOBRE QUAIS LOTEAMENTOS FORAM REGULARIZADOS NO ANO DE 2015, 2016 E 2017, SUA LOCALIZAÇÃO E SEUS RESPECTIVOS DECRETOS DE APROVAÇÃO.</t>
   </si>
   <si>
     <t>2043</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2043/2043_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2043/2043_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, SOLICITANDO-LHE QUE REMETA A ESTA CASA LEGISLATIVA, CONFORME O PARÁGRAFO ÚNICO DO ART. 56 DA LEI ORGÂNICA DO MUNICÍPIO DE UBÁ, SOBRE QUANDO E ONDE OCORRERAM OS DESASTRES AMBIENTAIS  NO ANO DE 2015 E 2016, E QUAIS MEDIDAS O MUNICÍPIO TOMOU? QUANTAS FAMÍLIAS FORAM ATINGIDAS?</t>
   </si>
   <si>
     <t>2044</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2044/2044_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2044/2044_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, SOLICITANDO-LHE QUE REMETA A ESTA CASA LEGISLATIVA, CONFORME O PARÁGRAFO ÚNICO DO ART. 56 DA LEI ORGÂNICA DO MUNICÍPIO DE UBÁ, INFORMAÇÕES SOBRE AS EMPRESAS TERCEIRIZADAS QUE PRESTAM SERVIÇOS NO MUNICÍPIO DE UBÁ, INDICANDO: QUANTAS SÃOS, NÚMERO DE FUNCIONÁRIOS, DATA DO CONTRATO COM O PERÍODO DE DURAÇÃO E QUAIS SÃO OS PROCEDIMENTOS ADOTADOS PARA A CONTRATAÇÃO DOS FUNCIONÁRIOS.</t>
   </si>
   <si>
     <t>2045</t>
   </si>
   <si>
     <t>Darci Pires da Silva, Edeir Pacheco</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2045/2045_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2045/2045_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA QUE REMETA A ESTA CASA LEGISLATIVA AS SEGUINTES INFORMAÇÕES, CONFORME O PARÁGRAFO ÚNICO DO ART. 56 DA LEI ORGÂNICA MUNICIPAL:_x000D_
 &amp;#8226;	QUAIS SÃO OS MEMBROS DO CONSELHO MUNICIPAL DE POLÍTICAS SOBRE DROGAS?_x000D_
 &amp;#8226;	QUAIS OS DIAS E HORÁRIOS DE REUNIÃO?_x000D_
 </t>
   </si>
   <si>
     <t>4929</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/4929/requerimento_79.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/4929/requerimento_79.pdf</t>
   </si>
   <si>
     <t>Calçamento da Rua Major Tito César, bairro Bom Pastor, atrás do Hospital São Vicente de Paulo</t>
   </si>
   <si>
     <t>2096</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2096/2096_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2096/2096_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, BEM COMO À SRA. SECRETÁRIA DE SAÚDE, DULCINEA THINASSI PERINI, A FIM DE SOLICITAR-LHES PARA QUE SEJA REMETIDA A ESTA CASA LEGISLATIVA, A PARTIR DE DENÚNCIA DE MUNÍCIPES E CONFORME O PARÁGRAFO ÚNICO DO ART. 56 DA LEI ORGÂNICA MUNICIPAL, SOBRE A CESSÃO DE SERVIDORES ENFERMEIROS DA PREFEITURA PARA ATUAREM NA FHEMIG (CASA DE SAÚDE PADRE DAMIÃO) E EM OUTROS LOCAIS, COM DESVIO DE FUNÇÃO: &amp;#8226; HÁ QUANTOS SERVIDORES DA PREFEITURA TRABALHANDO NO HOSPITAL DA FHEMIG? QUAL ÓRGÃO É RESPONSÁVEL PELO PAGAMENTO DOS SERVIDORES (PREFEITURA OU FHEMIG)? CASO A PREFEITURA SEJA RESPONSÁVEL PELO PAGAMENTO DOS SERVIDORES, QUAL É O MONTANTE PAGO ATÉ O MÊS JUNHO DE 2017?&amp;#8226;HÁ QUANTOS SERVIDORES, COM O CARGO DE ENFERMEIRO, ATUANDO EM OUTROS ÓRGÃOS OU SERVIÇOS DIVERSOS A SUA FUNÇÃO?&amp;#8226;	TENDO EM VISTA A ESCASSEZ DE ENFERMEIROS QUE O MUNICÍPIO POSSUI, QUAIS OS MOTIVOS QUE LEVARAM A ADMINISTRAÇÃO MUNICIPAL A CEDÊ-LOS PARA OUTROS ÓRGÃOS OU DESVIÁ-LOS PARA OUTROS SETORES?</t>
   </si>
   <si>
     <t>2123</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2123/2123_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2123/2123_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO PARA REALIZAR ESTUDOS TÉCNICOS QUE POSSIBILITEM A CONSTRUÇÃO DE UM ESCADÃO NA RUA CECÍLIA PETRONÍLIA MOREIRA, BAIRRO VILA CASAL, NAS PROXIMIDADES DO Nº 491, A PEDIDO DOS MORADORES. O PRESENTE PEDIDO REITERA A INDICAÇÃO Nº 254/17 DE AUTORIA DA VEREADORA JANE LACERDA CRISTINA PINTO</t>
   </si>
   <si>
     <t>2099</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2099/2099_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2099/2099_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO PARA REALIZAR ESTUDOS TÉCNICOS QUE PERMITAM A AMPLIAÇÃO DO HORÁRIO DE ATENDIMENTO DO PROCON MUNICIPAL. O PRESENTE PEDIDO REITERA, PARCIALMENTE, A INDICAÇÃO Nº 032/17 DE AUTORIA DO EDIL JORGE CUSTODIO GERVASIO.</t>
   </si>
   <si>
     <t>2108</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2108/2108_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2108/2108_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO PARA REALIZAR O TAPAMENTO DE UM BURACO EM FRENTE À RESIDÊNCIA DE Nº 105 DA RUA ARLINDO DA SILVA COSTA, BAIRRO SCHIAVON, A PEDIDO DOS MORADORES. O PRESENTE PEDIDO REITERA A INDICAÇÃO Nº 011/17 DE MESMA AUTORIA</t>
   </si>
   <si>
     <t>2111</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2111/2111_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2111/2111_texto_integral.pdf</t>
   </si>
   <si>
     <t>À PRESIDÊNCIA DESTA CASA DE LEIS A PARTICIPAÇÃO NOS CURSOS: &amp;#8220;REDAÇÃO DE LEIS E IMPORTÂNCIA DAS PROPOSIÇÕES &amp;#8211; MODULO II&amp;#8221; E &amp;#8220;LEI ORGÂNICA E O REGIMENTO INTERNO&amp;#8221;, OS QUAIS SERÃO ADMINISTRADOS NA CIDADE DE BELO HORIZONTE NOS DIAS 21/06 A 23/06 E 05/07 A 07/07, RESPECTIVAMENTE.</t>
   </si>
   <si>
     <t>2112</t>
   </si>
   <si>
     <t>Ademir da Fonseca Firmiano, Jorge Custódio Gervásio</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2112/2112_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2112/2112_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A CONSTRUÇÃO DE DOIS REDUTORES DE VELOCIDADE NA AV. OLEGÁRIO MACIEL, SENDO UM EM FRENTE AO POSTO DE GASOLINA ZEMA E OUTRO UM POUCO A FRENTE, A PEDIDO DO PROPRIETÁRIO DO POSTO ZEMA, SR. EDUARDO FELIPE. O PRESENTE PEDIDO REITERA, PARCIALMENTE, O REQUERIMENTO Nº 092/17 DE AUTORIA DO EDIL JORGE CUSTODIO GERVASIO. </t>
   </si>
   <si>
     <t>2086</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2086/2086_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2086/2086_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO PARA REALIZAR A CONSTRUÇÃO DE ACOSTAMENTO NAS MARGENS ENTRE O BAIRRO JOSÉ CAVALIERE E A RODOVIA UBÁ-DIVINÉSIA, BEM COMO A LIMPEZA E CAPINA NO REFERIDO TRECHO, A PEDIDO DOS MORADORES. O PRESENTE PEDIDO REITERA, PARCIALMENTE, A INDICAÇÃO Nº 043/17 DO EDIL ANTERO GOMES DE AGUIAR.</t>
   </si>
   <si>
     <t>2109</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2109/2109_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2109/2109_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO PREFEITO PARA REALIZAR O ASFALTAMENTO NA RUA IPIRANGA E NA RUA IPANEMA, AMBAS NO BAIRRO OLINDA, A PEDIDO DOS MORADORES. O PRESENTE PEDIDO REITERA A INDICAÇÃO Nº 374/17 DE AUTORIA DO EDIL ANTERO GOMES DE AGUIAR. </t>
   </si>
   <si>
     <t>2085</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2085/2085_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2085/2085_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO PARA REALIZAR O ENCAMINHAMENTO DA LISTAGEM ATUALIZADA DOS LOGRADOUROS DO BAIRRO ROSA DE TOLEDO PARA A AGÊNCIA DOS CORREIOS DE UBÁ, COM O INTUITO DOS MORADORES RECEBEREM CORRESPONDÊNCIAS EM SUAS RESIDÊNCIAS. O PRESENTE PEDIDO REITERA, PARCIALMENTE, A INDICAÇÃO Nº 318/17 DE AUTORIA DO EDIL ANTERO GOMES DE AGUIAR.</t>
   </si>
   <si>
     <t>2087</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2087/2087_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2087/2087_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, CONFORME O PARÁGRAFO ÚNICO DO ART. 56 DA LEI ORGÂNICA MUNICIPAL, A SITUAÇÃO ATUAL DO CONTRATO DE ENCAMINHAMENTO DO LIXO DE UBÁ PARA A CIDADE DE JUIZ DE FORA: &amp;#8226;	HÁ ESTUDOS PARA QUE O LIXO SEJA ATERRADO NA CIDADE DE UBÁ? EM CASO AFIRMATIVO, QUAIS AS PROPOSTAS E DATAS PREVISTAS? QUAL É O GASTO MENSAL PARA O MUNICÍPIO COM O TRANSPORTE DE LIXO ATÉ O ATERRO DA CIDADE DE JUIZ DE FORA?</t>
   </si>
   <si>
     <t>2124</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2124/2124_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2124/2124_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO PARA REALIZAR O CALÇAMENTO E A CONSTRUÇÃO DA REDE DE CAPTAÇÃO DE ÁGUAS PLUVIAIS NA RUA DICO CANESCHI, BAIRRO LOURIÇAL, A PEDIDO DOS MORADORES. O PRESENTE PEDIDO REITERA A INDICAÇÃO Nº 368/17 DE MESMAS AUTORIAS.</t>
   </si>
   <si>
     <t>2101</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2101/2101_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2101/2101_texto_integral.pdf</t>
   </si>
   <si>
     <t>À SRA. SECRETÁRIA MUNICIPAL DE SAÚDE, DULCINÉA THINASSI PERINI, E EQUIPE TÉCNICA RESPONSÁVEL PELO TRATAMENTO FORA DO DOMICILIO (TFD), BEM COMO PACIENTES USUÁRIOS DO MESMO, PARA COMPARECEREM A UMA REUNIÃO ORDINÁRIA NO DIA 19/06/2017 PARA EXPLANAREM A CERCA DA EXECUÇÃO DO SERVIÇO NA CIDADE DE UBÁ</t>
   </si>
   <si>
     <t>2100</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2100/2100_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2100/2100_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO PARA O ENVIO A ESTA CASA DE UM PROJETO DE LEI NOS MOLDES ANEXOS, DE FORMA A ALTERAR A LEI COMPLEMENTAR 123/2010 OTIMIZANDO O ZONEAMENTO URBANO PARA QUE FUTUROS LOTEAMENTOS CAUSEM MENOS IMPACTO E TRAGAM MAIOR SEGURANÇA</t>
   </si>
   <si>
     <t>2089</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2089/2089_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2089/2089_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO PREFEITO PARA REALIZAR O ASFALTAMENTO DA RODOVIA DR. HEITOR PEIXOTO TOLEDO, NO TRECHO COMPREENDIDO DO TREVO ATÉ AS COMUNIDADES BOA VISTA, COLÔNIA PADRE DAMIÃO E POVOADO SÃO DOMINGOS, E, POSTERIORMENTE, A CONSTRUÇÃO DE REDUTORES DE VELOCIDADE E DA REDE DE ÁGUAS PLUVIAIS AO LONGO DO LOGRADOURO. O PRESENTE PEDIDO REITERA, PARCIALMENTE, AS INDICAÇÕES Nº 054/17 E Nº 058/17 DE MESMA AUTORIA. </t>
   </si>
   <si>
     <t>3463</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3463/3463_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3463/3463_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE A REALIZAÇÃO, POR MEIO DO SETOR MUNICIPAL COMPETENTE, A INSTALAÇÃO DE UM POSTE COM LUMINÁRIA EM FRENTE AO Nº 389 DA RUA FRANCISCO ANDRÉ DE ARAÚJO, BAIRRO BEIRA LINHA, A PEDIDO DOS MORADORES, A PEDIDO DOS MORADORES. O PRESENTE PEDIDO REITERA A INDICAÇÃO Nº 159/17 DE AUTORIA CONJUNTA DOS VEREADORES DARCI PIRES DA SILVA, GILSON FAZOLLA FILGUEIRAS, ROSÂNGELA ALFENAS E JOSELI ANÍSIO PINTO.</t>
   </si>
   <si>
     <t>3464</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3464/3464_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3464/3464_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE A REALIZAÇÃO, POR MEIO DO SETOR MUNICIPAL COMPETENTE, DO ASFALTAMENTO DO TRECHO FINAL DA RUA ISMAEL DE OLIVEIRA, BAIRRO SANTA BERNADETE, A PEDIDO DOS MORADORES. O PRESENTE PEDIDO REITERA A INDICAÇÃO Nº 114/17 DE AUTORIA DA VEREADORA ROSÂNGELA ALFENAS.</t>
   </si>
   <si>
     <t>3465</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3465/3465_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3465/3465_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE A REALIZAÇÃO, POR MEIO DO SETOR MUNICIPAL COMPETENTE, DO PATROLAMENTO E CASCALHAMENTO DA ESTRADA DA COMUNIDADE PARADA MOREIRA, INCLUSIVE NA LOCALIDADE CONHECIDA COMO &amp;#8220;MORRO DA MATA&amp;#8221;, A PEDIDO DOS MORADORES. O PRESENTE PEDIDO REITERA A INDICAÇÃO Nº 269/17 DE MESMAS AUTORIAS.</t>
   </si>
   <si>
     <t>3466</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3466/3466_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3466/3466_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA SOLICITAR-LHE QUE SEJA REMETIDA A INFORMAÇÃO A ESTA CASA LEGISLATIVA, CONFORME O PARÁGRAFO ÚNICO DO ART. 56, SOBRE QUAL É O FORMATO CORRETO DAS SOLICITAÇÕES DE EXAME E RECEITUÁRIOS EXIGIDOS PELA SECRETARIA DE SAÚDE DE UBÁ.</t>
   </si>
   <si>
     <t>3467</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3467/3467_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3467/3467_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE A REALIZAÇÃO, POR MEIO DO SETOR MUNICIPAL COMPETENTE, DA REFORMA DA PRAÇA DO BAIRRO PIRES DA LUZ, A PEDIDO DOS MORADORES. O PRESENTE PEDIDO REITERA A INDICAÇÃO Nº 062/17 DE AUTORIA CONJUNTA ENTRE O EDIL ABAIXO-ASSINADO E A VEREADORA JANE CRISTINA LACERDA PINTO.</t>
   </si>
   <si>
     <t>3468</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3468/3468_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3468/3468_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE A REALIZAÇÃO, POR MEIO DO SETOR MUNICIPAL COMPETENTE, DA CONSTRUÇÃO DE TRÊS REDUTORES DE VELOCIDADE NA AV. OLEGÁRIO MACIEL, SENDO EM FRENTE AO MERCADO SACOLA SILVA, OUTRO AO ANTIGO RESTAURANTE INDUSTRIAL E, POR ÚLTIMO, UM EM FRENTE AO BAR DO VICENTE, A PEDIDO DOS MORADORES. O PRESENTE PEDIDO REITERA, PARCIALMENTE, A INDICAÇÃO Nº 170/17 DE AUTORIA CONJUNTA ENTRE OS VEREADORES DARCI PIRES DA SILVA, EDEIR PACHECO DA COSTA, GILSON FAZOLLA FILGUEIRAS, ROSÂNGELA ALFENAS E JOSELI ANÍSIO PINTO.</t>
   </si>
   <si>
     <t>3469</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3469/3469_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3469/3469_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA SOLICITAR-LHE QUE SEJA REMETIDA A ESTA CASA LEGISLATIVA, CONFORME O PARÁGRAFO ÚNICO DO ART. 56, MAIORES INFORMAÇÕES SOBRE A RESPOSTA DO REQUERIMENTO Nº 064/17 ENCAMINHADA PELA PREFEITURA NO OF.SG.73/17, DE 29/05/2017. PARA MELHOR ENTENDIMENTO, SOLICITA-SE TODOS OS REPASSES E DESPESAS POR MEIO DE EXTRATOS BANCÁRIOS ATÉ O ANO DE 2017, BEM COMO AS INFORMAÇÕES FINANCEIRAS FORAM APLICADAS.</t>
   </si>
   <si>
     <t>3470</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3470/3470_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3470/3470_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE A REALIZAÇÃO, POR MEIO DO SETOR MUNICIPAL COMPETENTE, DO ASFALTAMENTO DA PARTE ALTA DA RUA MARIETA AUGUSTA SILVIA MARCOS, BAIRRO OLARIA, CUJA EXTENSÃO É DE APROXIMADAMENTE 60 METROS, A PEDIDO DOS MORADORES. O PRESENTE PEDIDO REITERA A INDICAÇÃO Nº 104/17 DE AUTORIA DA VEREADORA JANE CRISTINA LACERDA PINTO.</t>
   </si>
   <si>
     <t>3471</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3471/3471_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3471/3471_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE A REALIZAÇÃO, POR MEIO DO SETOR MUNICIPAL COMPETENTE, DO CALÇAMENTO DA RUA MARIA MONI, BAIRRO OLARIA, A PEDIDO DOS MORADORES. O PRESENTE PEDIDO REITERA A INDICAÇÃO Nº 329/17 DE AUTORIA DO EDIL LUIS CARLOS TEIXEIRA RIBEIRO.</t>
   </si>
   <si>
     <t>3472</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3472/3472_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3472/3472_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE A REALIZAÇÃO, POR MEIO DO SETOR MUNICIPAL COMPETENTE, DE ESTUDOS TÉCNICOS QUE POSSIBILITEM MUDANÇAS NO LOGRADOURO DE ACESSO E SAÍDA DOS MORADORES DA COMUNIDADE CÓRREGO SANTANA ATÉ A RODOVIA UBÁ-RODEIRO, AUMENTANDO-O PARALELAMENTE À RODOVIA. O PRESENTE PEDIDO REITERA A INDICAÇÃO Nº 387/17 DE MESMA AUTORIA.</t>
   </si>
   <si>
     <t>3473</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3473/3473_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3473/3473_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SR. OUVIDOR MUNICIPAL DE SAÚDE, LUIZ ANTÔNIO PEREIRA, PARA SOLICITAR-LHE QUE SEJA REMETIDA A ESTA CASA DE LEIS O QUANTITATIVO DE RECLAMAÇÕES CONTRA O TRANSPORTE FORA DO DOMICILIO (TFD) E RELACIONADAS AO SERVIDOR CHEFE DO SETOR DE AMBULÂNCIAS, SR. RAFAEL GOMES SOARES, ATÉ O PRESENTE MÊS DO ANO DE 2017.</t>
   </si>
   <si>
     <t>3474</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3474/3474_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3474/3474_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA SOLICITAR-LHE QUE SEJA REMETIDA A RELAÇÃO DE TODOS SECRETÁRIOS MUNICIPAIS E MÉDICOS DA SAÚDE DA FAMÍLIA, INDICANDO O LOCAL DE TRABALHO, JORNADA DE TRABALHO, VENCIMENTOS E MATRÍCULA.</t>
   </si>
   <si>
     <t>3475</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3475/3475_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3475/3475_texto_integral.pdf</t>
   </si>
   <si>
     <t>O EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE A REALIZAÇÃO, POR MEIO DO SETOR MUNICIPAL COMPETENTE, DO CALÇAMENTO E DA INSTALAÇÃO DE QUATRO POSTES DE ILUMINAÇÃO PÚBLICA NA RUA MARIA MONI, BAIRRO OLARIA, A PEDIDO DOS MORADORES. O PRESENTE PEDIDO REITERA, RESPECTIVAMENTE, O REQUERIMENTO Nº 124/17 DE AUTORIA DO EDIL JORGE CUSTODIO GERVASIO E A INDICAÇÃO Nº 330/17 DE AUTORIA DO EDIL LUIS CARLOS TEIXEIRA RIBEIRO.</t>
   </si>
   <si>
     <t>3476</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3476/3476_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3476/3476_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE A REALIZAÇÃO, POR MEIO DO SETOR MUNICIPAL COMPETENTE, DO ASFALTAMENTO DE TODAS AS RUAS DO BAIRRO OLINDA, A PEDIDO DOS MORADORES. O PRESENTE PEDIDO REITERA, PARCIALMENTE, O REQUERIMENTO Nº 109/17 DO EDIL ANTERO GOMES DE AGUIAR.</t>
   </si>
   <si>
     <t>3477</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3477/3477_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3477/3477_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE A REALIZAÇÃO, POR MEIO DO SETOR MUNICIPAL COMPETENTE, DO INTERLIGAMENTO ENTRE A AV. BRASIL, BAIRRO OLINDA, E A RUA LUIZINHA PACHECO, BAIRRO XANGRILÁ, A PEDIDO DOS MORADORES. O PRESENTE PEDIDO REITERA A INDICAÇÃO Nº 260/17 DO EDIL ANTERO GOMES DE AGUIAR.</t>
   </si>
   <si>
     <t>3478</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3478/3478_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3478/3478_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE A REALIZAÇÃO, POR MEIO DO SETOR MUNICIPAL COMPETENTE, DA RECONSTITUIÇÃO DE PARTE DA RUA JOSÉ LOURENÇO DA SILVA, BAIRRO LUZ, EM FRENTE AO Nº 142, DEVIDO A UM DESABAMENTO QUE ESTÁ TRAZENDO RISCOS AOS VEÍCULOS, AOS PEDESTRES E À RESIDÊNCIA ADJACENTE. O PRESENTE PEDIDO REITERA A INDICAÇÃO Nº 281/17 DE MESMAS AUTORIAS.</t>
   </si>
   <si>
     <t>3479</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3479/3479_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3479/3479_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE A REALIZAÇÃO, POR MEIO DO SETOR MUNICIPAL COMPETENTE, DE ESTUDOS TÉCNICOS QUE POSSIBILITEM O ASFALTAMENTO E A CONSTRUÇÃO DA REDE DE CAPTAÇÃO DE ÁGUAS PLUVIAIS NA RUA FRANCISCO ANDRE DE ARAÚJO, BAIRRO BEIRA LINHA, A PEDIDO DOS MORADORES. O PRESENTE PEDIDO REITERA A INDICAÇÃO Nº 081/17 DE MESMAS AUTORIAS.</t>
   </si>
   <si>
     <t>3480</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3480/3480_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3480/3480_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE A REALIZAÇÃO, POR MEIO DO SETOR MUNICIPAL COMPETENTE, DO AUMENTO DO DIÂMETRO DAS MANILHAS QUE INTERLIGAM DOIS BUEIROS DA RUA LOCALIZADA AO LADO DO POSTO ZEMA AO RIO UBÁ, NO TREVO, BEM COMO A INSTALAÇÃO DE NOVOS BUEIROS, A PEDIDO DOS MORADORES. O PRESENTE PEDIDO REITERA A INDICAÇÃO Nº 389/17 DE MESMAS AUTORIAS.</t>
   </si>
   <si>
     <t>3481</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3481/3481_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3481/3481_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA QUE SEJAM REMETIDAS INFORMAÇÕES A RESPEITO DOS LOTEAMENTOS A ESTA CASA DE LEIS, CONFORME O PARÁGRAFO ÚNICO DO ART. 56 DA LEI ORGÂNICA MUNICIPAL:_x000D_
 &amp;#8226;	QUANTOS FORAM OS LOTEAMENTOS PERMITIDOS NESTE ANO DE 2017? QUAL É O TAMANHO DE CADA LOTEAMENTO? QUEM SÃO OS PROPRIETÁRIOS (PESSOAS FÍSICAS E JURÍDICAS)? _x000D_
 &amp;#8226;	QUEM SÃO OS MEMBROS DO GRUPO INTERDISCIPLINAR DE ANÁLISE DO IMPACTO DE VIZINHANÇA? SOLICITA-SE AS CÓPIAS DOS PARECERES EMITIDOS PELO GRUPO POR CADA LOTEAMENTO LIBERADO._x000D_
 &amp;#8226;	QUEM SÃO OS MEMBROS DO CONSELHO MUNICIPAL DE DESENVOLVIMENTO AMBIENTAL DE UBÁ (CODEMA)?_x000D_
 </t>
   </si>
   <si>
     <t>3484</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3484/3484_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3484/3484_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SR. PREFEITO, EDSON TEIXEIRA FILHO,EM PRIMEIRO LUGAR AGRADECENDO À PREFEITURA PELO ENVIO DA CÓPIA DO CONTRATO 96/215, QUE TRATA DA CONSTRUÇÃO DA ACADEMIA DE SAÚDE NO BAIRRO ELDORADO,  COM RECURSOS DO MINISTÉRIO DA SAÚDE .</t>
   </si>
   <si>
     <t>3485</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3485/3485_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3485/3485_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA QUE SEJA REMETIDA A RELAÇÃO DE TODOS OS LOGRADOUROS PÚBLICOS OFICIALIZADOS DO MUNICÍPIO DE UBÁ, INCLUINDO TRAVESSAS, BECOS E PRAÇAS, RELACIONANDO-OS COM OS BAIRROS A QUE PERTENCEM, ATÉ O CORRENTE MÊS (JULHO DE 2017), CONFORME O PARÁGRAFO ÚNICO DO ART. 56 DA LEI ORGÂNICA MUNICIPAL.</t>
   </si>
   <si>
     <t>3486</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3486/3486_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3486/3486_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE A REALIZAÇÃO, POR MEIO DO SETOR MUNICIPAL COMPETENTE, DO PATROLAMENTO E CASCALHAMENTO DA ESTRADA QUE INTERLIGA AS COMUNIDADES DO UBAZINHO E DAS POSSES, A PEDIDO DOS MORADORES. O PRESENTE PEDIDO REITERA A INDICAÇÃO Nº 155/17 DE MESMAS AUTORIAS.</t>
   </si>
   <si>
     <t>3487</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3487/3487_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3487/3487_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA QUE SEJA REMETIDA A LISTAGEM DE ESPERA PARA A CIRURGIA DE CATARATA, CONTENDO OS NOMES E A NUMERAÇÃO DE TODOS OS INSCRITOS.</t>
   </si>
   <si>
     <t>3488</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3488/3488_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3488/3488_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA QUE SEJAM REMETIDAS INFORMAÇÕES SOBRE AS DIÁRIAS DE VIAGEM DA PREFEITURA DE UBÁ, CONFORME DISPOSTO NO PARÁGRAFO ÚNICO DO ART. 56 DA LEI ORGÂNICA DO MUNICÍPIO:_x000D_
 &amp;#8226;	QUAIS SÃO OS VALORES DO AUXÍLIO TRANSPORTE E ALIMENTAÇÃO PARA CADA CARGO DOS SERVIDORES DA PREFEITURA, INCLUINDO SECRETÁRIOS, VICE-PREFEITO E PREFEITO?_x000D_
 &amp;#8226;	QUAIS SÃO OS VALORES GASTOS MENSALMENTE COM DIÁRIAS NO ANO DE 2016 E 2017? _x000D_
 </t>
   </si>
   <si>
     <t>3489</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE A REALIZAÇÃO DE ESTUDOS TÉCNICOS, POR MEIO DO SETOR MUNICIPAL COMPETENTE, PARA QUE SEJAM CRIADAS VAGAS DE ESTACIONAMENTO PREFERENCIAL PARA IDOSOS QUE CONDUZEM MOTOCICLETAS, A PEDIDO DO VEREADOR DA CÂMARA DA MELHOR IDADE, SR. GERALDO GREGÓRIO. O PRESENTE PEDIDO REITERA, PARCIALMENTE, A INDICAÇÃO Nº 291/17 DE AUTORIA CONJUNTA DOS VEREADORES EDEIR PACHECO DA COSTA, GILSON FAZOLLA FILGUEIRAS, DARCI PIRES DA SILVA E JOSELI ANÍSIO PINTO.</t>
   </si>
   <si>
     <t>3490</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3490/3490_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3490/3490_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE O ASFALTAMENTO, POR MEIO DO SETOR MUNICIPAL COMPETENTE, DA RUA ARMANDO MOREIRA MENDES, BAIRRO PELUSO, A PEDIDO DOS MORADORES. O PRESENTE PEDIDO REITERA, PARCIALMENTE, A INDICAÇÃO Nº 336/17 DE AUTORIA DA VEREADORA JANE CRISTINA LACERDA PINTO.</t>
   </si>
   <si>
     <t>3491</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3491/3491_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3491/3491_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERIR À PRESIDÊNCIA PARA QUE SEJA ESTUDADA A VIABILIDADE DE DEVOLUÇÃO DO MONTANTE DE RECURSOS NÃO UTILIZADOS PELA CÂMARA MUNICIPAL PARA A PREFEITURA, O MAIS BREVE POSSÍVEL, EM VISTAS DE INDICAR AO EXMO. SR. PREFEITO, EDSON TEIXEIRA FILHO, PARA QUE SEJA DIRECIONADO PARA A ÁREA DA SAÚDE DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>3492</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3492/3492_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3492/3492_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE A REALIZAÇÃO DO TAPAMENTO DE UM BURACO, POR MEIO DO SETOR MUNICIPAL COMPETENTE, EM FRENTE AO NÚMERO 51 DA RUA MARIETA AUGUSTA SILVA MARCOS, BAIRRO OLARIA, A PEDIDO DOS MORADORES. O PRESENTE PEDIDO REITERA A INDICAÇÃO Nº 215 DE MESMAS AUTORIAS.</t>
   </si>
   <si>
     <t>3493</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3493/3493_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3493/3493_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE A REALIZAÇÃO DA CONSTRUÇÃO DE UM REDUTOR DE VELOCIDADE, POR MEIO DO SETOR MUNICIPAL COMPETENTE, EM FRENTE À RESIDÊNCIA DE Nº 206 DA RUA CAPITÃO TEIXEIRA PINTO, BAIRRO INÊS GROPPO, A PEDIDO DOS MORADORES. O PRESENTE PEDIDO REITERA PARCIALMENTE A INDICAÇÃO Nº 167/17 DE AUTORIA DO EDIL JOSÉ ROBERTO FILGUEIRAS.</t>
   </si>
   <si>
     <t>3494</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3494/3494_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3494/3494_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA QUE SEJA REMETIDA INFORMAÇÃO A RESPEITO DA SAÚDE NO MUNICÍPIO, CONFORME O PARÁGRAFO ÚNICO DO ARTIGO 56 DA LEI ORGÂNICA MUNICIPAL:_x000D_
 &amp;#8226;	TENDO EM VISTA A ESCASSEZ DE MATERIAIS PARA A AFERIÇÃO DE GLICOSE, REMÉDIOS E DE OUTROS INSUMOS BÁSICOS, SOLICITAM-SE OS VALORES GASTOS ANUALMENTE DESDE 2014 PELA PREFEITURA, INCLUINDO O PRIMEIRO SEMESTRE DE 2017._x000D_
 &amp;#8226;	QUAIS OS VALORES REPASSADOS ESTADUAIS E FEDERAIS NO ANO DE 2017? HOUVE ALGUM TIPO DE ATRASO NOS REFERIDOS REPASSES?_x000D_
 </t>
   </si>
   <si>
     <t>3495</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3495/3495_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3495/3495_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE A REALIZAÇÃO DE ESTUDOS TÉCNICOS QUE VISEM À ELABORAÇÃO DE UM PROJETO DE LEI COMPLEMENTAR QUE CRIE A GUARDA MUNICIPAL DE UBÁ, CONFORME O ART. 28 DA LEI ORGÂNICA. O PRESENTE PEDIDO REITERA A INDICAÇÃO Nº 229/17 DE AUTORIA DO EDIL JOSÉ ROBERTO FILGUEIRAS.</t>
   </si>
   <si>
     <t>3497</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3497/3497_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3497/3497_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE A REALIZAÇÃO, POR MEIO DO SETOR MUNICIPAL COMPETENTE, DA LIMPEZA DA FOSSA SÉPTICA DO BAIRRO SANTA ROSA BEM COMO O MANILHAMENTO DE ESGOTO DE TODAS RESIDÊNCIAS ATÉ O BAIRRO PIRES DA LUZ, A PEDIDO DOS MORADORES. O PRESENTE PEDIDO REITERA PARCIALMENTE A INDICAÇÃO Nº 258/17 DE MESMA AUTORIA.</t>
   </si>
   <si>
     <t>3498</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3498/3498_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3498/3498_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE A REALIZAÇÃO, POR MEIO DO SETOR MUNICIPAL COMPETENTE, DO PATROLAMENTO E O CASCALHAMENTO DA COMUNIDADE SANTO ANASTÁCIO, A PEDIDO DOS MORADORES. O PRESENTE PEDIDO REITERA A INDICAÇÃO Nº 082/17 DE MESMAS AUTORIAS.</t>
   </si>
   <si>
     <t>3499</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3499/3499_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3499/3499_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE A CONSTRUÇÃO, POR MEIO DO SETOR MUNICIPAL COMPETENTE, DE DOIS REDUTORES DE VELOCIDADE NA RUA ANTENOR MACHADO, SENDO UM ANTES DO POSTO DE GASOLINA E OUTRO APÓS A IGREJA, A PEDIDO DOS MUNÍCIPES. O PRESENTE PEDIDO REITERA PARCIALMENTE A INDICAÇÃO Nº 140/17 DE AUTORIA DO EDIL JOSÉ ROBERTO FILGUEIRAS.</t>
   </si>
   <si>
     <t>3507</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3507/3507_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3507/3507_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA QUE SEJA REMETIDA A DATA PROVÁVEL QUE OCORRERÁ A LICITAÇÃO DO COMÉRCIO QUE IRÁ FUNCIONAR DENTRO DA PRAÇA AGENOR BARBOSA.</t>
   </si>
   <si>
     <t>3508</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3508/3508_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3508/3508_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA SOLICITAR-LHE QUE SEJAM EXPEDITAS AS SEGUINTES INFORMAÇÕES, CONFORME O PARÁGRAFO ÚNICO DO ART. 56 DA LEI ORGÂNICA DE UBÁ:_x000D_
 &amp;#8226;	QUAIS EMPRESAS QUE GANHARAM AS LICITAÇÕES DE CONTRATAÇÃO DE MÃO DE OBRA TERCEIRIZADA?_x000D_
 &amp;#8226;	ALGUMAS DELAS JÁ PRESTOU SERVIÇOS NA CIDADE DE UBÁ?_x000D_
 &amp;#8226;	ELAS ESTÃO EM DIA COM SUAS OBRIGAÇÕES TRABALHISTAS E PREVIDENCIÁRIAS?_x000D_
 &amp;#8226;	QUAIS SÃOS OS ENDEREÇOS DA SEDE PRINCIPAL E SECUNDÁRIA DESSAS EMPRESAS? _x000D_
 &amp;#8226;	E QUEM SÃO OS DIRETORES? _x000D_
 </t>
   </si>
   <si>
     <t>3509</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3509/3509_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3509/3509_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA SOLICITAR-LHE QUE SEJA EXPEDITA A SEGUINTE INFORMAÇÃO, CONFORME O PARÁGRAFO ÚNICO DO ART. 56 DA LEI ORGÂNICA DE UBÁ:_x000D_
 &amp;#8226;	QUAL O SALDO BANCÁRIO DAS CONTAS DO CEREST ANO A ANO, DESDE A SUA FORMAÇÃO, DE FORMA DETALHADA (2012-2017)?_x000D_
 </t>
   </si>
   <si>
     <t>3510</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3510/3510_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3510/3510_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO E À SECRETÁRIA DE SAÚDE, DULCINEA THINASSI PERINI, PARA APRESENTAR INFORMAÇÕES SOBRE A RETIRADA DE UM FUNCIONÁRIO QUE TRABALHAVA NA SUPA, SOCIEDADE UBAENSE DE PROTEÇÃO AOS ANIMAIS, CEDIDO PELA PREFEITURA, CONFORME O PARÁGRAFO ÚNICO DO ARTIGO 56 DA LEI ORGÂNICA MUNICIPAL.</t>
   </si>
   <si>
     <t>3511</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3511/3511_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3511/3511_texto_integral.pdf</t>
   </si>
   <si>
     <t>À SRA. SECRETÁRIA MUNICIPAL DE SAÚDE, DULCINEA THINASSI PERINI, E AO SR. PRESIDENTE DO CONSELHO MUNICIPAL DE SAÚDE, JOSÉ GERALDO FARIA, DO OFÍCIO ENCAMINHADO PELA OUVIDORIA MUNICIPAL DE SAÚDE COM O RELATÓRIO DE RECLAMAÇÕES CONTRA O SETOR DE TRANSPORTES ASSISTENCIAIS DE JANEIRO A JUNHO DE 2017, EM RESPOSTA AO OF.CMU. 310/2017.</t>
   </si>
   <si>
     <t>3512</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3512/3512_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3512/3512_texto_integral.pdf</t>
   </si>
   <si>
     <t>A SRA. PRESIDENTE DA SOCIEDADE UBAENSE DE PROTEÇÃO AOS ANIMAIS (SUPA), LEILA CRISTINA FIRMIANO DE ALMEIDA, À SRA. SECRETÁRIA MUNICIPAL DE SAÚDE DE UBÁ, DULCINEA THINASSI PERINI, E O SR. VETERINÁRIO DO CANIL MUNICIPAL, HENRIQUE SABIONI LOPES, PARA CONVIDAR-LHES A PARTICIPAREM DE UMA REUNIÃO ORDINÁRIA, PREVIAMENTE AGENDADA JUNTO À PRESIDÊNCIA DESTA CASA, PARA DISCORREREM SOBRE A SITUAÇÃO DOS ANIMAIS DE RUA DA CIDADE E OUTROS ASSUNTOS DE INTERESSE COLETIVO.</t>
   </si>
   <si>
     <t>3513</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3513/3513_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3513/3513_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE A REALIZAÇÃO, POR MEIO DO SETOR MUNICIPAL COMPETENTE, DE UMA OPERAÇÃO TAPA BURACOS EM TODAS RUAS DO BAIRRO SANTA EDWIGES, A PEDIDO DOS MORADORES. O PRESENTE PEDIDO REITERA A INDICAÇÃO Nº 414/17 DE MESMA AUTORIA.</t>
   </si>
   <si>
     <t>3514</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3514/3514_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3514/3514_texto_integral.pdf</t>
   </si>
   <si>
     <t>À SECRETÁRIA DE SAÚDE E AO SETOR DE ZOONOSES PARA QUE APRESENTEM À CÂMARA MUNICIPAL DE UBÁ, CONFORME O PARÁGRAFO ÚNICO DO ART. 56 DA LOM, UMA CÓPIA DO LIVRO DE ENTRADA E SAÍDA DE ANIMAIS DO CANIL MUNICIPAL, CUJA ELABORAÇÃO FOI DETERMINADA PELO MINISTÉRIO PÚBLICO DA COMARCA DE UBÁ.</t>
   </si>
   <si>
     <t>3515</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3515/3515_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3515/3515_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE A REALIZAÇÃO, POR MEIO DO SETOR MUNICIPAL COMPETENTE, DA SUBSTITUIÇÃO DO ASSENTO DO PONTO DE ÔNIBUS LOCALIZADO NA RUA MONSENHOR PAIVA CAMPOS, CENTRO, EM FRENTE AO PAN CRIANÇA, POIS A ESTRUTURA METÁLICA ESTÁ EM ESTADO PRECÁRIO DE CONSERVAÇÃO E PODE OCASIONAR ACIDENTES AOS USUÁRIOS. PARA OS USUÁRIOS DO PONTO, É INTERESSANTE A SUBSTITUIÇÃO POR OUTRO MODELO COM ERGONOMIA SATISFATÓRIA, POIS O ATUAL É CONSIDERADO INAPROPRIADO E MUITO DESCONFORTÁVEL DEVIDO A SUAS DIMENSÕES REDUZIDAS. O PRESENTE PEDIDO REITERA PARCIALMENTE A INDICAÇÃO Nº 207/17 DE MESMA AUTORIA.</t>
   </si>
   <si>
     <t>3516</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3516/3516_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3516/3516_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA SOLICITAR-LHE QUE SEJAM REMETIDAS AS SEGUINTES INFORMAÇÕES DO SETOR DE AMBULÂNCIAS MUNICIPAL, CONFORME O PARÁGRAFO ÚNICO DO ART. 56 DA LEI ORGÂNICA MUNICIPAL: _x000D_
 &amp;#8226;	O NOME E A JORNADA DE TRABALHO DE TODOS OS MOTORISTAS DO SETOR DE AMBULÂNCIAS, EFETIVOS E CONTRATADOS;_x000D_
 &amp;#8226;	AS ATRIBUIÇÕES DOS MOTORISTAS EFETIVOS E CONTRATADOS;_x000D_
 &amp;#8226;	OS VENCIMENTOS DE TODOS MOTORISTAS DESDE JANEIRO DE 2017, INCLUINDO DIÁRIAS E HORAS EXTRAS, DISCRIMINANDO DE FORMA MENSAL._x000D_
 </t>
   </si>
   <si>
     <t>3517</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3517/3517_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3517/3517_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE A REALIZAÇÃO, POR MEIO DO SETOR MUNICIPAL COMPETENTE, DO CALÇAMENTO DA RUA OURO PRETO, BAIRRO SANTA LUZIA, A PEDIDO DOS MORADORES. O PRESENTE PEDIDO REITERA A INDICAÇÃO Nº 220/17 DE MESMA AUTORIA.</t>
   </si>
   <si>
     <t>3518</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3518/3518_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3518/3518_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE A REALIZAÇÃO, POR MEIO DO SETOR MUNICIPAL COMPETENTE, DO CALÇAMENTO DA RUA SÃO DIONÍSIO, BAIRRO TALMA, A PEDIDO DOS MORADORES. O PRESENTE PEDIDO REITERA A INDICAÇÃO Nº 348/17 DE AUTORIA DOS VEREADORES EDEIR PACHECO DA COSTA, GILSON FAZOLLA FILGUEIRAS, DARCI PIRES DA SILVA E JOSELI ANÍSIO PINTO.</t>
   </si>
   <si>
     <t>3519</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3519/3519_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3519/3519_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SR. PREFEITO, EDSON TEIXEIRA FILHO, SOLICITANDO A CONSTRUÇÃO PELO SETOR COMPETENTE DE UM REDUTOR DE VELOCIDADE NA RUA FRANCISCO TEIXEIRA DE ABREU, PRÓXIMO AO Nº 102 (MORRO DAS TRÊS PORTEIRAS), A PEDIDO DE MORADORES. O PRESENTE PEDIDO REITERA PARCIALMENTE A INDICAÇÃO Nº 288/17 DE MESMAS AUTORIAS.</t>
   </si>
   <si>
     <t>3520</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3520/3520_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3520/3520_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SR. PREFEITO, EDSON TEIXEIRA FILHO, SOLICITANDO QUE A DIVISÃO DE TRÂNSITO ESTUDE SINALIZAÇÃO PARA MELHORIA NO FLUXO DAS RUAS CAMILO DOS SANTOS, ANTÔNIO BATISTA E SETE DE SETEMBRO ( PRÓXIMO AO POSTO SCHIAVON), UMA VEZ QUE, SOBRETUDO NOS HORÁRIOS DE PICO, FORMA-SE UM &amp;#8220;NÓ&amp;#8221; NO TRÂNSITO LOCAL DEVIDO ÀS DIVERSAS DIREÇÕES DO FLUXO, COM RISCO PARA OS MOTORISTAS. O PRESENTE PEDIDO REITERA PARCIALMENTE A INDICAÇÃO Nº 047/17 DE AUTORIA DA VEREADORA JANE CRISTINA LACERDA PINTO.</t>
   </si>
   <si>
     <t>3521</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3521/3521_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3521/3521_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE A REALIZAÇÃO, POR MEIO DO SETOR MUNICIPAL COMPETENTE, DO ASFALTAMENTO DE UM PEQUENO TRECHO LOCALIZADO NA ESQUINA ENTRE AS RUAS ELISA AMARAL PERON E CURITIBA, NO BAIRRO AGROCERES,  A PEDIDO DOS MORADORES. O PRESENTE PEDIDO REITERA A INDICAÇÃO Nº 078/17 DO EDIL ANTERO GOMES DE AGUIAR.</t>
   </si>
   <si>
     <t>3522</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3522/3522_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3522/3522_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE A INSTALAÇÃO, POR MEIO DO SETOR MUNICIPAL COMPETENTE, DE DOIS POSTES NO POVOADO SÃO DOMINGOS, NA COLÔNIA PADRE DAMIÃO, SENDO UM NO FINAL DA RUA JOSÉ MESSIAS E OUTRO NO FINAL DA RUA MARIA DE LOURDES MARÇAL, EM VIRTUDE DA ESCURIDÃO QUE SE ENCONTRAM OS LOCAIS CITADOS, A PEDIDO DOS MORADORES. O PRESENTE PEDIDO REITERA A INDICAÇÃO Nº 377/17 DE MESMA AUTORIA.</t>
   </si>
   <si>
     <t>3523</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3523/3523_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3523/3523_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE A CONSTRUÇÃO, POR MEIO DO SETOR MUNICIPAL COMPETENTE, DE QUATRO REDUTORES DE VELOCIDADE NA RODOVIA DR. HEITOR PEIXOTO TOLEDO, NO TRECHO COMPREENDIDO DO TREVO ATÉ AS COMUNIDADES BOA VISTA, COLÔNIA PADRE DAMIÃO E POVOADO SÃO DOMINGOS. O PRESENTE PEDIDO REITERA PARCIALMENTE A INDICAÇÃO Nº 058/17 DE MESMA AUTORIA.</t>
   </si>
   <si>
     <t>3524</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3524/3524_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3524/3524_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE A REALIZAÇÃO, POR MEIO DO SETOR MUNICIPAL COMPETENTE, DA PINTURA DE UMA FAIXA DE PEDESTRES NA RUA FRANCISCO TEIXEIRA DE ABREU, BAIRRO PALMEIRAS, ESPECIFICAMENTE EM FRENTE À BORRACHARIA DO FERNANDO E PRÓXIMO AO MERCADO PALMEIRAS, A PEDIDO DOS MORADORES. O PRESENTE PEDIDO REITERA PARCIALMENTE A INDICAÇÃO Nº 290/17 DE MESMAS AUTORIAS.</t>
   </si>
   <si>
     <t>3525</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3525/3525_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3525/3525_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE A REALIZAÇÃO, POR MEIO DO SETOR MUNICIPAL COMPETENTE, DA CONSTRUÇÃO DE PASSARELAS LATERAIS COM CORRIMÃOS PARA PEDESTRES NAS PONTES DAS RUAS FRANCISCO TEIXEIRA DE ABREU E CECÍLIA SERRATO, PERTENCENTES RESPECTIVAMENTE AOS BAIRROS PALMEIRAS E VILA CASAL, A PEDIDO DOS MORADORES. O PRESENTE PEDIDO REITERA PARCIALMENTE A INDICAÇÃO Nº 128/17 DE AUTORIA DOS VEREADORES EDEIR PACHECO DA COSTA, DARCI PIRES DA SILVA, JOSELI ANÍSIO PINTO E GILSON FAZOLLA FILGUEIRAS.</t>
   </si>
   <si>
     <t>3526</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3526/3526_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3526/3526_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. PREFEITO DE UBÁ, EDSON TEIXEIRA FILHO, PARA INDICAR-LHE A REALIZAÇÃO, POR MEIO DO SETOR MUNICIPAL COMPETENTE, DA CONSTRUÇÃO DE UM REDUTOR DE VELOCIDADE EM FRENTE AO Nº 856 DA RUA OTAVIANO DA ROCHA, BAIRRO SÃO DOMINGOS, A PEDIDO DOS FIÉIS DA IGREJA ADJACENTE. O PRESENTE PEDIDO REITERA PARCIALMENTE A INDICAÇÃO Nº 552/17 DA VEREADORA JANE CRISTINA LACERDA PINTO.</t>
   </si>
   <si>
     <t>3599</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3599/requerimento_171.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3599/requerimento_171.pdf</t>
   </si>
   <si>
     <t>Calçamento da Rua Major Tito César, no trecho atrás do Hospital São Vicente de Paulo. _x000D_
 Reiteração da Indicação nº 297/17 do edil Antero Gomes de Aguiar.</t>
   </si>
   <si>
     <t>3600</t>
   </si>
   <si>
-    <t>Rosângela Maria Alfenas de Andrade, Gilson Pica Pau Vereador, Joseli Anísio Pinto</t>
-[...2 lines deleted...]
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3600/requerimento_172.pdf</t>
+    <t>Rosângela Maria Alfenas de Andrade, Gilson Fazolla Filgueiras, Joseli Anísio Pinto</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3600/requerimento_172.pdf</t>
   </si>
   <si>
     <t>Asfaltamento da Rua José Lemos Duarte, no Bairro Oséas Maranhão ._x000D_
 Reiteração da Indicação nº 492/17 do edil Antero Gomes de Aguiar.</t>
   </si>
   <si>
     <t>3602</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3602/requerimento_174.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3602/requerimento_174.pdf</t>
   </si>
   <si>
     <t>Limpeza do córrego que passa pelos bairros Vila Casal, Palmeiras e Schiavon.  Reiteração parcial do Requerimento nº 099/17 de mesma autoria.</t>
   </si>
   <si>
     <t>3601</t>
   </si>
   <si>
-    <t>Luis Carlos Teixeira Ribeiro, Jane Lacerda, Jorge Custódio Gervásio, José Roberto, Lek</t>
-[...2 lines deleted...]
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3601/requerimento_176.pdf</t>
+    <t>Luis Carlos Teixeira Ribeiro, Alexandre de Barros Mendes, Jane Cristina Lacerda Pinto, Jorge Custódio Gervásio, José Roberto Reis Filgueiras</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3601/requerimento_176.pdf</t>
   </si>
   <si>
     <t>Calçamento da Rua Ceci Perón, Bairro Agroceres._x000D_
 Reiteração parcial da Indicação nº 145/17 de autoria do edil Antero Gomes de Aguiar.</t>
   </si>
   <si>
     <t>2986</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2986/2986_texto_integral.pdf</t>
+    <t>Alexandre de Barros Mendes, Antero Gomes de Aguiar, Darci Pires da Silva, Edeir Pacheco, Gilson Fazolla Filgueiras, Jane Cristina Lacerda Pinto, Jorge Custódio Gervásio, Joseli Anísio Pinto, José Roberto Reis Filgueiras, Luis Carlos Teixeira Ribeiro, Rosângela Maria Alfenas de Andrade</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2986/2986_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR À PRESIDÊNCIA QUE SEJA INSTAURADA UMA COMISSÃO PARLAMENTAR DE INQUÉRITO - CPI, COM O OBJETIVO DE APURAR, COMO FATO DETERMINADO, AS POSSÍVEIS RESPONSABILIDADES E IRREGULARIDADES COM RELAÇÃO À ATUAL CRISE HÍDRICA NO MUNICÍPIO DE UBÁ.</t>
   </si>
   <si>
     <t>3622</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3622/requerimento_201.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3622/requerimento_201.pdf</t>
   </si>
   <si>
     <t>Ao prefeito para que remeta a esta Casa Legislativa, por meio de documentos comprobatórios e nos termos do Parágrafo Único do Art. 56 da Lei Orgânica Municipal, o montante de recursos investidos na Bienal do Livro de Ubá</t>
   </si>
   <si>
     <t>3623</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3623/requerimento_202.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3623/requerimento_202.pdf</t>
   </si>
   <si>
     <t>Ao prefeito para realizar o calçamento das Ruas Irmãos Perón e Ceci Perón, no Bairro Agroceres,</t>
   </si>
   <si>
     <t>3624</t>
   </si>
   <si>
     <t>Ao prefeito, para  calçamento da Rua Juber (sic) Amaral Péron, Bairro Agroceres.</t>
   </si>
   <si>
     <t>3625</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3625/requerimento_204.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3625/requerimento_204.pdf</t>
   </si>
   <si>
     <t>Ao prefeito, para que remeta a esta Casa Legislativa as punições em caso de descumprimento do Decreto n° 6010/2017, que “declara situação de emergência no Município de Ubá em razão da estiagem e falta de abastecimento de água potável”.</t>
   </si>
   <si>
     <t>3626</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3626/requerimento_205.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3626/requerimento_205.pdf</t>
   </si>
   <si>
     <t>Ao prefeito para operação tapa buracos na Rua Dico Teixeira, Bairro Dico Teixeira, a pedido da vereadora Soninha, suplente do PHS. _x000D_
 O presente pedido reitera parcialmente a Indicação nº 525/17 do edil Antero Gomes de Aguiar.</t>
   </si>
   <si>
     <t>3627</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3627/requerimento_206.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3627/requerimento_206.pdf</t>
   </si>
   <si>
     <t>Ao prefeito para  asfaltamento da Av. Santiago, Bairro Santa Bernadete. _x000D_
 O presente pedido reitera a Indicação nº 113/17 de autoria da vereadora Rosângela Alfenas.</t>
   </si>
   <si>
     <t>3628</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3628/requerimento_207.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3628/requerimento_207.pdf</t>
   </si>
   <si>
     <t>Ao prefeito para  calçamento de um trecho de aproximadamente 40 metros da Rua Juber Amaral Péron, Bairro Agroceres._x000D_
 O presente pedido reitera a Indicação nº 036/17 de autoria dos edis Edeir Pacheco da Costa, Darci Pires da Silva, Gilson Fazolla Filgueiras e Joseli Anísio Pinto e Requerimento nº 203/17 de autoria do edil Luis Carlos Teixeira Ribeiro.</t>
   </si>
   <si>
     <t>3629</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3629/requerimento_208.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3629/requerimento_208.pdf</t>
   </si>
   <si>
     <t>Ao prefeito parao calçamento da Rua Joaquim Teixeira da Rocha, Bairro Agroceres._x000D_
  O presente pedido reitera a Indicação nº 077/17 de autoria do edil Antero Gomes de Aguiar.</t>
   </si>
   <si>
     <t>3630</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3630/requerimento_209.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3630/requerimento_209.pdf</t>
   </si>
   <si>
     <t>Ao prefeito para  construção de quatro redutores de velocidade na Rodovia Dr. Heitor Peixoto Toledo</t>
   </si>
   <si>
     <t>3631</t>
   </si>
   <si>
     <t>À Mesa Diretora para que reagende uma nova data para a reunião do Grupo de Apoio ao Paciente de Câncer – GRAPAC</t>
   </si>
   <si>
     <t>3632</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3632/requerimento_210.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3632/requerimento_210.pdf</t>
   </si>
   <si>
     <t>Ao prefeito, para  desentupimento de todos os bueiros da Rua Adolfo Pereira Cortez, Bairro São Domingos._x000D_
  O presente pedido reitera parcialmente a Indicação nº 397/17 de mesma autoria.</t>
   </si>
   <si>
     <t>3633</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3633/requerimento_212.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3633/requerimento_212.pdf</t>
   </si>
   <si>
     <t>Criação de  Comissão Especial de Acompanhamento da Crise Hídrica, nos termos do Art. 61 do Regimento Interno, para averiguar irregularidades no fornecimento de água no município.</t>
   </si>
   <si>
     <t>3634</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3634/requerimento_213.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3634/requerimento_213.pdf</t>
   </si>
   <si>
     <t>Ao prefeito, para realizar o calçamento da Rua João Perón, Bairro Agroceres,. _x000D_
 A presente solicitação reitera a Indicação nº 649/17 de mesma autoria</t>
   </si>
   <si>
     <t>3635</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3635/requerimento_214.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3635/requerimento_214.pdf</t>
   </si>
   <si>
     <t>Ao prefeito, para calçamento da Rua Maria Burato Migliorini, Bairro San Rafael._x000D_
 A presente solicitação reitera a Indicação nº 075/17 de autoria da vereadora Jane Cristina Lacerda Pinto</t>
   </si>
   <si>
     <t>3649</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3649/requerimento_215.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3649/requerimento_215.pdf</t>
   </si>
   <si>
     <t>ao Sr. Tenente da Polícia Militar Ambiental Regional Ubá-MG, Júlio César Cortez, ao Sr. Gerente da Seção de Zoonoses Municipal, João de Souza Lima, à Sra. Secretária de Saúde Municipal, Dulcinea Thinassi Perini, e à Sra. Secretária de Educação Municipal, Maria Elizabeth Barros, para Reunião Ordinária sobre o recolhimento de animais na cidade, sobre o ensino do bem-estar animal nas escolas e outros assuntos correlatos</t>
   </si>
   <si>
     <t>3652</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3652/requerimento_216.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3652/requerimento_216.pdf</t>
   </si>
   <si>
     <t>Para que a Mesa Diretora desta Casa verifique a possibilidade de providenciar ajuda de custo à palestrante Elizabeth Suzanne Macgregor, que ministra cursos de educação em bem-estar animal para docentes, gestores e coordenadores pedagógicos.</t>
   </si>
   <si>
     <t>3653</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3653/requerimento_217.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3653/requerimento_217.pdf</t>
   </si>
   <si>
     <t>Calçamento do logradouro que interliga as ruas Elpídia da Silva Fagundes, do Bairro Santa Edwiges, até a Av. Senador Levindo Coelho, do Bairro Antonina Coelho.</t>
   </si>
   <si>
     <t>3654</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3654/requerimento_218.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3654/requerimento_218.pdf</t>
   </si>
   <si>
     <t>À Sra. Proprietária da Empresa Horizonte Service (CNPJ - 11.341.090/0001-09), Andrea Cristina Silva de Paiva e ao preposto da empresa em Ubá, Sr. Cláudio Oliveira, para convidar-lhes a participarem de uma Reunião Ordinária.</t>
   </si>
   <si>
     <t>3655</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3655/requerimento_219.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3655/requerimento_219.pdf</t>
   </si>
   <si>
     <t>Calçamento da Rua Afonso Pereira Santiago, Bairro da Luz.._x000D_
 A presente solicitação reitera a Indicação nº 40/17 do edil Antero Gomes de Aguiar.</t>
   </si>
   <si>
     <t>3656</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3656/requerimento_220.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3656/requerimento_220.pdf</t>
   </si>
   <si>
     <t>Limpeza nos córregos dos bairros Palmeiras, São Domingos e Waldemar de Castro (Beco do Sapo)._x000D_
  A presente solicitação reitera parcialmente o Requerimento nº 174/17 de mesma autoria.</t>
   </si>
   <si>
     <t>3657</t>
   </si>
   <si>
     <t>Ao prefeito para operação tapa-buracos em todas as ruas do Bairro Santa Edwiges. _x000D_
 A presente solicitação reitera o Requerimento nº 157/17 de autoria do edil Antero Gomes de Aguiar.</t>
   </si>
   <si>
     <t>3658</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3658/requerimento_222.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3658/requerimento_222.pdf</t>
   </si>
   <si>
     <t>Ao prefeito, construção de dois redutores de velocidade na Rua Francisco Teixeira de Abreu, Bairro Palmeiras._x000D_
  A presente solicitação reitera parcialmente a Indicação nº 288/17 de autoria dos vereadores Edeir Pacheco da Costa, Gilson Fazolla Filgueiras, Joseli Anísio Pinto e Darci Pires da Silva.</t>
   </si>
   <si>
     <t>3659</t>
   </si>
   <si>
-    <t>Edeir Pacheco, Antero Gomes de Aguiar, Darci Pires da Silva, Gilson Pica Pau Vereador</t>
-[...2 lines deleted...]
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3659/requerimento_223.pdf</t>
+    <t>Edeir Pacheco, Antero Gomes de Aguiar, Darci Pires da Silva, Gilson Fazolla Filgueiras</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3659/requerimento_223.pdf</t>
   </si>
   <si>
     <t>Pedido de informações à Direção da Fundação Municipal Irailda Ribeiro – FUNIR, nos termos do Parágrafo Único do Art. 56 da Lei Orgânica Municipal.</t>
   </si>
   <si>
     <t>3660</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3660/requerimento_224.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3660/requerimento_224.pdf</t>
   </si>
   <si>
     <t>Ao prefeito, asfaltamento da Rua Afonso Ivo de Felippe, localizada entre os bairros Santa Cruz e Peluso._x000D_
 A presente solicitação reitera a Indicação nº 475/17, de autoria do edil Antero Gomes de Aguiar.</t>
   </si>
   <si>
     <t>3661</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3661/requerimento_225.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3661/requerimento_225.pdf</t>
   </si>
   <si>
     <t>Ao prefeito , instalação de um poste com luminária no final da Rua José Marcelo da Rocha, Bairro Palmeiras. _x000D_
 A presente solicitação reitera a Indicação nº 270/17 de mesma autoria.</t>
   </si>
   <si>
     <t>3662</t>
   </si>
   <si>
     <t>Ao prefeito, construção de um redutor de velocidade na Av. Olegário Maciel, Bairro Industrial._x000D_
  A presente solicitação reitera parcialmente a Indicação nº 170/17 de autoria do edil infra-assinado e dos vereadores Edeir Pacheco Costa, Gilson Fazolla Filgueiras, Joseli Anísio Pinto e Rosângela Alfenas.</t>
   </si>
   <si>
     <t>3663</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3663/requerimento_227.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3663/requerimento_227.pdf</t>
   </si>
   <si>
     <t>Ao prefeito, calçamento da Rua Lenir Guiziline de Andrade, Bairro Industrial._x000D_
  A presente solicitação reitera a Indicação nº 469/17 de autoria do edil Luis Carlos Teixeira Ribeiro.</t>
   </si>
   <si>
     <t>3664</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3664/requerimento_228.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3664/requerimento_228.pdf</t>
   </si>
   <si>
     <t>À Sra. Maria José, representante da Empresa Horizonte Service em Ubá, para participar de uma Reunião Ordinária e discorrer sobre os contratos celebrados entre a Prefeitura de Ubá e a Horizonte Service.</t>
   </si>
   <si>
     <t>3665</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3665/requerimento_229.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3665/requerimento_229.pdf</t>
   </si>
   <si>
     <t>Ao  Deputado Estadual Wilson Batista,  informações a respeito da Carreta de Prevenção ao Câncer, amparada pela Lei Estadual nº 20.658/2013.</t>
   </si>
   <si>
     <t>3666</t>
   </si>
   <si>
     <t>À Presidência da CMU para que estude a criação de aperfeiçoamentos para a segurança desta Casa.</t>
   </si>
   <si>
     <t>3667</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3667/requerimento_231.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3667/requerimento_231.pdf</t>
   </si>
   <si>
     <t>Ao prefeito  informação se a Prefeitura de Ubá e a empresa Talento Produções já celebraram algum contrato resultante de processo licitatório.</t>
   </si>
   <si>
     <t>3668</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3668/requerimento_232.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3668/requerimento_232.pdf</t>
   </si>
   <si>
     <t>Ao Sr. Patrick Tavares Gomes, Comandante da 3ª Cia de Bombeiros Militar, cópia do boletim de ocorrência de um acidente ocorrido na Rodovia Ubá-Visconde do Rio Branco onde dois trabalhadores foram soterrados em um loteamento.</t>
   </si>
   <si>
     <t>3669</t>
   </si>
   <si>
-    <t>Gilson Pica Pau Vereador, José Roberto, Lek</t>
-[...2 lines deleted...]
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3669/requerimento_233.pdf</t>
+    <t>Gilson Fazolla Filgueiras, Alexandre de Barros Mendes, José Roberto Reis Filgueiras</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3669/requerimento_233.pdf</t>
   </si>
   <si>
     <t>À Sra. Dulcinéa Thinassi Perini, Secretária Municipal de Saúde, e ao Sr. Roberto Alves Vieira, Secretário do Consórcio Intermunicipal de Saúde – SIMSAÚDE, convite para  reunião em que discorram sobre as atribuições do município e do consórcio.</t>
   </si>
   <si>
     <t>3670</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3670/requerimento_234.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3670/requerimento_234.pdf</t>
   </si>
   <si>
     <t>Ao prefeito e à Secretaria de Finanças , remessa da lista de débitos cancelados na divida ativa por prescrição de prazo, com o nome das pessoas físicas ou jurídicas, montante principal, juros, multas e correção monetárias, para conhecimento desta Casa.</t>
   </si>
   <si>
     <t>3671</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3671/requerimento_236.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3671/requerimento_236.pdf</t>
   </si>
   <si>
     <t>Desentupimento de bueiro em frente ao nº 35 da Rua Dr. Adjalme da Silva Botelho, Bairro Seminário.</t>
   </si>
   <si>
     <t>3672</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3672/requerimento_237.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3672/requerimento_237.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito, cópia do contrato  entre a Prefeitura de Ubá e a empresa Horizonte Service.</t>
   </si>
   <si>
     <t>3673</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3673/requerimento_238.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3673/requerimento_238.pdf</t>
   </si>
   <si>
     <t>À Sra. Andrea Cristina Silva de Paiva, proprietária da empresa Horizonte Service, e à Sra. Maria José,  sua representante  em Ubá, para convocá-las a  uma Reunião Ordinária,tendo em vista a ausência de resposta aos convites encaminhados pelos Requerimentos nº 218/17 e nº 228/17.</t>
   </si>
   <si>
     <t>3674</t>
   </si>
   <si>
     <t>Ao prefeito, desentupimento de dois bueiros localizados na Rua Sete Lagoas, Bairro Santana_x000D_
 O presente pedido reitera a Indicação nº 581/17 de mesma autoria.</t>
   </si>
   <si>
     <t>3675</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3675/requerimento_240.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3675/requerimento_240.pdf</t>
   </si>
   <si>
     <t>À Secretaria Municipal de Saúde, as informações: Houve denúncia que alguns servidores da Secretaria de Saúde estão encaminhando pacientes com câncer para o Grupo de Apoio ao Paciente com Câncer – GRAPAC, para que o tratamento seja arcado por essa entidade. Essa informação é verídica? _x000D_
 A Secretaria de Saúde tem a informação se o Hospital ASCOMCER, localizado em Juiz de Fora-MG, está realizando o exame de imunohistoquímica aos pacientes ubaenses?</t>
   </si>
   <si>
     <t>3676</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3676/requerimento_241.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3676/requerimento_241.pdf</t>
   </si>
   <si>
     <t>Ao prefeito, construção de uma academia ao ar livre para atender a população da Colônia Padre Damião.</t>
   </si>
   <si>
     <t>3677</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3677/requerimento_242.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3677/requerimento_242.pdf</t>
   </si>
   <si>
     <t>Ao prefeito, revitalização da Praça José Custódio Pereira, localizada no Povoado São Domingos (Colônia Padre Damião)._x000D_
  O presente pedido reitera a Indicação nº 053/17 de mesma autoria</t>
   </si>
   <si>
     <t>3678</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3678/requerimento_243.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3678/requerimento_243.pdf</t>
   </si>
   <si>
     <t>Ao prefeito,  asfaltamento da Rodovia Dr. Heitor Peixoto Toledo (no trecho compreendido do trevo até as Comunidades Boa Vista, Colônia Padre Damião e Povoado São Domingos). _x000D_
 O presente pedido reitera a Indicação nº 054/17 de mesma autoria</t>
   </si>
   <si>
     <t>3679</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3679/requerimento_244.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3679/requerimento_244.pdf</t>
   </si>
   <si>
     <t>Ao prefeito, colocação  de redutores de velocidade na Rodovia Dr. Heitor Peixoto Toledo, após o asfaltamento da via. _x000D_
 O presente pedido reitera a Indicação nº 058/17 de mesma autoria.</t>
   </si>
   <si>
     <t>3680</t>
   </si>
   <si>
     <t>Ao prefeito , asfaltamento da Rua dos Vicentinos, localizada na parte do alta do Bairro Louriçal._x000D_
  O presente pedido reitera a Indicação nº 168/17 de mesma autoria.</t>
   </si>
   <si>
     <t>3681</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3681/requerimento_246.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3681/requerimento_246.pdf</t>
   </si>
   <si>
     <t>Ao prefeito, construção de uma academia popular na Comunidade da Barrinha. _x000D_
 O presente pedido reitera a Indicação nº 203/17 de mesma autoria.</t>
   </si>
   <si>
     <t>3682</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3682/requerimento_247.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3682/requerimento_247.pdf</t>
   </si>
   <si>
     <t>Ao prefeito, construção de três redutores de velocidade ao longo da Av. Comendador Jacinto Soares de Sousa Lima, Bairro Dico Teixeira._x000D_
  A presente solicitação reitera o Requerimento 063/17 de mesma autoria e, parcialmente, a indicação nº 169/17 do edil Luis Carlos Teixeira Ribeiro.</t>
   </si>
   <si>
     <t>3683</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3683/requerimento_248.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3683/requerimento_248.pdf</t>
   </si>
   <si>
     <t>Ao prefeito,o calçamento dos seguintes logradouros da Colônia Padre Damião e Povoado São Domingos: Projetada, Manoel Soares Ferreira, Odilon dos Reis, Maria Arantes, José Rodrigo de Freitas, Maria Efigência de Oliveira, Gustavo Moreira, Manoel Cataldo Pinto. _x000D_
 A presente solicitação reitera a Indicação nº 216/17 de mesma autoria.</t>
   </si>
   <si>
     <t>3684</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3684/requerimento_249.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3684/requerimento_249.pdf</t>
   </si>
   <si>
     <t>Ao prefeito , colocação de dois postes no Povoado São Domingos, Colônia Padre Damião, sendo um no final da Rua José Messias e outro no final da Rua Maria de Lourdes Marçal._x000D_
 A presente solicitação reitera a Indicação nº 377/17 de mesma autoria</t>
   </si>
   <si>
     <t>3685</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3685/requerimento_250.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3685/requerimento_250.pdf</t>
   </si>
   <si>
     <t>Ao prefeito, instalação de uma grade em cima de um muro na Rua Santa Anastácia, Bairro São Domingos, localizado em frente aos números 486 e 496.</t>
   </si>
   <si>
     <t>3686</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3686/requerimento_251.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3686/requerimento_251.pdf</t>
   </si>
   <si>
     <t>Ao prefeito, para realizar a instalação de um poste com luminária em frente ao nº 389 da Rua Francisco André de Araújo, Bairro Bela Vista. _x000D_
 A presente solicitação reitera o Requerimento nº 116/17 de mesma autoria.</t>
   </si>
   <si>
     <t>3693</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3693/requerimento_252.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3693/requerimento_252.pdf</t>
   </si>
   <si>
     <t>Ao prefeito, reforma do escadão localizado entre as Ruas João Schiavon e José Doriguetto, Bairro Schiavon.</t>
   </si>
   <si>
     <t>3701</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3701/requerimento_253.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3701/requerimento_253.pdf</t>
   </si>
   <si>
     <t>Ao prefeito, asfaltamento da Rodovia Dr. Heitor Peixoto Toledo,  do trevo até as Comunidades Boa Vista, Colônia Padre Damião e Povoado São Domingos, construção de redutores de velocidade e da rede de águas pluviais ao longo do logradouro._x000D_
  A presente solicitação reitera o Requerimento nº 115/17 de mesma autoria.</t>
   </si>
   <si>
     <t>3702</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3702/requerimento_254.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3702/requerimento_254.pdf</t>
   </si>
   <si>
     <t>Ao prefeito, o asfaltamento da Rua Adão Quintão, Bairro Agroceres. _x000D_
 A presente solicitação reitera a Indicação nº 464/17 de mesma autoria.</t>
   </si>
   <si>
     <t>3703</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3703/requerimento_255.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3703/requerimento_255.pdf</t>
   </si>
   <si>
     <t>Ao prefeito, instalação de placas sinalizadoras que indiquem a localização da Colônia Padre Damião e Povoados._x000D_
  A presente solicitação reitera a Indicação nº 536/17 de mesma autoria.</t>
   </si>
   <si>
     <t>3704</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3704/requerimento_256.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3704/requerimento_256.pdf</t>
   </si>
   <si>
     <t>Ao prefeito, reforma da Praça José Custódio Pereira, no Povoado São Domingos. A presente solicitação reitera a Indicação nº 538/17 de mesma autoria.</t>
   </si>
   <si>
     <t>3705</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3705/requerimento_257.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3705/requerimento_257.pdf</t>
   </si>
   <si>
     <t>Ao prefeito, construção de um trevo de acesso ao Povoado Boa Vista. _x000D_
 A presente solicitação reitera a Indicação nº 539/17 de mesma autoria.</t>
   </si>
   <si>
     <t>3706</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3706/requerimento_258.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3706/requerimento_258.pdf</t>
   </si>
   <si>
     <t>Ao prefeito,  providências urgentes quanto à rede de esgoto localizada na Rua Mariana Arantes, do Povoado São Domingos (Colônia Padre Damião),que escorre para o córrego ali existente, praticamente sem água nesta época, ocasionando intenso mau cheiro com transtornos para os moradores locais, em sua maioria enfermos. _x000D_
 A presente solicitação reitera a Indicação nº 549/17 de mesma autoria.</t>
   </si>
   <si>
     <t>3707</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3707/requerimento_259.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3707/requerimento_259.pdf</t>
   </si>
   <si>
     <t>Ao prefeito, asfaltamento de um pequeno trecho localizado na esquina entre as ruas Elisa Amaral Peron e Curitiba, no Bairro Agroceres. O presente pedido reitera a Indicação nº 078/17 do edil Antero Gomes de Aguiar e o Requerimento nº 165/17 de mesma autoria.</t>
   </si>
   <si>
     <t>3708</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3708/requerimento_260.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3708/requerimento_260.pdf</t>
   </si>
   <si>
     <t>Ao prefeito,  construção de três redutores de velocidade ao longo da Rua Pedro Paiva, no Bairro Laurindo de Castro. A presente solicitação reitera a Indicação nº 598/17 de mesma autoria.</t>
   </si>
   <si>
     <t>3709</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3709/requerimento_261.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3709/requerimento_261.pdf</t>
   </si>
   <si>
     <t>Ao prefeito,  colocação de uma placa de sinalização de estacionamento preferencial em frente ao Ubá Commercial Center,  para o uso de clientes dos consultórios médicos. _x000D_
 A presente solicitação reitera a Indicação nº 614/17 de mesma autoria.</t>
   </si>
   <si>
     <t>3710</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3710/requerimento_262.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3710/requerimento_262.pdf</t>
   </si>
   <si>
     <t>Ao prefeito, construção de um redutor de velocidade na Rua Adão Quintão, Bairro Agroceres, entre os números 171 e 200. A presente solicitação reitera a Indicação nº 651/17 de mesma autoria.</t>
   </si>
   <si>
     <t>3711</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3711/requerimento_263.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3711/requerimento_263.pdf</t>
   </si>
   <si>
     <t>À Mesa Diretora, agendamento de Audiência Pública para apresentação à população do Plano Plurianual (PPA) e da Lei Orçamentária Anual (LOA).</t>
   </si>
   <si>
     <t>3712</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3712/requerimento_264.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3712/requerimento_264.pdf</t>
   </si>
   <si>
     <t>Ao prefeito, informação nos termos do Parágrafo Único do Art. 56 da Lei Orgânica Municipal: A Prefeitura de Ubá está tomando alguma providência para colocar em prática o Plano de Mobilidade Urbana? Vale ressaltar que o prazo é até o mês de abril de 2018 e o município perderá importantes recursos caso não se adeque.</t>
   </si>
   <si>
     <t>3713</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3713/requerimento_265.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3713/requerimento_265.pdf</t>
   </si>
   <si>
     <t>Ao prefeito,  melhorias no funcionamento da Universidade do Estado de Minas Gerais – UEMG (Campus Ubá). A presente solicitação reitera a Indicação nº 701/17 de mesma autoria.</t>
   </si>
   <si>
     <t>3714</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3714/requerimento_267.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3714/requerimento_267.pdf</t>
   </si>
   <si>
     <t>Ao prefeito, construção de quatro redutores de velocidade na Rodovia Dr. Heitor Peixoto Toledo, do trevo até as Comunidades Boa Vista, Colônia Padre Damião e Povoado São Domingos. A presente solicitação reitera o Requerimento nº 209/17 de mesma autoria.</t>
   </si>
   <si>
     <t>3715</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3715/requerimento_268.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3715/requerimento_268.pdf</t>
   </si>
   <si>
     <t>Ao prefeito, calçamento da Rua Joaquim Teixeira da Rocha, Bairro Agroceres. A presente solicitação reitera a Indicação nº 077/17 e o Requerimento 208/17, respectivamente de autoria dos edis Antero Gomes de Aguiar e Jorge Custodio Gervasio.</t>
   </si>
   <si>
     <t>3716</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3716/requerimento_269.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3716/requerimento_269.pdf</t>
   </si>
   <si>
     <t>Pedido de informações ao Sr. Thales Bittencourt de Barcelos, Diretor do Instituto Médico Legal de Minas Gerais.</t>
   </si>
   <si>
     <t>3717</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3717/requerimento_270.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3717/requerimento_270.pdf</t>
   </si>
   <si>
     <t>Ao prefeito,  construção de quatro passarelas (redutor de velocidade com a pintura de faixa de pedestres por cima) no Bairro Antonina Coelho. O presente pedido reitera o Requerimento nº 021/17 de mesma autoria.</t>
   </si>
   <si>
     <t>3719</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3719/requerimento_271.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3719/requerimento_271.pdf</t>
   </si>
   <si>
     <t>Ao prefeito, cópia do contrato celebrado entre a Prefeitura e a empresa Tecknocon.</t>
   </si>
   <si>
     <t>3718</t>
   </si>
   <si>
-    <t>Gilson Pica Pau Vereador, Darci Pires da Silva, Edeir Pacheco, Joseli Anísio Pinto</t>
-[...2 lines deleted...]
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3718/requerimento_272.pdf</t>
+    <t>Gilson Fazolla Filgueiras, Darci Pires da Silva, Edeir Pacheco, Joseli Anísio Pinto</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3718/requerimento_272.pdf</t>
   </si>
   <si>
     <t>Ao prefeito,  cópia do processo 235/17, relativo ao Pregão 039/17, onde constam os documentos de habilitação e propostas das empresas Tecknocon e Horizonte Service, além do recurso apresentado pela empresa Horizonte Service em face da empresa Tecknocon.</t>
   </si>
   <si>
     <t>3720</t>
   </si>
   <si>
     <t>Ao prefeito, calçamento do trecho final da Rua Mário Felipe dos Santos, Bairro Vila Casal. A presente solicitação reitera proposição de autoria do edis Gilson Fazolla Filgueiras, Joseli Anísio Pinto e Edeir Pacheco da Costa</t>
   </si>
   <si>
     <t>3721</t>
   </si>
   <si>
     <t>Ao prefeito,  remeter a esta Casa de Leis, os gastos com publicidade realizados pela prefeitura nos anos de 2016 e 2017.</t>
   </si>
   <si>
     <t>3722</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3722/requerimento_275.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3722/requerimento_275.pdf</t>
   </si>
   <si>
     <t>Ao prefeito, poste com luminária em frente ao nº 389 da Rua Francisco André de Araújo, Bairro Beira Linha. A presente solicitação reitera o Requerimento nº 116/17 de mesmas autorias</t>
   </si>
   <si>
     <t>3723</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3723/requerimento_276.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3723/requerimento_276.pdf</t>
   </si>
   <si>
     <t>Ao prefeito, construção da sede própria do Posto de Saúde do Bairro Palmeiras, devido ao constante crescimento do Bairro.</t>
   </si>
   <si>
     <t>3724</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3724/requerimento_277.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3724/requerimento_277.pdf</t>
   </si>
   <si>
     <t>Ao prefeito,  construção de um bueiro na Rua Francisco Teixeira de Abreu, no Bairro Palmeiras, nas proximidades do nº 1505 e do Mercado RJ. A presente solicitação reitera a Indicação nº 458/17 de mesma autoria.</t>
   </si>
   <si>
     <t>3725</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3725/requerimento_278.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3725/requerimento_278.pdf</t>
   </si>
   <si>
     <t>Ao prefeito,  construção de uma academia ao ar livre no Bairro Palmeiras.  A presente solicitação reitera a Indicação nº 457/17 de mesma autoria.</t>
   </si>
   <si>
     <t>3726</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3726/requerimento_279.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3726/requerimento_279.pdf</t>
   </si>
   <si>
     <t>Ao prefeito, calçamento da Rua calçamento da Rua Afonso Pereira Santiago, Bairro da Luz. A presente solicitação reitera a Indicação nº 040/17 de mesma autoria.</t>
   </si>
   <si>
     <t>3727</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3727/requerimento_280.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3727/requerimento_280.pdf</t>
   </si>
   <si>
     <t>Ao prefeito, operação tapa buracos em todas as ruas do Bairro Santa Edwiges</t>
   </si>
   <si>
     <t>3728</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3728/requerimento_281.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3728/requerimento_281.pdf</t>
   </si>
   <si>
     <t>Ao prefeito, extensão de rede elétrica, e instalação de postes de iluminação pública e luminárias, na Comunidade da Ligação.</t>
   </si>
   <si>
     <t>3729</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3729/requerimento_282.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3729/requerimento_282.pdf</t>
   </si>
   <si>
     <t>Ao prefeito, asfaltamento da Rua Dr. Manoel Lourenço de Azevedo, Comunidade Peixoto Filho, bem como a construção da rede de águas pluviais com bueiros. _x000D_
 A presente solicitação reitera parcialmente a Indicação nº 425/17 de autoria do edil Antero Gomes de Aguiar.</t>
   </si>
   <si>
     <t>3730</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3730/requerimento_283.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3730/requerimento_283.pdf</t>
   </si>
   <si>
     <t>Ao prefeito,  reconstrução de muro de contenção em frente ao nº 496 da Rua Santa Anastácia, Bairro São Domingos. A presente solicitação reitera a Indicação nº 628/17 de autoria do edil Antero Gomes de Aguiar.</t>
   </si>
   <si>
     <t>3731</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3731/requerimento_284.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3731/requerimento_284.pdf</t>
   </si>
   <si>
     <t>Ao prefeito, calçamento de 70 metros da Rua Irmãos Perón, Bairro Agroceres. _x000D_
 A presente solicitação reitera parcialmente a Indicação nº 145/17 de mesma autoria.</t>
   </si>
   <si>
     <t>3029</t>
   </si>
   <si>
     <t>RECPI</t>
   </si>
   <si>
     <t>Requerimento CPI</t>
   </si>
   <si>
     <t>Comissão Parlamentar de Inquérito da Crise Hídrica</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3029/3029_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3029/3029_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, QUE O PODER EXECUTIVO INFORME O VALOR OU ESTIMATIVA DE VALOR QUE SERÁ GASTO PELO MUNICÍPIO NAS OBRAS DE INFRAESTRUTURA DE FUNDO DE VALE, CONFORME CLÁUSULA 6ª, ALÍNEA J DO CONTRATO PROGRAMA QUE ESTÁ NA IMINÊNCIA DE SER ASSINADO COM A COPASA</t>
   </si>
   <si>
     <t>3030</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3030/3030_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3030/3030_texto_integral.pdf</t>
   </si>
   <si>
     <t>À SENHORA SINARA INÁCIO MEIRELES CHENNA DIRETORA-PRESIDENTE DA COPASA/MG INFORMAR:_x000D_
 1-INFORMAR QUAIS FORAM OS INVESTIMENTOS FEITOS EM OBRAS NA CIDADE DE UBÁ, PELA COPASA, DESDE O PRIMEIRO CONTRATO ASSINADO EM 1974. _x000D_
 2-QUANTO A COPASA ESTÁ GASTANDO DE PUBLICIDADE INSTITUCIONAL NA CIDADE DE UBÁ?_x000D_
 3-QUAIS LOTEAMENTOS A COPASA EQUIPOU POR SUA CONTA OU POR CONTA DA PREFEITURA NA CIDADE DE UBÁ?_x000D_
 4-QUANTOS RESERVATÓRIOS DE ÁGUA TRATADA E CASAS DE BOMBAS FORAM ENTREGUES À COPASA PELOS EMPREENDIMENTOS IMOBILIÁRIOS DESDE 1974, LISTANDO OS BAIRROS E A CAPACIDADE DE CADA UM, AS DATAS DE IMPLEMENTAÇÃO, E QUANTO A COPASA ACRESCENTOU EM VALORES MONETÁRIOS AO SEU PATRIMÔNIO._x000D_
 5-TODOS OS EMPREENDIMENTOS IMOBILIÁRIOS DOS ÚLTIMOS 8 ANOS APROVADOS COM DECRETO PELA PREFEITURA TIVERAM CONSULTA DE VIABILIDADE TÉCNICA E OS PROJETOS APROVADOS PELA CONCESSIONÁRIA? A COPASA AO APROVAR ESTES PROJETOS ENTROU COM ALGUM INVESTIMENTO OU TODAS AS REDES, RESERVATÓRIO E BOMBAS FORAM CUSTEADAS PELOS EMPREENDEDORES?_x000D_
 6-QUAIS LOTEAMENTOS A COPASA EQUIPOU POR SUA CONTA OU POR CONTA DA PREFEITURA?_x000D_
 7-A COPASA POSSUI O EIA (ESTUDO DE IMPACTO AMBIENTAL) PARA CAPTAÇÃO DE ÁGUA DO RIO DOS BAGRES? CASO POSSUA, FAVOR ENCAMINHÁ-LO PARA A CÂMARA MUNICIPAL DE UBÁ._x000D_
 8-A COPASA REALIZOU ALGUM INVESTIMENTO AMBIENTAL NA CIDADE DE UBÁ DESDE 1974? QUAIS? (SEPARAR POR DATA)</t>
   </si>
   <si>
     <t>3031</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3031/3031_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3031/3031_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, INFORMAR QUAIS FORAM AS AUTORIZAÇÕES CONCEDIDAS PARA O CORTE DE ÁRVORES NA ZONA RURAL E URBANA EM UBÁ DESDE 1990</t>
   </si>
   <si>
     <t>3032</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3032/3032_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3032/3032_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO CHEFE REGIONAL DO INSTITUTO ESTADUAL DE FLORESTAS, INFORMAR QUAIS FORAM AS AUTORIZAÇÕES CONCEDIDAS PARA O CORTE DE ÁRVORES NA ZONA RURAL E URBANA EM UBÁ DESDE 1990. </t>
   </si>
   <si>
     <t>3033</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3033/3033_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3033/3033_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO COMANDANTE DA 3ª CIA DE BOMBEIROS MILITAR 4° BBM, INFORMAR SOBRE TODOS OS REGISTROS DE INCÊNDIOS EM VEGETAÇÃO NA ÁREA URBANA E RURAL DESDE O ANO DE 1990</t>
   </si>
   <si>
     <t>3034</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3034/3034_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3034/3034_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SUPERINTENDENTE DA SUPRAM ZONA DA MATA, INFORMAR AS CONCESSÕES DE OUTORGAS SOBRE O USO DE ÁGUAS, LIBERADAS NO MUNICÍPIO DE UBÁ, POR REGIÃO, NOS ÚLTIMOS 5 ANOS</t>
   </si>
   <si>
     <t>3035</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3035/3035_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3035/3035_texto_integral.pdf</t>
   </si>
   <si>
     <t>À PROMOTORA DO MEIO AMBIENTE DA COMARCA DE UBÁ, INFORMAR TODAS AS DENÚNCIAS FEITAS AO MINISTÉRIO PÚBLICO DESTA COMARCA SOBRE INTERVENÇÃO E ASSOREAMENTO DE NASCENTES DESDE 2004.</t>
   </si>
   <si>
     <t>3036</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3036/3036_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3036/3036_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO PREFEITO, RESPONDER AOS SEGUINTES QUESTIONAMENTOS:_x000D_
 1- QUAIS PRÁTICAS CONSERVACIONISTAS DE USO DO SOLO FORAM IMPLEMENTADAS AO LONGO DE 20 ANOS NO MUNICÍPIO (SEPARAR POR LOCALIZAÇÃO E DATAS);_x000D_
 2- QUANTAS MUDAS E SUA LOCALIZAÇÃO FORAM PLANTADAS NO MUNICÍPIO DE UBÁ AO LONGO DE 20 ANOS (SEPARAR POR DATAS);_x000D_
 3- QUANTOS METROS DE CERCA E QUAIS NASCENTES FORAM PROTEGIDAS AO LONGO DE 20 ANOS PELO MUNICÍPIO DE UBÁ (SEPARAR POR DATAS);_x000D_
 4- SEGUNDO OS SEGUINTES DISPOSITIVOS DA LEI ORGÂNICA DO MUNICÍPIO DE UBÁ É CORRETO AFIRMAR QUE AS ESCOLAS MUNICIPAIS POSSUEM NA GRADE ESCOLAR EDUCAÇÃO AMBIENTAL? COMO ELA VEM SENDO DESENVOLVIDA AO LONGO DE 20 ANOS? (SEPARAR POR DATAS)_x000D_
 &amp;#8220;ART. 206. O CURRÍCULO ESCOLAR DE PRIMEIRO GRAU DAS ESCOLAS MUNICIPAIS INCLUIRÁ CONTEÚDOS PROGRAMÁTICOS SOBRE O MEIO AMBIENTE, A PREVENÇÃO DE USO DE DROGAS E DE EDUCAÇÃO PARA O TRÂNSITO" _x000D_
 "ART. 337 TODOS TÊM DIREITO AO MEIO AMBIENTE ECOLOGICAMENTE EQUILIBRADO, BEM DE USO COMUM DO POVO E ESSENCIAL À SADIA QUALIDADE DE VIDA, IMPONDO-SE AO PODER PÚBLICO MUNICIPAL E À COLETIVIDADE O DEVER DE DEFENDÊ-LO PARA AS PRESENTES E FUTURAS GERAÇÕES" _x000D_
 (...)_x000D_
 "VI &amp;#8211; PROMOVER A EDUCAÇÃO AMBIENTAL EM TODOS OS NÍVEIS DE ENSINO E A CONSCIENTIZAÇÃO PÚBLICA PARA A PRESERVAÇÃO DO MEIO AMBIENTAL"._x000D_
 5- SEGUNDO OS SEGUINTES DISPOSITIVOS DA LOM FORAM REALIZADOS ESTUDOS PRÉVIOS DE IMPACTO AMBIENTAL DE TODAS AS ATIVIDADES POTENCIALMENTE CAUSADORAS DE SIGNIFICATIVA DEGRADAÇÃO DO MEIO AMBIENTE AO LONGO DE 20 ANOS? (SEPARAR POR DATAS)_x000D_
 "ART. 337 TODOS TÊM DIREITO AO MEIO AMBIENTE ECOLOGICAMENTE EQUILIBRADO, BEM DE USO COMUM DO POVO E ESSENCIAL À SADIA QUALIDADE DE VIDA, IMPONDO-SE AO PODER PÚBLICO MUNICIPAL E À COLETIVIDADE O DEVER DE DEFENDÊ-LO PARA AS PRESENTES E FUTURAS GERAÇÕES"._x000D_
 (...)_x000D_
 § 1º_x000D_
 PARA ASSEGURAR A EFETIVIDADE DESSE DIREITO, INCUMBE AO PODER PÚBLICO:_x000D_
 (...)_x000D_
 IV &amp;#8211; EXIGIR, NA FORMA DA LEI, PARA INSTALAÇÃO DE OBRA OU ATIVIDADE POTENCIALMENTE CAUSADORA DE SIGNIFICATIVA DEGRADAÇÃO DO MEIO AMBIENTE, ESTUDO PRÉVIO DE IMPACTO AMBIENTAL, A QUE SE DARÁ PUBLICIDADE;_x000D_
 6- SEGUNDO O ART. 343 DA LOM, QUAIS SÃO OS MEMBROS DA COMISSÃO DE PLANEJAMENTO AMBIENTAL E DEFESA DO DIREITO À QUALIDADE DE VIDA DO MUNICÍPIO DE UBÁ, E QUAIS ATIVIDADES FORAM DESENVOLVIDAS POR ELES AO LONGO DESSES 20 ANOS? (SEPARAR POR DATAS)_x000D_
 "ART. 343. INCUMBE, TAMBÉM, AO PODER PÚBLICO, INSTITUIR, EM CARÁTER PERMANENTE, A &amp;#8220;COMISSÃO DE PLANEJAMENTO AMBIENTAL E DEFESA DO DIREITO À QUALIDADE DE VIDA DO MUNICÍPIO DE UBÁ&amp;#8220;, COM PARTICIPAÇÃO PARTIDÁRIA DE ENTIDADES AMBIENTALISTAS E OUTRAS ASSOCIAÇÕES DA SOCIEDADE CIVIL, QUE SE ENCARREGARÁ DA PRESERVAÇÃO E RESTAURAÇÃO DO MEIO AMBIENTE, INCLUINDO O ESTABELECIMENTO DE NORMAS REGULAMENTARES E TÉCNICAS, PADRÕES E DEMAIS MEDIDAS DE CARÁTER OPERACIONAL PARA A PROTEÇÃO DO MEIO AMBIENTE E CONTROLE DA UTILIZAÇÃO RACIONAL DOS RECURSOS AMBIENTAIS, PROPORCIONANDO-LHE O SUPORTE TÉCNICO E OPERACIONAL NECESSÁRIO AO CUMPRIMENTO DE SUA FINALIDADE"._x000D_
 7- SEGUNDO O SEGUINTE DISPOSITIVO DA LOM, QUAL O INVENTÁRIO E O MAPEAMENTO DAS COBERTURAS VEGETAIS NATIVAS E DE SEUS RECURSOS HÍDRICOS AO LONGO DE 20 ANOS? (SEPARAR POR DATAS)_x000D_
 &amp;#8220;ART. 351 O MUNICÍPIO CRIARÁ MECANISMO DE INCENTIVO A:&amp;#8221;_x000D_
 &amp;#8220;PARÁGRAFO ÚNICO. O MUNICÍPIO PROMOVERÁ O INVENTÁRIO E O MAPEAMENTO DAS COBERTURAS VEGETAIS NATIVAS E DE SEUS RECURSOS HÍDRICOS, PARA A ADOÇÃO DE MEDIDAS ESPECIAIS DE PROTEÇÃO.&amp;#8221;_x000D_
 8- SEGUNDO A LEI ORGÂNICA EM SEU ART. 353, &amp;#8220;O PODER PÚBLICO DEVERÁ EFETUAR O REFLORESTAMENTO DOS TERRENOS PERTENCENTES A MUNICIPALIDADE E RECUPERAR A COBERTURA VERDE DAS ÁREAS DESPROVIDAS DE VEGETAÇÃO NO PERÍMETRO URBANO, NOTADAMENTE AS ELEVAÇÕES CIRCUNDANTES, MEDIANTE PROGRAMA ESPECÍFICO, CONTANDO COM A PARTICIPAÇÃO DA COLETIVIDADE.&amp;#8221; NESTE SENTIDO, O MUNICÍPIO REALIZOU REFLORESTAMENTO, OU RECUPERAÇÃO DE COBERTURA VERDE AO LONGO DE 20 ANOS? (SEPARAR POR DATAS)_x000D_
 9- SEGUNDO A LOM, EM SEU ART. 355, &amp;#8220;O PODER EXECUTIVO, DENTRO DE 180 (CENTO E OITENTA) DIAS A CONTAR DA PROMULGAÇÃO DESTA LEI ORGÂNICA, COM A COLABORAÇÃO DA COMUNIDADE UBAENSE, ATRAVÉS DE SUAS ASSOCIAÇÕES COMUNITÁRIAS, ENTIDADES DE CLASSE, SINDICAIS E POPULARES, ÓRGÃOS MUNICIPAIS, ESTADUAIS E FEDERAIS LIGADOS AO SETOR, ENCAMINHARÁ À CÂMARA MUNICIPAL PROJETO DE LEI INSTITUINDO O CÓDIGO MUNICIPAL DE DEFESA DO MEIO AMBIENTE, QUE ESTABELECERÁ CRITÉRIOS E ÁREAS DESTINADAS À PRESERVAÇÃO DO MEIO AMBIENTE E DO EQUILÍBRIO ECOLÓGICO, BEM COMO AS PENALIDADES APLICÁVEIS AOS INFRATORES, DE SEUS DISPOSITIVOS.&amp;#8221; NESTE PRISMA, É CORRETO AFIRMAR QUE TAL NORMA AINDA CARECE DE REGULAMENTAÇÃO?_x000D_
 10-  SEGUNDO O ART. 357 DA LOM, &amp;#8220;A CIDADE DEVERÁ SER ARBORIZADA, NO CENTRO, NOS BAIRROS E NOS DISTRITOS, DE UM MODO TECNICAMENTE PLANEJADO, DENTRO DE UM PRAZO MÁXIMO DE 24 (VINTE QUATRO) MESES, APÓS A PROMULGAÇÃO DESTA LEI&amp;#8221;. NESTE SENTIDO, FOI REALIZADA ARBORIZAÇÃO TECNICAMENTE PLANEJADA AO LONGO DESSES 20 ANOS? QUAIS OS DOCUMENTOS QUE COMPROVAM EVENTUAL PLANEJAMENTO?_x000D_
      11-  SEGUNDO O ART. 336 DA LOM,  &amp;#8220;CABE À ADMINISTRAÇÃO MUNICIPAL ADQUIRIR TRATORES E SEUS IMPLEMENTOS E TRATORES DE ESTEIRA PARA ATENDER O MEIO RURAL NA PREPARAÇÃO E CONSTRUÇÃO DE REPRESAS PARA APROVEITAMENTO DAS NASCENTES DE ÁGUAS, VISANDO O AUMENTO DO ÍNDICE PLUVIOMÉTRICO, A IRRIGAÇÃO, A PRODUÇÃO DE PEIXES, BEM COMO PARA PREPARAR TERRAS PARA O PLANTIO, VISANDO ATENDER AO PRODUTOR DE BAIXA RENDA, CONFORME O DETERMINAR LEI ESPECÍFICA.&amp;#8221; NESTE DIAPASÃO, QUANTAS REPRESAS FORAM CONSTRUÍDAS A FIM DE APROVEITAMENTO DE NASCENTES DE ÁGUA AO LONGO DE 20 ANOS E SUA LOCALIZAÇÃO? (SEPARAR POR DATAS)_x000D_
     12- SEGUNDO O ART. 242 DA LOM, &amp;#8220;O MUNICÍPIO TOMBARÁ, PARA FINS DE CONSERVAÇÃO&amp;#8221;, DENTRE OUTROS, O &amp;#8220;RIO UBÁ, SUA NASCENTES E AFLUENTES&amp;#8221;. NESTE SENTIDO, HOUVE ALGUM TOMBAMENTO DE NASCENTES E AFLUENTES? (INDICAR LOCAIS E DATAS) SENDO POSITIVA A RESPOSTA ANTERIOR, PORQUE SOFRERAM INTERVENÇÕES MESMO SENDO TOMBADAS?_x000D_
 13- A COPASA IRÁ COBRAR O ESGOTO QUANTOS MESES DEPOIS DE ASSINADO O CONTRATO? E QUAL O PERCENTUAL QUE SERÁ ACRESCIDO NA CONTA DE ÁGUA?_x000D_
 14- QUANTOS LOTEAMENTOS ANTERIORES A 2009 TIVERAM SEUS PROJETOS APROVADOS E EXECUTADOS PELOS LOTEADORES? QUAIS SÃO ELES?_x000D_
 15- NA MINUTA DO CONTRATO ESTÁ PREVISTO O FORO DE BELO HORIZONTE PARA DIRIMIR PROBLEMAS JUDICIAIS, POR QUE NÃO COLOCAR O FORA PARA UBÁ?_x000D_
 </t>
   </si>
   <si>
     <t>3038</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3038/3038_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3038/3038_texto_integral.pdf</t>
   </si>
   <si>
     <t>À DIRETORA-PRESIDENTE DA COPASA/MG, APRESENTAR O PROJETO TÉCNICO E A OUTORGA DOS SEGUINTES POÇOS ARTESIANOS: 1º - DO BAIRRO SANTA BERNADETE, NA AVENIDA OLEGÁRIO MACIEL, PRÓXIMO À E. E. DEP. CARLOS PEIXOTO FILHO (POLIVALENTE) E DA LIGAÇÃO COM A RUA SANTA CATARINA; 2º - DO BAIRRO VILA CASAL, NAS PROXIMIDADES DO NÚMERO 276 DA RUA MÁRIO FELIPE DOS SANTOS.</t>
   </si>
   <si>
     <t>3037</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3037/3037_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3037/3037_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO PREFEITO, NO DIA 4 DE SETEMBRO DE 2017, INÚMEROS IMÓVEIS DO BAIRRO SANTA BERNADETE APRESENTARAM RACHADURAS, E DE ACORDO COM A PREFEITURA, IRIAM SER TOMADAS MEDIDAS PARA A CONTRATAÇÃO DE UMA EQUIPE MULTIDISCIPLINAR COM O INTUITO DE APURAR AS CAUSAS DO OCORRIDO E BUSCAR SOLUÇÕES EFETIVAS. _x000D_
 A PREFEITURA REALIZOU A CONTRATAÇÃO DA EQUIPE MULTIDISCIPLINAR? QUAL A CAUSA E A SOLUÇÃO PARA O FATO OCORRIDO?_x000D_
 </t>
   </si>
   <si>
     <t>3062</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3062/3062_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3062/3062_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR LEANDRO BORGES DA CRUZ, GERENTE REGIONAL DA COPASA DE UBÁ, REQUER DADO OS NÚMEROS DÍSPARES INFORMADOS PELO RELATÓRIO DA ARSAE EM 2015 (4 CAMINHÕES-PIPA PRÓPRIOS COM CAPACIDADE DE 8 MIL LITROS CADA) E O QUE A COPASA INFORMOU AO MINISTÉRIO PÚBLICO ( 7 CAMINHÕES-PIPA E, POSTERIORMENTE, 14), ENVIAR O NÚMERO DE CAMINHÕES-PIPA QUE SÃO UTILIZADOS NA CRISE HÍDRICA DE 2017 (PRÓPRIOS E ADQUIRIDOS), BAIRROS ATENDIDOS E SEUS RESPECTIVOS DIAS, E QUAL A ORIGEM DA ÁGUA DISTRIBUÍDA (HIDRANTES E/OU FONTES ALTERNATIVAS).</t>
   </si>
   <si>
     <t>3063</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3063/3063_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3063/3063_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, INFORMAR SOBRE O NÚMERO, VALOR TOTAL E DESTINO DAS AÇÕES SUBSCRITAS PELO MUNICÍPIO, TANTO NA IMPLANTAÇÃO DO SISTEMA, QUANTO NAS AMPLIAÇÕES.</t>
   </si>
   <si>
     <t>3064</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3064/3064_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3064/3064_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SR. MATHEUS VALLE, CHEFE DE GABINETE DA DIRETORIA COLEGIADA-ARSAE, INFORMAÇÕES SOBRE:_x000D_
 A) QUAIS AMPLIAÇÕES FORAM FEITAS PARA ATENDER O CRESCIMENTO VEGETATIVO DO SISTEMA;_x000D_
 B) QUANTAS AÇÕES FORAM SUBSCRITAS PELO MUNICÍPIO E O SEU VALOR TOTAL, TANTO NA IMPLANTAÇÃO DO SISTEMA, QUANTO NAS AMPLIAÇÕES.</t>
   </si>
   <si>
     <t>3065</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3065/3065_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3065/3065_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR ALBERTO IASBIK, SUPERINTENDENTE DA SUPRAM ZM, REQUER APRESENTAÇÃO DO PROJETO TÉCNICO E A OUTORGA DOS SEGUINTES POÇOS ARTESIANOS: 1° DO BAIRRO SANTA BERNARDETE, NA AVENIDA OLEGÁRIO MACIEL, PRÓXIMO À E. E. DEP. CARLOS PEIXOTO FILHO (POLIVALENTE) E DA LIGAÇÃO COM A RUA SANTA CATARINA; 2º DO BAIRRO VILA CASAL, NAS PROXIMIDADES DO NÚMERO 276 DA RUA MÁRIO FELIPE DOS SANTOS.</t>
   </si>
   <si>
     <t>3082</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3082/3082_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3082/3082_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVOCANDO O SENHOR ALBERTO FELIX IASBIK, SUPERINTENDENTE DA SUPRAM ZM, AO COMPARECIMENTO A ESTA CASA NO DIA 20/12/2017 (QUARTA-FEIRA) ÀS 18 HORAS PARA ESCLARECIMENTOS RELACIONADOS À ATUAÇÃO DA SUPRAM EM EMPREENDIMENTOS AMBIENTAIS NA CIDADE DE UBÁ NOS ÚLTIMOS ANOS.+</t>
   </si>
   <si>
     <t>3083</t>
   </si>
   <si>
-    <t>Darci Pires da Silva, Edeir Pacheco, Jane Lacerda, José Roberto</t>
-[...2 lines deleted...]
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3083/3083_texto_integral.pdf</t>
+    <t>Darci Pires da Silva, Edeir Pacheco, Jane Cristina Lacerda Pinto, José Roberto Reis Filgueiras</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3083/3083_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SR. LEANDRO BORGES DA CRUZ- GERENTE REGIONAL DA COPASA, INFORMAR QUEM FOI O RESPONSÁVEL PELA CONSTRUÇÃO DE UM RESERVATÓRIO DE 100.000L (CEM MIL LITROS) NO TERRENO DA ETA MIRAGAIA DA COPASA.</t>
   </si>
   <si>
     <t>3084</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3084/3084_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3084/3084_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SR. MARCOS PAULO BARLETTA SCHIAVON, INFORMAR QUEM FOI O RESPONSÁVEL PELA CONSTRUÇÃO DE UM RESERVATÓRIO DE 100.000L (CEM MIL LITROS) NO TERRENO DA ETA MIRAGAIA DA COPASA.</t>
   </si>
   <si>
     <t>3086</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3086/3086_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3086/3086_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO SR. ALBERTO FÉLIX, SUPERINTENDENTE DA SUPRAM ZM, ENCAMINHAR À CÂMARA MUNICIPAL DE UBÁ CÓPIA DE TODOS OS PROCESSOS REFERENTES AOS POÇOS DA COPASA EM UBÁ (MESMO OS COM OUTORGA EMERGENCIAL) COM DATAS DE PROTOCOLO E PEDIDOS JUNTO AO ÓRGÃO, BEM COMO REFERENTE ÀS OBRAS DO RIO DOS BAGRES.</t>
   </si>
   <si>
     <t>3221</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3221/3221_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3221/3221_texto_integral.pdf</t>
   </si>
   <si>
     <t>APRESENTAR CÓPIA DE TODOS OS PROCESSOS NA ÍNTEGRA DE LOTEAMENTOS APROVADOS PELO MUNICÍPIO A PARTIR DE 13/07/2010 COM O ADVENTO DA LEI COMPLEMENTAR 123/2010</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -13653,67 +13656,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1697/1697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1698/1698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1699/1699_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1700/1700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1701/1701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1702/1702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1737/1737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1738/1738_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1739/1739_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1740/1740_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1741/1741_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1742/1742_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1743/1743_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1744/1744_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1745/1745_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1746/1746_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1747/1747_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1748/1748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1749/1749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1750/1750_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1751/1751_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1752/1752_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1753/1753_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1754/1754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1755/1755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1756/1756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1757/1757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1758/1758_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1759/1759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1760/1760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1761/1761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1762/1762_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1763/1763_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1764/1764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1765/1765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1766/1766_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1767/1767_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1768/1768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1769/1769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1770/1770_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1771/1771_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1772/1772_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1773/1773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1774/1774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1775/1775_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1776/1776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1777/1777_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1778/1778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1779/1779_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1780/1780_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1781/1781_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1782/1782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1783/1783_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1784/1784_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1785/1785_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1786/1786_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1787/1787_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1788/1788_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1789/1789_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1790/1790_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1791/1791_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1801/1801_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1802/1802_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1803/1803_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1804/1804_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1805/1805_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1806/1806_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1807/1807_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1808/1808_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1809/1809_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1810/1810_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1811/1811_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1812/1812_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1813/1813_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1814/1814_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1815/1815_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1816/1816_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1817/1817_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1818/1818_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1819/1819_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1820/1820_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1821/1821_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1822/1822_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1823/1823_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1930/1930_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1931/1931_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1934/1934_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1935/1935_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1936/1936_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1938/1938_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1939/1939_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1940/1940_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1941/1941_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1943/1943_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1944/1944_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1945/1945_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1946/1946_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1947/1947_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1948/1948_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1949/1949_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1950/1950_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1951/1951_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1952/1952_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1954/1954_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1955/1955_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1956/1956_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1957/1957_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1958/1958_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1960/1960_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1961/1961_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1962/1962_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1963/1963_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1964/1964_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1965/1965_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1966/1966_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1967/1967_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1968/1968_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1969/1969_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1970/1970_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1971/1971_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1972/1972_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1973/1973_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1976/1976_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2239/2239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2240/2240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2241/2241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2242/2242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2243/2243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2244/2244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2245/2245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2246/2246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2247/2247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2248/2248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2258/2258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2259/2259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2260/2260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2261/2261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2262/2262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2263/2263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2264/2264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2265/2265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2266/2266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2267/2267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2268/2268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2274/2274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2275/2275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2276/2276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2277/2277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2269/2269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2270/2270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2271/2271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2272/2272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2273/2273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2278/2278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2279/2279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2280/2280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2281/2281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2282/2282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2283/2283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2284/2284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2285/2285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2286/2286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2287/2287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2288/2288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2289/2289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2290/2290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2291/2291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2292/2292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2293/2293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2294/2294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2295/2295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2296/2296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2297/2297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2298/2298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2299/2299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2300/2300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2301/2301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2302/2302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2303/2303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2304/2304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2305/2305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2306/2306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2307/2307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2308/2308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2325/2325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2326/2326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2327/2327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2328/2328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2329/2329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2330/2330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2331/2331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2336/2336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2337/2337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2338/2338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2339/2339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2340/2340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2341/2341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2342/2342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2346/2346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2347/2347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2348/2348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2349/2349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2350/2350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2351/2351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2352/2352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2353/2353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2354/2354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2355/2355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2356/2356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2368/2368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2369/2369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2370/2370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2371/2371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2372/2372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2373/2373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2374/2374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2375/2375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2376/2376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2377/2377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2379/2379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2380/2380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2381/2381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2382/2382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2383/2383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2384/2384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2385/2385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2386/2386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2387/2387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2388/2388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2390/2390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2391/2391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2392/2392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2393/2393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2394/2394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2395/2395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2396/2396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2397/2397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2398/2398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2399/2399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2400/2400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2401/2401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2402/2402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2403/2403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2404/2404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2405/2405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2406/2406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2407/2407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2408/2408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2409/2409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2410/2410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2411/2411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2412/2412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2413/2413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2414/2414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2415/2415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2418/2418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2419/2419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2420/2420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2421/2421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2422/2422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2423/2423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2424/2424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2425/2425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1929/1929_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2427/2427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2428/2428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2429/2429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2430/2430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2431/2431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2432/2432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2433/2433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2434/2434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2435/2435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2436/2436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2550/2550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2551/2551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2552/2552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/2555/indicacao_297.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2556/2556_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2557/2557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2558/2558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2559/2559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2560/2560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2561/2561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2562/2562_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2563/2563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2564/2564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2565/2565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2566/2566_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2567/2567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2579/2579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2580/2580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2581/2581_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2582/2582_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2583/2583_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2584/2584_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2585/2585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2586/2586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2587/2587_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2588/2588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2589/2589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2590/2590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2591/2591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2592/2592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2593/2593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2594/2594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2595/2595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2596/2596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2597/2597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2598/2598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2599/2599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2600/2600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2601/2601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2602/2602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2603/2603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2604/2604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2605/2605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2606/2606_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2607/2607_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2608/2608_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2609/2609_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2610/2610_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2611/2611_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2612/2612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2613/2613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2614/2614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2615/2615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2616/2616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2617/2617_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2618/2618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2619/2619_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2621/2621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2623/2623_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2624/2624_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2625/2625_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2626/2626_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2627/2627_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2628/2628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2629/2629_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2630/2630_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2631/2631_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2632/2632_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2633/2633_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2634/2634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2635/2635_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2636/2636_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2637/2637_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2639/2639_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2640/2640_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2641/2641_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2642/2642_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2643/2643_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2644/2644_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2645/2645_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2646/2646_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2647/2647_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2648/2648_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2649/2649_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2650/2650_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2651/2651_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2652/2652_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2653/2653_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2654/2654_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2655/2655_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2656/2656_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2657/2657_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2658/2658_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2659/2659_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2660/2660_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2661/2661_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2662/2662_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2663/2663_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2664/2664_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2665/2665_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2666/2666_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2667/2667_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2668/2668_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2669/2669_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2672/2672_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2673/2673_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2674/2674_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2675/2675_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2676/2676_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2677/2677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2678/2678_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2679/2679_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2680/2680_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2681/2681_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2682/2682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2683/2683_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2684/2684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2685/2685_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2686/2686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2687/2687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2688/2688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2689/2689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2690/2690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2691/2691_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2113/2113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2114/2114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2115/2115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2097/2097_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2090/2090_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2091/2091_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2092/2092_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2093/2093_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2094/2094_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2095/2095_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2104/2104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2105/2105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2076/2076_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2077/2077_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2078/2078_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2079/2079_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2080/2080_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2081/2081_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2082/2082_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2083/2083_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2116/2116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2117/2117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2118/2118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2106/2106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2107/2107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2119/2119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2120/2120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2121/2121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2122/2122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2343/2343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2344/2344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2692/2692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2693/2693_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2694/2694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2695/2695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3089/3089_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3090/3090_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3091/3091_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3092/3092_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3093/indicacao_465.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3094/3094_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3095/3095_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3099/3099_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3100/3100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3101/3101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3102/3102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3103/3103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3104/3104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3105/3105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3107/3107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3108/3108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3109/3109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3110/3110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3111/3111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3112/3112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3113/3113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3114/3114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3115/3115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3116/3116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3117/3117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3118/3118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3119/3119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3120/3120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3121/3121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3122/3122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3123/3123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3124/3124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3125/3125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3126/3126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3127/3127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3128/3128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3129/3129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3130/3130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3131/3131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3132/3132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3135/3135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3136/3136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3137/3137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3138/3138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3139/3139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3140/3140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3141/3141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3142/3142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3143/3143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3144/3144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3146/3146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3147/3147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3148/3148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3149/3149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3150/3150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3151/3151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3152/3152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3153/3153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3154/3154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3155/3155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3168/3168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3169/3169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3170/3170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3171/indicacao_524.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3172/indicacao_525.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3173/indicacao_526.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3174/3174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3175/3175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3176/3176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3177/3177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3178/3178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3179/3179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3180/3180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3181/3181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3182/3182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3183/3183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3184/3184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3185/3185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3186/3186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3187/3187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3188/3188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3189/3189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3190/3190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3191/3191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3192/3192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3193/3193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3194/3194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3195/3195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3196/3196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3197/3197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3198/3198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3199/3199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3200/3200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3201/3201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3202/3202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3203/3203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3204/3204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3205/3205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3206/3206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3207/3207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3208/3208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3209/3209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3210/3210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3211/3211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3212/3212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3213/3213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3214/3214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3215/3215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3216/3216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3217/3217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3284/3284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3285/3285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3286/3286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3287/3287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3288/indicacao_575.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3289/3289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3290/3290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3291/3291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3292/3292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3293/3293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3294/3294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3295/3295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3296/3296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3297/3297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3298/3298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3299/3299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3300/3300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3301/3301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3302/3302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3303/3303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3304/3304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3305/3305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3306/3306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3307/3307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3308/3308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3309/3309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3310/3310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3311/3311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3312/3312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3313/3313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3314/3314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3315/3315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3316/3316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3317/3317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3318/3318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3319/3319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3320/3320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3321/3321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3322/3322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3323/3323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3324/3324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3325/3325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3326/3326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3327/3327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3328/3328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3329/3329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3330/3330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3331/3331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3332/3332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3333/3333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3334/3334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3335/3335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3336/3336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3337/3337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3338/3338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3339/3339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3340/3340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3341/3341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3342/3342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3343/3343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3344/3344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3345/3345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3346/3346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3347/3347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3348/3348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3349/3349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3350/3350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3351/3351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3352/3352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3353/3353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3354/3354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3355/3355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3356/3356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3357/3357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3358/3358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3359/3359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3360/3360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3361/3361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3362/3362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3363/3363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3364/3364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3365/3365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3366/3366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3367/3367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3368/3368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3369/3369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3370/3370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3371/3371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3372/3372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3373/3373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3374/3374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3375/3375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3376/3376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3377/3377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3378/3378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3379/3379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3380/3380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3381/3381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3382/3382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3383/3383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3384/3384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3385/3385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3386/3386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3387/3387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3388/3388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3389/3389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3391/3391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3392/3392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3393/3393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3394/3394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3395/3395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3396/3396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3397/3397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3398/3398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3399/3399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3400/3400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3401/3401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3402/3402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3403/3403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3404/3404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3405/3405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3406/3406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3407/3407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3408/3408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3409/3409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3410/3410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3411/3411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3412/3412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3416/3416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3417/3417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3418/3418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3419/3419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3420/3420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3421/3421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/4829/indicacao_712.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3422/3422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3423/3423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3424/3424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3425/3425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3426/3426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3427/3427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3428/3428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3429/3429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3430/3430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3431/3431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3432/3432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3433/3433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3434/3434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3435/3435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3437/3437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3438/3438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3439/3439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3440/3440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3442/3442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3443/3443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3444/3444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3445/3445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3446/3446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3447/3447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3448/3448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3449/3449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3450/3450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3451/3451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3452/3452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3453/3453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3454/3454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3455/3455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3456/3456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3457/3457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3458/3458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3459/3459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3460/3460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3461/3461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3462/3462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3482/3482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3483/3483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3496/3496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3500/3500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3501/3501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3502/3502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3503/3503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3504/3504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3505/3505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3506/3506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3527/3527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3528/3528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3529/3529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3530/3530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3531/3531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3532/3532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3533/3533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3534/3534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3535/3535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3536/3536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3537/3537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3538/3538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3539/3539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3551/3551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3552/3552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3553/3553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3554/3554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3558/mocao_28.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2110/2110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2088/2088_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2103/2103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3559/mocao_32.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3560/mocao_35.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3561/mocao_34.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3562/mocao_35.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3563/mocao_36.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3564/mocao_37.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3565/mocao_38.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3566/mocao_39.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3567/mocao_40.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3568/mocao_41.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3569/mocao_42.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3570/mocao_43.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3572/mocao_45.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3574/mocao_47.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3575/mocao_48.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3576/mocao_49.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3577/mocao_50.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3578/mocao_51.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3579/mocao_52.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3581/mocao_54.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3582/mocao_55.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3584/mocao_57.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3585/mocao_58.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3586/mocao_59.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3587/mocao_60.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3588/mocao_61.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3589/mocao_62.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3590/mocao_63.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3591/mocao_64.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3592/mocao_65.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3593/mocao_66.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3595/mocao_67.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3596/mocao_68.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1925/1925_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2160/2160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2132/2132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2928/2928_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2987/2987_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1926/1926_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2201/2201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1978/1978_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1979/1979_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/1980/projeto_de_lei_5.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1984/1984_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1986/1986_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1987/1987_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1988/1988_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1990/1990_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1991/1991_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1992/1992_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1995/1995_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1996/1996_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1997/1997_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/2208/projeto_de_lei_16.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1998/1998_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2209/2209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2210/2210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2142/2142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2255/2255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2211/2211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2212/2212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1999/1999_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2140/2140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2141/2141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2129/2129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2214/2214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2130/2130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2131/2131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2215/2215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2216/2216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2217/2217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2218/2218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2219/2219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2220/2220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2221/2221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2222/2222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2223/2223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2238/2238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2236/2236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2237/2237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2224/2224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2135/2135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2139/2139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2133/2133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2134/2134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2225/2225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2232/2232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2315/2315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2316/2316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2317/2317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2448/2448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2867/2867_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3028/3028_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2868/2868_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2944/2944_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2943/2943_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3637/projeto_de_lei_63.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2974/2974_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2983/2983_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3027/3027_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2925/2925_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2926/2926_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2977/2977_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2927/2927_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3073/3073_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3085/3085_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2929/2929_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3072/3072_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2969/2969_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2970/2970_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2971/2971_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2972/2972_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2973/2973_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2984/2984_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2985/2985_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3098/3098_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3145/3145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3071/3071_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3158/3158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3066/3066_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3133/3133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3070/3070_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3067/3067_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3069/projeto_de_lei_91.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3068/3068_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3088/3088_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3077/3077_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3076/3076_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3075/3075_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3390/3390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3106/3106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3096/3096_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3134/3134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3159/3159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3097/3097_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3087/3087_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3157/3157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3162/3162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3161/3161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3160/3160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3156/3156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3074/3074_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3247/3247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2143/2143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2144/2144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2145/2145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2146/2146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2147/2147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2148/2148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2149/2149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2150/2150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2151/2151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2152/2152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2153/2153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2154/2154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2155/2155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2156/2156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2157/2157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2158/2158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2159/2159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2161/2161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2162/2162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2163/2163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2164/2164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2165/2165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2166/2166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2167/2167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2168/2168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2169/2169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2170/2170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2171/2171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2172/2172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2173/2173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2175/2175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2176/2176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2177/2177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2179/2179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2180/2180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2181/2181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2182/2182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2183/2183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2186/2186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2187/2187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2188/2188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2189/2189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2190/2190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2191/2191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2192/2192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2193/2193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2194/2194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2195/2195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2196/2196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2197/2197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2198/2198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2199/2199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2102/2102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3606/representacao_58.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3607/representacao_59.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3608/representacao_60.pdf" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3609/representacao_61.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3610/representacao_62.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3611/representacao_63.pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3612/representacao_64.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3613/representacao_67.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3614/representacao_68.pdf" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3615/representacao_69.pdf" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3616/representacao_70.pdf" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3618/representacao_71.pdf" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3620/representacao_74.pdf" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3621/representacao_75.pdf" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2008/2008_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2009/2009_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2010/2010_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2011/2011_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2012/2012_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2013/2013_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2014/2014_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2015/2015_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2016/2016_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2018/2018_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2019/2019_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2021/2021_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2022/2022_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2023/2023_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2024/2024_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2020/2020_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2025/2025_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2026/2026_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2027/2027_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2028/2028_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2029/2029_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2030/2030_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2031/2031_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2032/2032_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2033/2033_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2034/2034_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2035/2035_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2036/2036_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2037/2037_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2038/2038_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2039/2039_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2040/2040_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2041/2041_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2042/2042_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2043/2043_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2044/2044_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2045/2045_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/4929/requerimento_79.pdf" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2096/2096_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2123/2123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2099/2099_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2108/2108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2111/2111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2112/2112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2086/2086_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2109/2109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2085/2085_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2087/2087_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2124/2124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2101/2101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2100/2100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2089/2089_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3463/3463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3464/3464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3465/3465_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3466/3466_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3467/3467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3468/3468_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3469/3469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3470/3470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3471/3471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3472/3472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3473/3473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3474/3474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3475/3475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3476/3476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3477/3477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3478/3478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3479/3479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3480/3480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3481/3481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3484/3484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3485/3485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3486/3486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3487/3487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3488/3488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3490/3490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3491/3491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3492/3492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3493/3493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3494/3494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3495/3495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3497/3497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3498/3498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3499/3499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3507/3507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3508/3508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3509/3509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3510/3510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3511/3511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3512/3512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3513/3513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3514/3514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3515/3515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3516/3516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3517/3517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3518/3518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3519/3519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3520/3520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3521/3521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3522/3522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3523/3523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3524/3524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3525/3525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3526/3526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3599/requerimento_171.pdf" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3600/requerimento_172.pdf" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3602/requerimento_174.pdf" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3601/requerimento_176.pdf" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2986/2986_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3622/requerimento_201.pdf" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3623/requerimento_202.pdf" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3625/requerimento_204.pdf" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3626/requerimento_205.pdf" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3627/requerimento_206.pdf" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3628/requerimento_207.pdf" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3629/requerimento_208.pdf" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3630/requerimento_209.pdf" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3632/requerimento_210.pdf" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3633/requerimento_212.pdf" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3634/requerimento_213.pdf" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3635/requerimento_214.pdf" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3649/requerimento_215.pdf" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3652/requerimento_216.pdf" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3653/requerimento_217.pdf" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3654/requerimento_218.pdf" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3655/requerimento_219.pdf" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3656/requerimento_220.pdf" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3658/requerimento_222.pdf" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3659/requerimento_223.pdf" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3660/requerimento_224.pdf" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3661/requerimento_225.pdf" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3663/requerimento_227.pdf" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3664/requerimento_228.pdf" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3665/requerimento_229.pdf" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3667/requerimento_231.pdf" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3668/requerimento_232.pdf" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3669/requerimento_233.pdf" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3670/requerimento_234.pdf" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3671/requerimento_236.pdf" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3672/requerimento_237.pdf" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3673/requerimento_238.pdf" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3675/requerimento_240.pdf" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3676/requerimento_241.pdf" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3677/requerimento_242.pdf" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3678/requerimento_243.pdf" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3679/requerimento_244.pdf" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3681/requerimento_246.pdf" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3682/requerimento_247.pdf" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3683/requerimento_248.pdf" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3684/requerimento_249.pdf" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3685/requerimento_250.pdf" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3686/requerimento_251.pdf" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3693/requerimento_252.pdf" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3701/requerimento_253.pdf" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3702/requerimento_254.pdf" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3703/requerimento_255.pdf" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3704/requerimento_256.pdf" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3705/requerimento_257.pdf" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3706/requerimento_258.pdf" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3707/requerimento_259.pdf" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3708/requerimento_260.pdf" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3709/requerimento_261.pdf" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3710/requerimento_262.pdf" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3711/requerimento_263.pdf" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3712/requerimento_264.pdf" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3713/requerimento_265.pdf" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3714/requerimento_267.pdf" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3715/requerimento_268.pdf" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3716/requerimento_269.pdf" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3717/requerimento_270.pdf" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3719/requerimento_271.pdf" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3718/requerimento_272.pdf" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3722/requerimento_275.pdf" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3723/requerimento_276.pdf" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3724/requerimento_277.pdf" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3725/requerimento_278.pdf" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3726/requerimento_279.pdf" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3727/requerimento_280.pdf" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3728/requerimento_281.pdf" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3729/requerimento_282.pdf" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3730/requerimento_283.pdf" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3731/requerimento_284.pdf" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3029/3029_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3030/3030_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3031/3031_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3032/3032_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3033/3033_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3034/3034_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3035/3035_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3036/3036_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3038/3038_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3037/3037_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3062/3062_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3063/3063_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3064/3064_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3065/3065_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3082/3082_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3083/3083_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3084/3084_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3086/3086_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3221/3221_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1697/1697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1698/1698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1699/1699_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1700/1700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1701/1701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1702/1702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1737/1737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1738/1738_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1739/1739_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1740/1740_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1741/1741_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1742/1742_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1743/1743_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1744/1744_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1745/1745_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1746/1746_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1747/1747_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1748/1748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1749/1749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1750/1750_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1751/1751_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1752/1752_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1753/1753_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1754/1754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1755/1755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1756/1756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1757/1757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1758/1758_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1759/1759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1760/1760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1761/1761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1762/1762_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1763/1763_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1764/1764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1765/1765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1766/1766_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1767/1767_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1768/1768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1769/1769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1770/1770_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1771/1771_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1772/1772_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1773/1773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1774/1774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1775/1775_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1776/1776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1777/1777_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1778/1778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1779/1779_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1780/1780_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1781/1781_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1782/1782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1783/1783_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1784/1784_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1785/1785_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1786/1786_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1787/1787_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1788/1788_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1789/1789_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1790/1790_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1791/1791_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1801/1801_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1802/1802_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1803/1803_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1804/1804_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1805/1805_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1806/1806_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1807/1807_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1808/1808_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1809/1809_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1810/1810_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1811/1811_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1812/1812_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1813/1813_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1814/1814_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1815/1815_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1816/1816_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1817/1817_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1818/1818_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1819/1819_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1820/1820_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1821/1821_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1822/1822_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1823/1823_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1930/1930_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1931/1931_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1934/1934_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1935/1935_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1936/1936_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1938/1938_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1939/1939_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1940/1940_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1941/1941_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1943/1943_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1944/1944_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1945/1945_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1946/1946_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1947/1947_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1948/1948_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1949/1949_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1950/1950_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1951/1951_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1952/1952_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1954/1954_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1955/1955_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1956/1956_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1957/1957_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1958/1958_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1960/1960_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1961/1961_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1962/1962_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1963/1963_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1964/1964_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1965/1965_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1966/1966_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1967/1967_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1968/1968_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1969/1969_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1970/1970_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1971/1971_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1972/1972_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1973/1973_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1976/1976_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2239/2239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2240/2240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2241/2241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2242/2242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2243/2243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2244/2244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2245/2245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2246/2246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2247/2247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2248/2248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2258/2258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2259/2259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2260/2260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2261/2261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2262/2262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2263/2263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2264/2264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2265/2265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2266/2266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2267/2267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2268/2268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2274/2274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2275/2275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2276/2276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2277/2277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2269/2269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2270/2270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2271/2271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2272/2272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2273/2273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2278/2278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2279/2279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2280/2280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2281/2281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2282/2282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2283/2283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2284/2284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2285/2285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2286/2286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2287/2287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2288/2288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2289/2289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2290/2290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2291/2291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2292/2292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2293/2293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2294/2294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2295/2295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2296/2296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2297/2297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2298/2298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2299/2299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2300/2300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2301/2301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2302/2302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2303/2303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2304/2304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2305/2305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2306/2306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2307/2307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2308/2308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2325/2325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2326/2326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2327/2327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2328/2328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2329/2329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2330/2330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2331/2331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2336/2336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2337/2337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2338/2338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2339/2339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2340/2340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2341/2341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2342/2342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2346/2346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2347/2347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2348/2348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2349/2349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2350/2350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2351/2351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2352/2352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2353/2353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2354/2354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2355/2355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2356/2356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2368/2368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2369/2369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2370/2370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2371/2371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2372/2372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2373/2373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2374/2374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2375/2375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2376/2376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2377/2377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2379/2379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2380/2380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2381/2381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2382/2382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2383/2383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2384/2384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2385/2385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2386/2386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2387/2387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2388/2388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2390/2390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2391/2391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2392/2392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2393/2393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2394/2394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2395/2395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2396/2396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2397/2397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2398/2398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2399/2399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2400/2400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2401/2401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2402/2402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2403/2403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2404/2404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2405/2405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2406/2406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2407/2407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2408/2408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2409/2409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2410/2410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2411/2411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2412/2412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2413/2413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2414/2414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2415/2415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2418/2418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2419/2419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2420/2420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2421/2421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2422/2422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2423/2423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2424/2424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2425/2425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1929/1929_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2427/2427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2428/2428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2429/2429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2430/2430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2431/2431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2432/2432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2433/2433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2434/2434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2435/2435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2436/2436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2550/2550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2551/2551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2552/2552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/2555/indicacao_297.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2556/2556_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2557/2557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2558/2558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2559/2559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2560/2560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2561/2561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2562/2562_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2563/2563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2564/2564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2565/2565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2566/2566_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2567/2567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2579/2579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2580/2580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2581/2581_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2582/2582_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2583/2583_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2584/2584_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2585/2585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2586/2586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2587/2587_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2588/2588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2589/2589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2590/2590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2591/2591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2592/2592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2593/2593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2594/2594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2595/2595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2596/2596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2597/2597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2598/2598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2599/2599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2600/2600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2601/2601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2602/2602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2603/2603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2604/2604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2605/2605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2606/2606_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2607/2607_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2608/2608_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2609/2609_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2610/2610_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2611/2611_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2612/2612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2613/2613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2614/2614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2615/2615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2616/2616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2617/2617_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2618/2618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2619/2619_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2621/2621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2623/2623_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2624/2624_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2625/2625_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2626/2626_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2627/2627_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2628/2628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2629/2629_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2630/2630_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2631/2631_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2632/2632_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2633/2633_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2634/2634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2635/2635_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2636/2636_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2637/2637_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2639/2639_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2640/2640_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2641/2641_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2642/2642_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2643/2643_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2644/2644_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2645/2645_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2646/2646_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2647/2647_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2648/2648_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2649/2649_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2650/2650_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2651/2651_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2652/2652_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2653/2653_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2654/2654_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2655/2655_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2656/2656_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2657/2657_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2658/2658_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2659/2659_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2660/2660_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2661/2661_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2662/2662_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2663/2663_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2664/2664_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2665/2665_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2666/2666_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2667/2667_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2668/2668_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2669/2669_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2672/2672_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2673/2673_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2674/2674_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2675/2675_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2676/2676_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2677/2677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2678/2678_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2679/2679_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2680/2680_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2681/2681_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2682/2682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2683/2683_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2684/2684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2685/2685_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2686/2686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2687/2687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2688/2688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2689/2689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2690/2690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2691/2691_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2113/2113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2114/2114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2115/2115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2097/2097_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2090/2090_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2091/2091_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2092/2092_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2093/2093_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2094/2094_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2095/2095_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2104/2104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2105/2105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2076/2076_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2077/2077_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2078/2078_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2079/2079_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2080/2080_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2081/2081_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2082/2082_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2083/2083_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2116/2116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2117/2117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2118/2118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2106/2106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2107/2107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2119/2119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2120/2120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2121/2121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2122/2122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2343/2343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2344/2344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2692/2692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2693/2693_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2694/2694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2695/2695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3089/3089_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3090/3090_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3091/3091_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3092/3092_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3093/indicacao_465.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3094/3094_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3095/3095_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3099/3099_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3100/3100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3101/3101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3102/3102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3103/3103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3104/3104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3105/3105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3107/3107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3108/3108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3109/3109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3110/3110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3111/3111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3112/3112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3113/3113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3114/3114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3115/3115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3116/3116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3117/3117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3118/3118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3119/3119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3120/3120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3121/3121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3122/3122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3123/3123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3124/3124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3125/3125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3126/3126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3127/3127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3128/3128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3129/3129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3130/3130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3131/3131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3132/3132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3135/3135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3136/3136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3137/3137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3138/3138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3139/3139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3140/3140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3141/3141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3142/3142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3143/3143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3144/3144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3146/3146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3147/3147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3148/3148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3149/3149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3150/3150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3151/3151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3152/3152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3153/3153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3154/3154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3155/3155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3168/3168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3169/3169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3170/3170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3171/indicacao_524.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3172/indicacao_525.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3173/indicacao_526.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3174/3174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3175/3175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3176/3176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3177/3177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3178/3178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3179/3179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3180/3180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3181/3181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3182/3182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3183/3183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3184/3184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3185/3185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3186/3186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3187/3187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3188/3188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3189/3189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3190/3190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3191/3191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3192/3192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3193/3193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3194/3194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3195/3195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3196/3196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3197/3197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3198/3198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3199/3199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3200/3200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3201/3201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3202/3202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3203/3203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3204/3204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3205/3205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3206/3206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3207/3207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3208/3208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3209/3209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3210/3210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3211/3211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3212/3212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3213/3213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3214/3214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3215/3215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3216/3216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3217/3217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3284/3284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3285/3285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3286/3286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3287/3287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3288/indicacao_575.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3289/3289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3290/3290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3291/3291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3292/3292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3293/3293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3294/3294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3295/3295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3296/3296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3297/3297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3298/3298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3299/3299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3300/3300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3301/3301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3302/3302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3303/3303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3304/3304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3305/3305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3306/3306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3307/3307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3308/3308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3309/3309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3310/3310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3311/3311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3312/3312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3313/3313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3314/3314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3315/3315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3316/3316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3317/3317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3318/3318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3319/3319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3320/3320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3321/3321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3322/3322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3323/3323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3324/3324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3325/3325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3326/3326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3327/3327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3328/3328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3329/3329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3330/3330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3331/3331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3332/3332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3333/3333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3334/3334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3335/3335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3336/3336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3337/3337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3338/3338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3339/3339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3340/3340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3341/3341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3342/3342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3343/3343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3344/3344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3345/3345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3346/3346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3347/3347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3348/3348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3349/3349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3350/3350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3351/3351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3352/3352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3353/3353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3354/3354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3355/3355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3356/3356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3357/3357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3358/3358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3359/3359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3360/3360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3361/3361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3362/3362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3363/3363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3364/3364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3365/3365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3366/3366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3367/3367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3368/3368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3369/3369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3370/3370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3371/3371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3372/3372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3373/3373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3374/3374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3375/3375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3376/3376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3377/3377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3378/3378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3379/3379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3380/3380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3381/3381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3382/3382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3383/3383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3384/3384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3385/3385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3386/3386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3387/3387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3388/3388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3389/3389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3391/3391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3392/3392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3393/3393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3394/3394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3395/3395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3396/3396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3397/3397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3398/3398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3399/3399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3400/3400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3401/3401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3402/3402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3403/3403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3404/3404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3405/3405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3406/3406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3407/3407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3408/3408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3409/3409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3410/3410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3411/3411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3412/3412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3416/3416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3417/3417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3418/3418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3419/3419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3420/3420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3421/3421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/4829/indicacao_712.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3422/3422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3423/3423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3424/3424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3425/3425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3426/3426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3427/3427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3428/3428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3429/3429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3430/3430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3431/3431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3432/3432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3433/3433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3434/3434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3435/3435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3437/3437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3438/3438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3439/3439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3440/3440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3442/3442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3443/3443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3444/3444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3445/3445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3446/3446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3447/3447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3448/3448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3449/3449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3450/3450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3451/3451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3452/3452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3453/3453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3454/3454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3455/3455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3456/3456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3457/3457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3458/3458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3459/3459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3460/3460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3461/3461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3462/3462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3482/3482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3483/3483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3496/3496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3500/3500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3501/3501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3502/3502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3503/3503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3504/3504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3505/3505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3506/3506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3527/3527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3528/3528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3529/3529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3530/3530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3531/3531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3532/3532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3533/3533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3534/3534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3535/3535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3536/3536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3537/3537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3538/3538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3539/3539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3551/3551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3552/3552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3553/3553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3554/3554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3558/mocao_28.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2110/2110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2088/2088_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2103/2103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3559/mocao_32.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3560/mocao_35.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3561/mocao_34.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3562/mocao_35.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3563/mocao_36.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3564/mocao_37.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3565/mocao_38.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3566/mocao_39.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3567/mocao_40.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3568/mocao_41.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3569/mocao_42.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3570/mocao_43.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3572/mocao_45.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3574/mocao_47.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3575/mocao_48.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3576/mocao_49.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3577/mocao_50.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3578/mocao_51.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3579/mocao_52.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3581/mocao_54.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3582/mocao_55.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3584/mocao_57.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3585/mocao_58.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3586/mocao_59.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3587/mocao_60.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3588/mocao_61.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3589/mocao_62.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3590/mocao_63.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3591/mocao_64.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3592/mocao_65.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3593/mocao_66.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3595/mocao_67.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3596/mocao_68.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1925/1925_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2160/2160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2132/2132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2928/2928_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2987/2987_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1926/1926_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2201/2201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1978/1978_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1979/1979_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/1980/projeto_de_lei_5.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1984/1984_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1986/1986_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1987/1987_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1988/1988_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1990/1990_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1991/1991_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1992/1992_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1995/1995_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1996/1996_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1997/1997_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/2208/projeto_de_lei_16.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1998/1998_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2209/2209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2210/2210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2142/2142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2255/2255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2211/2211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2212/2212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/1999/1999_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2140/2140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2141/2141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2129/2129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2214/2214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2130/2130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2131/2131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2215/2215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2216/2216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2217/2217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2218/2218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2219/2219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2220/2220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2221/2221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2222/2222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2223/2223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2238/2238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2236/2236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2237/2237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2224/2224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2135/2135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2139/2139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2133/2133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2134/2134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2225/2225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2232/2232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2315/2315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2316/2316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2317/2317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2448/2448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2867/2867_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3028/3028_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2868/2868_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2944/2944_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2943/2943_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3637/projeto_de_lei_63.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2974/2974_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2983/2983_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3027/3027_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2925/2925_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2926/2926_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2977/2977_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2927/2927_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3073/3073_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3085/3085_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2929/2929_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3072/3072_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2969/2969_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2970/2970_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2971/2971_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2972/2972_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2973/2973_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2984/2984_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2985/2985_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3098/3098_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3145/3145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3071/3071_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3158/3158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3066/3066_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3133/3133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3070/3070_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3067/3067_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3069/projeto_de_lei_91.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3068/3068_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3088/3088_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3077/3077_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3076/3076_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3075/3075_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3390/3390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3106/3106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3096/3096_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3134/3134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3159/3159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3097/3097_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3087/3087_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3157/3157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3162/3162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3161/3161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3160/3160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3156/3156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3074/3074_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3247/3247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2143/2143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2144/2144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2145/2145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2146/2146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2147/2147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2148/2148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2149/2149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2150/2150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2151/2151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2152/2152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2153/2153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2154/2154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2155/2155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2156/2156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2157/2157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2158/2158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2159/2159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2161/2161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2162/2162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2163/2163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2164/2164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2165/2165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2166/2166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2167/2167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2168/2168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2169/2169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2170/2170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2171/2171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2172/2172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2173/2173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2175/2175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2176/2176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2177/2177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2179/2179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2180/2180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2181/2181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2182/2182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2183/2183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2186/2186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2187/2187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2188/2188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2189/2189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2190/2190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2191/2191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2192/2192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2193/2193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2194/2194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2195/2195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2196/2196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2197/2197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2198/2198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2199/2199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2102/2102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3606/representacao_58.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3607/representacao_59.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3608/representacao_60.pdf" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3609/representacao_61.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3610/representacao_62.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3611/representacao_63.pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3612/representacao_64.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3613/representacao_67.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3614/representacao_68.pdf" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3615/representacao_69.pdf" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3616/representacao_70.pdf" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3618/representacao_71.pdf" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3620/representacao_74.pdf" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3621/representacao_75.pdf" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2008/2008_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2009/2009_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2010/2010_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2011/2011_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2012/2012_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2013/2013_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2014/2014_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2015/2015_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2016/2016_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2018/2018_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2019/2019_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2021/2021_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2022/2022_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2023/2023_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2024/2024_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2020/2020_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2025/2025_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2026/2026_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2027/2027_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2028/2028_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2029/2029_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2030/2030_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2031/2031_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2032/2032_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2033/2033_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2034/2034_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2035/2035_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2036/2036_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2037/2037_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2038/2038_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2039/2039_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2040/2040_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2041/2041_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2042/2042_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2043/2043_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2044/2044_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2045/2045_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/4929/requerimento_79.pdf" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2096/2096_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2123/2123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2099/2099_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2108/2108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2111/2111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2112/2112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2086/2086_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2109/2109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2085/2085_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2087/2087_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2124/2124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2101/2101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2100/2100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2089/2089_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3463/3463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3464/3464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3465/3465_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3466/3466_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3467/3467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3468/3468_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3469/3469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3470/3470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3471/3471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3472/3472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3473/3473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3474/3474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3475/3475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3476/3476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3477/3477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3478/3478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3479/3479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3480/3480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3481/3481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3484/3484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3485/3485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3486/3486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3487/3487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3488/3488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3490/3490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3491/3491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3492/3492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3493/3493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3494/3494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3495/3495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3497/3497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3498/3498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3499/3499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3507/3507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3508/3508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3509/3509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3510/3510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3511/3511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3512/3512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3513/3513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3514/3514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3515/3515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3516/3516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3517/3517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3518/3518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3519/3519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3520/3520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3521/3521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3522/3522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3523/3523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3524/3524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3525/3525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3526/3526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3599/requerimento_171.pdf" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3600/requerimento_172.pdf" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3602/requerimento_174.pdf" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3601/requerimento_176.pdf" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/2986/2986_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3622/requerimento_201.pdf" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3623/requerimento_202.pdf" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3625/requerimento_204.pdf" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3626/requerimento_205.pdf" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3627/requerimento_206.pdf" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3628/requerimento_207.pdf" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3629/requerimento_208.pdf" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3630/requerimento_209.pdf" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3632/requerimento_210.pdf" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3633/requerimento_212.pdf" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3634/requerimento_213.pdf" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3635/requerimento_214.pdf" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3649/requerimento_215.pdf" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3652/requerimento_216.pdf" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3653/requerimento_217.pdf" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3654/requerimento_218.pdf" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3655/requerimento_219.pdf" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3656/requerimento_220.pdf" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3658/requerimento_222.pdf" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3659/requerimento_223.pdf" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3660/requerimento_224.pdf" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3661/requerimento_225.pdf" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3663/requerimento_227.pdf" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3664/requerimento_228.pdf" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3665/requerimento_229.pdf" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3667/requerimento_231.pdf" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3668/requerimento_232.pdf" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3669/requerimento_233.pdf" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3670/requerimento_234.pdf" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3671/requerimento_236.pdf" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3672/requerimento_237.pdf" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3673/requerimento_238.pdf" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3675/requerimento_240.pdf" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3676/requerimento_241.pdf" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3677/requerimento_242.pdf" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3678/requerimento_243.pdf" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3679/requerimento_244.pdf" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3681/requerimento_246.pdf" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3682/requerimento_247.pdf" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3683/requerimento_248.pdf" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3684/requerimento_249.pdf" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3685/requerimento_250.pdf" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3686/requerimento_251.pdf" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3693/requerimento_252.pdf" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3701/requerimento_253.pdf" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3702/requerimento_254.pdf" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3703/requerimento_255.pdf" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3704/requerimento_256.pdf" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3705/requerimento_257.pdf" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3706/requerimento_258.pdf" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3707/requerimento_259.pdf" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3708/requerimento_260.pdf" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3709/requerimento_261.pdf" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3710/requerimento_262.pdf" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3711/requerimento_263.pdf" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3712/requerimento_264.pdf" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3713/requerimento_265.pdf" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3714/requerimento_267.pdf" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3715/requerimento_268.pdf" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3716/requerimento_269.pdf" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3717/requerimento_270.pdf" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3719/requerimento_271.pdf" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3718/requerimento_272.pdf" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3722/requerimento_275.pdf" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3723/requerimento_276.pdf" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3724/requerimento_277.pdf" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3725/requerimento_278.pdf" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3726/requerimento_279.pdf" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3727/requerimento_280.pdf" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3728/requerimento_281.pdf" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3729/requerimento_282.pdf" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3730/requerimento_283.pdf" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2017/3731/requerimento_284.pdf" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3029/3029_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3030/3030_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3031/3031_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3032/3032_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3033/3033_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3034/3034_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3035/3035_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3036/3036_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3038/3038_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3037/3037_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3062/3062_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3063/3063_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3064/3064_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3065/3065_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3082/3082_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3083/3083_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3084/3084_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3086/3086_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2017/3221/3221_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H1195"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="229" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="91.28515625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="255.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="90.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -41532,2674 +41535,2674 @@
       </c>
       <c r="G1093" s="1" t="s">
         <v>4068</v>
       </c>
       <c r="H1093" t="s">
         <v>4069</v>
       </c>
     </row>
     <row r="1094" spans="1:8">
       <c r="A1094" t="s">
         <v>4070</v>
       </c>
       <c r="B1094" t="s">
         <v>9</v>
       </c>
       <c r="C1094" t="s">
         <v>801</v>
       </c>
       <c r="D1094" t="s">
         <v>3731</v>
       </c>
       <c r="E1094" t="s">
         <v>3732</v>
       </c>
       <c r="F1094" t="s">
-        <v>3041</v>
+        <v>4071</v>
       </c>
       <c r="G1094" s="1" t="s">
-        <v>4071</v>
+        <v>4072</v>
       </c>
       <c r="H1094" t="s">
-        <v>4072</v>
+        <v>4073</v>
       </c>
     </row>
     <row r="1095" spans="1:8">
       <c r="A1095" t="s">
-        <v>4073</v>
+        <v>4074</v>
       </c>
       <c r="B1095" t="s">
         <v>9</v>
       </c>
       <c r="C1095" t="s">
         <v>805</v>
       </c>
       <c r="D1095" t="s">
         <v>3731</v>
       </c>
       <c r="E1095" t="s">
         <v>3732</v>
       </c>
       <c r="F1095" t="s">
         <v>928</v>
       </c>
       <c r="G1095" s="1" t="s">
-        <v>4074</v>
+        <v>4075</v>
       </c>
       <c r="H1095" t="s">
-        <v>4075</v>
+        <v>4076</v>
       </c>
     </row>
     <row r="1096" spans="1:8">
       <c r="A1096" t="s">
-        <v>4076</v>
+        <v>4077</v>
       </c>
       <c r="B1096" t="s">
         <v>9</v>
       </c>
       <c r="C1096" t="s">
         <v>808</v>
       </c>
       <c r="D1096" t="s">
         <v>3731</v>
       </c>
       <c r="E1096" t="s">
         <v>3732</v>
       </c>
       <c r="F1096" t="s">
         <v>50</v>
       </c>
       <c r="G1096" s="1" t="s">
-        <v>4077</v>
+        <v>4078</v>
       </c>
       <c r="H1096" t="s">
-        <v>4078</v>
+        <v>4079</v>
       </c>
     </row>
     <row r="1097" spans="1:8">
       <c r="A1097" t="s">
-        <v>4079</v>
+        <v>4080</v>
       </c>
       <c r="B1097" t="s">
         <v>9</v>
       </c>
       <c r="C1097" t="s">
         <v>812</v>
       </c>
       <c r="D1097" t="s">
         <v>3731</v>
       </c>
       <c r="E1097" t="s">
         <v>3732</v>
       </c>
       <c r="F1097" t="s">
         <v>221</v>
       </c>
       <c r="G1097" s="1" t="s">
         <v>380</v>
       </c>
       <c r="H1097" t="s">
-        <v>4080</v>
+        <v>4081</v>
       </c>
     </row>
     <row r="1098" spans="1:8">
       <c r="A1098" t="s">
-        <v>4081</v>
+        <v>4082</v>
       </c>
       <c r="B1098" t="s">
         <v>9</v>
       </c>
       <c r="C1098" t="s">
         <v>816</v>
       </c>
       <c r="D1098" t="s">
         <v>3731</v>
       </c>
       <c r="E1098" t="s">
         <v>3732</v>
       </c>
       <c r="F1098" t="s">
         <v>2034</v>
       </c>
       <c r="G1098" s="1" t="s">
-        <v>4082</v>
+        <v>4083</v>
       </c>
       <c r="H1098" t="s">
-        <v>4083</v>
+        <v>4084</v>
       </c>
     </row>
     <row r="1099" spans="1:8">
       <c r="A1099" t="s">
-        <v>4084</v>
+        <v>4085</v>
       </c>
       <c r="B1099" t="s">
         <v>9</v>
       </c>
       <c r="C1099" t="s">
         <v>820</v>
       </c>
       <c r="D1099" t="s">
         <v>3731</v>
       </c>
       <c r="E1099" t="s">
         <v>3732</v>
       </c>
       <c r="F1099" t="s">
         <v>41</v>
       </c>
       <c r="G1099" s="1" t="s">
-        <v>4085</v>
+        <v>4086</v>
       </c>
       <c r="H1099" t="s">
-        <v>4086</v>
+        <v>4087</v>
       </c>
     </row>
     <row r="1100" spans="1:8">
       <c r="A1100" t="s">
-        <v>4087</v>
+        <v>4088</v>
       </c>
       <c r="B1100" t="s">
         <v>9</v>
       </c>
       <c r="C1100" t="s">
         <v>824</v>
       </c>
       <c r="D1100" t="s">
         <v>3731</v>
       </c>
       <c r="E1100" t="s">
         <v>3732</v>
       </c>
       <c r="F1100" t="s">
         <v>3702</v>
       </c>
       <c r="G1100" s="1" t="s">
-        <v>4088</v>
+        <v>4089</v>
       </c>
       <c r="H1100" t="s">
-        <v>4089</v>
+        <v>4090</v>
       </c>
     </row>
     <row r="1101" spans="1:8">
       <c r="A1101" t="s">
-        <v>4090</v>
+        <v>4091</v>
       </c>
       <c r="B1101" t="s">
         <v>9</v>
       </c>
       <c r="C1101" t="s">
         <v>828</v>
       </c>
       <c r="D1101" t="s">
         <v>3731</v>
       </c>
       <c r="E1101" t="s">
         <v>3732</v>
       </c>
       <c r="F1101" t="s">
         <v>41</v>
       </c>
       <c r="G1101" s="1" t="s">
-        <v>4091</v>
+        <v>4092</v>
       </c>
       <c r="H1101" t="s">
-        <v>4092</v>
+        <v>4093</v>
       </c>
     </row>
     <row r="1102" spans="1:8">
       <c r="A1102" t="s">
-        <v>4093</v>
+        <v>4094</v>
       </c>
       <c r="B1102" t="s">
         <v>9</v>
       </c>
       <c r="C1102" t="s">
         <v>832</v>
       </c>
       <c r="D1102" t="s">
         <v>3731</v>
       </c>
       <c r="E1102" t="s">
         <v>3732</v>
       </c>
       <c r="F1102" t="s">
         <v>41</v>
       </c>
       <c r="G1102" s="1" t="s">
-        <v>4094</v>
+        <v>4095</v>
       </c>
       <c r="H1102" t="s">
-        <v>4095</v>
+        <v>4096</v>
       </c>
     </row>
     <row r="1103" spans="1:8">
       <c r="A1103" t="s">
-        <v>4096</v>
+        <v>4097</v>
       </c>
       <c r="B1103" t="s">
         <v>9</v>
       </c>
       <c r="C1103" t="s">
         <v>836</v>
       </c>
       <c r="D1103" t="s">
         <v>3731</v>
       </c>
       <c r="E1103" t="s">
         <v>3732</v>
       </c>
       <c r="F1103" t="s">
         <v>226</v>
       </c>
       <c r="G1103" s="1" t="s">
-        <v>4097</v>
+        <v>4098</v>
       </c>
       <c r="H1103" t="s">
-        <v>4098</v>
+        <v>4099</v>
       </c>
     </row>
     <row r="1104" spans="1:8">
       <c r="A1104" t="s">
-        <v>4099</v>
+        <v>4100</v>
       </c>
       <c r="B1104" t="s">
         <v>9</v>
       </c>
       <c r="C1104" t="s">
         <v>839</v>
       </c>
       <c r="D1104" t="s">
         <v>3731</v>
       </c>
       <c r="E1104" t="s">
         <v>3732</v>
       </c>
       <c r="F1104" t="s">
         <v>91</v>
       </c>
       <c r="G1104" s="1" t="s">
         <v>380</v>
       </c>
       <c r="H1104" t="s">
-        <v>4100</v>
+        <v>4101</v>
       </c>
     </row>
     <row r="1105" spans="1:8">
       <c r="A1105" t="s">
-        <v>4101</v>
+        <v>4102</v>
       </c>
       <c r="B1105" t="s">
         <v>9</v>
       </c>
       <c r="C1105" t="s">
         <v>843</v>
       </c>
       <c r="D1105" t="s">
         <v>3731</v>
       </c>
       <c r="E1105" t="s">
         <v>3732</v>
       </c>
       <c r="F1105" t="s">
         <v>91</v>
       </c>
       <c r="G1105" s="1" t="s">
-        <v>4102</v>
+        <v>4103</v>
       </c>
       <c r="H1105" t="s">
-        <v>4103</v>
+        <v>4104</v>
       </c>
     </row>
     <row r="1106" spans="1:8">
       <c r="A1106" t="s">
-        <v>4104</v>
+        <v>4105</v>
       </c>
       <c r="B1106" t="s">
         <v>9</v>
       </c>
       <c r="C1106" t="s">
         <v>847</v>
       </c>
       <c r="D1106" t="s">
         <v>3731</v>
       </c>
       <c r="E1106" t="s">
         <v>3732</v>
       </c>
       <c r="F1106" t="s">
         <v>91</v>
       </c>
       <c r="G1106" s="1" t="s">
-        <v>4105</v>
+        <v>4106</v>
       </c>
       <c r="H1106" t="s">
-        <v>4106</v>
+        <v>4107</v>
       </c>
     </row>
     <row r="1107" spans="1:8">
       <c r="A1107" t="s">
-        <v>4107</v>
+        <v>4108</v>
       </c>
       <c r="B1107" t="s">
         <v>9</v>
       </c>
       <c r="C1107" t="s">
         <v>851</v>
       </c>
       <c r="D1107" t="s">
         <v>3731</v>
       </c>
       <c r="E1107" t="s">
         <v>3732</v>
       </c>
       <c r="F1107" t="s">
         <v>221</v>
       </c>
       <c r="G1107" s="1" t="s">
-        <v>4108</v>
+        <v>4109</v>
       </c>
       <c r="H1107" t="s">
-        <v>4109</v>
+        <v>4110</v>
       </c>
     </row>
     <row r="1108" spans="1:8">
       <c r="A1108" t="s">
-        <v>4110</v>
+        <v>4111</v>
       </c>
       <c r="B1108" t="s">
         <v>9</v>
       </c>
       <c r="C1108" t="s">
         <v>855</v>
       </c>
       <c r="D1108" t="s">
         <v>3731</v>
       </c>
       <c r="E1108" t="s">
         <v>3732</v>
       </c>
       <c r="F1108" t="s">
         <v>221</v>
       </c>
       <c r="G1108" s="1" t="s">
-        <v>4111</v>
+        <v>4112</v>
       </c>
       <c r="H1108" t="s">
-        <v>4112</v>
+        <v>4113</v>
       </c>
     </row>
     <row r="1109" spans="1:8">
       <c r="A1109" t="s">
-        <v>4113</v>
+        <v>4114</v>
       </c>
       <c r="B1109" t="s">
         <v>9</v>
       </c>
       <c r="C1109" t="s">
         <v>859</v>
       </c>
       <c r="D1109" t="s">
         <v>3731</v>
       </c>
       <c r="E1109" t="s">
         <v>3732</v>
       </c>
       <c r="F1109" t="s">
         <v>91</v>
       </c>
       <c r="G1109" s="1" t="s">
-        <v>4114</v>
+        <v>4115</v>
       </c>
       <c r="H1109" t="s">
-        <v>4115</v>
+        <v>4116</v>
       </c>
     </row>
     <row r="1110" spans="1:8">
       <c r="A1110" t="s">
-        <v>4116</v>
+        <v>4117</v>
       </c>
       <c r="B1110" t="s">
         <v>9</v>
       </c>
       <c r="C1110" t="s">
         <v>863</v>
       </c>
       <c r="D1110" t="s">
         <v>3731</v>
       </c>
       <c r="E1110" t="s">
         <v>3732</v>
       </c>
       <c r="F1110" t="s">
         <v>91</v>
       </c>
       <c r="G1110" s="1" t="s">
-        <v>4117</v>
+        <v>4118</v>
       </c>
       <c r="H1110" t="s">
-        <v>4118</v>
+        <v>4119</v>
       </c>
     </row>
     <row r="1111" spans="1:8">
       <c r="A1111" t="s">
-        <v>4119</v>
+        <v>4120</v>
       </c>
       <c r="B1111" t="s">
         <v>9</v>
       </c>
       <c r="C1111" t="s">
         <v>867</v>
       </c>
       <c r="D1111" t="s">
         <v>3731</v>
       </c>
       <c r="E1111" t="s">
         <v>3732</v>
       </c>
       <c r="F1111" t="s">
         <v>13</v>
       </c>
       <c r="G1111" s="1" t="s">
-        <v>4120</v>
+        <v>4121</v>
       </c>
       <c r="H1111" t="s">
-        <v>4121</v>
+        <v>4122</v>
       </c>
     </row>
     <row r="1112" spans="1:8">
       <c r="A1112" t="s">
-        <v>4122</v>
+        <v>4123</v>
       </c>
       <c r="B1112" t="s">
         <v>9</v>
       </c>
       <c r="C1112" t="s">
         <v>872</v>
       </c>
       <c r="D1112" t="s">
         <v>3731</v>
       </c>
       <c r="E1112" t="s">
         <v>3732</v>
       </c>
       <c r="F1112" t="s">
         <v>3702</v>
       </c>
       <c r="G1112" s="1" t="s">
-        <v>4123</v>
+        <v>4124</v>
       </c>
       <c r="H1112" t="s">
-        <v>4124</v>
+        <v>4125</v>
       </c>
     </row>
     <row r="1113" spans="1:8">
       <c r="A1113" t="s">
-        <v>4125</v>
+        <v>4126</v>
       </c>
       <c r="B1113" t="s">
         <v>9</v>
       </c>
       <c r="C1113" t="s">
         <v>876</v>
       </c>
       <c r="D1113" t="s">
         <v>3731</v>
       </c>
       <c r="E1113" t="s">
         <v>3732</v>
       </c>
       <c r="F1113" t="s">
         <v>3702</v>
       </c>
       <c r="G1113" s="1" t="s">
-        <v>4126</v>
+        <v>4127</v>
       </c>
       <c r="H1113" t="s">
-        <v>4127</v>
+        <v>4128</v>
       </c>
     </row>
     <row r="1114" spans="1:8">
       <c r="A1114" t="s">
-        <v>4128</v>
+        <v>4129</v>
       </c>
       <c r="B1114" t="s">
         <v>9</v>
       </c>
       <c r="C1114" t="s">
         <v>880</v>
       </c>
       <c r="D1114" t="s">
         <v>3731</v>
       </c>
       <c r="E1114" t="s">
         <v>3732</v>
       </c>
       <c r="F1114" t="s">
         <v>3702</v>
       </c>
       <c r="G1114" s="1" t="s">
-        <v>4129</v>
+        <v>4130</v>
       </c>
       <c r="H1114" t="s">
-        <v>4130</v>
+        <v>4131</v>
       </c>
     </row>
     <row r="1115" spans="1:8">
       <c r="A1115" t="s">
-        <v>4131</v>
+        <v>4132</v>
       </c>
       <c r="B1115" t="s">
         <v>9</v>
       </c>
       <c r="C1115" t="s">
         <v>884</v>
       </c>
       <c r="D1115" t="s">
         <v>3731</v>
       </c>
       <c r="E1115" t="s">
         <v>3732</v>
       </c>
       <c r="F1115" t="s">
         <v>50</v>
       </c>
       <c r="G1115" s="1" t="s">
         <v>380</v>
       </c>
       <c r="H1115" t="s">
-        <v>4132</v>
+        <v>4133</v>
       </c>
     </row>
     <row r="1116" spans="1:8">
       <c r="A1116" t="s">
-        <v>4133</v>
+        <v>4134</v>
       </c>
       <c r="B1116" t="s">
         <v>9</v>
       </c>
       <c r="C1116" t="s">
         <v>887</v>
       </c>
       <c r="D1116" t="s">
         <v>3731</v>
       </c>
       <c r="E1116" t="s">
         <v>3732</v>
       </c>
       <c r="F1116" t="s">
         <v>50</v>
       </c>
       <c r="G1116" s="1" t="s">
-        <v>4134</v>
+        <v>4135</v>
       </c>
       <c r="H1116" t="s">
-        <v>4135</v>
+        <v>4136</v>
       </c>
     </row>
     <row r="1117" spans="1:8">
       <c r="A1117" t="s">
-        <v>4136</v>
+        <v>4137</v>
       </c>
       <c r="B1117" t="s">
         <v>9</v>
       </c>
       <c r="C1117" t="s">
         <v>891</v>
       </c>
       <c r="D1117" t="s">
         <v>3731</v>
       </c>
       <c r="E1117" t="s">
         <v>3732</v>
       </c>
       <c r="F1117" t="s">
-        <v>4137</v>
+        <v>4138</v>
       </c>
       <c r="G1117" s="1" t="s">
-        <v>4138</v>
+        <v>4139</v>
       </c>
       <c r="H1117" t="s">
-        <v>4139</v>
+        <v>4140</v>
       </c>
     </row>
     <row r="1118" spans="1:8">
       <c r="A1118" t="s">
-        <v>4140</v>
+        <v>4141</v>
       </c>
       <c r="B1118" t="s">
         <v>9</v>
       </c>
       <c r="C1118" t="s">
         <v>895</v>
       </c>
       <c r="D1118" t="s">
         <v>3731</v>
       </c>
       <c r="E1118" t="s">
         <v>3732</v>
       </c>
       <c r="F1118" t="s">
         <v>2034</v>
       </c>
       <c r="G1118" s="1" t="s">
-        <v>4141</v>
+        <v>4142</v>
       </c>
       <c r="H1118" t="s">
-        <v>4142</v>
+        <v>4143</v>
       </c>
     </row>
     <row r="1119" spans="1:8">
       <c r="A1119" t="s">
-        <v>4143</v>
+        <v>4144</v>
       </c>
       <c r="B1119" t="s">
         <v>9</v>
       </c>
       <c r="C1119" t="s">
         <v>899</v>
       </c>
       <c r="D1119" t="s">
         <v>3731</v>
       </c>
       <c r="E1119" t="s">
         <v>3732</v>
       </c>
       <c r="F1119" t="s">
         <v>2034</v>
       </c>
       <c r="G1119" s="1" t="s">
-        <v>4144</v>
+        <v>4145</v>
       </c>
       <c r="H1119" t="s">
-        <v>4145</v>
+        <v>4146</v>
       </c>
     </row>
     <row r="1120" spans="1:8">
       <c r="A1120" t="s">
-        <v>4146</v>
+        <v>4147</v>
       </c>
       <c r="B1120" t="s">
         <v>9</v>
       </c>
       <c r="C1120" t="s">
         <v>903</v>
       </c>
       <c r="D1120" t="s">
         <v>3731</v>
       </c>
       <c r="E1120" t="s">
         <v>3732</v>
       </c>
       <c r="F1120" t="s">
         <v>968</v>
       </c>
       <c r="G1120" s="1" t="s">
         <v>380</v>
       </c>
       <c r="H1120" t="s">
-        <v>4147</v>
+        <v>4148</v>
       </c>
     </row>
     <row r="1121" spans="1:8">
       <c r="A1121" t="s">
-        <v>4148</v>
+        <v>4149</v>
       </c>
       <c r="B1121" t="s">
         <v>9</v>
       </c>
       <c r="C1121" t="s">
         <v>907</v>
       </c>
       <c r="D1121" t="s">
         <v>3731</v>
       </c>
       <c r="E1121" t="s">
         <v>3732</v>
       </c>
       <c r="F1121" t="s">
         <v>2034</v>
       </c>
       <c r="G1121" s="1" t="s">
-        <v>4149</v>
+        <v>4150</v>
       </c>
       <c r="H1121" t="s">
-        <v>4150</v>
+        <v>4151</v>
       </c>
     </row>
     <row r="1122" spans="1:8">
       <c r="A1122" t="s">
-        <v>4151</v>
+        <v>4152</v>
       </c>
       <c r="B1122" t="s">
         <v>9</v>
       </c>
       <c r="C1122" t="s">
         <v>911</v>
       </c>
       <c r="D1122" t="s">
         <v>3731</v>
       </c>
       <c r="E1122" t="s">
         <v>3732</v>
       </c>
       <c r="F1122" t="s">
         <v>2034</v>
       </c>
       <c r="G1122" s="1" t="s">
-        <v>4152</v>
+        <v>4153</v>
       </c>
       <c r="H1122" t="s">
-        <v>4153</v>
+        <v>4154</v>
       </c>
     </row>
     <row r="1123" spans="1:8">
       <c r="A1123" t="s">
-        <v>4154</v>
+        <v>4155</v>
       </c>
       <c r="B1123" t="s">
         <v>9</v>
       </c>
       <c r="C1123" t="s">
         <v>915</v>
       </c>
       <c r="D1123" t="s">
         <v>3731</v>
       </c>
       <c r="E1123" t="s">
         <v>3732</v>
       </c>
       <c r="F1123" t="s">
         <v>2034</v>
       </c>
       <c r="G1123" s="1" t="s">
-        <v>4155</v>
+        <v>4156</v>
       </c>
       <c r="H1123" t="s">
-        <v>4156</v>
+        <v>4157</v>
       </c>
     </row>
     <row r="1124" spans="1:8">
       <c r="A1124" t="s">
-        <v>4157</v>
+        <v>4158</v>
       </c>
       <c r="B1124" t="s">
         <v>9</v>
       </c>
       <c r="C1124" t="s">
         <v>919</v>
       </c>
       <c r="D1124" t="s">
         <v>3731</v>
       </c>
       <c r="E1124" t="s">
         <v>3732</v>
       </c>
       <c r="F1124" t="s">
         <v>968</v>
       </c>
       <c r="G1124" s="1" t="s">
         <v>380</v>
       </c>
       <c r="H1124" t="s">
-        <v>4158</v>
+        <v>4159</v>
       </c>
     </row>
     <row r="1125" spans="1:8">
       <c r="A1125" t="s">
-        <v>4159</v>
+        <v>4160</v>
       </c>
       <c r="B1125" t="s">
         <v>9</v>
       </c>
       <c r="C1125" t="s">
         <v>923</v>
       </c>
       <c r="D1125" t="s">
         <v>3731</v>
       </c>
       <c r="E1125" t="s">
         <v>3732</v>
       </c>
       <c r="F1125" t="s">
         <v>2034</v>
       </c>
       <c r="G1125" s="1" t="s">
-        <v>4160</v>
+        <v>4161</v>
       </c>
       <c r="H1125" t="s">
-        <v>4161</v>
+        <v>4162</v>
       </c>
     </row>
     <row r="1126" spans="1:8">
       <c r="A1126" t="s">
-        <v>4162</v>
+        <v>4163</v>
       </c>
       <c r="B1126" t="s">
         <v>9</v>
       </c>
       <c r="C1126" t="s">
         <v>927</v>
       </c>
       <c r="D1126" t="s">
         <v>3731</v>
       </c>
       <c r="E1126" t="s">
         <v>3732</v>
       </c>
       <c r="F1126" t="s">
         <v>91</v>
       </c>
       <c r="G1126" s="1" t="s">
-        <v>4163</v>
+        <v>4164</v>
       </c>
       <c r="H1126" t="s">
-        <v>4164</v>
+        <v>4165</v>
       </c>
     </row>
     <row r="1127" spans="1:8">
       <c r="A1127" t="s">
-        <v>4165</v>
+        <v>4166</v>
       </c>
       <c r="B1127" t="s">
         <v>9</v>
       </c>
       <c r="C1127" t="s">
         <v>931</v>
       </c>
       <c r="D1127" t="s">
         <v>3731</v>
       </c>
       <c r="E1127" t="s">
         <v>3732</v>
       </c>
       <c r="F1127" t="s">
-        <v>4166</v>
+        <v>4167</v>
       </c>
       <c r="G1127" s="1" t="s">
-        <v>4167</v>
+        <v>4168</v>
       </c>
       <c r="H1127" t="s">
-        <v>4168</v>
+        <v>4169</v>
       </c>
     </row>
     <row r="1128" spans="1:8">
       <c r="A1128" t="s">
-        <v>4169</v>
+        <v>4170</v>
       </c>
       <c r="B1128" t="s">
         <v>9</v>
       </c>
       <c r="C1128" t="s">
         <v>935</v>
       </c>
       <c r="D1128" t="s">
         <v>3731</v>
       </c>
       <c r="E1128" t="s">
         <v>3732</v>
       </c>
       <c r="F1128" t="s">
         <v>91</v>
       </c>
       <c r="G1128" s="1" t="s">
-        <v>4170</v>
+        <v>4171</v>
       </c>
       <c r="H1128" t="s">
-        <v>4171</v>
+        <v>4172</v>
       </c>
     </row>
     <row r="1129" spans="1:8">
       <c r="A1129" t="s">
-        <v>4172</v>
+        <v>4173</v>
       </c>
       <c r="B1129" t="s">
         <v>9</v>
       </c>
       <c r="C1129" t="s">
         <v>943</v>
       </c>
       <c r="D1129" t="s">
         <v>3731</v>
       </c>
       <c r="E1129" t="s">
         <v>3732</v>
       </c>
       <c r="F1129" t="s">
         <v>2034</v>
       </c>
       <c r="G1129" s="1" t="s">
-        <v>4173</v>
+        <v>4174</v>
       </c>
       <c r="H1129" t="s">
-        <v>4174</v>
+        <v>4175</v>
       </c>
     </row>
     <row r="1130" spans="1:8">
       <c r="A1130" t="s">
-        <v>4175</v>
+        <v>4176</v>
       </c>
       <c r="B1130" t="s">
         <v>9</v>
       </c>
       <c r="C1130" t="s">
         <v>947</v>
       </c>
       <c r="D1130" t="s">
         <v>3731</v>
       </c>
       <c r="E1130" t="s">
         <v>3732</v>
       </c>
       <c r="F1130" t="s">
         <v>2034</v>
       </c>
       <c r="G1130" s="1" t="s">
-        <v>4176</v>
+        <v>4177</v>
       </c>
       <c r="H1130" t="s">
-        <v>4177</v>
+        <v>4178</v>
       </c>
     </row>
     <row r="1131" spans="1:8">
       <c r="A1131" t="s">
-        <v>4178</v>
+        <v>4179</v>
       </c>
       <c r="B1131" t="s">
         <v>9</v>
       </c>
       <c r="C1131" t="s">
         <v>951</v>
       </c>
       <c r="D1131" t="s">
         <v>3731</v>
       </c>
       <c r="E1131" t="s">
         <v>3732</v>
       </c>
       <c r="F1131" t="s">
         <v>2034</v>
       </c>
       <c r="G1131" s="1" t="s">
-        <v>4179</v>
+        <v>4180</v>
       </c>
       <c r="H1131" t="s">
-        <v>4180</v>
+        <v>4181</v>
       </c>
     </row>
     <row r="1132" spans="1:8">
       <c r="A1132" t="s">
-        <v>4181</v>
+        <v>4182</v>
       </c>
       <c r="B1132" t="s">
         <v>9</v>
       </c>
       <c r="C1132" t="s">
         <v>955</v>
       </c>
       <c r="D1132" t="s">
         <v>3731</v>
       </c>
       <c r="E1132" t="s">
         <v>3732</v>
       </c>
       <c r="F1132" t="s">
         <v>2292</v>
       </c>
       <c r="G1132" s="1" t="s">
         <v>380</v>
       </c>
       <c r="H1132" t="s">
-        <v>4182</v>
+        <v>4183</v>
       </c>
     </row>
     <row r="1133" spans="1:8">
       <c r="A1133" t="s">
-        <v>4183</v>
+        <v>4184</v>
       </c>
       <c r="B1133" t="s">
         <v>9</v>
       </c>
       <c r="C1133" t="s">
         <v>959</v>
       </c>
       <c r="D1133" t="s">
         <v>3731</v>
       </c>
       <c r="E1133" t="s">
         <v>3732</v>
       </c>
       <c r="F1133" t="s">
         <v>91</v>
       </c>
       <c r="G1133" s="1" t="s">
-        <v>4184</v>
+        <v>4185</v>
       </c>
       <c r="H1133" t="s">
-        <v>4185</v>
+        <v>4186</v>
       </c>
     </row>
     <row r="1134" spans="1:8">
       <c r="A1134" t="s">
-        <v>4186</v>
+        <v>4187</v>
       </c>
       <c r="B1134" t="s">
         <v>9</v>
       </c>
       <c r="C1134" t="s">
         <v>963</v>
       </c>
       <c r="D1134" t="s">
         <v>3731</v>
       </c>
       <c r="E1134" t="s">
         <v>3732</v>
       </c>
       <c r="F1134" t="s">
         <v>226</v>
       </c>
       <c r="G1134" s="1" t="s">
-        <v>4187</v>
+        <v>4188</v>
       </c>
       <c r="H1134" t="s">
-        <v>4188</v>
+        <v>4189</v>
       </c>
     </row>
     <row r="1135" spans="1:8">
       <c r="A1135" t="s">
-        <v>4189</v>
+        <v>4190</v>
       </c>
       <c r="B1135" t="s">
         <v>9</v>
       </c>
       <c r="C1135" t="s">
         <v>967</v>
       </c>
       <c r="D1135" t="s">
         <v>3731</v>
       </c>
       <c r="E1135" t="s">
         <v>3732</v>
       </c>
       <c r="F1135" t="s">
         <v>226</v>
       </c>
       <c r="G1135" s="1" t="s">
-        <v>4190</v>
+        <v>4191</v>
       </c>
       <c r="H1135" t="s">
-        <v>4191</v>
+        <v>4192</v>
       </c>
     </row>
     <row r="1136" spans="1:8">
       <c r="A1136" t="s">
-        <v>4192</v>
+        <v>4193</v>
       </c>
       <c r="B1136" t="s">
         <v>9</v>
       </c>
       <c r="C1136" t="s">
         <v>972</v>
       </c>
       <c r="D1136" t="s">
         <v>3731</v>
       </c>
       <c r="E1136" t="s">
         <v>3732</v>
       </c>
       <c r="F1136" t="s">
         <v>226</v>
       </c>
       <c r="G1136" s="1" t="s">
-        <v>4193</v>
+        <v>4194</v>
       </c>
       <c r="H1136" t="s">
-        <v>4194</v>
+        <v>4195</v>
       </c>
     </row>
     <row r="1137" spans="1:8">
       <c r="A1137" t="s">
-        <v>4195</v>
+        <v>4196</v>
       </c>
       <c r="B1137" t="s">
         <v>9</v>
       </c>
       <c r="C1137" t="s">
         <v>977</v>
       </c>
       <c r="D1137" t="s">
         <v>3731</v>
       </c>
       <c r="E1137" t="s">
         <v>3732</v>
       </c>
       <c r="F1137" t="s">
         <v>226</v>
       </c>
       <c r="G1137" s="1" t="s">
-        <v>4196</v>
+        <v>4197</v>
       </c>
       <c r="H1137" t="s">
-        <v>4197</v>
+        <v>4198</v>
       </c>
     </row>
     <row r="1138" spans="1:8">
       <c r="A1138" t="s">
-        <v>4198</v>
+        <v>4199</v>
       </c>
       <c r="B1138" t="s">
         <v>9</v>
       </c>
       <c r="C1138" t="s">
         <v>981</v>
       </c>
       <c r="D1138" t="s">
         <v>3731</v>
       </c>
       <c r="E1138" t="s">
         <v>3732</v>
       </c>
       <c r="G1138" s="1" t="s">
         <v>380</v>
       </c>
       <c r="H1138" t="s">
-        <v>4199</v>
+        <v>4200</v>
       </c>
     </row>
     <row r="1139" spans="1:8">
       <c r="A1139" t="s">
-        <v>4200</v>
+        <v>4201</v>
       </c>
       <c r="B1139" t="s">
         <v>9</v>
       </c>
       <c r="C1139" t="s">
         <v>985</v>
       </c>
       <c r="D1139" t="s">
         <v>3731</v>
       </c>
       <c r="E1139" t="s">
         <v>3732</v>
       </c>
       <c r="F1139" t="s">
         <v>226</v>
       </c>
       <c r="G1139" s="1" t="s">
-        <v>4201</v>
+        <v>4202</v>
       </c>
       <c r="H1139" t="s">
-        <v>4202</v>
+        <v>4203</v>
       </c>
     </row>
     <row r="1140" spans="1:8">
       <c r="A1140" t="s">
-        <v>4203</v>
+        <v>4204</v>
       </c>
       <c r="B1140" t="s">
         <v>9</v>
       </c>
       <c r="C1140" t="s">
         <v>989</v>
       </c>
       <c r="D1140" t="s">
         <v>3731</v>
       </c>
       <c r="E1140" t="s">
         <v>3732</v>
       </c>
       <c r="F1140" t="s">
         <v>226</v>
       </c>
       <c r="G1140" s="1" t="s">
-        <v>4204</v>
+        <v>4205</v>
       </c>
       <c r="H1140" t="s">
-        <v>4205</v>
+        <v>4206</v>
       </c>
     </row>
     <row r="1141" spans="1:8">
       <c r="A1141" t="s">
-        <v>4206</v>
+        <v>4207</v>
       </c>
       <c r="B1141" t="s">
         <v>9</v>
       </c>
       <c r="C1141" t="s">
         <v>993</v>
       </c>
       <c r="D1141" t="s">
         <v>3731</v>
       </c>
       <c r="E1141" t="s">
         <v>3732</v>
       </c>
       <c r="F1141" t="s">
         <v>226</v>
       </c>
       <c r="G1141" s="1" t="s">
-        <v>4207</v>
+        <v>4208</v>
       </c>
       <c r="H1141" t="s">
-        <v>4208</v>
+        <v>4209</v>
       </c>
     </row>
     <row r="1142" spans="1:8">
       <c r="A1142" t="s">
-        <v>4209</v>
+        <v>4210</v>
       </c>
       <c r="B1142" t="s">
         <v>9</v>
       </c>
       <c r="C1142" t="s">
         <v>997</v>
       </c>
       <c r="D1142" t="s">
         <v>3731</v>
       </c>
       <c r="E1142" t="s">
         <v>3732</v>
       </c>
       <c r="F1142" t="s">
         <v>226</v>
       </c>
       <c r="G1142" s="1" t="s">
-        <v>4210</v>
+        <v>4211</v>
       </c>
       <c r="H1142" t="s">
-        <v>4211</v>
+        <v>4212</v>
       </c>
     </row>
     <row r="1143" spans="1:8">
       <c r="A1143" t="s">
-        <v>4212</v>
+        <v>4213</v>
       </c>
       <c r="B1143" t="s">
         <v>9</v>
       </c>
       <c r="C1143" t="s">
         <v>1001</v>
       </c>
       <c r="D1143" t="s">
         <v>3731</v>
       </c>
       <c r="E1143" t="s">
         <v>3732</v>
       </c>
       <c r="F1143" t="s">
         <v>13</v>
       </c>
       <c r="G1143" s="1" t="s">
-        <v>4213</v>
+        <v>4214</v>
       </c>
       <c r="H1143" t="s">
-        <v>4214</v>
+        <v>4215</v>
       </c>
     </row>
     <row r="1144" spans="1:8">
       <c r="A1144" t="s">
-        <v>4215</v>
+        <v>4216</v>
       </c>
       <c r="B1144" t="s">
         <v>9</v>
       </c>
       <c r="C1144" t="s">
         <v>1005</v>
       </c>
       <c r="D1144" t="s">
         <v>3731</v>
       </c>
       <c r="E1144" t="s">
         <v>3732</v>
       </c>
       <c r="F1144" t="s">
         <v>2034</v>
       </c>
       <c r="G1144" s="1" t="s">
-        <v>4216</v>
+        <v>4217</v>
       </c>
       <c r="H1144" t="s">
-        <v>4217</v>
+        <v>4218</v>
       </c>
     </row>
     <row r="1145" spans="1:8">
       <c r="A1145" t="s">
-        <v>4218</v>
+        <v>4219</v>
       </c>
       <c r="B1145" t="s">
         <v>9</v>
       </c>
       <c r="C1145" t="s">
         <v>1009</v>
       </c>
       <c r="D1145" t="s">
         <v>3731</v>
       </c>
       <c r="E1145" t="s">
         <v>3732</v>
       </c>
       <c r="F1145" t="s">
         <v>2034</v>
       </c>
       <c r="G1145" s="1" t="s">
-        <v>4219</v>
+        <v>4220</v>
       </c>
       <c r="H1145" t="s">
-        <v>4220</v>
+        <v>4221</v>
       </c>
     </row>
     <row r="1146" spans="1:8">
       <c r="A1146" t="s">
-        <v>4221</v>
+        <v>4222</v>
       </c>
       <c r="B1146" t="s">
         <v>9</v>
       </c>
       <c r="C1146" t="s">
         <v>1013</v>
       </c>
       <c r="D1146" t="s">
         <v>3731</v>
       </c>
       <c r="E1146" t="s">
         <v>3732</v>
       </c>
       <c r="F1146" t="s">
         <v>226</v>
       </c>
       <c r="G1146" s="1" t="s">
-        <v>4222</v>
+        <v>4223</v>
       </c>
       <c r="H1146" t="s">
-        <v>4223</v>
+        <v>4224</v>
       </c>
     </row>
     <row r="1147" spans="1:8">
       <c r="A1147" t="s">
-        <v>4224</v>
+        <v>4225</v>
       </c>
       <c r="B1147" t="s">
         <v>9</v>
       </c>
       <c r="C1147" t="s">
         <v>1017</v>
       </c>
       <c r="D1147" t="s">
         <v>3731</v>
       </c>
       <c r="E1147" t="s">
         <v>3732</v>
       </c>
       <c r="F1147" t="s">
         <v>226</v>
       </c>
       <c r="G1147" s="1" t="s">
-        <v>4225</v>
+        <v>4226</v>
       </c>
       <c r="H1147" t="s">
-        <v>4226</v>
+        <v>4227</v>
       </c>
     </row>
     <row r="1148" spans="1:8">
       <c r="A1148" t="s">
-        <v>4227</v>
+        <v>4228</v>
       </c>
       <c r="B1148" t="s">
         <v>9</v>
       </c>
       <c r="C1148" t="s">
         <v>1021</v>
       </c>
       <c r="D1148" t="s">
         <v>3731</v>
       </c>
       <c r="E1148" t="s">
         <v>3732</v>
       </c>
       <c r="F1148" t="s">
         <v>226</v>
       </c>
       <c r="G1148" s="1" t="s">
-        <v>4228</v>
+        <v>4229</v>
       </c>
       <c r="H1148" t="s">
-        <v>4229</v>
+        <v>4230</v>
       </c>
     </row>
     <row r="1149" spans="1:8">
       <c r="A1149" t="s">
-        <v>4230</v>
+        <v>4231</v>
       </c>
       <c r="B1149" t="s">
         <v>9</v>
       </c>
       <c r="C1149" t="s">
         <v>1025</v>
       </c>
       <c r="D1149" t="s">
         <v>3731</v>
       </c>
       <c r="E1149" t="s">
         <v>3732</v>
       </c>
       <c r="F1149" t="s">
         <v>226</v>
       </c>
       <c r="G1149" s="1" t="s">
-        <v>4231</v>
+        <v>4232</v>
       </c>
       <c r="H1149" t="s">
-        <v>4232</v>
+        <v>4233</v>
       </c>
     </row>
     <row r="1150" spans="1:8">
       <c r="A1150" t="s">
-        <v>4233</v>
+        <v>4234</v>
       </c>
       <c r="B1150" t="s">
         <v>9</v>
       </c>
       <c r="C1150" t="s">
         <v>1029</v>
       </c>
       <c r="D1150" t="s">
         <v>3731</v>
       </c>
       <c r="E1150" t="s">
         <v>3732</v>
       </c>
       <c r="F1150" t="s">
         <v>226</v>
       </c>
       <c r="G1150" s="1" t="s">
-        <v>4234</v>
+        <v>4235</v>
       </c>
       <c r="H1150" t="s">
-        <v>4235</v>
+        <v>4236</v>
       </c>
     </row>
     <row r="1151" spans="1:8">
       <c r="A1151" t="s">
-        <v>4236</v>
+        <v>4237</v>
       </c>
       <c r="B1151" t="s">
         <v>9</v>
       </c>
       <c r="C1151" t="s">
         <v>1033</v>
       </c>
       <c r="D1151" t="s">
         <v>3731</v>
       </c>
       <c r="E1151" t="s">
         <v>3732</v>
       </c>
       <c r="F1151" t="s">
         <v>226</v>
       </c>
       <c r="G1151" s="1" t="s">
-        <v>4237</v>
+        <v>4238</v>
       </c>
       <c r="H1151" t="s">
-        <v>4238</v>
+        <v>4239</v>
       </c>
     </row>
     <row r="1152" spans="1:8">
       <c r="A1152" t="s">
-        <v>4239</v>
+        <v>4240</v>
       </c>
       <c r="B1152" t="s">
         <v>9</v>
       </c>
       <c r="C1152" t="s">
-        <v>4240</v>
+        <v>4241</v>
       </c>
       <c r="D1152" t="s">
         <v>3731</v>
       </c>
       <c r="E1152" t="s">
         <v>3732</v>
       </c>
       <c r="F1152" t="s">
         <v>226</v>
       </c>
       <c r="G1152" s="1" t="s">
-        <v>4241</v>
+        <v>4242</v>
       </c>
       <c r="H1152" t="s">
-        <v>4242</v>
+        <v>4243</v>
       </c>
     </row>
     <row r="1153" spans="1:8">
       <c r="A1153" t="s">
-        <v>4243</v>
+        <v>4244</v>
       </c>
       <c r="B1153" t="s">
         <v>9</v>
       </c>
       <c r="C1153" t="s">
-        <v>4244</v>
+        <v>4245</v>
       </c>
       <c r="D1153" t="s">
         <v>3731</v>
       </c>
       <c r="E1153" t="s">
         <v>3732</v>
       </c>
       <c r="F1153" t="s">
         <v>226</v>
       </c>
       <c r="G1153" s="1" t="s">
-        <v>4245</v>
+        <v>4246</v>
       </c>
       <c r="H1153" t="s">
-        <v>4246</v>
+        <v>4247</v>
       </c>
     </row>
     <row r="1154" spans="1:8">
       <c r="A1154" t="s">
-        <v>4247</v>
+        <v>4248</v>
       </c>
       <c r="B1154" t="s">
         <v>9</v>
       </c>
       <c r="C1154" t="s">
         <v>1037</v>
       </c>
       <c r="D1154" t="s">
         <v>3731</v>
       </c>
       <c r="E1154" t="s">
         <v>3732</v>
       </c>
       <c r="F1154" t="s">
         <v>226</v>
       </c>
       <c r="G1154" s="1" t="s">
-        <v>4248</v>
+        <v>4249</v>
       </c>
       <c r="H1154" t="s">
-        <v>4249</v>
+        <v>4250</v>
       </c>
     </row>
     <row r="1155" spans="1:8">
       <c r="A1155" t="s">
-        <v>4250</v>
+        <v>4251</v>
       </c>
       <c r="B1155" t="s">
         <v>9</v>
       </c>
       <c r="C1155" t="s">
         <v>1041</v>
       </c>
       <c r="D1155" t="s">
         <v>3731</v>
       </c>
       <c r="E1155" t="s">
         <v>3732</v>
       </c>
       <c r="G1155" s="1" t="s">
-        <v>4251</v>
+        <v>4252</v>
       </c>
       <c r="H1155" t="s">
-        <v>4252</v>
+        <v>4253</v>
       </c>
     </row>
     <row r="1156" spans="1:8">
       <c r="A1156" t="s">
-        <v>4253</v>
+        <v>4254</v>
       </c>
       <c r="B1156" t="s">
         <v>9</v>
       </c>
       <c r="C1156" t="s">
         <v>1045</v>
       </c>
       <c r="D1156" t="s">
         <v>3731</v>
       </c>
       <c r="E1156" t="s">
         <v>3732</v>
       </c>
       <c r="F1156" t="s">
         <v>50</v>
       </c>
       <c r="G1156" s="1" t="s">
-        <v>4254</v>
+        <v>4255</v>
       </c>
       <c r="H1156" t="s">
-        <v>4255</v>
+        <v>4256</v>
       </c>
     </row>
     <row r="1157" spans="1:8">
       <c r="A1157" t="s">
-        <v>4256</v>
+        <v>4257</v>
       </c>
       <c r="B1157" t="s">
         <v>9</v>
       </c>
       <c r="C1157" t="s">
         <v>1049</v>
       </c>
       <c r="D1157" t="s">
         <v>3731</v>
       </c>
       <c r="E1157" t="s">
         <v>3732</v>
       </c>
       <c r="F1157" t="s">
         <v>3702</v>
       </c>
       <c r="G1157" s="1" t="s">
-        <v>4257</v>
+        <v>4258</v>
       </c>
       <c r="H1157" t="s">
-        <v>4258</v>
+        <v>4259</v>
       </c>
     </row>
     <row r="1158" spans="1:8">
       <c r="A1158" t="s">
-        <v>4259</v>
+        <v>4260</v>
       </c>
       <c r="B1158" t="s">
         <v>9</v>
       </c>
       <c r="C1158" t="s">
         <v>1053</v>
       </c>
       <c r="D1158" t="s">
         <v>3731</v>
       </c>
       <c r="E1158" t="s">
         <v>3732</v>
       </c>
       <c r="F1158" t="s">
         <v>928</v>
       </c>
       <c r="G1158" s="1" t="s">
-        <v>4260</v>
+        <v>4261</v>
       </c>
       <c r="H1158" t="s">
-        <v>4261</v>
+        <v>4262</v>
       </c>
     </row>
     <row r="1159" spans="1:8">
       <c r="A1159" t="s">
-        <v>4262</v>
+        <v>4263</v>
       </c>
       <c r="B1159" t="s">
         <v>9</v>
       </c>
       <c r="C1159" t="s">
         <v>1061</v>
       </c>
       <c r="D1159" t="s">
         <v>3731</v>
       </c>
       <c r="E1159" t="s">
         <v>3732</v>
       </c>
       <c r="F1159" t="s">
         <v>226</v>
       </c>
       <c r="G1159" s="1" t="s">
-        <v>4263</v>
+        <v>4264</v>
       </c>
       <c r="H1159" t="s">
-        <v>4264</v>
+        <v>4265</v>
       </c>
     </row>
     <row r="1160" spans="1:8">
       <c r="A1160" t="s">
-        <v>4265</v>
+        <v>4266</v>
       </c>
       <c r="B1160" t="s">
         <v>9</v>
       </c>
       <c r="C1160" t="s">
         <v>1065</v>
       </c>
       <c r="D1160" t="s">
         <v>3731</v>
       </c>
       <c r="E1160" t="s">
         <v>3732</v>
       </c>
       <c r="F1160" t="s">
         <v>221</v>
       </c>
       <c r="G1160" s="1" t="s">
-        <v>4266</v>
+        <v>4267</v>
       </c>
       <c r="H1160" t="s">
-        <v>4267</v>
+        <v>4268</v>
       </c>
     </row>
     <row r="1161" spans="1:8">
       <c r="A1161" t="s">
-        <v>4268</v>
+        <v>4269</v>
       </c>
       <c r="B1161" t="s">
         <v>9</v>
       </c>
       <c r="C1161" t="s">
         <v>1069</v>
       </c>
       <c r="D1161" t="s">
         <v>3731</v>
       </c>
       <c r="E1161" t="s">
         <v>3732</v>
       </c>
       <c r="F1161" t="s">
         <v>3702</v>
       </c>
       <c r="G1161" s="1" t="s">
-        <v>4269</v>
+        <v>4270</v>
       </c>
       <c r="H1161" t="s">
-        <v>4270</v>
+        <v>4271</v>
       </c>
     </row>
     <row r="1162" spans="1:8">
       <c r="A1162" t="s">
-        <v>4271</v>
+        <v>4272</v>
       </c>
       <c r="B1162" t="s">
         <v>9</v>
       </c>
       <c r="C1162" t="s">
         <v>1073</v>
       </c>
       <c r="D1162" t="s">
         <v>3731</v>
       </c>
       <c r="E1162" t="s">
         <v>3732</v>
       </c>
       <c r="F1162" t="s">
         <v>13</v>
       </c>
       <c r="G1162" s="1" t="s">
-        <v>4272</v>
+        <v>4273</v>
       </c>
       <c r="H1162" t="s">
-        <v>4273</v>
+        <v>4274</v>
       </c>
     </row>
     <row r="1163" spans="1:8">
       <c r="A1163" t="s">
-        <v>4274</v>
+        <v>4275</v>
       </c>
       <c r="B1163" t="s">
         <v>9</v>
       </c>
       <c r="C1163" t="s">
         <v>1077</v>
       </c>
       <c r="D1163" t="s">
         <v>3731</v>
       </c>
       <c r="E1163" t="s">
         <v>3732</v>
       </c>
       <c r="F1163" t="s">
         <v>2034</v>
       </c>
       <c r="G1163" s="1" t="s">
-        <v>4275</v>
+        <v>4276</v>
       </c>
       <c r="H1163" t="s">
-        <v>4276</v>
+        <v>4277</v>
       </c>
     </row>
     <row r="1164" spans="1:8">
       <c r="A1164" t="s">
-        <v>4277</v>
+        <v>4278</v>
       </c>
       <c r="B1164" t="s">
         <v>9</v>
       </c>
       <c r="C1164" t="s">
         <v>1081</v>
       </c>
       <c r="D1164" t="s">
         <v>3731</v>
       </c>
       <c r="E1164" t="s">
         <v>3732</v>
       </c>
       <c r="F1164" t="s">
-        <v>4278</v>
+        <v>4279</v>
       </c>
       <c r="G1164" s="1" t="s">
-        <v>4279</v>
+        <v>4280</v>
       </c>
       <c r="H1164" t="s">
-        <v>4280</v>
+        <v>4281</v>
       </c>
     </row>
     <row r="1165" spans="1:8">
       <c r="A1165" t="s">
-        <v>4281</v>
+        <v>4282</v>
       </c>
       <c r="B1165" t="s">
         <v>9</v>
       </c>
       <c r="C1165" t="s">
         <v>1085</v>
       </c>
       <c r="D1165" t="s">
         <v>3731</v>
       </c>
       <c r="E1165" t="s">
         <v>3732</v>
       </c>
       <c r="F1165" t="s">
         <v>50</v>
       </c>
       <c r="G1165" s="1" t="s">
         <v>380</v>
       </c>
       <c r="H1165" t="s">
-        <v>4282</v>
+        <v>4283</v>
       </c>
     </row>
     <row r="1166" spans="1:8">
       <c r="A1166" t="s">
-        <v>4283</v>
+        <v>4284</v>
       </c>
       <c r="B1166" t="s">
         <v>9</v>
       </c>
       <c r="C1166" t="s">
         <v>1089</v>
       </c>
       <c r="D1166" t="s">
         <v>3731</v>
       </c>
       <c r="E1166" t="s">
         <v>3732</v>
       </c>
       <c r="F1166" t="s">
         <v>3702</v>
       </c>
       <c r="G1166" s="1" t="s">
         <v>380</v>
       </c>
       <c r="H1166" t="s">
-        <v>4284</v>
+        <v>4285</v>
       </c>
     </row>
     <row r="1167" spans="1:8">
       <c r="A1167" t="s">
-        <v>4285</v>
+        <v>4286</v>
       </c>
       <c r="B1167" t="s">
         <v>9</v>
       </c>
       <c r="C1167" t="s">
         <v>1093</v>
       </c>
       <c r="D1167" t="s">
         <v>3731</v>
       </c>
       <c r="E1167" t="s">
         <v>3732</v>
       </c>
       <c r="F1167" t="s">
         <v>928</v>
       </c>
       <c r="G1167" s="1" t="s">
-        <v>4286</v>
+        <v>4287</v>
       </c>
       <c r="H1167" t="s">
-        <v>4287</v>
+        <v>4288</v>
       </c>
     </row>
     <row r="1168" spans="1:8">
       <c r="A1168" t="s">
-        <v>4288</v>
+        <v>4289</v>
       </c>
       <c r="B1168" t="s">
         <v>9</v>
       </c>
       <c r="C1168" t="s">
         <v>1097</v>
       </c>
       <c r="D1168" t="s">
         <v>3731</v>
       </c>
       <c r="E1168" t="s">
         <v>3732</v>
       </c>
       <c r="F1168" t="s">
         <v>2034</v>
       </c>
       <c r="G1168" s="1" t="s">
-        <v>4289</v>
+        <v>4290</v>
       </c>
       <c r="H1168" t="s">
-        <v>4290</v>
+        <v>4291</v>
       </c>
     </row>
     <row r="1169" spans="1:8">
       <c r="A1169" t="s">
-        <v>4291</v>
+        <v>4292</v>
       </c>
       <c r="B1169" t="s">
         <v>9</v>
       </c>
       <c r="C1169" t="s">
         <v>1102</v>
       </c>
       <c r="D1169" t="s">
         <v>3731</v>
       </c>
       <c r="E1169" t="s">
         <v>3732</v>
       </c>
       <c r="F1169" t="s">
         <v>2034</v>
       </c>
       <c r="G1169" s="1" t="s">
-        <v>4292</v>
+        <v>4293</v>
       </c>
       <c r="H1169" t="s">
-        <v>4293</v>
+        <v>4294</v>
       </c>
     </row>
     <row r="1170" spans="1:8">
       <c r="A1170" t="s">
-        <v>4294</v>
+        <v>4295</v>
       </c>
       <c r="B1170" t="s">
         <v>9</v>
       </c>
       <c r="C1170" t="s">
         <v>1106</v>
       </c>
       <c r="D1170" t="s">
         <v>3731</v>
       </c>
       <c r="E1170" t="s">
         <v>3732</v>
       </c>
       <c r="F1170" t="s">
         <v>2034</v>
       </c>
       <c r="G1170" s="1" t="s">
-        <v>4295</v>
+        <v>4296</v>
       </c>
       <c r="H1170" t="s">
-        <v>4296</v>
+        <v>4297</v>
       </c>
     </row>
     <row r="1171" spans="1:8">
       <c r="A1171" t="s">
-        <v>4297</v>
+        <v>4298</v>
       </c>
       <c r="B1171" t="s">
         <v>9</v>
       </c>
       <c r="C1171" t="s">
         <v>1110</v>
       </c>
       <c r="D1171" t="s">
         <v>3731</v>
       </c>
       <c r="E1171" t="s">
         <v>3732</v>
       </c>
       <c r="F1171" t="s">
         <v>13</v>
       </c>
       <c r="G1171" s="1" t="s">
-        <v>4298</v>
+        <v>4299</v>
       </c>
       <c r="H1171" t="s">
-        <v>4299</v>
+        <v>4300</v>
       </c>
     </row>
     <row r="1172" spans="1:8">
       <c r="A1172" t="s">
-        <v>4300</v>
+        <v>4301</v>
       </c>
       <c r="B1172" t="s">
         <v>9</v>
       </c>
       <c r="C1172" t="s">
         <v>1113</v>
       </c>
       <c r="D1172" t="s">
         <v>3731</v>
       </c>
       <c r="E1172" t="s">
         <v>3732</v>
       </c>
       <c r="F1172" t="s">
         <v>13</v>
       </c>
       <c r="G1172" s="1" t="s">
-        <v>4301</v>
+        <v>4302</v>
       </c>
       <c r="H1172" t="s">
-        <v>4302</v>
+        <v>4303</v>
       </c>
     </row>
     <row r="1173" spans="1:8">
       <c r="A1173" t="s">
-        <v>4303</v>
+        <v>4304</v>
       </c>
       <c r="B1173" t="s">
         <v>9</v>
       </c>
       <c r="C1173" t="s">
         <v>1117</v>
       </c>
       <c r="D1173" t="s">
         <v>3731</v>
       </c>
       <c r="E1173" t="s">
         <v>3732</v>
       </c>
       <c r="F1173" t="s">
         <v>1619</v>
       </c>
       <c r="G1173" s="1" t="s">
-        <v>4304</v>
+        <v>4305</v>
       </c>
       <c r="H1173" t="s">
-        <v>4305</v>
+        <v>4306</v>
       </c>
     </row>
     <row r="1174" spans="1:8">
       <c r="A1174" t="s">
-        <v>4306</v>
+        <v>4307</v>
       </c>
       <c r="B1174" t="s">
         <v>9</v>
       </c>
       <c r="C1174" t="s">
         <v>1121</v>
       </c>
       <c r="D1174" t="s">
         <v>3731</v>
       </c>
       <c r="E1174" t="s">
         <v>3732</v>
       </c>
       <c r="F1174" t="s">
         <v>91</v>
       </c>
       <c r="G1174" s="1" t="s">
-        <v>4307</v>
+        <v>4308</v>
       </c>
       <c r="H1174" t="s">
-        <v>4308</v>
+        <v>4309</v>
       </c>
     </row>
     <row r="1175" spans="1:8">
       <c r="A1175" t="s">
-        <v>4309</v>
+        <v>4310</v>
       </c>
       <c r="B1175" t="s">
         <v>9</v>
       </c>
       <c r="C1175" t="s">
         <v>1125</v>
       </c>
       <c r="D1175" t="s">
         <v>3731</v>
       </c>
       <c r="E1175" t="s">
         <v>3732</v>
       </c>
       <c r="F1175" t="s">
         <v>3702</v>
       </c>
       <c r="G1175" s="1" t="s">
-        <v>4310</v>
+        <v>4311</v>
       </c>
       <c r="H1175" t="s">
-        <v>4311</v>
+        <v>4312</v>
       </c>
     </row>
     <row r="1176" spans="1:8">
       <c r="A1176" t="s">
-        <v>4312</v>
+        <v>4313</v>
       </c>
       <c r="B1176" t="s">
         <v>9</v>
       </c>
       <c r="C1176" t="s">
         <v>1129</v>
       </c>
       <c r="D1176" t="s">
         <v>3731</v>
       </c>
       <c r="E1176" t="s">
         <v>3732</v>
       </c>
       <c r="F1176" t="s">
         <v>13</v>
       </c>
       <c r="G1176" s="1" t="s">
-        <v>4313</v>
+        <v>4314</v>
       </c>
       <c r="H1176" t="s">
-        <v>4314</v>
+        <v>4315</v>
       </c>
     </row>
     <row r="1177" spans="1:8">
       <c r="A1177" t="s">
-        <v>4315</v>
+        <v>4316</v>
       </c>
       <c r="B1177" t="s">
         <v>9</v>
       </c>
       <c r="C1177" t="s">
         <v>10</v>
       </c>
       <c r="D1177" t="s">
-        <v>4316</v>
+        <v>4317</v>
       </c>
       <c r="E1177" t="s">
-        <v>4317</v>
+        <v>4318</v>
       </c>
       <c r="F1177" t="s">
-        <v>4318</v>
+        <v>4319</v>
       </c>
       <c r="G1177" s="1" t="s">
-        <v>4319</v>
+        <v>4320</v>
       </c>
       <c r="H1177" t="s">
-        <v>4320</v>
+        <v>4321</v>
       </c>
     </row>
     <row r="1178" spans="1:8">
       <c r="A1178" t="s">
-        <v>4321</v>
+        <v>4322</v>
       </c>
       <c r="B1178" t="s">
         <v>9</v>
       </c>
       <c r="C1178" t="s">
         <v>17</v>
       </c>
       <c r="D1178" t="s">
-        <v>4316</v>
+        <v>4317</v>
       </c>
       <c r="E1178" t="s">
-        <v>4317</v>
+        <v>4318</v>
       </c>
       <c r="F1178" t="s">
-        <v>4318</v>
+        <v>4319</v>
       </c>
       <c r="G1178" s="1" t="s">
-        <v>4322</v>
+        <v>4323</v>
       </c>
       <c r="H1178" t="s">
-        <v>4323</v>
+        <v>4324</v>
       </c>
     </row>
     <row r="1179" spans="1:8">
       <c r="A1179" t="s">
-        <v>4324</v>
+        <v>4325</v>
       </c>
       <c r="B1179" t="s">
         <v>9</v>
       </c>
       <c r="C1179" t="s">
         <v>21</v>
       </c>
       <c r="D1179" t="s">
-        <v>4316</v>
+        <v>4317</v>
       </c>
       <c r="E1179" t="s">
-        <v>4317</v>
+        <v>4318</v>
       </c>
       <c r="F1179" t="s">
-        <v>4318</v>
+        <v>4319</v>
       </c>
       <c r="G1179" s="1" t="s">
-        <v>4325</v>
+        <v>4326</v>
       </c>
       <c r="H1179" t="s">
-        <v>4326</v>
+        <v>4327</v>
       </c>
     </row>
     <row r="1180" spans="1:8">
       <c r="A1180" t="s">
-        <v>4327</v>
+        <v>4328</v>
       </c>
       <c r="B1180" t="s">
         <v>9</v>
       </c>
       <c r="C1180" t="s">
         <v>25</v>
       </c>
       <c r="D1180" t="s">
-        <v>4316</v>
+        <v>4317</v>
       </c>
       <c r="E1180" t="s">
-        <v>4317</v>
+        <v>4318</v>
       </c>
       <c r="F1180" t="s">
-        <v>4318</v>
+        <v>4319</v>
       </c>
       <c r="G1180" s="1" t="s">
-        <v>4328</v>
+        <v>4329</v>
       </c>
       <c r="H1180" t="s">
-        <v>4329</v>
+        <v>4330</v>
       </c>
     </row>
     <row r="1181" spans="1:8">
       <c r="A1181" t="s">
-        <v>4330</v>
+        <v>4331</v>
       </c>
       <c r="B1181" t="s">
         <v>9</v>
       </c>
       <c r="C1181" t="s">
         <v>29</v>
       </c>
       <c r="D1181" t="s">
-        <v>4316</v>
+        <v>4317</v>
       </c>
       <c r="E1181" t="s">
-        <v>4317</v>
+        <v>4318</v>
       </c>
       <c r="F1181" t="s">
-        <v>4318</v>
+        <v>4319</v>
       </c>
       <c r="G1181" s="1" t="s">
-        <v>4331</v>
+        <v>4332</v>
       </c>
       <c r="H1181" t="s">
-        <v>4332</v>
+        <v>4333</v>
       </c>
     </row>
     <row r="1182" spans="1:8">
       <c r="A1182" t="s">
-        <v>4333</v>
+        <v>4334</v>
       </c>
       <c r="B1182" t="s">
         <v>9</v>
       </c>
       <c r="C1182" t="s">
         <v>32</v>
       </c>
       <c r="D1182" t="s">
-        <v>4316</v>
+        <v>4317</v>
       </c>
       <c r="E1182" t="s">
-        <v>4317</v>
+        <v>4318</v>
       </c>
       <c r="F1182" t="s">
-        <v>4318</v>
+        <v>4319</v>
       </c>
       <c r="G1182" s="1" t="s">
-        <v>4334</v>
+        <v>4335</v>
       </c>
       <c r="H1182" t="s">
-        <v>4335</v>
+        <v>4336</v>
       </c>
     </row>
     <row r="1183" spans="1:8">
       <c r="A1183" t="s">
-        <v>4336</v>
+        <v>4337</v>
       </c>
       <c r="B1183" t="s">
         <v>9</v>
       </c>
       <c r="C1183" t="s">
         <v>36</v>
       </c>
       <c r="D1183" t="s">
-        <v>4316</v>
+        <v>4317</v>
       </c>
       <c r="E1183" t="s">
-        <v>4317</v>
+        <v>4318</v>
       </c>
       <c r="F1183" t="s">
-        <v>4318</v>
+        <v>4319</v>
       </c>
       <c r="G1183" s="1" t="s">
-        <v>4337</v>
+        <v>4338</v>
       </c>
       <c r="H1183" t="s">
-        <v>4338</v>
+        <v>4339</v>
       </c>
     </row>
     <row r="1184" spans="1:8">
       <c r="A1184" t="s">
-        <v>4339</v>
+        <v>4340</v>
       </c>
       <c r="B1184" t="s">
         <v>9</v>
       </c>
       <c r="C1184" t="s">
         <v>40</v>
       </c>
       <c r="D1184" t="s">
-        <v>4316</v>
+        <v>4317</v>
       </c>
       <c r="E1184" t="s">
-        <v>4317</v>
+        <v>4318</v>
       </c>
       <c r="F1184" t="s">
-        <v>4318</v>
+        <v>4319</v>
       </c>
       <c r="G1184" s="1" t="s">
-        <v>4340</v>
+        <v>4341</v>
       </c>
       <c r="H1184" t="s">
-        <v>4341</v>
+        <v>4342</v>
       </c>
     </row>
     <row r="1185" spans="1:8">
       <c r="A1185" t="s">
-        <v>4342</v>
+        <v>4343</v>
       </c>
       <c r="B1185" t="s">
         <v>9</v>
       </c>
       <c r="C1185" t="s">
         <v>45</v>
       </c>
       <c r="D1185" t="s">
-        <v>4316</v>
+        <v>4317</v>
       </c>
       <c r="E1185" t="s">
-        <v>4317</v>
+        <v>4318</v>
       </c>
       <c r="F1185" t="s">
-        <v>4318</v>
+        <v>4319</v>
       </c>
       <c r="G1185" s="1" t="s">
-        <v>4343</v>
+        <v>4344</v>
       </c>
       <c r="H1185" t="s">
-        <v>4344</v>
+        <v>4345</v>
       </c>
     </row>
     <row r="1186" spans="1:8">
       <c r="A1186" t="s">
-        <v>4345</v>
+        <v>4346</v>
       </c>
       <c r="B1186" t="s">
         <v>9</v>
       </c>
       <c r="C1186" t="s">
         <v>54</v>
       </c>
       <c r="D1186" t="s">
-        <v>4316</v>
+        <v>4317</v>
       </c>
       <c r="E1186" t="s">
-        <v>4317</v>
+        <v>4318</v>
       </c>
       <c r="F1186" t="s">
-        <v>4318</v>
+        <v>4319</v>
       </c>
       <c r="G1186" s="1" t="s">
-        <v>4346</v>
+        <v>4347</v>
       </c>
       <c r="H1186" t="s">
-        <v>4347</v>
+        <v>4348</v>
       </c>
     </row>
     <row r="1187" spans="1:8">
       <c r="A1187" t="s">
-        <v>4348</v>
+        <v>4349</v>
       </c>
       <c r="B1187" t="s">
         <v>9</v>
       </c>
       <c r="C1187" t="s">
         <v>58</v>
       </c>
       <c r="D1187" t="s">
-        <v>4316</v>
+        <v>4317</v>
       </c>
       <c r="E1187" t="s">
-        <v>4317</v>
+        <v>4318</v>
       </c>
       <c r="F1187" t="s">
-        <v>4318</v>
+        <v>4319</v>
       </c>
       <c r="G1187" s="1" t="s">
-        <v>4349</v>
+        <v>4350</v>
       </c>
       <c r="H1187" t="s">
-        <v>4350</v>
+        <v>4351</v>
       </c>
     </row>
     <row r="1188" spans="1:8">
       <c r="A1188" t="s">
-        <v>4351</v>
+        <v>4352</v>
       </c>
       <c r="B1188" t="s">
         <v>9</v>
       </c>
       <c r="C1188" t="s">
         <v>62</v>
       </c>
       <c r="D1188" t="s">
-        <v>4316</v>
+        <v>4317</v>
       </c>
       <c r="E1188" t="s">
-        <v>4317</v>
+        <v>4318</v>
       </c>
       <c r="F1188" t="s">
-        <v>4318</v>
+        <v>4319</v>
       </c>
       <c r="G1188" s="1" t="s">
-        <v>4352</v>
+        <v>4353</v>
       </c>
       <c r="H1188" t="s">
-        <v>4353</v>
+        <v>4354</v>
       </c>
     </row>
     <row r="1189" spans="1:8">
       <c r="A1189" t="s">
-        <v>4354</v>
+        <v>4355</v>
       </c>
       <c r="B1189" t="s">
         <v>9</v>
       </c>
       <c r="C1189" t="s">
         <v>66</v>
       </c>
       <c r="D1189" t="s">
-        <v>4316</v>
+        <v>4317</v>
       </c>
       <c r="E1189" t="s">
-        <v>4317</v>
+        <v>4318</v>
       </c>
       <c r="F1189" t="s">
-        <v>4318</v>
+        <v>4319</v>
       </c>
       <c r="G1189" s="1" t="s">
-        <v>4355</v>
+        <v>4356</v>
       </c>
       <c r="H1189" t="s">
-        <v>4356</v>
+        <v>4357</v>
       </c>
     </row>
     <row r="1190" spans="1:8">
       <c r="A1190" t="s">
-        <v>4357</v>
+        <v>4358</v>
       </c>
       <c r="B1190" t="s">
         <v>9</v>
       </c>
       <c r="C1190" t="s">
         <v>70</v>
       </c>
       <c r="D1190" t="s">
-        <v>4316</v>
+        <v>4317</v>
       </c>
       <c r="E1190" t="s">
-        <v>4317</v>
+        <v>4318</v>
       </c>
       <c r="F1190" t="s">
-        <v>4318</v>
+        <v>4319</v>
       </c>
       <c r="G1190" s="1" t="s">
-        <v>4358</v>
+        <v>4359</v>
       </c>
       <c r="H1190" t="s">
-        <v>4359</v>
+        <v>4360</v>
       </c>
     </row>
     <row r="1191" spans="1:8">
       <c r="A1191" t="s">
-        <v>4360</v>
+        <v>4361</v>
       </c>
       <c r="B1191" t="s">
         <v>9</v>
       </c>
       <c r="C1191" t="s">
         <v>74</v>
       </c>
       <c r="D1191" t="s">
-        <v>4316</v>
+        <v>4317</v>
       </c>
       <c r="E1191" t="s">
-        <v>4317</v>
+        <v>4318</v>
       </c>
       <c r="G1191" s="1" t="s">
-        <v>4361</v>
+        <v>4362</v>
       </c>
       <c r="H1191" t="s">
-        <v>4362</v>
+        <v>4363</v>
       </c>
     </row>
     <row r="1192" spans="1:8">
       <c r="A1192" t="s">
-        <v>4363</v>
+        <v>4364</v>
       </c>
       <c r="B1192" t="s">
         <v>9</v>
       </c>
       <c r="C1192" t="s">
         <v>78</v>
       </c>
       <c r="D1192" t="s">
-        <v>4316</v>
+        <v>4317</v>
       </c>
       <c r="E1192" t="s">
-        <v>4317</v>
+        <v>4318</v>
       </c>
       <c r="F1192" t="s">
-        <v>4364</v>
+        <v>4365</v>
       </c>
       <c r="G1192" s="1" t="s">
-        <v>4365</v>
+        <v>4366</v>
       </c>
       <c r="H1192" t="s">
-        <v>4366</v>
+        <v>4367</v>
       </c>
     </row>
     <row r="1193" spans="1:8">
       <c r="A1193" t="s">
-        <v>4367</v>
+        <v>4368</v>
       </c>
       <c r="B1193" t="s">
         <v>9</v>
       </c>
       <c r="C1193" t="s">
         <v>82</v>
       </c>
       <c r="D1193" t="s">
-        <v>4316</v>
+        <v>4317</v>
       </c>
       <c r="E1193" t="s">
-        <v>4317</v>
+        <v>4318</v>
       </c>
       <c r="F1193" t="s">
-        <v>4364</v>
+        <v>4365</v>
       </c>
       <c r="G1193" s="1" t="s">
-        <v>4368</v>
+        <v>4369</v>
       </c>
       <c r="H1193" t="s">
-        <v>4369</v>
+        <v>4370</v>
       </c>
     </row>
     <row r="1194" spans="1:8">
       <c r="A1194" t="s">
-        <v>4370</v>
+        <v>4371</v>
       </c>
       <c r="B1194" t="s">
         <v>9</v>
       </c>
       <c r="C1194" t="s">
         <v>86</v>
       </c>
       <c r="D1194" t="s">
-        <v>4316</v>
+        <v>4317</v>
       </c>
       <c r="E1194" t="s">
-        <v>4317</v>
+        <v>4318</v>
       </c>
       <c r="F1194" t="s">
         <v>928</v>
       </c>
       <c r="G1194" s="1" t="s">
-        <v>4371</v>
+        <v>4372</v>
       </c>
       <c r="H1194" t="s">
-        <v>4372</v>
+        <v>4373</v>
       </c>
     </row>
     <row r="1195" spans="1:8">
       <c r="A1195" t="s">
-        <v>4373</v>
+        <v>4374</v>
       </c>
       <c r="B1195" t="s">
         <v>9</v>
       </c>
       <c r="C1195" t="s">
         <v>90</v>
       </c>
       <c r="D1195" t="s">
-        <v>4316</v>
+        <v>4317</v>
       </c>
       <c r="E1195" t="s">
-        <v>4317</v>
+        <v>4318</v>
       </c>
       <c r="F1195" t="s">
-        <v>4318</v>
+        <v>4319</v>
       </c>
       <c r="G1195" s="1" t="s">
-        <v>4374</v>
+        <v>4375</v>
       </c>
       <c r="H1195" t="s">
-        <v>4375</v>
+        <v>4376</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>