--- v1 (2026-02-08)
+++ v2 (2026-04-05)
@@ -54,8037 +54,8037 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Darci Pires da Silva</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/142/142_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/142/142_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO PREFEITO, A REFORMA DAS MANILHAS DE ESGOTO NA RUA DOMITILA CASTANON, NO BAIRRO ELDORADO, A PEDIDO DOS MORADORES._x000D_
 ENCAMINHAMENTO: OF.CMU.009/16, EM 18/02/16_x000D_
 </t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Rafael Paulo de Freitas</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/143/143_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/143/143_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO: AO PREFEITO, A RECOLOCAÇÃO DOS BLOQUETES E A RESTAURAÇÃO DE PARTE DA RUA JOSÉ OSÓRIO PEREIRA, NO BAIRRO BOM PASTOR, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/144/144_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/144/144_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, O TAPAMENTO DE UM BURACO NA RUA JESUS BRANDÃO, EM FRENTE AO Nº 710, NO BAIRRO SAN RAFAEL, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/145/145_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/145/145_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, O PATROLAMENTO E REFORMA DAS MANILHAS DEFEITUOSAS NA ESTRADA &amp;#8220;SETE VOLTAS&amp;#8221;, QUE LIGA O DISTRITO DE UBARI A DIVINÉSIA, A PEDIDO DOS MORADORES; INDICAÇÃO 006/16, SOLICITANDO AO PREFEITO, A RECOMPOSIÇÃO DAS PEDRAS DO CALÇAMENTO DA RUA ANTÔNIO XAVIER DA SILVA, NO BAIRRO SANTANA, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/146/146_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/146/146_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, O AUMENTO DA EXTENSÃO DA REDE DE MANILHAS NA RUA MAJOR TITO CESAR, PRÓXIMO A CRUZ DA DULCE, EM APROXIMADAMENTE 20 METROS, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/147/147_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/147/147_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A RECOMPOSIÇÃO DAS PEDRAS DO CALÇAMENTO DA RUA ANTÔNIO XAVIER DA SILVA, NO BAIRRO SANTANA, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/148/148_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/148/148_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, O TAPAMENTO DE UM BURACO NA RUA EZEQUIEL MOREIRA DE ABREU, AO LADO DO Nº 175, BEM COMO A INSTALAÇÃO DE UMA TAMPA NO BUEIRO ADJACENTE, NO BAIRRO SÃO DOMINGOS, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/149/149_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/149/149_texto_integral.pdf</t>
   </si>
   <si>
     <t>:AO PREFEITO, A INSTALAÇÃO DE UMA NOVA GRADE PARA O BUEIRO LOCALIZADO NA RUA SANTA ANASTÁCIA (RUA 04), EM FRENTE AO Nº 249, NO BAIRRO SÃO DOMINGOS, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/150/150_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/150/150_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, O TAPAMENTO DE BURACOS NO ASFALTO E O DESENTUPIMENTO DO ESGOTO NA RUA JURANDIR PERON, PRÓXIMO AO Nº 09, NO BAIRRO AGROCERES, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/151/151_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/151/151_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, O DESENTUPIMENTO DE TODAS AS MANILHAS AO LONGO DA RUA MARCILIA GAZOLLA CANDIAN, PRÓXIMA A PONTE NOVA, NO BAIRRO MEU SONHO, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/152/152_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/152/152_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A PODA DE UMA ÁRVORE NA RUA JOSÉ DAVI, EM FRENTE AO Nº 116, NO BAIRRO ELDORADO, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/153/153_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/153/153_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, REALIZE A RETIRADA DE ENTULHOS NA RUA ALVIMAR MIGUELITO, NO BAIRRO ELDORADO, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/154/154_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/154/154_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, REALIZE A RETIRADA DE ENTULHOS E LIMPEZA GERAL NO LOTEAMENTO LOCALIZADO NA RUA DOMITILA CASTANON (ANTIGA WEMBLEY), NO BAIRRO ELDORADO, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/155/155_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/155/155_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, REALIZE A LIMPEZA GERAL E CAPINA NO TRECHO FINAL DA RUA MAJOR TITO CESAR QUE LIGA O BAIRRO BOM PASTOR AO AGROCERES, QUE ESTÁ PROVOCANDO GRANDE INSEGURANÇA AOS MORADORES.</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/156/156_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/156/156_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, REALIZE O CASCALHAMENTO NO TRECHO FINAL DA RUA MAJOR TITO CESAR QUE LIGA O BAIRRO BOM PASTOR AO AGROCERES, QUE ESTÁ SEM A DEVIDA PAVIMENTAÇÃO.</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/157/157_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/157/157_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, PROVIDENCIE O PATROLAMENTO E O CASCALHAMENTO EM TODA A EXTENSÃO DA RUA JOÃO SPERANDIO, NA COMUNIDADE DO CÓRREGO SANTANA, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Carlos da Silva Rufato</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/158/158_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/158/158_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, SOLICITANDO SOLUÇÃO PARA O MURO DA RUA ÁLVARO JANUSÉ QUE COMPROMETE A ESCOLA E A CASA DA SENHORA MARIA APARECIDA PEREIRA DA SILVA, NO BAIRRO LOURIÇAL.</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Carlos da Silva Rufato, Célio Botaro, Darci Pires da Silva, Jorge Custódio Gervásio, José Alves Germano, Mauricio Valadão Reimão de Melo, Oswaldo Peixoto Guimarães, Rafael Paulo de Freitas, Rosângela Maria Alfenas de Andrade, Samuel Gazolla Lima, Vinícius Samôr de Lacerda</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/159/159_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/159/159_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, SOLICITANDO MAIOR SUBVENÇÃO SOCIAL PARA A ASSOCIAÇÃO CULTURAL DE COMBATE À DISCRIMINAÇÃO RACIAL SOLANO TRINDADE, ASSIM COMO A LIBERAÇÃO DAS EMENDAS PARLAMENTARES PARA AS ENTIDADES DE UTILIDADE PÚBLICA PARA QUE POSSAM CONTINUAR A DESENVOLVER O TRABALHO.</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/160/160_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/160/160_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, SOLICITANDO MAIOR ATENÇÃO ÀS QUESTÕES AMBIENTAIS DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/</t>
+    <t>http://sapl.uba.mg.leg.br/media/</t>
   </si>
   <si>
     <t>PREFEITO, SOLICITANDO ATENÇÃO AOS PROBLEMAS TRAZIDOS PELAS CHUVAS, COMO A INUNDAÇÃO E LAMA NO BAIRRO SÃO DOMINGOS, ASSIM COMO A LIMPEZA DAQUELAS RUAS.</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>AO COMANDANTE DO 21º BPMMG E AO PREFEITO, SOLICITANDO MAIOR POLICIAMENTO PARA O BAIRRO SÃO DOMINGOS.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/163/163_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/163/163_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, SOLICITANDO MAIOR NÚMERO DE LIXEIRAS PARA O BAIRRO SÃO DOMINGOS.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/164/164_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/164/164_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, SOLUÇÃO PARA OS ALAGAMENTOS NO BAIRRO E PARA OS MORADORES QUE PERDEM SUAS CASAS E MÓVEIS.</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/165/165_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/165/165_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, DETERMINAR COLETA DE LIXO MAIS EFETIVA E DESOBSTRUÇÃO DOS BUEIROS DO BAIRRO SÃO DOMINGOS.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/166/166_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/166/166_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO COMANDANTE DO 21º BPMMG E AO PREFEITO, SOLICITANDO MELHORIA NO POLICIAMENTO DO BAIRRO SÃO DOMINGOS.</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/167/167_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/167/167_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO PREFEITO, A CONSTRUÇÃO DE UMA CRECHE NO BAIRRO SÃO DOMINGOS. </t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/168/168_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/168/168_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, SANEAMENTO DO CÓRREGO QUE DIVIDE OS BAIRROS: SÃO DOMINGOS E ELDORADO.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/169/169_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/169/169_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, MAIOR ATENÇÃO AOS IDOSOS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/170/170_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/170/170_texto_integral.pdf</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/171/171_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/171/171_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO PREFEITO, SOLUÇÃO PARA OS PROBLEMAS DE ALAGAMENTO NO BAIRRO SÃO DOMINGOS, ASSIM COMO O DESENTUPIMENTO DA REDE DE ESGOTO. </t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/172/172_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/172/172_texto_integral.pdf</t>
   </si>
   <si>
     <t>À VIAÇÃO UBÁ E AO PREFEITO, O CUMPRIMENTO DOS HORÁRIOS DOS COLETIVOS NO BAIRRO SÃO DOMINGOS.</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/173/173_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/173/173_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO PREFEITO, SOLUÇÃO PARA OS PROBLEMAS DE ALAGAMENTO NO BAIRRO SÃO DOMINGOS E PARA A LIMPEZA DAS RUAS, COMO TAMBÉM EXPLICAÇÕES SOBRE UM IMÓVEL ADQUIRIDO PELA PREFEITURA E QUE HÁ DOIS ANOS ESTÁ ABANDONADA. </t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/174/174_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/174/174_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, O FECHAMENTO DE TERRENO NO BAIRRO SÃO DOMINGOS QUE FOI ABERTO PELA PREFEITURA PARA REALIZAÇÃO DE UMA OBRA QUE NÃO FOI FEITA, ASSIM COMO SOLUÇÃO PARA O PROBLEMA DO ESGOTO.</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/175/175_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/175/175_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, URGENTE OBRA DE FECHAMENTO DA CAIXA DE CHUVA SITUADA NO TERRENO DO DONO DO MOSAICO, SR. ALEXANDRE SILVEIRA CORTEZ.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/176/176_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/176/176_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A CONTINUIDADE DO PROJETO MAIS EDUCAÇÃO EM 2016.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/177/177_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/177/177_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, SOLICITANDO AJUDA PARA UMA MORADORA QUE PERDEU TUDO NAS ÚLTIMAS ENCHENTES, COM A DESCIDA DO BARRO DO LOTEAMENTO SANTA CLARA.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/178/178_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/178/178_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, SINALIZAÇÃO DE SOLO E OUTRAS, ALÉM DE REDUTORES DE VELOCIDADE NA AVENIDA OTAVIANO DA ROCHA, SOBRETUDO DO TRECHO ENTRE A VACA MECÂNICA E A RUA BELO HORIZONTE, SENDO NECESSÁRIA A MANUTENÇÃO DA REDE PLUVIAL E CONSTRUÇÃO DE REDE DE ESGOTO NO LOCAL, QUE CORRE A CÉU ABERTO.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/179/179_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/179/179_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, RETIRADA URGENTE DE ENTULHO DA PREFEITURA NO QUINTAL DA SENHORA MARCELINA CHAVES GOMES, FEITO HÁ DOIS ANOS.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/180/180_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/180/180_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO E À COPASA, SOLICITANDO EXPLICAÇÕES SOBRE O VALOR DAS CONTAS DE ÁGUA IMEDIATAMENTE APÓS A CRISE HÍDRICA QUE ASSOLOU O BAIRRO SÃO DOMINGOS POR 47 DIAS E A SOLUÇÃO PARA O MORADOR QUE PERDEU TUDO APÓS A LAMA QUE DESCEU DO LOTEAMENTO SANTA CLARA, EM DEZEMBRO.</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/181/181_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/181/181_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, DESENTUPIMENTO DA REDE DE ESGOTO E LIMPEZA DOS BUEIROS NO BAIRRO SÃO DOMINGOS.</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/182/182_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/182/182_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, DESENTUPIMENTO DA REDE DE ESGOTO, FIXAÇÃO DE MANILHAS SOLTAS E LIMPEZA DE BUEIROS NO BAIRRO SÃO DOMINGOS.</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/183/183_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/183/183_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, O CONTROLE DE VEÍCULOS PESADOS QUE ESBURACAM AS RUAS DO BAIRRO SÃO DOMINGOS E PROVIDÊNCIAS QUANTO AO LOTEAMENTO SANTA CLARA, RESPONSÁVEL PELA ENXURRADA DE LIMA NAS ÚLTIMAS CHUVAS.</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/184/184_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/184/184_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, ATENDIMENTO DOS PROBLEMAS APRESENTADOS POR TODOS OS MORADORES DAS RUAS: VITÓRIO FINETO E ALLAN KARDEC, NO BAIRRO SÃO DOMINGOS, A SABER: REDE PLUVIAL INSUFICIENTE PARA CAPTAÇÃO DA CHUVA, MANILHAS SOLTAS, BARRANCO CAÍDO NA RUA 7 E FISCALIZAÇÃO PARA OS PROBLEMAS TRAZIDOS PELO LOTEAMENTO SANTA CLARA NO PERÍODO DAS CHUVAS, ALÉM DE UMA CAMPANHA DE CONSCIENTIZAÇÃO DA POPULAÇÃO SOBRE OS EFEITOS DO LIXO NAS RUAS.</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>Samuel Gazolla Lima</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/185/185_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/185/185_texto_integral.pdf</t>
   </si>
   <si>
     <t>044/16, SOLICITANDO AO PREFEITO, AO SR. CLÁUDIO PONCIANO, SECRETÁRIO MUNICIPAL DE SAÚDE, BEM COMO AO SR. JOÃO DE SOUZA LIMA, SUPERVISOR DO CONTROLE DE ZOONOSES MUNICIPAL, INDICANDO-LHES A POSSIBILIDADE DE DISTRIBUIÇÃO DE SEMENTES DA PLANTA CROTALÁRIA JUNCEA, DURANTE AS VISITAS DOS AGENTES DE ENDEMIAS NAS RESIDÊNCIAS, VISANDO AO COMBATE DO MOSQUITO AEDES AEGYPT.</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>Oswaldo Peixoto Guimarães</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/186/186_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/186/186_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SR. PREFEITO, A REALIZAÇÃO DE PODA DE ÁRVORES, BEM COMO INTERCEDER JUNTO A ENERGISA, VISANDO À TROCA DAS LÂMPADAS DA REDE DE ILUMINAÇÃO PÚBLICA DA RUA DONATO QUAGLIETA, BAIRRO BELA VISTA, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/187/187_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/187/187_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, O DESENTUPIMENTO DE MANILHAS NA RUA MAESTRO JOÃO ERNESTO EM ESQUINA COM A RUA ANTÔNIO AMATO, EM FRENTE AO EDSON BAR, NO BAIRRO COPARMA, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/188/188_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/188/188_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO SR. PREFEITO, A URGENTE REALIZAÇÃO DE INFRAESTRUTURAS NECESSÁRIAS PARA AS RUAS E, F E G, DO BAIRRO SOBRADINHO. </t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/189/189_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/189/189_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SR. PREFEITO, A INSTALAÇÃO DE UM SEMÁFORO NA INTERSEÇÃO DA AV. COMENDADOR JACINTO SOARES DE SOUZA LIMA (BEIRA RIO), COM A PONTE DA RUA CAPITÃO ANANIAS TEIXEIRA DE ABREU (RUA DA BANDEIRA), A PEDIDO DOS MORADORES E TRANSEUNTES.</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>Mauricio Valadão Reimão de Melo</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/190/190_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/190/190_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, SOLICITANDO O TAPAMENTO DE GRANDES BURACOS NOS BAIRROS AGROCERES E SÃO DOMINGOS.</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/191/191_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/191/191_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A CAPINA GERAL E A REMOÇÃO DE ENTULHOS EM TODAS AS RUAS DO BAIRRO VILA CASAL E COMUNIDADE DA LIGAÇÃO, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/192/192_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/192/192_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A INSTALAÇÃO DE PLACA INDICATIVA DE MÃO-DUPLA PROIBIDA NA RUA LAMBARI, NO BAIRRO PONTE PRETA, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/193/193_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/193/193_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A LIMPEZA GERAL E CAPINA NOS BAIRRO JOSÉ CAVALIERI (TANQUINHO), JARDIM ESPERANÇA, JARDIM GLÓRIA, VITÓRIA, DERMINAS E SÃO DOMINGOS, ATENDENDO AO PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/194/194_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/194/194_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO PREFEITO, FISCALIZAÇÕES MAIS RIGOROSAS PARA COM OS LOTEAMENTOS NA CIDADE DE UBÁ._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/195/195_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/195/195_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A LIMPEZA GERAL E CAPINA NOS BAIRROS COHAB, ROSA DE TOLEDO, AGROCERES, SANTA EDWIGES I, SANTA EDWIGES II, PRIMAVERA, NOVA PRIMAVERA E XANGRILÁ, ATENDENDO AO PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/196/196_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/196/196_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A LIMPEZA GERAL E CAPINA NOS BAIRROS NOVA OLINDA, LOURIÇAL, VALDEMAR DE CASTRO, SÃO SEBASTIÃO E ELDORADO, ATENDENDO AO PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/197/197_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/197/197_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A DEMOLIÇÃO DE UMA CASA ABANDONADA NO FINAL DA RUA ELIZA AMARAL PERON, NO BAIRRO AGROCERES, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/198/198_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/198/198_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A NOTIFICAÇÃO DO PROPRIETÁRIO DAS CAÇAMBAS QUE ESTÃO SITUADAS NO TERRENO DE UM IMÓVEL NA RUA ÁLVARO BIGONHA, NO BAIRRO COHAB, SEJAM REMOVIDAS E ACONDICIONADAS EM LOCAL APROPRIADO, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>José Alves Germano</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/199/199_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/199/199_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A CAPINA E LIMPEZA GERAL NOS BAIRROS FAZENDINHA, SANTA ROSA, COHAB, CIBRACI, PIRES DA LUZ E ROSA DE TOLEDO, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/200/200_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/200/200_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO PREFEITO, O CONSERTO DA REDE DE ESGOTO NA RUA JOAQUIM TAVARES, PRÓXIMA AO RESIDENCIAL CIDADE CARINHO, NO BAIRRO COHAB, A PEDIDO DOS MORADORES. </t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/201/201_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/201/201_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A PODA DE ÁRVORES NOS BAIRROS PIRES DA LUZ E ROSA DE TOLEDO, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/202/202_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/202/202_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, SOLICITANDO UM NOVO RECAPEAMENTO NO ALTO DA RUA D DO CONJUNTO HABITACIONAL JOSÉ CAVALLIERE, NA COMUNIDADE DO TANQUINHO.</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/203/203_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/203/203_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, PARA QUE EXIJA A CAPINA E LIMPEZA DOS PROPRIETÁRIOS EM SEUS LOTES AO LADO DA RESIDÊNCIA DE Nº 264, NA RUA AZALÉIA, NO BAIRRO PAULINO FERNANDES.</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/204/204_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/204/204_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A REALIZAÇÃO DE OPERAÇÃO TAPA BURACOS EM TODAS AS RUAS DO BAIRRO SANTA BERNADETE, EM RAZÃO DO ESTADO PRECÁRIO DE CONSERVAÇÃO DAS MESMAS, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/205/205_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/205/205_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, O ASFALTAMENTO DA RUA MARIETA CAMPOS, QUE LIGA A RUA PEDRO PARMA, NO BAIRRO SANTA BERNADETE, A PEDIDO DE SEUS MORADORES.</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/444/444_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/444/444_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO: AO PREFEITO, DE ACORDO COM ARTIGO 55 DA LEI ORGÂNICA DO MUNICÍPIO DE UBÁ, PARA QUE PROMOVA JUNTO AO SETOR COMPETENTE, ESTUDOS TÉCNICOS NECESSÁRIOS NO INTUITO DE PROMOVER MELHORIAS NA CONSERVAÇÃO DO PATRIMÔNIO HISTÓRICO DE NOSSA CIDADE, EM ESPECIAL AOS ABAIXO MENCIONADOS: 1. REQUER QUE SEJA VERIFICADO COM URGÊNCIA O TORREÃO CESÁRIO ALVIM, LOCALIZADO ATRÁS DO ANTIGO CINEMA BRASIL, NOS TERMOS DAS ALÍNEAS &amp;#8220;B&amp;#8221; E &amp;#8220;C&amp;#8221; DO DISPOSITIVO SUPRACITADO, HAJA VISTA QUE HÁ MAIS DE 20 ANOS O MESMO VEM SOFRENDO COM DETERIORAÇÃO DO TEMPO. 2. FAZ-SE NECESSÁRIA AINDA A RECOLOCAÇÃO DE DOIS BANCOS JUNTOS À PRAÇA SÃO JANUÁRIO, BEM COMO A RESTAURAÇÃO DOS QUE LÁ RESTARAM, HAJA VISTA A NECESSIDADE DESSA BENFEITORIA.</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/339/339_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/339/339_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO PREFEITO, A COLOCAÇÃO DE MAIS LATÕES DE LIXO NA RUA VEREADOR BENEDITO AUGUSTO VIEIRA, NO BAIRRO VILA CASAL, BEM COMO A FISCALIZAÇÃO DE UM LOTEAMENTO NA RUA BROMÉLIA, NO BAIRRO PAULINO FERNANDES, QUE ESTÁ ABERTO SEM A DEVIDA CAPINA. </t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/340/340_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/340/340_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO PREFEITO E AO SR. SECRETÁRIO DE MEIO AMBIENTE E MOBILIDADE URBANA, A INSTALAÇÃO DE REDUTORES DE VELOCIDADE NA AV. DOS FRANCISCANOS. </t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>Célio Botaro</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/341/341_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/341/341_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO E SR. SECRETÁRIO DE OBRAS, SEJA REALIZADA OPERAÇÃO TAPA BURACOS NA RUA CEL. JÚLIO SOARES, NO BAIRRO VITÓRIA.</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/342/342_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/342/342_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO PREFEITO, PARA QUE SEJA REALIZADA OPERAÇÃO TAPA BURACOS NA RUA ALENCAR CARNEIRO VIANA, NO BAIRRO VITÓRIA. </t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/343/343_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/343/343_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A CONSTRUÇÃO DE UM REDUTOR DE VELOCIDADE EM FRENTE AO Nº 2311, NA AV. OLEGÁRIO MACIEL, A PEDIDO DE SEUS MORADORES.</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/344/344_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/344/344_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A CAPINA E LIMPEZA GERAL NOS BAIRROS, PALMEIRAS, SÃO JUDAS TADEU, SCHIAVON, ALTAIR ROCHA, VILA CASAL (QUEROSENE, GAZOLÃO, SÃO JOSÉ), A PEDIDO DE SEUS MORADORES.</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/345/345_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/345/345_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A CAPINA E LIMPEZA GERAL NOS BAIRROS UNIVERSITÁRIO E OSÉAS MARANHÃO, A PEDIDO DE SEUS MORADORES.</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/346/346_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/346/346_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A CAPINA E LIMPEZA GERAL NOS BAIRROS ENCOSTA DO SOL, VILA REGINA, VILA MOREIRA, SÃO FRANCISCO DE ASSIS, SOBRADINHO, CRUZEIRO E O ACESSO À APAE RURAL, A PEDIDO DE SEUS MORADORES.</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/347/347_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/347/347_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, PARA ENCAMINHAR ÀS SECRETARIAS DO MUNICÍPIO, A DIVULGAÇÃO DO EDITAL 02, DO MINISTÉRIO DO ESPORTE - ME, POR INTERMÉDIO DA SECRETARIA NACIONAL DE ESPORTE, EDUCAÇÃO, LAZER E INCLUSÃO SOCIAL, DIVULGA O CHAMAMENTO PÚBLICO PARA SELEÇÃO DE PROPOSTAS, CONFORME TERMOS DEFINIDOS NO EDITAL DE CHAMAMENTO PÚBLICO.</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/348/348_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/348/348_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, PARA ENCAMINHAR ÀS SECRETARIAS DO MUNICÍPIO, A DIVULGAÇÃO DO EDITAL 01, DO MINISTÉRIO DO ESPORTE - ME, POR INTERMÉDIO DA SECRETARIA NACIONAL DE ESPORTE, EDUCAÇÃO, LAZER E INCLUSÃO SOCIAL, DIVULGA O CHAMAMENTO PÚBLICO PARA SELEÇÃO DE PROPOSTAS, CONFORME TERMOS DEFINIDOS NO EDITAL DE CHAMAMENTO PÚBLICO.</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/349/349_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/349/349_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, PARA ENCAMINHAR À SECRETARIA MUNICIPAL DE MOBILIDADE URBANA, PROVIDENCIAR A COLOCAÇÃO DE FAIXA DE PEDESTRES E REDUTOR DE VELOCIDADE (&amp;#8220;QUEBRA-MOLA&amp;#8221;), NA AV. OLEGÁRIO MACIEL, NA ESCOLA ESTADUAL DEP. CARLOS PEIXOTO FILHO (POLIVALENTE), NO PORTAL LATERAL DE SAÍDA E ENTRADA DE ESTUDANTES.</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/350/350_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/350/350_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, QUE SEJA TAMPADO UM BURACO EM FRENTE AO Nº 766 NA RUA FRANCISCO TEIXEIRA DE ABREU, NO BAIRRO PALMEIRAS, A PEDIDO DE SEUS MORADORES.</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/351/351_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/351/351_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A VERIFICAÇÃO DE DENÚNCIA SOBRE INDIVÍDUOS QUE ESTÃO DESPEJANDO RESTOS DE OSSOS, PELANCAS E ANIMAIS MORTOS NA CALÇADA EM FRENTE À EMPRESA CAULINITA, NA AV. PADRE ARNALDO JANSEN.</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/352/352_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/352/352_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, O PATROLAMENTO E O CASCALHAMENTO NA COMUNIDADE DO UBEBA, A PEDIDO DE SEUS MORADORES.</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/353/353_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/353/353_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A REFORMA DA PONTE DE ACESSO À COMUNIDADE DO EMBOQUE, A PEDIDO DE SEUS MORADORES.</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/354/354_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/354/354_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A REALIZAÇÃO DE OPERAÇÃO TAPA-BURACOS NA RUA JOSÉ ÂNGELO SPERANDIO, NA REGIÃO DO AEROPORTO, NAS PROXIMIDADES DA EMPRESA TUBULARES GOL ATÉ A FÁBRICA MÓVEIS VALVERDE.</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/355/355_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/355/355_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, UM ESTUDO SOBRE A PERVIEDADE DA CANALIZAÇÃO DO CÓRREGO QUE SE ORIGINA NO BAIRRO SANTA EDWIGES E TEM CAUSADO INUNDAÇÕES NA ENTRADA DO BAIRRO PRIMAVERA QUANDO OCORREM CHUVAS TORRENCIAIS.</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/356/356_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/356/356_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A RECONSTRUÇÃO DA ESTRUTURA DA TRAVESSA MICENO CALDEIRA, BEM COMO O DESENTUPIMENTO DA MANILHA E LIMPEZA GERAL DO CÓRREGO PRÓXIMO À MESMA, NO BAIRRO SÃO SEBASTIÃO, A PEDIDO DE SEUS MORADORES.</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/357/357_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/357/357_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A SUBSTITUIÇÃO DAS MANILHAS DE ESGOTO DA RUA VICENTE LEITE, NO BAIRRO ELDORADO, NO TRECHO EM FRENTE À IGREJA DO DIVINO ESPÍRITO SANTO E HOSPITAL SÃO VICENTE DE PAULO.</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/358/358_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/358/358_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A LIMPEZA DO CÓRREGO PRÓXIMO A RUA DR. FÉCAS, NO BAIRRO ELDORADO, A PEDIDO DE SEUS MORADORES.</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/359/359_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/359/359_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, O DESENTUPIMENTO DE ESGOTO NA RUA LUIS DE MATOS, NO BAIRRO VILA CASAL, A PEDIDO DE SEUS MORADORES.</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/360/360_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/360/360_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A POSSIBILIDADE DE COLOCAR UM REDUTOR DE VELOCIDADE NA RIA ÂNGELO SPERANDIO, NAS PROXIMIDADES DO Nº 2580.</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/361/361_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/361/361_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A CAPINA E REMOÇÃO DE ENTULHOS NA RUA DR. DOMINGOS PELUSO, BEM COMO A LIMPEZA DO CÓRREGO ADJACENTE, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/362/362_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/362/362_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A CAPINA E LIMPEZA GERAL DA RUA CAPITÃO TEIXEIRA PINTO, NO CENTRO, PRÓXIMA À RUA INÁCIO GODINHO E PERPENDICULAR À RUA CAMILO DOS SANTOS, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/363/363_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/363/363_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A REMOÇÃO DO RESTANTE DE UM MURO NA JOAQUIM BOA VENTURA DA SILVA, NOS FUNDOS DA RESIDÊNCIA DE Nº 65, NA ESQUINA COM A TRAVESSA SANTANA (BECO DO SAPO), NO BAIRRO WALDEMAR DE CASTRO, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/364/364_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/364/364_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A URGENTE PODA DE ÁRVORES NA RUA MARIA DA GLÓRIA ARAÚJO, NO BAIRRO ALTAIR ROCHA, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/365/365_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/365/365_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, O ASFALTAMENTO DAS RUAS LUCIANE LAUD MARQUES, JÂNIO DE ALMEIDA E FRANCISCO LAUD (SOMENTE A PARTE BAIXA), TODAS NO BAIRRO OLARIA, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/366/366_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/366/366_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, UMA OPERAÇÃO TAPA BURACOS EM TODA A EXTENSÃO DA RUA FRANCISCO TEIXEIRA DE ABREU, NO BAIRRO PALMEIRAS, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/367/367_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/367/367_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, UMA OPERAÇÃO TAPA BURACOS EM TODAS AS RUAS DOS BAIRROS ALTAIR ROCHA E SÃO JUDAS TADEU, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>Jorge Custódio Gervásio</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/368/368_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/368/368_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO E SR. SECRETÁRIO MUNICIPAL DE SAÚDE, CLÁUDIO PONCIANO, SOLICITANDO-LHES MAIORES ESCLARECIMENTOS E DIVULGAÇÃO À POPULAÇÃO UBAENSE SOBRE OS PROCEDIMENTOS PARA O RECEBIMENTO DE MEDICAMENTOS PARA O TRATAMENTO DA GUILLAIN-BARRÉ E DENTRE OUTRAS ENFERMIDADES.</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/369/369_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/369/369_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, PARA ENCAMINHAR A ESTA CASA DE LEIS, O ANTEPROJETO DE LEI ABAIXO, APÓS DISCUSSÃO COM REPRESENTANTES DA ASSOCIAÇÃO DOS SERVIDORES PÚBLICOS, PARA INSTITUIR A MEIA ENTRADA PARA SERVIDORES PÚBLICOS MUNICIPAIS, EXTENSIVO AOS SERVIDORES TERCEIRIZADOS E DE CONTRATAÇÃO TEMPORÁRIA, O DESCONTO DE CINQUENTA POR CENTO NO PAGAMENTO DO VALOR INTEGRAL COBRADO PARA O INGRESSO EM ESTABELECIMENTOS E/OU CASAS DE DIVERSÃO, DE ESPETÁCULOS TEATRAIS, MUSICAIS E CIRCENSES, EM PRAÇAS ESPORTIVAS E SIMILARES, DE PROPRIEDADE OU ADMINISTRADAS PELO MUNICÍPIO, QUE PROMOVAM ESPETÁCULOS DE LAZER, ENTRETENIMENTO E DIFUSÃO CULTURAL NO MUNICÍPIO DE UBÁ.</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/370/370_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/370/370_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, PARA IMPLEMENTAR O CONTROLE DO VETOR TRANSMISSOR DA DENGUE, ZIKA E CHINCUNGYNYA, O MOSQUITO AEDES AEGYPTI, ALÉM DE OUTROS VETORES, POIS ALÉM DA PREVENÇÃO POR TRABALHO DA EQUIPE DE COMBATE ÀS ENDEMIAS E MOBILIZAÇÃO DA POPULAÇÃO, A AQUISIÇÃO E USO DO MOTO FUMACÊ PODE PROPORCIONAR UMA MAIOR EFICÁCIA NO COMBATE À DENGUE, QUE TANTO PREOCUPA A SOCIEDADE.</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/371/371_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/371/371_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, PARA ENCAMINHAR À SECRETARIA MUNICIPAL DE OBRAS, SECRETARIA MUNICIPAL DO AMBIENTE E MOBILIDADE URBANA E DEFESA CIVIL, A LIMPEZA, RETIRADA DE ENTULHOS E BARRO NAS RUAS DO BAIRRO CIDADE JARDIM E AO LONGO DA AV. J.K, PRINCIPALMENTE NA ENTRADA DESTE BAIRRO E ADJACÊNCIAS DO BAIRRO VALE DO IPÊ (FOTOS ANEXAS)</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/372/372_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/372/372_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A CONSTRUÇÃO DE UMA PONTE NA TRAVESSA MICENO CALDEIRA, NO BAIRRO SÃO SEBASTIÃO, QUE TEVE SUA ESTRUTURA COMPROMETIDA APÓS AS RECENTES CHUVAS, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/373/373_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/373/373_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A PODA DE TODAS AS ÁRVORES DA RUA JOSÉ DA COSTA MARQUES, NO BAIRRO PONTE PRETA, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/374/374_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/374/374_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, O ASFALTAMENTO DA RUA VENEZA, NO BAIRRO FAZENDINHA, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/375/375_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/375/375_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A SUBSTITUIÇÃO DA LÂMPADA QUEIMADA DO POSTE DE ILUMINAÇÃO PÚBLICA LOCALIZADO NA ESQUINA ENTRE AS RUAS GERALDO GOMES DA SILVA E DOMITILA CASTANON, EM FRENTE AO Nº 248, NO BAIRRO ELDORADO, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/376/376_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/376/376_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, UMA OPERAÇÃO TAPA BURACOS EM TODA EXTENSÃO DA RUA VICENTE LEITE, NO BAIRRO ELDORADO, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/377/377_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/377/377_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, VERSANDO SOBRE A PROIBIÇÃO DE ESTACIONAMENTO NA RUA DUQUE DE CAXIAS, A PEDIDO DOS COMERCIANTES.</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/378/378_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/378/378_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A REALIZAÇÃO DE OPERAÇÃO TAPA-BURACOS NAS RUAS OLÍMPIO RIBEIRO E ANTONIO CARLOS CAIAFFA, NO BAIRRO PRIMAVERA.</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/379/379_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/379/379_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, URGENTES PROVIDÊNCIAS QUANTO AO AFUNDAMENTO DE PARTE DA RUA ADRIANO DE PÁDUA TOSSI, NO BAIRRO VALE DO IPÊ, EM FRENTE AO Nº 96, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/380/380_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/380/380_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, QUE SEJA TAMPADO UM BURACO LOCALIZADO ENTRE AS ESQUINAS DAS RUAS ISMAEL DE OLIVEIRA E MAURI MARTINS DE OLIVEIRA, PRÓXIMO AO Nº 40, NO BAIRRO SANTA BERNADETE, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/381/381_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/381/381_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A INSTALAÇÃO DE UM POSTE DE ILUMINAÇÃO PÚBLICA COM LUMINÁRIA NO FINAL DA RUA ADELINA DOS SANTOS RIBEIRO, APÓS O NÚCLEO DO CÂNCER, NO BAIRRO SANTA BERNADETE, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/382/382_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/382/382_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, UMA OPERAÇÃO TAPA BURACOS EM TODA EXTENSÃO DA AV. EDSON MORAES PACHECO, ACESSO À COMUNIDADE DA LIGAÇÃO, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/383/383_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/383/383_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A CAPINA GERAL NAS MARGENS DO ANEL VIÁRIO, ENTRE O BAIRRO PALMEIRAS E A RODOVIA UBÁ-RODEIRO, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/384/384_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/384/384_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A CAPINA GERAL DAS MARGENS DA AV. PAULINO FERNANDES, NO BAIRRO PAULINO FERNANDES, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/385/385_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/385/385_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A CONSTRUÇÃO DE TRÊS BUEIROS NA RUA DEZIDÉRIO ZANELLI, NO BAIRRO VALE DO IPÊ, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/386/386_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/386/386_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, PARA QUE COLOQUEM UMA PLACA DE PROIBIDO TRAFEGAR CAMINHÕES, CARRETAS E ÔNIBUS NA RUA MARIA COELI MIQUELITO, NO BAIRRO SANTANA NO SENTIDO DE SUBIDA.</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/387/387_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/387/387_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A REALIZAÇÃO DE UMA OPERAÇÃO TAPA-BURACOS NA RUA DR. LUIZ CARLOS RINCO, NO BAIRRO SANTA EDWIGES, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/388/388_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/388/388_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A PODA DE UMA ÁRVORE PRÓXIMA AO Nº 675 DA AV. JUSCELINO KUBITSCHEK, NO BAIRRO SANTANA, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/389/389_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/389/389_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, PARA ENCAMINHAR À SECRETARIA MUNICIPAL DO AMBIENTE E MOBILIDADE URBANA, A JUNÇÃO DE ESFORÇOS, JUNTO COM O CODEMA E DEMAIS ÓRGÃOS AMBIENTAIS DA CIDADE, PARA ENCAMINHAR À CÂMARA MUNICIPAL, PROJETO DE LEI PARA CRIAR UM SMUC - SISTEMA MUNICIPAL DE UNIDADES DE CONSERVAÇÃO, QUE BUSQUE PROTEGER A FAUNA, A FLORA, A RECUPERAÇÃO AMBIENTAL E A CONSERVAÇÃO E PRESERVAÇÃO DE NOSSOS RECURSOS HÍDRICOS, PRINCIPALMENTE OS MANANCIAIS DE ABASTECIMENTO DE ÁGUA PARA A POPULAÇÃO DA CIDADE.</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/390/390_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/390/390_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, PARA ENCAMINHAR A ESTA CASA DE LEIS, ALTERAÇÃO NO ESTATUTO DOS SERVIDORES PÚBLICOS, PARA ALTERAÇÃO DAS MODIFICAÇÕES NA CONCESSÃO DE LICENÇA PATERNIDADE PARA 20 DIAS, PUBLICADA NO DIÁRIO OFICIAL DA UNIÃO EM MARÇO, COM AS MODIFICAÇÕES DA LEI Nº 13.257.</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/391/391_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/391/391_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A INSTALAÇÃO DE DOIS POSTES DE ILUMINAÇÃO PÚBLICA COM LUMINÁRIAS NO FINAL DA AV. LUCIANO CANDIAN, NO BAIRRO AEROPORTO, VISANDO A ATENDER FUTURAS INSTALAÇÕES DE UMA INDÚSTRIA DE MÓVEIS.</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/392/392_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/392/392_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A CAPINA E LIMPEZA GERAL DAS MARGENS DA RUA JURANDIR PERON, INICIANDO NO BAIRRO AGROCERES ATÉ O TREVO DA COPASA, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/393/393_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/393/393_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, PARA ELABORAR UM PLANO DIRETOR DE ILUMINAÇÃO - PDI, EM FUNÇÃO DA NECESSIDADE DE ADEQUAR O TEMA DA ILUMINAÇÃO URBANA A OUTRO PATAMAR DE QUALIDADE, ONDE OUTRAS VARIÁVEIS IMPLÍCITAS AO PROCESSO DE DESENVOLVIMENTO URBANO SEJAM CONSIDERADAS, COMO É O CASO DA APLICAÇÃO DE PRINCÍPIOS QUE INCORPOREM PROCESSOS DE SUSTENTABILIDADE E EFICIÊNCIA ENERGÉTICA.</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/394/394_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/394/394_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A REALIZAÇÃO DE UMA OPERAÇÃO TAPA-BURACOS NA AV. A, NO BAIRRO SANTA EDWIGES, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/395/395_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/395/395_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A NOTIFICAÇÃO DO PROPRIETÁRIO DE UM LOTE NA RUA ANATALIA ÂNGELA VARELA, NO BAIRRO SANTA EDWIGES (LOTEAMENTO LOURO PARMA), EM RAZÃO DO EXCESSO DE MATAGAL EM SUA PROPRIEDADE, QUE ESTÁ PROPORCIONANDO O APARECIMENTO DE COBRAS, ARANHAS E ESCORPIÕES NAS RESIDÊNCIAS VIZINHAS, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>Rosângela Maria Alfenas de Andrade</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/396/396_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/396/396_texto_integral.pdf</t>
   </si>
   <si>
     <t>A REALIZAÇÃO DE OBRAS DE CAPTAÇÃO PLUVIAL NA RUA CEL. JÚLIO SOARES, ESPECIALMENTE NO TRECHO ENTRE O INÍCIO DA RUA FIORAVANTE DRUDA E AS PROXIMIDADES DO ANTIGO AABB.</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/397/397_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/397/397_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A CAPINA, CORTE DA GRAMA E LIMPEZA GERAL NOS PAVILHÕES DO HOSPITAL DA FHEMIG, NA COLÔNIA PADRE DAMIÃO, A PEDIDO DOS MORADORES, FUNCIONÁRIOS E PACIENTES.</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/398/398_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/398/398_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A LIMPEZA GERAL E OPERAÇÃO TAPA-BURACOS EM TODAS AS RUAS DO BAIRRO COPARMA, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/399/399_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/399/399_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A LIMPEZA GERAL E OPERAÇÃO TAPA-BURACOS NA ESTRADA DE ACESSO À COMUNIDADE DA LIGAÇÃO, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/400/400_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/400/400_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A REFORMA DA REDE DE ESGOTO NA RUA MAURI MARTINS DE OLIVEIRA, ESPECIFICAMENTE EM FRENTE À RESIDÊNCIA DO RADIALISTA SR. CLAUDIONOR CANDIDO DE SÁ, NO BAIRRO SANTA BERNADETE.</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/401/401_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/401/401_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A CONSTRUÇÃO DE DOIS REDUTORES DE VELOCIDADE NA RUA MILTON BASÍLIO, NO BAIRRO BOM PASTOR, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/402/402_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/402/402_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, PARA ELABORAÇÃO E APRESENTAÇÃO DE PROJETO JUNTO AO BNDES &amp;#8211; BANCO NACIONAL DE DESENVOLVIMENTO ECONÔMICO E SOCIAL, AO PMAT - MODERNIZAÇÃO DA ADMINISTRAÇÃO TRIBUTÁRIA E DA GESTÃO DOS SETORES SOCIAIS BÁSICOS - BNDES PMAT, QUE POSSUI OBJETIVO DE APOIAR PROJETOS DE INVESTIMENTO DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL VOLTADOS À MODERNIZAÇÃO DA ADMINISTRAÇÃO TRIBUTÁRIA E À MELHORIA DA QUALIDADE DO GASTO PÚBLICO, A FIM DE PROPORCIONAR AOS MUNICÍPIOS UMA GESTÃO EFICIENTE, QUE GERE AUMENTO DE RECEITAS E/OU REDUÇÃO DO CUSTO UNITÁRIO DOS SERVIÇOS PRESTADOS À COLETIVIDADE.</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/403/403_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/403/403_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A CONSTRUÇÃO DE DOIS REDUTORES DE VELOCIDADE NA RUA LIONS, NO BAIRRO BOM PASTOR, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/404/404_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/404/404_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A AMPLIAÇÃO DO DIÂMETRO DAS MANILHAS DE ESGOTO DA AV. JUSCELINO KUBITSCHEK, NO BAIRRO SANTANA, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/405/405_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/405/405_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO PREFEITO, O REPARO DA CAPTAÇÃO DO ESGOTO NA RUA PIO XII, NO BAIRRO JOÃO TEIXEIRA, NO TANQUINHO, QUE FREQUENTEMENTE FICA OBSTRUÍDA E O ESGOTO CORRE A CÉU ABERTO. </t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/406/406_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/406/406_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, PARA IMPLEMENTAR UM SIG &amp;#8211; SISTEMA DE INFORMAÇÕES GEOGRÁFICA, USO DO GEOPROCESSAMENTO, NA PREFEITURA MUNICIPAL DE UBÁ, INTERLIGANDO DIVERSAS SECRETARIAS, OTIMIZANDO RECURSOS, COM MAIOR RAPIDEZ NAS RESPOSTAS, MELHOR PLANEJAMENTO E EXECUÇÃO DOS RECURSOS PÚBLICOS, MELHORIA NA GESTÃO AMBIENTAL, RESULTANDO EM UMA CIDADE MAIS MODERNA E EFICAZ NA PRESTAÇÃO DOS SERVIÇOS PÚBLICOS À POPULAÇÃO.</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/407/407_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/407/407_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, ESTUDOS PARA QUE SEJA AUTORIZADO A DISPONIBILIZAÇÃO DE MAQUETES BÍBLICAS NOS EDUCANDÁRIOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/408/408_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/408/408_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, ELABORAÇÃO DE PROJETO DE ARBORIZAÇÃO URBANA COM CUIDADOS PERMANENTES, CONFORME PEDIDO PELOS MORADORES DO RESIDENCIAL CIDADE CARINHO, DURANTE O EVENTO OUVIDORIA &amp;#8211; CÂMARA NAS COMUNIDADES, REALIZADO NO CURUMIM II.</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/409/409_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/409/409_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO PREFEITO, ENCAMINHANDO-LHE AS QUEIXAS DOS MORADORES DA RUA PIRAÚBA, BAIRRO ROSA DE TOLEDO, QUAIS SEJAM: ILUMINAÇÃO PÚBLICA PRECÁRIA, COM LÂMPADAS QUEIMADAS; AO PRECÁRIO CALÇAMENTO QUE, SEGUNDO A VIAÇÃO UBÁ, IMPOSSIBILITA A PASSAGEM DE ÔNIBUS; A AUSÊNCIA DOS SERVIÇOS DE CORREIOS E À SOLUÇÃO PARA O PROBLEMA DE UMA OBRA INACABADA DA PREFEITURA QUE DURANTE O PERÍODO DE CHUVAS RESULTA EM ESCOAMENTO DE LAMA PARA O INTERIOR DAS RESIDÊNCIAS, ALÉM DA AUSÊNCIA DE BUEIROS E AINDA, SEGUNDO OS MORADORES AS RECLAMAÇÕES NÃO SÃO RESPONDIDAS PELA PREFEITURA. _x000D_
 EVENTO OUVIDORIA &amp;#8211; CÂMARA NAS COMUNIDADES, REALIZADO NO CURUMIM II_x000D_
 </t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/410/410_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/410/410_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, CONSTRUÇÃO DE UMA QUADRA POLIESPORTIVA NO BAIRRO PIRES DA LUZ. EVENTO OUVIDORIA &amp;#8211; CÂMARA NAS COMUNIDADES, REALIZADO NO CURUMIM II</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/411/411_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/411/411_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO PREFEITO, FISCALIZAÇÃO DE DOIS TERRENOS BALDIOS NA RUA ANTÔNIO D&amp;#8217;LUCCA, PRÓXIMO AO Nº 20, BAIRRO UNIVERSITÁRIO, SENDO UM DE PROPRIEDADE PARTICULAR E O OUTRO DA PREFEITURA. _x000D_
 EVENTO OUVIDORIA &amp;#8211; CÂMARA NAS COMUNIDADES, REALIZADO NO CURUMIM II_x000D_
 </t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/412/412_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/412/412_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO PREFEITO, PROMOVER A REPOSIÇÃO DE MEDICAMENTOS FALTOSOS NA UBS QUE ATENDE OS MORADORES DO BAIRRO ROSA DE TOLEDO._x000D_
 EVENTO OUVIDORIA &amp;#8211; CÂMARA NAS COMUNIDADES, REALIZADO NO CURUMIM II_x000D_
 </t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/413/413_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/413/413_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A RECONSTRUÇÃO DO MURO DE ARRIMO NA RUA JOSÉ DA COSTA MARQUES, NO BAIRRO PONTE PRETA, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/414/414_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/414/414_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, O NIVELAMENTO DE UM TRECHO DA RUA VICENTE LEITE, EM FRENTE AO Nº 14, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/415/415_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/415/415_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO A REALIZAÇÃO DE PATROLAMENTO E CASCALHAMENTO DAS ESTRADAS RURAIS DO DISTRITO DE UBARI, PRINCIPALMENTE A DE ACESSO A COMUNIDADE, A PEDIDO DOS MORADORES DAQUELA REGIÃO E ADJACÊNCIAS.</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/416/416_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/416/416_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO DE UBÁ PARA ENCAMINHAR À SECRETARIA MUNICIPAL DO AMBIENTE E MOBILIDADE URBANA, A JUNÇÃO DE ESFORÇOS JUNTO AO CODEMA E DEMAIS ÓRGÃOS AMBIENTAIS DA CIDADE, PARA APRESENTAR PROPOSTAS DE RECUPERAÇÃO DE ÁREAS DEGRADADAS JUNTO AO PROJETO APRESENTADO PELO GOVERNO DE MINAS GERAIS &amp;#8220;PROGRAMA PLANTANDO O FUTURO&amp;#8221;, PARA RECUPERAÇÃO AMBIENTAL DA BACIA HIDROGRÁFICA DO RIO UBÁ COMO FORMA DE MELHORAR A QUALIDADE AMBIENTAL DOS RECURSOS HÍDRICOS E DE UNIDADES DE CONSERVAÇÃO NO MUNICÍPIO DE UBÁ, QUE CARECE DE PROJETOS AMBIENTAIS.</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/417/417_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/417/417_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO DE UBÁ PARA ENCAMINHAR ÀS SECRETARIAS DO MUNICÍPIO, PARA A DEVIDA DIVULGAÇÃO E APOIO ÀS ENTIDADES EM ATENDER AO EDITAL DE CHAMADA PÚBLICA Nº 01/2016, PARA SELEÇÃO DE PROJETOS PARA PATROCÍNIO A EVENTOS, PELO ESTADO DE MINAS GERAIS, POR INTERMÉDIO DA SCRETARIA DE ESTADO DE GOVERNO &amp;#8211; SEGOV, A CODEMIG, A COPASA E A GASMIG.</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/418/418_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/418/418_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SR. PREFEITO URGENTES PROVIDÊNCIAS VISANDO A LIMPEZA DAS MARGENS DO CÓRREGO SITUADO NA RUA NILTON CHINELO, QUE LIGA OS BAIRROS SÃO DOMINGOS E ELDORADO.</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/419/419_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/419/419_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, LIMPEZA EM TODA EXTENSÃO DO CÓRREGO PRÓXIMO À RUA ONOFRE LEITE ALVES, BAIRRO ALTAIR ROCHA.</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
     <t>AO PREFEITO, LIMPEZA E CAPINA DO ACESSO À MINA D&amp;#8217;ÁGUA EM FRENTE AO Nº 16, DA RUA JOSÉ CAMPOMIZZI FILHO, BAIRRO ALTAIR ROCHA.</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/421/421_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/421/421_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, INSTALAÇÃO DE PLACA INDICATIVA QUE PROÍBA O TRÂNSITO DE CAMINHÕES NA RUA JOAQUIM BOAVENTURA DA SILVEIRA &amp;#8211; BECO DO SAPO, BAIRRO WALDEMAR DE CASTRO.</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/422/422_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/422/422_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, INSTALAÇÃO DE REDE DE ESGOTO E DE ÁGUAS PLUVIAIS, CALÇAMENTO COM POSTERIOR ASFALTAMENTO E REDE ELÉTRICA, COM POSTES DE ILUMINAÇÃO PÚBLICA, NA NOVA EXTENSÃO DA RUA CÂNDIDO MARTINS DE OLIVEIRA, QUE A LIGA À RUA GUALBERTO DE MELO.</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/423/423_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/423/423_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, PROVIDÊNCIAS QUANTO A UM POSTO LOCALIZADO NA AVENIDA AMADEU JOSÉ SCHIAVON, EM FRENTE AO Nº 64, BAIRRO SCHIAVON, QUE ESTÁ PROVOCANDO CHOQUES NOS TRANSEUNTES E COM LÂMPADA OSCILANTE EM SEU FUNCIONAMENTO.</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/424/424_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/424/424_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, PARA FOMENTAR E CRIAR UMA FEIRA DE ECONOMIA POPULAR SOLIDÁRIA, COM O APOIO DA SECRETARIA DE ESTADO DE DESENVOLVIMENTO SOCIAL (SEDESE), POR MEIO DA SUBSECRETARIA DE TRABALHO, EMPREGO E RENDA (SUBTER), COM SHOWS, ATIVIDADES CULTURAIS, PRAÇA DE ALIMENTAÇÃO E EMPREENDIMENTOS DE ECONOMIA POPULAR SOLIDÁRIA REUNIDOS, LIGADOS À CULINÁRIA, ARTESANATO, ETC.</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/425/425_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/425/425_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, CONSTRUÇÃO DE UM REDUTOR DE VELOCIDADE NA RUA CLÉBER LOPES DE FARIA, EM FRENTE AO Nº 30, BAIRRO SÃO JOÃO.</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/426/426_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/426/426_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, CAPINA E LIMPEZA GERAL EM TODA EXTENSÃO DA RUA MAJOR TITO CÉSAR.</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/445/445_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/445/445_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, SUGERINDO-LHE A POSSIBILIDADE DE REALIZAÇÃO DE ESTUDOS QUE VISEM À INSTALAÇÃO DE UMA COBERTURA NA PASSARELA SANTINHO BARRETO, A PEDIDO DOS MORADORES E VISITANTES DA CIDADE.</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/446/446_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/446/446_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, SUGERINDO-LHE A POSSIBILIDADE DE REALIZAÇÃO DE ESTUDOS QUE VISEM À CONSTRUÇÃO DE UM PALCO TIPO CONCHA NA PRAÇA GUIDO MARLIERE, A PEDIDO DOS MUNÍCIPES.</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/447/447_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/447/447_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO PREFEITO, SUGERINDO-LHE A POSSIBILIDADE DE REALIZAÇÃO DE ESTUDOS QUE VISEM À CONCESSÃO DE USO DE UM TERRENO PARA A CONSTRUÇÃO DA SEDE DO CONGADO UBÁ. </t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/448/448_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/448/448_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A INSTALAÇÃO DE UMA PLACA INDICATIVA DE NOME NA RUA ENGENHEIRO CARLOS DE OLIVEIRA CASTRO BRANDÃO, NO BAIRRO SANTANA, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/449/449_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/449/449_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A CONSTRUÇÃO DE UM MURO DE CONTENÇÃO NA NOVA EXTENSÃO DA RUA CÂNDIDO MARTINS DE OLIVEIRA, NO BAIRRO SANTA BERNADETE, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/450/450_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/450/450_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A PEDIDO DE MORADORES, MEDIDAS QUE MELHOREM O TRÂNSITO NO BAIRRO SÃO SEBASTIÃO.</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/451/451_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/451/451_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A PINTURA DE UMA FAIXA DE PEDESTRES NA AV. OLEGÁRIO MACIEL, EM FRENTE AO Nº 283, PRÓXIMO AO RESTAURANTE PIMENTA E SAL, NO BAIRRO TRIÂNGULO, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/452/452_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/452/452_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A CONSTRUÇÃO DE DOIS REDUTORES DE VELOCIDADE NA RUA JOSÉ AUGUSTO MARCOS, SENDO O PRIMEIRO ANTERIOR À CURVA AO SUPERMERCADO LÍDER E UM POSTERIOR AO MESMO, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
     <t>AO PREFEITO, A NOTIFICAÇÃO E MULTA AOS RESPONSÁVEIS PELO DEPÓSITO DE ENTULHOS EM UM TERRENO QUE SE SITUA EM FRENTE AO FÓRUM DESEMBARGADOR CÂNCIO PRAZERES.</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/454/454_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/454/454_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, O PATROLAMENTO DA RUA PROJETADA, AO LADO DA RUA ELIZA AMARAL PERON, NO BAIRRO AGROCERES, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/455/455_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/455/455_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A REFORMA DA PONTE LOCALIZADA ENTRE O AEROPORTO E O ANTIGO ARMAZÉM PEIXOTO, BEM COMO A INSTALAÇÃO DE UMA PLACA QUE INFORME O PERIGO EM TRANSITAR SOBRE A MESMA, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/456/456_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/456/456_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, PARA DESENVOLVER O PROJETO &amp;#8220;SUSTENTABILIDADE NOS BAIRROS DE UBÁ&amp;#8221; EM QUE O GOVERNO MUNICIPAL, INCENTIVE A PARTICIPAÇÃO CIDADÃ PARA QUE OS MORADORES DOS BAIRROS POSSAM CONTRIBUIR EM TRANSFORMAR A CIDADE DE FORMA SUSTENTÁVEL E PARTICIPATIVA.</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/457/457_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/457/457_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, PARA CRIAR UM PROGRAMA DE FORTALECIMENTO COMUNITÁRIO QUE TEM COMO PÚBLICO-ALVO, ADOLESCENTES EM SITUAÇÃO DE VULNERABILIDADE SOCIAL, COM OBJETIVO DE CAPACITAR PROFISSIONALMENTE OS JOVENS, COM AÇÕES ATIVAS PARA A PROTEÇÃO DO MEIO AMBIENTE, INCENTIVANDO O PROTAGONISMO JUVENIL E FOMENTANDO O DESENVOLVIMENTO SOCIAL E ECONÔMICO DOS PARTICIPANTES.</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/458/458_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/458/458_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, PARA QUE PROVIDENCIE EQUIPAMENTOS DE SEGURANÇA (CAPAS DE CHUVA, ÁLCOOL GEL, BOTAS, LUVAS E ETC.) AOS FUNCIONÁRIOS DO CEMITÉRIO MUNICIPAL E DAS REDES DE ESGOTO.</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/459/459_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/459/459_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A URGENTE REALIZAÇÃO DE OPERAÇÃO DE LIMPEZA GERAL E CAPINA JUNTO À RUA MARIA DA GLÓRIA DE ARAÚJO, NO BAIRRO ALTAIR ROCHA, QUE SE ENCONTRAM EM PÉSSIMO ESTADO DE CONSERVAÇÃO, EM DECORRÊNCIA DE EXCESSIVO MATAGAL.</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/460/460_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/460/460_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, PARA QUE DETERMINE AO SETOR DE FISCALIZAÇÃO A VISTORIA DA OBRA DE CONSTRUÇÃO DE TAMPÕES REALIZADA NO CRUZAMENTO ENTRE AS RUAS JOSÉ REZENDE BRANDO E LIONS, NO BAIRRO BOM PASTOR, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/461/461_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/461/461_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO E SECRETARIA MUNICIPAL DE AMBIENTE E MOBILIDADE URBANA, PARA ELABORAR E IMPLEMENTAR UM PLANO MUNICIPAL DE ARBORIZAÇÃO URBANA, COM A FINALIDADE DE PROPORCIONAR UM EQUILÍBRIO AMBIENTAL ENTRE AS ÁREAS CONSTRUÍDAS E O AMBIENTE NATURAL ALTERADO, TERMOS MAIS ÁREAS VERDES E ASSIM DESENVOLVERMOS AS VÁRIAS FUNÇÕES IMPORTANTES DA ARBORIZAÇÃO URBANA, TAIS COMO: HIGIÊNICA, PAISAGÍSTICA, ESTÉTICA, PLÁSTICA, DE VALORIZAR A QUALIDADE DE VIDA LOCAL, PROPICIAR SOMBRA, PURIFICAR O AR, ATRAIR AVES, DIMINUIR A POLUIÇÃO SONORA, CONSTITUIR FATOR ESTÉTICO E PAISAGÍSTICO, DIMINUIR O IMPACTO DAS CHUVAS, CONTRIBUIR PARA O BALANÇO HÍDRICO, VALORIZAÇÃO ECONÔMICA DAS PROPRIEDADES AO ENTORNO, ENFIM, A ARBORIZAÇÃO URBANA É ESSENCIAL A QUALQUER PLANEJAMENTO URBANO E TEM FUNÇÕES IMPORTANTÍSSIMAS QUE PROPORCIONAM A MELHORIA DA QUALIDADE DE VIDA DA POPULAÇÃO COM UMA CIDADE MAIS VERDE E MAIS SUSTENTÁVEL.</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/462/462_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/462/462_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A URGENTE CONSTRUÇÃO DE UM MURO DE CONTENÇÃO NA RUA MARIETA CAMPOS, APÓS O Nº 429, NO BAIRRO SANTA BERNADETE, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/463/463_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/463/463_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A CONSTRUÇÃO DE UM REDUTOR DE VELOCIDADE NA RUA LUCIANO GROPPO, PRÓXIMO AO Nº 83, NO BAIRRO INÊS GROPPO.</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/577/577_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/577/577_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A REALIZAÇÃO DE ESTUDOS QUE PERMITAM A CRIAÇÃO DA GUARDA MUNICIPAL NA CIDADE DE UBÁ, A PEDIDO DOS MUNÍCIPES.</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/578/578_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/578/578_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A REALIZAÇÃO DE ESTUDOS QUE VISEM A IMPLANTAÇÃO DE UM ACADEMIA DE AO AR LIVRE NA PRAÇA LOCALIZADA AO LADO DA RUA CONSELHEIRO AUGUSTO CÉSAR, ATRÁS DO ANTIGO EMUHBES, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/579/579_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/579/579_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A REESTRUTURAÇÃO DA RUA NOSSA SENHORA APARECIDA, BAIRRO SÃO DOMINGOS, BEM COMO A CONSTRUÇÃO DE UM MURO DE CONTENÇÃO, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/580/580_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/580/580_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, O URGENTE REABASTECIMENTO DE MEDICAMENTOS NA FARMÁCIA POPULAR E EM TODOS OS POSTOS DE SAÚDE DE UBÁ, BEM COMO A EXTENSÃO DO HORÁRIO DE ATENDIMENTO, A PEDIDO DOS MUNÍCIPES.</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/581/581_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/581/581_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, DETERMINE O RETORNO DOS AGENTES DE SAÚDE ÀS SUAS FUNÇÕES E ATRIBUIÇÕES DE ORIGEM, BEM COMO SUGERE A CONTRATAÇÃO TEMPORÁRIA OU CONCURSO PÚBLICO PARA PROVIMENTO DE AGENTES DE COMBATE A ENDEMIAS NA CIDADE DE UBÁ.</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/582/582_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/582/582_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, O PLANTIO DE MUDAS DE ÁRVORES (FLORESTA URBANA), NA PARTE ALTA DO BAIRRO DR. JOSÉ CAVALIERE, ONDE ESTÃO LOCALIZADAS AS CASAS POPULARES, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
     <t>Vinícius Samôr de Lacerda</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/583/583_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/583/583_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO PREFEITO, ESTUDOS QUE PERMITAM A IMPLANTAÇÃO DE UM BANCO DE LEITE HUMANO EM UBÁ.  </t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1002/1002_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1002/1002_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, ESTUDOS QUE VIABILIZEM A CONSTRUÇÃO DE UMA ÁREA DE LAZER COM BRINQUEDOS NO BAIRRO SOBRADINHO, ESPECIFICAMENTE NO FINAL DA RUA OSWALDO DOS SANTOS, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1003/1003_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1003/1003_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, ESTUDOS QUE VIABILIZEM A CONSTRUÇÃO DE CAPELA MORTUÁRIA NO DISTRITO DE DIAMANTE, PREFERENCIALMENTE PRÓXIMA A IGREJA MATRIZ, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1004/1004_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1004/1004_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A CAPINA PRÓXIMA A QUADRA DO BAIRRO OLARIA, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1025/1025_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1025/1025_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A INSTALAÇÃO DE UM SEMÁFORO NA ROTATÓRIA DO BAIRRO SÃO SEBASTIÃO, DEVIDO AO GRANDE CONGESTIONAMENTO DE VEÍCULOS NOS HORÁRIOS DE PICO. (SUGERIDA PELOS VEREADORES DA CÂMARA MIRIM).</t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1026/1026_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1026/1026_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, O DESENVOLVIMENTO DE CARTILHAS EDUCATIVAS SOBRE A CONSCIENTIZAÇÃO AMBIENTAL. (SUGERIDA PELOS VEREADORES DA CÂMARA MIRIM).</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1027/1027_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1027/1027_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, ESTUDOS QUE INCENTIVEM A EDUCAÇÃO AMBIENTAL JUNTO A COMUNIDADE DO DISTRITO DE MIRAGAIA, ESPECIALMENTE NO TOCANTE À LIMPEZA, CONSERVAÇÃO E QUALIDADE DA ÁGUA. (SUGERIDA PELOS VEREADORES DA CÂMARA MIRIM).</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1030/1030_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1030/1030_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A CONSTRUÇÃO DE UM REDUTOR DE VELOCIDADE E PINTURA DE UMA FAIXA DE PEDESTRES NA RUA CONSELHEIRO AUGUSTO CÉSAR, BAIRRO COPACABANA, EM FRENTE AO COLÉGIO OBJETIVO E A FÁBRICA DE GAIOLAS, A PEDIDO DOS MORADORES E PAIS DE ALUNOS.</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1029/1029_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1029/1029_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A REALIZAÇÃO DE OPERAÇÃO TAPA BURACOS NA RUA ANTÔNIO CARLOS CAIAFFA, NO BAIRRO PRIMAVERA, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1031/1031_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1031/1031_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, ENCAMINHAR À SECRETARIA MUNICIPAL DO AMBIENTE E MOBILIDADE URBANA, A JUNÇÃO DE ESFORÇOS, JUNTO COM O CODEMA E DEMAIS ÓRGÃOS AMBIENTAIS DA CIDADE, PARA ENCAMINHAR À CÂMARA MUNICIPAL, PROJETO DE LEI PARA CRIAR UM SMUC - SISTEMA MUNICIPAL DE UNIDADES DE CONSERVAÇÃO, QUE BUSQUE PROTEGER A FAUNA, A FLORA, A RECUPERAÇÃO AMBIENTAL E A CONSERVAÇÃO E PRESERVAÇÃO DE NOSSOS RECURSOS HÍDRICOS, PRINCIPALMENTE OS MANANCIAIS DE ABASTECIMENTO DE ÁGUA PARA A POPULAÇÃO DA CIDADE, PROMOVENDO A MELHORIA DA QUALIDADE AMBIENTAL DA BACIA E PROMOVENDO O DESENVOLVIMENTO ECONÔMICO DE FORMA AMBIENTALMENTE SUSTENTÁVEL.</t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1032/1032_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1032/1032_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, PARA QUE, ATRAVÉS DA SECRETARIA MUNICIPAL DE SAÚDE E DIVISÃO DE ESPORTES DA SECRETARIA MUNICIPAL DE EDUCAÇÃO, IMPLEMENTE E DESENVOLVA O PROJETO &amp;#8220;CAMINHAR COM SAÚDE&amp;#8221;.</t>
   </si>
   <si>
     <t>1064</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1064/1064_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1064/1064_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, O URGENTE CONSERTO DO ESCADÃO QUE LIGA A TRAVESSA ANTÔNIO SILVÉRIO À RUA CRISTIANO DA MOTTA JÚNIOR, NO BAIRRO LOURIÇAL, BEM COMO RESOLVA O PROBLEMA DE AFUNDAMENTO DO PISO NA TRAVESSA ANTÔNIO SILVEIRA.</t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1065/1065_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1065/1065_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, ESTUDOS QUE VIABILIZEM A COMPLETA REVITALIZAÇÃO DA PRAÇA SÃO FRANCISCO, NO DISTRITO DE UBARI, BEM COMO A INSTALAÇÃO DE ACADEMIA AO AR LIVRE E AMPLIAÇÃO DOS BRINQUEDOS INFANTIS.</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1066/1066_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1066/1066_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A LIMPEZA GERAL E CAPINA NO PEQUENO TRECHO ENTRE AS RUAS DR. ADJALME MARTINS CARNEIRO E MAJOR SIQUEIRA, NO BAIRRO BOA VISTA, PRÓXIMO AO Nº 240, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1067/1067_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1067/1067_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, QUE SEJAM REALIZADOS ESTUDOS QUE VIABILIZEM A INSTALAÇÃO DE UMA ACADEMIA AO AR LIVRE NO BAIRRO BOA VISTA, ESPECIFICAMENTE EM UM TERRENO DE PROPRIEDADE DA PREFEITURA QUE SE ENCONTRA PRÓXIMO AO ENCONTRO ENTRE AS RUAS ADJALME MARTINS CARNEIRO E MAJOR SIQUEIRA, ADJACENTE À RESIDÊNCIA DE Nº 240, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1068/1068_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1068/1068_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A CONSTRUÇÃO DE MURO EM GABIÃO NO FINAL DA RUA PROFESSORA LEOCÁDIA GODINHO E SIQUEIRA, NO BAIRRO INÊS GROPPO, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1069/1069_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1069/1069_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, AO EXMO. SR. SECRETÁRIO MUNICIPAL DE SAÚDE, THIAGO DE CASTRO, SOLICITANDO-LHES A PRESENÇA DOS AGENTES MUNICIPAIS DE SAÚDE EM TODOS OS BAIRROS E COMUNIDADE DE UBÁ, PARA A VACINAÇÃO CONTRA A GRIPE, ESPECIALMENTE EM IDOSOS.</t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1070/1070_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1070/1070_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, QUE DETERMINE AS SECRETARIAS E ÓRGÃOS MUNICIPAIS, O LIVRE ACESSO DOS VEREADORES PARA O PLENO EXERCÍCIO DE SUAS ATIVIDADES FISCALIZADORAS.</t>
   </si>
   <si>
     <t>1071</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1071/1071_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1071/1071_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, O DESLOCAMENTO DOS POSTES DE ILUMINAÇÃO PÚBLICA NA RODOVIA UBÁ/DIVINÉSIA, ESPECIFICAMENTE COM INICIO NA RUA PIO XII, NO BAIRRO JOSÉ CAVALIERE (TANQUINHO), A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>1072</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1072/1072_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1072/1072_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A PODA OU CORTE DE UMA ÁRVORE LOCALIZADA EM FRENTE AO Nº 56 DA RUA VIRGILIO MAIA NEVES, BAIRRO DA LUZ, A PEDIDOS DOS MORADORES.</t>
   </si>
   <si>
     <t>1073</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1073/1073_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1073/1073_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, O TAPAMENTO DE UM BURACO EM FRENTE AO Nº 283 DA RUA MAURI MARTINS DE OLIVEIRA, NO BAIRRO SANTA BERNADETE, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>1074</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1074/1074_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1074/1074_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, O CALÇAMENTO E A INSTALAÇÃO DA REDE DE ESGOTO NA RUA JOAQUIM JOSÉ DA SILVA, APÓS O NÚCLEO DO CÂNCER, A PEDIDO DOS MORADORES. ENQUANTO O CALÇAMENTO NÃO SEJA POSSÍVEL DE SER REALIZADO, QUE PELO MENOS POSSIBILITE O CASCALHAMENTO DO LOGRADOURO.</t>
   </si>
   <si>
     <t>1075</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1075/1075_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1075/1075_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, DISPONIBILIZAÇÃO DE TRANSPORTE NAS VIAGENS PROGRAMADAS DOS IDOSOS, CONFORME O ART. 10 DO ESTATUTO DO IDOSO, INCISO IV, &amp;#8220;PRÁTICA DE ESPORTE E DIVERSÕES&amp;#8221;, PARA MELHORAR A QUALIDADE DE VIDA DO IDOSO. SUGESTÃO DOS VEREADORES DA CÂMARA DA MELHOR IDADE.</t>
   </si>
   <si>
     <t>1076</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1076/1076_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1076/1076_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, MELHORIA NA PROTEÇÃO SOCIAL EM UBÁ, PROMOVENDO ESTUDOS, PARCERIAS E QUE DISPONHA DE INFRAESTRUTURA E DE RECURSOS NECESSÁRIOS, ALÉM DA CONTRATAÇÃO DE MAIS PROFISSIONAIS ASSISTENTES SOCIAIS PARA QUE A ATUAL SITUAÇÃO, QUE É DAS PIORES, POSSA MELHORAR COM OS ESFORÇOS DESPENDIDOS PELO PODER PÚBLICO MUNICIPAL. SUGESTÃO DOS VEREADORES DA CÂMARA DA MELHOR IDADE.</t>
   </si>
   <si>
     <t>1077</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1077/1077_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1077/1077_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, MELHORIA DA ESTRADA RURAL DO CÓRREGO ALEGRE, VISTO QUE QUANDO CHOVE A ESTRADA FICA COM GRANDE DIFICULDADE DE TRANSITAR, DEVIDO O EXCESSO DE BARRO. SUGESTÃO DOS VEREADORES DA CÂMARA DA MELHOR IDADE.</t>
   </si>
   <si>
     <t>1078</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1078/1078_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1078/1078_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, COLOCAÇÃO DE DUAS LIXEIRAS NO TRECHO SITUADO ENTRE OS NÚMEROS 540 E 580, DA RUA MANOEL CASAL, BAIRRO VILA CASAL, DADA A PROLIFERAÇÃO DE VETORES DE DOENÇAS QUE A EXPOSIÇÃO DO LIXO DIRETAMENTE NO SOLO TRAZ. SUGESTÃO DOS VEREADORES DA CÂMARA DA MELHOR IDADE.</t>
   </si>
   <si>
     <t>1079</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1079/1079_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1079/1079_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, CONVÊNIO COM O CENTRO DE CONVIVÊNCIA DA MELHOR IDADE ROSA MAUAD JACOB, PARA DISPONIBILIZAÇÃO DE PROFISSIONAIS NAS ÁREAS DE YOGA, NATAÇÃO, PILATES, MASSAGEM E ALONGAMENTO, CONFORME O ESTATUTO DO IDOSO, ART. 10, INCISO IV. SUGESTÃO DOS VEREADORES DA CÂMARA DA MELHOR IDADE.</t>
   </si>
   <si>
     <t>1105</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1105/1105_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1105/1105_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A PODA DE TODAS AS ÁRVORES DA RUA MARIA CANESCHI BIGONHA, NO BAIRRO LOURIÇAL, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>1107</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1107/1107_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1107/1107_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, SUGERINDO-LHE QUE REALIZE ESTUDOS PARA VIABILIZAR UM LOCAL APROPRIADO PARA O COMÉRCIO DE ARTESANATO NO MUNICÍPIO DE UBÁ.</t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1108/1108_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1108/1108_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A SUBSTITUIÇÃO DAS LÂMPADAS QUEIMADAS NA FEIRA LIVRE MUNICIPAL, A PEDIDO DOS COMERCIANTES E CLIENTES.</t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1110/1110_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1110/1110_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A RECOMPOSIÇÃO DOS MEIOS-FIOS NA RUA SANTO EXPEDITO, BAIRRO SÃO DOMINGOS, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>1112</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1112/1112_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1112/1112_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, BEM COMO AO SETOR DE FISCALIZAÇÃO MUNICIPAL, SOLICITANDO-LHES QUE SEJA VERIFICADA A DENÚNCIA DE MORADORES DA RUA ARCÍLIO MOURA ESTEVES, BAIRRO CRISTO REDENTOR, SOBRE O SOM EMITIDO EM EXCESSO DE UM BAR.</t>
   </si>
   <si>
     <t>1113</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1113/1113_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1113/1113_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, PARA ENCAMINHAR À SECRETARIA MUNICIPAL DO AMBIENTE E MOBILIDADE URBANA E SECRETARIA MUNICIPAL DE SAÚDE, REALIZAR A IDENTIFICAÇÃO, O MAPEAMENTO E MEDIÇÃO DA QUALIDADE DAS ÁGUAS DAS NASCENTES URBANAS (MINAS) NO MUNICÍPIO, COMO UMA FORMA DE PLANEJAR MELHOR ATENDIMENTO À POPULAÇÃO E MINIMIZAR UM PROVÁVEL DESABASTECIMENTO QUE POSSA OCORRER NO PERÍODO DA ESTIAGEM PRÓXIMO, ASSIM COMO OCORREU NOS ANOS ANTERIORES. NESSE SENTIDO, OCORREU POR PARTE DA POPULAÇÃO, O RESGATE E UTILIZAÇÃO DE VÁRIAS NASCENTES URBANAS, SEM TER HAVIDO A PREOCUPAÇÃO DO PODER PÚBLICO COM A QUALIDADE DA ÁGUA DESTAS NASCENTES. PORTANTO, É NECESSÁRIA A IDENTIFICAÇÃO, MAPEAMENTO, RECUPERAÇÃO, PROTEÇÃO E MEDIÇÃO DA QUALIDADE DA ÁGUA DESTAS NASCENTES E, NECESSARIAMENTE, PASSAR AS INFORMAÇÕES À POPULAÇÃO.</t>
   </si>
   <si>
     <t>1114</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1114/1114_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1114/1114_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A LIMPEZA GERAL NO CÓRREGO LOCALIZADO NA COMUNIDADE DO TANQUINHO, DEVIDO AO EXCESSO DE MAU CHEIRO, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>1115</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1115/1115_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1115/1115_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A INSTALAÇÃO DE POSTES DE ILUMINAÇÃO PÚBLICA E REDE ELÉTRICA NA RUA PROJETADA (ROSA CANDIAN), NO BAIRRO MEU SONHO, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>1116</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1116/1116_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1116/1116_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, ATENÇÃO PARA O BAIRRO TANQUINHO, QUE TEM URGENTE NECESSIDADE DE UM POSTO DE SAÚDE, ALÉM DE ESTAR &amp;#8220;DESLEIXADO&amp;#8221;, SEM POLICIAMENTO, SEM CAMPANHA DE VACINAÇÃO, COM ILUMINAÇÃO PÚBLICA DEFICIENTE, UMA ESCOLA ABANDONADA QUE PRECISA DA REATIVAÇÃO, COMO TAMBÉM, MAIS AGENTES DE SAÚDE E DE ENDEMIAS, DE UMA CRECHE E DE TORRE DE TELEFONIA MÓVEL. PEDIDOS REALIZADOS DURANTE O EVENTO CONTA CIDADÃ.</t>
   </si>
   <si>
     <t>1117</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1117/1117_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1117/1117_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO E AO SECRETÁRIO MUNICIPAL DE AMBIENTE E MOBILIDADE URBANA, ATENÇÃO PARA O CORTE ILEGAL DE ÁRVORES DA ÚLTIMA RUA DO BAIRRO TANQUINHO, CONFORME DESCRIÇÃO DE MORADORES DURANTE O EVENTO CONTA CIDADÃ. SUGERIRAM TAMBÉM O REFLORESTAMENTO, CRIANDO BOSQUES URBANOS, DADO O GRANDE NÚMERO DE ÁREAS VAGAS NA COMUNIDADE.</t>
   </si>
   <si>
     <t>1118</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1118/1118_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1118/1118_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, PROVIDÊNCIAS QUANTO AO BARRO E ÁGUA QUE DESCEM DOS LOTEAMENTOS PARA AS CASAS DO BAIRRO TANQUINHO, QUANDO CHOVE, CONFORME DESCRIÇÃO DE MORADORES DURANTE O EVENTO CONTA CIDADÃ.</t>
   </si>
   <si>
     <t>1119</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1119/1119_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1119/1119_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO PREFEITO, A PEDIDO DA VEREADORA DA CÂMARA DA MELHOR IDADE, ZULEICA EVANGELISTA ANDRADE, PARA QUE PROMOVA A MELHORIA NAS CALÇADAS DO MUNICÍPIO._x000D_
 AUTORES: VEREADORA ROSÂNGELA MARIA ALFENAS DE ANDRADE, SAMUEL GAZOLLA LIMA, RAFAEL FAÊDA, DARCI PIRES DA SILVA, VINÍCIUS SAMÔR DE LACERDA, CARLOS DA SILVA RUFATO, OSWALDO PEIXOTO GUIMARÃES, JOSÉ ALVES GERMANO, CÉLIO BOTARO, MAURÍCIO VALADÃO E JORGE GERVÁSIO._x000D_
 </t>
   </si>
   <si>
     <t>1120</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1120/1120_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1120/1120_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO PREFEITO, A PEDIDO DA VEREADORA DA CÂMARA DA MELHOR IDADE, CIRENE MONTEIRO DE BARROS, PARA QUE PROMOVA NA DISTRIBUIÇÃO DE UM MAIOR NÚMERO DE FICHAS PARA O ATENDIMENTO MÉDICO, DIMINUINDO, DESTA FORMA, A FILA NA POLICLÍNICA. </t>
   </si>
   <si>
     <t>1121</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1121/1121_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1121/1121_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A PEDIDO DO VEREADOR DA CÂMARA DA MELHOR IDADE, ROBERTO GARCIA ALVES FILHO, PARA QUE PROMOVA A SUBSTITUIÇÃO DE UMA LUMINÁRIA QUEIMADA AO LADO DO Nº 218, DA RUA SÃO JORGE, BAIRRO SÃO SEBASTIÃO.</t>
   </si>
   <si>
     <t>1122</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1122/1122_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1122/1122_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A PEDIDO DO VEREADOR DA CÂMARA DA MELHOR IDADE, ROBERTO GARCIA ALVES FILHO, PARA QUE PROMOVA A PODA DE DUAS ÁRVORES LOCALIZADAS À RUA FERNANDO SOARES ESTEVÃO, EM FRENTE AOS NÚMEROS 10 E 172, BAIRRO SÃO SEBASTIÃO, E A MELHORIA DA ILUMINAÇÃO PÚBLICA COM A COLOCAÇÃO DE UM POSTE EM FRENTE AO NÚMERO 11 DA MESMA RUA.</t>
   </si>
   <si>
     <t>1337</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1337/1337_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1337/1337_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, O RECAPEAMENTO ASFÁLTICO NO INICIO DO LOGRADOURO QUE INTERLIGA O BAIRRO SANTA EDWIGES II À AV. SENADOR LEVINDO COELHO (EM FRENTE AO NOVO FÓRUM, NO BAIRRO ANTÔNIO MARANHÃO), A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>1338</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1338/1338_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1338/1338_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, PARA TAMPAR UM BURACO REALIZADO PELO SETOR DE OBRAS DA PREFEITURA NO BECO PÚBLICO VICENTE BONIFÁCIO, LOCALIZADO AO LADO DA RESIDÊNCIA DE Nº 799 DA RUA LIONS, NO BAIRRO BOM PASTOR, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>1339</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1339/1339_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1339/1339_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A INSTALAÇÃO DE DOIS POSTES DE ILUMINAÇÃO PÚBLICA, COM LUMINÁRIAS, NA RUA AFONSO PEREIRA SANTIAGO, NO BAIRRO DA LUZ, ESPECIFICAMENTE COM UM NO INICIO DA VIA E OUTRO NA PARTE FINAL, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>1340</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1340/1340_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1340/1340_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, E AO EXMO. SR. SECRETÁRIO DE OBRAS, SEBASTIÃO VIANA, SOLICITANDO-LHES QUE SEJA REALIZADO O PATROLAMENTO DA RUA AFONSO PEREIRA SANTIAGO, NO BAIRRO DA LUZ, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>1341</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1341/1341_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1341/1341_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A PODA DE TODAS AS ÁRVORES DA RUA CONSELHEIRO AUGUSTO CÉSAR, NO BAIRRO COPACABANA, PRÓXIMAS AO COLÉGIO OBJETIVO, A PEDIDO DOS MORADORES E PAIS DE ALUNOS.</t>
   </si>
   <si>
     <t>1342</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1342/1342_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1342/1342_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, PARA QUE SEJAM CONCLUÍDAS AS PODAS DAS ÁRVORES NA RUA MAJOR TITO CÉSAR, NO BAIRRO BOM PASTOR, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>1343</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1343/1343_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1343/1343_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, PARA QUE SEJAM REALIZADOS ESTUDOS PARA TORNAR A RUA JURANDIR PERON, NO BAIRRO AGROCERES, MÃO ÚNICA COM INICIO NO &amp;#8220;BAR DA MARIA LUIZA&amp;#8221; ATÉ A ANTIGA &amp;#8220;AGROCERES&amp;#8221;, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>1344</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1344/1344_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1344/1344_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A CONSTRUÇÃO DE UM REDUTOR DE VELOCIDADE NA RUA QUIQUINA LAURA, BAIRRO PELUSO, AO LADO DA QUADRA DE LAZER, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>1345</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1345/1345_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1345/1345_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, PARA ENCAMINHAR À SECRETARIA MUNICIPAL DO AMBIENTE E MOBILIDADE URBANA PARA IMPLEMENTAR PROGRAMA QUE DISPÕE SOBRE A COLETA DIFERENCIADA DE RESÍDUOS ORGÂNICOS PARA COMPOSTAGEM, COMO RESULTANTES DA PODA DE ÁRVORES, SERVIÇOS DE VARRIÇÃO, ALÉM DOS RESÍDUOS GERADOS NA FEIRA LIVRE, SUPERMERCADOS E INSTITUIÇÕES DE DESCARTAM GRANDE QUANTIDADE DE RESÍDUOS ORGÂNICOS, QUE SERIAM DESTINADOS (COM A COMPOSTAGEM), PARA PRODUÇÃO DE UTILIZADOS NAS PRAÇAS, PARQUES, PLANTIO DE MUDAS, ETC. QUE IRÁ RESULTAR NA MELHORIA DA QUALIDADE AMBIENTAL E ECONOMIA PARA OS COFRES PÚBLICOS.</t>
   </si>
   <si>
     <t>1346</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1346/1346_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1346/1346_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, PARA ENCAMINHAR À SECRETARIA MUNICIPAL DO AMBIENTE E MOBILIDADE URBANA E SECRETARIA MUNICIPAL DE EDUCAÇÃO, PARA IMPLEMENTAR A COLETA SELETIVA SOLIDÁRIA NAS ESCOLAS MUNICIPAIS E INSTITUIR PROGRAMA CONTÍNUO PARA RECOLHIMENTO DE RECICLADOS, COMO FORMA DE MELHORIA DA QUALIDADE AMBIENTAL DA CIDADE E VALORIZAÇÃO DOS AGENTES AMBIENTAIS QUE SÃO OS CATADORES DE MATERIAIS RECICLÁVEIS.</t>
   </si>
   <si>
     <t>1347</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1347/1347_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1347/1347_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, PARA ENCAMINHAR À CÂMARA MUNICIPAL, PROJETO DE LEI PARA CRIAR O PLANO MUNICIPAL DE SEGURANÇA PÚBLICA E DEFESA SOCIAL, COM OBJETIVO DE UMA MAIOR INTEGRAÇÃO DOS ÓRGÃOS PÚBLICOS E DA SOCIEDADE, PARA MELHORIA DA POLÍTICA DE SEGURANÇA PÚBLICA NO MUNICÍPIO DE UBÁ COM MAIS PARTICIPAÇÃO POPULAR E COMUNITÁRIA, DEVENDO SER ELABORADO DE FORMA PARTICIPATIVA, COM AS ENTIDADES CIVIS, PÚBLICAS E AMPLA PARTICIPAÇÃO POPULAR.</t>
   </si>
   <si>
     <t>1348</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1348/1348_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1348/1348_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A CONSTRUÇÃO DE UM COMPLEMENTO DE REDE DE CAPTAÇÃO DE ÁGUAS PLUVIAIS DO TRECHO COMPREENDIDO DA AV. CEL. JÚLIO SOARES ATÉ O MORRO DO MANGUEIRAS, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>1349</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1349/1349_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1349/1349_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, O DESENTUPIMENTO DE DOIS BUEIROS EM FRENTE AO Nº 205 DA RUA SETE LAGOAS, BAIRRO SANTANA, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>1350</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1350/1350_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1350/1350_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, O NIVELAMENTO E O CASCALHAMENTO DA RUA MARIA JOSÉ PEREIRA CAMPOS, NO BAIRRO MANGUEIRA RURAL, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>1351</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1351/1351_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1351/1351_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, O RECAPEAMENTO ASFÁLTICO DA RUA CORINA CAMPOS COELHO, BAIRRO JARDIM ÉLIDA, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>1352</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1352/1352_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1352/1352_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A CONSTRUÇÃO DE DOIS QUEBRA-MOLAS NA RUA ELIAS ANTÔNIO LAUD, ENTRE OS BAIRROS DA LUZ E PONTE PRETA, SENDO UM EM FRENTE À IGREJA CATÓLICA E O OUTRO PRÓXIMO AO Nº 847, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>1353</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1353/1353_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1353/1353_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A INSTALAÇÃO DE UMA PLACA DE PONTO DE ÔNIBUS EM FRENTE AO Nº 847 DA RUA ELIAS ANTÔNIO LAUD, BAIRRO PONTE PRETA, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>1354</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1354/1354_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1354/1354_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, UMA URGENTE OPERAÇÃO TAPA-BURACOS NA RUA FREI CORNÉLIO, BAIRRO LAURINDO DE CASTRO, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1355</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1355/1355_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1355/1355_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, O RECAPEAMENTO ASFÁLTICO DA AVENIDA PRINCIPAL DO DISTRITO DE DIAMANTE, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>1356</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1356/1356_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1356/1356_texto_integral.pdf</t>
   </si>
   <si>
     <t>A REALIZAÇÃO DE ESTUDOS QUE POSSIBILITEM A PINTURA DE UMA FAIXA EXCLUSIVA PARA MOTOCICLETAS EM FRENTE AOS SEMÁFOROS DO MUNICÍPIO DE UBÁ, A PEDIDO DOS MUNÍCIPES.</t>
   </si>
   <si>
     <t>1357</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1357/1357_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1357/1357_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A CONSTRUÇÃO DE DOIS REDUTORES DE VELOCIDADES NA AV. OLEGÁRIO MACIEL, BAIRRO INDUSTRIAL, ESPECIFICAMENTE UM EM FRENTE AO ESF (ESTRATÉGIA DA SAÚDE DA FAMÍLIA) E OUTRO EM FRENTE À UEMG (UNIVERSIDADE DO ESTADO DE MINAS GERAIS), A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>1358</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1358/1358_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1358/1358_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A REALIZAÇÃO DE ESTUDOS QUE POSSIBILITEM A INTERLIGAÇÃO ENTRE A AV. BRASIL, DO BAIRRO WALDEMAR DE CASTRO, ATÉ A RUA LUIZINHA PACHECO, DO BAIRRO LOURIÇAL, COM O INTUITO DE APRIMORAR O FLUXO DE VEÍCULOS NA REGIÃO, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>1359</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1359/1359_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1359/1359_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, BEM COMO À DEFESA CIVIL DE UBÁ E À SECRETARIA DE AMBIENTE E MOBILIDADE URBANA MUNICIPAL, SOLICITANDO QUE SEJA REALIZADA A PODA DE UMA ÁRVORE DENTRO DA PROPRIEDADE DO SR. JOSÉ ANTÔNIO FREITAS NETO, MORADOR DA RUA SANTA LUZIA, Nº 191, DO BAIRRO LOURIÇAL, EM RAZÃO DE SUA FAMÍLIA NÃO PROVER DE MEIOS NECESSÁRIOS PARA O CORTE DA MESMA.</t>
   </si>
   <si>
     <t>1403</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1403/1403_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1403/1403_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A PINTURA DE TRÊS DE FAIXAS DE PEDESTRES AO LONGO DA RUA CAPITÃO TEIXEIRA PINTO, NO BAIRRO INÊS GROPPO, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>1404</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1404/1404_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1404/1404_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, O CONSERTO DO TAMPÃO DA TUBULAÇÃO DE ESGOTO NO FINAL DA RUA MAJOR TITO CÉSAR, QUE ESTÁ AFUNDANDO, NO BAIRRO BOM PASTOR, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>1405</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1405/1405_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1405/1405_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A SUBSTITUIÇÃO DA LÂMPADA DO POSTE DE ILUMINAÇÃO PÚBLICA, SITUADO NA RUA VIRGILIO MAIA NEVES, EM FRENTE AO Nº 112, NO BAIRRO AGROCERES, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>1406</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1406/1406_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1406/1406_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A CAPINA E LIMPEZA GERAL NO FINAL DA RUA VIRGILIO MAIA NEVES, APÓS O BANCO DE ALIMENTOS, NO BAIRRO AGROCERES, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>1407</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1407/1407_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1407/1407_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, O PATROLAMENTO E O CASCALHAMENTO DO FINAL DA RUA VIRGILIO MAIA NEVES, APÓS O BANCO DE ALIMENTOS, NO BAIRRO AGROCERES, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>1408</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1408/1408_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1408/1408_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, O PATROLAMENTO E O CASCALHAMENTO DAS TRÊS RUAS, AINDA SEM DENOMINAÇÃO OFICIAL, QUE ESTÃO LOCALIZADAS À DIREITA DA RUA GUERINO PÉRON, PRINCIPAL VIA DO BAIRRO CRISTAL, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>1409</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1409/1409_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1409/1409_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A INSTALAÇÃO DE UM POSTE DE ILUMINAÇÃO PÚBLICA, COM LUMINÁRIA, NO FINAL DA RUA PROFESSOR OSÉIAS MARANHÃO, ESPECIFICAMENTE EM FRENTE AO Nº 707, NO BAIRRO CRIBRACI, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>1410</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1410/1410_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1410/1410_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A CONSTRUÇÃO DE UM REDUTOR DE VELOCIDADE EM FRENTE AO Nº 638 DA RUA CEL. OTAVIANO DA ROCHA, DO BAIRRO SÃO DOMINGOS, BEM COMO A PINTURA DE DUAS FAIXAS DE PEDESTRES, SENDO A PRIMEIRA EM FRENTE AO Nº 680 E OUTRA AO Nº 595, A PEDIDO DOS MORADORES E PAIS DE ALUNOS.</t>
   </si>
   <si>
     <t>1411</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1411/1411_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1411/1411_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, SOLICITANDO VIA DE MÃO ÚNICA PARA AS RUAS: OLÍMPIO RIBEIRO E FRANCISCO XAVIER GOMES, AMBAS NO BAIRRO PALMEIRAS. SUGESTÃO DA VEREADORA DA MELHOR IDADE, MARGARIDA MARIA FLORIANO CHAGAS.</t>
   </si>
   <si>
     <t>1412</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1412/1412_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1412/1412_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, SOLICITANDO A PROIBIÇÃO DE ESTACIONAMENTO NA VILA MARIANA, EM FRENTE AO LAR JOÃO DE FREITAS. SUGESTÃO DA VEREADORA DA MELHOR IDADE, MARGARIDA MARIA FLORIANO CHAGAS.</t>
   </si>
   <si>
     <t>1413</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1413/1413_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1413/1413_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, SOLICITANDO A PINTURA DE FAIXA DE PEDESTRE NA AVENIDA PADRE ARNALDO JANSEN COM A AVENIDA JESUS BRANDÃO. SUGESTÃO DA VEREADORA DA MELHOR IDADE, MARIA HELENA GONÇALVES.</t>
   </si>
   <si>
     <t>1414</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1414/1414_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1414/1414_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, SOLICITANDO A REFORMA DO CORRIMÃO DA PONTE LOCALIZADA PRÓXIMA A POLÍCIA RODOVIÁRIA. SUGESTÃO DA VEREADORA DA MELHOR IDADE, MARIA HELENA GONÇALVES.</t>
   </si>
   <si>
     <t>1415</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1415/1415_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1415/1415_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, SOLICITANDO A PODA DAS ÁRVORES  EM FRENTE AOS NÚMEROS 319, 247 E 235, DA RUA SÃO JORGE, BAIRRO SÃO SEBASTIÃO. SUGESTÃO DO VEREADOR DA MELHOR IDADE, ROBERTO GARCIA FILHO.</t>
   </si>
   <si>
     <t>1416</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1416/1416_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1416/1416_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, ESTUDOS QUE VIABILIZEM A CRIAÇÃO DE UMA VAGA DESTINADA AO ESTACIONAMENTO DE CAMIONETES, QUE REALIZAM FRETES, NA AV. OLEGÁRIO MACIEL, NAS PROXIMIDADES DA CAIXA ECONÔMICA FEDERAL, A PEDIDO DOS MOTORISTAS.</t>
   </si>
   <si>
     <t>1417</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1417/1417_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1417/1417_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, PARA ENCAMINHAR À CÂMARA MUNICIPAL DE UBÁ, PROPOSTA PARA REGULAMENTAR O PLANO DIRETOR DO MUNICÍPIO, PRINCIPALMENTE EM RELAÇÃO À CRIAÇÃO DE UNIDADES DE CONSERVAÇÃO DE USO SUSTENTÁVEL E PROTEÇÃO INTEGRAL, QUE POSSUI UMA RELEVÂNCIA MUITO GRANDE PARA GARANTIR UMA MELHOR QUALIDADE AMBIENTAL À POPULAÇÃO DA CIDADE, À PRESERVAÇÃO DE NOSSOS MANANCIAIS DE ABASTECIMENTO DE ÁGUA E À PROTEÇÃO DA FAUNA E DA FLORA REMANESCENTES.</t>
   </si>
   <si>
     <t>1418</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1418/1418_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1418/1418_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A REALIZAÇÃO DE ESTUDOS TÉCNICOS QUE PROMOVAM A PARCERIA ENTRE A PREFEITURA DE UBÁ E A EMPRESA COHAB (COMPANHIA DE HABITAÇÃO DO ESTADO DE MINAS GERAIS), COM O OBJETIVO DE POSSIBILITAR A CONSTRUÇÃO DE 300 CASAS POPULARES EM ÁREA ADEQUADA DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1419</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1419/1419_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1419/1419_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A REALIZAÇÃO DE UMA OPERAÇÃO TAPA-BURACOS NA AV. DICO TEIXEIRA, NO BAIRRO DICO TEIXEIRA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1420</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1420/1420_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1420/1420_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A REALIZAÇÃO DE UMA OPERAÇÃO TAPA-BURACOS NA AV. DR. DOMINGOS PELUSO, NAS PROXIMIDADES DO ACESSO AO CONDOMÍNIO ALVES DO VALLE E DO MANGUEIRAS COUNTRY CLUB, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1421</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1421/1421_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1421/1421_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A REALIZAÇÃO DE PAVIMENTAÇÃO DA RUA JOSÉ CARLOS PEDREIRA, POVOADO DA LIGAÇÃO, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1433</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1433/1433_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1433/1433_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A CONSTRUÇÃO DE UM BUEIRO EM FRENTE À CASA DE ORAÇÃO (IGREJA SÃO SEBASTIÃO), LOCALIZADA NA AV. JUSCELINO KUBITSCHEK, NO BAIRRO SANTANA, A PEDIDO DOS FIÉIS E MORADORES.</t>
   </si>
   <si>
     <t>1434</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1434/1434_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1434/1434_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, O ASFALTAMENTO DA AV. &amp;#8220;A&amp;#8221;, PRÓXIMA À PONTE DE ACESSO AO FÓRUM, NO BAIRRO SANTA EDWIGES II, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>1444</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1444/1444_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1444/1444_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO PREFEITO, A URGENTE REALIZAÇÃO DE PATROLAMENTO E CASCALHAMENTO DAS ESTRADAS VICINAIS DE TODA ZONA RURAL DO MUNICÍPIO. </t>
   </si>
   <si>
     <t>1460</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1460/1460_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1460/1460_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SR. PREFEITO DE UBÁ, INDICANDO-LHE JUNTO AOS SETORES MUNICIPAIS COMPETENTES, A URGENTE CONSTRUÇÃO DA REDE DE ESGOTO, REDE DE ÁGUAS PLUVIAIS E CALÇAMENTO NA COMUNIDADE CÓRREGO SANTANA II (NA RODOVIA SENTIDO PARA A CIDADE DE GUIDOVAL), ONDE HÁ MUITAS RESIDÊNCIAS E QUE NÃO CONTAM COM INFRAESTRUTURA ADEQUADA, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>1461</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1461/1461_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1461/1461_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO SR. PREFEITO, A URGENTE REALIZAÇÃO DE CAPINA E LIMPEZA GERAL DE TODOS OS LOGRADOUROS PÚBLICOS DO BAIRRO TANQUINHO, A PEDIDO DOS MORADORES._x000D_
 AUTOR: VEREADOR SAMUEL GAZOLLA LIMA_x000D_
 </t>
   </si>
   <si>
     <t>1469</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1469/1469_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1469/1469_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO PREFEITO, PARA QUE PROVIDENCIE A CONSTRUÇÃO DE UM REDUTOR DE VELOCIDADE EM FRENTE À ASSOCIAÇÃO DE MORADORES DO BAIRRO CIBRACI, A PEDIDO DA REFERIDA ASSOCIAÇÃO E DOS MORADORES. </t>
   </si>
   <si>
     <t>1470</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1470/1470_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1470/1470_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO PREFEITO, PARA QUE PROVIDENCIE MELHORIAS NA SINALIZAÇÃO DA AV. COMENDADOR JACINTO SOARES DE SOUSA LIMA, CENTRO, EM PARTICULAR NAS SEGUINTES. </t>
   </si>
   <si>
     <t>1471</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1471/1471_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1471/1471_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, PARA QUE PROVIDENCIE A MANUTENÇÃO DAS MANILHAS DE ESGOTO NO BAIRRO SÃO JOÃO, EM PARTICULAR COM RELAÇÃO AO ESGOTO QUE DESCE DA PARTE ALTA ATÉ A RUA ALBERTO RODRIGUES BAIÃO, A PEDIDO DOS MORADORES. PROJETO CÂMARA NAS COMUNIDADES, BAIRRO SÃO JOÃO.</t>
   </si>
   <si>
     <t>1472</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1472/1472_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1472/1472_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, PARA QUE REALIZE ESTUDOS QUE PROPORCIONAM A MÃO DUPLA NA RUA MAJOR CARNEIRO, PRÓXIMA AO SUPERMERCADO SALLES, ATÉ A RUA VEREADOR ALBINO DE SOUZA, NA VILA FRANEL, A PEDIDO DOS MORADORES. PROJETO CÂMARA NAS COMUNIDADES, BAIRRO SÃO JOÃO.</t>
   </si>
   <si>
     <t>1473</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1473/1473_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1473/1473_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, PARA QUE PROVIDENCIE O CASCALHAMENTO DA CALÇADA DA RUA MAJOR CARNEIRO, NO BAIRRO SÃO JOÃO, QUE É DE TERRA E ESTÁ PROVOCANDO A QUEDA DE PESSOAS, ESPECIALMENTE EM PERÍODOS DE CHUVAS, A PEDIDO DOS MORADORES. PROJETO CÂMARA NAS COMUNIDADES, BAIRRO SÃO JOÃO.</t>
   </si>
   <si>
     <t>1474</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1474/1474_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1474/1474_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITANDO AO PREFEITO, PARA QUE REALIZE ESTUDOS QUE PERMITAM O RETORNO DA MÃO DUPLA NO TRÂNSITO DE TRECHO DA RUA MAJOR TITO CESAR, ENTRE O HOSPITAL SÃO VICENTE DE PAULO ATÉ AO ENCONTRO DA RUA DULCE, A PEDIDO DOS MORADORES. </t>
   </si>
   <si>
     <t>1488</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1488/1488_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1488/1488_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A CONSTRUÇÃO DE UM REDUTOR DE VELOCIDADE EM FRENTE À PIVA MATERIAIS DE CONSTRUÇÃO, NA AVENIDA JOSÉ RESENDE BRANDO, BAIRRO BOM PASTOR.</t>
   </si>
   <si>
     <t>1475</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1475/1475_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1475/1475_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, PARA QUE POSSIBILITE O ATENDIMENTO DE MÉDICOS NO POSTO DE SAÚDE, DO BAIRRO SÃO JOÃO, COM MAIOR FREQUÊNCIA E DISPONIBILIDADE DE FICHAS, A PEDIDO DOS MORADORES. PROJETO CÂMARA NAS COMUNIDADES, BAIRRO SÃO JOÃO.</t>
   </si>
   <si>
     <t>1476</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1476/1476_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1476/1476_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, PARA QUE POSSIBILITE A CAPINA E LIMPEZA GERAL NAS RUAS E BUEIROS DO BAIRRO SÃO JOÃO, A PEDIDO DOS MORADORES. PROJETO CÂMARA NAS COMUNIDADES, BAIRRO SÃO JOÃO.</t>
   </si>
   <si>
     <t>1477</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1477/1477_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1477/1477_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, PARA QUE PROVIDENCIE A PASSAGEM DO CARRO FUMACÊ EM TODAS AS RUAS DO BAIRRO SÃO JOÃO, DEVIDO AO GRANDE NÚMERO DE MOSQUITOS AEDES AEGYPTI NAQUELA LOCALIDADE, A PEDIDO DOS MORADORES. PROJETO CÂMARA NAS COMUNIDADES, BAIRRO SÃO JOÃO.</t>
   </si>
   <si>
     <t>1489</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1489/1489_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1489/1489_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A REALIZAÇÃO DO TÉRMINO DA OBRA INICIADA NA RUA DEMÓSTENES MARTINS, BAIRRO ELDORADO.</t>
   </si>
   <si>
     <t>1575</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1575/1575_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1575/1575_texto_integral.pdf</t>
   </si>
   <si>
     <t>AOS SETORES DA PREFEITURA MUNICIPAL DE UBÁ, O ENCAMINHAMENTO DESTA PROPOSIÇÃO QUE VERSA SOBRE VISITA DE INSPEÇÃO AO BAIRRO SANTA BERNADETE.</t>
   </si>
   <si>
     <t>1493</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1493/1493_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1493/1493_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, REALIZE A PINTURA DE UMA FAIXA DE PEDESTRES EM FRENTE À ESCOLA MUNICIPAL GOVERNADOR OZANAM COELHO, NA PRAÇA FRANCISCO PARMA, DO BAIRRO COPARMA, VISANDO A FACILITAR A PASSAGEM DE ALUNOS, PAIS E MORADORES.</t>
   </si>
   <si>
     <t>1494</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1494/1494_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1494/1494_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, REALIZE A PINTURA DE UMA FAIXA DE PEDESTRES EM FRENTE À QUADRA POLIESPORTIVA DA ESCOLA ESTADUAL DEPUTADO CARLOS PEIXOTO FILHO (POLIVALENTE), VISANDO A FACILITAR A PASSAGEM DE ALUNOS, PAIS E MORADORES.</t>
   </si>
   <si>
     <t>1495</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1495/1495_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1495/1495_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, REALIZE ESTUDOS QUE VIABILIZEM A CONSTRUÇÃO DE BUEIROS NA RUA ANTÔNIO BATISTA, CENTRO, NO TRECHO QUE COMPREENDE A LOJA AUTO PEÇAS BMT E A PONTE DA GELADEIRA, A PEDIDO DOS MORADORES E COMERCIANTES.</t>
   </si>
   <si>
     <t>1496</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1496/1496_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1496/1496_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, REALIZE A RECOMPOSIÇÃO ASFÁLTICA DA RUA COIMBRA, NO RESIDENCIAL SÃO JOSÉ, BEM COMO UMA OPERAÇÃO TAPA-BURACOS NOS DEMAIS LOGRADOUROS DO MESMO, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>1497</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1497/1497_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1497/1497_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, INDICANDO-LHE A NECESSIDADE DE PROMOVER ESTUDOS TÉCNICOS PARA A CRIAÇÃO E IMPLANTAÇÃO DE UMA ESCOLA TÉCNICA EM UBÁ, OFERECENDO AOS JOVENS UBAENSES CAPACITAÇÃO TÉCNICAS EM DIVERSAS ÁREAS.</t>
   </si>
   <si>
     <t>1498</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1498/1498_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1498/1498_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, REALIZE O PATROLAMENTO E CASCALHAMENTO NA RUA LOCALIZADA À DIRETA DA SUBESTAÇÃO DE ENERGIA DA ENERGISA, NA RODOVIA UBÁ SENTIDO GUIDOVAL, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>1499</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1499/1499_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1499/1499_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, REALIZE A INSTALAÇÃO DE UMA PLACA DE PROIBIDO ESTACIONAR NA RUA VICENTE LEITE, EM FRENTE AO Nº 126, NO BAIRRO ELDORADO, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>1513</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1513/1513_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1513/1513_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, REALIZE A MUDANÇA DO PONTO DE ÔNIBUS SITUADO NAS PROXIMIDADES DO CRUZAMENTO ENTRE A AV. COMENDADOR JACINTO SOARES DE SOUSA LIMA E A PONTE DA BANDEIRA (RUA CAPITÃO ANANIAS TEIXEIRA DE ABREU), PARA OUTRO LOCAL DISTANTE DA FAIXA DE PEDESTRES, A PEDIDO DOS MUNÍCIPES.</t>
   </si>
   <si>
     <t>1521</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1521/1521_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1521/1521_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A NECESSIDADE DE RETORNO DAS REFEIÇÕES SERVIDAS AOS SERVIDORES DA SECRETARIA DE OBRAS MUNICIPAL.</t>
   </si>
   <si>
     <t>1522</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1522/1522_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1522/1522_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A NECESSIDADE URGENTE DE ENCAMINHAMENTO DA AMBULÂNCIA FIAT DOBLÔ CARGO 1.4, DE PLACA OPQ-9556, PARA REVISÃO EM OFICINA MECÂNICA, EM VIRTUDE DE ESTAR PARADA, OCASIONANDO MUITOS TRANSTORNOS AOS PACIENTES QUE DELA NECESSITAM.</t>
   </si>
   <si>
     <t>1523</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1523/1523_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1523/1523_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, REALIZE O ALONGAMENTO DO MANILHAMENTO E O NIVELAMENTO NA RUA CAPITÃO TEIXEIRA PINTO, NO CENTRO, BEM COMO SOLICITA UMA FISCALIZAÇÃO EFETIVA, POR PARTE DO SETOR DE FISCALIZAÇÃO, COM RELAÇÃO A CONDUÇÃO DAS OBRAS DENTRO DAS NORMAS TÉCNICAS.</t>
   </si>
   <si>
     <t>1524</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1524/1524_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1524/1524_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, REALIZE O ASFALTAMENTO DA RUA PROJETADA, NO BAIRRO SÃO DOMINGOS, QUE INICIA NA RUA ADOLFO PEREIRA CORTEZ, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>1533</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1533/1533_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1533/1533_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A EXTENSÃO DA REDE ELÉTRICA COM A COLOCAÇÃO DE DOIS POSTES E QUATRO LUMINÁRIAS, SENDO DUAS PARA COLOCAR NOS DOIS POSTES ANTIGOS E DUAS PARA OS NOVOS, NO LOGRADOURO PARALELO À RUA SANTA MARIA, NO LOTEAMENTO DO SR. GERALDO NO DISTRITO DE DIAMANTE, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>1534</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1534/1534_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1534/1534_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, O CALÇAMENTO E A CONSTRUÇÃO DA REDE DE ESGOTO NO LOGRADOURO PARALELO À RUA SANTA MARIA, NO LOTEAMENTO DO SR. GERALDO NO DISTRITO DE DIAMANTE, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>1535</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1535/1535_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1535/1535_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A CONSTRUÇÃO DE DOIS REDUTORES DE VELOCIDADE AO LONGO DA AVENIDA IMACULADA CONCEIÇÃO, NA COMUNIDADE LARANJAL, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>1536</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1536/1536_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1536/1536_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A PINTURA DE UMA FAIXA DE EMERGÊNCIA PARA A DROGARIA FAMÍLIA, LOCALIZADA NA RUA SÃO JOSÉ, Nº 61, CENTRO DE UBÁ.</t>
   </si>
   <si>
     <t>1537</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1537/1537_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1537/1537_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A INSTALAÇÃO DE UM POSTE DE ILUMINAÇÃO PÚBLICA, COM LUMINÁRIA, NA RUA PROJETADA, PRÓXIMA À RUA SANTA MARIA, NO DISTRITO DE DIAMANTE, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>1546</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1546/1546_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1546/1546_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A INSTALAÇÃO DE UMA PLACA DE PROIBIDO ESTACIONAR EM FRENTE AO Nº 85 DA RUA EZEQUIEL MOREIRA DE ABREU, BAIRRO SÃO DOMINGOS.</t>
   </si>
   <si>
     <t>1547</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1547/1547_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1547/1547_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, O MANILHAMENTO DO ESGOTO E DAS ÁGUAS PLUVIAIS DA RUA DR. FECAS, BAIRRO ELDORADO, PARA O RIO UBÁ.</t>
   </si>
   <si>
     <t>1548</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1548/1548_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1548/1548_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A REMOÇÃO DE PELO MENOS CINCO VAGAS DE ESTACIONAMENTO NA PRAÇA GUIDO MARLIERE, EM FRENTE A IGREJA EVANGÉLICA INTERNACIONAL DA GRAÇA DE DEUS.</t>
   </si>
   <si>
     <t>1549</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1549/1549_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1549/1549_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, INSTALAÇÃO DE UMA PLACA DE ESTACIONAMENTO PREFERENCIAL PARA CAMINHÕES QUE REALIZAM FRETES, NA RUA CONSELHEIRO AUGUSTO CÉSAR, BAIRRO COPACABANA, PRÓXIMO AO CRUZAMENTO COM A RUA LUDOVINO JOSÉ PIZZIOLLO.</t>
   </si>
   <si>
     <t>1577</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1577/1577_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1577/1577_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, INSTALAÇÃO DE UM SEMÁFORO NO CRUZAMENTO ENTRE A RUA CÔNEGO VIDAL E AVENIDA DOS FRANCISCANOS, EM FRENTE À IGREJA SÃO SEBASTIÃO.</t>
   </si>
   <si>
     <t>1648</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1648/1648_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1648/1648_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, EM CARÁTER DE URGÊNCIA, ENVIAR A ESTA CASA UM PROJETO DE LEI QUE AUTORIZE O PODER EXECUTIVO A SUPLEMENTAR SUBVENÇÃO SOCIAL À SOCIEDADE UBAENSE DE PROTEÇÃO AOS ANIMAIS &amp;#8211; SUPA, PARA O RESTANTE DO ANO DE 2016.</t>
   </si>
   <si>
     <t>1576</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1576/1576_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1576/1576_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A NECESSIDADE INADIÁVEL DO CALÇAMENTO DA RUA DR. LUIZ CARLOS RINCO, BAIRRO SANTA BERNADETE.</t>
   </si>
   <si>
     <t>1578</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1578/1578_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1578/1578_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, QUE DETERMINE A INSTALAÇÃO DE UM POSTE DE ILUMINAÇÃO PÚBLICA, COM LUMINÁRIA, NO FINAL DAS RUAS SANTO ANDRÉ E MARIA GABRIELA FERNANDES, AMBAS NO BAIRRO NOSSA SENHORA APARECIDA, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>1579</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1579/1579_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1579/1579_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, PARA QUE DETERMINE O CASCALHAMENTO NA COMUNIDADE CÓRREGO DAS POSSES, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>1580</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1580/1580_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1580/1580_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, BEM COMO À DIREÇÃO DA ENERGISA EM CATAGUASES/MG, QUE REALIZEM A SUBSTITUIÇÃO DE UM POSTE DE ILUMINAÇÃO PÚBLICA NA RUA CARMEM DELAZARO CANDIAN, NO BAIRRO SÃO JOSÉ, PRÓXIMO AO Nº 78, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>1581</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1581/1581_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1581/1581_texto_integral.pdf</t>
   </si>
   <si>
     <t>: AO PREFEITO, QUE REALIZE ESTUDOS QUE PROMOVAM A LEGALIZAÇÃO DOS CARRETEIROS QUE PRESTAM SERVIÇOS DE FRETE NA CIDADE DE UBÁ, A EXEMPLO DOS TAXISTAS E MOTOBOYS.</t>
   </si>
   <si>
     <t>1582</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1582/1582_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1582/1582_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A URGENTE REALIZAÇÃO DE PINTURA DE FAIXA DE PEDESTRES NO FINAL DA AV. OLEGÁRIO MACIEL (INICIO DA ESTRADA UBÁ/RODEIRO/GUIDOVAL), EM FRENTE AO ESCAPAMENTO DO NEM.</t>
   </si>
   <si>
     <t>1583</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1583/1583_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1583/1583_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, QUE DETERMINE CASCALHAMENTO NA PARTE ALTA DO BAIRRO SANTA BERNADETE, APÓS O NÚCLEO REGIONAL DE VOLUNTÁRIOS DO COMBATE AO CÂNCER (NRVCC), A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>1584</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1584/1584_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1584/1584_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A COLOCAÇÃO DE DUAS GRADES NOS BUEIROS LOCALIZADOS NA RUA NOSSA SENHORA APARECIDA DO BAIRRO INDUSTRIAL, A FIM DE EVITAR ACIDENTES PARA VEÍCULOS E PEDESTRES, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>1585</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1585/1585_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1585/1585_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, QUE DETERMINE O RECAPEAMENTO ASFÁLTICO EM TODAS AS RUAS DO BAIRRO DICO TEIXEIRA, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>1586</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1586/1586_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1586/1586_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, QUE DETERMINE OPERAÇÃO TAPA-BURACO NA AV. ELPÍDIA FAGUNDES NO BAIRRO SANTA EDWIGES, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>1587</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1587/1587_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1587/1587_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, QUE SEJA TAMPADA UMA CRATERA NA INTERSECÇÃO ENTRE A RUA DOM SILVÉRIO COM A AV. QUINTINO POGGIALI, NO BAIRRO WALDEMAR DE CASTRO, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>1588</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1588/1588_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1588/1588_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO PREFEITO, QUE DETERMINE O PATROLAMENTO E CASCALHAMENTO DA RUA JOÃO PERON, DO TRECHO ANTERIOR AO CAMPO DO AZULÃO ATÉ O FINAL DA VIA, A PEDIDO DOS MORADORES. </t>
   </si>
   <si>
     <t>1589</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1589/1589_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1589/1589_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, QUE DETERMINE A INSTALAÇÃO DE UMA PLACA DE CARGA E DESCARGA NA RUA BELO HORIZONTE, EM FRENTE AO RESTAURANTE CENTRAL NO Nº 25.</t>
   </si>
   <si>
     <t>1590</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1590/1590_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1590/1590_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, QUE DETERMINE A CONSTRUÇÃO DE DOIS REDUTORES DE VELOCIDADE AO LONGO DA RUA MAESTRO JOÃO ERNESTO, NO BAIRRO INDUSTRIAL, A PEDIDO DOS MORADORES, NOS MOLDES DOS REDUTORES INSTALADOS EM FRENTE AO MATADOURO.</t>
   </si>
   <si>
     <t>1591</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1591/1591_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1591/1591_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, EM ESPECIAL ATENÇÃO PARA O COMUNICADO DO SENHOR RICARDO BARROS, MINISTRO DA SAÚDE, DIVULGADO NA SEMANA PP, SOBRE A PREVISÃO DOS ÍNDICES DAS INFECÇÕES TRANSMITIDAS PELO MOSQUITO AEDES AEGYPTI PARA O ANO DE 2017, SEGUNDO O LEVANTAMENTO DO ÍNDICE RÁPIDO DO AEDES AEGYPTI (LIRAA).</t>
   </si>
   <si>
     <t>1639</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1639/1639_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1639/1639_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO PARA QUE SEJA FIRMADA UMA PARCERIA ENTRE A PREFEITURA, A CÂMARA MUNICIPAL, AULE &amp;#8211; ACADEMIA UBAENSE DE LETRAS E A OAB SEÇÃO DE UBÁ, A FIM DE REALIZAR EVENTOS PARA COMEMORAR OS 100 ANOS DO PROF. WASHINGTON PELUSO ALBINO DE SOUZA, NASCIDO EM UBÁ E COM BIOGRAFIA DE RENOME MUNDIAL.</t>
   </si>
   <si>
     <t>1640</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1640/1640_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1640/1640_texto_integral.pdf</t>
   </si>
   <si>
     <t>À SECRETARIA DE OBRAS DE UBÁ PARA QUE SEJA INSERIDA NA PROGRAMAÇÃO DE OBRAS DO ANO DE 2017, PARA QUE SEJA REALIZADA A ABERTURA DE UMA NOVA VIA ENTRE A RUA SANTA PAULA ATÉ O NOVO LOTEAMENTO MIQUELINA, COM O INTUITO DE EVITAR QUE SE INICIEM CONSTRUÇÕES PRÓXIMAS AO CÓRREGO, COMO FREQUENTEMENTE TEM OCORRIDO EM OUTROS TRECHOS DO MESMO.</t>
   </si>
   <si>
     <t>1641</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1641/1641_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1641/1641_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO PARA QUE REALIZE A INSTALAÇÃO DE UMA LUMINÁRIA NO POSTE LOCALIZADO EM FRENTE AO Nº 522 DA RUA LUCIANO CANDIAN, NO BAIRRO PONTE PRETA, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>MOC A</t>
   </si>
   <si>
     <t>Moção (Regimento Antigo)</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/228/228_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/228/228_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR 001/16, EM RAZÃO DO FALECIMENTO DA SRA. LOURDES FARIA DE SOUZA, OCORRIDO NO DIA 30/12/2015</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/229/229_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/229/229_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS 002/16, À JÉSSICA APARECIDA MOREIRA, APROVADA NO CURSO DE MEDICINA DA UFRJ &amp;#8211; UNIVERSIDADE FEDERAL DO RIO DE JANEIRO.</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/230/230_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/230/230_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE CONGRATULAÇÕES E APLAUSOS 003/16, À RACIONAL (ALTERNATIVA ELÉTRICA), EM NOME DE SEU PRESIDENTE, SR. MÁRCIO PERINI, EXTENSIVO A TODA SUA EQUIPE DE COLABORADORES, PELOS EXCELENTES TRABALHOS PRESTADOS. </t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/231/231_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/231/231_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR 004/16, PELO FALECIMENTO DO ESTIMADO SR. JOSÉ MARIANO, OCORRIDO RECENTEMENTE.</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/308/308_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/308/308_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE CONGRATULAÇÕES E APLAUSOS 006/16_x000D_
 ENDEREÇADA: AO SR. BISPO DOM JOSÉ EUDES PELOS SEUS BRILHANTES TRABALHOS JUNTO À COMUNIDADE UBAENSE DURANTE SUA VISITA PASTORAL._x000D_
 </t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/309/309_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/309/309_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE CONGRATULAÇÕES E APLAUSOS 007/16_x000D_
 ENDEREÇADA: AO SR. JOÃO WAQUIM FILHO, PELOS RELEVANTES SERVIÇOS PRESTADOS JUNTO À COMUNIDADE UBAENSE._x000D_
 </t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/310/310_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/310/310_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE PESAR 008/16_x000D_
 EM RAZÃO DO FALECIMENTO DA: SRA. MARIA DAS GRAÇAS GUEDES, OCORRIDO RECENTEMENTE._x000D_
 </t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/311/311_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/311/311_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE PESAR 009/16_x000D_
 PELO FALECIMENTO DO SR. JOSÉ PACHECO ROLIM FILHO, CARINHOSAMENTE CONHECIDO COMO SR. ROLIM, OCORRIDO RECENTEMENTE._x000D_
 </t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/312/312_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/312/312_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR 010/16, PELO FALECIMENTO DO SR. PELO FALECIMENTO DA SRA. NEUZA PEREIRA DAVID, OCORRIDO RECENTEMENTE.</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/313/313_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/313/313_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS 011/16, AO SR. PASTOR JOSÉ WALDEMAR DE AGUIAR, PELO TRANSCURSO DE SEU NATALÍCIO.</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/314/314_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/314/314_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR 012/16, PELO FALECIMENTO DO SR. SEBASTIÃO CORREA MEIRELES, OCORRIDO RECENTEMENTE.</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/315/315_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/315/315_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS 013/16, AO SR. SECRETÁRIO DE AMBIENTE E MOBILIDADE URBANA, ALDEIR FERRAZ, PELA FELIZ DECISÃO DE INSTALAR UM SEMAFÓRO NA ESQUINA DA AV. OLEGÁRIO MACIEL COM A RUA ANTÔNIO AMATO.</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/316/316_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/316/316_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE CONGRATULAÇÕES E APLAUSOS 014/16_x000D_
 ENDEREÇADA: AO ATLETA MESATENISTA CAIO PROVENZANO CONDÉ, PELOS SEUS DESTAQUES NO ESPORTE._x000D_
 </t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/317/317_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/317/317_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE CONGRATULAÇÕES E APLAUSOS 015/16_x000D_
 ENDEREÇADA: À ASSOCIAÇÃO DOS VIAJANTES E REPRESENTANTES COMERCIAIS DO BRASIL, PELA POSSE DE SUA NOVA DIRETORIA._x000D_
 </t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/318/318_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/318/318_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE CONGRATULAÇÕES E APLAUSOS 016/16_x000D_
 ENDEREÇADA: A RÁDIO UBAENSE, NA PESSOA DO DIRETOR CÉSAR SÁ, PELOS RELEVANTES SERVIÇOS COMUNICATIVOS PRESTADOS DURANTE TODOS ESTES ANOS._x000D_
 </t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/319/319_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/319/319_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE PESAR 017/16_x000D_
 EM RAZÃO: PELO FALECIMENTO DO SR. EDSON MAZON, OCORRIDO RECENTEMENTE._x000D_
 </t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/320/320_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/320/320_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE APLAUSOS E CONGRATULAÇÕES 019/16_x000D_
 ENDEREÇADA: AO JORNAL GAZETA REGJORNAL, NA PESSOA DE SEU FUNDADOR, DR. MIGUEL POGGIALI GASPARONI, POR SEUS 19 ANOS._x000D_
 </t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/321/321_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/321/321_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE CONGRATULAÇÕES E APLAUSOS 020/16_x000D_
 ENDEREÇADA: AO SR. PASTOR ANTÔNIO GILBERTO, QUE SERÁ PARANINFO DOS FORMANDOS EM TEOLOGIA DE 2016 DA CIDADE DE UBÁ E REGIÃO. _x000D_
 </t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/322/322_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/322/322_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE CONGRATULAÇÕES E APLAUSOS 021/16_x000D_
 ENDEREÇADA: AO SERVIDOR ALEXANDRE AUGUSTO DA CUNHA DINI DA CÂMARA MUNICIPAL DE UBÁ, SOBRE A PALESTRA REALIZADA NO PLENÁRIO._x000D_
 </t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/478/478_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/478/478_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS 022/16, À ALUNA PHAULA FERREIRA NAVARRO, VEREADORA MIRIM ELEITA NA ESCOLA ESTADUAL PROFESSOR LÍVIO DE CASTRO CARNEIRO.</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/479/479_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/479/479_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR 023/16, EM RAZÃO DO FALECIMENTO DA SRA. BERGONSIL SILVEIRA SILVA, OCORRIDO RECENTEMENTE.</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/480/480_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/480/480_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR 025/16, PELO FALECIMENTO DO SR. EDSON TEXEIRA DE SIQUEIRA (SR. DIDI), OCORRIDO RECENTEMENTE.</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/481/481_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/481/481_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS 026/16, AO EXMO. SR. SECRETÁRIO DE OBRAS, SEBASTIÃO VIANA,  AO EXMO. SR. PREFEITO DE UBÁ, EDVALDO BAIÃO ALBINO E AO EXMO SR. SECRETÁRIO DE PLANEJAMENTO E DESENVOLVIMENTO ECONÔMICO, FRANCISCO NASCIMENTO, PELA EXTENSÃO DA RUA CÂNDIDO MARTINS DE OLIVEIRA, OBRA MUITO AGUARDADA PELOS MORADORES DA REGIÃO.</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/482/482_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/482/482_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS 027/16, AO PREFEITO MUNICIPAL, SR. EDVALDO BAIÃO ALBINO, PELO BOM ANDAMENTO DIANTE DA CONSTRUÇÃO DA CRECHE DO BAIRRO MEU SONHO.</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/483/483_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/483/483_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS 028/16, AO JOVEM RODRIGO PEREIRA SOARES, QUE IRÁ CARREGAR A TOCHA OLÍMPICA, NO TRAJETO QUE PASSARÁ NO PRÓXIMO DIA 16 DE MAIO NA CIDADE DE LEOPOLDINA/MG.</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/484/484_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/484/484_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS 029/16, AO SR. JOÃO ALTAMIRO GONÇALVES, POR SEUS RELEVANTES DESTAQUES JUNTO A IGREJA DE JESUS CRISTO DOS SANTOS DOS ÚLTIMOS DIAS.</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/591/591_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/591/591_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR 030/16, PELO FALECIMENTO DO COMENDADOR HÉZIO GERALDO DE ANDRADE JÚNIOR, O POPULAR &amp;#8220;HEZINHO PÃO MOIADO&amp;#8221;, OCORRIDO RECENTEMENTE.</t>
   </si>
   <si>
     <t>1063</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1063/1063_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1063/1063_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS 031/16, AO JUIZ FEDERAL FERNANDO MORO, DA 13ª VARA CRIMINAL FEDERAL DE CURITIBA, E À SUA EQUIPE, DELEGADOS E AGENTES DA POLÍCIA FEDERAL, QUE ATUAM NA OPERAÇÃO LAVA-JATO.</t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1101/1101_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1101/1101_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS 032/16, À ASSOCIAÇÃO CAPOEIRA ESPORTIVA NEGRO ESCRAVO DE UBÁ, PELO TRANSCURSO DO EVENTO REALIZADO RECENTEMENTE.</t>
   </si>
   <si>
     <t>1145</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1145/1145_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1145/1145_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS 033/16, AO EVENTO EM COMEMORAÇÃO AOS 30 ANOS DA 4ª REGIÃO DA POLÍCIA MILITAR, OCORRIDO RECENTEMENTE.</t>
   </si>
   <si>
     <t>1146</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1146/1146_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1146/1146_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS 034/16, AO PATRONATO SÃO JOSÉ, PELO TRANSCURSO DE SEUS 50 ANOS DE FUNDAÇÃO E FUNCIONAMENTO, OCORRIDO RECENTEMENTE.</t>
   </si>
   <si>
     <t>1387</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1387/1387_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1387/1387_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE CONGRATULAÇÕES E APLAUSOS 035/16_x000D_
 ENDEREÇADA: AOS SERVIDORES DO SISEMA &amp;#8211; UBÁ, PELO PRESENTE MOVIMENTO DE GREVE QUE ESTÁ OCORRENDO DE MODO TRANSPARENTE, ORDEIRO E JUSTO._x000D_
 </t>
   </si>
   <si>
     <t>1388</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1388/1388_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1388/1388_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE CONGRATULAÇÕES E APLAUSOS 036/16_x000D_
 ENDEREÇADA: À ESTIMADA ADMINISTRADORA ROSÂNGELA ALFENAS E DEMAIS PROFISSIONAIS DO HOSPITAL SANTA ISABEL, PELOS RELEVANTES SERVIÇOS PRESTADOS À COMUNIDADE UBAENSE E REGIÃO._x000D_
 </t>
   </si>
   <si>
     <t>1389</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1389/1389_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1389/1389_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE PESAR 037/16_x000D_
 PELO FALECIMENTO: DO SR. CUSTÓDIO RICARDO GANDA, FALECIDO NO DIA 02 DE JUNHO DO CORRENTE ANO._x000D_
 </t>
   </si>
   <si>
     <t>1390</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1390/1390_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1390/1390_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE CONGRATULAÇÕES E APLAUSOS 038/16_x000D_
 ENDEREÇADA: AO SR. AVELINO DA CRUZ FERREIRA, PELOS RELEVANTES SERVIÇOS PRESTADOS À COMUNIDADE UBAENSE._x000D_
 </t>
   </si>
   <si>
     <t>1391</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1391/1391_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1391/1391_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE PESAR 039/16_x000D_
 EM RAZÃO: DO FALECIMENTO DA SRA. MARIA TEIXEIRA ZONTA, OCORRIDO RECENTEMENTE._x000D_
 </t>
   </si>
   <si>
     <t>1392</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1392/1392_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1392/1392_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE PESAR 040/16_x000D_
 EM RAZÃO: DO FALECIMENTO DO EX-VEREADOR RENATO COSTA, OCORRIDO RECENTEMENTE._x000D_
 </t>
   </si>
   <si>
     <t>1393</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1393/1393_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1393/1393_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 MOÇÃO DE PESAR 041/16_x000D_
 EM RAZÃO: PELO REPENTINO FALECIMENTO DO DR. HÉSIO MAGRI DE LACERDA, OCORRIDO NESTE ÚLTIMO FIM DE SEMANA, CAUSANDO CONSTERNAÇÃO E PERPLEXIDADE EM TODA A COMUNIDADE UBAENSE._x000D_
 </t>
   </si>
   <si>
     <t>1394</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1394/1394_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1394/1394_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE PESAR 042/16_x000D_
 _x000D_
 EM RAZÃO: DO FALECIMENTO DO SR. ROBERT DE OLIVEIRA TREVIZANO, OCORRIDO REPENTINAMENTE NESTA CIDADE, NO DIA 06 DE JUNHO DE 2016, CAUSANDO GRANDE COMOÇÃO NA COMUNIDADE UBAENSE, ONDE O MUITO ESTIMADO &amp;#8220;BETINHO&amp;#8221; E SUA FAMÍLIA USUFRUÍA GRANDE ESTIMA, RESPEITO E AMIZADE._x000D_
 </t>
   </si>
   <si>
     <t>1395</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1395/1395_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1395/1395_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE CONGRATULAÇÕES E APLAUSOS 043/16_x000D_
 ENDEREÇADA: AO SR. ADEMIR DA FONSECA FIRMIANO, AFETUOSAMENTE CONHECIDO PELA ALCUNHA DE &amp;#8220;ADEMIR DO TANQUINHO&amp;#8221;, POR SEUS RELEVANTES SERVIÇOS SOCIAIS PRESTADOS À COMUNIDADE UBAENSE._x000D_
 </t>
   </si>
   <si>
     <t>1396</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1396/1396_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1396/1396_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE CONGRATULAÇÕES E APLAUSOS 044/16_x000D_
 ENDEREÇADA: AO PASTOR LUCAS LUIS, PELOS RELEVANTES SERVIÇOS PRESTADOS À COMUNIDADE UBAENSE._x000D_
 </t>
   </si>
   <si>
     <t>1397</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1397/1397_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1397/1397_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE CONGRATULAÇÕES E APLAUSOS 045/16_x000D_
 ENDEREÇADA: AO JOVEM UBAENSE ISAQUE FRANCA DUTRA, POR SUA RECENTE GRADUAÇÃO NO MIT &amp;#8211; MASSACHUSETTS INSTITUTE OF TECHNOLOGY._x000D_
 </t>
   </si>
   <si>
     <t>1398</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1398/1398_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1398/1398_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE PESAR 046/16_x000D_
 PELO FALECIMENTO: DO SR. ANTÔNIO BATISTA DE OLIVEIRA, CARINHOSAMENTE CONHECIDO COMO &amp;#8220;TONINHO SAPATEIRO&amp;#8221;, OCORRIDO NO DIA 19 DE JUNHO._x000D_
 </t>
   </si>
   <si>
     <t>1430</t>
   </si>
   <si>
     <t>Darci Pires da Silva, Oswaldo Peixoto Guimarães, Rafael Paulo de Freitas, Rosângela Maria Alfenas de Andrade</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1430/1430_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1430/1430_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE CONGRATULAÇÕES E APLAUSOS 047/16_x000D_
 ENDEREÇADA: AO 21º BATALHÃO DE POLICIA MILITAR, PELA SOLENIDADE DE COMEMORAÇÃO DOS 241 ANOS DA POLÍCIA MILITAR._x000D_
 </t>
   </si>
   <si>
     <t>1431</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1431/1431_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1431/1431_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE CONGRATULAÇÕES E APLAUSOS 048/16_x000D_
 ENDEREÇADA: À ESCOLA MUNICIPAL NOSSA SENHORA APARECIDA, POR SEUS 50 ANOS DE CRIAÇÃO._x000D_
 </t>
   </si>
   <si>
     <t>1432</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1432/1432_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1432/1432_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE CONGRATULAÇÕES E APLAUSOS 049/16_x000D_
 ENDEREÇADA: À EQUIPE DO SAMU UBÁ, PELOS DESTACÁVEIS SERVIÇOS PRESTADOS À COMUNIDADE UBAENSE._x000D_
 </t>
   </si>
   <si>
     <t>1441</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1441/1441_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1441/1441_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE PESAR 050/16_x000D_
 PELO FALECIMENTO: DA ESTIMADA SRA. MISSIONÁRIA WANDA SMATAVICIUS, ESPOSA DO VEREADOR PASTOR DARCI, OCORRIDO RECENTEMENTE._x000D_
 </t>
   </si>
   <si>
     <t>1442</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1442/1442_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1442/1442_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE PESAR 051/16_x000D_
 PELO FALECIMENTO: DA SRA. MARIA LUIZA VIEIRA, OCORRIDO RECENTEMENTE._x000D_
 </t>
   </si>
   <si>
     <t>1443</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1443/1443_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1443/1443_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OÇÃO DE CONGRATULAÇÕES E APLAUSOS 052/16_x000D_
 ENDEREÇADA: À SRA. EDNA LÚCIA PINTO DE ABREU, SERVIDORA DESTA CASA DE LEIS, POR SEUS 27 ANOS DE DESTACÁVEIS SERVIÇOS PRESTADOS._x000D_
 </t>
   </si>
   <si>
     <t>1452</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1452/1452_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1452/1452_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR 053/16, PELO FALECIMENTO DO SR. JOSÉ CLÁUDIO VALENTE, OCORRIDO RECENTEMENTE.</t>
   </si>
   <si>
     <t>1453</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1453/1453_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1453/1453_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS 054/16, A TODA EQUIPE DO CENTRO DE ATENÇÃO PSICOSSOCIAL ÁLCOOL E OUTRAS DROGAS, CAPS AD III, PELOS RELEVANTES SERVIÇOS PRESTADOS.</t>
   </si>
   <si>
     <t>1454</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1454/1454_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1454/1454_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS 055/16, AO SENHOR SARGENTO PM GEREMIAS PEREIRA, POR SEUS RELEVANTES SERVIÇOS PRESTADOS À COMUNIDADE UBAENSE.</t>
   </si>
   <si>
     <t>1455</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1455/1455_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1455/1455_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR 056/16, PELO FALECIMENTO DO SR. GERALDO MAGELA AZEVEDO, OCORRIDO RECENTEMENTE.</t>
   </si>
   <si>
     <t>1465</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1465/1465_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1465/1465_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS Nº 057/16, AO SR. REVERENDO FRANCISCO JOSÉ, POR SEUS RELEVANTES SERVIÇOS PRESTADOS À COMUNIDADE UBAENSE.</t>
   </si>
   <si>
     <t>1466</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1466/1466_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1466/1466_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS Nº 058/16A, AO SR. GERSON GOMES PEREIRA, SERVIDOR DESTA CASA DE LEIS, POR SEUS 27 ANOS DE DESTACÁVEIS SERVIÇOS PRESTADOS.</t>
   </si>
   <si>
     <t>1467</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1467/1467_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1467/1467_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Nº 059/16, PELO FALECIMENTO DE CLÁUDIA DOS SANTOS PAIVA.</t>
   </si>
   <si>
     <t>1468</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1468/1468_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1468/1468_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Nº 060/16, PELO FALECIMENTO DA SENHORA TEREZINHA DE SOUZA.</t>
   </si>
   <si>
     <t>1484</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1484/1484_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1484/1484_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE CONGRATULAÇÕES E APLAUSOS 061/16, AO SR. CRISTIANO GUIMARÃES, PELA CRIAÇÃO DO PROJETO SOCIAL SETOCA DE MUSICALIZAÇÃO INFANTIL. </t>
   </si>
   <si>
     <t>1485</t>
   </si>
   <si>
     <t>Carlos da Silva Rufato, Rafael Paulo de Freitas</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1485/1485_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1485/1485_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE CONGRATULAÇÕES E APLAUSOS 062/16, A SRA. KARLA MARIA SARTORI, SERVIDORA DESTA CASA DE LEIS, POR SEUS 28 ANOS DE DESTACÁVEIS SERVIÇOS PRESTADOS. </t>
   </si>
   <si>
     <t>1486</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1486/1486_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1486/1486_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE PESAR 063/16, PELO FALECIMENTO DA ESTIMADA SRA. MARIA DA CONCEIÇÃO GUIMARÃES FERRARI, QUE FALECEU NO DIA 07 DO CORRENTE MÊS, AOS 88 ANOS. </t>
   </si>
   <si>
     <t>1487</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1487/1487_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1487/1487_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE CONGRATULAÇÕES E APLAUSOS 064/16, AO SR. PASTOR GILMAR CARDOSO, POR SEU LOUVÁVEL TRABALHO JUNTO AOS DEPENDENTES QUÍMICOS DO MORRO DO QUEROSENE E ADJACÊNCIAS. </t>
   </si>
   <si>
     <t>1505</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1505/1505_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1505/1505_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS Nº 065/16, AO PASTOR PRESBITERIANO URIEL PINTO FOLLY, POR SEUS RELEVANTES DESTAQUES JUNTO À COMUNIDADE UBAENSE.</t>
   </si>
   <si>
     <t>1506</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1506/1506_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1506/1506_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR 066/16, PELO FALECIMENTO DA ESTIMADA SRA. ANA MARIA GONÇALVES VIEIRA, SÓCIA-PROPRIETÁRIA DA MARMORARIA MODELO, OCORRIDO NO ÚLTIMO DIA 20 DO CORRENTE MÊS.</t>
   </si>
   <si>
     <t>1507</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1507/1507_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1507/1507_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS 067/16, AO SR. MÁRIO LEÃO, POR SEUS RELEVANTES DESTAQUES COMO TÉCNICO E MESATENISTA.</t>
   </si>
   <si>
     <t>1508</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1508/1508_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1508/1508_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS 068/16, AO MESATENISTA LUCAS GONÇALVES PAIVA, POR SEUS RELEVANTES DESTAQUES COMO MESATENISTA.</t>
   </si>
   <si>
     <t>1509</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1509/1509_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1509/1509_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS 069/16, AO MESATENISTA LEONARDO RODRIGUES MERETS, POR SEUS RELEVANTES DESTAQUES COMO MESATENISTA.</t>
   </si>
   <si>
     <t>1510</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1510/1510_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1510/1510_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS 070/16, AO MESATENISTA THIAGO HENRIQUE PETRIN SILVA, POR SEUS RELEVANTES DESTAQUES COMO MESATENISTA.</t>
   </si>
   <si>
     <t>1511</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1511/1511_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1511/1511_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS 071/16, AOS MESATENISTAS PABLO APARECIDO RANDOLFO, FABRICIO FLAUSINO BALBI E VITÓRIA JOSYANE GONÇALVES MENDES, PELOS TÍTULOS CONQUISTADOS NA CIDADE DE LAVRAS.B</t>
   </si>
   <si>
     <t>1512</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1512/1512_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1512/1512_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS 072/16, AOS MESATENISTAS PARTICIPANTES DO 1º TORNEIO DE FÉRIAS DE TÊNIS DE MESA DE 2016, NA VIZINHA CIDADE DE RIO POMBA-MG.</t>
   </si>
   <si>
     <t>1519</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1519/1519_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1519/1519_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS 073/16, AO PASTOR MAURO MARTINS, POR SEUS RELEVANTES DESTAQUES JUNTO À IGREJA ASSEMBLEIA DE DEUS CHAMA PENTECOSTAL.</t>
   </si>
   <si>
     <t>1520</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1520/1520_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1520/1520_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR 074/16, PELO FALECIMENTO DO SR. ISAÚ CÉZAR FERREIRA BATALHA, CARINHOSAMENTE CONHECIDO PELA ALCUNHA DE &amp;#8220;CHESMAN&amp;#8221;, OCORRIDO RECENTEMENTE.</t>
   </si>
   <si>
     <t>1527</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1527/1527_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1527/1527_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS 075/16, AOS MESATENISTAS PARTICIPANTES DO 1º TORNEIO ABERTO DE TÊNIS DE MESA DE 2016, NA CIDADE DE VIÇOSA-MG.</t>
   </si>
   <si>
     <t>1528</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1528/1528_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1528/1528_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS 076/16, AO ILUSTRÍSSIMO SR. EDMAR PEREIRA LOPES, DIRETOR DA 38ª SUPERINTENDÊNCIA REGIONAL DE ENSINO, PELOS SEUS RELEVANTES SERVIÇOS PRESTADOS.</t>
   </si>
   <si>
     <t>1529</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1529/1529_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1529/1529_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR 077/16, PELO FALECIMENTO DO SR. JOÃO FERNANDES, OCORRIDO RECENTEMENTE DE FORMA TRÁGICA.</t>
   </si>
   <si>
     <t>1541</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1541/1541_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1541/1541_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR 080/16, PELO FALECIMENTO DO SR. PEDRO ZANINI, OCORRIDO TRAGICAMENTE NO ÚLTIMO DIA 08 DO CORRENTE MÊS.</t>
   </si>
   <si>
     <t>1562</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1562/1562_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1562/1562_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS 081/16, A SRA. ISALTINA DALVA ANDRADE RODRIGUES.</t>
   </si>
   <si>
     <t>1563</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1563/1563_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1563/1563_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS 082/16, AO DEPUTADO ESTADUAL MISSIONÁRIO MÁRCIO SANTIAGO.</t>
   </si>
   <si>
     <t>1564</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1564/1564_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1564/1564_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR 083/16, PELO FALECIMENTO DO SR. VICTOR CAMPOS COUTINHO.</t>
   </si>
   <si>
     <t>1565</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1565/1565_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1565/1565_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR 085/16, PELO FALECIMENTO DA SRA. OLGA CARNEIRO SILVEIRA.</t>
   </si>
   <si>
     <t>1566</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1566/1566_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1566/1566_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS 086/16, À EMPRESA JM CONSERVADORA PATRIMONIAL.</t>
   </si>
   <si>
     <t>1567</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1567/1567_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1567/1567_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS 087/16, AO GRUPO ABADÁ CAPOEIRA.</t>
   </si>
   <si>
     <t>1626</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1626/1626_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1626/1626_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS 088/16, AO SR. JOSÉ DIAS DE OLIVEIRA, DIRETOR E TÉCNICO DO DEPARTAMENTO DE TÊNIS DE MESA DE UBÁ, POR SEUS RELEVANTES DESTAQUES NO ESPORTE.</t>
   </si>
   <si>
     <t>1627</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1627/1627_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1627/1627_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS 089/16, AOS SÓCIO-PROPRIETÁRIOS FERNANDO COSTA MENDONÇA E JOSÉ MARIA COSTA MENDONÇA, DO FRIGORÍFICO CRUZEIRO DO SUL, PELOS TRABALHOS QUE DESEMPENHAM A FRENTE DESSA EMPRESA.</t>
   </si>
   <si>
     <t>1628</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1628/1628_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1628/1628_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS 090/16, AO PASTOR JOSEMAR DE JESUS, POR SEU BRILHANTE TRABALHO SOCIAL.</t>
   </si>
   <si>
     <t>1629</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1629/1629_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1629/1629_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR 091/16, PELO FALECIMENTO DO SR. AFFONSO DE PAULA BAPTISTA, OCORRIDO RECENTEMENTE.</t>
   </si>
   <si>
     <t>1630</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1630/1630_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1630/1630_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS 092/16, AOS MESATENISTAS PARTICIPANTES DO 3º TORNEIO ABERTO DE TÊNIS DE MESA DE UBÁ, OCORRIDO NO DIA 23/10/2016.</t>
   </si>
   <si>
     <t>1631</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1631/1631_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1631/1631_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS 093/16, À ASSOCIAÇÃO UBAENSE DE PARAPLÉGICOS - (AUP), POR SEUS 30 ANOS DE FUNDAÇÃO.</t>
   </si>
   <si>
     <t>1632</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1632/1632_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1632/1632_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR 094/16, PELO TRÁGICO ACIDENTE COM UMA AERONAVE QUE LEVOU A ÓBITO DEZENAS DE JOGADORES E COMISSÃO TÉCNICA DA ASSOCIAÇÃO CHAPECONHECE DE FUTEBOL, DA CIDADE DE CHAPECÓ/SC, ALÉM DE JORNALISTAS E DIRIGENTES, OCORRIDO NA MADRUGADA DO ÚLTIMO DIA 29.</t>
   </si>
   <si>
     <t>1633</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1633/1633_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1633/1633_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR 095/16, PELO FALECIMENTO DO SR. LUIZ ANTÔNIO BRESSAN, OCORRIDO RECENTEMENTE.</t>
   </si>
   <si>
     <t>1634</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1634/1634_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1634/1634_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS 096/16, A SRA. MARIA DO ROSÁRIO PALLA, PELOS DESTACÁVEIS SERVIÇOS PRESTADOS NA PREFEITURA DE UBÁ.</t>
   </si>
   <si>
     <t>1636</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1636/1636_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1636/1636_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS 097/16, À MARCELA VIEIRA DE MELLO, PELOS DESTACÁVEIS SERVIÇOS PRESTADOS À FRENTE DA ESCOLA DO LEGISLATIVO DA CÂMARA MUNICIPAL DE UBÁ.</t>
   </si>
   <si>
     <t>1637</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1637/1637_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1637/1637_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS 098/16, AO SR. LUÍS CARLOS FERREIRA, CARINHOSAMENTE CONHECIDO PELA ALCUNHA DE &amp;#8220;LUÍS DA BATERIA&amp;#8221;.</t>
   </si>
   <si>
     <t>1638</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1638/1638_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1638/1638_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS 099/16, À ASSOCIAÇÃO DE COMBATE À DISCRIMINAÇÃO RACIAL SOLANO TRINDADE (ASL) PELA CELEBRAÇÃO DO DIA MUNICIPAL DA CONSCIÊNCIA RACIAL, REALIZADO NA CÂMARA MUNICIPAL DE UBÁ NO ÚLTIMO DIA 18 DO MÊS DE NOVEMBRO.</t>
   </si>
   <si>
     <t>1646</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1646/1646_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1646/1646_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS 100/16, AOS MESATENISTAS QUE REPRESENTARAM A CIDADE DE UBÁ NO 2º TORNEIO ABERTO DE TÊNIS DE MESA DE 2016, REALIZADO NA CIDADE DE JUIZ DE FORA/MG.</t>
   </si>
   <si>
     <t>1647</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1647/1647_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1647/1647_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR 101/16, PELO FALECIMENTO DO PASTOR WAGNER LUIZ DOMICIANO, OCORRIDO RECENTEMENTE.</t>
   </si>
   <si>
     <t>12671</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12671/pl_31-16.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12671/pl_31-16.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão do Título de Personalidade Ubaense do Ano ao Coronel PM. Marco Antônio Badaró Bianchini.</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/592/592_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/592/592_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DA EMENTA E DO ART. 1º DA LEI MUNICIPAL Nº 4.325, DE 06 DE NOVEMBRO DE 2015, QUE "REGULAMENTA, NO ÂMBITO DO MUNICÍPIO DE UBÁ, O INCISO X DO ART. 37 DA CONSTITUIÇÃO FEDERAL, QUE DISPÕE SOBRE A REVISÃO GERAL E ANUAL DA REMUNERAÇÃO DOS SERVIDORES PÚBLICOS DOS PODERES EXECUTIVO E LEGISLATIVO, DAS AUTARQUIAS E FUNDAÇÕES MUNICIPAIS".</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
     <t>Prefeito Edvaldo Baião Albino</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/656/projeto_de_lei_2.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/656/projeto_de_lei_2.pdf</t>
   </si>
   <si>
     <t>PROMOVE REDUÇÃO DOS VALORES DE REMUNERAÇÃO DE AGENTES PÚBLICOS DO PODER EXECUTIVO MUNICIPAL NO ANO DE 2016, MANTÉM REDUÇÃO DOS VALORES DE DIÁRIAS DOS AGENTES POLÍTICOS E EQUIPARADOS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1400</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/1400/lei_4358_2016.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/1400/lei_4358_2016.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONCEDER, NO EXERCÍCIO DE 2016, SUBVENÇÕES SOCIAIS, AUXÍLIOS FINANCEIROS E CONTRIBUIÇÕES ÀS ENTIDADES QUE ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1401</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1401/1401_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1401/1401_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CRIAR O PROGRAMA MICROCRÉDITO DESTINADO A EMPREENDEDORES INDIVIDUAIS, TRABALHADORES POPULARES E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1402</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1402/1402_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1402/1402_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER SUBVENÇÕES  SOCIAIS E AUXÍLIOS FINANCEIROS COM RECURSOS PROVENIENTES DO FUNDO MUNICIPAL DA CRIANÇA E DO ADOLESCENTE ÀS ENTIDADES QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>1542</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1542/1542_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1542/1542_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 105.040,00 JUNTO AO ORÇAMENTO MUNICIPAL DE 2016, PARA REALIZAÇÃO DE DESPESAS NO ÂMBITO DA SECRETARIA MUNICIPAL DE CULTURA, TURISMO E LAZER.</t>
   </si>
   <si>
     <t>1543</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1543/1543_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1543/1543_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROMOVE REDUÇÃO NOS VALORES DE REMUNERAÇÃO DE AGENTES PÚBLICOS DO PODER EXECUTIVO MUNICIPAL NO ANO DE 2016, MANTÉM REDUÇÃO NOS VALORES DE DIÁRIAS DOS AGENTES POLÍTICOS E EQUIPARADOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1544</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1544/1544_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1544/1544_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 973.000,00 (NOVECENTOS E SETENTA E TRÊS MIL REAIS), JUNTO AO ORÇAMENTO MUNICIPAL DE 2016, NO ÂMBITO DA SECRETARIA MUNICIPAL DE EDUCAÇÃO, PARA REALIZAÇÃO DE DESPESAS REFERENTE À COORDENAÇÃO DE CUIDADOR INFANTIL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1545</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1545/1545_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1545/1545_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ART. 2º DA LEI MUNICIPAL Nº 4357, DE 05 DE JANEIRO DE 2016 QUE OFICIALIZA DENOMINAÇÃO DE LOGRADOUROS PÚBLICOS DOS BAIRROS PAULINO FERNANDES III E IV E CONTÉM OUTRAS DISPOSIÇÕES.</t>
   </si>
   <si>
     <t>12668</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12668/pl_11-16.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12668/pl_11-16.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de Rua José Lourenço de Oliveira a logradouro público desta cidade.</t>
   </si>
   <si>
     <t>12216</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12216/projeto_de_lei_12_-_mensagem_10.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12216/projeto_de_lei_12_-_mensagem_10.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$118.000,00 (CENTO E DEZOITO MIL REAIS), JUNTO AO ORÇAMENTO MUNICIPAL DE 2016, NO ÂMBITO DA SECRETARIA MUNICIPAL DE SAÚDE/FUNDO MUNICIPAL DE SAÚDE PARA REALIZAÇÃO DE DESPESAS DE CUSTEIO COM RECURSO ORIUNDO DA SECRETARIA DE ESTADO DE SAÚDE/SES/MG, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1568</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1568/1568_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1568/1568_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONCESSÃO DE SUBVENÇÃO SOCIAL À ASSOCIAÇÃO FEZEFAIZ DE PROMOÇÃO DA CULTURA E DAS ARTES, ABRE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO MUNICIPAL DE 2016 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1569</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1569/1569_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1569/1569_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO DIA DA DEFENSORIA PÚBLICA NO MUNICÍPIO DE UBÁ</t>
   </si>
   <si>
     <t>1570</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1570/1570_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1570/1570_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A INSTITUIR A AULA DE EMPREENDEDORISMO NO CONTEÚDO CURRICULAR DAS DISCIPLINAS DE CIÊNCIAS HUMANAS DAS ESCOLAS DA REDE MUNICIPAL DE ENSINO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1571</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1571/1571_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1571/1571_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO OFICIAL DE LOGRADOUROS PÚBLICOS DO LOTEAMENTO RESIDENCIAL SÃO LEOPOLDO, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1572</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1572/1572_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1572/1572_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE RUA LAURA NICOLATO A LOGRADOURO PÚBLICO DESTA CIDADE</t>
   </si>
   <si>
     <t>1573</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1573/1573_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1573/1573_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE RUA ENIO VIEIRA DA SILVA, A LOGRADOURO PÚBLICO DESTA CIDADE.</t>
   </si>
   <si>
     <t>1574</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1574/1574_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1574/1574_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE RUA JOSÉ RODRIGUES PIRES A LOGRADOURO PÚBLICO DESTA CIDADE</t>
   </si>
   <si>
     <t>12217</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12217/projeto_de_lei_21_-_certidao.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12217/projeto_de_lei_21_-_certidao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de Rua Afonso Pereira Santhiago a logradouro público desta cidade.</t>
   </si>
   <si>
     <t>12218</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12218/projeto_de_lei_22_-_certidao.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12218/projeto_de_lei_22_-_certidao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de Rua Natalino Pereira dos Reis a logradouro público desta cidade.</t>
   </si>
   <si>
     <t>12219</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12219/projeto_de_lei_23_-_certidao.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12219/projeto_de_lei_23_-_certidao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de Rua Antonio Malaquias Junior a logradouro público desta cidade</t>
   </si>
   <si>
     <t>12220</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12220/projeto_de_lei_24_-_certidao.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12220/projeto_de_lei_24_-_certidao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de Rua Wilson Gomes Pereira a logradouro público desta cidade.</t>
   </si>
   <si>
     <t>12221</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12221/projeto_de_lei_25_-_certidao.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12221/projeto_de_lei_25_-_certidao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de Rua Adão Pereira a logradouro público desta cidade.</t>
   </si>
   <si>
     <t>12222</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12222/msg__pl_26-2016.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12222/msg__pl_26-2016.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de abono para os servidores públicos do Executivo Municipal de Ubá e dá outras providências.</t>
   </si>
   <si>
     <t>12223</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12223/projeto_de_lei_27.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12223/projeto_de_lei_27.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública Municipal a Associação Cultural Ilê Asè D´Oyá, com sede nesta cidade.</t>
   </si>
   <si>
     <t>12224</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12224/projeto_de_lei_28_-_certidao.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12224/projeto_de_lei_28_-_certidao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de Rua Joaquim Teixeira da Rocha a logradouro público desta cidade.</t>
   </si>
   <si>
     <t>12669</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12669/pl_29-16.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12669/pl_29-16.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação oficial dos logradouros do Loteamento Residencial Portal das Mangueiras, nesta cidade.</t>
   </si>
   <si>
     <t>12670</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12670/pl_30-16.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12670/pl_30-16.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão da Comenda Ary Barroso ao Padre Almir Pereira Lopes.</t>
   </si>
   <si>
     <t>12672</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12672/pl_31-16.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12672/pl_31-16.pdf</t>
   </si>
   <si>
     <t>12225</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12225/projeto_de_lei_32.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12225/projeto_de_lei_32.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública Municipal a Associação Loucos Pela Vida, com sede nesta cidade.</t>
   </si>
   <si>
     <t>12240</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12240/projeto_de_lei_33_-_mensagem_15.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12240/projeto_de_lei_33_-_mensagem_15.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Sistema Municipal de Cultura de Ubá, seus princípios, objetivos, estrutura, organização, gestão, interrelações entre os seus componentes, recursos humanos, financiamento e dá outras providências.</t>
   </si>
   <si>
     <t>12281</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12281/projeto_de_lei_34_-_mensagem_14.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12281/projeto_de_lei_34_-_mensagem_14.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$26.000,00 JUNTO AO ORÇAMENTO MUNICIPAL DE 2016, PARA REALIZAÇÃO DE DESPESAS NO ÂMBITO DA SECRETARIA MUNICIPAL DE SAÚDE/FUNDO MUNICIPAL DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>12664</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12664/pl_35-16.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12664/pl_35-16.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Concessão da Comenda Ary Barroso, ao Senhor Walter Padovani.</t>
   </si>
   <si>
     <t>12665</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12665/pl_36-16.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12665/pl_36-16.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão do Título de Cidadania  Honorária de Ubá ao Senhor Nilson Hernane Azevedo Moraes.</t>
   </si>
   <si>
     <t>12666</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12666/pl_37-16.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12666/pl_37-16.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Concessão da Comenda Ary Barroso, ao Senhor Alvaro Horácio Andrade de Carvalho.</t>
   </si>
   <si>
     <t>12282</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12282/projeto_de_lei_38_-_mensagem_17.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12282/projeto_de_lei_38_-_mensagem_17.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITOS ADICIONAIS ESPECIAIS NO VALOR DE R$ 24.000,00 (VINTE E QUATRO MIL REAIS), JUNTO AO ORÇAMENTO MUNICIPAL DE 2016, NO ÂMBITO DA SECRETARIA MUNICIPAL DE SAÚDE/FUNDO MUNICIPAL DE SAÚDE PARA REALIZAÇÃO DE DESPESAS DE CUSTEIO E DE CAPITAL COM RECURSOS ORIUNDOS DA SECRETARIA DE ESTADO DE SAÚDE/SES/MG, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>12283</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12283/projeto_de_lei_39_-_mensagem_18.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12283/projeto_de_lei_39_-_mensagem_18.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$59.000,00 (CINQUENTA E NOVE MIL REAIS), JUNTO AO ORÇAMENTO MUNICIPAL DE 2016, NO ÂMBITO DA SECRETARIA MUNICIPAL DE SAÚDE/FUNDO MUNICIPAL DE SAÚDE PARA REALIZAÇÃO DE DESPESAS DE CUSTEIO COM RECURSO ORIUNDO DO MINISTÉRIO DA SAÚDE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>12284</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12284/projeto_de_lei_40_-_mensagem_19.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12284/projeto_de_lei_40_-_mensagem_19.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE UBÁ A SUPLEMENTAR SUBVENÇÃO SOCIAL CONCEDIDA AO DEPARTAMENTO DE ASSISTÊNCIA SOCIAL JOÃO DE FREITAS, ASSIM COMO A CONCEDER-LHE NOVO AUXÍLIO FINANCEIRO, E CONTÉM OUTRAS DISPOSIÇÕES.</t>
   </si>
   <si>
     <t>12667</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12667/pl_42-16.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12667/pl_42-16.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Concessão da Comenda Ary Barroso, ao Deputado Estadual Pastor Leandro Andrade Genaro Oliveira.</t>
   </si>
   <si>
     <t>12722</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12722/pl_43-16.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12722/pl_43-16.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Concessão da Comenda Ary Barroso, ao Senhor Carlos  Roberto Sodré.</t>
   </si>
   <si>
     <t>12285</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12285/projeto_de_lei_44.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12285/projeto_de_lei_44.pdf</t>
   </si>
   <si>
     <t>Concede reajuste aos vencimentos básicos dos Servidores Públicos da Câmara Municipal de Ubá, e contém outras disposições</t>
   </si>
   <si>
     <t>12286</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12286/projeto_de_lei_45.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12286/projeto_de_lei_45.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao Art. 6º da Lei Municipal nº 3.834, de 11 de fevereiro de 2010, que dispõe sobre a reestruturação do Programa Auxílio-Alimentação aos Servidores da Câmara Municipal de Ubá, e dá outras providências.</t>
   </si>
   <si>
     <t>12723</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão do Título de Cidadania Honorária de Ubá, ao Senhor Carlos Roberto Sodré.</t>
   </si>
   <si>
     <t>12724</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo  a abrir crédito adicional especial ao orçamento municipal no valor de R$ 11.300,00 no âmbito do Fundo Municipal de Assistência Social, para o desenvolvimento do Programa BPC na Escola, e contém outras disposições.</t>
   </si>
   <si>
     <t>12725</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12725/msg_pl_48-16.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12725/msg_pl_48-16.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de créditos adicionais especiais no valor de R$ 802.000,00 (oitocentos e dois mil reais), junto ao orçamento municipal de 2016, com recursos oriundos de transferências automáticas do Brasil Carinhoso/FNDE, no âmbito da Secretaria Municipal de Educação, para realização  de despesas  de atendimento a educação infantil na manutenção de novas unidades, e dá outras providências.</t>
   </si>
   <si>
     <t>12726</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12726/pl_49-16.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12726/pl_49-16.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição de táxi lotação como transporte alternativo e dá outras providências no Município de Ubá.</t>
   </si>
   <si>
     <t>12289</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12289/projeto_de_lei_500001.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12289/projeto_de_lei_500001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Concessão da Comenda Ary Barroso, ao Senhor Jorge Luiz Gravina.</t>
   </si>
   <si>
     <t>5985</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/5985/projeto_de_lei_51_mensagem.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/5985/projeto_de_lei_51_mensagem.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para elaboração da lei orçamentária do município de ubá para o exercício de 2017 e dá outras providências. (LDO 2017)</t>
   </si>
   <si>
     <t>12291</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12291/projeto_de_lei_53_mensagem.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12291/projeto_de_lei_53_mensagem.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional especial ao orçamento municipal no valor de R$ 41.660,00, no âmbito do Fundo Municipal de Assistência Social, para o desenvolvimento do Programa Acessuas Trabalho, e contém outras disposições.</t>
   </si>
   <si>
     <t>12292</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12292/projeto_de_lei_540001.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12292/projeto_de_lei_540001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Concessão da Comenda Ary Barroso, a Dra. Rosa Maria Araújo de Castro.</t>
   </si>
   <si>
     <t>12498</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12498/pl_55-16.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12498/pl_55-16.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a denominação de Rua João José Teixeira, a logradouro púbico desta cidade"</t>
   </si>
   <si>
     <t>12727</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12727/msg_pl_56-16.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12727/msg_pl_56-16.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional especial no valor de R$ 250.000,00 (duzentos e cinquenta mil reais), junto ao orçamento municipal de 2016, no âmbito da Secretaria Municipal de Obras, para realização de despesas de capital com recursos  proveniente de emenda parlamentar aprovado pela Secretaria  de Estado de Governo de Minas Gerais/SEGOV/MG, e dá outras providências.</t>
   </si>
   <si>
     <t>12500</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a suplementar a dotação orçamentária aberta pelo Decreto nº 5.824 autorizado pela Lei Municipal 4.383, de 11 de maio de 2016, destinado à manutenção das atividades da seção de assistência farmacêutica/Fundo Municipal de Saúde e dá outras providências".</t>
   </si>
   <si>
     <t>12501</t>
   </si>
   <si>
     <t>"Dispõe sobre a concessão do Título de Cidadania Honorária de Ubá ao Senhor Sebastião dos Santos Fernandes".</t>
   </si>
   <si>
     <t>12502</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12502/msg_pl_59-16.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12502/msg_pl_59-16.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional especial ao orçamento municipal de 2016, no âmbito do Fundo Municipal de Saúde, no limite de R$ 110.000,00, para celebração de convênio com a Associação Loucos pela Vida- Liberarte, e contém outras disposições.</t>
   </si>
   <si>
     <t>12728</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12728/msgpl_60-16.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12728/msgpl_60-16.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral da remuneração dos servidores municipais, e dá outras providências.</t>
   </si>
   <si>
     <t>12503</t>
   </si>
   <si>
     <t>Autoriza abertura de créditos adicionais especiais no valor de R$ 21.000,00 (vinte e um mil reais), junto ao orçamento municipal de 2016, no âmbito da Secretaria Municipal de Saúde/Fundo Municipal de Saúde para realização de despesas de custeio e de capital das ações do controle social, com recursos oriundos da Secretaria de Estado de Saúde/SES/MG, e dá outras providências.</t>
   </si>
   <si>
     <t>12504</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12504/pl_63-16.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12504/pl_63-16.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão do Título de Cidadania Honorária de Ubá ao Senhor Francisco Antonio Miguel.</t>
   </si>
   <si>
     <t>12505</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12505/msgpl_64-16.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12505/msgpl_64-16.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de créditos adicionais especiais no valor de R$ 200.000,00 (duzentos mil reais) junto ao orçamento municipal de 2016, para execução do  projeto olho vivo, de vigilância por câmeras, e dá outras providências.</t>
   </si>
   <si>
     <t>12506</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12506/pl_65-16.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12506/pl_65-16.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de Rua Ronaldo de Souza Hilário, a logradouro público desta cidade.</t>
   </si>
   <si>
     <t>12507</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Escola Municipal Professora Nair de Araújo.</t>
   </si>
   <si>
     <t>12780</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12780/projeto_de_lei_68.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12780/projeto_de_lei_68.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública  Municipal o Movimento Gay  de Ubá e Região  da Zona da Mata  (MGU), com sede nesta cidade.</t>
   </si>
   <si>
     <t>13136</t>
   </si>
   <si>
     <t>Iniciativa Popular</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/13136/oficio_pl_69-16_iniciativa_popular.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/13136/oficio_pl_69-16_iniciativa_popular.pdf</t>
   </si>
   <si>
     <t>Fixa o subsídio do prefeito, vice-prefeito, presidente da câmara e dos vereadores desta cidade de Ubá e dá outras providências.</t>
   </si>
   <si>
     <t>12781</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12781/msg_pl_70-16.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12781/msg_pl_70-16.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de créditos adicionais especiais no valor de R$ 34.800,00, junto ao orçamento  municipal de 2016, no âmbito da Secretaria Municipal  de Saúde/Fundo Municipal  de Saúde para  realização de despesas com pagamento de pessoal da equipe de referência da Unidade  de Acolhimento Institucional para pessoas em situações de rua - Casa Cidadã, e dá outras providências.</t>
   </si>
   <si>
     <t>12873</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12873/pl_71-16.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12873/pl_71-16.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de Rua Raimundo Teixeira, a logradouro público desta cidade.</t>
   </si>
   <si>
     <t>12874</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12874/pl_72-16.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12874/pl_72-16.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de Rua Gumercindo Campos, a logradouro público desta cidade.</t>
   </si>
   <si>
     <t>12875</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12875/pl_73-16.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12875/pl_73-16.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de Rua Mário dos Santos, a logradouro público desta cidade.</t>
   </si>
   <si>
     <t>12876</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12876/pl_74-16.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12876/pl_74-16.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão do Título de Cidadania Honorária e Ubá ao Professor Salomão Júnior Curi.</t>
   </si>
   <si>
     <t>12877</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12877/pl_74-16.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12877/pl_74-16.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão do Título de Cidadania Honorária de Ubá ao Senhor Leonardo Toledo  Nogueira.</t>
   </si>
   <si>
     <t>12878</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12878/pl_76-16.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12878/pl_76-16.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão do Título de Cidadania Honorária de Ubá ao Senhor Gercibe Cesário Fagundes.</t>
   </si>
   <si>
     <t>13038</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/13038/pl_77-16.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/13038/pl_77-16.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadania Honorária de Ubá ao Dr. Ricardo Mauro Ghetti Cabral.</t>
   </si>
   <si>
     <t>13039</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/13039/pl_78-16.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/13039/pl_78-16.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão do Título de Cidadania Honorária de Ubá ao 1º Tenente BM. Carlos Eduardo Guilarducci Fonseca.</t>
   </si>
   <si>
     <t>13040</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/13040/pl_79-16.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/13040/pl_79-16.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão do Título de Cidadania Honorária de Ubá ao Senhor Francisco Vítor da Costa.</t>
   </si>
   <si>
     <t>13041</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/13041/pl_80-16.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/13041/pl_80-16.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão do Título de Cidadania Honorária de Ubá à Senhora Mariza Chartune Teixeira Marques.</t>
   </si>
   <si>
     <t>13042</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/13042/msg_pl_81-16.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/13042/msg_pl_81-16.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos das leis municipais 968 e 969, ambas de 12 de agosto de 1973, que dispõe sobre a denominação das Ruas Cel. João Rodrigues de Andrade e Farmacêutico Jonatas de Azevedo, no Bairro Boa Vista, nesta cidade.</t>
   </si>
   <si>
     <t>13043</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/13043/msg_pl_82-16.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/13043/msg_pl_82-16.pdf</t>
   </si>
   <si>
     <t>Autoriza o repasse de recursos financeiros à Associação Beneficente Católica – Casa do Guri, decorrente de doações do Imposto de Renda de Pessoas Físicas, por intermédio do Fundo Municipal dos Direitos da Criança e do Adolescente</t>
   </si>
   <si>
     <t>13044</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/13044/pl_84-16.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/13044/pl_84-16.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de Rua Edson Emídio Teixeira (Índio) a logradouro público desta cidade.</t>
   </si>
   <si>
     <t>5995</t>
   </si>
   <si>
     <t>Edson Teixeira Filho</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/5995/projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/5995/projeto.pdf</t>
   </si>
   <si>
     <t>Estabelece proposta orçamentária, estimando a receita e fixando a despesa do município de ubá para o exercício de 2017. (LOA 2017)</t>
   </si>
   <si>
     <t>13135</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/13135/msg_pl_86-16.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/13135/msg_pl_86-16.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Ubá a estabelecer parceria com o Departamento de Assistência Social João de Freitas -DASJOF, incluindo repasse de recursos, para o manutenção da Casa da Criança - Abrigo de Pequeno Porte.</t>
   </si>
   <si>
     <t>1833</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1833/1833_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1833/1833_texto_integral.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei municipal n° 4.279, de 04 de maio de 2015 que dispõe sobre a proibição das empresas que prestem serviços de transporte coletivo em Ubá exigirem dupla função aos motoristas como condutores e cobradores.</t>
   </si>
   <si>
     <t>12357</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12357/projeto_de_lei_88_justificativa.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12357/projeto_de_lei_88_justificativa.pdf</t>
   </si>
   <si>
     <t>Dispõe  sobre reserva de vagas para veículos de pessoas idosas nos estacionamentos públicos do Município de Ubá.</t>
   </si>
   <si>
     <t>13134</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/13134/msg__pl_89-16.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/13134/msg__pl_89-16.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reformulação do Conselho Municipal de Habitação de Interesse Social, e contém outras disposições.</t>
   </si>
   <si>
     <t>12233</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12233/pl_090-2016.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12233/pl_090-2016.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ADQUIRIR, MEDIANTE DOAÇÃO, IMÓVEL QUE MENCIONA, SOB A FORMA DE CESSÃO ANTECIPADA DE ÁREA INSTITUCIONAL, PARA IMPLANTAÇÃO DE CRECHE NO BAIRRO MEU SONHO.</t>
   </si>
   <si>
     <t>12358</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12358/projeto_de_lei_92_mensagem.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12358/projeto_de_lei_92_mensagem.pdf</t>
   </si>
   <si>
     <t>Suplementa o valor  das subvenções sociais destinadas ao Departamento de Assistência Social João de Freitas/Creche Irthes Terezinha e Lar Ubaense de Proteção e Amparo ao Menor/Creche  Lupam, consignadas na Lei Municipal 4.358 de 24 de fevereiro de 2016, e contém outras providências.</t>
   </si>
   <si>
     <t>12359</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12359/projeto_de_lei_93_.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12359/projeto_de_lei_93_.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a firmar instrumento de parceria coma empresa Big Administração Patrimonial Ltda, visando a abertura de via pública nesta cidade.</t>
   </si>
   <si>
     <t>12360</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12360/projeto_de_lei_94_mensagem.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12360/projeto_de_lei_94_mensagem.pdf</t>
   </si>
   <si>
     <t>Altera a tabela constante do art. 3º. da Lei 3.631, de 18 de setembro de 2007. Dispõe sobre a contribuição suplementar do Município de Ubá (MG) para o Regime Próprio de Previdência Social dos Servidores Públicos do Município de Ubá (MG), e dá outras providências.</t>
   </si>
   <si>
     <t>12361</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12361/projeto_de_lei_95_mensagem.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12361/projeto_de_lei_95_mensagem.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a repassar recursos de subvenções sociais, auxílios financeiros e contribuições às entidades que específica, no exercício de 2017, e contém outras providências.</t>
   </si>
   <si>
     <t>12362</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12362/projeto_de_lei_960001.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12362/projeto_de_lei_960001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de Rua Maria Célia Fagundes Reis a logradouro público desta cidade.</t>
   </si>
   <si>
     <t>13045</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/13045/pl_97-16.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/13045/pl_97-16.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de Rua José Alves de Souza a logradouro público desta cidade.</t>
   </si>
   <si>
     <t>12363</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12363/projeto_de_lei_98_mensagem.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12363/projeto_de_lei_98_mensagem.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ALIENAR, MEDIANTE PERMUTA, O IMÓVEL URBANO QUE ESPECÍFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>12364</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12364/projeto_de_lei_99_mensagem.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12364/projeto_de_lei_99_mensagem.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DOS PROGRAMAS, OBJETIVOS E METAS DA ADMINISTRAÇÃO MUNICIPAL REFERENTE AO PLANO PLURIANUAL DO QUADRIÊNIO 2014-2017, INSTITUÍDO PELA LEI MUNICIPAL N. 4.174/2013, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>12499</t>
   </si>
   <si>
     <t>"Autoriza abertura de crédito adicional especial no valor de R$250.000,00 (duzentos e cinquenta mil reais), junto ao orçamento municipal de 2016, no âmbito da Secretaria Municipal de Obras, para realização de despesas de capital com recursos provenientes de emenda parlamentar aprovado pela Secretaria de Estado de Governo de Minas Gerais/SEGOV/MG, e dá outras providências".</t>
   </si>
   <si>
     <t>13046</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/13046/projeto_de_lei_101.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/13046/projeto_de_lei_101.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de Rua Dilacirio Rodrigues Marques (Jacinto Feitor) a logradouro público desta cidade.</t>
   </si>
   <si>
     <t>13047</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/13047/projeto_de_lei_102.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/13047/projeto_de_lei_102.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de Rua Ilda Cordeiro Miranda , a logradouro público desta cidade.</t>
   </si>
   <si>
     <t>REP</t>
   </si>
   <si>
     <t>Representação</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/222/222_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/222/222_texto_integral.pdf</t>
   </si>
   <si>
     <t>A DIREÇÃO DA VIAÇÃO UBÁ, SOLICITANDO A INSERÇÃO DE UM PONTO DE ÔNIBUS NA RUA OSÉAS MARANHÃO, PRÓXIMO AO Nº 120 E A EMPRESA DE MÓVEIS IMOP, SENTIDO CENTRO, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/223/223_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/223/223_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO SR. CÉLIO MOREIRA DA SILVA, CHEFE DA 5ª COORDENADORIA DO DER-UBÁ, SOLICITANDO-LHE TAMPAR OS BURACOS QUE ANUALMENTE APARECEM NA INTERSECÇÃO DA MG-124 COM A ENTRADA DO BAIRRO SANTA EDWIGES. TAMBÉM SOLICITAMOS QUE SE FAÇA UMA OPERAÇÃO TAMPA &amp;#8211; BURACOS NA RODOVIA UBÁ &amp;#8211; SENADOR FIRMINO, ONDE VERDADEIRAS CRATERAS PODEM OCASIONAR ACIDENTES OU DANIFICAR VEÍCULOS. E SOLICITAMOS QUE SE MANTENHA O TREVO SANTA EDWIGES LIVRE DE VEGETAÇÕES QUE ATRAPALHEM A VISÃO DOS CONDUTORES DE VEÍCULOS. </t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/224/224_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/224/224_texto_integral.pdf</t>
   </si>
   <si>
     <t>À DIREÇÃO DA ECP ENGENHARIA, SOLICITANDO PARA QUE O CAMINHÃO COLETOR DE LIXO PASSE PELOS MENOS TRÊS VEZES POR SEMANA NA RUA JOÃO SPERANDIO, COMUNIDADE DO CÓRREGO SANTANA, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/225/225_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/225/225_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO SR. CÉLIO MOREIRA DA SILVA, COORDENADOR DO DER REGIONAL UBÁ, SOLICITANDO-LHE A CAPINA GERAL NAS MARGENS DE TODA A EXTENSÃO DA RODOVIA MG 124, QUE COMPREENDE AS CIDADES DE UBÁ À DIVINÉSIA, A PEDIDO DOS MORADORES E CONDUTORES DE VEÍCULOS. </t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/226/226_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/226/226_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SECRETÁRIO ESTADUAL DE SAÚDE DO ESTADO DE MINAS GERAIS, SR. FAUSTO PEREIRA DOS SANTOS, INFORMAÇÕES SOBRE O REPASSE ENVIADO AO MUNICÍPIO DE UBÁ, PARA O COMBATE À DENGUE, ZIKA E CHIKUNGUNYA, DESDE DEZEMBRO DE 2015.</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/227/227_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/227/227_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO COORDENADOR DO DER-MG REGIONAL UBÁ, SR. CÉLIO MOREIRA DA SILVA, A AUTORIZAÇÃO PARA QUE UMA TUBULAÇÃO, DE APROXIMADAMENTE 1,300 METROS, DA CONCESSIONÁRIA COPASA, PASSE PARALELAMENTE E CRUZE EM ALGUNS PONTOS A RODOVIA UBÁ SENTIDO RODEIRO, PRÓXIMO AO NOVO LOTEAMENTO SANTANA II, OBJETIVANDO LEVAR ÁGUA CANALIZADA E TRATADA AOS MORADORES.</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/323/323_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/323/323_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SR. CÉLIO MOREIRA DA SILVA, COORDENADOR DO DER REGIONAL UBÁ, SOLICITANDO-LHE UMA OPERAÇÃO TAPA BURACOS NA RODOVIA MG 124, QUE COMPREENDE AS CIDADES DE UBÁ E DIVINÉSIA, A PEDIDO DOS CONDUTORES DE VEÍCULOS.</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/324/324_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/324/324_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SENHOR SECRETÁRIO ESTADUAL DE ESPORTES, CARLOS HENRIQUE, SOLICITANDO-LHE A INCLUSÃO DA CIDADE DE UBÁ NO PROJETO MINAS GERAIS TERRITÓRIOS ESPORTIVOS.</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/325/325_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/325/325_texto_integral.pdf</t>
   </si>
   <si>
     <t>: A UEMG (POLO UBÁ) E A ESCOLA DO LEGISLATIVO DA CMU, INFORMANDO E BUSCANDO A PARTICIPAÇÃO NO WORKSHOP INTERNACIONAL MINAS GERAIS E HOLANDA, A FIM DE FOMENTAR PARCERIAS E PROJETOS LOCAIS.</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/326/326_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/326/326_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO GERENTE DA COPASA UBÁ, SR. LEANDRO BORGES CRUZ, ALTERE A LOCALIZAÇÃO DOS HIDRÔMETROS NO RESIDENCIAL CIDADE CARINHO, BEM COMO TORNE A MEDIÇÃO INDIVIDUAL, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/327/327_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/327/327_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO MINISTÉRIO PÚBLICO DA COMARCA DE UBÁ, NA PESSOA DA EXMA. SENHORA PROMOTORA DE JUSTIÇA, THAÍS LAMIM LEAL THOMAZ, INSTAURAR PROCEDIMENTO JUDICIAL CABÍVEL CONTRA A PREFEITURA MUNICIPAL DE UBÁ, EM RAZÃO DE AUTORIZAR A LICENÇA DE UM LOTEAMENTO NA RUA DR. DOMINGOS PELUSO, PRÓXIMO AO MANGUEIRAS COUNTRY CLUB, EM QUE OCORRE O DESRESPEITO DA PREVISÃO LEGAL DE INCLINAÇÃO MÁXIMA DE 30% DO TERRENO E IMPACTOS AMBIENTAIS. SOLICITA-SE, TAMBÉM, IMPEDIR AS VENDAS DE LOTES, BEM COMO QUAISQUER TIPOS DE OBRA NO LOCAL, SALVO QUANDO AS IRREGULARIDADES SEJAM SANADAS.</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/328/328_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/328/328_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO MINISTÉRIO PÚBLICO DA COMARCA DE UBÁ, NA PESSOA DA EXMA. SRA. PROMOTORA DE JUSTIÇA, THAÍS LAMIM LEAL THOMAZ, INSTAURAR PROCEDIMENTO JUDICIAL CABÍVEL CONTRA A PREFEITURA MUNICIPAL, EM RAZÃO DE AUTORIZAR A LICENÇA DO LOTEAMENTO SANTA CECÍLIA, PRÓXIMO AO BAIRRO XANGRILÁ. SOLICITA, TAMBÉM, O EMBARGO DO LOTEAMENTO SANTA CECÍLIA, DEVIDO AOS IMPACTOS AMBIENTAIS PROVOCADOS NAQUELA REGIÃO.</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/329/329_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/329/329_texto_integral.pdf</t>
   </si>
   <si>
     <t>ÀS BANDAS DE MÚSICAS E MÚSICOS INFORMANDO A ABERTURA DO EDITAL PARA O PROGRAMA MÚSICA MINAS.</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/330/330_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/330/330_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO MINISTÉRIO DA CULTURA E PARA A SECRETARIA MUNICIPAL DE CULTURA, SOLICITANDO A ADESÃO DO MUNICÍPIO DE UBÁ NO PRONATEC CULTURA.</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/331/331_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/331/331_texto_integral.pdf</t>
   </si>
   <si>
     <t>ÀS IGREJAS, ESCOLAS E ENTIDADES SOCIAIS DA CIDADE DE UBÁ, INFORMANDO O PERÍODO DE INSCRIÇÃO PARA A 9ª EDIÇÃO DO CURSO SUPERA - "SISTEMA PARA DETECÇÃO DO USO ABUSIVO E DEPENDÊNCIA DE SUBSTÂNCIAS PSICOATIVAS:  ENCAMINHAMENTO, INTERVENÇÃO BREVE, REINSERÇÃO SOCIAL E ACOMPANHAMENTO".</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/332/332_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/332/332_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO MINISTÉRIO PÚBLICO DA COMARCA DE UBÁ, NA PESSOA DA EXMA. SRA. PROMOTORA DE JUSTIÇA, THAÍS LAMIM LEAL THOMAZ, INSTAURAR PROCEDIMENTO JUDICIAL CABÍVEL CONTRA A PREFEITURA MUNICIPAL, EM RAZÃO DE AUTORIZAR A LICENÇA DO LOTEAMENTO MIQUELINA, PRÓXIMO AO BAIRRO SANTA BERNADETE. SOLICITA, TAMBÉM, O EMBARGO DO LOTEAMENTO MIQUELINA, DEVIDO AOS IMPACTOS AMBIENTAIS PROVOCADOS NAQUELA REGIÃO.</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/333/333_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/333/333_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO COORDENADOR DO DER REGIONAL UBÁ, SR. CÉLIO MOREIRA DA SILVA, A POSSIBILIDADE DE REALIZAR ESTUDOS QUE PROMOVAM A INSTALAÇÃO DE UM REDUTOR DE VELOCIDADE EM FRENTE À CHÁCARA SANTANA, NA RODOVIA UBÁ-GUIDOVAL, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/334/334_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/334/334_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO COORDENADOR DO DER REGIONAL UBÁ, SR. CÉLIO MOREIRA DA SILVA, A POSSIBILIDADE DE REALIZAR ESTUDOS QUE PROMOVAM A INSTALAÇÃO DE DOIS REDUTORES DE VELOCIDADE NA RODOVIA UBÁ-GUIDOVAL, SENDO UM NAS PROXIMIDADES DO TREVO DE ACESSO AO AEROPORTO E OUTRO AO CAMPO DO SANTO ANTÔNIO, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/335/335_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/335/335_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SINDICATO DOS EMPREGADOS EM EMPRESAS DE ASSEIO E CONSERVAÇÃO (PORTEIRO, VIGIA, FAXINEIRO) E LIMPEZA URBANA (GARI, VARREDOR) - SINTHAC, LOCALIZADA NA CIDADE DE CATAGUASES/MG, PARA O APOIO AOS SERVIDORES TERCEIRIZADOS DA PREFEITURA MUNICIPAL DE UBÁ, QUE TÊM PASSADO POR SITUAÇÕES DIFÍCEIS E, PORTANTO, SOLICITA-SE A COBRANÇA JUNTO À EMPRESA UTOPIA CONSULTORIA E ASSESSORIA &amp;#8211; EIRELI &amp;#8211; EPP E A CONTRATANTE PREFEITURA MUNICIPAL DE UBÁ, O INTEGRAL CUMPRIMENTO DA CCT ESTABELECIDA PARA O ANO DE 2016.</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/336/336_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/336/336_texto_integral.pdf</t>
   </si>
   <si>
     <t>À SECRETARIA MUNICIPAL DE SAÚDE DE UBÁ, GERÊNCIA REGIONAL DE SAÚDE DE UBÁ, HOSPITAIS DA CIDADE E SECRETARIAS MUNICIPAIS DE SAÚDE DA REGIÃO, ALERTANDO PARA O SURTO DE GRIPE H1N1 EXISTENTE EM SÃO PAULO, QUE SE INICIOU NO NOROESTE DAQUELE ESTADO E CHEGOU A CAPITAL, JÁ TENDO OCORRIDO VÁRIAS MORTES EM POUCOS DIAS.</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/337/337_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/337/337_texto_integral.pdf</t>
   </si>
   <si>
     <t>À SECRETARIA DE ESTADO DE MEIO AMBIENTE E DESENVOLVIMENTO SUSTENTÁVEL E COMPANHIA DE DESENVOLVIMENTO ECONÔMICO DE MINAS GERAIS &amp;#8211; CODEMIG, SOLICITANDO PARA QUE A CIDADE DE UBÁ ESTABELEÇA, NO TERRITÓRIO DE DESENVOLVIMENTO DA MATA, COMO PRIORITÁRIA PARA IMPLEMENTAR O PROJETO &amp;#8220;PLANTANDO O FUTURO&amp;#8221;, QUE SERÁ REALIZADA PELO ESTADO DE MINAS GERAIS, POIS A SITUAÇÃO AMBIENTAL DA CIDADE É CRÍTICA, COM DEGRADAÇÃO AMBIENTAL DE TODA A BACIA HIDROGRÁFICA, EVIDENCIADA PELAS GRAVES CRISES HÍDRICAS QUE A CIDADE TEM ATRAVESSADO NOS ÚLTIMOS ANOS, AFETANDO, PRINCIPALMENTE A POPULAÇÃO MAIS CARENTE.</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/338/338_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/338/338_texto_integral.pdf</t>
   </si>
   <si>
     <t>À DIREÇÃO DA OI TELEFONIA MG, E AO ESCRITÓRIO OI EM UBÁ, PARA REALIZAREM ESTUDOS QUE POSSIBILITEM A AMPLIAÇÃO DO CABEAMENTO PARA O ACESSO Á INTERNET NA AVENIDA DR. MANOEL LOURENÇO DE AZEVEDO, COMUNIDADE DO PEIXOTO FILHO.</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/440/440_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/440/440_texto_integral.pdf</t>
   </si>
   <si>
     <t>À EMPRESA VIVO DE TELEFONIA CELULAR, A INSTALAÇÃO DE UMA TORRE DE TELEFONIA MÓVEL NAS IMEDIAÇÕES DO BAIRRO ANTONINA COELHO (COHAB).</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/441/441_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/441/441_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO DIRETOR DA CONCESSIONÁRIA VIAÇÃO UBÁ, PARA QUE ALTERE A ROTA DO ÔNIBUS DE SAÍDA DO BAIRRO ELDORADO, DA RUA DR. FECAS PARA A AVENIDA GOVERNADOR BIAS FORTES.</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/442/442_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/442/442_texto_integral.pdf</t>
   </si>
   <si>
     <t>À DIREÇÃO DA COPASA UBÁ, A INSTALAÇÃO DE REDE DE ÁGUA NA NOVA EXTENSÃO DA RUA CÂNDIDO MARTINS DE OLIVEIRA, QUE LIGA À RUA GUALBERTO DE MELO.</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/443/443_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/443/443_texto_integral.pdf</t>
   </si>
   <si>
     <t>ÀS ESCOLAS PÚBLICAS DE UBÁ, INCENTIVANDO A REALIZAÇÃO DO CURSO DE PREVENÇÃO DO USO DE DROGAS PARA EDUCADORES DA SENAD &amp;#8211; SECRETARIA NACIONAL DE POLÍTICAS SOBRE DROGAS.</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/476/476_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/476/476_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO MINISTÉRIO PÚBLICO DA COMARCA DE UBÁ, A PRESENÇA DE UM ILUSTRE PROMOTOR PÚBLICO COMPETENTE PARA ASSUNTOS RELACIONADOS À DEFESA DO PATRIMÔNIO PÚBLICO, POLÍTICAS PÚBLICAS E MOBILIDADE URBANA, EM REUNIÃO ORDINÁRIA A SER AGENDADA JUNTO À DIRETORIA DESTA CASA.</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/477/477_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/477/477_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO SENHOR DEPUTADO ESTADUAL IRAN BARBOSA, PRESIDENTE DA COMISSÃO EXTRAORDINÁRIA DAS ÁGUAS E DEMAIS DEPUTADOS, COMPONENTES DESTA COMISSÃO, PARA REALIZAR A REUNIÃO ORDINÁRIA DA COMISSÃO OU, PREFERENCIALMENTE, REALIZAR AUDIÊNCIA PÚBLICA, NA CIDADE DE UBÁ, COM APOIO DA CÂMARA DE VEREADORES, PARA DISCUTIR A SITUAÇÃO DOS RECURSOS HÍDRICOS NA CIDADE, O DESABASTECIMENTO DA POPULAÇÃO, PRINCIPALMENTE DA POPULAÇÃO MAIS CARENTE, A SITUAÇÃO DA PRESTAÇÃO DA CONCESSÃO DOS SERVIÇOS DE ÁGUA E ESGOTO NO MUNICÍPIO E O PLANEJAMENTO DAS AÇÕES PARA MINIMIZAR O PRÓXIMO PERÍODO DE ESTIAGEM, PREVISTA PARA OS PRÓXIMOS MESES.</t>
   </si>
   <si>
     <t>1061</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1061/1061_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1061/1061_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO DEPUTADO ESTADUAL DIRCEU DOS SANTOS RIBEIRO, QUE INTERCEDA JUNTO AO SECRETÁRIO DE ESTADO DE MEIO AMBIENTE, PARA O AGENDAMENTO DE UMA REUNIÃO COM O ADVOGADO DR. NARCISO MICHELLI E O AUTOR DESTA PROPOSIÇÃO, PARA DISCORRER SOBRE A APREENSÃO DE PÁSSAROS (COM ANILHA) EM UBÁ E REGIÃO.</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/589/589_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/589/589_texto_integral.pdf</t>
   </si>
   <si>
     <t>À ORGANIZAÇÃO DA SOCIEDADE CIVIL DE INTERESSE PÚBLICO, AGENDA PÚBLICA, SOLICITANDO PARCERIA COM O MUNICÍPIO DE UBÁ.</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/590/590_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/590/590_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO CRAS, CREAS, CENTRO POP, CASA DA JUVENTUDE, CASA DA CRIANÇA, CASA CIDADÃ, AÇÃO CARINHO, BANCO DE ALIMENTOS E SECRETARIA DE DESENVOLVIMENTO SOCIAL, INFORMANDO A ABERTURA DE INSCRIÇÃO PARA O CURSO GRATUITO SOBRE: O TRABALHO DO ASSISTENTE SOCIAL NO ÂMBITO DO SISTEMA ÚNICO DE ASSISTÊNCIA SOCIAL (SUAS).</t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1062/1062_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1062/1062_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SR. DIRETOR DA CONCESSIONÁRIA VIAÇÃO UBÁ, RICARDO TORRES SANTANA, QUE SEJA ACRESCENTADO AO ITINERÁRIO DO MICRO-ÔNIBUS O ACESSO ATÉ O FINAL DA RUA JOSÉ GONÇALVES GOMES DO BAIRRO OLARIA, POIS POSSUI CONDIÇÕES DE MANOBRAR E RETORNAR NESSE MESMO TRAJETO.</t>
   </si>
   <si>
     <t>1090</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1090/1090_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1090/1090_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO COMANDANTE DO 21° BPMMG, TEN. CEL. LÚCIO MAURO CAMPOS SILVA, SOLICITANDO-LHE O PATRULHAMENTO POLICIAL, ATRAVÉS DE VIATURAS, NO DISTRITO DE UBARI, PRINCIPALMENTE NOS FINS DE SEMANA, A PEDIDO DOS MORADORES._x000D_
 AUTOR: VEREADOR RAFAEL FAÊDA_x000D_
 </t>
   </si>
   <si>
     <t>1092</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1092/1092_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1092/1092_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SR. GERENTE DA CONCESSIONÁRIA COPASA UBÁ, LEANDRO BORGES, SOLICITANDO-LHE A EXTENSÃO DO ENCANAMENTO DA REDE DE ÁGUA NA AV. GOVERNADOR BIAS FORTES, NO BAIRRO ELDORADO, ENTRE OS Nº 55 AO 65, EM APROXIMADAMENTE 90 METROS, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>1093</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1093/1093_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1093/1093_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SR. GERENTE DA CONCESSIONÁRIA COPASA UBÁ, LEANDRO BORGES, SOLICITANDO-LHE PARA QUE SEJA VERIFICADA A QUALIDADE DA ÁGUA DOS MORADORES NO BAIRRO SANTA BERNADETE, ESPECIALMENTE NA REGIÃO PRÓXIMA À PARÓQUIA SANTA BERNADETE.</t>
   </si>
   <si>
     <t>1095</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1095/1095_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1095/1095_texto_integral.pdf</t>
   </si>
   <si>
     <t>ÀS ENTIDADES CULTURAIS DA CIDADE INFORMANDO E INCENTIVANDO A PARTICIPAÇÃO NO EDITAL DO FUNDO ESTADUAL DE CULTURA.</t>
   </si>
   <si>
     <t>1097</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1097/1097_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1097/1097_texto_integral.pdf</t>
   </si>
   <si>
     <t>À DEPUTADA FEDERAL, DÂMINA PEREIRA (PSL-MG), SOLICITANDO-LHE INTERCEDER PELA CIDADE DE UBÁ NA CAPTAÇÃO DE RECURSOS E PROJETOS DO MINISTÉRIO DO DESENVOLVIMENTO, INDÚSTRIA E COMÉRCIO EXTERIOR E DA SECRETARIA DE ESTADO DE DESENVOLVIMENTO ECONÔMICO DE MINAS GERAIS, PARA A INSTALAÇÃO DE UM DISTRITO INDUSTRIAL NO MUNICÍPIO DE UBÁ.</t>
   </si>
   <si>
     <t>1099</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1099/1099_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1099/1099_texto_integral.pdf</t>
   </si>
   <si>
     <t>A DEPUTADA FEDERAL, DÂMINA PEREIRA (PSL-MG), SOLICITANDO-LHE APOIO E EMPENHO PARA O MUNICÍPIO DE UBÁ CONQUISTAR O PLANO JUVENTUDE VIVA E O PROGRAMA ESTAÇÃO JUVENTUDE DO GOVERNO FEDERAL.</t>
   </si>
   <si>
     <t>1144</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1144/1144_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1144/1144_texto_integral.pdf</t>
   </si>
   <si>
     <t>ÀS ENTIDADES SOCIAIS, EDUCACIONAIS, CULTURAIS, IGREJAS E DEMAIS MOVIMENTOS, NO SENTIDO DE MOBILIZAR E SOLICITAR A PARTICIPAÇÃO NA CAMPANHA NACIONAL CONTRA A CORRUPÇÃO.</t>
   </si>
   <si>
     <t>1383</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1383/1383_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1383/1383_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SR. GERENTE DA COPASA UBÁ, LEANDRO BORGES CRUZ, SOLICITANDO-LHE QUE SEJA CONSERTADO O REGISTRO DO ENCANAMENTO DE ÁGUA NO ENCONTRO ENTRE O FINAL DA RUA LIONS E O INICIO DA RUA FRANCISCO GOMES PEREIRA, NO BAIRRO BOM PASTOR, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>1384</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1384/1384_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1384/1384_texto_integral.pdf</t>
   </si>
   <si>
     <t>ÀS ENTIDADES ESPORTIVAS, SOCIAIS, FACULDADES DE EDUCAÇÃO FÍSICA E ATLETAS DE CIDADE UBÁ, INFORMANDO ABERTURA DE EDITAL PARA PROGRAMA MINAS ESPORTIVA BOLSA-ATLETA E BOLSA-TÉCNICO.</t>
   </si>
   <si>
     <t>1385</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1385/1385_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1385/1385_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SR. GERENTE DA COPASA UBÁ, LEANDRO BORGES CRUZ, A INSTALAÇÃO DA REDE DE ÁGUA NA RUA PROJETADA (RUA ROSA CANDIAN), VISANDO A ATENDER SEIS FAMÍLIAS, NO BAIRRO MEU SONHO, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>1386</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1386/1386_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1386/1386_texto_integral.pdf</t>
   </si>
   <si>
     <t>ÀS ESCOLAS DO MUNICÍPIO DE UBÁ INFORMANDO E INCENTIVANDO A PARTICIPAÇÃO NA 15ª EDIÇÃO DO PRÊMIO ESCOLA VOLUNTÁRIA.</t>
   </si>
   <si>
     <t>1425</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1425/1425_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1425/1425_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO COORDENADOR DO DER REGIONAL UBÁ, SR. CÉLIO MOREIRA DA SILVA, A GENTILEZA DE PROMOVER A CAPINA E LIMPEZA GERAL EM TODA A EXTENSÃO DA RODOVIA ENTRE O TREVO DO BAIRRO SANTA EDWIGES E O BAIRRO JOSÉ CAVALIERE (TANQUINHO), A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>1426</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1426/1426_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1426/1426_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SR. GERENTE DA CONCESSIONÁRIA COPASA UBÁ, LEANDRO BORGES DA CRUZ, A GENTILEZA DE VERIFICAR O VAZAMENTO DE ÁGUA EM FRENTE AO Nº 112 DA RUA VIRGILIO NEVES, NO BAIRRO AGROCERES, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>1427</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1427/1427_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1427/1427_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO COORDENADOR DO DER REGIONAL UBÁ, SR. CÉLIO MOREIRA DA SILVA, A REALIZAÇÃO DE ESTUDOS QUE PROMOVAM A INSTALAÇÃO DE UM QUEBRA-MOLA EM FRENTE À CHÁCARA SANTANA, NA RODOVIA UBÁ-GUIDOVAL, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>1428</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1428/1428_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1428/1428_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO COORDENADOR DO DER REGIONAL UBÁ, SR. CÉLIO MOREIRA DA SILVA, SOLICITANDO-LHE A REALIZAÇÃO DE ESTUDOS QUE PROMOVAM A INSTALAÇÃO DE DOIS QUEBRA- MOLAS NA RODOVIA UBÁ-GUIDOVAL, SENDO UM NAS PROXIMIDADES DO TREVO DE ACESSO AO AEROPORTO E OUTRO AO CAMPO DO SANTO ANTÔNIO, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>1429</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1429/1429_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1429/1429_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO TEN. CEL. DO 21° BPMMG, LÚCIO MAURO CAMPOS SILVA, SOLICITANDO-LHE A GENTILEZA DE DISPONIBILIZAR UMA VIATURA, COM GIROFLEX LIGADO, E ALGUNS POLICIAIS MILITARES NA PRAÇA GUIDO MARLIERE, NOS MOLDES DO QUE OCORRE NA PRAÇA DA INDEPENDÊNCIA, A PEDIDO DOS MUNÍCIPES.</t>
   </si>
   <si>
     <t>1439</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1439/1439_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1439/1439_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO TEN. CEL. DO 21° BPMMG, LÚCIO MAURO CAMPOS SILVA, SOLICITANDO-LHE A GENTILEZA DE VERIFICAR, QUANTO À LEGALIDADE, O ESTACIONAMENTO FREQUENTE DE CARROS NA CALÇADA DA RUA MONSENHOR PAIVA CAMPOS, EM FRENTE À CLÍNICA OLHOS &amp;#8211; DR. PAULO LAROCCA, NO CENTRO DA CIDADE.</t>
   </si>
   <si>
     <t>1440</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1440/1440_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1440/1440_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO DEPUTADO DIRCEU DOS SANTOS RIBEIRO, PARA QUE PROCEDA EM INJUNÇÕES NECESSÁRIAS JUNTO AOS ÓRGÃOS COMPETENTES, VISANDO À AQUISIÇÃO DE RECURSOS PARA A CONSTRUÇÃO OU ATÉ MESMO A COMPRA DE UMA SEDE PRÓPRIA PARA O FUNCIONAMENTO DA DELEGACIA DE SEGURANÇA PÚBLICA.</t>
   </si>
   <si>
     <t>1449</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1449/1449_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1449/1449_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO GOVERNO DE MINAS GERAIS, INCLUSÃO DO MUNICÍPIO DE UBÁ NO CINEMINAS.</t>
   </si>
   <si>
     <t>1450</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1450/1450_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1450/1450_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO GOVERNO DE MINAS GERAIS SOLICITANDO A INCLUSÃO DO MUNICÍPIO DE UBÁ NO PROJETO RECICLANDO OPORTUNIDADES &amp;#8211; GERANDO TRABALHO E RENDA, INCLUSÃO SOCIOPRODUTIVA DE CATADORES DE MATERIAIS RECICLÁVEIS.</t>
   </si>
   <si>
     <t>1451</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1451/1451_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1451/1451_texto_integral.pdf</t>
   </si>
   <si>
     <t>ÀS ENTIDADES SOCIAIS, ASSOCIAÇÕES DE MORADORES, ESCOLAS PÚBLICAS, IGREJAS E SECRETARIAS DE SAÚDE E DESENVOLVIMENTO SOCIAL, INFORMANDO A ABERTURA DE INSCRIÇÕES PARA O CURSO SUPERA - "SISTEMA PARA DETECÇÃO DO USO ABUSIVO E DEPENDÊNCIA DE SUBSTÂNCIAS PSICOATIVAS: ENCAMINHAMENTO, INTERVENÇÃO BREVE, REINSERÇÃO SOCIAL E ACOMPANHAMENTO".</t>
   </si>
   <si>
     <t>1463</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1463/1463_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1463/1463_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SR. GERENTE DA CONCESSIONÁRIA COPASA UBÁ, LEANDRO BORGES DA CRUZ, SOLICITANDO-LHE A GENTILEZA DE PROVIDENCIAR A URGENTE CONSTRUÇÃO DA REDE DE ÁGUA NAS RUAS MARIA DO CARMO SPERANDIO E MARIANA SPERANDIO, NA COMUNIDADE CÓRREGO SANTANA I (MANGUEIRA RURAL), VISANDO A ATENDER CERCA DE SETE RESIDÊNCIAS, COM UMA EXTENSÃO APROXIMADA DE 120 METROS, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>1464</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1464/1464_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1464/1464_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SR. GERENTE DA CONCESSIONÁRIA COPASA UBÁ, LEANDRO BORGES DA CRUZ, SOLICITANDO-LHE A GENTILEZA DE PROVIDENCIAR A URGENTE INSTALAÇÃO DA REDE DE ÁGUA NA COMUNIDADE CÓRREGO SANTANA II (NA RODOVIA SENTIDO CIDADE DE GUIDOVAL), A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>1482</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1482/1482_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1482/1482_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO SR. CÉLIO MOREIRA DA SILVA, COORDENADOR DO DER-MG REGIONAL UBÁ, A GENTILEZA DE REALIZAR ESTUDOS QUE PROVIDENCIEM A CONSTRUÇÃO DE TRÊS REDUTORES DE VELOCIDADE PRÓXIMOS AO KM 01 DO TREVO DAS CIDADES UBÁ-RODEIRO-GUIDOVAL, A PEDIDO DOS MORADORES. </t>
   </si>
   <si>
     <t>1483</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1483/1483_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1483/1483_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO 21º BPMMG, NA PESSOA DO SR. TEN. CEL. PM LÚCIO MAURO CAMPOS SILVA, PARA QUE PROVIDENCIE MAIOR FREQUÊNCIA DE PATRULHAMENTO POLICIAL NO BAIRRO SÃO JOÃO, PELO MENOS UMA VEZ POR DIA, VISANDO A COIBIR PRÁTICAS ILÍCITAS E GARANTIR MAIOR SEGURANÇA AOS MORADORES.</t>
   </si>
   <si>
     <t>1518</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1518/1518_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1518/1518_texto_integral.pdf</t>
   </si>
   <si>
     <t>À ENERGISA, A COLOCAÇÃO DE UM POSTE NA SERRA DOS BERNARDOS, COMUNIDADE DOS ALFENAS, DISTRITO DE MIRAGAIA, M FRENTE À RESIDÊNCIA DO SR. JACINTO BERNANRDO DE ARRUDA, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>1525</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1525/1525_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1525/1525_texto_integral.pdf</t>
   </si>
   <si>
     <t>AOS COLEGAS VEREADORES E DEMAIS ÓRGÃOS, ENTIDADES OU INSTITUIÇÕES CITADAS. TRATA &amp;#8211; SE DE CONSIDERAÇÕES FEITAS A CERCA DO RANKING DE EFICIÊNCIA MUNICIPAL (REM &amp;#8211; F), PUBLICADO PELO JORNAL FOLHA DE SÃO PAULO NO ÚLTIMO DOMINGO DE AGOSTO PP.</t>
   </si>
   <si>
     <t>1526</t>
   </si>
   <si>
     <t>Rafael Paulo de Freitas, Samuel Gazolla Lima</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1526/1526_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1526/1526_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. SECRETÁRIO DE DEFESA SOCIAL &amp;#8211; SEDS, SÉRGIO BARBOZA MENEZES, SOLICITANDO-LHE INJUNÇÕES NECESSÁRIAS PARA A DESIGNAÇÃO DE NOVOS INVESTIGADORES DA POLICIA CIVIL DE MINAS GERAIS PARA A CIDADE DE UBÁ, APROVADOS EM RECENTE CONCURSO PÚBLICO, EM VISTA DO INSUFICIENTE NÚMERO DE SERVIDORES.</t>
   </si>
   <si>
     <t>1540</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1540/1540_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1540/1540_texto_integral.pdf</t>
   </si>
   <si>
     <t>À ENERGISA, NA CIDADE DE CATAGUASES, SOLICITANDO A GENTILEZA DE REALIZAR O ESTICAMENTO DOS FIOS DA REDE ELÉTRICA, LOCALIZADA PRÓXIMA AO SÍTIO DO CÓRREGO DOS MACHADOS, NO DISTRITO DE UBARI, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>1558</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1558/1558_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1558/1558_texto_integral.pdf</t>
   </si>
   <si>
     <t>À ENERGISA, INFORMANDO QUE O MORADOR PROPRIETÁRIO DE SÍTIO NA RODOVIA UBÁ-DIVINÉSIA, KM 02, NO TANQUINHO, RECLAMA QUE JÁ FEZ VÁRIAS SOLICITAÇÕES A ESSA AUTARQUIA, NO SENTIDO QUE SEJAM RETIRADAS ALGUMAS ÁRVORES QUE AMEAÇAM FIOS DE ALTA TENSÃO QUE TRANSPORTAM ENERGIA PARA AQUELA REGIÃO E MESMO PARA A CIDADE DE DIVINÉSIA.</t>
   </si>
   <si>
     <t>1559</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1559/1559_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1559/1559_texto_integral.pdf</t>
   </si>
   <si>
     <t>À SECRETARIA DE ESTADO DE TRABALHO E DESENVOLVIMENTO SOCIAL &amp;#8211; SEDESE, SOLICITANDO A REALIZAÇÃO NA CIDADE DE UBÁ, DE UMA PALESTRA OU MINI-CURSO SOBRE O &amp;#8220;MARCO REGULATÓRIO DAS ORGANIZAÇÕES DA SOCIEDADE CIVIL E O SISTEMA ÚNICO DE ASSISTÊNCIA SOCIAL&amp;#8221;.</t>
   </si>
   <si>
     <t>1560</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1560/1560_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1560/1560_texto_integral.pdf</t>
   </si>
   <si>
     <t>À SECRETARIA MUNICIPAL DE DESENVOLVIMENTO SOCIAL, INFORMAR SE ALGUM SERVIDOR PARTICIPARÁ DO CAPACITA SUAS E SE O MUNICÍPIO DE UBÁ FOI REFERENCIADO.</t>
   </si>
   <si>
     <t>1561</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1561/1561_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1561/1561_texto_integral.pdf</t>
   </si>
   <si>
     <t>À SECRETARIA MUNICIPAL DE DESENVOLVIMENTO SOCIAL, SOLICITANDO INFORMAÇÕES DO CAPACITA SUAS PARA A CIDADE DE UBÁ.</t>
   </si>
   <si>
     <t>1609</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1609/1609_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1609/1609_texto_integral.pdf</t>
   </si>
   <si>
     <t>À DIREÇÃO DA ENREGISA, EM CATAGUASES/MG, SOLICITANDO A INSTALAÇÃO DE UM POSTE (INTERCALAR) NA SERRA DOS BERNARDOS, COMUNIDADE DOS ALFENAS, NO DISTRITO DA MIRAGAIA, EM FRENTE À RESIDÊNCIA DO SR. JACINTO BERNARDO DE ARRUDA.</t>
   </si>
   <si>
     <t>1610</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1610/1610_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1610/1610_texto_integral.pdf</t>
   </si>
   <si>
     <t>ÀS ESCOLAS ESTADUAIS, PARTICULARES E MUNICÍPIOS DE UBÁ PARA INFORMAR SOBRE A ABERTURA DE INSCRIÇÃO DO CURSO DO GOVERNO DO ESTADO (ETI), &amp;#8220;UM POR TODOS E TODOS POR UM &amp;#8211; PELA ÉTICA E CIDADANIA&amp;#8221;.</t>
   </si>
   <si>
     <t>1611</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1611/1611_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1611/1611_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO GERENTE DA COPASA UBÁ, CONVIDANDO-LHE A PARTICIPAR DE UMA REUNIÃO ORDINÁRIA NESTA CÂMARA, PARA DISCORRER SOBRE A DISTRIBUIÇÃO DE ÁGUA EM NOSSA CIDADE, DENTRE OUROS ASSUNTOS DE INTERESSE DA POPULAÇÃO UBAENSE.</t>
   </si>
   <si>
     <t>1612</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1612/1612_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1612/1612_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO CHEFE DO CARTÓRIO ELEITORAL DE UBÁ, SUGERINDO-LHE O USO DO POSTO DE SAÚDE DO BAIRRO SANTA EDWIGES COMO SEÇÃO ELEITORAL.</t>
   </si>
   <si>
     <t>1613</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1613/1613_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1613/1613_texto_integral.pdf</t>
   </si>
   <si>
     <t>GERENTE DA COPASA, SOLICITANDO O ENVIO DE PARECER TÉCNICO QUE VERIFIQUE A EXISTÊNCIA DE RELAÇÃO ENTRE A CONSTRUÇÃO DO POÇO NA ESCOLA DEPUTADO CARLOS PEIXOTO FILHO E O SURGIMENTO DE RACHADURAS EM RESIDÊNCIAS DO BAIRRO SANTA BERNADETE.</t>
   </si>
   <si>
     <t>1614</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1614/1614_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1614/1614_texto_integral.pdf</t>
   </si>
   <si>
     <t>À GERÊNCIA DA VIVO TELEFONIA DE MINAS GERAIS, SOLICITANDO A INSTALAÇÃO DE UMA TORRE DE TELEFONIA CELULAR NO BAIRRO FAZENDINHA.</t>
   </si>
   <si>
     <t>1615</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1615/1615_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1615/1615_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO GERENTE ADMINISTRATIVO E AO COORDENADOR MÉDICO DO CONSÓRCIO INTERMUNICIPAL DE SAÚDE DA REGIÃO SUDESTE, NA SEDE DO CISDESTE, EM JUIZ DE FORA, SOLICITANDO ESCLARECIMENTOS SOBRE PROCEDIMENTOS DE TRANSPORTE INTER-HOSPITALAR PELO SAMU &amp;#8211; SERVIÇO DE ATENDIMENTO MÓVEL DE URGÊNCIA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1616</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1616/1616_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1616/1616_texto_integral.pdf</t>
   </si>
   <si>
     <t>À GERÊNCIA DA VIVO TELEFONIA DE MINAS GERAIS, INSTALAÇÃO DE UMA TORRE DE TELEFONIA CELULAR NA PARTE FINAL DA COMUNIDADE DO EMBOQUE, PRÓXIMO À ESCOLA.</t>
   </si>
   <si>
     <t>1617</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1617/1617_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1617/1617_texto_integral.pdf</t>
   </si>
   <si>
     <t>À ENERGISA A TROCA DA CHAVE &amp;#8220;BANANA&amp;#8221; POR SOLICITAÇÃO DO EX&amp;#8211;VEREADOR LUIZ MÁRIO BIGONHA PORTO, CDC 1/314160 &amp;#8211; 3,  ZONA RURAL - CÓRREGO SANTO ANASTÁCIO AG 19 E DE SARA ROSEMARY DE OLIVEIRA SILVA PORTO,  CDC  1/718140 - 3, NO MESMO ENDEREÇO, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1618</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1618/1618_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1618/1618_texto_integral.pdf</t>
   </si>
   <si>
     <t>À GERÊNCIA DA VIVO TELEFONIA DE MINAS GERAIS, A INSTALAÇÃO DE UMA TORRE DE TELEFONIA CELULAR NO BAIRRO JOSÉ CAVALIERE (TANQUINHO), A PEDIDO DOS MORADORES, EM RAZÃO DA AUSÊNCIA DE SINAL NAQUELA REGIÃO.</t>
   </si>
   <si>
     <t>1619</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1619/1619_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1619/1619_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO MINISTÉRIO PÚBLICO DA COMARCA DE UBÁ, PARA IMPEDIR O PERFURAMENTO DE POÇO PARA EXTRAÇÃO DE ÁGUA PELA COPASA NO BAIRRO SANTA BERNADETE.</t>
   </si>
   <si>
     <t>1620</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1620/1620_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1620/1620_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO GERENTE DISTRITAL DA COPASA/MG EM UBÁ, ILUSTRÍSSIMO SENHOR LEANDRO BORGES DA CRUZ, INDICANDO-LHE A LIMPEZA DA ESTAÇÃO DE TRATAMENTO DE ÁGUA, NA COMUNIDADE PEIXOTO FILHO, DEVIDO AO EXCESSO DE MATO E SUJEIRA PRÓXIMOS AOS EQUIPAMENTOS E TUBULAÇÕES, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>1621</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1621/1621_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1621/1621_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO GERENTE DISTRITAL DA COPASA/MG EM UBÁ, ILUSTRÍSSIMO SENHOR LEANDRO BORGES DA CRUZ, A POSSIBILIDADE DE INTERROMPER A RETIRADA DA ÁGUA DO POÇO NO TERRENO DA ESCOLA ESTADUAL DEPUTADO CARLOS PEIXOTO FILHO, EM RAZÃO DO SURGIMENTO DE RACHADURAS EM MUITAS RESIDÊNCIAS ADJACENTES, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>1622</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1622/1622_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1622/1622_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO GERENTE DISTRITAL DA COPASA/MG EM UBÁ, ILUSTRÍSSIMO SENHOR LEANDRO BORGES DA CRUZ, SOLICITANDO-LHE A CANALIZAÇÃO DE ÁGUA NA COMUNIDADE CÓRREGO SANTANA, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>1623</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1623/1623_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1623/1623_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO MINISTÉRIO PÚBLICO DE UBÁ,  MEDIDAS URGENTES PARA QUE SEJA ESCLARECIDO O MOTIVO DO APARECIMENTO DE RACHADURAS EM DEZENAS DE RESIDÊNCIAS E ESTABELECIMENTOS COMERCIAIS NA PARTE BAIXA DO BAIRRO SANTA BERNADETE, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1624</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1624/1624_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1624/1624_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO 21º BPMMG, NA PESSOA DO SR. TEN. CEL. PM LÚCIO MAURO CAMPOS SILVA, SOLICITANDO-LHE A GENTILEZA DE PROVIDENCIAR PATRULHA, COM VIATURAS E POLICIAIS, DURANTE A SAÍDA DE ALUNOS DA ESCOLA DEPUTADO CARLOS PEIXOTO FILHO (POLIVALENTE).</t>
   </si>
   <si>
     <t>1625</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1625/1625_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1625/1625_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO DEPUTADO ESTADUAL DIRCEU DOS SANTOS RIBEIRO, AO DEPUTADO FEDERAL MARCUS PESTANA E AO PREFEITO DE UBÁ, EDVALDO BAIÃO ALBINO, SOLICITANDO-LHES INJUNÇÕES NECESSÁRIAS PARA QUE PROMOVAM A CONSTRUÇÃO DE UMA CRECHE NO TERRENO DA ESCOLA ESTADUAL DEPUTADO CARLOS PEIXOTO FILHO (POLIVALENTE) EM VISTAS DE RECEBER CRIANÇAS DE VÁRIOS BAIRROS ADJACENTES.</t>
   </si>
   <si>
     <t>1635</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1635/1635_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1635/1635_texto_integral.pdf</t>
   </si>
   <si>
     <t>A SRA. VALÉRIA MONTEIRO OLIVEIRA RODRIGUES, DIRETORA DO CENTRO EDUCACIONAL DE ATENDIMENTO ESPECIALIZADO (CAEE), E AOS DEMAIS MEMBROS, SRA. JOYCE TALMAS DE PAULA E SR. GUILHERME MANTOVANI MONTEZZE, CONVIDANDO-LHES PARA COMPARECER A UMA REUNIÃO ORDINÁRIA, PREVIAMENTE AGENDADA JUNTO À DIRETORIA DESTA CASA DE LEIS, PARA DISCORRER SOBRE A IMPORTÂNCIA DESTA ENTIDADE NA CIDADE DE UBÁ E DENTRE OUTROS ASSUNTOS.</t>
   </si>
   <si>
     <t>REQ A</t>
   </si>
   <si>
     <t>Requerimento (Regimento Antigo)</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/206/206_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/206/206_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SR. PREFEITO, PARA QUE FORNEÇA EXPLICAÇÕES SOBRE A REDUÇÃO DE TRÊS PARA DOIS DIAS DE ATENDIMENTO DOS PSFS DO MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/207/207_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/207/207_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SR. PREFEITO E À SECRETÁRIA DE EDUCAÇÃO, SRA. MARIA DO CARMO MELLO COELHO, SOLICITANDO-LHES INFORMAÇÕES SE HÁ PROGRAMAS EDUCACIONAIS NAS ESCOLAS DO MUNICÍPIO QUE COMPREENDAM: NOÇÕES DE HIGIENE E SAÚDE, SEXUALIDADE E DST, SAÚDE BUCAL, NUTRIÇÃO E SEGURANÇA ALIMENTAR, SAÚDE MENTAL, FONOAUDIOLOGIA, OFTALMOLOGIA, MEIO AMBIENTE, SANEAMENTO BÁSICO, ALCOOLISMO E OUTRAS DROGAS.</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/208/208_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/208/208_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SR. PREFEITO, O ASFALTAMENTO DAS RUAS BRÁS SCHETTINO, ROSA PANZA E JOSÉ AMÉRICO, NO BAIRRO MATHEUS SCHETTINO, A PEDIDO DOS MORADORES. O PRESENTE PEDIDO REITERA O REQUERIMENTO Nº 101/15 DE MESMA AUTORIA.</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/209/209_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/209/209_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SR. PREFEITO, A LIMPEZA GERAL E O ASFALTAMENTO DE TODAS AS RUAS DO BAIRRO PAULINO FERNANDES, A PEDIDO DOS MORADORES. O PRESENTE PEDIDO REITERA O REQUERIMENTO Nº 093/15 DE MESMA AUTORIA.</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/210/210_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/210/210_texto_integral.pdf</t>
   </si>
   <si>
     <t>À DIREÇÃO DA UTOPIA, A PRESENÇA DE UM REPRESENTANTE PARA COMPARECER A UMA REUNIÃO NESTA CASA DE LEIS, PREVIAMENTE AGENDADA, PARA DISCORRER SOBRE ASSUNTOS DE INTERESSE DA POPULAÇÃO.</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/211/211_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/211/211_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SR. PREFEITO, INFORMAÇÕES SOBRE O VALOR QUE A CONCESSIONÁRIA ENERGISA REPASSA A PREFEITURA SOBRE CADA PONTO DE ILUMINAÇÃO PÚBLICA, BEM COMO OS VALORES TOTAIS E, AINDA, O DESTINO DESSE MONTANTE PARA A MANUTENÇÃO DA MESMA.</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/213/213_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/213/213_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SR. PREFEITO, PARA QUE ENVIE EM CARÁTER DE URGÊNCIA, PROJETO DE LEI QUE DISPONHA SOBRE A REVISÃO GERAL ANUAL DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE UBÁ PARA O ANO DE 2016.</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/214/214_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/214/214_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SR. PREFEITO, PARA QUE ENVIE EM CARÁTER DE URGÊNCIA, INFORMAÇÕES SOBRE OS CRITÉRIOS UTILIZADOS PELO EXECUTIVO PARA CONCEDER REAJUSTE ACIMA DA INFLAÇÃO, EM CERCA DE 14,5% PARA AS TARIFAS DO TRANSPORTE PÚBLICO DE PASSAGEIROS, DE ACORDO COM O DECRETO Nº 5789/2016, PUBLICADO NO DIÁRIO ELETRÔNICO EM 05/02/2016.</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/215/215_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/215/215_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SR. PREFEITO, EXPLICAÇÕES SOBRE OS ATRASOS DE PAGAMENTO DE SALÁRIOS E DE CESTA BÁSICA DA EMPRESA LICITADA UTOPIA A SEUS COLABORADORES, BEM COMO SE HÁ ALGUM ATRASO DE REPASSE DO EXECUTIVO A MESMA.</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/216/216_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/216/216_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SECRETÁRIO DE ADMINISTRAÇÃO, SR. ALOÍSIO TEIXEIRA, SOLICITANDO-LHE, COM URGÊNCIA, ESCLARECIMENTOS SOBRE OS CONSTANTES ATRASOS DE PAGAMENTOS, NOS ÚLTIMOS MESES, DOS TRABALHADORES TERCEIRIZADOS CONTRATADOS PELA PREFEITURA MUNICIPAL DE UBÁ. REQUER OS MOTIVOS DOS ATRASOS E QUAIS MEDIDAS ESTÃO SENDO FEITAS PARA RESOLVER O PROBLEMA.</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/217/217_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/217/217_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE A MESA DIRETORA, EM CONFORMIDADE COM A RESOLUÇÃO N°01/2009; REQUERIMENTO 159/12 E COM O REQUERIMENTO DE CRIAÇÃO DA COMISSÃO ESPECIAL DE COMBATE AO CRACK E OUTRAS DROGAS, PARA APOIO INSTITUCIONAL AS AÇÕES DO MOVIMENTO POPULAR DE APOIO A CULTURA, ASSOCIAÇÃO JUVENTUDE PELA VIDA, AMIGOS VOLUNTÁRIOS, FEMAC E GRUPOS DE TEATRO DE NOSSA CIDADE.</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/219/219_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/219/219_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO SR. PREFEITO, PARA APRECIAÇÃO E RETORNO A ESTA CASA DE LEIS DO PROJETO DE LEI QUE &amp;#8220;INSTITUI A POLÍTICA MUNICIPAL DE PROTEÇÃO AOS ANIMAIS, CRIA O FUNDO MUNICIPAL DE BEM-ESTAR DOS ANIMAIS, A POSSE RESPONSÁVEL, A IDENTIFICAÇÃO DOS ANIMAIS, O CONTROLE DE NATALIDADE, DISCIPLINA INFRAÇÕES, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;, POIS RECENTEMENTE O GOVERNO ESTADUAL SANCIONOU A LEI 21.870/16 QUE DISCIPLINA UMA SÉRIE DE AÇÕES DE PROTEÇÃO ANIMAL E QUE PRECISAM SER IMPLEMENTADAS PELO MUNICÍPIO. </t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/220/220_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/220/220_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A REVISÃO DO RECENTE AUMENTO DAS TARIFAS DOS TRANSPORTES URBANOS, QUE PASSARAM DE R$ 2,30 PARA R$ 2,60. UM AUMENTO, PORTANTO, DE 13 %.</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/221/221_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/221/221_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, INFORMAÇÕES SOBRE A FORMALIZAÇÃO DE PARCERIA DA PREFEITURA MUNICIPAL DE UBÁ COM A UNIVERSIDADE FEDERAL DE VIÇOSA PARA O COMBATE AO MOSQUITO AEDES AEGYPTI, CONFORME NOTICIOU A IMPRENSA VIÇOSENSE.</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/232/232_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/232/232_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO E AO SECRETÁRIO DE SAÚDE, MEDIDAS URGENTES NO SENTIDO DE ELIMINAR FOCOS DO MOSQUITO DA DENGUE EXISTENTES EM UM LOTEAMENTO SITUADO EM FRENTE AO FÓRUM DESEMBARGADOR CÂNCIO PRAZERES, NO BAIRRO ANTONIO MARANHÃO, COM A NOTIFICAÇÃO DO PROPRIETÁRIO.</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/233/233_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/233/233_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, INFORMAÇÕES SOBRE A SITUAÇÃO REFERENTE À MORADORA DA RUA LEANDRO BIGONHA, BAIRRO LOURIÇAL, QUE ESTÁ REALIZANDO OBRAS DE CONSTRUÇÃO EM CIMA DO CÓRREGO PRÓXIMO A SUA PROPRIEDADE.</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/234/234_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/234/234_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO CONSELHO MUNICIPAL DE PATRIMÔNIO, COM CÓPIA AO EXMO. SR. PREFEITO, EDVALDO BAIÃO ALBINO, SOLICITANDO QUEM É O ATUAL RESPONSÁVEL PELA SEDE DA FAZENDA PEDRA REDONDA, NO BAIRRO CIDADE JARDIM.</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/235/235_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/235/235_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SR. CLÁUDIO PONCIANO, SECRETÁRIO DE SAÚDE DE UBÁ, COM CÓPIA AO EXMO. SR. PREFEITO, EDVALDO BAIÃO, SOLICITANDO ESCLARECIMENTOS E AÇÕES PARA O FUNCIONAMENTO DO CAPS AD III.</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/236/236_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/236/236_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A POSSIBILIDADE DE COLOCAR NA PROGRAMAÇÃO DE OBRAS, A REALIZAÇÃO DE PATROLAMENTO, CASCALHAMENTO E LIMPEZA DAS MARGENS EM TODAS AS ESTRADAS RURAIS DO MUNICÍPIO DE UBÁ, INCLUSIVE NAS ESTRADAS DAS PROPRIEDADES EXISTENTES, A PEDIDO DOS MORADORES. O PRESENTE PEDIDO REITERA A INDICAÇÃO Nº 173/13 DE MESMA AUTORIA.</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/237/237_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/237/237_texto_integral.pdf</t>
   </si>
   <si>
     <t>À MESA DIRETORA A CRIAÇÃO DE RELATÓRIOS DETALHADOS DE USO DOS VEÍCULOS DESTA CASA LEGISLATIVA, QUE INDIQUE: O LOCAL DE VISITA, DIA E HORÁRIO DE PARTIDA E RETORNO, OS MOTIVOS QUE JUSTIFIQUEM A SAÍDA, AS ASSINATURAS DO CONDUTOR, VEREADORES E FUNCIONÁRIOS. REQUER, AINDA, QUE TODOS OS RELATÓRIOS SEMANAIS SEJAM REGISTRADOS NO PROTOCOLO, JUNTO À SECRETARIA, PARA QUE SEJAM DE CONHECIMENTO DA POPULAÇÃO DURANTE AS REUNIÕES ORDINÁRIAS, BEM COMO TODOS OS ANTERIORES, DESDE O MÊS DE JANEIRO DO CORRENTE ANO, SEJAM PROTOCOLADOS.</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/238/238_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/238/238_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, O CALÇAMENTO DA RUA REGINALDO FRANCISCO COELHO, BAIRRO JARDIM ELIDA, A PEDIDO DE SEUS MORADORES. O PRESENTE PEDIDO REITERA O REQUERIMENTO Nº 065/15 DE MESMA AUTORIA.</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/239/239_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/239/239_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, O ASFALTAMENTO DA RUA CÂNDIDO MARTINS DE OLIVEIRA, BAIRRO SANTA BERNADETE, A PEDIDO DE SEUS MORADORES. O PRESENTE PEDIDO REITERA O REQUERIMENTO Nº 265/15 DE MESMA AUTORIA.</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/240/240_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/240/240_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, O ASFALTAMENTO DA RUA SANTIAGO, LOCALIZADA ENTRE AS RUAS GUSTAVO GORI E ISMAEL DE OLIVEIRA, NO BAIRRO SANTA BERNADETE, NUMA EXTENSÃO DE APROXIMADAMENTE 180 METROS, A PEDIDO DOS MORADORES. O PRESENTE PEDIDO REITERA O REQUERIMENTO Nº 269/15 DE MESMA AUTORIA.</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/241/241_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/241/241_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, O ASFALTAMENTO DO FINAL DA RUA ISMAEL DE OLIVEIRA, NO BAIRRO SANTA BERNADETE, A PEDIDO DE SEUS MORADORES. O PRESENTE PEDIDO REITERA O REQUERIMENTO Nº 135/15 DE MESMA AUTORIA.</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/242/242_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/242/242_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, O ASFALTAMENTO DAS RUAS ROSENI MARIA GONÇALVES MORAIS, JOÃO GONÇALVES SOARES, MARIO TAVARES, ADELINA DOS SANTOS RIBEIRO, TODAS APÓS O NÚCLEO DE VOLUNTÁRIOS DE COMBATE AO CÂNCER, NO BAIRRO SANTA BERNADETE, A PEDIDO DE SEUS MORADORES. O PRESENTE PEDIDO REITERA OS REQUERIMENTOS Nº 100/15 E Nº 132/16 DE MESMA AUTORIA.</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/243/243_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/243/243_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, O ASFALTAMENTO DA RUA ANTÔNIO MIQUELITO, NO BAIRRO SANTA BERNADETE, A PEDIDO DE SEUS MORADORES. O PRESENTE PEDIDO REITERA O REQUERIMENTO Nº 262/15 DE MESMA AUTORIA.</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/244/244_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/244/244_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, O ASFALTAMENTO DA RUA GONÇALVES DIAS, NO BAIRRO SANTA BERNADETE, A PEDIDO DE SEUS MORADORES. O PRESENTE PEDIDO REITERA, PARCIALMENTE, O REQUERIMENTO Nº 264/15 DE MESMA AUTORIA.</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/245/245_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/245/245_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, O AUMENTO DO PERÍMETRO URBANO DO MUNICÍPIO DE UBÁ, ESPECIALMENTE EM DIREÇÃO À RODOVIA UBÁ-VISCONDE DO RIO BRANCO, CUJA AMPLIAÇÃO PODERÁ GERAR MAIS RECURSOS PARA OS COFRES PÚBLICOS EM RELAÇÃO À ARRECADAÇÃO DE IMPOSTOS. O PRESENTE PEDIDO REITERA O REQUERIMENTO Nº 249/15 DE MESMA AUTORIA.</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/246/246_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/246/246_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A CONSTRUÇÃO DE QUATRO REDUTORES DE VELOCIDADE NA RUA JOSÉ LOURENÇO DA SILVA, BAIRRO AGROCERES. O PRESENTE PEDIDO REITERA O REQUERIMENTO Nº 251/15 DE MESMA AUTORIA.</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/247/247_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/247/247_texto_integral.pdf</t>
   </si>
   <si>
     <t>À MESA DIRETORA PARA APOIAR A REALIZAÇÃO DE UM DEBATE PÚBLICO SOBRE A REGULAMENTAÇÃO DA PROFISSÃO DO BOMBEIRO CIVIL NA CIDADE.</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/248/248_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/248/248_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, PARA ENCAMINHAR À CÂMARA MUNICIPAL O PROJETO DE LEI ANEXO, QUE INSTITUI A POLÍTICA MUNICIPAL DE DESENVOLVIMENTO RURAL SUSTENTÁVEL DA AGRICULTURA FAMILIAR, QUE SERÁ IMPORTANTE PARA FORTALECIMENTO DOS PEQUENOS AGRICULTORES QUE AINDA PERSISTEM NA IMPORTANTE ATIVIDADE AGROPECUÁRIA NA CIDADE, ALÉM DA POSSIBILIDADE DE GERAR EMPREGO E RENDA PARA A AGRICULTURA FAMILIAR, PARA SER DEBATIDO ENTRE AS INSTITUIÇÕES COMO O SINDICATO DOS PRODUTORES RURAIS, SINDICATO DOS TRABALHADORES RURAIS E CONSELHO MUNICIPAL DE DESENVOLVIMENTO RURAL SUSTENTÁVEL.  O PRESENTE PEDIDO REITERA A INDICAÇÃO Nº 174/14 DE MESMA AUTORIA.</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/249/249_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/249/249_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO E AO SR. SECRETÁRIO DE OBRAS PARA QUE REALIZE OPERAÇÃO TAPA-BURACOS NA RUA EZEQUIEL MOREIRA DE ABREU, BAIRRO SÃO DOMINGOS; NA RUA ANTÔNIO FREDERICO OZANAN, BAIRRO ELDORADO; RUA VICENTE LEITE, BAIRRO ELDORADO. O PRESENTE PEDIDO REITERA A INDICAÇÃO 007/16 DE AUTORIA DO EDIL RAFAEL FAÊDA DE FREITAS.</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/250/250_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/250/250_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERIR À PRESIDÊNCIA DESTA CASA, PARA QUE O RETORNO DO REPASSE DA PREFEITURA SEJA REALIZADO, NA MEDIDA DO POSSÍVEL, NO FINAL DO PRIMEIRO SEMESTRE DESTE ANO, ATÉ O DIA 30 DE JUNHO.</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/251/251_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/251/251_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, BEM COMO AO SR. CÉLIO MOREIRA DA SILVA, COORDENADOR DO DER REGIONAL UBÁ, SOLICITANDO-LHES A CONSTRUÇÃO DE DOIS REDUTORES DE VELOCIDADE NA RODOVIA UBÁ-GUIDOVAL, NA ALTURA DO KM 06, SENDO UM ANTERIOR AO PONTO DE ÔNIBUS E OUTRO APÓS O MESMO, A PEDIDO DOS MORADORES. O PRESENTE PEDIDO REITERA O REQUERIMENTO Nº 323/15 DE MESMA AUTORIA.</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/252/252_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/252/252_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, AO DEP. ESTADUAL DIRCEU DOS SANTOS RIBEIRO, E À COPASA- UBÁ, INFORMAÇÕES SOBRE MEDIDAS TOMADAS PARA ENFRENTAR O PRÓXIMO PERÍODO DE ESTIAGEM EM NOSSA CIDADE.</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/253/253_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/253/253_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, AO SR. CÉLIO MOREIRA DA SILVA, COORDENADOR DO DER-MG REGIONAL UBÁ, SOLICITANDO-LHE ESTUDOS QUE PERMITAM A CONSTRUÇÃO DE TRÊS REDUTORES DE VELOCIDADE PRÓXIMOS AO KM 01 DO TREVO DAS CIDADES UBÁ-RODEIRO-GUIDOVAL, A PEDIDO DOS MORADORES. O PRESENTE PEDIDO REITERA O REQUERIMENTO Nº 322/15 DE MESMA AUTORIA.</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/254/254_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/254/254_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO PREFEITO, INFORMAÇÕES SOBRE A OCORRÊNCIA DE ÓBITOS NO MUNICÍPIO OCASIONADAS PELA DENGUE, NOS ÚLTIMOS QUATRO MESES (A PARTIR DE NOVEMBRO PP.)._x000D_
 _x000D_
 </t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/256/256_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/256/256_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO SECRETÁRIO MUNICIPAL DE SAÚDE, INFORMAÇÕES SOBRE REPASSES, VALORES, DESTINO DE VERBAS E TRABALHOS DOS AGENTES COMUNITÁRIOS. </t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/257/257_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/257/257_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, INFORMAÇÕES SOBRE O MOTIVO DE UMA MÁQUINA DE GRANDE PORTE ESTAR PARADA NA AV. COMENDADOR JACINTO SOARES DE SOUSA LIMA, NO CENTRO.</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/258/258_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/258/258_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, INFORMAÇÕES SOBRE O MOTIVO DA DESCONTINUIDADE DAS OBRAS NOS IMÓVEIS DESAPROPRIADOS PELA PREFEITURA, NA RUA MAJOR JOSÉ MENDES SOBRINHO, NO BAIRRO SÃO DOMINGOS, QUE FORAM DEMOLIDOS.</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/259/259_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/259/259_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A PINTURA DE UMA FAIXA DE PEDESTRES NA RUA SANTA CRUZ, EM FRENTE À CÂMARA MUNICIPAL DE UBÁ. O PRESENTE PEDIDO REITERA A INDICAÇÃO Nº 096/15 DE AUTORIA DOS EDIS RAFAEL FAÊDA DE FREITAS E PROF. SAMUEL GAZOLLA LIMA.</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/260/260_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/260/260_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A EXTENSÃO DE REDE ELÉTRICA COM LUMINÁRIAS NA VILA CLEMENTINO, COMUNIDADE SANTO ANASTÁCIO, A PEDIDO DOS MORADORES. O PRESENTE PEDIDO REITERA A INDICAÇÃO Nº 049/15 DE MESMA AUTORIA.</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/261/261_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/261/261_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A EXTENSÃO DE REDE ELÉTRICA COM LUMINÁRIAS NA VILA RIBEIRO, COMUNIDADE DO CÓRREGO FUNDO, A PEDIDO DOS MORADORES. O PRESENTE PEDIDO REITERA A INDICAÇÃO Nº 050/15 DE MESMA AUTORIA.</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/262/262_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/262/262_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, O AUMENTO DA EXTENSÃO DE REDE DE ILUMINAÇÃO PÚBLICA NO TRECHO ENTRE O FINAL DA RUA JOÃO PERON, PASSANDO PELO CAMPO DO AZULÃO, ATÉ A PROPRIEDADE DO SR. ÂNGELO CAMILLOTO, A PEDIDO DOS MORADORES. O PRESENTE PEDIDO REITERA O REQUERIMENTO Nº 298/15 DE MESMA AUTORIA.</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/263/263_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/263/263_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, O CALÇAMENTO DA RUA SÔNIA MARCOS BADARÓ, NO BAIRRO OLARIA, A PEDIDO DOS MORADORES. O PRESENTE PEDIDO REITERA O REQUERIMENTO Nº 310/15 DE MESMA AUTORIA.</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/264/264_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/264/264_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, O RECAPEAMENTO ASFÁLTICO EM TODAS AS RUAS DO MUNICÍPIO DE UBÁ. O PRESENTE PEDIDO REITERA, PARCIALMENTE, O REQUERIMENTO Nº 014/14 DE AUTORIA DO EDIL VINICIUS SAMÔR DE LACERDA.</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/265/265_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/265/265_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A URGENTE INSTALAÇÃO DE QUATRO LUMINÁRIAS NOS POSTES JÁ POSICIONADOS NA RUA PROJETADA MANOEL FREITAS TEIXEIRA, QUE LIGA À RUA ÂNGELO SPERANDIO, EM FRENTE AO Nº 2230, A PEDIDO DOS MORADORES. O PRESENTE PEDIDO REITERA A INDICAÇÃO Nº 221/15 DE MESMA AUTORIA.</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/266/266_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/266/266_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">À MESA DIRETORA, SOLICITANDO A PARTICIPAÇÃO DA COMISSÃO ESPECIAL DE COMBATE AO CRACK, DESTA CÂMARA, NO 1º FÓRUM DE MÍDIAS SOCIAIS, QUE SERÁ REALIZADO PELA SECRETARIA DE CIÊNCIA, TECNOLOGIA E ENSINO SUPERIOR DE MINAS GERAIS &amp;#8211; SECTES._x000D_
 _x000D_
 </t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/267/267_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/267/267_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO E SECRETARIA DE SAÚDE, PARA QUE SEJAM REALIZADAS TRATATIVAS COM O 11º BATALHÃO DE INFANTARIA DE SÃO JOÃO DEL REY, PARA MAIOR PERMANÊNCIA DO EXERCITO EM UBÁ, NO COMBATE AO MOSQUITO AEDES AEGYPTI.</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/268/268_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/268/268_texto_integral.pdf</t>
   </si>
   <si>
     <t>: À PROMOTORIA DE JUSTIÇA PARA INSTAURAR PROCESSO CRIMINAL CONTRA O PREFEITO DO MUNICÍPIO DE UBÁ, PELA OMISSÃO DIANTE DO REQUERIMENTO Nº 260/16.</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/269/269_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/269/269_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, INFORMAÇÕES DAS RAZÕES QUE O LEVARAM A NÃO APRESENTAR A ESTA CASA ATÉ O MOMENTO, O PROJETO DE LEI DA REVISÃO GERAL ANUAL DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE UBÁ (REAJUSTE).</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/270/270_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/270/270_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, INFORMAÇÕES SOBRE A EMPRESA RESPONSÁVEL PELA CONSTRUÇÃO, MANUTENÇÃO E SE HÁ ALGUM TIPO DE GARANTIA DA CALÇADA LOCALIZADA NA AV. COMENDADOR JACINTO SOARES DE SOUSA LIMA, ESPECIFICADAMENTE NO TRECHO EM FRENTE AO COMÉRCIO BAHAMAS MIX.</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/271/271_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/271/271_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A LIMPEZA GERAL DAS MARGENS DA RUA ELIAS ANTÔNIO LAUD, QUE LIGA OS BAIRROS DA LUZ AO PONTE PRETA, A PEDIDO DOS MORADORES. O PRESENTE PEDIDO REITERA A INDICAÇÃO Nº 184/16 DE MESMA AUTORIA.</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/272/272_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/272/272_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, BEM COMO AO EXMO SR. SECRETÁRIO DE OBRAS, SEBASTIÃO VIANA, SOLICITANDO-LHES, COM URGÊNCIA, MELHORIAS PARA O BAIRRO SÃO MATEUS, A PEDIDO DOS MORADORES. O PRESENTE PEDIDO REITERA, PARCIALMENTE, O REQUERIMENTO Nº 144/13 E A INDICAÇÃO Nº 278/13 DE AUTORIA DOS VEREADORES JOSÉ ALVES GERMANO E CARLOS DA SILVA RUFATO, RESPECTIVAMENTE.</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/273/273_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/273/273_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, PARA ENCAMINHAR À SECRETARIA MUNICIPAL DE EDUCAÇÃO, VIABILIZAR A CRIAÇÃO DO &amp;#8220;CENTRO DE REFERÊNCIA DO PROFESSOR&amp;#8221; COM A FINALIDADE DE ATENDIMENTO, NA PRESTAÇÃO DE SERVIÇOS DIVERSOS, AOS PROFISSIONAIS DA EDUCAÇÃO DA REDE PÚBLICA DE ENSINO. O PRESENTE PEDIDO REITERA A INDICAÇÃO Nº 131/2014 DE MESMA AUTORIA.</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/274/274_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/274/274_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, PARA ANALISAR E ENCAMINHAR A ESTA CASA DE LEIS O ANTE PROJETO ANEXO, NA FORMA DE PROJETO DE LEI, PARA CRIAR A POLÍTICA MUNICIPAL DE DESENVOLVIMENTO COMUNITÁRIO SUSTENTÁVEL E AUTORIZA A CRIAÇÃO DO FUNDO MUNICIPAL DE INCENTIVO À ORGANIZAÇÃO COMUNITÁRIA, POIS SERÁ UM PASSO IMPORTANTE PARA GARANTIR E FORTALECER AS ASSOCIAÇÕES DE MORADORES E ASSOCIAÇÕES COMUNITÁRIAS, COM UMA MAIOR INTEGRAÇÃO E PARTICIPAÇÃO DA SOCIEDADE NA GESTÃO DAS POLÍTICAS PÚBLICAS NO MUNICÍPIO E A PARTICIPAÇÃO COMUNITÁRIA E POPULAR. O PRESENTE PEDIDO REITERA A INDICAÇÃO Nº 155/14 DE MESMA AUTORIA.</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/275/275_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/275/275_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, PARA ENCAMINHAR À SECRETARIA MUNICIPAL DO AMBIENTE E MOBILIDADE URBANA, A JUNÇÃO DE ESFORÇOS PARA CRIAR UM PROGRAMA MUNICIPAL DE CORREDORES ECOLÓGICOS, COM OBJETIVO DA MELHORIA DA QUALIDADE AMBIENTAL DA CIDADE DE UBÁ, MELHORIA DA QUANTIDADE E QUALIDADE DA ÁGUA E DA BACIA HIDROGRÁFICA COMO UM TODO. O PRESENTE PEDIDO REITERA A INDICAÇÃO Nº 150/14 DE MESMA AUTORIA.</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/276/276_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/276/276_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, PARA ENCAMINHAR ÀS SECRETARIAS MUNICIPAIS DE EDUCAÇÃO, CULTURA, DESENVOLVIMENTO SOCIAL, SAÚDE, MOBILIDADE URBANA, FINANÇAS, PLANEJAMENTO E DE GOVERNO, PARA PROMOVEREM A JUNÇÃO DE ESFORÇOS NA CRIAÇÃO DO PROGRAMA &amp;#8220;UNIVERSIDADE ABERTA DA TERCEIRA IDADE&amp;#8221;, COM METODOLOGIA PRÓPRIA E ASSIM POSSIBILITAR A ESTA FAIXA ETÁRIA DA POPULAÇÃO, ATIVIDADES E AÇÕES DIVERSAS E ESPECÍFICAS PARA ESTE PÚBLICO ALVO. O PRESENTE PEDIDO REITERA A INDICAÇÃO Nº 132/14 DE MESMA AUTORIA.</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/277/277_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/277/277_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A CONSTRUÇÃO DE UMA PASSARELA COM CORRIMÃO PARA PEDESTRES NAS LATERAIS DA PONTE DA RUA NOSSA SENHORA APARECIDA, QUE LIGA OS BAIRROS INDUSTRIAL AO INÊS GROPPO, A PEDIDO DOS MORADORES. O PRESENTE PEDIDO REITERA O REQUERIMENTO Nº 238/15 DE MESMA AUTORIA.</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/278/278_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/278/278_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A INSTALAÇÃO DE UMA COBERTURA E BANCOS EM FRENTE À CAPELA DO VELÓRIO MUNICIPAL (PARTE BAIXA), PARA PROPORCIONAR MAIOR CONFORTO AOS USUÁRIOS, PRINCIPALMENTE EM DIAS DE CHUVA E CALOR FORTES. O PRESENTE PEDIDO REITERA O REQUERIMENTO Nº 071/15 DE MESMA AUTORIA.</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/279/279_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/279/279_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, INFORMAÇÕES SOBRE O MOTIVO DE UM APARELHO PARA TRATAMENTOS ODONTOLÓGICOS ESTAR PARALISADO NA ESCOLA MUNICIPAL NOSSA SENHORA APARECIDA.</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/280/280_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/280/280_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, OBRAS DE INFRAESTRUTURA BÁSICA NO BECO PÚBLICO QUE INTERLIGA AS RUAS 7 E 8, LOCALIZADO PRÓXIMO AO Nº 499, NO BAIRRO SÃO DOMINGOS, COM A INSTALAÇÃO DE DOIS POSTES DE ILUMINAÇÃO PÚBLICA E A REALIZAÇÃO DE CALÇAMENTO. O PRESENTE PEDIDO REITERA A INDICAÇÃO Nº 206/15 DE MESMA AUTORIA.</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/281/281_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/281/281_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A RECOLOCAÇÃO DAS PEDRAS SEXTAVADAS DA RUA ANTÔNIO XAVIER DA SILVA, NO BAIRRO SANTANA, A PEDIDO DOS MORADORES. O PRESENTE PEDIDO REITERA A INDICAÇÃO Nº 006/2016, NÃO ATENDIDA, DE AUTORIA DO MESMO EDIL.</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/282/282_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/282/282_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A INSTALAÇÃO DE UMA NOVA GRADE PARA O BUEIRO LOCALIZADO NA RUA SANTA ANASTÁCIA (RUA 04), EM FRENTE AO Nº 249, NO BAIRRO SÃO DOMINGOS, A PEDIDO DOS MORADORES.  O PRESENTE PEDIDO REITERA A INDICAÇÃO Nº 008/2016, NÃO ATENDIDA, DE AUTORIA DO MESMO EDIL.</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/283/283_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/283/283_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, PARA QUE SEJA TAMPADO UM BURACO NA RUA EZEQUIEL MOREIRA DE ABREU, AO LADO DO Nº 175, BEM COMO A INSTALAÇÃO DE UMA TAMPA NO BUEIRO ADJACENTE, NO BAIRRO SÃO DOMINGOS, A PEDIDO DOS MORADORES. O PRESENTE PEDIDO REITERA A INDICAÇÃO Nº 007/2016, NÃO ATENDIDA, DE AUTORIA DO MESMO EDIL.</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/284/284_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/284/284_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A RECOLOCAÇÃO DOS BLOQUETES E A RESTAURAÇÃO DE PARTE DA RUA JOSÉ OSÓRIO PEREIRA, NO BAIRRO BOM PASTOR, A PEDIDO DOS MORADORES. O PRESENTE PEDIDO REITERA A INDICAÇÃO Nº 002/2016, NÃO ATENDIDA, DE AUTORIA DO MESMO EDIL.</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/285/285_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/285/285_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, ESTUDOS NECESSÁRIOS PARA REMETER A ESTA CASA UM PROJETO DE LEI, PARA DEVIDA TRAMITAÇÃO E VOTAÇÃO, QUE CONCEDA ISENÇÃO DO PAGAMENTO DE IPTU PARA PORTADORES DE CÂNCER CRÔNICO EM TRATAMENTO.</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/286/286_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/286/286_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SECRETÁRIO DE SAÚDE, INFORMAÇÕES SOBRE ANDAMENTO DE CONCURSO PÚBLICO PARA AGENTES DE CONTROLE DE ENDEMIAS.</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/287/287_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/287/287_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A RECONSTRUÇÃO DA ESTRUTURA DA TRAVESSA MICENO CALDEIRA, BEM COMO O DESENTUPIMENTO DA MANILHA E LIMPEZA GERAL DO CÓRREGO PRÓXIMOS À MESMA, NO BAIRRO SÃO SEBASTIÃO, A PEDIDO DE SEUS MORADORES. O PRESENTE PEDIDO REITERA A INDICAÇÃO Nº 083/2016, NÃO ATENDIDA, DE AUTORIA DO MESMO EDIL.</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/288/288_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/288/288_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO PREFEITO, PROVIDÊNCIAS URGENTES E ESTUDOS NECESSÁRIOS PARA O FIEL CUMPRIMENTO DO ART. 252 DA LEI ORGÂNICA DO MUNICÍPIO DE UBÁ, QUANTO AO PASSE LIVRE PARA PESSOAS PORTADORAS DE DEFICIÊNCIA. </t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/289/289_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/289/289_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO E À GERÊNCIA DA CAIXA ECONÔMICA FEDERAL DE UBÁ, EM VIRTUDE DA DIVULGAÇÃO DE NOTÍCIA DO REINÍCIO DAS OBRAS DE CASAS DO PROGRAMA MINHA CASA, MINHA VIDA NA LOCALIDADE PRÓXIMA AO CÓRREGO DOS MENDES, SOLICITANDO CÓPIA DO CONTRATO COM A NOVA EMPRESA RESPONSÁVEL PELA CONSTRUÇÃO, SEU ENDEREÇO, E O(S) NOME(S), IDENTIDADE(S) E ENDEREÇO(S) DO(S) PROPRIETÁRIO(S) DA REFERIDA EMPRESA.</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/290/290_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/290/290_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, INFORMAÇÕES A RESPEITO DO CENTRO DE ATENÇÃO PSICOSSOCIAL &amp;#8211; CAPS, ESPECIFICAMENTE SOBRE OS ITENS QUE SE SEGUEM: - CÓPIA DO EDITAL, TERMOS ADITIVOS E O CONTRATO DO PREGÃO PRESENCIAL QUE OBJETIVAVA A CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA PRESTAÇÃO DE SERVIÇOS DE SAÚDE NO CENTRO DE ATENÇÃO PSICOSSOCIAL ÁLCOOL E DROGAS, TIPO III-CAPS AD III, DE ACORDO COM AS NORMATIVAS DO MINISTÉRIO DA SAÚDE; - DOCUMENTAÇÃO DO VENCEDOR DO PREGÃO PRESENCIAL COM COMPROVANTE DE SEU ENDEREÇO FÍSICO E, AINDA, DO ENDEREÇO DA EMPRESA; - NÚMERO DOS LOTES DOS MEDICAMENTOS ADQUIRIDOS PELO MUNICÍPIO DOS ÚLTIMOS TRÊS ANOS PARA O ATENDIMENTO NA POLICLÍNICA ODONTOLÓGICA MUNICIPAL, BEM COMO AQUELES QUE ESTÃO VENCIDOS E ENCAMINHADOS À INCINERAÇÃO. - CÓPIA DO EDITAL E DO CONTRATO DE LICITAÇÃO QUE TRATA SOBRE A AQUISIÇÃO DE VENTILADORES INDUSTRIAIS, BEM COMO PARA ONDE FORAM ENCAMINHADOS DENTRO DAS SECRETARIAS OU ÓRGÃOS MUNICIPAIS.</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/291/291_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/291/291_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, INFORMAÇÕES SOBRE O MOTIVO DOS ARES-CONDICIONADOS ADQUIRIDOS PARA O POSTO DE SAÚDE DO BAIRRO AGROCERES NÃO ESTAREM INSTALADOS.</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/292/292_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/292/292_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES À PRESIDÊNCIA DA CÂMARA MUNICIPAL COM RELAÇÃO AO DIRECIONAMENTO DOS DESCONTOS SINDICAIS REALIZADOS NO PAGAMENTO DOS FUNCIONÁRIOS PÚBLICOS EFETIVOS DESTA CASA LEGISLATIVA, CONSIDERANDO QUE OS MESMOS NÃO SÃO FILIADOS A SINDICATOS CLASSISTAS.</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/293/293_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/293/293_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A LIMPEZA GERAL E OPERAÇÃO TAPA-BURACOS NOS BAIRROS VILA CASAL E SÃO JOSÉ, A PEDIDO DOS MORADORES. O PRESENTE PEDIDO REITERA, PARCIALMENTE, A INDICAÇÃO Nº 071/16 DE AUTORIA DO EDIL RAFAEL FAÊDA DE FREITAS.</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/294/294_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/294/294_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. SECRETÁRIO DE CULTURA, PAULO LANNA, BEM COMO À EXMO. SR. SECRETÁRIO DE EDUCAÇÃO, JOSÉ GERALDO, SOLICITANDO-LHES ESTUDOS NECESSÁRIOS QUE PROMOVAM A ADAPTAÇÃO DA BIBLIOTECA MUNICIPAL PARA MAIOR ACESSIBILIDADE.</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/295/295_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/295/295_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PRESIDENTE DA CÂMARA, SOLICITANDO ESCLARECIMENTOS FORMAIS SOBRE OS MOTIVOS QUE REFERENDARAM A AUTORIZAÇÃO PARA QUE TRÊS SERVIDORAS EFETIVAS, DESTA CASA DE LEIS PARTICIPEM DE CURSO ONEROSO SOBRE &amp;#8220;CONDUTAS VEDADAS EM ANO ELEITORAL&amp;#8221;, JÁ QUE O TEMA DO REFERIDO CURSO É VISIVELMENTE DESTOANTE DAS ATRIBUIÇÕES DE SEUS RESPECTIVOS CARGOS.</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/296/296_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/296/296_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A RECONSTRUÇÃO DA CERCA DO POSTO DE SAÚDE DO BAIRRO PIRES DA LUZ, BEM COMO A NECESSIDADE DE VIGILANTES NO MESMO, A PEDIDO DOS MORADORES. O PRESENTE PEDIDO REITERA, PARCIALMENTE, A INDICAÇÃO Nº 258/15 DE AUTORIA DO EDIL RAFAEL FAÊDA DE FREITAS.</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/297/297_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/297/297_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A LIMPEZA GERAL DA RUA JOÃO PERÓN, BAIRRO AGROCERES, EM TODA SUA EXTENSÃO, INCLUSIVE NA LINHA FÉRREA, A PEDIDO DOS MORADORES. O PRESENTE PEDIDO REITERA A INDICAÇÃO Nº 255/15 DE MESMA AUTORIA.</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/298/298_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/298/298_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A INSTALAÇÃO DE LUMINÁRIAS NA RUA JESUS CANDIAN, BAIRRO MANGUEIRA RURAL, DO SEU INÍCIO ATÉ A INDÚSTRIA DE MÓVEIS SALLÊTO. O PRESENTE PEDIDO REITERA A INDICAÇÃO Nº 228/14 DE MESMA AUTORIA.</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/299/299_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/299/299_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, O CALÇAMENTO DE TODAS AS RUAS DA VILA MORETO, LOCALIZADA NA RODOVIA UBÁ-VISCONDE DO RIO BRANCO, A PEDIDO DE SEUS MORADORES. O PRESENTE PEDIDO REITERA A INDICAÇÃO Nº 053/15 DE MESMA AUTORIA.</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/300/300_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/300/300_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, O ASFALTAMENTO DA RUA TEREZA CASAGRANDE, BAIRRO CONCÓRDIA, A PEDIDO DOS MORADORES. O PRESENTE PEDIDO REITERA O REQUERIMENTO Nº 163/15 DE MESMA AUTORIA.</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/301/301_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/301/301_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A INSTALAÇÃO DE LUMINÁRIAS NOS POSTES DA RUA JURANDIR PERÓN, EM SUA DESCIDA PRÓXIMA AO TREVO EM DIREÇÃO À COPASA, A PEDIDO DOS MORADORES. O PRESENTE PEDIDO REITERA, PARCIALMENTE, A INDICAÇÃO Nº 319/13 DE AUTORIA DO EDIL CÉLIO BOTARO.</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/302/302_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/302/302_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, INFORMAÇÕES SOBRE O ENVIO DE RECURSOS MUNICIPAIS AOS HOSPITAIS DA CIDADE.</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/303/303_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/303/303_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, PARA ENCAMINHAR ÀS SECRETARIAS DO MUNICÍPIO, A DIVULGAÇÃO E APRESENTAÇÃO DE PROPOSTAS PARA ATENDER A CHAMADA PÚBLICA Nº 02/2016, DO MINISTÉRIO DAS MULHERES, DA IGUALDADE RACIAL E DOS DIREITOS HUMANOS SECRETARIA ESPECIAL DE POLÍTICAS DE PROMOÇÃO DA IGUALDADE RACIAL PARA IMPLEMENTAÇÃO DO SISTEMA NACIONAL DE PROMOÇÃO DA IGUALDADE RACIAL. O PRESENTE PEDIDO REITERA A INDICAÇÃO Nº 062/15 DE MESMA AUTORIA.</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/304/304_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/304/304_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A REALIZAÇÃO DA 3ª SEMANA MUNICIPAL DA JUVENTUDE, EM CONFORMIDADE À LEI MUNICIPAL Nº 3.804, DE 17 DE DEZEMBRO DE 2009. O PRESENTE PEDIDO REITERA O REQUERIMENTO Nº 056/13 DE MESMA AUTORIA.</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/305/305_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/305/305_texto_integral.pdf</t>
   </si>
   <si>
     <t>À MESA DIRETORA DESTA CASA, O AGENDAMENTO E REALIZAÇÃO DE UMA AUDIÊNCIA PÚBLICA PARA DEBATER O TEMA DA CAMPANHA DA FRATERNIDADE 2016.</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/306/306_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/306/306_texto_integral.pdf</t>
   </si>
   <si>
     <t>À MESA DIRETORA DESTA CASA, O AGENDAMENTO E REALIZAÇÃO DE UMA SESSÃO SOLENE EM HOMENAGEM AOS 50 ANOS DA SOCIEDADE UBAENSE DE ARTES E OFÍCIOS &amp;#8211; PATRONATO SÃO JOSÉ.</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/307/307_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/307/307_texto_integral.pdf</t>
   </si>
   <si>
     <t>À MESA DIRETORA DESTA CASA, EM CONFORMIDADE COM A RESOLUÇÃO N°01/2009, O APOIO INSTITUCIONAL DA CÂMARA MUNICIPAL DE UBÁ PARA O EVENTO DA ASSOCIAÇÃO CULTURAL DE COMBATE À DISCRIMINAÇÃO RACIAL SOLANO TRINDADE &amp;#8211; AST.</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/427/427_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/427/427_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A PEDIDO DE MORADORES, INFORMAÇÕES SOBRE O UNIFORME ESCOLAR DOS ESTUDANTES DA REDE MUNICIPAL DE ENSINO.</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/428/428_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/428/428_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, ESTUDOS TÉCNICOS VISANDO À ELABORAÇÃO DE UM PROJETO PARA ABERTURA DE UMA AVENIDA NO BAIRRO PONTE PRETA, QUE INICIE NO LADO ESQUERDO DO RIO, MARGEANDO-O ATÉ A PONTE DO ANEL VIÁRIO DA COMUNIDADE DOS MENDES. O PRESENTE PEDIDO REITERA O REQUERIMENTO Nº 092/16 DE MESMA AUTORIA.</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/429/429_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/429/429_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, ESTUDOS TÉCNICOS VISANDO À ELABORAÇÃO DE UM PROJETO PARA ABERTURA DE UMA AVENIDA QUE INICIE NAS PROXIMIDADES DA IGREJA DO DIVINO ESPÍRITO SANTO, SEGUINDO PELA LINHA FÉRREA DA RUA MAJOR TITO CÉSAR, BAIRRO CORTE GRANDE, VOLTA DA FERRADURA, ATÉ A ESTAÇÃO DA COMUNIDADE PEIXOTO FILHO. O PRESENTE PEDIDO REITERA A INDICAÇÃO Nº 079/16 DE MESMA AUTORIA.</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/430/430_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/430/430_texto_integral.pdf</t>
   </si>
   <si>
     <t>À SRA. ANA PAULA GOMES DE AGUIAR VARGAS, PRESIDENTE DO INSTITUTO DE PREVIDÊNCIA DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE UBÁ &amp;#8211; UBAPREV, QUESTIONANDO SE A PREFEITURA DE UBÁ JÁ REGULARIZOU O AUMENTO DO REPASSE AO INSTITUTO DE 16% PARA 37,92%.</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/431/431_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/431/431_texto_integral.pdf</t>
   </si>
   <si>
     <t>A PRESIDÊNCIA DA CÂMARA MUNICIPAL, BAIXE NOVA PORTARIA, SUBSTITUINDO A DE Nº 053/16 QUE REGULAMENTA &amp;#8220;O USO DE VEÍCULO DE TRANSPORTE COLETIVO NO ÂMBITO DA INSTITUIÇÃO&amp;#8221;, IMPONDO MEDIDAS QUE VISEM A DAR FINALIDADE ORIGINÁRIA, OU SEJA, DESTINAR O VEICULO TIPO &amp;#8220;VAN&amp;#8221; PARA USO EXCLUSIVO DO PODER LEGISLATIVO UBAENSE.</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/432/432_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/432/432_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO INFORMAÇÕES A RESPEITO DA FALTA DE REPASSE DA ALÍQUOTA DE 37,92% À UBAPREV, DECORRENTE DA AMORTIZAÇÃO DO DÉFICIT DO FUNDO PREVIDENCIÁRIO</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/433/433_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/433/433_texto_integral.pdf</t>
   </si>
   <si>
     <t>À MESA DIRETORA, EM CONFORMIDADE COM A RESOLUÇÃO Nº 01/2009, O APOIO INSTITUCIONAL DA CÂMARA MUNICIPAL DE UBÁ PARA O EVENTO &amp;#8220;DEBATES SOBRE O ESTADO DEMOCRÁTICO DE DIREITO&amp;#8221;, PROMOVIDO PELA UEMG &amp;#8211; UNIVERSIDADE DO ESTADO DE MINAS GERAIS, A OCORRER NO PRÓXIMO DIA 12 DE ABRIL.</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/434/434_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/434/434_texto_integral.pdf</t>
   </si>
   <si>
     <t>À MESA DIRETORA, EM CONFORMIDADE COM A RESOLUÇÃO Nº 01/2009, O APOIO INSTITUCIONAL DA CÂMARA MUNICIPAL DE UBÁ PARA O EVENTO QUE HOMENAGEARÁ OS CIDADÃOS QUE PRESTAM RELEVANTES SERVIÇOS À COMUNIDADE, ALÉM DA ABERTURA DE EXPOSIÇÃO PATCHWORK DO ATELIER &amp;#8220;PATRÍCIA MAGALHÃES E ARTE EM PATCHOWORK, A OCORRER NO DIA 29 DE ABRIL.</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/435/435_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/435/435_texto_integral.pdf</t>
   </si>
   <si>
     <t>À MESA DIRETORA A AUTORIZAÇÃO PARA A REALIZAÇÃO DO SEMINÁRIO &amp;#8220;LIXO E CIDADANIA&amp;#8221;.</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/436/436_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/436/436_texto_integral.pdf</t>
   </si>
   <si>
     <t>À MESA DIRETORA PARA QUE APRESENTE COM URGÊNCIA PROJETO DE LEI QUE DISPONHA SOBRE A REVISÃO GERAL ANUAL DOS SERVIDORES DA CÂMARA MUNICIPAL DE UBÁ E DÁ OUTRAS PROVIDÊNCIAS COM ÍNDICE DE 10,67% (DEZ VÍRGULA SESSENTA E SETE POR CENTO), RECOMPONDO AS PERDAS SALARIAIS DIANTE DA OMISSÃO DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
     <t>AO PREFEITO, REFORMA DA PONTE LOCALIZADA ENTRE O BAIRRO LARANJAL E A COMUNIDADE SANTO ANASTÁCIO. REITERA, PARCIALMENTE, A INDICAÇÃO 100/13.</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/437/437_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/437/437_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, NOMEAÇÃO DO CANDIDATO APROVADO NO CONCURSO, ALEXSANDRO DE SOUZA, PARA O CARGO DE FISCAL DE OBRAS E POSTURAS I.</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/438/438_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/438/438_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO E AO SECRETÁRIO MUNICIPAL DE SAÚDE, INFORMAÇÕES A RESPEITO DO CARRO FUMACÊ DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/439/439_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/439/439_texto_integral.pdf</t>
   </si>
   <si>
     <t>À MESA DIRETORA DA CÂMARA, SOLICITANDO APOIO E PARTICIPAÇÃO DESTA CASA NA FEIRA REGIONAL DA ECONOMIA POPULAR SOLIDÁRIA (EPS).</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/464/464_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/464/464_texto_integral.pdf</t>
   </si>
   <si>
     <t>À AGÊNCIA DE UBÁ DA CAIXA ECONÔMICA FEDERAL (CAIXA), TENDO EM VISTA O REQUERIMENTO ENVIADO POR ESTE VEREADOR A ESTA INSTITUIÇÃO E À PREFEITURA MUNICIPAL DE UBÁ, EM 28 DE MARÇO PP, RELACIONADO ÀS OBRAS DAS CASAS DO PROGRAMA MINHA CASA MINHA VIDA REALIZADAS NAS PROXIMIDADES DO CÓRREGO DOS MENDES, NESTA CIDADE.</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/465/465_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/465/465_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A REALIZAÇÃO DE OPERAÇÃO TAPA BURACOS EM TODAS AS RUAS DO BAIRRO SÃO JUDAS TADEU, A PEDIDO DOS MORADORES. O PRESENTE PEDIDO REITERA A INDICAÇÃO Nº 036/14 DE AUTORIA DO EDIL RAFAEL FAEDA DE FREITAS.</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/466/466_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/466/466_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO EXMO. SR. SECRETARIO MUNICIPAL DE CULTURA, PAULO LANNA, SOLICITANDO A PARTICIPAÇÃO DOS MEMBROS DO FUTURO CONSELHO MUNICIPAL DE CULTURA, NA CAPACITAÇÃO PARA CONSELHEIROS MUNICIPAIS DE CULTURA E PATRIMÔNIO REALIZADO PELA SECRETARIA DE ESTADO E MINISTÉRIO DA CULTURA. </t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/467/467_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/467/467_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, O PATROLAMENTO E REFORMA DAS MANILHAS DEFEITUOSAS DA ESTRADA &amp;#8220;SETE VOLTAS&amp;#8221;, QUE LIGA O DISTRITO DE UBARI A DIVINÉSIA, A PEDIDO DOS MORADORES. O PRESENTE PEDIDO REITERA A INDICAÇÃO Nº 004/16 DE MESMA AUTORIA.</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/468/468_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/468/468_texto_integral.pdf</t>
   </si>
   <si>
     <t>À MESA DIRETORA, EM CONFORMIDADE COM A RESOLUÇÃO N°01/2009, O APOIO INSTITUCIONAL DA CÂMARA MUNICIPAL DE UBÁ AO EVENTO &amp;#8220;FILOSOFIA DA BIOLOGIA&amp;#8221;, QUE ACONTECERÁ ENTRE OS DIAS 31 DE MAIO E 1 DE JUNHO, NO PLENÁRIO DESTA CASA, MINISTRADO PELOS PROFESSORES LUCIANO CALDAS CAMERINO E CLAUDETE IMACULADA DE SOUSA GOMES.</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/469/469_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/469/469_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, O ASFALTAMENTO DA PARTE ALTA DA RUA JOSÉ COSTA MARQUES, NO BAIRRO PONTE PRETA, A PEDIDO DOS MORADORES. O PRESENTE PEDIDO REITERA A INDICAÇÃO Nº 204/14 DE AUTORIA DO EDIL JOSÉ ALVES GERMANO.</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/470/470_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/470/470_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A URGENTE CONSTRUÇÃO DE UM REDUTOR DE VELOCIDADE NA RUA CEL. BERNARDINO CARNEIRO, PRÓXIMO AO PORTÃO DA ESCOLA PROFESSOR FRANCISCO ARTHIDORO DA COSTA, CONHECIDA COMO &amp;#8220;RAULZINHO&amp;#8221;, REITERANDO O REQUERIMENTO Nº 209/15 DE MESMA AUTORIA.</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/471/471_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/471/471_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A URGENTE REALIZAÇÃO DE OPERAÇÃO TAPA BURACOS NAS RUAS JOSÉ FLORES DA SILVA, DÁRIO VIEIRA, PROFESSOR ARTHIDORO COSTA, PROFESSOR MANOEL ARTHITORO CASTRO, NO BAIRRO SÃO JUDAS TADEU, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/472/472_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/472/472_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A LIMPEZA E CAPINA DO ACESSO À MINA D&amp;#8217;ÁGUA EM FRENTE AO Nº 16 DA RUA JOSÉ CAMPOMIZZI FILHO, NO BAIRRO ALTAIR ROCHA, A PEDIDO DOS MORADORES. O PRESENTE PEDIDO REITERA A INDICAÇÃO Nº 147/16 DE MESMA AUTORIA.</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/473/473_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/473/473_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A CAPINA E LIMPEZA GERAL DA RUA PROFESSOR FRANCISCO ARTHIDORO DA COSTA, BAIRRO ALTAIR ROCHA, A PEDIDO DOS MORADORES. O PRESENTE PEDIDO REITERA A INDICAÇÃO Nº 071/16 DE MESMA AUTORIA.</t>
   </si>
   <si>
     <t>1399</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1399/1399_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1399/1399_texto_integral.pdf</t>
   </si>
   <si>
     <t>À MESA DIRETORA, O AGENDAMENTO DE UMA SESSÃO SOLENE EM COMEMORAÇÃO AO CENTENÁRIO DE FUNDAÇÃO DA LIGA OPERÁRIA BENEFICENTE DE UBÁ.</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/475/475_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/475/475_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, BEM COMO À EXMA. SRA. SECRETÁRIA DE DESENVOLVIMENTO SOCIAL, EULÁLIA GUILHERMINO VALENTE, SOLICITANDO-LHES INFORMAÇÕES A RESPEITO DAS OFICINAS OFERTADAS NO CRAS (CENTRO DE REFERÊNCIA DE ASSISTÊNCIA SOCIAL).</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/584/584_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/584/584_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, BEM COMO AO EXMO. SR. SECRETÁRIO DE SAÚDE, CLÁUDIO PONCIANO, INFORMAÇÕES COM OS MOTIVOS QUE JUSTIFIQUEM O POSTO DE SAÚDE DA COMUNIDADE DE UBEBA ESTAR FECHADO DURANTE O PERÍODO MATUTINO, ALÉM DO SEU ATUAL ESTADO DE FUNCIONAMENTO.</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/585/585_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/585/585_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, BEM COMO AO SETOR DE VIGILÂNCIA SANITÁRIA MUNICIPAL, SOLICITANDO LIMPEZAS NAS CALHAS DO TELHADO E DOS BANHEIROS DA FEIRA LIVRE DE UBÁ, A PEDIDO DOS FEIRANTES. O PRESENTE PEDIDO REITERA, PARCIALMENTE, A INDICAÇÃO Nº 182/15 DE MESMA AUTORIA.</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/586/586_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/586/586_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A REFORMA GERAL DA QUADRA POLIESPORTIVA NO DISTRITO DE UBARI, A PEDIDO DOS MORADORES. O PRESENTE PEDIDO REITERA A INDICAÇÃO Nº 277/15 DE MESMA AUTORIA.</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/587/587_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/587/587_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, O CONSERTO DAS MANILHAS QUE AFUNDARAM NA VILA VICENTE, LOCALIZADA PRÓXIMA AO Nº 799 DA RUA LIONS, NO BAIRRO BOM PASTOR, A PEDIDO DOS MORADORES. O PRESENTE PEDIDO REITERA A INDICAÇÃO Nº 283/15 DE MESMA AUTORIA.</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/588/588_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/588/588_texto_integral.pdf</t>
   </si>
   <si>
     <t>A SRA. DIRETORA PRESIDENTE DA UBAPREV - INSTITUTO DE PREVIDÊNCIA DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE UBÁ, SRA. ANA PAULA GOMES DE AGUIAR VARGAS, CONVIDANDO-A PARTICIPAR DE UMA REUNIÃO ORDINÁRIA, PREVIAMENTE AGENDA COM A DIRETORIA DESTA CASA DE LEIS, PARA DISCORRER SOBRE ASSUNTOS DE INTERESSE DOS SERVIDORES MUNICIPAIS.</t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1034/1034_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1034/1034_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">À MESA DIRETORA DESTA CASA ESCLARECIMENTOS SOBRE INFORMAÇÕES CONTIDAS NO BALANCETE DE 2015 APRESENTADO PELA CMU. </t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
     <t>Carlos da Silva Rufato, Rafael Paulo de Freitas, Rosângela Maria Alfenas de Andrade</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1035/1035_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1035/1035_texto_integral.pdf</t>
   </si>
   <si>
     <t>À MESA DIRETORA PARA QUE SEJA ESTUDADA A VIABILIDADE DE DEVOLUÇÃO DO MONTANTE DE RECURSOS NÃO UTILIZADOS DA CÂMARA MUNICIPAL PARA A PREFEITURA, MENSALMENTE OU TRIMESTRALMENTE ATÉ O FIM DO EXERCÍCIO FINANCEIRO DO ANO DE 2016, NO INTUITO DE SER DIRECIONADO PARA O PAGAMENTO DO REAJUSTE DOS SERVIDORES MUNICIPAIS.</t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1036/1036_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1036/1036_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO QUE, APÓS O TÉRMINO DO CALÇAMENTO DA RUA CRISTALINA, DO BAIRRO CRISTAL, A EQUIPE DO SETOR DE OBRAS SEJA ENCAMINHADA AO BAIRRO SÃO MATHEUS, PARA REALIZAR O CALÇAMENTO DE TODAS SUAS RUAS, CONFORME PROMETIDO AOS MORADORES. REITERA REQUERIMENTO 095/13 E 274/15.</t>
   </si>
   <si>
     <t>1037</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1037/1037_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1037/1037_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, O ENVIO DAS CÓPIAS DAS ANÁLISES LABORATORIAIS, COM OS PARECERES TÉCNICOS, DO SISTEMA DE ABASTECIMENTO DE ÁGUA DO DISTRITO DE DIAMANTE E AINDA, AS INFORMAÇÕES SOBRE O ANDAMENTO DAS OBRAS DE INSTALAÇÃO DO RESERVATÓRIO DE ÁGUA DAQUELA LOCALIDADE. REITERA REQUERIMENTO 069/15.</t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1038/1038_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1038/1038_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO E AO COMANDANTE DO 21° BPMMG, TEN. CEL. PM LÚCIO MAURO CAMPOS SILVA, SOLICITANDO-LHES ESTUDOS QUE VIABILIZEM A CONSTRUÇÃO DE UMA GUARNIÇÃO MILITAR PARA ATUAR NO DISTRITO DE DIAMANTE DE UBÁ. O PRESENTE PEDIDO REITERA O REQUERIMENTO Nº 301/14 DE MESMA AUTORIA.</t>
   </si>
   <si>
     <t>1039</t>
   </si>
   <si>
     <t>AO PREFEITO, O URGENTE REABASTECIMENTO DE MEDICAMENTOS, A EXTENSÃO DO HORÁRIO DE ATENDIMENTO, A INSTALAÇÃO DE PAINEL DE SENHAS, VENTILADORES E MÃO DE OBRA SUFICIENTE PARA ATENDER A DEMANDA ATUAL DA FARMÁCIA MUNICIPAL E DE TODOS OS POSTOS DE SAÚDE DE UBÁ. O PRESENTE PEDIDO REITERA, PARCIALMENTE, A INDICAÇÃO Nº 176/16 DE MESMA AUTORIA.</t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1040/1040_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1040/1040_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, BEM COMO AO EXMO. SR. SECRETÁRIO DE SAÚDE, THIAGO DE CASTRO, SOLICITANDO-LHES INFORMAÇÕES REFERENTES À SAÚDE NO MUNICÍPIO DE UBÁ.</t>
   </si>
   <si>
     <t>1041</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1041/1041_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1041/1041_texto_integral.pdf</t>
   </si>
   <si>
     <t>1043</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1043/1043_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1043/1043_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A INSTALAÇÃO DE UMA COBERTURA E BANCOS EM FRENTE À CAPELA DO VELÓRIO MUNICIPAL (PARTE BAIXA), PARA PROPORCIONAR MAIOR CONFORTO AOS USUÁRIOS, PRINCIPALMENTE EM DIAS DE CHUVA E CALOR FORTES. O PRESENTE PEDIDO REITERA O REQUERIMENTO Nº 060/16 DE MESMA AUTORIA.</t>
   </si>
   <si>
     <t>1044</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1044/1044_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1044/1044_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, O CALÇAMENTO DE TODAS AS RUAS DA VILA MORETO, LOCALIZADA NA RODOVIA UBÁ-VISCONDE DO RIO BRANCO, A PEDIDO DE SEUS MORADORES. O PRESENTE PEDIDO REITERA O REQUERIMENTO Nº 082/16 DE MESMA AUTORIA.</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1045/1045_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1045/1045_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A LIMPEZA GERAL E CAPINA DAS MARGENS DA RUA ELIAS ANTÔNIO LAUD, QUE LIGA OS BAIRROS DA LUZ AO PONTE PRETA, A PEDIDO DOS MORADORES. O PRESENTE PEDIDO REITERA O REQUERIMENTO Nº 053/16 DE MESMA AUTORIA.</t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1046/1046_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1046/1046_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A CAPINA E LIMPEZA GERAL DAS MARGENS DA RUA JURANDIR PERON, INICIANDO NO BAIRRO AGROCERES ATÉ O TREVO DA COPASA, A PEDIDO DOS MORADORES. O PRESENTE PEDIDO REITERA A INDICAÇÃO Nº 119/16 DE MESMA AUTORIA.</t>
   </si>
   <si>
     <t>1047</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1047/1047_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1047/1047_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, O ASFALTAMENTO DA RUA TEREZA CASAGRANDE, BAIRRO CONCÓRDIA, A PEDIDO DOS MORADORES. O PRESENTE PEDIDO REITERA O REQUERIMENTO Nº 083/16 DE MESMA AUTORIA.</t>
   </si>
   <si>
     <t>1048</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1048/1048_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1048/1048_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A CONSTRUÇÃO DE UM QUEBRA MOLA NA AV. PAULINO FERNANDES, BAIRRO PAULINO FERNANDES, EM FRENTE AO STUDIO CLAUDINEY DIGITAL, NO Nº 34, A PEDIDO DOS MORADORES. O PRESENTE PEDIDO REITERA A INDICAÇÃO Nº 247/15 DE MESMA AUTORIA.</t>
   </si>
   <si>
     <t>1049</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1049/1049_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1049/1049_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A LIMPEZA GERAL E O NIVELAMENTO DO CALÇAMENTO E, SE POSSÍVEL, O ASFALTAMENTO DE TODAS AS RUAS DO BAIRRO PAULINO FERNANDES, A PEDIDO DOS MORADORES. O PRESENTE PEDIDO REITERA, PARCIALMENTE, O REQUERIMENTO Nº 093/15 DE MESMA AUTORIA.</t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1052/1052_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1052/1052_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, O CALÇAMENTO, A INSTALAÇÃO DE REDE DE CAPTAÇÃO DE ESGOTO E ÁGUAS PLUVIAIS NAS RUAS DO BAIRRO SÃO MATHEUS, QUE AINDA NÃO POSSUEM ESSAS BENFEITORIAS. SUGERE-SE QUE PARA AMENIZAR A SITUAÇÃO DO REFERIDO BAIRRO, SEJA REALIZADO O CASCALHAMENTO ATÉ POSSIBILIDADE DE CALÇAR SUAS RUAS. O PRESENTE PEDIDO REITERA, PARCIALMENTE, A INDICAÇÃO Nº 099/15 DE MESMA AUTORIA.</t>
   </si>
   <si>
     <t>1053</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1053/1053_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1053/1053_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A INSTALAÇÃO DE MEIOS FIOS E O CALÇAMENTO DA RUA REGINALDO FRANCISCO COELHO, BAIRRO JARDIM ELIDA, A PEDIDO DE SEUS MORADORES. O PRESENTE PEDIDO REITERA, PARCIALMENTE, O REQUERIMENTO Nº 021/16 DE MESMA AUTORIA.</t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1054/1054_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1054/1054_texto_integral.pdf</t>
   </si>
   <si>
     <t>À SECRETÁRIA DE DESENVOLVIMENTO SOCIAL, EULÁLIA GUILHERMINO VALENTE, SOLICITANDO-LHE O APOIO E PRESENÇA DOS CONSELHEIROS DO CONSELHO DO IDOSO PARA CAPACITAÇÃO NO CURSO &amp;#8220;DIA INTERNACIONAL DE COMBATE A VIOLÊNCIA CONTRA A PESSOA IDOSA&amp;#8221;, NO DIA 16/06/2016, NO HORÁRIO DE 8:00H ÀS 12:00H, QUE SERÁ REALIZADO NA UNIVERSIDADE ABERTA INTEGRADA DE MINAS GERAIS &amp;#8211; UAITECS.</t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1055/1055_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1055/1055_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, ENCAMINHAR À SECRETARIA MUNICIPAL DO AMBIENTE E MOBILIDADE URBANA E SECRETARIA MUNICIPAL DE PLANEJAMENTO, PARA ELABORAÇÃO E ENVIO D PROJETO DE LEI À CÂMARA MUNICIPAL, DO PLANO MUNICIPAL DE MOBILIDADE URBANA, OBRIGATÓRIO PARA CIDADES ACIMA DE 20.000 MIL HABITANTES, CONFORME LEI FEDERAL 12.587/12. O PRESENTE PEDIDO REITERA A INDICAÇÃO Nº 141/14 DE MESMA AUTORIA.</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1056/1056_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1056/1056_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO E SECRETARIA MUNICIPAL DO AMBIENTE E MOBILIDADE URBANA, PARA IMPLEMENTAR E DESENVOLVER UM PROJETO DE VIVEIRO EDUCADOR, EM PARCERIA COM O IEF, COM CULTIVO DE PLANTAS NATIVAS, FRUTÍFERAS, ORNAMENTAIS, HORTALIÇAS E MEDICINAIS, PARA RECUPERAÇÃO DE MATA CILIAR, (RE)VEGETAÇÃO DE TOPO DE MORRO, RECUPERAÇÃO DE ÁREAS DEGRADADAS, ARBORIZAÇÃO URBANA, COM RESULTADOS POSITIVOS PARA TODA A SOCIEDADE, COM ECONOMIA PARA OS COFRES PÚBLICOS NA COMPRA DE MUDAS, O INCENTIVO À EDUCAÇÃO AMBIENTAL, A RECUPERAÇÃO AMBIENTAL DA BACIA HIDROGRÁFICA DO RIO UBÁ, COM O CONSEQUENTE AUMENTO DA PRODUÇÃO DE ÁGUA NAS NASCENTES QUE ABASTECEM NOSSOS MANANCIAIS E MELHORIA DA QUALIDADE AMBIENTAL PARA TODOS! O PRESENTE PEDIDO REITERA A INDICAÇÃO Nº 149/15 DE MESMA AUTORIA.</t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1057/1057_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1057/1057_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO E SECRETARIA MUNICIPAL DO AMBIENTE E MOBILIDADE URBANA, PARA CONSTRUIR, IMPLEMENTAR E DESENVOLVER O PROGRAMA AGENDA 21 LOCAL, COMO UM IMPORTANTE INSTRUMENTO DE PLANEJAMENTO DE POLÍTICAS PÚBLICAS DE FORMA TRANSDISCIPLINAR, QUE ENVOLVE TANTO A SOCIEDADE CIVIL E O GOVERNO EM UM PROCESSO AMPLO E PARTICIPATIVO DE CONSULTA SOBRE OS PROBLEMAS AMBIENTAIS, SOCIAIS E ECONÔMICOS LOCAIS E O DEBATE SOBRE SOLUÇÕES PARA ESSES PROBLEMAS ATRAVÉS DA IDENTIFICAÇÃO E IMPLEMENTAÇÃO DE AÇÕES CONCRETAS QUE VISEM O DESENVOLVIMENTO SUSTENTÁVEL LOCAL. O PRESENTE PEDIDO REITERA A INDICAÇÃO Nº 138/15 DE MESMA AUTORIA.</t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1058/1058_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1058/1058_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO MINISTÉRIO PÚBLICO, A PRESENÇA DE UM PROMOTOR EM UMA REUNIÃO ORDINÁRIA A SER AGENDADA COM A DIRETORIA DESTA CASA, PARA TRATAR DE QUESTÕES DE SUMA IMPORTÂNCIA NA CIDADE DE UBÁ: VIAÇÃO UBÁ, CONJUNTO HABITACIONAL CIDADE CARINHO, COPASA E DENTRE OUTROS._x000D_
 AUTOR: VEREADOR JORGE CUSTÓDIO GERVÁSIO_x000D_
 </t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1059/1059_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1059/1059_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A PRESTAÇÃO DE CONTAS REFERENTE AO DINHEIRO ARRECADADO PELA PREFEITURA MUNICIPAL DE UBÁ, REFERENTE O LEILÃO DE 8 IMÓVEIS PÚBLICOS.</t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1060/1060_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1060/1060_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A PRESTAÇÃO DE CONTAS SOBRE O OFICIO CIRCULAR Nº 229/GP/2015 REFERENTE AO CONVÊNIO Nº 806223, CUJO OBJETO É &amp;#8220; A REFORMA DA PRAÇA AGENOR BARBOSA&amp;#8221; COM O CRÉDITO DE R$ 121.875,00 (CENTRO E VINTE E UM MIL, OITOCENTOS E SETENTA E CINCO REAIS).</t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1081/1081_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1081/1081_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A CONSTRUÇÃO DE 04 REDUTORES DE VELOCIDADE NO DISTRITO DE UBARI, ESPECIFICAMENTE COM 02 NAS VIAS PARALELAS À IGREJA CATÓLICA, 01 PRÓXIMO AO POSTO DE SAÚDE E, POR FIM, 01 NAS ADJACÊNCIAS DO POSTO DE COMBUSTÍVEIS. O PRESENTE PEDIDO REITERA A INDICAÇÃO Nº 248/15 DE MESMA AUTORIA.</t>
   </si>
   <si>
     <t>1082</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1082/1082_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1082/1082_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO COMANDANTE DO 21° BPMMG, TEN. CEL. LÚCIO MAURO CAMPOS SILVA, BEM COMO AO SR. DELEGADO REGIONAL DE SEGURANÇA PÚBLICA, FERNANDO DIAS DA SILVA, CONVIDANDO-OS A COMPARECEREM A ESTA CASA DE LEIS EM UMA REUNIÃO ORDINÁRIA, COM O OBJETIVO DE TRAZEREM INFORMAÇÕES COM RELAÇÃO A ATUAL SITUAÇÃO DA SEGURANÇA PÚBLICA EM UBÁ. </t>
   </si>
   <si>
     <t>1083</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1083/1083_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1083/1083_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, O CALÇAMENTO DA RUA JOSÉ LOURENÇO SPERANDIO, NO BAIRRO MANGUEIRA RURAL, A PEDIDO DOS MORADORES. O PRESENTE PEDIDO REITERA, PARCIALMENTE, A INDICAÇÃO Nº 137/15 DE AUTORIA DO VEREADOR OSWALDO PEIXOTO GUIMARÃES.</t>
   </si>
   <si>
     <t>1084</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1084/1084_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1084/1084_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, JUNTO AO SECRETÁRIO MUNICIPAL DE SAÚDE, SOLICITANDO INFORMAÇÕES SOBRE A SITUAÇÃO DA FARMÁCIA MUNICIPAL, QUANTO O RETORNO DO FUNCIONAMENTO NO TURNO DE OITO HORAS; QUANDO O ABASTECIMENTO SERÁ NORMALIZADO E GARANTIAS DA RAPIDEZ E A EFICIÊNCIA NO ATENDIMENTO, COMO PRECONIZA O ESTATUTO DO IDOSO. SUGESTÃO DOS VEREADORES DA CÂMARA DA MELHOR IDADE.</t>
   </si>
   <si>
     <t>1085</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1085/1085_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1085/1085_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, QUE PROMOVA MEDIDAS DE SINALIZAÇÃO ADEQUADA PARA O ESTACIONAMENTO DE CARROS DE IDOSOS, E QUE O REPASSE DOS ADESIVOS DE IDENTIFICAÇÃO DOS CARROS DOS IDOSOS TENHAM MAIOR FACILIDADE E SEM CUSTO PARA ADQUIRI-LOS. ESTE PEDIDO REITERA PARCIALMENTE O REQUERIMENTO Nº 06/14, DE AUTORIA DO VEREADOR OSWALDO PEIXOTO GUIMARÃES. SUGESTÃO DOS VEREADORES DA CÂMARA DA MELHOR IDADE.</t>
   </si>
   <si>
     <t>1086</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1086/1086_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1086/1086_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, QUE PROMOVA A RESTAURAÇÃO DO MURO DA RESIDÊNCIA DO SE. JOSÉ GREGÓRIO, QUE FOI AFETADO PELAS CHUVAS, GERADO POR ENXURRADA, LOCALIZADO NA RUA SANTA ANASTÁCIA, Nº 646, FUNDOS, BAIRRO SÃO DOMINGOS. ESTE PEDIDO REITERA PARCIALMENTE A INDICAÇÃO Nº 175/16, DE AUTORIA DO VEREADOR DARCI PIRES DA SILVA. SUGESTÃO DOS VEREADORES DA CÂMARA DA MELHOR IDADE.</t>
   </si>
   <si>
     <t>1087</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1087/1087_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1087/1087_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, O RECAPEAMENTO ASFÁLTICO DA AVENIDA JOSÉ RESENDE BRANDO, BAIRRO BOM PASTOR. REITERA A INDICAÇÃO Nº 169/14.</t>
   </si>
   <si>
     <t>1141</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1141/1141_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1141/1141_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, SUGERINDO-LHE ESTUDOS QUE VIABILIZEM A UTILIZAÇÃO DE UM IMÓVEL, QUE PERTENCE AO MUNICÍPIO DE UBÁ, COMO CAPELA MORTUÁRIA NO DISTRITO DE DIAMANTE, A PEDIDO DOS MORADORES. O PRESENTE PEDIDO REITERA, PARCIALMENTE, A INDICAÇÃO Nº 182/16 DE MESMA AUTORIA.</t>
   </si>
   <si>
     <t>1142</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1142/1142_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1142/1142_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, EXPLICAÇÕES SOBRE A INSTALAÇÃO DE UMA CABINE PRÓXIMA AO PORTÃO DE EMBARQUE E DESEMBARQUE DO TERMINAL RODOVIÁRIO DE UBÁ.</t>
   </si>
   <si>
     <t>1143</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1143/1143_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1143/1143_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO PARA ENCAMINHAR À CÂMARA MUNICIPAL, PROJETO DE LEI PARA CRIAR O CONSELHO MUNICIPAL DE SEGURANÇA PÚBLICA E DEFESA SOCIAL (ANTEPROJETO ANEXO), COM OBJETIVO DE UMA MAIOR INTEGRAÇÃO DOS ÓRGÃOS PÚBLICOS E DA SOCIEDADE, PARA MELHORIA DA POLÍTICA DE SEGURANÇA PÚBLICA NO MUNICÍPIO DE UBÁ COM MAIOR PARTICIPAÇÃO POPULAR E COMUNITÁRIA.</t>
   </si>
   <si>
     <t>1360</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1360/1360_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1360/1360_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO E AO SÓCIO PROPRIETÁRIO DA EMPRESA VIAÇÃO UBÁ, RICARDO SANTANA, CONVIDANDO-OS A PARTICIPARES DE UMA REUNIÃO ORDINÁRIA NESTA CASA DE LEIS, COM O OBJETIVO DE DEBATEREM ASSUNTOS PERTINENTES À REFERIDA EMPRESA, BEM COMO AO PODER EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>1361</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1361/1361_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1361/1361_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO 157/16_x000D_
 SOLICITAÇÃO: AO PREFEITO, A REPINTURA DA FAIXA DE PEDESTRES NA AV. JOSÉ RESENDE BRANDO, NO BAIRRO BOM PASTOR, ESPECIFICAMENTE EM FRENTE À ESCOLA MUNICIPAL VOVÓ MARIA DAS DORES, A PEDIDO DOS PAIS DE ALUNOS E DIREÇÃO DA ESCOLA. O PRESENTE PEDIDO REITERA A INDICAÇÃO Nº 136/15 DE MESMA AUTORIA._x000D_
 </t>
   </si>
   <si>
     <t>1365</t>
   </si>
   <si>
     <t>Darci Pires da Silva, Rafael Paulo de Freitas</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1365/1365_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1365/1365_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A REFORMA DA PONTE LOCALIZADA ENTRE O AEROPORTO E O ANTIGO ARMAZÉM PEIXOTO, A PEDIDO DOS MORADORES. O PRESENTE PEDIDO REITERA A INDICAÇÃO Nº 164/16 DE AUTORIA DO VEREADOR PASTOR DARCI.</t>
   </si>
   <si>
     <t>1364</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1364/1364_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1364/1364_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, EXPLICAÇÕES ACERCA DOS GASTOS PROJETADOS PARA A REALIZAÇÃO DA FESTA DE COMEMORAÇÃO DO ANIVERSÁRIO DA CIDADE DE UBÁ, CONFORME SEU PRONUNCIAMENTO NA RÁDIO EDUCADORA NO &amp;#8220;JORNAL EM DIA COM A NOTÍCIA&amp;#8221;, DO DIA 02/06/2016.</t>
   </si>
   <si>
     <t>1366</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1366/1366_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1366/1366_texto_integral.pdf</t>
   </si>
   <si>
     <t>CAO PREFEITO, EXPLICAÇÕES ACERCA DOS MOTIVOS QUE LEVARAM A PREFEITURA CONCEDER AUTORIZAÇÃO PARA UM LOTEADOR PROMOVER A VENDA DE TERRENOS NO BAIRRO SANTANA, EM QUE NÃO CONSTA NO PROJETO A REDE PARA A CAPTAÇÃO DE ÁGUAS PLUVIAIS.</t>
   </si>
   <si>
     <t>1367</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1367/1367_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1367/1367_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, O CALÇAMENTO DE TODAS AS RUAS DA VILA MORETO, LOCALIZADA NA RODOVIA UBÁ-VISCONDE DO RIO BRANCO, A PEDIDO DE SEUS MORADORES. O PRESENTE PEDIDO REITERA O REQUERIMENTO Nº 131/16 DE MESMA AUTORIA.</t>
   </si>
   <si>
     <t>1368</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1368/1368_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1368/1368_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, O AUMENTO DA EXTENSÃO DE REDE DE ILUMINAÇÃO PÚBLICA NO TRECHO ENTRE O FINAL DA RUA JOÃO PERON, PASSANDO PELO CAMPO DO AZULÃO, ATÉ A PROPRIEDADE DO SR. ÂNGELO CAMILLOTO, A PEDIDO DOS MORADORES. O PRESENTE PEDIDO REITERA O REQUERIMENTO Nº 044/16 DE MESMA AUTORIA.</t>
   </si>
   <si>
     <t>1369</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1369/1369_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1369/1369_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A REALIZAÇÃO DE ESTUDOS TÉCNICOS NECESSÁRIOS PARA A CONSTRUÇÃO DE UMA PONTE DE CONCRETO NA COMUNIDADE DE MORADORES DO CÓRREGO SANTO ANASTÁCIO, PRÓXIMO À IGREJA DE SÃO JUDAS TADEU, A PEDIDO DOS MORADORES. O PRESENTE PEDIDO REITERA O REQUERIMENTO Nº 295/15 DE MESMA AUTORIA.</t>
   </si>
   <si>
     <t>1370</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1370/1370_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1370/1370_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A REALIZAÇÃO DE ESTUDOS TÉCNICOS NECESSÁRIOS PARA A CONSTRUÇÃO DE UMA PONTE DE CONCRETO NA COMUNIDADE DE MORADORES DE UBÁ PEQUENO, NAS PROXIMIDADES DA PROPRIEDADE DO SR. ZICO TEIXEIRA, A PEDIDO DOS MORADORES. O PRESENTE PEDIDO REITERA O REQUERIMENTO Nº 294/15 DE MESMA AUTORIA.</t>
   </si>
   <si>
     <t>1371</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1371/1371_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1371/1371_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A REALIZAÇÃO DE ASFALTAMENTO NO FINAL DA RUA MARIA GABRIELA FERNANDES, NO BAIRRO JARDIM ELIDA, A PEDIDO DOS MORADORES. O PRESENTE PEDIDO REITERA, PARCIALMENTE, A INDICAÇÃO Nº 360/13 DE AUTORIA DO E VEREADOR JOSÉ ALVES GERMANO.</t>
   </si>
   <si>
     <t>1372</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1372/1372_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1372/1372_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, O CALÇAMENTO DA RUA REGINALDO FRANCISCO COELHO, BAIRRO JARDIM ÉLIDA, A PEDIDO DOS MORADORES. O PRESENTE PEDIDO REITERA O REQUERIMENTO Nº 138/16 DE AUTORIA DO VEREADOR CARLOS DA SILVA RUFATO.</t>
   </si>
   <si>
     <t>1373</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1373/1373_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1373/1373_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A LIMPEZA GERAL E CAPINA DAS MARGENS DA RUA ELIAS ANTÔNIO LAUD, QUE LIGA OS BAIRROS DA LUZ E PONTE PRETA, A PEDIDO DOS MORADORES. O PRESENTE PEDIDO REITERA O REQUERIMENTO Nº 132/16 DE MESMA AUTORIA.</t>
   </si>
   <si>
     <t>1374</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1374/1374_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1374/1374_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, SUGERINDO-LHE A REALIZAÇÃO DE ESTUDOS PARA VIABILIZAR O COMÉRCIO DE ARTESANATO NA PRAÇA SÃO JANUÁRIO. O PRESENTE PEDIDO REITERA, PARCIALMENTE, A INDICAÇÃO Nº 208/16 DO VEREADOR CARLOS DA SILVA RUFATO.</t>
   </si>
   <si>
     <t>1375</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1375/1375_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1375/1375_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">À MESA DIRETORA PARA APOIAR INSTITUCIONALMENTE, NOS TERMOS DA LEI MUNICIPAL Nº 2.736/1997, UMA SESSÃO SOLENE PARA A COMEMORAÇÃO DO DIA DA CONSCIÊNCIA NEGRA, A SER AGENDADA PARA O MÊS DE NOVEMBRO NESTA CASA LEGISLATIVA, EM PARCERIA COM A ASSOCIAÇÃO CULTURAL DE COMBATE A DISCRIMINAÇÃO RACIAL - SOLANO TRINDADE.  </t>
   </si>
   <si>
     <t>1376</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1376/1376_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1376/1376_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, CÓPIA AO SR. NELSON PARMA, INDICANDO-LHE A NECESSIDADE DE SE CONTINUAR AS OBRAS DE MANILHAMENTO DO LOTEAMENTO MIQUELINA ATÉ O CÓRREGO DO BAIRRO SANTA BERNADETE, COM O OBJETIVO APRIMORAR O ESCOAMENTO DAS ÁGUAS PLUVIAIS DAQUELA LOCALIDADE, A PEDIDO DOS MORADORES. O PRESENTE PEDIDO REITERA O REQUERIMENTO Nº 01/2014 DE MESMA AUTORIA.</t>
   </si>
   <si>
     <t>1377</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1377/1377_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1377/1377_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, INDICANDO-LHE A NECESSIDADE DE REALIZAR A SUBSTITUIÇÃO E CONSERTO DAS MANILHAS QUEBRADAS DO CÓRREGO DO BAIRRO SANTA BERNADETE, EM RAZÃO DE ESTAREM GERANDO MUITOS TRANSTORNOS AOS MORADORES. O PRESENTE PEDIDO REITERA A INDICAÇÃO Nº 114/2013 DE MESMA AUTORIA.</t>
   </si>
   <si>
     <t>1378</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1378/1378_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1378/1378_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, O CALÇAMENTO DA RUA REGINALDO FRANCISCO COELHO, NO BAIRRO JARDIM ÉLIDA, A PEDIDO DOS MORADORES. O PRESENTE PEDIDO REITERA O REQUERIMENTO Nº 166/16 DE AUTORIA DO VEREADOR RAFAEL FAÊDA DE FREITAS.</t>
   </si>
   <si>
     <t>1379</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1379/1379_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1379/1379_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, QUE REMETA A ESTA CASA OS MOTIVOS QUE JUSTIFICAM A COBRANÇA DE R$ 39,00 PARA AQUELES QUE SOLICITAM A LICENÇA PARA O USO DAS VAGAS DE ESTACIONAMENTO DESTINADAS AOS IDOSOS E PORQUE AINDA NÃO HÁ FISCALIZAÇÃO DEDICADA A ESTE PROPÓSITO.</t>
   </si>
   <si>
     <t>1380</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1380/1380_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1380/1380_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A NECESSIDADE DE UMA MELHORIA NA ESTRADA QUE DÁ ACESSO AO DISTRITO DE MIRAGAIA, COM A LIMPEZA EM SUAS MARGENS, INCLUSIVE COM UM ROÇADO DA VEGETAÇÃO QUE EM VÁRIOS PONTOS JÁ AVANÇA SOBRE A ESTRADA, COLOCANDO EM RISCO A SEGURANÇA DE PESSOAS E DANIFICANDO OS VEÍCULOS. O PRESENTE PEDIDO REITERA A INDICAÇÃO Nº 092/14 DE MESMA AUTORIA.</t>
   </si>
   <si>
     <t>1381</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1381/1381_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1381/1381_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, SENHOR SECRETÁRIO MUNICIPAL DE SAÚDE, THIAGO DE CASTRO, SOLICITANDO A V.S.ª QUE FORNEÇA A ESTA CÂMARA MUNICIPAL, NO PRAZO DE 15 DIAS (ART. 56, PARÁGRAFO ÚNICO DA LEI ORGÂNICA UBAENSE), O TETO ESTABELECIDO PARA UBÁ E A RELAÇÃO DISCRIMINADA DO RATEIO POR PRESTADOR, DOS VALORES REPASSADOS PELA UNIÃO/ESTADO E, SE HOUVE, COMPLEMENTAÇÃO MUNICIPAL, DO PPI &amp;#8211; PROGRAMAÇÃO PACTUADA E INTEGRADA, RELATIVAMENTE AO EXERCÍCIO DE 2016.</t>
   </si>
   <si>
     <t>1382</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1382/1382_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1382/1382_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, COM CÓPIA À SECRETARIA MUNICIPAL DE OBRAS, SOLICITANDO-LHE QUE DETERMINE AO SETOR MUNICIPAL COMPETENTE, A RECOLOCAÇÃO DOS BLOQUETES E A RESTAURAÇÃO DE PARTE DA RUA JOSÉ OSÓRIO PEREIRA, NO BAIRRO BOM PASTOR, A PEDIDO DOS MORADORES. O PRESENTE PEDIDO REITERA O REQUERIMENTO Nº 066/2016 DE MESMA AUTORIA.</t>
   </si>
   <si>
     <t>1422</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1422/1422_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1422/1422_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, INFORMAR A ESTA CASA DE LEIS, O NOME DOS SÓCIOS PROPRIETÁRIOS DA EMPRESA D &amp; L, QUE PRESTOU SERVIÇOS DURANTE UM PERÍODO PARA A PREFEITURA DE UBÁ, BEM COMO O ENDEREÇO DA REFERIDA EMPRESA.</t>
   </si>
   <si>
     <t>1423</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1423/1423_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1423/1423_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO GERENTE DA EMPRESA VIAÇÃO UBÁ E AO SEU DIRETOR, RICARDO TORRES SANTANA, SOLICITANDO-LHES MELHORAR A QUALIDADE DO TRANSPORTE PÚBLICO, NO QUE DIZ RESPEITO AO USO DOS ELEVADORES PARA DEFICIENTES FÍSICOS E REAJUSTAR O HORÁRIO DE ALGUNS ITINERÁRIOS PARA MELHOR ATENDER A POPULAÇÃO. SUGESTÃO DO VEREADOR DA MELHOR IDADE, ROBERTO GARCIA FILHO.</t>
   </si>
   <si>
     <t>1424</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1424/1424_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1424/1424_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, SOLICITANDO SINALIZAÇÃO ADEQUADA PARA ESTACIONAMENTO DE CARROS DE IDOSOS, E QUE O REPASSE DOS ADESIVOS DE IDENTIFICAÇÃO DESSES VEÍCULOS, TENHA MAIOR FACILIDADE E SEM CUSTOS PARA ADQUIRI-LOS. REITERA INDICAÇÃO 8/16. SUGESTÃO DA VEREADORA DA MELHOR IDADE, ZULEICA EVANGELISTA ANDRADE.</t>
   </si>
   <si>
     <t>1435</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1435/1435_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1435/1435_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, O ASFALTAMENTO DA RUA FRANCISCO ANDRE DE ARAÚJO, BAIRRO BEIRA LINHA, A PEDIDO DOS MORADORES. O PRESENTE PEDIDO REITERA, PARCIALMENTE, O REQUERIMENTO Nº 157/14 DE MESMA AUTORIA.</t>
   </si>
   <si>
     <t>1436</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1436/1436_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1436/1436_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, COMO AO ILMO. SR. EDMAR PEREIRA LOPES, DIRETOR DA 38ª SUPERINTENDÊNCIA REGIONAL DE ENSINO, SOLICITANDO-LHES QUE VIABILIZEM A REFORMA DO MURO DE PROTEÇÃO DO MANILHAMENTO LOCALIZADO DENTRO DA ESCOLA DEPUTADO CARLOS PEIXOTO FILHO, POLIVALENTE. O PRESENTE PEDIDO REITERA, PARCIALMENTE, A INDICAÇÃO Nº 108/14 DE MESMA AUTORIA.</t>
   </si>
   <si>
     <t>1437</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1437/1437_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1437/1437_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A REALIZAÇÃO DE CALÇAMENTO E A INSTALAÇÃO DE REDE DE ESGOTO NA RUA AGOSTINHO GUIDUCCI, BAIRRO INDUSTRIAL, A PEDIDO DOS MORADORES. O PRESENTE PEDIDO REITERA O REQUERIMENTO Nº 317/15 DE MESMA AUTORIA.</t>
   </si>
   <si>
     <t>1438</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1438/1438_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1438/1438_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, PARA FOMENTAR E CRIAR ESPAÇO PERMANENTE, PREFERENCIALMENTE NAS PRAÇAS PÚBLICAS, LOCAL PARA REALIZAÇÃO COMÉRCIO DE ECONOMIA POPULAR SOLIDÁRIA, ESPECIFICAMENTE PARA COMÉRCIO DE ARTESANATO E PRODUTOS PREPARADOS DA AGRICULTURA FAMILIAR, COMO DOCES EM COMPOTAS, BISCOITOS, ETC.</t>
   </si>
   <si>
     <t>1445</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1445/1445_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1445/1445_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO RESPONSÁVEL PELA DIVISÃO DE TRÂNSITO E TRANSPORTE PÚBLICO, SR. RENATO LÚCIO ANDRADE CANTARINO, PARA COMPARECER A UMA REUNIÃO ORDINÁRIA, PREVIAMENTE AGENDADA, PARA DISCORRER SOBRE O TRÂNSITO, LICENÇAS PARA O ESTACIONAMENTO DE VEÍCULOS DE IDOSOS NA CIDADE E ENTRE OUTROS ASSUNTOS DE GRANDE RELEVÂNCIA À COMUNIDADE UBAENSE.</t>
   </si>
   <si>
     <t>1446</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1446/1446_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1446/1446_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A RECONSTRUÇÃO DA CERCA DO POSTO DE SAÚDE DO BAIRRO PIRES DA LUZ, BEM COMO A NECESSIDADE DE VIGILANTES NO MESMO, A PEDIDO DOS MORADORES. O PRESENTE PEDIDO REITERA O REQUERIMENTO Nº 079/16 DE MESMA AUTORIA, E, PARCIALMENTE, A INDICAÇÃO Nº 258/15 DE AUTORIA DO EDIL RAFAEL FAÊDA DE FREITAS.</t>
   </si>
   <si>
     <t>1447</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1447/1447_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1447/1447_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, PARA QUE REMETA A ESTA CASA DE LEIS, UM PROJETO DE LEI NO SENTIDO DE QUE O MUNICÍPIO DE UBÁ, CONCEDA ISENÇÃO TRIBUTÁRIA ABSOLUTA AOS TEMPLOS RELIGIOSOS QUE POSSUAM SEDE PRÓPRIA E ÀS ENTIDADES SOCIAIS DE UBÁ.</t>
   </si>
   <si>
     <t>1448</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1448/1448_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1448/1448_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, REMETA A ESTA CASA DE LEIS A SEGUINTE INFORMAÇÃO: OS MOTIVOS QUE JUSTIFICAM A REFORMA DO PISO DA CALÇADA NA TRAVESSA FREI PEDRO, AO LADO DA PARÓQUIA SÃO JANUÁRIO.</t>
   </si>
   <si>
     <t>1462</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1462/1462_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1462/1462_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SR. PREFEITO DE UBÁ, INDICANDO-LHE JUNTO AOS SETORES MUNICIPAIS COMPETENTES, A URGENTE CONSTRUÇÃO DA REDE DE ESGOTO, REDE DE ÁGUAS PLUVIAIS E CALÇAMENTO PARA AS RUAS MARIA DO CARMO SPERANDIO, MARIANA SPERANDIO E JOÃO SPERANDIO, NA COMUNIDADE CÓRREGO SANTANA I, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>1478</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1478/1478_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1478/1478_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO PREFEITO, PARA QUE PROVIDENCIE A INSTALAÇÃO DE UMA COBERTURA E BANCOS EM FRENTE À CAPELA DO VELÓRIO MUNICIPAL (PARTE BAIXA), PARA PROPORCIONAR MAIOR CONFORTO AOS USUÁRIOS, PRINCIPALMENTE EM DIAS DE CHUVA E CALOR FORTE. O PRESENTE PEDIDO REITERA O REQUERIMENTO Nº 130/16 DE MESMA AUTORIA. </t>
   </si>
   <si>
     <t>1479</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1479/1479_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1479/1479_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO PREFEITO, PARA QUE PROVIDENCIE A CONSTRUÇÃO DE UMA PASSARELA COM CORRIMÃO PARA PEDESTRES NAS LATERAIS DA PONTE DA RUA NOSSA SENHORA APARECIDA, QUE LIGA O BAIRRO INDUSTRIAL AO INÊS GROPPO, A PEDIDO DOS MORADORES. O PRESENTE PEDIDO REITERA O REQUERIMENTO Nº 129/16 DE MESMA AUTORIA. </t>
   </si>
   <si>
     <t>1480</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1480/1480_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1480/1480_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO PREFEITO, PARA QUE PROVIDENCIE A REALIZAÇÃO DE CALÇAMENTO NA RUA ARTUR ROSA DE TOLEDO, NO DISTRITO DE DIAMANTE, A PEDIDO DOS MORADORES. O PRESENTE PEDIDO REITERA, PARCIALMENTE, O REQUERIMENTO Nº 296/15 DE MESMA AUTORIA. </t>
   </si>
   <si>
     <t>1481</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1481/1481_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1481/1481_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO PREFEITO, PARA QUE PROVIDENCIE O ASFALTAMENTO DA RUA TEREZA CASAGRANDE, BAIRRO CONCÓRDIA, A PEDIDO DOS MORADORES. O PRESENTE PEDIDO REITERA O REQUERIMENTO Nº 134/16 DE MESMA AUTORIA. </t>
   </si>
   <si>
     <t>1490</t>
   </si>
   <si>
     <t>Carlos da Silva Rufato, Célio Botaro, Darci Pires da Silva, Jorge Custódio Gervásio, José Alves Germano, Mauricio Valadão Reimão de Melo, Oswaldo Peixoto Guimarães, Rafael Paulo de Freitas, Samuel Gazolla Lima</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1490/1490_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1490/1490_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, QUE REMETA A ESTA CASA, DE FORMA TÉCNICA, ESCLARECIMENTOS QUE JUSTIFIQUEM A ALTERAÇÃO PARA MÃO DUPLA NA AVENIDA CEL. JÚLIO SOARES ATÉ O INÍCIO DA AVENIDA FIORAVANTE DUTRA, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>1491</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1491/1491_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1491/1491_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, ASFALTAMENTO DAS RUAS: ORLANDO GAZOLLA, ANTÔNIO RAIMUNDO, MANOEL EMÍDIO DA COSTA E JOSÉ JACINTO VIEIRA, DO BAIRRO SÃO JOSÉ. REITERA REQUERIMENTO 039/15.</t>
   </si>
   <si>
     <t>1492</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1492/1492_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1492/1492_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, QUE REALIZE O NIVELAMENTO DA PAVIMENTAÇÃO E OS TRÊS TAMPÕES LOCALIZADOS NO CRUZAMENTO ENTRE A AVENIDA JOSÉ RESENDE BRANDO E A RUA LIONS, BAIRRO BOM PASTOR. REITERA INDICAÇÃO 169/16.</t>
   </si>
   <si>
     <t>1500</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1500/1500_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1500/1500_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, REALIZE A PINTURA DE FAIXA DE PEDESTRES E A CONSTRUÇÃO DE UM REDUTOR DE VELOCIDADE NA RUA JOSÉ AUGUSTO MARCOS, EM FRENTE À ESCOLA MUNICIPAL NOSSA SENHORA APARECIDA, BAIRRO MEU SONHO, A PEDIDO DE SUA DIRETORA. O PRESENTE PEDIDO REITERA, PARCIALMENTE, A INDICAÇÃO Nº 235/13 DE AUTORIA DO EDIL JORGE CUSTODIO GERVASIO.</t>
   </si>
   <si>
     <t>1501</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1501/1501_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1501/1501_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, REALIZE A PINTURA DE UMA FAIXA DE PEDESTRES NA AV. OLEGÁRIO MACIEL, PRÓXIMO AO CRUZAMENTO COM A RUA GUALBERTO DE MELO, NO BAIRRO SANTA BERNADETE, A PEDIDO DOS MORADORES. O PRESENTE PEDIDO REITERA A INDICAÇÃO Nº 278/15 DE MESMA AUTORIA.</t>
   </si>
   <si>
     <t>1502</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1502/1502_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1502/1502_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, REALIZE O CALÇAMENTO NO FINAL DA RUA LENIR GUIZILENE DE ANDRADE, BAIRRO COPARMA, A PEDIDO DOS MORADORES. O PRESENTE PEDIDO REITERA A INDICAÇÃO Nº 152/14 DE AUTORIA DO EDIL CARLOS DA SILVA RUFATO.</t>
   </si>
   <si>
     <t>1503</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1503/1503_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1503/1503_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, REALIZE A RECUPERAÇÃO DO CALÇAMENTO E DOS MEIOS-FIOS NA RUA ALBERTO FERREIRA COSTA, BAIRRO SANTA BERNADETE, QUE FORAM AVARIADOS APÓS AS RECORRENTES CHUVAS. O PRESENTE PEDIDO REITERA A INDICAÇÃO Nº 290/15 DE MESMA AUTORIA.</t>
   </si>
   <si>
     <t>1504</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1504/1504_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1504/1504_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, REALIZE O PATROLAMENTO E O CASCALHAMENTO DA RUA JOAQUIM JOSÉ DA SILVA, APÓS O NÚCLEO DO CÂNCER, A PEDIDO DOS MORADORES. O PRESENTE PEDIDO REITERA, PARCIALMENTE, A INDICAÇÃO Nº 201/16 DE MESMA AUTORIA.</t>
   </si>
   <si>
     <t>1514</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1514/1514_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1514/1514_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A CONSTRUÇÃO DE UM REDUTOR DE VELOCIDADE NA RUA CONSELHEIRO AUGUSTO CÉSAR, BAIRRO COPACABANA, EM FRENTE AO COLÉGIO OBJETIVO, A PEDIDO DOS MORADORES E PAIS DE ALUNOS. O PRESENTE PEDIDO REITERA A INDICAÇÃO Nº 187/16 DE AUTORIA DO EDIL JOSÉ ALVES GERMANO.</t>
   </si>
   <si>
     <t>1515</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1515/1515_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1515/1515_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A CONSTRUÇÃO DE DOIS REDUTORES DE VELOCIDADE NA AV. OLEGÁRIO MACIEL, BAIRRO INDUSTRIAL, ESPECIFICAMENTE UM ANTERIOR AO PSF E OUTRO APÓS A ENTRADA DA UEMG (UNIVERSIDADE DO ESTADO DE MINAS GERAIS), A PEDIDO DOS MORADORES E ESTUDANTES. O PRESENTE PEDIDO REITERA, PARCIALMENTE, A INDICAÇÃO Nº 272/16 DE AUTORIA DO EDIL DARCI PIRES DA SILVA.</t>
   </si>
   <si>
     <t>1516</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1516/1516_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1516/1516_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A REALIZAÇÃO DE OBRAS DE INFRAESTRUTURA BÁSICA NO BECO PÚBLICO QUE INTERLIGA AS RUAS 7 E 8, LOCALIZADO PRÓXIMO AO Nº 499, NO BAIRRO SÃO DOMINGOS, COM A INSTALAÇÃO DE DOIS POSTES DE ILUMINAÇÃO PÚBLICA E A REALIZAÇÃO DE CALÇAMENTO. O PRESENTE PEDIDO REITERA O REQUERIMENTO Nº 062/16 DE MESMA AUTORIA.</t>
   </si>
   <si>
     <t>1517</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1517/1517_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1517/1517_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, PARA QUE REMETA A ESTA CASA DE LEIS, UM PROJETO DE LEI QUE REGULAMENTE INCENTIVOS FISCAIRS AOS MUNÍCIPES QUE POSSUAM ESPAÇOS ARBÓREOS E AFINS EM SUAS RESIDÊNCIAS.</t>
   </si>
   <si>
     <t>1538</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1538/1538_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1538/1538_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A INSTALAÇÃO DE QUATRO POSTES DE ILUMINAÇÃO PÚBLICA COM LUMINÁRIAS, O CALÇAMENTO E A CONSTRUÇÃO DA REDE DE ESGOTO, APÓS O Nº 2000 DA RUA FRANCISCO TEIXEIRA DE ABREU, NO BAIRRO PALMEIRAS, A PEDIDO DOS MORADORES. O PRESENTE PEDIDO REITERA, PARCIALMENTE, A INDICAÇÃO Nº 035/15 DE AUTORIA DO EDIL JOSÉ ALVES GERMANO.</t>
   </si>
   <si>
     <t>1539</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1539/1539_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1539/1539_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A CONSTRUÇÃO DE UM REDUTOR DE VELOCIDADE E A PINTURA DE UMA FAIXA DE PEDESTRES NA AV. OLEGÁRIO MACIEL, EM FRENTE AO COMÉRCIO SUELI MODAS, PRÓXIMO AO CRUZAMENTO COM A RUA GUALBERTO DE MELO, A PEDIDO DOS MORADORES. O PRESENTE PEDIDO REITERA A INDICAÇÃO Nº 222/14 DE AUTORIA DO EDIL CARLOS DA SILVA RUFATO.</t>
   </si>
   <si>
     <t>1550</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1550/1550_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1550/1550_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PRESIDENTE DA CÂMARA, INFORMAR OS GASTOS COM DIÁRIAS REALIZADOS PELOS VEREADORES QUE COMPÕEM ESTE PODER LEGISLATIVO, DO PERÍODO DE JANEIRO DE 2013 ATÉ A DATA ATUAL.</t>
   </si>
   <si>
     <t>1551</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1551/1551_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1551/1551_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, INFORMAR A ESTA CASA LEGISLATIVA, OS GASTOS COM DIÁRIAS REALIZADOS PELO PREFEITO, DO PERÍODO DE JANEIRO DE 2013 ATÉ A DATA ATUAL.</t>
   </si>
   <si>
     <t>1552</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1552/1552_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1552/1552_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, CÓPIAS DAS ANÁLISES LABORATORIAIS, COM OS PARECERES TÉCNICOS, DO SISTEMA DE ABASTECIMENTO DE ÁGUA DO DISTRITO DE DIAMANTE. E AINDA, INFORMAR SOBRE O ANDAMENTO DAS OBRAS DE INSTALAÇÃO DO RESERVATÓRIO DE ÁGUA NAQUELA LOCALIDADE. REITERA REQUERIMENTO 125/16.</t>
   </si>
   <si>
     <t>1553</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1553/1553_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1553/1553_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO E AO DIRETOR DA 28ª SUPERINTENDÊNCIA REGIONAL DE ENSINO, QUE POSSIBILITEM A REFORMA GERAL DA QUADRA POLIESPORTIVA NA ESCOLA ESTADUAL BARÃO DO RIO BRANCO, NO DISTRITO DE UBARI. REITERA REQUERIMENTO 119/16.</t>
   </si>
   <si>
     <t>1554</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1554/1554_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1554/1554_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, CONSTRUÇÃO DE UMA CALÇADA NO FINAL DA AVENIDA JOSÉ RESENDE BRANDO, COM O INÍCIO DA RUA ADÃO QUINTÃO, BAIRRO BOM PASTOR. REITERA REQUERIMENTO 253/16.</t>
   </si>
   <si>
     <t>1555</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1555/1555_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1555/1555_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, CALÇAMENTO DA RUA REGINALDO FRANCISCO COELHO, BAIRRO ÉLIDA.</t>
   </si>
   <si>
     <t>1556</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1556/1556_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1556/1556_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, INSTALAÇÃO DE EQUIPAMENTOS DE GINÁSTICA NA PRAÇA LILICA BARBOSA, BAIRRO BOM PASTOR. REITERA INDICAÇÃO 105/13.</t>
   </si>
   <si>
     <t>1557</t>
   </si>
   <si>
     <t>1592</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1592/1592_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1592/1592_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, QUE REMETA A ESTA CASA LEGISLATIVA, NO PRAZO DE 15 DIAS, UM RELATÓRIO QUE INDIQUE TODOS OS REPASSES FINANCEIROS, CONVÊNIOS CELEBRADOS, DOAÇÕES, ONDE SEJAM DEMONSTRADOS VALORES E DATAS QUE FORAM DIRECIONADOS AO HOSPITAL SÃO JANUÁRIO, HOSPITAL SANTA ISABEL, CLÍNICA SANTA ISABEL E HOSPITAL SÃO VICENTE DE PAULO NOS ÚLTIMOS QUATRO ANOS.</t>
   </si>
   <si>
     <t>1593</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1593/1593_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1593/1593_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PRESIDENTE DO GRAPAC &amp;#8211; GRUPO DE APOIO AOS PACIENTES DE CÂNCER, CONVIDANDO-O PARA COMPARECER A UMA REUNIÃO ORDINÁRIA, PREVIAMENTE AGENDADA JUNTO À DIRETORA DESTA CASA, NO INTUITO DE DISCORRER SOBRE O REFERIDO GRUPO EM NOSSA CIDADE.</t>
   </si>
   <si>
     <t>1594</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1594/1594_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1594/1594_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, INFORMAÇÕES SOBRE A EXISTÊNCIA DE ALGUM CONVÊNIO E/OU CONTRATO ENTRE ESSA INSTITUIÇÃO E O INSTITUTO FAGOC DE EDUCAÇÃO E CULTURA; EM CASO POSITIVO, SOLICITA CÓPIA(S) DO(S) MESMO(S), E INFORMAÇÃO SE FOI REALIZADA LICITAÇÃO.</t>
   </si>
   <si>
     <t>1595</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1595/1595_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1595/1595_texto_integral.pdf</t>
   </si>
   <si>
     <t>: AO PREFEITO, INFORMAÇÕES SOBRE O AEROPORTO MUNICIPAL.</t>
   </si>
   <si>
     <t>1596</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1596/1596_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1596/1596_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A REALIZAÇÃO DO ASFALTAMENTO E A CANALIZAÇÃO DE ÁGUAS PLUVIAIS DA RUA CÂNDIDO MARTINS DE OLIVEIRA, BAIRRO SANTA BERNADETE, A PEDIDO DO MORADORES. O PRESENTE PEDIDO REITERA O REQUERIMENTO Nº 022/16 DE MESMA AUTORIA.</t>
   </si>
   <si>
     <t>1597</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1597/1597_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1597/1597_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A DENOMINAÇÃO PARA O CENTRO DE ATENÇÃO AO CIDADÃO (CAC) DE AFFONSO DE PAULA BAPTISTA, EM VIRTUDE DE SUAS RELEVANTES CONTRIBUIÇÕES PARA A CIDADE DE UBÁ.</t>
   </si>
   <si>
     <t>1598</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1598/1598_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1598/1598_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZAÇÃO DO PLENÁRIO, PARA PARTICIPAR DO PROCESSO DE REVISÃO DO PPAG 2017, DE 08 A 11 DE NOVEMBRO NA ALMG.</t>
   </si>
   <si>
     <t>1599</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1599/1599_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1599/1599_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSULTA AO PRESIDENTE E À MESA DIRETORA SOBRE A POSSIBILIDADE DE ANTECIPAÇÃO AINDA NO DECORRER DE 2016 DE CERCA DE R$ 250 MIL, RELATIVOS À DEVOLUÇÃO DE RECURSOS NÃO UTILIZADOS PELA CÂMARA.</t>
   </si>
   <si>
     <t>1600</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1600/1600_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1600/1600_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, PARA QUE REMETA A ESTA CASA DE LEIS, INFORMAÇÕES QUANTO À FISCALIZAÇÃO DA PREFEITURA COM RELAÇÃO ÀS CAÇAMBAS COLETORAS ESPALHADAS PELA CIDADE. O PRESENTE PEDIDO REITERA, PARCIALMENTE, O REQUERIMENTO Nº 257/13 DE MESMA AUTORIA.</t>
   </si>
   <si>
     <t>1601</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1601/1601_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1601/1601_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, PARA QUE DETERMINE A LIMPEZA NAS INSTALAÇÕES DOS BANHEIROS DA FEIRA LIVRE E INSTITUA A GRATUIDADE PARA CLIENTES E FEIRANTES. O PRESENTE PEDIDO REITERA, PARCIALMENTE, O REQUERIMENTO Nº 118/16 DE MESMA AUTORIA.</t>
   </si>
   <si>
     <t>1602</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1602/1602_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1602/1602_texto_integral.pdf</t>
   </si>
   <si>
     <t>A PARTICIPAÇÃO DA CÂMARA MUNICIPAL DE UBÁ NO ENCONTRO INTERNACIONAL DIREITO A SAÚDE, COBERTURA UNIVERSAL E INTEGRALIDADE POSSÍVEL, REALIZADO PELA COMISSÃO DE SAÚDE DA ALMG.</t>
   </si>
   <si>
     <t>1603</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1603/1603_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1603/1603_texto_integral.pdf</t>
   </si>
   <si>
     <t>À MESA DIRETORA DA CÂMARA MUNICIPAL DE UBÁ, PARA QUE REALIZE UM AMPLO ESTUDO VISANDO A DAR INÍCIO AO PROCESSO DE REFORMA DA RESOLUÇÃO Nº 010/1993 (REGIMENTO INTERNO).</t>
   </si>
   <si>
     <t>1604</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1604/1604_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1604/1604_texto_integral.pdf</t>
   </si>
   <si>
     <t>À MESA DIRETORA, APOIO INSTITUCIONAL AO EVENTO DO DIA NACIONAL DO SAMBA, QUE ACONTECERÁ EM UBÁ NO MÊS DE DEZEMBRO DE 2016.</t>
   </si>
   <si>
     <t>1605</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1605/1605_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1605/1605_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO CONSELHO MUNICIPAL DE CULTURA DE UBÁ, NO INTUITO DE PROPOR PARCERIA NA PARTICIPAÇÃO DO CURSO DE CAPACITAÇÃO DE CONSELHEIROS MUNICIPAIS DE CULTURA E PATRIMÔNIO.</t>
   </si>
   <si>
     <t>1606</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1606/1606_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1606/1606_texto_integral.pdf</t>
   </si>
   <si>
     <t>À MESA DIRETORA, O INTERCÂMBIO ENTRE AS ENTIDADES SOCIAIS DE UBÁ COM AS ASSOCIAÇÕES DAS MULHERES ARTESÃS DE ROSÁRIO DA LIMEIRA E A ASSOCIAÇÃO PONTO DE CULTURA DE MINAS GERAIS. AS ENTIDADES DENOMINADAS FORAM RECENTEMENTE PREMIADAS EM DIVERSOS CONCURSOS PARA O DESENVOLVIMENTO ECONÔMICO, CULTURAL E SOCIAL LOCAL, SENDO DE EXTREMA IMPORTÂNCIA A INTERAÇÃO DESSAS ENTIDADES PARA A PARTILHA DAS INICIATIVAS BEM SUCEDIDAS.</t>
   </si>
   <si>
     <t>1607</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1607/1607_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1607/1607_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, O ENVIO DESTE OFÍCIO EM ANEXO, ENCAMINHADO À CÂMARA MUNICIPAL DE UBÁ PELA SOCIEDADE DE ENGENHEIROS E ARQUITETOS DE UBÁ, EM QUE A SEA CRITICA OS PROTOCOLOS USADOS PARA O CÁLCULO DO IMPOSTO PREDIAL E TERRITORIAL URBANO DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>1608</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1608/1608_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1608/1608_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, QUE DETERMINE A CONSTRUÇÃO DE UMA PONTE ENTRE A RUA AGOSTINHO GUIDUCCI E A AVENIDA PAULINO FERNANDES, UNINDO, PORTANTO, OS BAIRROS INDUSTRIAL E PAULINO FERNANDES. A PRESENTE PROPOSIÇÃO REITERA A INDICAÇÃO Nº 105/14, DE MESMA AUTORIA.</t>
   </si>
   <si>
     <t>1642</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/1642/requerimento_234.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/1642/requerimento_234.pdf</t>
   </si>
   <si>
     <t>SUGERE O NOME &amp;#8220;IRMÃ WANDA SMATAVICIUS DA SILVA&amp;#8221; PARA A SALA DE INCLUSÃO DIGITAL DA CÂMARA MUNICIPAL DE UBÁ, DEVIDO A SUAS IMPORTANTES CONTRIBUIÇÕES SOCIAIS NA CIDADE DE UBÁ.</t>
   </si>
   <si>
     <t>1643</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1643/1643_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1643/1643_texto_integral.pdf</t>
   </si>
   <si>
     <t>À SECRETARIA DE OBRAS DE UBÁ PARA QUE SEJA INSERIDA NA PROGRAMAÇÃO DE OBRAS DO ANO DE 2017, PARA QUE REALIZE A SUBSTITUIÇÃO DAS MANILHAS, AS QUAIS SE ENCONTRAM TODAS QUEBRADAS, DO CÓRREGO ATÉ &amp;#8220;TUBULÃO&amp;#8221;, NA RUA JOSÉ TEIXEIRA DE ABREU, EM UM TRECHO DE APROXIMADAMENTE 80 METROS, DEVIDO AOS INÚMEROS TRANSTORNOS CAUSADOS AOS MORADORES COM RELAÇÃO AO RETORNO DAS ÁGUAS DA REDE DE CAPTAÇÃO PLUVIAL EM SUAS RESIDÊNCIAS. O PRESENTE PEDIDO REITERA A INDICAÇÃO Nº 296/16 DE MESMA AUTORIA.</t>
   </si>
   <si>
     <t>1644</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1644/1644_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1644/1644_texto_integral.pdf</t>
   </si>
   <si>
     <t>À SECRETARIA DE OBRAS DE UBÁ PARA QUE SEJA INSERIDA NA PROGRAMAÇÃO DE OBRAS DO ANO DE 2017, A CONTINUIDADE DAS OBRAS DE MANILHAMENTO DO CÓRREGO DO BAIRRO SANTA BERNADETE ATÉ O LOTEAMENTO MIQUELINA, COM O OBJETIVO APRIMORAR O ESCOAMENTO DAS ÁGUAS PLUVIAIS DAQUELA LOCALIDADE, A PEDIDO DOS MORADORES. O PRESENTE PEDIDO REITERA O REQUERIMENTO Nº 170/2016 DE MESMA AUTORIA.</t>
   </si>
   <si>
     <t>1645</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1645/1645_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1645/1645_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO PARA DETERMINAR AO SETOR COMPETENTE QUE PROMOVA A COLOCAÇÃO DE 2 (DOIS) CONTAINERS DE LIXO NAS REMEDIAÇÕES DO CRUZAMENTO ENTRE AS RUAS RUA OLÍMPIA RIBEIRO, E REGINALDO MACHUCO, AMBAS DO BAIRRO JARDIM PRIMAVERA DESTA CIDADE.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -8391,68 +8391,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/142/142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/143/143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/144/144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/145/145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/146/146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/147/147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/148/148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/149/149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/150/150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/151/151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/152/152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/153/153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/154/154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/155/155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/156/156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/157/157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/158/158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/159/159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/160/160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/163/163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/164/164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/165/165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/166/166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/167/167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/168/168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/169/169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/170/170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/171/171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/172/172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/173/173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/174/174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/175/175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/176/176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/177/177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/178/178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/179/179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/180/180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/181/181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/182/182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/183/183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/184/184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/185/185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/186/186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/187/187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/188/188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/189/189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/190/190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/191/191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/192/192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/193/193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/194/194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/195/195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/196/196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/197/197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/198/198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/199/199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/200/200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/201/201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/202/202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/203/203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/204/204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/205/205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/444/444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/339/339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/340/340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/341/341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/342/342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/343/343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/344/344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/345/345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/346/346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/347/347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/348/348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/349/349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/350/350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/351/351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/352/352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/353/353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/354/354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/355/355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/356/356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/357/357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/358/358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/359/359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/360/360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/361/361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/362/362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/363/363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/364/364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/365/365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/366/366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/367/367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/368/368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/369/369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/370/370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/371/371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/372/372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/373/373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/374/374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/375/375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/376/376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/377/377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/378/378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/379/379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/380/380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/381/381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/382/382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/383/383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/384/384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/385/385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/386/386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/387/387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/388/388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/389/389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/390/390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/391/391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/392/392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/393/393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/394/394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/395/395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/396/396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/397/397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/398/398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/399/399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/400/400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/401/401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/402/402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/403/403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/404/404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/405/405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/406/406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/407/407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/408/408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/409/409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/410/410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/411/411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/412/412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/413/413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/414/414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/415/415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/416/416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/417/417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/418/418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/419/419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/421/421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/422/422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/423/423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/424/424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/425/425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/426/426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/445/445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/446/446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/447/447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/448/448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/449/449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/450/450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/451/451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/452/452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/454/454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/455/455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/456/456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/457/457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/458/458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/459/459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/460/460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/461/461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/462/462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/463/463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/577/577_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/578/578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/579/579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/580/580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/581/581_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/582/582_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/583/583_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1002/1002_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1003/1003_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1004/1004_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1025/1025_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1026/1026_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1027/1027_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1030/1030_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1029/1029_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1031/1031_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1032/1032_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1064/1064_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1065/1065_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1066/1066_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1067/1067_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1068/1068_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1069/1069_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1070/1070_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1071/1071_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1072/1072_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1073/1073_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1074/1074_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1075/1075_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1076/1076_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1077/1077_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1078/1078_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1079/1079_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1105/1105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1107/1107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1108/1108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1110/1110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1112/1112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1113/1113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1114/1114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1115/1115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1116/1116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1117/1117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1118/1118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1119/1119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1120/1120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1121/1121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1122/1122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1337/1337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1338/1338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1339/1339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1340/1340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1341/1341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1342/1342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1343/1343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1344/1344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1345/1345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1346/1346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1347/1347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1348/1348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1349/1349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1350/1350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1351/1351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1352/1352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1353/1353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1354/1354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1355/1355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1356/1356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1357/1357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1358/1358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1359/1359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1403/1403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1404/1404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1405/1405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1406/1406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1407/1407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1408/1408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1409/1409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1410/1410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1411/1411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1412/1412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1413/1413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1414/1414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1415/1415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1416/1416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1417/1417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1418/1418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1419/1419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1420/1420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1421/1421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1433/1433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1434/1434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1444/1444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1460/1460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1461/1461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1469/1469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1470/1470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1471/1471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1472/1472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1473/1473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1474/1474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1488/1488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1475/1475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1476/1476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1477/1477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1489/1489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1575/1575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1493/1493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1494/1494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1495/1495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1496/1496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1497/1497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1498/1498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1499/1499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1513/1513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1521/1521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1522/1522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1523/1523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1524/1524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1533/1533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1534/1534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1535/1535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1536/1536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1537/1537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1546/1546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1547/1547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1548/1548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1549/1549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1577/1577_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1648/1648_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1576/1576_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1578/1578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1579/1579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1580/1580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1581/1581_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1582/1582_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1583/1583_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1584/1584_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1585/1585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1586/1586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1587/1587_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1588/1588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1589/1589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1590/1590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1591/1591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1639/1639_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1640/1640_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1641/1641_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/228/228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/229/229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/230/230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/231/231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/308/308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/309/309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/310/310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/311/311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/312/312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/313/313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/314/314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/315/315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/316/316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/317/317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/318/318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/319/319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/320/320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/321/321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/322/322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/478/478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/479/479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/480/480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/481/481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/482/482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/483/483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/484/484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/591/591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1063/1063_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1101/1101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1145/1145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1146/1146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1387/1387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1388/1388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1389/1389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1390/1390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1391/1391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1392/1392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1393/1393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1394/1394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1395/1395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1396/1396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1397/1397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1398/1398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1430/1430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1431/1431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1432/1432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1441/1441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1442/1442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1443/1443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1452/1452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1453/1453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1454/1454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1455/1455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1465/1465_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1466/1466_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1467/1467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1468/1468_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1484/1484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1485/1485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1486/1486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1487/1487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1505/1505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1506/1506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1507/1507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1508/1508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1509/1509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1510/1510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1511/1511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1512/1512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1519/1519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1520/1520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1527/1527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1528/1528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1529/1529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1541/1541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1562/1562_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1563/1563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1564/1564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1565/1565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1566/1566_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1567/1567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1626/1626_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1627/1627_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1628/1628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1629/1629_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1630/1630_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1631/1631_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1632/1632_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1633/1633_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1634/1634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1636/1636_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1637/1637_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1638/1638_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1646/1646_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1647/1647_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12671/pl_31-16.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/592/592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/656/projeto_de_lei_2.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/1400/lei_4358_2016.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1401/1401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1402/1402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1542/1542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1543/1543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1544/1544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1545/1545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12668/pl_11-16.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12216/projeto_de_lei_12_-_mensagem_10.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1568/1568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1569/1569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1570/1570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1571/1571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1572/1572_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1573/1573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1574/1574_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12217/projeto_de_lei_21_-_certidao.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12218/projeto_de_lei_22_-_certidao.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12219/projeto_de_lei_23_-_certidao.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12220/projeto_de_lei_24_-_certidao.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12221/projeto_de_lei_25_-_certidao.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12222/msg__pl_26-2016.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12223/projeto_de_lei_27.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12224/projeto_de_lei_28_-_certidao.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12669/pl_29-16.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12670/pl_30-16.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12672/pl_31-16.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12225/projeto_de_lei_32.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12240/projeto_de_lei_33_-_mensagem_15.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12281/projeto_de_lei_34_-_mensagem_14.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12664/pl_35-16.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12665/pl_36-16.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12666/pl_37-16.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12282/projeto_de_lei_38_-_mensagem_17.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12283/projeto_de_lei_39_-_mensagem_18.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12284/projeto_de_lei_40_-_mensagem_19.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12667/pl_42-16.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12722/pl_43-16.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12285/projeto_de_lei_44.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12286/projeto_de_lei_45.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12725/msg_pl_48-16.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12726/pl_49-16.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12289/projeto_de_lei_500001.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/5985/projeto_de_lei_51_mensagem.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12291/projeto_de_lei_53_mensagem.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12292/projeto_de_lei_540001.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12498/pl_55-16.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12727/msg_pl_56-16.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12502/msg_pl_59-16.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12728/msgpl_60-16.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12504/pl_63-16.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12505/msgpl_64-16.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12506/pl_65-16.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12780/projeto_de_lei_68.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/13136/oficio_pl_69-16_iniciativa_popular.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12781/msg_pl_70-16.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12873/pl_71-16.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12874/pl_72-16.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12875/pl_73-16.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12876/pl_74-16.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12877/pl_74-16.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12878/pl_76-16.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/13038/pl_77-16.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/13039/pl_78-16.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/13040/pl_79-16.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/13041/pl_80-16.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/13042/msg_pl_81-16.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/13043/msg_pl_82-16.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/13044/pl_84-16.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/5995/projeto.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/13135/msg_pl_86-16.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1833/1833_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12357/projeto_de_lei_88_justificativa.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/13134/msg__pl_89-16.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12233/pl_090-2016.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12358/projeto_de_lei_92_mensagem.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12359/projeto_de_lei_93_.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12360/projeto_de_lei_94_mensagem.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12361/projeto_de_lei_95_mensagem.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12362/projeto_de_lei_960001.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/13045/pl_97-16.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12363/projeto_de_lei_98_mensagem.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12364/projeto_de_lei_99_mensagem.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/13046/projeto_de_lei_101.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/13047/projeto_de_lei_102.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/222/222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/223/223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/224/224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/225/225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/226/226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/227/227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/323/323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/324/324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/325/325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/326/326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/327/327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/328/328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/329/329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/330/330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/331/331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/332/332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/333/333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/334/334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/335/335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/336/336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/337/337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/338/338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/440/440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/441/441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/442/442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/443/443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/476/476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/477/477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1061/1061_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/589/589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/590/590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1062/1062_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1090/1090_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1092/1092_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1093/1093_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1095/1095_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1097/1097_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1099/1099_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1144/1144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1383/1383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1384/1384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1385/1385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1386/1386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1425/1425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1426/1426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1427/1427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1428/1428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1429/1429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1439/1439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1440/1440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1449/1449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1450/1450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1451/1451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1463/1463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1464/1464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1482/1482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1483/1483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1518/1518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1525/1525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1526/1526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1540/1540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1558/1558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1559/1559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1560/1560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1561/1561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1609/1609_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1610/1610_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1611/1611_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1612/1612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1613/1613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1614/1614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1615/1615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1616/1616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1617/1617_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1618/1618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1619/1619_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1620/1620_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1621/1621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1622/1622_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1623/1623_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1624/1624_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1625/1625_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1635/1635_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/206/206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/207/207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/208/208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/209/209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/210/210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/211/211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/213/213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/214/214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/215/215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/216/216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/217/217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/219/219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/220/220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/221/221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/232/232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/233/233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/234/234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/235/235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/236/236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/237/237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/238/238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/239/239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/240/240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/241/241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/242/242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/243/243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/244/244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/245/245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/246/246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/247/247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/248/248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/249/249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/250/250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/251/251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/252/252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/253/253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/254/254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/256/256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/257/257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/258/258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/259/259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/260/260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/261/261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/262/262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/263/263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/264/264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/265/265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/266/266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/267/267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/268/268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/269/269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/270/270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/271/271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/272/272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/273/273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/274/274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/275/275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/276/276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/277/277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/278/278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/279/279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/280/280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/281/281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/282/282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/283/283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/284/284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/285/285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/286/286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/287/287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/288/288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/289/289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/290/290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/291/291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/292/292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/293/293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/294/294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/295/295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/296/296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/297/297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/298/298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/299/299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/300/300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/301/301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/302/302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/303/303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/304/304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/305/305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/306/306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/307/307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/427/427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/428/428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/429/429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/430/430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/431/431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/432/432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/433/433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/434/434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/435/435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/436/436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/437/437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/438/438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/439/439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/464/464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/465/465_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/466/466_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/467/467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/468/468_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/469/469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/470/470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/471/471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/472/472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/473/473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1399/1399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/475/475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/584/584_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/585/585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/586/586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/587/587_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/588/588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1034/1034_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1035/1035_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1036/1036_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1037/1037_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1038/1038_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1040/1040_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1041/1041_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1043/1043_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1044/1044_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1045/1045_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1046/1046_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1047/1047_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1048/1048_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1049/1049_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1052/1052_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1053/1053_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1054/1054_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1055/1055_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1056/1056_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1057/1057_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1058/1058_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1059/1059_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1060/1060_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1081/1081_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1082/1082_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1083/1083_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1084/1084_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1085/1085_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1086/1086_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1087/1087_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1141/1141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1142/1142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1143/1143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1360/1360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1361/1361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1365/1365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1364/1364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1366/1366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1367/1367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1368/1368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1369/1369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1370/1370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1371/1371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1372/1372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1373/1373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1374/1374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1375/1375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1376/1376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1377/1377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1378/1378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1379/1379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1380/1380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1381/1381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1382/1382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1422/1422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1423/1423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1424/1424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1435/1435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1436/1436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1437/1437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1438/1438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1445/1445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1446/1446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1447/1447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1448/1448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1462/1462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1478/1478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1479/1479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1480/1480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1481/1481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1490/1490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1491/1491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1492/1492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1500/1500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1501/1501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1502/1502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1503/1503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1504/1504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1514/1514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1515/1515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1516/1516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1517/1517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1538/1538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1539/1539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1550/1550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1551/1551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1552/1552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1553/1553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1554/1554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1555/1555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1556/1556_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1592/1592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1593/1593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1594/1594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1595/1595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1596/1596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1597/1597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1598/1598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1599/1599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1600/1600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1601/1601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1602/1602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1603/1603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1604/1604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1605/1605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1606/1606_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1607/1607_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1608/1608_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/1642/requerimento_234.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1643/1643_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1644/1644_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1645/1645_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/142/142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/143/143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/144/144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/145/145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/146/146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/147/147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/148/148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/149/149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/150/150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/151/151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/152/152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/153/153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/154/154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/155/155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/156/156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/157/157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/158/158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/159/159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/160/160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/163/163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/164/164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/165/165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/166/166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/167/167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/168/168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/169/169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/170/170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/171/171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/172/172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/173/173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/174/174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/175/175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/176/176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/177/177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/178/178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/179/179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/180/180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/181/181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/182/182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/183/183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/184/184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/185/185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/186/186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/187/187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/188/188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/189/189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/190/190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/191/191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/192/192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/193/193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/194/194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/195/195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/196/196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/197/197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/198/198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/199/199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/200/200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/201/201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/202/202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/203/203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/204/204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/205/205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/444/444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/339/339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/340/340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/341/341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/342/342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/343/343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/344/344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/345/345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/346/346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/347/347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/348/348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/349/349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/350/350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/351/351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/352/352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/353/353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/354/354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/355/355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/356/356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/357/357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/358/358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/359/359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/360/360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/361/361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/362/362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/363/363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/364/364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/365/365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/366/366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/367/367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/368/368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/369/369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/370/370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/371/371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/372/372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/373/373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/374/374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/375/375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/376/376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/377/377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/378/378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/379/379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/380/380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/381/381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/382/382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/383/383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/384/384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/385/385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/386/386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/387/387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/388/388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/389/389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/390/390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/391/391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/392/392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/393/393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/394/394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/395/395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/396/396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/397/397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/398/398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/399/399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/400/400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/401/401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/402/402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/403/403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/404/404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/405/405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/406/406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/407/407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/408/408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/409/409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/410/410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/411/411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/412/412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/413/413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/414/414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/415/415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/416/416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/417/417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/418/418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/419/419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/421/421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/422/422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/423/423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/424/424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/425/425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/426/426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/445/445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/446/446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/447/447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/448/448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/449/449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/450/450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/451/451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/452/452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/454/454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/455/455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/456/456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/457/457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/458/458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/459/459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/460/460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/461/461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/462/462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/463/463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/577/577_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/578/578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/579/579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/580/580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/581/581_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/582/582_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/583/583_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1002/1002_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1003/1003_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1004/1004_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1025/1025_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1026/1026_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1027/1027_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1030/1030_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1029/1029_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1031/1031_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1032/1032_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1064/1064_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1065/1065_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1066/1066_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1067/1067_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1068/1068_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1069/1069_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1070/1070_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1071/1071_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1072/1072_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1073/1073_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1074/1074_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1075/1075_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1076/1076_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1077/1077_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1078/1078_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1079/1079_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1105/1105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1107/1107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1108/1108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1110/1110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1112/1112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1113/1113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1114/1114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1115/1115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1116/1116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1117/1117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1118/1118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1119/1119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1120/1120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1121/1121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1122/1122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1337/1337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1338/1338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1339/1339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1340/1340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1341/1341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1342/1342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1343/1343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1344/1344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1345/1345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1346/1346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1347/1347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1348/1348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1349/1349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1350/1350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1351/1351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1352/1352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1353/1353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1354/1354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1355/1355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1356/1356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1357/1357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1358/1358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1359/1359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1403/1403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1404/1404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1405/1405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1406/1406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1407/1407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1408/1408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1409/1409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1410/1410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1411/1411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1412/1412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1413/1413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1414/1414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1415/1415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1416/1416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1417/1417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1418/1418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1419/1419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1420/1420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1421/1421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1433/1433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1434/1434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1444/1444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1460/1460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1461/1461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1469/1469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1470/1470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1471/1471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1472/1472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1473/1473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1474/1474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1488/1488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1475/1475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1476/1476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1477/1477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1489/1489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1575/1575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1493/1493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1494/1494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1495/1495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1496/1496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1497/1497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1498/1498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1499/1499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1513/1513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1521/1521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1522/1522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1523/1523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1524/1524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1533/1533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1534/1534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1535/1535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1536/1536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1537/1537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1546/1546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1547/1547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1548/1548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1549/1549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1577/1577_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1648/1648_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1576/1576_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1578/1578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1579/1579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1580/1580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1581/1581_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1582/1582_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1583/1583_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1584/1584_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1585/1585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1586/1586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1587/1587_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1588/1588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1589/1589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1590/1590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1591/1591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1639/1639_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1640/1640_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1641/1641_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/228/228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/229/229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/230/230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/231/231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/308/308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/309/309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/310/310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/311/311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/312/312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/313/313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/314/314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/315/315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/316/316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/317/317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/318/318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/319/319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/320/320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/321/321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/322/322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/478/478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/479/479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/480/480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/481/481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/482/482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/483/483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/484/484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/591/591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1063/1063_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1101/1101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1145/1145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1146/1146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1387/1387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1388/1388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1389/1389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1390/1390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1391/1391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1392/1392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1393/1393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1394/1394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1395/1395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1396/1396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1397/1397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1398/1398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1430/1430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1431/1431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1432/1432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1441/1441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1442/1442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1443/1443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1452/1452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1453/1453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1454/1454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1455/1455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1465/1465_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1466/1466_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1467/1467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1468/1468_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1484/1484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1485/1485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1486/1486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1487/1487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1505/1505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1506/1506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1507/1507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1508/1508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1509/1509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1510/1510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1511/1511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1512/1512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1519/1519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1520/1520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1527/1527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1528/1528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1529/1529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1541/1541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1562/1562_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1563/1563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1564/1564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1565/1565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1566/1566_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1567/1567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1626/1626_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1627/1627_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1628/1628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1629/1629_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1630/1630_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1631/1631_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1632/1632_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1633/1633_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1634/1634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1636/1636_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1637/1637_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1638/1638_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1646/1646_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1647/1647_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12671/pl_31-16.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/592/592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/656/projeto_de_lei_2.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/1400/lei_4358_2016.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1401/1401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1402/1402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1542/1542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1543/1543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1544/1544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1545/1545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12668/pl_11-16.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12216/projeto_de_lei_12_-_mensagem_10.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1568/1568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1569/1569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1570/1570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1571/1571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1572/1572_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1573/1573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1574/1574_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12217/projeto_de_lei_21_-_certidao.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12218/projeto_de_lei_22_-_certidao.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12219/projeto_de_lei_23_-_certidao.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12220/projeto_de_lei_24_-_certidao.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12221/projeto_de_lei_25_-_certidao.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12222/msg__pl_26-2016.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12223/projeto_de_lei_27.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12224/projeto_de_lei_28_-_certidao.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12669/pl_29-16.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12670/pl_30-16.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12672/pl_31-16.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12225/projeto_de_lei_32.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12240/projeto_de_lei_33_-_mensagem_15.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12281/projeto_de_lei_34_-_mensagem_14.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12664/pl_35-16.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12665/pl_36-16.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12666/pl_37-16.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12282/projeto_de_lei_38_-_mensagem_17.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12283/projeto_de_lei_39_-_mensagem_18.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12284/projeto_de_lei_40_-_mensagem_19.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12667/pl_42-16.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12722/pl_43-16.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12285/projeto_de_lei_44.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12286/projeto_de_lei_45.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12725/msg_pl_48-16.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12726/pl_49-16.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12289/projeto_de_lei_500001.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/5985/projeto_de_lei_51_mensagem.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12291/projeto_de_lei_53_mensagem.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12292/projeto_de_lei_540001.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12498/pl_55-16.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12727/msg_pl_56-16.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12502/msg_pl_59-16.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12728/msgpl_60-16.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12504/pl_63-16.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12505/msgpl_64-16.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12506/pl_65-16.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12780/projeto_de_lei_68.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/13136/oficio_pl_69-16_iniciativa_popular.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12781/msg_pl_70-16.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12873/pl_71-16.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12874/pl_72-16.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12875/pl_73-16.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12876/pl_74-16.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12877/pl_74-16.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12878/pl_76-16.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/13038/pl_77-16.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/13039/pl_78-16.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/13040/pl_79-16.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/13041/pl_80-16.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/13042/msg_pl_81-16.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/13043/msg_pl_82-16.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/13044/pl_84-16.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/5995/projeto.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/13135/msg_pl_86-16.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1833/1833_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12357/projeto_de_lei_88_justificativa.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/13134/msg__pl_89-16.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12233/pl_090-2016.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12358/projeto_de_lei_92_mensagem.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12359/projeto_de_lei_93_.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12360/projeto_de_lei_94_mensagem.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12361/projeto_de_lei_95_mensagem.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12362/projeto_de_lei_960001.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/13045/pl_97-16.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12363/projeto_de_lei_98_mensagem.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/12364/projeto_de_lei_99_mensagem.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/13046/projeto_de_lei_101.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/13047/projeto_de_lei_102.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/222/222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/223/223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/224/224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/225/225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/226/226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/227/227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/323/323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/324/324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/325/325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/326/326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/327/327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/328/328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/329/329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/330/330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/331/331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/332/332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/333/333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/334/334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/335/335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/336/336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/337/337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/338/338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/440/440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/441/441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/442/442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/443/443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/476/476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/477/477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1061/1061_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/589/589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/590/590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1062/1062_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1090/1090_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1092/1092_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1093/1093_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1095/1095_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1097/1097_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1099/1099_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1144/1144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1383/1383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1384/1384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1385/1385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1386/1386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1425/1425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1426/1426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1427/1427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1428/1428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1429/1429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1439/1439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1440/1440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1449/1449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1450/1450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1451/1451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1463/1463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1464/1464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1482/1482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1483/1483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1518/1518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1525/1525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1526/1526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1540/1540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1558/1558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1559/1559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1560/1560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1561/1561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1609/1609_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1610/1610_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1611/1611_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1612/1612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1613/1613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1614/1614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1615/1615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1616/1616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1617/1617_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1618/1618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1619/1619_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1620/1620_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1621/1621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1622/1622_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1623/1623_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1624/1624_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1625/1625_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1635/1635_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/206/206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/207/207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/208/208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/209/209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/210/210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/211/211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/213/213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/214/214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/215/215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/216/216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/217/217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/219/219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/220/220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/221/221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/232/232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/233/233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/234/234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/235/235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/236/236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/237/237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/238/238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/239/239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/240/240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/241/241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/242/242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/243/243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/244/244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/245/245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/246/246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/247/247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/248/248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/249/249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/250/250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/251/251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/252/252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/253/253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/254/254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/256/256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/257/257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/258/258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/259/259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/260/260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/261/261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/262/262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/263/263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/264/264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/265/265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/266/266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/267/267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/268/268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/269/269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/270/270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/271/271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/272/272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/273/273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/274/274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/275/275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/276/276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/277/277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/278/278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/279/279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/280/280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/281/281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/282/282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/283/283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/284/284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/285/285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/286/286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/287/287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/288/288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/289/289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/290/290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/291/291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/292/292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/293/293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/294/294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/295/295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/296/296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/297/297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/298/298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/299/299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/300/300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/301/301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/302/302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/303/303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/304/304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/305/305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/306/306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/307/307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/427/427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/428/428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/429/429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/430/430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/431/431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/432/432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/433/433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/434/434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/435/435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/436/436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/437/437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/438/438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/439/439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/464/464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/465/465_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/466/466_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/467/467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/468/468_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/469/469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/470/470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/471/471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/472/472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/473/473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1399/1399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/475/475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/584/584_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/585/585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/586/586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/587/587_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/588/588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1034/1034_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1035/1035_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1036/1036_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1037/1037_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1038/1038_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1040/1040_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1041/1041_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1043/1043_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1044/1044_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1045/1045_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1046/1046_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1047/1047_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1048/1048_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1049/1049_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1052/1052_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1053/1053_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1054/1054_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1055/1055_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1056/1056_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1057/1057_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1058/1058_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1059/1059_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1060/1060_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1081/1081_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1082/1082_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1083/1083_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1084/1084_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1085/1085_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1086/1086_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1087/1087_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1141/1141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1142/1142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1143/1143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1360/1360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1361/1361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1365/1365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1364/1364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1366/1366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1367/1367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1368/1368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1369/1369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1370/1370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1371/1371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1372/1372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1373/1373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1374/1374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1375/1375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1376/1376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1377/1377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1378/1378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1379/1379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1380/1380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1381/1381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1382/1382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1422/1422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1423/1423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1424/1424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1435/1435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1436/1436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1437/1437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1438/1438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1445/1445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1446/1446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1447/1447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1448/1448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1462/1462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1478/1478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1479/1479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1480/1480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1481/1481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1490/1490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1491/1491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1492/1492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1500/1500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1501/1501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1502/1502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1503/1503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1504/1504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1514/1514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1515/1515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1516/1516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1517/1517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1538/1538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1539/1539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1550/1550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1551/1551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1552/1552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1553/1553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1554/1554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1555/1555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1556/1556_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1592/1592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1593/1593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1594/1594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1595/1595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1596/1596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1597/1597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1598/1598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1599/1599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1600/1600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1601/1601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1602/1602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1603/1603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1604/1604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1605/1605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1606/1606_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1607/1607_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1608/1608_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2016/1642/requerimento_234.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1643/1643_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1644/1644_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2016/1645/1645_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H828"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="245.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="104.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="104" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>