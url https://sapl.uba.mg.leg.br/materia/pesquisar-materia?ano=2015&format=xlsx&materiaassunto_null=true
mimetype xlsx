--- v1 (2026-02-08)
+++ v2 (2026-05-30)
@@ -51,10618 +51,10618 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Carlos da Silva Rufato, Célio Botaro, Darci Pires da Silva, Jorge Custódio Gervásio, José Alves Germano, Mauricio Valadão Reimão de Melo, Oswaldo Peixoto Guimarães, Rafael Paulo de Freitas, Rosângela Maria Alfenas de Andrade, Vinícius Samôr de Lacerda</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1/1_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1/1_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A PEDIDO DOS MUNÍCIPES QUE PARTICIPARAM DA AUDIÊNCIA PÚBLICA, REALIZADA DIA 17/12/14, PARA A REVISÃO DA LEI ORÇAMENTÁRIA 2015, OU SEJA, QUE TERMINE A OBRA NO CÓRREGO DO BAIRRO SANTA BERNADETE, POIS OS MORADORES ESTÃO SOFRENDO PREJUÍZOS COM A CHUVA.</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/2/2_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/2/2_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A PEDIDO DOS MUNÍCIPES QUE PARTICIPARAM DA AUDIÊNCIA PÚBLICA, REALIZADA DIA 17/12/14, PARA A REVISÃO DA LEI ORÇAMENTÁRIA 2015, OU SEJA, A COLOCAÇÃO DE UM POSTE DE ENERGIA NO FINAL DA RUA SEBASTIÃO BRESSAN, ESQUINA COM A RUA JOSÉ MARCELO DA ROCHA.</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/3/3_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/3/3_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A PEDIDO DOS MUNÍCIPES QUE PARTICIPARAM DA AUDIÊNCIA PÚBLICA, REALIZADA DIA 17/12/14, PARA A REVISÃO DA LEI ORÇAMENTÁRIA 2015, OU SEJA, SUBSTITUIÇÃO DA PLACA DE TRÂNSITO &amp;#8220;PROIBIDO ESTACIONAR&amp;#8221;, APÓS PASSAGEM DA LINHA FÉRREA (ESPAÇO RECANTO VERDE), LADO DIREITO DA RODOVIA UBÁ-RODEIRO, POR UMA PLACA MAIOR.</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/4/4_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/4/4_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A PEDIDO DOS MUNÍCIPES QUE PARTICIPARAM DA AUDIÊNCIA PÚBLICA, REALIZADA DIA 17/12/14, PARA A REVISÃO DA LEI ORÇAMENTÁRIA 2015, OU SEJA, REDE PARA CAPTAÇÃO DE ÁGUAS PLUVIAIS, PRÓXIMO AO POSTO ZEMA, RUA CEARÁ, BAIRRO INDUSTRIAL.</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/5/5_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/5/5_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A PEDIDO DOS MUNÍCIPES QUE PARTICIPARAM DA AUDIÊNCIA PÚBLICA, REALIZADA DIA 17/12/14, PARA A REVISÃO DA LEI ORÇAMENTÁRIA 2015, OU SEJA, REALIZAÇÃO DO ASFALTAMENTO DAS RUAS: EXPEDICIONÁRIO RUI BALBI, ENG. MANOEL GONÇALVES COELHO, SÃO PEDRO, ORLANDO TEIXEIRA, NICOLAU PAPA E MARGARIDA TEIXEIRA DE ABREU, BAIRRO INDUSTRIAL.</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/6/6_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/6/6_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A PEDIDO DOS MUNÍCIPES QUE PARTICIPARAM DA AUDIÊNCIA PÚBLICA, REALIZADA DIA 17/12/14, PARA A REVISÃO DA LEI ORÇAMENTÁRIA 2015, OU SEJA,CONSTRUÇÃO DE BUEIROS E A SUBSTITUIÇÃO DAS MANILHAS POR NOVAS NA AVENIDA JOSÉ RESENDE BRANCO, BAIRRO BOM PASTOR.</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/7/7_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/7/7_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A PEDIDO DOS MUNÍCIPES QUE PARTICIPARAM DA AUDIÊNCIA PÚBLICA, REALIZADA DIA 17/12/14, PARA A REVISÃO DA LEI ORÇAMENTÁRIA 2015, OU SEJA, A PERMANÊNCIA DO POSTO DE SAÚDE DO BAIRRO SANTA BERNADETE, PRÓXIMO AO PRESÍDIO, E, INCLUSIVE, DA EQUIPE DE MÉDICOS E ATENDENTES.</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/8/8_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/8/8_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A PEDIDO DOS MUNÍCIPES QUE PARTICIPARAM DA AUDIÊNCIA PÚBLICA, REALIZADA DIA 17/12/14, PARA A REVISÃO DA LEI ORÇAMENTÁRIA 2015, OU SEJA, COLOCAÇÃO DE MAIS COLETORES PLÁSTICOS DE LIXO NO BAIRRO PALMEIRAS E ADJACENTES.</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/9/9_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/9/9_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A PEDIDO DOS MUNÍCIPES QUE PARTICIPARAM DA AUDIÊNCIA PÚBLICA, REALIZADA DIA 17/12/14, PARA A REVISÃO DA LEI ORÇAMENTÁRIA 2015, OU SEJA, RECONSTRUÇÃO DO &amp;#8220;ESCADÃO&amp;#8221; DA RUA ELISA AMARAL PERON E TAMBÉM A CONSTRUÇÃO DE PASSEIO, BAIRRO AGROCERES.</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/10/10_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/10/10_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A PEDIDO DOS MUNÍCIPES QUE PARTICIPARAM DA AUDIÊNCIA PÚBLICA, REALIZADA DIA 17/12/14, PARA A REVISÃO DA LEI ORÇAMENTÁRIA 2015, OU SEJA, MANUTENÇÃO DAS FAIXAS E MARCAS FEITAS NO PAVIMENTO, INDICATIVAS DE TRÂNSITO NO BAIRRO PALMEIRAS E ADJACENTES.</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/11/11_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/11/11_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A PEDIDO DOS MUNÍCIPES QUE PARTICIPARAM DA AUDIÊNCIA PÚBLICA, REALIZADA DIA 17/12/14, PARA A REVISÃO DA LEI ORÇAMENTÁRIA 2015, OU SEJA,QUE AUMENTE O NÚMERO DE POSTES DE ILUMINAÇÃO PÚBLICA NA RUA JOSÉ TEIXEIRA DE ABREU.</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/12/12_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/12/12_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A PEDIDO DOS MUNÍCIPES QUE PARTICIPARAM DA AUDIÊNCIA PÚBLICA, REALIZADA DIA 17/12/14, PARA A REVISÃO DA LEI ORÇAMENTÁRIA 2015, OU SEJA, SINALIZAÇÃO DE TRÂNSITO DESDE A ENTRADA DO BAIRRO CIBRACI ATÉ O CURUMIM, NO TRAJETO ITATIAIA &amp;#8211; IMOP, DADO O NÚMERO DE CRIANÇAS QUE ALI TRANSITAM NA IDA E VOLTA À ESCOLA.</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/13/13_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/13/13_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A PEDIDO DOS MUNÍCIPES QUE PARTICIPARAM DA AUDIÊNCIA PÚBLICA, REALIZADA DIA 17/12/14, PARA A REVISÃO DA LEI ORÇAMENTÁRIA 2015, OU SEJA, REDE PARA CAPTAÇÃO DE ÁGUAS PLUVIAIS A PARTIR DO N° 445 DA AVENIDA RUBENS BAIÃO ATÉ O FINAL DA RUA FRANCISCO RODRIGUES ARAÚJO, BAIRRO PIRES DA LUZ.</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Rafael Paulo de Freitas</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/14/14_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/14/14_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, CONSTRUÇÃO DE DOIS REDUTORES DE VELOCIDADE AO LONGO DA RUA JURANDIR PERON, BAIRRO AGROCERES. RESPOSTA: OF/SG/07/2015, EM 27/02/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/15/15_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/15/15_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A PEDIDO DOS MUNÍCIPES QUE PARTICIPARAM DA AUDIÊNCIA PÚBLICA, REALIZADA DIA 16/12/14, PARA A REVISÃO DA LEI ORÇAMENTÁRIA 2015, OU SEJA, ASFALTAMENTO DA RUA VILA NOVA, CUJO CALÇAMENTO DE PEDRAS IRREGULARES ESTÁ MUITO PRECÁRIO EM DIVERSOS PONTOS, SEGUNDO OS MORADORES.</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/16/16_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/16/16_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A PEDIDO DOS MUNÍCIPES QUE PARTICIPARAM DA AUDIÊNCIA PÚBLICA, REALIZADA DIA 16/12/14, PARA A REVISÃO DA LEI ORÇAMENTÁRIA 2015, OU SEJA, ASFALTAMENTO DA RUA MÁRIO FELIPE DOS SANTOS (EM FRENTE ÀS CASAS Nº191, 211 E 215), POIS ATÉ MESMO UMA CHUVA FRACA CRIA UMA "LAGOA" DIFICULTANDO A CIRCULAÇÃO DE PEDESTRES E VEÍCULOS, SEGUNDO OS MORADORES.</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/17/17_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/17/17_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A PEDIDO DOS MUNÍCIPES QUE PARTICIPARAM DA AUDIÊNCIA PÚBLICA, REALIZADA DIA 03/12/14, PARA A REVISÃO DA LEI ORÇAMENTÁRIA 2015, OU SEJA, INSTALAÇÃO DE REDUTORES DE VELOCIDADE EM FRENTE AO CURUMIM II, COMO PROTEÇÃO ÀS CRIANÇAS QUE ALI TRANSITAM.</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/18/18_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/18/18_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A PEDIDO DOS MUNÍCIPES QUE PARTICIPARAM DA AUDIÊNCIA PÚBLICA, REALIZADA DIA 03/12/14, PARA A REVISÃO DA LEI ORÇAMENTÁRIA 2015, OU SEJA, CONSTRUÇÃO DE REDE PARA CAPTAÇÃO DE ÁGUAS PLUVIAIS NA PARTE ALTA DA COHAB.</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/19/19_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/19/19_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A PEDIDO DOS MUNÍCIPES QUE PARTICIPARAM DA AUDIÊNCIA PÚBLICA, REALIZADA DIA 17/12/14, PARA A REVISÃO DA LEI ORÇAMENTÁRIA 2015, OU SEJA, O ASFALTAMENTO DOS SEGUINTES LOGRADOUROS DO BAIRRO SANTA BERNADETE: AVENIDA MAURI MARTINS DE OLIVEIRA (APÓS O NÚCLEO DO CÂNCER), RUA GUMERCINDO ALEXANDRINO DE FREITAS, RUA ROSENI MARIA GONÇALVES DE MORAES, RUA ADELINA DOS SANTOS RIBEIRO, RUA JOÃO GONÇALVES SOARES E RUA PROF. MÁRIO TAVARES, QUE SÃO TRAJETOS DE ÔNIBUS E ESTÃO BEM DANIFICADAS, CAUSANDO TRANSTORNOS QUANDO CHOVE.</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/20/20_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/20/20_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A PEDIDO DOS MUNÍCIPES QUE PARTICIPARAM DA AUDIÊNCIA PÚBLICA, REALIZADA DIA 17/12/14, PARA A REVISÃO DA LEI ORÇAMENTÁRIA 2015, OU SEJA, CONSTRUÇÃO DE UMA NOVA CRECHE NO BAIRRO INDUTRIAL.</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Jorge Custódio Gervásio</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/21/21_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/21/21_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, INSTALAÇÃO DE TRÊS POSTES DE ILUMINAÇÃO PÚBLICA ENTRE A VILA MORETO E A IGREJA NOSSA SENHORA DO CARMO, QUE SITUAM-SE NA PRIMEIRA ENTRADA APÓS O ESPAÇO DE FESTAS PATHERNON, ZONA RURAL DO CÓRREGO DOS FUNDOS, NA RODOVIA UBÁ &amp;#8211; VISCONDE DO RIO BRANCO.</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Darci Pires da Silva</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/22/22_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/22/22_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, DESOBSTRUÇÃO DE UM PASSEIO PÚBLICO LOCALIZADO NA AVENIDA MAURI MARTINS DE OLIVEIRA, NAS PROXIMIDADES DO Nº 64, BAIRRO SANTA BERNADETE. RESPOSTA: OF/SG/07/2015, EM 27/02/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Samuel Gazolla Lima</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/23/23_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/23/23_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, ADEQUAR A CARGA HORÁRIA DOS CARGOS DE CIRURGIÃO DENTISTA DA REDE PÚBLICA DE SAÚDE DO MUNICÍPIO, EM ATENDIMENTO À PORTARIA DO MINISTÉRIO DA SAÚDE, NÚMERO GM 1101/2002, QUE DETERMINA OS PARÂMETROS ASSISTENCIAIS NO SISTEMA ÚNICO DE SAÚDE (SUS). RESPOSTA: OF/SG/07/2015, EM 27/02/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Célio Botaro</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/24/24_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/24/24_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, CONSTRUÇÃO DE UM QUEBRA MOLA NA RUA CEL. SEBASTIÃO RAMOS DE CASTRO, BAIRRO ELDORADO, EM FRENTE AO PORTÃO DE ENTRADA DA ESCOLA ESTADUAL JANUÁRIO CARNEIRO. RESPOSTA: OF/SG/07/2015, EM 27/02/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/25/25_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/25/25_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, CALÇAMENTO DO TRECHO FINAL DA RUA PEDRO BOTARO, COM APROXIMADAMENTE 40 METROS, NO BAIRRO SAN RAFAEL II.</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Rosângela Maria Alfenas de Andrade</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/26/26_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/26/26_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, EXTENSÃO DE REDE DE DISTRIBUIÇÃO DE ENERGIA E ILUMINAÇÃO NA VIA PÚBLICA QUE TEM INÍCIO NA RUA LUIZ BIGONHA, ENTRE OS NÚMEROS 826 E 844, NO BAIRRO LOURIÇAL. RESPOSTA: OF/SG/07/2015, EM 27/02/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/27/27_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/27/27_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SECRETÁRIO MUNICIPAL DE SAÚDE, À DIREÇÃO DA VIGILÂNCIA SANITÁRIA E À DELEGACIA FISCAL DA RECEITA ESTADUAL NA REGIONAL DE UBÁ, SOLICITANDO-LHES A FISCALIZAÇÃO DOS COMERCIANTES DE GALÕES DE ÁGUA MINERAL COM 20 LITROS NESTA CIDADE, DEVIDO A VÁRIAS DENÚNCIAS ANÔNIMAS SOBRE A COLETA DE ÁGUAS EM MINAS CLANDESTINAS.</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/28/28_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/28/28_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, JUNTO A SECRETARIA MUNICIPAL DE SAÚDE, PEDIDO DE SOLICITAÇÃO DE INFORMAÇÕES SOBRE A IMPLEMENTAÇÃO DA LEI 4199, DE 28/05/2014, QUE INSTITUI NO MUNICÍPIO A GRATIFICAÇÃO POR DESEMPENHO DE METAS DO PROGRAMA NACIONAL DE MELHORIA DO ACESSO E QUALIDADE &amp;#8211; PMAQ. RESPOSTA: OFÍCIO GAB/SEC/SMS Nº 020/2015, EM 13/03/15, DO GESTOR MUNICIPAL DE SAÚDE DE UBÁ.</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>José Alves Germano</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/29/29_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/29/29_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, CONSTRUÇÃO DE UMA LOMBADA NA RUA TENENTE PEDRO BATALHA, BAIRRO CAXANGÁ, NAS PROXIMIDADES DO Nº 371, A PEDIDO DOS MORADORES. RESPOSTA: OF/SG/15/2015, DE 25/03/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/30/30_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/30/30_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A PEDIDO DOS MUNÍCIPES QUE PARTICIPARAM DA AUDIÊNCIA PÚBLICA, REALIZADA DIA 03/12/14, PARA A REVISÃO DA LEI ORÇAMENTÁRIA 2015, OU SEJA, CONSTRUÇÃO DA REDE DE CAPTAÇÃO DE ÁGUAS PLUVIAIS NA PARTE ALTA DO BAIRRO PIRES DA LUZ (TRAJETO MERCADO PIRILAMPO &amp;#8211; RUA FRANCISCO ARAÚJO &amp;#8211; RUA MÁRIO ESPÓSITO), NÃO EXISTINDO NESSE LOCAL NENHUM BUEIRO PARA ESCOAMENTO DAS ÁGUAS.</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>Darci Pires da Silva, Rafael Paulo de Freitas, Vinícius Samôr de Lacerda</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/31/31_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/31/31_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, PROVIDENCIAR, URGENTEMENTE, MEDIDAS QUE PROMOVAM MAIOR SEGURANÇA NO PSF DO BAIRRO AGROCERES. RESPOSTA: OF/SG/11/2015, EM 17/03/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO. RESPOSTA: OF/SG/15/2015, DE 25/03/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/33/33_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/33/33_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SETOR DE FISCALIZAÇÃO DA PREFEITURA, COM CÓPIA AO MINISTÉRIO PÚBLICO DO AMBIENTE, IBAMA E À POLÍCIA AMBIENTAL, SOLICITANDO FISCALIZAÇÃO DE UMA OBRA DE DESATERRO DE UM LOTE EM QUE O PROPRIETÁRIO ESTÁ DESPEJANDO A TERRA NO RIO PRÓXIMO A SUA PROPRIEDADE, ENTRADA DA PEDRA REDONDA, NA RUA JOÃO MARIEL. RESPOSTA: OF/SG/11/2015, EM 17/03/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO. RESPOSTA: OF.NR.029/2015, DE 23/03/15, DO COMANDANTE DO 30 PEL PM DE MEIO AMBIENTE. RESPOSTA: OFÍCIO Nº 745/2015, EM 16/04/15, DA 5ª PROMOTORIA DE JUSTIÇA DA COMARCA DE UBÁ.</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/35/35_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/35/35_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, CONSTRUÇÃO DE UM REDUTOR DE VELOCIDADE NA RUA ELIZA AMARAL PERON, BAIRRO AGROCERES.</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/36/36_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/36/36_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, JUNTO À ENERGISA, A INSTALAÇÃO DE APROXIMADAMENTE 05 POSTES DE ILUMINAÇÃO PÚBLICA NA RUA FRANCISCO TEIXEIRA DE ABREU, BAIRRO PALMEIRAS, NAS ADJACÊNCIAS DO FRIGORÍFICO FAISÃO. RESPOSTA: OF/SG/20/2015, EM 01/04/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>Carlos da Silva Rufato, Jorge Custódio Gervásio</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/37/37_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/37/37_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, QUE O PSF DO BAIRRO AGROCERES NÃO SEJA DESLOCADO PARA OUTRO BAIRRO E QUE SEJA TRANSFERIDO PARA AS INSTALAÇÕES DO BANCO DE ALIMENTOS. RESPOSTA: OF/SG/20/2015, EM 01/04/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>Carlos da Silva Rufato</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/38/38_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/38/38_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, DEDETIZAÇÃO DA CAPELA E DO CEMITÉRIO MUNICIPAL DEVIDO AO GRANDE NÚMERO DE BARATAS E OUTROS INSETOS; COMO TAMBÉM, A REALIZAÇÃO DE LIMPEZA DOS BANHEIROS DA CAPELA.</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/39/39_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/39/39_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, DOAÇÃO DE UM TERRENO OU CONSTRUÇÃO DE USO PARA A SEDE DO SINDICATO DOS SERVIDORES PÚBLICOS MUNICIPAIS COM RECURSOS PRÓPRIOS DESSA ENTIDADE.</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/40/40_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/40/40_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, CONSTRUÇÃO DE QUATRO REDUTORES DE VELOCIDADE AO LONGO DA AVENIDA JOÃO GOMES PEREIRA, BAIRRO PIRES DA LUZ.</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/41/41_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/41/41_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, BEM COMO AO SECRETÁRIO DO AMBIENTE E MOBILIDADE URBANA, UMA URGENTE SOLUÇÃO QUANTO AOS TRÊS VEÍCULOS ABANDONADOS NA RUA FRANCISCO ANDRÉ DE ARAÚJO E UM NA RODOVIA UBÁ &amp;#8211; DIVINÉSIA, PRÓXIMO À EMPRESA DE MÓVEIS LUFER. RESPOSTA: OF/SG/09/2015, EM 02/03/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/42/42_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/42/42_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A CRIAÇÃO, JUNTAMENTE COM ÓRGÃOS E INSTITUIÇÕES DA CIDADE, UM COMITÊ DE ENFRENTAMENTO À CRISE DE ÁGUA. RESPOSTA: COMUNICAÇÃO EXTERNA CE 008/2015, DE BH, EM 03/03/15, DO DIRETOR DE OPERAÇÃO CENTRO-LESTE DA COPASA.</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/43/43_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/43/43_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, LIMPEZA EM TODAS AS RUA DO BAIRRO JARDIM ESPERANÇA, COMUNIDADE DO TANQUINHO.</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>Vinícius Samôr de Lacerda</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/44/44_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/44/44_texto_integral.pdf</t>
   </si>
   <si>
     <t>AOS SECRETÁRIOS MUNICIPAIS, ENVIANDO CÓPIAS DAS PROPOSTAS APRESENTADAS DURANTE AS REUNIÕES DE DEBATE E REVISÃO DA LEI ORÇAMENTÁRIA E QUE FORAM TRANSFORMADAS EM EMENDAS E PROPOSIÇÕES DA COMISSÃO DE ORÇAMENTO, FINANÇAS E TOMADA DE CONTAS. RESPOSTA: OF/SG/07/2015, EM 27/02/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>Oswaldo Peixoto Guimarães</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/45/45_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/45/45_texto_integral.pdf</t>
   </si>
   <si>
     <t>O PREFEITO, PROCEDER À REABERTURA DOS BANHEIROS DAS CAPELAS DO CEMITÉRIO MUNICIPAL, QUE FORAM FECHADAS EM VIRTUDE DA FALTA DE ÁGUA.</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/46/46_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/46/46_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, REMOÇÃO DE UMA GRANDE QUANTIDADE DE ENTULHOS QUE FORAM DEPOSITADOS NA RUA FRANCISCO FEITAL TEIXEIRA, BAIRRO SANTA BERNADETE, NA ALTURA DO Nº 110.</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/47/47_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/47/47_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, REFORMA DAS QUADRAS POLIESPORTIVAS E ÁREAS DE LAZER DOS BAIRROS DA CIDADE, BEM COMO A CRIAÇÃO DE UM PROGRAMA PARA OCUPAR ESSES ESPAÇOS.</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/48/48_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/48/48_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, EXTENSÃO DO ALAMBRADO DO CEU &amp;#8211; CENTRO DE ESPORTE E CULTURA UNIFICADO, NA COHAB, A REALIZAÇÃO DA PINTURA DA QUADRA PARA JOGOS, COMO FUTSAL, VÔLEI E BASQUETE, BEM COMO O MONITORAMENTO DO LOCAL POR VIGIAS E CÂMERAS DE SEGURANÇA PARA EVITAR DEPREDAÇÃO.</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/49/49_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/49/49_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, CONSTRUÇÃO DE DUAS LOMBADAS NA RODOVIA UBÁ &amp;#8211; GUIDOVAL, NA ALTURA DO KM 06, UMA ANTES DO PONTO DE ÔNIBUS E A OUTRA APÓS O MESMO. RESPOSTA: OF/SG/11/2015, EM 17/03/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO. RESPOSTA: OF.5ª CRG-P &amp;#8211; DER-MG Nº 122/2015, DO COORDENADOR DO DER-MG, EM 07/04/15.</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/50/50_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/50/50_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, EXTENSÃO DA REDE ELÉTRICA, COM LUMINÁRIAS, PARA A VILA CLEMENTINO, NA COMUNIDADE SANTO ANASTÁCIO. RESPOSTA: OF/SG/11/2015, EM 17/03/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/51/51_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/51/51_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, EXTENSÃO DE REDE ELÉTRICA, COM LUMINÁRIAS, PARA A VILA RIBEIRO, NA COMUNIDADE DO CÓRREGO FUNDO. RESPOSTA: OF/SG/11/2015, EM 17/03/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/52/52_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/52/52_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, PROCEDER À LIMPEZA GERAL DA RUA DOS FERROVIÁRIOS, BAIRRO BELA VISTA, BEM COMO DO ESCADÃO ALI EXISTENTE, USADO PELOS ALUNOS PARA CHEGAREM À FACULDADE. RESPOSTA: OF/SG/15/2015, DE 25/03/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/53/53_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/53/53_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO E AO SECRETÁRIO MUNICIPAL DO AMBIENTE, A REALIZAÇÃO DO CORTE DE BANANEIRAS DA RUA DOS FRANCISCANOS, PRÓXIMO AO Nº 299, BAIRRO SÃO SEBASTIÃO, NOS FUNDOS COM O CÓRREGO ALI EXISTENTE.</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/54/54_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/54/54_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, CALÇAMENTO DAS RUAS DA VILA MORETO, LOCALIZADA NA RODOVIA UBÁ &amp;#8211; VISCONDE DO RIO BRANCO.</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/55/55_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/55/55_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, ASFALTAMENTO DA RUA ANTÔNIO SPERANDIO, BAIRRO MANGUEIRA RURAL.</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/56/56_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/56/56_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, LIMPEZA E CALÇAMENTO DA RUA SEM SAÍDA QUE ESTÁ SITUADA EM FRENTE AO BAR REI DO PATO, BAIRRO OLARIA.</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/57/57_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/57/57_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, LIMPEZA GERAL DO ANEL VIÁRIO, NA ALTURA DA COMUNIDADE DO CÓRREGO DOS BRAGUINHAS, BEM COMO UMA OPERAÇÃO TAPA-BURACO E A CONSTRUÇÃO DE UM REDUTOR DE VELOCIDADE PRÓXIMO À PONTE. RESPOSTA: OF/SG/20/2015, EM 01/04/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/58/58_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/58/58_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, PINTURA DE UMA FAIXA DE PEDESTRES E A CONSTRUÇÃO DE UM REDUTOR DE VELOCIDADE EM FRENTE AO CAMPO DO OLARIA, NA RUA JOSÉ AUGUSTO MARCOS, BAIRRO OLARIA.</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/59/59_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/59/59_texto_integral.pdf</t>
   </si>
   <si>
     <t>O PROLONGAMENTO E O CALÇAMENTO DO FINAL DA RUA ISRAEL, BAIRRO FAZENDINHA. RESPOSTA: OF/SG/22/2015, DO SECRETÁRIO MUNICIPAL DE GOVERNO, EM 13/04/15.</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/60/60_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/60/60_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, COLOCAÇÃO DE PLACAS INDICATIVAS NA ESQUINA DA RUA JOSÉ GOMES BRAGA COM RUA DR. ÂNGELO PORTO &amp;#8211; ACESSO À FACULDADE UNIPAC, BAIRRO BOA VISTA, SINALIZANDO E INDICANDO A FACULDADE E BAIRROS: VILA CASAL E PALMEIRAS. RESPOSTA: OF/SG/22/2015, DO SECRETÁRIO MUNICIPAL DE GOVERNO, EM 19/04/15.</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/61/61_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/61/61_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, BEM COMO À COPASA, FISCALIZAR E COIBIR A CONSTANTE RETIRADA DE ÁGUA DO RIBEIRÃO LOCALIZADO NA COMUNIDADE DE PEIXOTO FILHO, NAS PROXIMIDADES DA PONTE, LEVANDO-SE EM CONSIDERAÇÃO A FALTA DE ÁGUA. RESPOSTA: OF/SG/22/2015, DO SECRETÁRIO MUNICIPAL DE GOVERNO, EM 19/04/15.</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/62/62_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/62/62_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, REFORMA DE UM BUEIRO LOCALIZADO EM FRENTE AO Nº 90 DA RUA JERÔNIMO SALGADO, QUE SE ENCONTRA AFUNDADO. RESPOSTA: OF/SG/22/2015, DO SECRETÁRIO MUNICIPAL DE GOVERNO, EM 19/04/15.</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/63/63_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/63/63_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, CRIAR O CONSELHO MUNICIPAL PARA A PROMOÇÃO DE IGUALDADE RACIAL, A PARTIR DO ANTEPROJETO APRESENTADO JUNTO À INDICAÇÃO. RESPOSTA: OF/SG/22/2015, DO SECRETÁRIO MUNICIPAL DE GOVERNO, EM 19/04/15.</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/</t>
+    <t>http://sapl.uba.mg.leg.br/media/</t>
   </si>
   <si>
     <t>AO PREFEITO, JUNTO AO SETOR DE TRÂNSITO, A INSTALAÇÃO DE DUAS PLACAS INDICATIVAS PARA A RUA ANTÔNIO ADRIANO DE MELO, NO CENTRO DE NOSSA CIDADE. RESPOSTA: OF/SG/22/2015, DO SECRETÁRIO MUNICIPAL DE GOVERNO, EM 19/04/15.</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/65/65_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/65/65_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, JUNTO À SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS URBANOS, A INSTALAÇÃO DE MEIO-FIO EM FRENTE À COMUNIDADE MONTE TABOR &amp;#8211; COMUNIDADE RELIGIOSA, BAIRRO PALMEIRAS. RESPOSTA: OF/SG/22/2015, DO SECRETÁRIO MUNICIPAL DE GOVERNO, EM 19/04/15.</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/66/66_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/66/66_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, JUNTO À SECRETARIA MUNICIPAL DO AMBIENTE E MOBILIDADE URBANA, A PODA DAS ÁRVORES DA PRAÇA SÃO JANUÁRIO, BEM COMO A RECOLOCAÇÃO DA FIAÇÃO ELÉTRICA QUE PASSA SOBRE AS ÁRVORES EM FRENTE AO FÓRUM, PARA UMA ELEVAÇÃO MAIOR, POIS ESTÁ ATRAPALHANDO E OFERECENDO RISCO DE ACIDENTE ÀS CRIANÇAS QUE FAZEM USO DOS BRINQUEDOS NO REFERIDO LOCAL.RESPOSTA: OF/SG/23/2015, EM 15/04/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/68/68_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/68/68_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, QUE TORNE OBRIGATÓRIO, NO ÂMBITO DO PODER EXECUTIVO, QUE OS VEÍCULOS DESSA PREFEITURA PASSEM A TRAZER A INFORMAÇÃO SOBRE QUAL SECRETARIA ESTÃO VINCULADOS, BEM COMO O TELEFONE PARA DENÚNCIAS. RESPOSTA: OF/SG/23/2015, EM 15/04/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/69/69_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/69/69_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, CONSTRUÇÃO DE UM GUARDA-CORPO NA AVENIDA COMENDADOR JACINTHO SOARES DE SOUZA LIMA, PRÓXIMO À PONTE DE ACESSO A ENTRADA DA RODOVIÁRIA. RESPOSTA: OF/SG/23/2015, EM 15/04/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/70/70_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/70/70_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, LIMPEZA DA MANILHA DE ESCOAMENTO DO BUEIRO SITUADO NA RUA ONOFRE LEITE ALVES, BAIRRO PALMEIRAS. RESPOSTA: OF/SG/23/2015, EM 15/04/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO. RESPOSTA: OF/SG/84/2015, EM 03/11/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/71/71_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/71/71_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, LIMPEZA DE TODAS AS RUAS DO BAIRRO ALTAIR ROCHA, PRINCIPALMENTE NA RUA CAMPOMIZZI FILHO. RESPOSTA: OF/SG/23/2015, EM 15/04/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/72/72_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/72/72_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, CONSTRUÇÃO DE BUEIROS EM TODA EXTENSÃO DA RUA FRANCISCO ANDRÉ DE ARAÚJO, BAIRRO BEIRA LINHA. RESPOSTA: OF/SG/23/2015, EM 15/04/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>AO PREFEITO, LIMPEZA GERAL DA RUA FRANCISCO ARTHIDORO DA COSTA, BAIRRO ALTAIR ROCHA. RESPOSTA: OF/SG/23/2015, EM 15/04/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/74/74_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/74/74_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, OPERAÇÃO TAPA BURACOS PARA A RUA DA PAZ. RESPOSTA: OF/SG/23/2015, EM 15/04/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/75/75_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/75/75_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, PATROLAMENTO E CASCALHAMENTO NA ESTRADA DO SÍTIO DO EMBOQUE, COMUNIDADE DO CÓRREGO DO EMBOQUE. RESPOSTA: OF/SG/23/2015, EM 15/04/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/76/76_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/76/76_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, CONSTRUÇÃO DE UM REDUTOR DE VELOCIDADE PARA A RUA MARECHAL FLORIANO PEIXOTO, VILA CASAL, NAS PROXIMIDADES DO SUPERMERCADO STILO. RESPOSTA: OF/SG/23/2015, EM 15/04/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/77/77_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/77/77_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, PATROLAMENTO E CASCALHAMENTO NA COMUNIDADE DA BARRA SÃO PEDRO, LOCALIZADA NA ENTRADA ANTERIOR DA PONTE DO CAMPO SANTO ANTÔNIO, À ESQUERDA. RESPOSTA: OF/SG/23/2015, EM 15/04/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/78/78_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/78/78_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO E À SECRETARIA MUNICIPAL DE EDUCAÇÃO, QUE ENVIE A ESTA CASA DE LEIS, UM PROJETO, CONFORME MODELO, VISANDO CRIAR UMA AJUDA DE CUSTO PARA COMPRA DE LIVROS, ASSINATURA DE PERIÓDICOS, PARTICIPAÇÃO EM CONGRESSOS CIENTÍFICOS E COMPRA DE EQUIPAMENTOS E INSTRUMENTAL DE TRABALHO E FORMAÇÃO DE UM FUNDO MUNICIPAL DE APOIO À PESQUISA PARA OS EDUCADORES DA REDE MUNICIPAL DE ENSINO. RESPOSTA: OF/SG/23/2015, EM 15/04/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/79/79_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/79/79_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A COLOCAÇÃO DE TRÊS TAMBORES DE LIXO EM FRENTE À LOJA DNA, NA AVENIDA COMENDADOR JACINTHO SOARES DE SOUZA LIMA E MAIS OUTROS TRÊS EM FRENTE AO POSTO DE COMBUSTÍVEL JANSEN, NA AVENIDA PADRE ARNALDO JANSEN. RESPOSTA: OF/SG/23/2015, EM 15/04/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/81/81_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/81/81_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, OPERAÇÃO TAPA-BURACOS NO PAVIMENTO DA RUA FREI CORNÉLIO, DADO O INTENSO TRÁFEGO DE VEÍCULOS E AS DANIFICAÇÕES OCORRIDAS NO PISO ASFÁLTICO. RESPOSTA: OF/SG/23/2015, EM 15/04/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/82/82_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/82/82_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, ABERTURA DE UMA AVENIDA EM NOSSA CIDADE, TENDO COMO PONTO INICIAL NAS PROXIMIDADES DA IGREJA DO DIVINO ESPÍRITO SANTO, SEGUINDO PELA LINHA FÉRREA &amp;#8211; PARALELA À RUA MAJOR TITO CÉSAR E PELO CORTE GRANDE, VOLTA DA FERRADURA ATÉ A ESTAÇÃO DE PEIXOTO FILHO. RESPOSTA: OF/SG/25/2015, EM 16/04/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/83/83_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/83/83_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, ASFALTAMENTO RESTANTE DA AVENIDA CÍCERO SILVEIRA, BAIRRO CIBRACI, BEM COMO A CONSTRUÇÃO DE DOIS REDUTORES DE VELOCIDADE NA PARTE ALTA. RESPOSTA: OF/SG/25/2015, EM 16/04/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/86/86_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/86/86_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, CONSERTO DA REDE DE CAPTAÇÃO DE ESGOTO DA RUA JOSÉ GUALBERTO DE MELO, BAIRRO INDUSTRIAL. RESPOSTA: OF/SG/25/2015, EM 16/04/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/87/87_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/87/87_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, REPARO DA REDE DE CAPTAÇÃO DE ÁGUAS DA RUA ANGELINO TEIXEIRA, BAIRRO UNIVERSITÁRIO.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/88/88_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/88/88_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, PROPONDO PARCERIA ENTRE OS MORADORES DA RUA JOSINO CANDIAN, BAIRRO PONTE PRETA, PARA A INSTALAÇÃO DE MANILHAS PARA A CAPTAÇÃO DE ÁGUAS PLUVIAIS.RESPOSTA: OF/SG/28/2015, EM 28/04/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/89/89_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/89/89_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, JUNTO À ENERGISA, QUANTO À INSTALAÇÃO DE MAIS POSTE COM ILUMINAÇÃO PÚBLICA, BEM COMO A PODA DE ÁRVORES DA PRAÇA FRANCISCO PARMA, BAIRRO COPARMA. REITERA INDICAÇÃO 137/14.</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/90/90_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/90/90_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, OPERAÇÃO TAPA-BURACO E RECAPEAMENTO EM TODA ESTRADA DO INÍCIO DO TREVO EM DIREÇÃO A COLÔNIA PADRE DAMIÃO E POVOADOS SÃO DOMINGOS E BOA VISTA. RESPOSTA: OF/SG/25/2015, EM 16/04/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/91/91_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/91/91_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO E AO SECRETÁRIO DE EDUCAÇÃO, ENCAMINHAR A ESTA CÂMARA, UM PROJETO DE LEI QUE CRIA O PLANO DE CARREIRA PARA A CLASSE DO MAGISTÉRIO PÚBLICO MUNICIPAL. RESPOSTA: OF/SG/25/2015, EM 16/04/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/92/92_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/92/92_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, CONSTRUÇÃO DE ESCOLA E UMA CRECHE NAS ADJACÊNCIAS DOS BAIRROS: PONTE PRETA E OLARIA, A PEDIDO DOS MORADORES. RESPOSTA: OF/SG/28/2015, EM 28/04/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/100/100_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/100/100_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, CONSTRUÇÃO DE UMA QUADRA POLIESPORTIVA E UMA ACADEMIA AO AR LIVRE, NA PARTE ALTA DO BAIRRO SANTA EDWIGES. RESPOSTA: OF/SG/28/2015, EM 28/04/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/102/102_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/102/102_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, LIMPEZA GERAL DE TODAS AS RUAS DO BAIRRO FAZENDINHA. RESPOSTA: OF/SG/28/2015, EM 28/04/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/103/103_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/103/103_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, TROCA DAS LÂMPADAS INSTALADAS NAS TORRES DE TELECOMUNICAÇÃO NOS BAIRROS: SÃO DOMINGOS E BOM PASTOR, EM RAZÃO DE ACIDENTES AÉREOS DEVIDO À FALTA DE ILUMINAÇÃO. RESPOSTA: OF/SG/28/2015, EM 28/04/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/104/104_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/104/104_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO E À SECRETARIA MUNICIPAL DE AMBIENTE E MOBILIDADE URBANA, O ENVIO A ESTA CÂMARA DE UM PROJETO DE LEI PARA CRIAR UM CÓDIGO AMBIENTAL MUNICIPAL, REGULANDO OS DIREITOS E OBRIGAÇÕES CONCERNENTES À PROTEÇÃO, PRESERVAÇÃO, CONSERVAÇÃO, DEFESA, CONTROLE, MONITORAMENTO, FISCALIZAÇÃO, MELHORIA E RECUPERAÇÃO DO MEIO AMBIENTE EM NOSSO MUNICÍPIO E INSTITUIR O SISTEMA MUNICIPAL DO MEIO AMBIENTE E A POLÍTICA MUNICIPAL DO MEIO AMBIENTE. RESPOSTA: OF/SG/28/2015, EM 28/04/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO. RESPOSTA: OFÍCIO Nº 1681/2015, DA 5ª PROMOTORIA DE JUSTIÇA DA COMARCA DE UBÁ, EM 31/08/15.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/105/105_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/105/105_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A ORGANIZAÇÃO DA CONFERÊNCIA MUNICIPAL DE POLÍTICAS PARA AS MULHERES, COMO FORMA DE BUSCAR VALORIZAR O PAPEL DA MULHER NOS DIVERSOS SEGMENTOS DA SOCIEDADE. RESPOSTA: OF/SG/28/2015, EM 28/04/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO. RESPOSTA: OFÍCIO Nº 1477/2015, EM 30/07/15, DA 5ª PROMOTORIA DE JUSTIÇA DA COMARCA DE UBÁ.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>AO PREFEITO E AO SECRETÁRIO MUNICIPAL DE AMBIENTE E MOBILIDADE URBANA, A URGENTE LIMPEZA GERAL, EM TODA EXTENSÃO, DO CÓRREGO LOCALIZADO NAS PROXIMIDADES DA RUA FRANCISCO DE PAULA RIBEIRO, BAIRRO ELDORADO.</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/107/107_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/107/107_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, CONSTRUÇÃO DE UM REDUTOR DE VELOCIDADE NA AVENIDA ARGÉLIA, BAIRRO FAZENDINHA, EM FRENTE AO BORDADO DO DUCIM. RESPOSTA: OF/SG/29/2015, EM 08/05/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>AO PREFEITO, COLOCAÇÃO DE LIXEIRAS E A REALIZAÇÃO DE LIMPEZA GERAL EM TODA EXTENSÃO DAS RUAS: JOSÉ EMYDIO TEIXEIRA E ANATÁLIA ÂNGELA VARELA, NO BAIRRO SANTA EDWIGES II. RESPOSTA: OF/SG/29/2015, EM 08/05/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>Rafael Paulo de Freitas, Samuel Gazolla Lima</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/109/109_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/109/109_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, PINTURA DE UMA FAIXA DE PEDESTRES EM FRENTE À CÂMARA MUNICIPAL DE UBÁ. RESPOSTA: OF/SG/29/2015, EM 08/05/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/110/110_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/110/110_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, LIMPEZA E CAPINA GERAL NA COMUNIDADE JOÃO TEIXEIRA &amp;#8211; TANQUINHO. RESPOSTA: OF/SG/29/2015, EM 08/05/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/111/111_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/111/111_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO E AO SECRETÁRIO MUNICIPAL DE EDUCAÇÃO, PARA COBRANÇA DE PAGAMENTO DE SALÁRIOS EM DIA E GARANTIA DOS DIREITOS DOS TRABALHADORES TERCEIRIZADOS DA REDE MUNICIPAL DE ENSINO. RESPOSTA: OF/SG/29/2015, EM 08/05/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/112/112_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/112/112_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, CALÇAMENTO E A INSTALAÇÃO DE REDE DE CAPTAÇÃO DE ESGOTO NAS RUAS DO BAIRRO SÃO MATEUS, AS QUE AINDA NÃO POSSUEM ESSA BENFEITORIA. E AINDA, A GENTILEZA DE POSSIBILITAR O AGENDAMENTO DE UMA REUNIÃO DO PREFEITO COM OS MORADORES DA CITADA COMUNIDADE, PARA ESCLARECIMENTOS DE DÚVIDAS E O RECEBIMENTO DE SUGESTÕES. RESPOSTA: OF/SG/29/2015, EM 08/05/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/113/113_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/113/113_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, INSTALAÇÃO DE UM CORRIMÃO NA RAMPA DO 1º ANDAR DA CAPELA DO CEMITÉRIO MUNICIPAL. RESPOSTA: OF/SG/29/2015, EM 08/05/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO. RESPOSTA: OF/SG/31/2015, EM 25/05/2015, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/114/114_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/114/114_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, CALÇAMENTO DA RUA MÁRIO RODRIGUES DO NASCIMENTO, COMUNIDADE DA LIGAÇÃO. RESPOSTA: OF/SG/29/2015, EM 08/05/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/115/115_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/115/115_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A NECESSIDADE DA PODA DE DUAS ÁRVORES NA RUA MÁRIO RODRIGUES DO NASCIMENTO, EM FRENTE AO Nº 150, NA COMUNIDADE DA LIGAÇÃO, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/127/127_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/127/127_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, PODA DAS ÁRVORES DA PRAÇA LOCALIZADA NA RUA LAMBARI, BAIRRO PONTE PRETA. RESPOSTA: OF/SG/31/2015, EM 25/05/2015, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/128/128_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/128/128_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, LIMPEZA GERAL NO TERRENO DA ESCOLA ESTADUAL DEPUTADO CARLOS PEIXOTO FILHO &amp;#8211; POLIVALENTE.RESPOSTA: OF/SG/31/2015, EM 25/05/2015, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/129/129_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/129/129_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, ATRAVÉS DA SECRETARIA MUNICIPAL DO AMBIENTE E MOBILIZAÇÃO URBANA, A ADESÃO AO PROGRAMA DE AGENDA AMBIENTAL NA ADMINISTRAÇÃO PÚBLICA &amp;#8211; A3P, PARA PROMOVER A INTERNALIZAÇÃO DOS PRINCÍPIOS DE SUSTENTABILIDADE SOCIOAMBIENTAL NOS ÓRGÃOS E ENTIDADES PÚBLICAS. RESPOSTA: OF/SG/31/2015, EM 25/05/2015, DO SECRETÁRIO MUNICIPAL DE GOVERNO. RESPOSTA: OFÍCIO Nº 1471/2015, EM 30/07/15, DA 5ª PROMOTORIA DE JUSTIÇA DA COMARCA DE UBÁ.</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/130/130_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/130/130_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, ENCAMINHAR A ESTA CÂMARA, A ALTERAÇÃO DA LEI COMPLEMENTAR Nº 014/92, QUE &amp;#8220;DISPÕE SOBRE O ESTATUTO DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE UBÁ&amp;#8221;, DE FOR ESPECÍFICA DO ARTIGO 123, INCISOS I, II, III E DO PARÁGRAFO 1º, BEM COMO DO ARTIGO 127, INCISOS I, II, III, IV E PARÁGRAFO ÚNICO, QUE TRATAM SOBRE PERÍODO AQUISITIVO DE FÉRIAS E PERDA DA MESMA POR MOTIVO DE LICENÇA MÉDICA ENTRE OUTROS MOTIVOS E, TAMBÉM, A NECESSÁRIA MUDANÇA AO ART. 157, LETRA B, QUE RETIRA O DIREITO À LICENÇA PRÊMIO POR ASSIDUIDADE POR MOTIVO DE SAÚDE (LICENÇA MÉDICA). RESPOSTA: OF/SG/31/2015, EM 25/05/2015, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/131/131_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/131/131_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A RETIRADA DE PLACAS &amp;#8220;PROIBIDO ESTACIONAR&amp;#8221;, A CONSTRUÇÃO DE REDUTORES DE VELOCIDADE E A PROIBIÇÃO DE ESTACIONAMENTO PARA VEÍCULOS PESADOS NA VILA WENCESLAU ROBERTO SOARES, BAIRRO CAXANGÁ. RESPOSTA: OF/SG/31/2015, EM 25/05/2015, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/132/132_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/132/132_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, COM CÓPIA AO SECRETÁRIO DE AMBIENTE, PARA QUE DETERMINEM À REATIVAÇÃO DA FAIXA DE PEDESTRES EM FRENTE À IGREJA EVANGÉLICA ASSEMBLEIA DE DEUS, SITUADA NA PRAÇA GETÚLIO VARGAS, BAIRRO SÃO SEBASTIÃO. RESPOSTA: OF/SG/31/2015, EM 25/05/2015, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/133/133_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/133/133_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, VERIFICAR JUNTO À EMPREITEIRA QUE ESTÁ REALIZANDO AS OBRAS DAS RUAS: LIONS E MILTON BASÍLIO, BAIRRO BOM PASTOR, SOBRE A DELONGA NA CONCLUSÃO. RESPOSTA: OF/SG/31/2015, EM 25/05/2015, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/134/134_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/134/134_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, VERIFICAR A NECESSIDADE DE MAIS MÉDICOS E DE UM TRADUTOR PARA O PROFISSIONAL QUE REALIZA O ATENDIMENTO NO DISTRITO DE DIAMANTE DE UBÁ. RESPOSTA: OF/SG/31/2015, EM 25/05/2015, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/135/135_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/135/135_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO PREFEITO E AO TENENTE CORONEL PM LÚCIO MAURO CAMPOS SILVA, QUE VIABILIZEM A INSTALAÇÃO DE UM POSTO POLICIAL NA AVENIDA FRANCISCO TEIXEIRA DO NASCIMENTO, PRÓXIMO AO PATRONATO, NA VILA CASAL. RESPOSTA: OF/SG/31/2015, EM 25/05/2015, DO SECRETÁRIO MUNICIPAL DE GOVERNO. RESPOSTA: OFÍCIO Nº 30.002/2015-P/3, EM 20/05/15, DO COMANDANTE DO 21º PMMG, TERCEIRA SEÇÃO, DE UBÁ. </t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/136/136_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/136/136_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A PODA DAS ÁRVORES DA PRAÇA AGENOR BARBOSA. RESPOSTA: OF/SG/31/2015, EM 25/05/2015, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/138/138_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/138/138_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, CONSTRUÇÃO DE UM REDUTOR DE VELOCIDADE NA AVENIDA OLEGÁRIO MACIEL, BAIRRO INDUSTRIAL, PRÓXIMO À ESQUINA DA RUA NOSSA SENHORA APARECIDA. RESPOSTA: OF/SG/38/2015, EM 09/06/2015, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/139/139_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/139/139_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, INSTALAÇÃO DE UM SEMÁFORO NA AVENIDA COMENDADOR JACINTHO SOARES DE SOUZA LIMA, PRÓXIMO À PONTE E RODOVIÁRIA. RESPOSTA: OF/SG/38/2015, EM 09/06/2015, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>Sebastião Teixeira da Silva</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/140/140_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/140/140_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, CONSTRUÇÃO DE UM REDUTOR DE VELOCIDADE NA AVENIDA JOSÉ RESENDE BRANDO, NAS PROXIMIDADES DO NÚMERO 445, BAIRRO BOM PASTOR. RESPOSTA: OF/SG/31/2015, EM 25/05/2015, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/485/485_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/485/485_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, PATROLAMENTO E CASCALHAMENTO DA VILA CLEMENTINO, COMUNIDADE DE SANTO ANASTÁCIO, ZONA RURAL DE UBÁ. RESPOSTA: OF/SG/31/2015, EM 25/05/2015, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/486/486_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/486/486_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, PATROLAMENTO E CASCALHAMENTO DA VILA RIBEIRO, COMUNIDADE DO CÓRREGO FUNDO, NA ZONA RURAL DE UBÁ. RESPOSTA: OF/SG/31/2015, EM 25/05/2015, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/487/487_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/487/487_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A CONSTRUÇÃO DE DOIS REDUTORES DE VELOCIDADE NA AVENIDA PAULINO FERNANDES, NAS PROXIMIDADES DO FRIGORÍFICO, LEVANDO-SE EM CONSIDERAÇÃO A ENTRADA E SAÍDA DE INÚMERAS CARRETAS NAQUELA LOCAL TODOS OS DIAS. RESPOSTA: OF/SG/32/2015, EM 28/05/2015, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/488/488_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/488/488_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO PREFEITO, A NECESSIDADE DO AUMENTO DE NÚMEROS DOS ÔNIBUS PARA O TRANSPORTE DE PACIENTES AO HOSPITAL DO CÂNCER, NA CIDADE DE MURIAÉ, E AINDA, A POSSIBILIDADE DE FORNECIMENTO DE LANCHE AOS PACIENTES. RESPOSTA: OF/SG/32/2015, EM 28/05/2015, DO SECRETÁRIO MUNICIPAL DE GOVERNO. RESPOSTA: OF/SG/38/2015, EM 09/06/2015, DO SECRETÁRIO MUNICIPAL DE GOVERNO. </t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/489/489_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/489/489_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO PREFEITO, A PINTURA DE UMA FAIXA DE PEDESTRES NA AVENIDA COMENDADOR JACINTHO SOARES DE SOUZA LIMA, PRÓXIMA DA ACADEMIA AO AR LIVRE DA UNIMED E A CLÍNICA FISIOMAIS, Nº 1435. RESPOSTA: OF/SG/32/2015, EM 28/05/2015, DO SECRETÁRIO MUNICIPAL DE GOVERNO. RESPOSTA: OF/SG/38/2015, EM 09/06/2015, DO SECRETÁRIO MUNICIPAL DE GOVERNO. </t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/490/490_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/490/490_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, ENCAMINHAR A ESTA CÂMARA, O PROJETO DE LEI (MODELO ANEXO), QUE INSTITUI O BOLSA ATLETA MUNICIPAL. RESPOSTA: OF/SG/32/2015, EM 28/05/2015, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/491/491_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/491/491_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, INSTALAÇÃO DE PLACAS DE PROIBIDO ESTACIONAR, PARA CAMINHÕES, NA RUA MARIA COELI MIGUELITO, BAIRRO SANTANA. RESPOSTA: OF/SG/32/2015, EM 28/05/2015, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/492/492_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/492/492_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, COM CÓPIA À VIAÇÃO UBÁ, VISANDO A INSTALAÇÃO DE UMA LINHA DE ÔNIBUS PARA ATENDER OS MORADORES DO BAIRRO NOVA OLINDA, CONFORME ABAIXO-ASSINADO DOS MORADORES. RESPOSTA: OF/SG/32/2015, EM 28/05/2015, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/493/493_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/493/493_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, COLOCAÇÃO DE MÃO DUPLA EM ALGUMAS PONTES DA AVENIDA COMENDADOR JACINTHO SOARES DE SOUZA LIMA, PRINCIPALMENTE A LOCALIZADA PRÓXIMA DA RODOVIÁRIA. RESPOSTA: OF/SG/38/2015, EM 09/06/2015, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/494/494_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/494/494_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, COLETA DE LIXO NA PARTE ALTA DO BAIRRO COPARMA. RESPOSTA: OF/SG/38/2015, EM 09/06/2015, DO SECRETÁRIO MUNICIPAL DE GOVERNO</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/495/495_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/495/495_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, ASFALTAMENTO DA RUA JOSÉ BETTIL, BAIRRO MANGUEIRA RURAL. RESPOSTA: OF/SG/38/2015, EM 09/06/2015, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/496/496_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/496/496_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, À SECRETARIA MUNICIPAL DE EDUCAÇÃO E A SUPERINTENDÊNCIA REGIONAL DE ENSINO, JUNTAMENTE COM A DEFESA CIVIL E ARTICULADOS COM OUTRAS SECRETARIAS DO MUNICÍPIO, DESENVOLVER AÇÕES PEDAGÓGICAS PARA CRIAR UMA CULTURA DE PREVENÇÃO AOS DESASTRES NATURAIS (RESILIÊNCIA). NO CASO DE UBÁ, LIGADOS ÀS ENCHENTES E, DE FORMA ESPECÍFICA, AO PRÓXIMO PERÍODO DE ESTIAGEM/SECA QUE IRÁ AFETAR O FORNECIMENTO DE ÁGUA PARA O CIDADÃO, PRINCIPALMENTE DAS PARTES MAIS ALTAS DA CIDADE. RESPOSTA: OF/SG/38/2015, EM 09/06/2015, DO SECRETÁRIO MUNICIPAL DE GOVERNO. RESPOSTA: OFÍCIO Nº 1561/2015, EM 17/08/15, DA 5ª PROMOTORIA DE JUSTIÇA DA COMARCA DE UBÁ.</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/497/497_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/497/497_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, COLOCAÇÃO DE UMA TAMPA NO BUEIRO LOCALIZADO NA RUA SANTO ANASTÁCIO, PRÓXIMO AO Nº 221, BAIRRO SÃO DOMINGOS. RESPOSTA: OF/SG/38/2015, EM 09/06/2015, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/498/498_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/498/498_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, CAPTAÇÃO DE ÁGUAS PLUVIAIS NA RUA ÂNGELO SPERANDIO, PRÓXIMO AO Nº 2445, BAIRRO CAMPO DE AVIAÇÃO, E AINDA, O NIVELAMENTO DO ASFALTO EM TODO LOGRADOURO. RESPOSTA: OF/SG/38/2015, EM 09/06/2015, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/499/499_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/499/499_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, COLOCAÇÃO DE TRÊS REDUTORES DE VELOCIDADE AO LONGO DA RUA CECÍLIA PETRONILIA MOREIRA, NA VILA CASAL. RESPOSTA: OF/SG/38/2015, EM 09/06/2015, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/500/500_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/500/500_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, CALÇAMENTO DO FINAL DA RUA ITAPERUNA, BAIRRO BOM PASTOR. RESPOSTA: OF/SG/38/2015, EM 09/06/2015, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/501/501_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/501/501_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, PINTURA DE UMA FAIXA DE PEDESTRES EM FRENTE À LOJA POSITIVO E OUTRA EM FRENTE AO SUPERMERCADO DANCAERI, AMBAS NA AVENIDA PADRE ARNALDO JANSEN. RESPOSTA: OF/SG/38/2015, EM 09/06/2015, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/502/502_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/502/502_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A CONSTRUÇÃO DE UM BUEIRO PARA A CAPTAÇÃO DE ÁGUAS PLUVIAIS NA AVENIDA JUSCELINO KUBITSCHEK, EM FRENTE AO Nº 950, BAIRRO SANTANA. RESPOSTA: OF/SG/38/2015, EM 09/06/2015, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/503/503_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/503/503_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A TROCA DO ENCANAMENTO DE ESGOTO, EM TODA EXTENSÃO, DA RUA FRANCISCO GAZOLA, BAIRRO SANTA ALICE. RESPOSTA: OF/SG/38/2015, EM 09/06/2015, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/504/504_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/504/504_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, ESTUDOS QUE PERMITAM A CONSTRUÇÃO DE UMA PONTE NA AVENIDA COMENDADOR JACINTO SOARES DE SOUSA LIMA, EM FRENTE AO INÍCIO DA RUA ISAURA REZENDE. RESPOSTA: OF/SG/38/2015, EM 09/06/2015, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/505/505_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/505/505_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A REPINTURA DA FAIXA DE PEDESTRES LOCALIZADA EM FRENTE À ESCOLA MUNICIPAL VOVÓ MARIA DAS DORES, NA AV. JOSÉ RESENDE BRANDO, BAIRRO BOM PASTOR. RESPOSTA: OF/SG/38/2015, EM 09/06/2015, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/506/506_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/506/506_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, O PATROLAMENTO OU ATÉ MESMO O CALÇAMENTO DA AVENIDA JOSÉ LOURENÇO SPERANDIO, BAIRRO MANGUEIRA RURAL. RESPOSTA: OF/SG/38/2015, EM 09/06/2015, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/507/507_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/507/507_texto_integral.pdf</t>
   </si>
   <si>
     <t>O PREFEITO, E SECRETARIA MUNICIPAL DO AMBIENTE E MOBILIDADE URBANA, PARA IMPLEMENTAR E DESENVOLVER O PROGRAMA AGENDA 21 LOCAL, COMO UM IMPORTANTE INSTRUMENTO DE PLANEJAMENTO DE POLÍTICAS PÚBLICAS DE FORMA TRANSDISCIPLINAR, QUE ENVOLVE TANTO A SOCIEDADE CIVIL E O GOVERNO EM UM PROCESSO AMPLO E PARTICIPATIVO DE CONSULTA SOBRE OS PROBLEMAS AMBIENTAIS, SOCIAIS E ECONÔMICOS LOCAIS E O DEBATE SOBRE SOLUÇÕES PARA ESSES PROBLEMAS ATRAVÉS DA IDENTIFICAÇÃO E IMPLEMENTAÇÃO DE AÇÕES CONCRETAS QUE VISEM O DESENVOLVIMENTO SUSTENTÁVEL LOCAL. RESPOSTA: OF/SG/38/2015, EM 09/06/2015, DO SECRETÁRIO MUNICIPAL DE GOVERNO. RESPOSTA: OFÍCIO Nº 1475/2015, EM 30/07/15, DA 5ª PROMOTORIA DE JUSTIÇA DA COMARCA DE UBÁ.</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/508/508_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/508/508_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A INSTALAÇÃO DE POSTES, REDE ELÉTRICA, ILUMINAÇÃO PÚBLICA, ESGOTO, CAPTAÇÃO DE ÁGUAS PLUVIAIS E O CALÇAMENTO DA RUA PROJETADA IDALINA MOREIRA DOS SANTOS, AO LADO DO ANTIGO GAZOLÃO, A PEDIDO DOS MORADORES</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/509/509_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/509/509_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A CONSTRUÇÃO DE UM QUEBRA MOLA NA RUA FRANCISCO TEIXEIRA DE ABREU, BAIRRO PALMEIRAS, EM FRENTE AO SUPERMERCADO PALMEIRAS. RESPOSTA: OF/SG/38/2015, EM 09/06/2015, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/510/510_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/510/510_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, O CALÇAMENTO E BEM COMO, JUNTAMENTE COM A COPASA, A CONSTRUÇÃO DE REDE DE CAPTAÇÃO DE ÁGUAS PLUVIAIS E ESGOTO NO FINAL DA RUA MARIA MONI, BAIRRO MEU SONHO. RESPOSTA: OF/SG/41/2015, EM 19/06/2015, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>AO PREFEITO, QUE INTERCEDA JUNTO A CONCESSIONÁRIA ENERGISA QUANTO À INSTALAÇÃO DE POSTES DE ILUMINAÇÃO PÚBLICA NO FINAL DA RUA MARIA MONI, BAIRRO MEU SONHO, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/511/511_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/511/511_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A REFORMA EM TODA ESTRUTURA DO ESCADÃO LOCALIZADO NA RUA AGOSTINHO BARBOSA, BAIRRO WALDEMAR DE CASTRO. RESPOSTA: OF/SG/41/2015, EM 19/06/2015, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/513/513_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/513/513_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A URGENTE LIMPEZA E CAPINA GERAL DA RUA LEOPOLDINA LOPES DA SILVA, NO MORRO DO QUEROSENE. RESPOSTA: OF/SG/41/2015, EM 19/06/2015, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/514/514_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/514/514_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, AO SECRETÁRIO DE AMBIENTE E MOBILIDADE URBANA, SR. FILLIPE TAMIOZZO, AO CHEFE DA DIVISÃO DE TRÂNSITO E TRANSPORTE PÚBLICO, SR. RENATO CANTARINO, SOLICITANDO-LHES QUE POSSIBILITEM A INSTALAÇÃO DE UMA &amp;#8220;PLACA DE PARADA MÁXIMA DE 15 MINUTOS&amp;#8221; NA RUA ANTENOR MACHADO, EM FRENTE À SECRETARIA DE SAÚDE. RESPOSTA: OF/SG/41/2015, EM 19/06/2015, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>Célio Botaro, Rosângela Maria Alfenas de Andrade</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/515/515_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/515/515_texto_integral.pdf</t>
   </si>
   <si>
     <t>O PREFEITO, O ROÇAMENTO, O PATROLAMENTO E O CASCALHAMENTO DAS COMUNIDADES CÓRREGO FUNDO, SANTO ANASTÁCIO, ZOEIRA E ALFENAS. RESPOSTA: OF/SG/41/2015, EM 19/06/2015, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/516/516_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/516/516_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO PREFEITO, À SECRETARIA DE OBRAS, À DE AMBIENTE E À DE EDUCAÇÃO, MELHORIAS E REIVINDICAÇÕES DOS MORADORES DO BAIRRO FAZENDINHA, OU SEJA, NA PRAÇA DAQUELA LOCALIDADE: COLOCAÇÃO DE LÂMPADAS COM GRADES, INSTALAÇÃO DE CÂMERAS DE SEGURANÇA, MAIS EQUIPAMENTOS DE GINÁSTICA E INSTALAÇÃO DE LIXEIRAS; COLOCAÇÃO DE QUEBRA MOLAS EM TODA A EXTENSÃO DO BAIRRO; OBRAS PARA CAPTAÇÃO DE ÁGUAS NA FAZENDINHA 2; CRIAÇÃO DE UMA CAMPANHA EDUCATIVA, COM A POPULAÇÃO E PRINCIPALMENTE COM OS JOVENS, PARA CONSCIENTIZAR A PRESERVAÇÃO E O BOM USO DA PRAÇA, DA QUADRA ESPORTIVA DO BAIRRO, BEM COMO DOS EQUIPAMENTOS PÚBLICOS EM GERAL. RESPOSTA: OF/SG/41/2015, EM 19/06/2015, DO SECRETÁRIO MUNICIPAL DE GOVERNO. </t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/517/517_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/517/517_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A URGENTE INSTALAÇÃO DE REDE DE ÁGUA EM TODA A COMUNIDADE DO POVOADO BOA VISTA, COLÔNIA PADRE DAMIÃO, ANTES MESMO QUE A NOVA EMPRESA CONTRATADA ASSUMA O FORNECIMENTO DE ÁGUA POTÁVEL. RESPOSTA: OF/SG/41/2015, EM 19/06/2015, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/518/518_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/518/518_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO PREFEITO, E SECRETARIA MUNICIPAL DO AMBIENTE E MOBILIDADE URBANA, PARA IMPLEMENTAR E DESENVOLVER UM PROJETO DE VIVEIRO EDUCADORES, COM CULTIVO DE PLANTAS NATIVAS, FRUTÍFERAS, ORNAMENTAIS, HORTALIÇAS E MEDICINAIS, PARA RECUPERAÇÃO DE MATA CILIAR, (RE)VEGETAÇÃO DE TOPO DE MORRO, RECUPERAÇÃO DE ÁREAS DEGRADADAS, ARBORIZAÇÃO URBANA, COM RESULTADOS POSITIVOS PARA TODA A SOCIEDADE, COM ECONOMIA PARA OS COFRES PÚBLICOS NA COMPRA DE MUDAS, O INCENTIVO À EDUCAÇÃO AMBIENTAL, A RECUPERAÇÃO AMBIENTAL DA BACIA HIDROGRÁFICA DO RIO UBÁ, COM O CONSEQUENTE AUMENTO DA PRODUÇÃO DE ÁGUA NAS NASCENTES QUE ABASTECEM NOSSOS MANANCIAIS. RESPOSTA: OF/SG/41/2015, EM 19/06/2015, DO SECRETÁRIO MUNICIPAL DE GOVERNO. RESPOSTA: OFÍCIO Nº 1561/2015, EM 17/08/15, DA 5ª PROMOTORIA DE JUSTIÇA DA COMARCA DE UBÁ. </t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/520/520_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/520/520_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, ESTUDOS QUE VIABILIZEM UM ESPAÇO PARA A CONSTRUÇÃO DE BANHEIROS PÚBLICOS NO CENTRO DE UBÁ, SENDO MANTIDO POR MEIO DE TARIFAS PARA SUA MANUTENÇÃO, A PEDIDO DE COMERCIANTES, TRANSEUNTES E VISITANTES DA CIDADE. RESPOSTA: OF/SG/41/2015, EM 19/06/2015, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/521/521_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/521/521_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A PINTURA DE UMA FAIXA DE PEDESTRES NA AVENIDA OLEGÁRIO MACIEL, PRÓXIMO AO Nº 252. RESPOSTA: OF/SG/49/2015, EM 30/06/2015, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/522/522_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/522/522_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO PREFEITO, A CONSTRUÇÃO DE DOIS REDUTORES DE VELOCIDADE NA AVENIDA OLEGÁRIO MACIEL, SENDO O PRIMEIRO EM FRENTE À LOJA NOVALAR E O SEGUNDO AO COMÉRCIO WANDERSON GÁS. RESPOSTA: OF/SG/49/2015, EM 30/06/2015, DO SECRETÁRIO MUNICIPAL DE GOVERNO. </t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/523/523_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/523/523_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, O CALÇAMENTO DA RUA MARIA DA GLÓRIA BETIO, BAIRRO MANGUEIRA RURAL. RESPOSTA: OF/SG/49/2015, EM 30/06/2015, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/524/524_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/524/524_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, QUE INTERCEDA JUNTAMENTE COM A CONCESSIONÁRIA ENERGISA QUANTO À INSTALAÇÃO DE POSTES DE ILUMINAÇÃO PÚBLICA NA REGIÃO DO SÍTIO CRUZEIRO DO SUL, LOCALIZADO PRÓXIMO AO CAMPO DO SANTO ANTÔNIO, NA RODOVIA SENTIDO UBÁ-GUIDOVAL. RESPOSTA: OF/SG/49/2015, EM 30/06/2015, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/525/525_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/525/525_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A URGENTE REALIZAÇÃO DE ASFALTAMENTO OU CALÇAMENTO E A SUBSTITUIÇÃO DO ENCANAMENTO DE ESGOTO E REDE DE CAPTAÇÃO DE ÁGUAS PLUVIAIS NA RUA ANTERIOR AO MERCADO ALCÂNTARA, LOCALIZADO NA RUA JUSCELINO KUBITSCHEK NO Nº 990, BAIRRO SANTA SANTANA. RESPOSTA: OF/SG/49/2015, EM 30/06/2015, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/526/526_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/526/526_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO PREFEITO, QUE SEJAM REALIZADOS SERVIÇOS PARA MOLHAR AS RUAS, POR MEIO DE CAMINHÃO PIPA, EM TODA A EXTENSÃO DA COMUNIDADE DA BARRINHA, VISANDO A AMENIZAR A POEIRA. RESPOSTA: OF/SG/49/2015, EM 30/06/2015, DO SECRETÁRIO MUNICIPAL DE GOVERNO. </t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/527/527_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/527/527_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, QUE SEJA REBAIXADO O REDUTOR DE VELOCIDADE CONSTRUÍDO EM FRENTE À EMPRESA FERKYT METAIS, NA AVENIDA EDSON MORAIS PACHECO, SENTIDO À LIGAÇÃO. RESPOSTA: OF/SG/49/2015, EM 30/06/2015, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/528/528_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/528/528_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, PARA ENCAMINHAR ÀS SECRETARIAS DO MUNICÍPIO, A DIVULGAÇÃO DO EDITAL 01/2015, DE 13/05/2015, DO MINISTÉRIO DA JUSTIÇA, SECRETARIA NACIONAL DO CONSUMIDOR, FUNDO DE DEFESA DOS DIREITOS DIFUSOS, PARA APRESENTAÇÃO DE PROJETOS, AO CHAMAMENTO PÚBLICO DE PESSOAS JURÍDICAS DE DIREITO PÚBLICO, BEM COMO AS ENTIDADES CIVIS SEM FINS LUCRATIVOS. RESPOSTA: OF/SG/49/2015, EM 30/06/2015, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/529/529_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/529/529_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO E SECRETARIA MUNICIPAL DE EDUCAÇÃO PARA QUE, EM CONJUNTO COM OS PROFISSIONAIS DO MAGISTÉRIO MUNICIPAL E POSSIBILIDADE DE AMPLA PARTICIPAÇÃO, ELABORAR O ESTATUTO DO MAGISTÉRIO MUNICIPAL, COMO UM IMPORTANTE INSTRUMENTO DE VALORIZAÇÃO DE NOSSOS EDUCADORES. RESPOSTA: OF/SG/49/2015, EM 30/06/2015, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/530/530_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/530/530_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO E AO SECRETÁRIO DE SAÚDE DE UBÁ, SOLICITANDO-LHES A REFORMA DAS PAREDES, TETO E PISO DA SALA DE FISIOTERAPIA DA POLICLÍNICA DE UBÁ. RESPOSTA: OF/SG/49/2015, EM 30/06/2015, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/531/531_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/531/531_texto_integral.pdf</t>
   </si>
   <si>
     <t>O PREFEITO, A CONSTRUÇÃO DE DOIS REDUTORES DE VELOCIDADE AO LONGO DA RUA IRLANDA, BAIRRO FAZENDINHA. RESPOSTA: OF/SG/49/2015, EM 30/06/2015, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/532/532_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/532/532_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, SUGERINDO-LHE A POSSIBILIDADE DE REPASSAR O VALOR DE R$ 15.000,00 (QUINZE MIL REAIS) PARA A LIGA ATLÉTICA UBAENSE, ORIUNDA DO MONTANTE DE R$ 50.000,00 (CINQUENTA MIL REAIS) PROPOSTOS PARA AS ATIVIDADES ESPORTIVAS DA SECRETARIA MUNICIPAL DE EDUCAÇÃO, SEGUNDO A EMENDA Nº 02 DO PROJETO DE LEI Nº 072/14 QUE ESTABELECE A PROPOSTA ORÇAMENTÁRIA PARA O EXERCÍCIO FINANCEIRO DE UBÁ EM 2015.</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/533/533_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/533/533_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, PARA ENCAMINHAR À SECRETARIA MUNICIPAL DE MOBILIDADE URBANA, PROVIDENCIAR A LIMPEZA, COM CAPINA E REMOÇÃO DE ENTULHOS, DOS BAIRROS: CIDADE JARDIM, SANTANA E AO LONGO DA AVENIDA JUSCELINO KUBITSCHEK. RESPOSTA: OF/SG/49/2015, EM 30/06/2015, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/534/534_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/534/534_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, PROVIDENCIAR A COLOCAÇÃO DE FAIXAS DE PEDESTRES E REDUTORES DE VELOCIDADE (QUEBRA-MOLAS), AO LONGO DA AVENIDA JUSCELINO KUBITSCHEK, PRINCIPALMENTE NAS PROXIMIDADES DA ENTRADA DO BAIRRO VALE DO IPÊ E NA ENTRADA PARA A COMUNIDADE DA PEDRA REDONDA, EM FRENTE AO BAIRRO CIDADE JARDIM. RESPOSTA: OF/SG/49/2015, EM 30/06/2015, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/535/535_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/535/535_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, PARA ENCAMINHAR À CÂMARA MUNICIPAL DE UBÁ, UM PROJETO DE LEI PARA CRIAR A POLÍTICA MUNICIPAL DOS DIREITOS DA PESSOA IDOSA, COM OBJETIVO DE DEFINIR NORMAS PARA OS DIREITOS SOCIAIS DOS IDOSOS, GARANTIR AUTONOMIA, INTEGRAÇÃO, INSTRUMENTO DE CIDADANIA E CONDICIONANTE PARA PROMOVER A LONGEVIDADE COM QUALIDADE DE VIDA PARA A POPULAÇÃO. RESPOSTA: OF/SG/49/2015, EM 30/06/2015, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/536/536_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/536/536_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, PARA ENCAMINHAR À SECRETARIA MUNICIPAL DE MOBILIDADE URBANA, A COLOCAÇÃO DE PLACAS INDICATIVAS DOS LOGRADOUROS (NOMES DE RUAS, ALAMEDAS E AVENIDAS) DOS BAIRROS: CIDADE JARDIM, SANTANA E CITÉ DE LUCCA. RESPOSTA: OF/SG/49/2015, EM 30/06/2015, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/537/537_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/537/537_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A POSSIBILIDADE DE OFERECER AOS USUÁRIOS DO SERVIÇO PÚBLICO DE SAÚDE, O ATENDIMENTO NA ÁREA DE FISIOTERAPIA NO POSTO DE SAÚDE DO BAIRRO SANTA BERNADETE, QUANDO O MESMO RETORNAR A SUA DEVIDA INSTALAÇÃO. RESPOSTA: OF/SG/49/2015, EM 30/06/2015, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/538/538_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/538/538_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A COLOCAÇÃO DE UMA PLACA DE SINALIZAÇÃO DE CARGA E DESCARGA NA AVENIDA SENADOR LEVINDO COELHO, EM FRENTE AO Nº 1390, A PEDIDO DO SR. JOSÉ MARIA. RESPOSTA: OF/SG/49/2015, EM 30/06/2015, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>AO PREFEITO, A NECESSIDADE DE INSTALAÇÃO DE REDE ELÉTRICA COM POSTES DE ILUMINAÇÃO PÚBLICA NA COMUNIDADE RURAL LOCALIZADA NA RODOVIA SENTIDO UBÁ-DIVINÉSIA, DEPOIS DO BAIRRO TANQUINHO, A PEDIDO DO SR. EXPEDITO DA SKOL. RESSALTA-SE QUE TAL OBRA BENEFICIARIA ONZE PROPRIETÁRIOS DAQUELA LOCALIDADE. RESPOSTA: OF/SG/49/2015, EM 30/06/2015, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/540/540_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/540/540_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A PINTURA DE UM ESPAÇO PARA O ESTACIONAMENTO DE VEÍCULOS NA RUA JOÃO GUILHERMINO, EM FRENTE AO Nº 45, PARA AS PESSOAS COM DEFICIÊNCIA DE MOBILIDADE, OBRIGADAS OU NÃO A USAR CADEIRA DE RODAS, APARELHAGEM ORTOPÉDICA OU PRÓTESE, TEMPORÁRIA OU PERMANENTE E COM DIFICULDADE DE LOCOMOÇÃO. RESPOSTA: OF.SG.54/2015, EM 20/07/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/519/519_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/519/519_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, SUGERINDO-LHE ESTUDOS QUE PROVIDENCIEM O RETORNO DO PROJETO &amp;#8220;FAIXA AZUL&amp;#8221; AO MUNICÍPIO DE UBÁ. RESPOSTA: OF.SG.54/2015, EM 20/07/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/541/541_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/541/541_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, O CALÇAMENTO DA RUA ANTÔNIO FERNANDES DE OLIVEIRA, RUA MÁRIO RODRIGUES NASCIMENTO E RUA JOSÉ CARLOS PEREIRA ATÉ A INDÚSTRIA R. BAIÃO, BAIRRO LIGAÇÃO. E AINDA, QUE A COBRANÇA DE IPTU SEJA REALIZADA SOMENTE APÓS O CUMPRIMENTO DA LEI COMPLEMENTAR 062/2001 QUE DISPÕE SOBRE &amp;#8220;AS RECEITAS DO MUNICÍPIO, TRIBUTÁRIAS E OUTRAS, SOBRE AS QUAIS LHE COMPETE LEGISLAR&amp;#8221;. RESPOSTA: OF.SG.54/2015, EM 20/07/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/542/542_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/542/542_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, O RECAPEAMENTO ASFÁLTICO DAS RUAS: LIONS E MILTON BASÍLIO. RESPOSTA: OF.SG.54/2015, EM 20/07/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>Mauricio Valadão Reimão de Melo</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/543/543_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/543/543_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, O TAPAMENTO DE UM BURACO EXISTENTE NA RUA ANTÔNIO COSTA RIBEIRO, BAIRRO ANTÔNIO BIGONHA. RESPOSTA: OF.SG.54/2015, EM 20/07/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/544/544_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/544/544_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, PARA QUE ATRAVÉS DA SECRETARIA MUNICIPAL DE SAÚDE, APÓS ESTUDOS, VERIFICAR A POSSIBILIDADE DE AMPLIAR O PERÍODO DE VACINAÇÃO ANTIRRÁBICA, REALIZADA PELO SETOR DE CONTROLE DE ZOONOSES E SUGERIR SER REALIZADA DURANTE O FINAL DE SEMANA (SÁBADO), COM A INTENÇÃO DE ATINGIR MELHOR O PÚBLICO ALVO. RESPOSTA: OF.SG.54/2015, EM 20/07/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>AO PREFEITO, PARA QUE ATRAVÉS DA SECRETARIA MUNICIPAL DE SAÚDE, SEJA ENCAMINHADO À CÂMARA MUNICIPAL DE UBÁ, UM PROJETO DE LEI PARA CRIAR A POLÍTICA E FUNDO MUNICIPAL DE PROTEÇÃO AOS ANIMAIS E A REGULAMENTAÇÃO, POR DECRETO, DA LEI COMPLEMENTAR NÚMERO 169/2014, QUE INSTITUI O CÓDIGO DE SAÚDE DO MUNICÍPIO DE UBÁ E DÁ OUTRAS PROVIDÊNCIAS. RESPOSTA: OF.SG.54/2015, EM 20/07/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>AO PREFEITO E AO CHEFE DA DIVISÃO DE TRÂNSITO E TRANSPORTE PÚBLICO, PARA QUE SEJAM INSTALADAS NOVAS PLACAS DE TRÂNSITO NA RUA VICENTE LEITE, MAIS PRECISAMENTE EM FRENTE AO HOSPITAL SÃO VICENTE DE PAULO, PERMITINDO À PARADA E O ESTACIONAMENTO NA REFERIDA VIA, APÓS AS 19H00MINH. RESPOSTA: OF.SG.54/2015, EM 20/07/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>AO PREFEITO, A PEDIDO DOS MORADORES, A CONSTRUÇÃO DE UMA UNIDADE DE SAÚDE NA REGIÃO DO TANQUINHO. RESPOSTA: OF.SG.54/2015, EM 20/07/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/548/548_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/548/548_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A RECONSTRUÇÃO DOS MEIOS-FIOS E CALÇADA DA RUA DUQUE DE CAXIAS, CENTRO, PRÓXIMOS À DROGARIA GLOBO. RESPOSTA: OF.SG.54/2015, EM 20/07/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/549/549_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/549/549_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A LIMPEZA DAS CALHAS INTERNAS DA FEIRA LIVRE DE UBÁ, A PEDIDO DOS CLIENTES E COMERCIANTES. RESPOSTA: OF.SG.54/2015, EM 20/07/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/550/550_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/550/550_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A TROCA DAS LUMINÁRIAS DOS POSTES DA REDE ELÉTRICA DA RUA ELIAS ANTÔNIO LAUD, QUE LIGA OS BAIRROS DA LUZ E PONTE PRETA, A PEDIDO DOS MORADORES. RESPOSTA: OF.SG.54/2015, EM 20/07/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/551/551_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/551/551_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A LIMPEZA GERAL DAS MARGENS DA RUA ELIAS ANTÔNIO LAUD, QUE LIGA OS BAIRROS DA LUZ E PONTE PRETA, DEVIDO AO GRANDE MATAGAL QUE ESTÁ INVADINDO A VIA, A PEDIDO DOS MORADORES. RESPOSTA: OF.SG.54/2015, EM 20/07/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/552/552_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/552/552_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A COLOCAÇÃO DE MEIOS-FIOS NAS MARGENS DA RUA ELIAS ANTÔNIO LAUD, QUE LIGA OS BAIRROS DA LUZ E PONTE PRETA. RESPOSTA: OF.SG.54/2015, EM 20/07/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/553/553_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/553/553_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, INJUNÇÕES JUNTO À ENERGISA, PARA QUE DIMINUA O NÚMERO DE LÂMPADAS ACESAS EM BAIRROS QUE AINDA NÃO ESTÃO HABITADOS. RESPOSTA: OF.SG.54/2015, EM 20/07/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/554/554_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/554/554_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, PARA IMPLEMENTAR O PROGRAMA CIDADES SUSTENTÁVEIS, COMO MODELO DE GESTÃO PÚBLICA SUSTENTÁVEL &amp;#8211; GPS, QUE PROPÕE A PROMOÇÃO, A PARTIR DAS CIDADES, O DESENVOLVIMENTO AO NÍVEL LOCAL SUSTENTÁVEL E PROCURAR SEMPRE ESTIMULAR A PARTICIPAÇÃO DO CIDADÃO DE FORMA DEMOCRÁTICA E CONTRIBUIR PARA A MELHORIA DA QUALIDADE DE VIDA DE CADA BAIRRO E DA CIDADE COMO UM TODO. RESPOSTA: OF.SG.54/2015, EM 20/07/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO. RESPOSTA: OFÍCIO Nº 1561/2015, EM 17/08/15, DA 5ª PROMOTORIA DE JUSTIÇA DA COMARCA DE UBÁ.</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/555/555_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/555/555_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A PINTURA DE DUAS FAIXAS DE PEDESTRES NA RUA MANOEL CASAL, NAS PROXIMIDADES DA IGREJA ASSEMBLEIA DE DEUS &amp;#8211; MINISTÉRIO MADUREIRA, BAIRRO VILA CASAL, SENDO A PRIMEIRA NA VIA SUPERIOR E A SEGUNDA NA PARTE DEBAIXO, A PEDIDO DOS FIÉIS E MORADORES. RESPOSTA: OF.SG.54/2015, EM 20/07/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/556/556_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/556/556_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A PINTURA DOS DOIS REDUTORES DE VELOCIDADE LOCALIZADOS NA AVENIDA DOS ANDRADAS, EM FRENTE À PRAÇA DE ESPORTES. RESPOSTA: OF.SG.58/2015, EM 06/08/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/557/557_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/557/557_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, QUE DETERMINE INJUNÇÕES JUNTO À ENERGISA, VISANDO À TROCA DE LÂMPADAS QUEIMADAS NA RUA FREI CORNÉLIO, BAIRRO LAURINDO DE CASTRO, NAS PROXIMIDADES DO HOSPITAL SANTA ISABEL. RESPOSTA: OF.SG.58/2015, EM 06/08/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/558/558_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/558/558_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A REALIZAÇÃO DE LIMPEZA GERAL EM TODOS OS LOGRADOUROS PÚBLICOS DO BAIRRO ROSA DE TOLEDO. RESPOSTA: OF.SG.58/2015, EM 06/08/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/559/559_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/559/559_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A LIMPEZA GERAL EM TODA A EXTENSÃO DO CÓRREGO QUE PERCORRE O BAIRRO LOURIÇAL. RESPOSTA: OF.SG.58/2015, EM 06/08/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO. RESPOSTA: OF/SG/63/2015, EM 31/08/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/560/560_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/560/560_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, O DESENTUPIMENTO DAS MANILHAS LOCALIZADAS NA ENTRADA DO BAIRRO CRISTAL, EM FRENTE À RESIDÊNCIA DO SENHOR NICA PERON. RESPOSTA: OF.SG.58/2015, EM 06/08/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/561/561_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/561/561_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, PARA ENCAMINHAR ÀS SECRETARIAS DO MUNICÍPIO, A DIVULGAÇÃO E APRESENTAÇÃO DE PROPOSTAS PARA ATENDER A CHAMADA PÚBLICA Nº 01/2015, DA SECRETARIA DE POLÍTICAS DE PROMOÇÃO DA IGUALDADE RACIAL, QUE TEM COMO OBJETIVO A SELEÇÃO DE PROPOSTAS QUE CONTRIBUAM COM A IMPLEMENTAÇÃO DO ESTATUTO DA IGUALDADE RACIAL &amp;#8211; LEI Nº 12.288, DE 20/07/2010, REGULAMENTADO PELO DECRETO Nº 8.136, DE 05/11/13 E PELA PORTARIA SEPPIR/RP Nº 08, DE 11/02/2014. PODERÃO PARTICIPAR OS ÓRGÃOS DA ADMINISTRAÇÃO PÚBLICA DIRETA DO ESTADO, DO DISTRITO FEDERAL E DOS MUNICÍPIOS, BEM COMO CONSÓRCIOS PÚBLICOS COM ATUAÇÃO VOLTADA AO ENFRENTAMENTO AO RACISMO E À PROMOÇÃO DE IGUALDADE RACIAL. RESPOSTA: OF.SG.58/2015, EM 06/08/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/562/562_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/562/562_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, PARA QUE PROMOVA A CRIAÇÃO E IMPLEMENTAÇÃO DO SISTEMA MUNICIPAL DE MEIO AMBIENTE, ATRAVÉS DA MUNICIPALIZAÇÃO DOS PROCESSOS DE LICENCIAMENTO AMBIENTAL EM RELAÇÃO À LOCALIZAÇÃO, CONSTRUÇÃO, INSTALAÇÃO, AMPLIAÇÃO, MODIFICAÇÃO E OPERAÇÃO DE EMPREENDIMENTOS CAPAZES, SOB QUALQUER FORMA, DE CAUSAR DEGRADAÇÃO AMBIENTAL. A MUNICIPALIZAÇÃO DARÁ MAIS AGILIDADE NOS PROCESSOS DE LICENCIAMENTO E MELHORIA DA QUALIDADE AMBIENTAL PARA TODOS, TANTO PARA A INICIATIVA PRIVADA, QUANTO PARA TODA SOCIEDADE. PORTANTO, A MUNICIPALIZAÇÃO DO MEIO AMBIENTE É A GRANDE OPORTUNIDADE DE DESENVOLVIMENTO PARA O MUNICÍPIO. RESPOSTA: OF.SG.58/2015, EM 06/08/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/563/563_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/563/563_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A RECONSTRUÇÃO DA CALÇADA NA RUA JOSÉ CAMPOMIZZI, EM FRENTE AO Nº 15, CENTRO, A PEDIDO DOS MORADORES E TRANSEUNTES. RESPOSTA: OF.SG.58/2015, EM 06/08/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO. RESPOSTA: OFÍCIO Nº 1752/2015, DA 5ª PROMOTORIA DE JUSTIÇA DA COMARCA DE UBÁ, EM 9/09/15.</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/564/564_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/564/564_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, O ASFALTAMENTO DA RUA EXISTENTE NAS PROXIMIDADES DO Nº 950 DA AVENIDA JUSCELINO KUBITSCHEK, BAIRRO SANTANA, QUE POSSUI EXTENSÃO DE 50 METROS, COM 03 METROS DE LARGURA. RESPOSTA: OF.SG.58/2015, EM 06/08/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/565/565_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/565/565_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO E À SECRETARIA DE OBRAS, PARA VERIFICAR OS RISCOS AMBIENTAIS QUE A CONCRETAGEM REALIZADA NA ÁREA DE PRESERVAÇÃO PERMANENTE, SITUADA NO BAIRRO WALDEMAR DE CASTRO, OBJETO DO AUTO DE INFRAÇÃO Nº 066/2015, PODERÁ TRAZER AOS MORADORES DA REGIÃO. RESPOSTA: OF.SG.58/2015, EM 06/08/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO. RESPOSTA: OF.NR 095/2015, EM 13/08/15, DO COMANDANTE DO 3º PEL PM DE MEIO AMBIENTE.</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/566/566_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/566/566_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, PARA QUE TODOS OS PROJETOS DE LEIS, ANEXOS E DOCUMENTOS, QUE SEJAM ENVIADOS A ESTA CASA, ALÉM DE IMPRESSOS, TAMBÉM EM SUA VERSÃO DIGITAL, EDITÁVEL (NÃO DIGITALIZADO), QUE PODERÁ SER ENVIADA PARA O E-MAIL CAMARAUBA@HOTMAIL.COM, EM FORMATO QUE POSSA SER ABERTO E EDITADO EM PROGRAMAS DO TIPO &amp;#8220;WORD&amp;#8221;. RESPOSTA: OF.SG.58/2015, EM 06/08/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/567/567_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/567/567_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, PROVIDÊNCIAS QUANTO A ENORME VALETA ABERTA, DE CAPTAÇÃO DE ÁGUAS PLUVIAIS, NA RUA LINCOLN RODRIGUES COSTA (PRÓXIMA DA UNIPAC), BAIRRO BOA VISTA. RESPOSTA: OF.SG.58/2015, EM 06/08/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/568/568_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/568/568_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, QUE SEJA MANTIDA A JORNADA ANTERIOR DE TRABALHO PARA O SETOR RESPONSÁVEL PELO ESGOTO DA NOSSA CIDADE, NOS PERÍODOS MATUTINOS E VESPERTINOS. RESPOSTA: OF.SG.58/2015, EM 06/08/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/569/569_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/569/569_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, JUNTO À ENERGISA, INSTALAÇÃO DE UM POSTE COM ILUMINAÇÃO PÚBLICA, NO FINAL DA RUA LUIZ BIGONHA, BAIRRO LOURIÇAL. RESPOSTA: OF.SG.58/2015, EM 06/08/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/570/570_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/570/570_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, O RECOLHIMENTO DOS CAVALOS SOLTOS NO BAIRRO ELDORADO. RESPOSTA: OF.SG.58/2015, EM 06/08/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO. RESPOSTA: OF/SG/63/2015, EM 31/08/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/571/571_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/571/571_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, PARA O SECRETÁRIO MUNICIPAL DE OBRAS &amp;#8211; SETOR DE SANEAMENTO BÁSICO, SUBSTITUAM AS MANILHAS DE ESGOTO, EM UM PEQUENO TRECHO, NA AVENIDA JUSCELINO KUBITSCHEK, BAIRRO CIDADE JARDIM. RESPOSTA: OF.SG.58/2015, EM 06/08/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/572/572_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/572/572_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, COLOCAÇÃO DE DOIS REDUTORES DE VELOCIDADE PARA A RUA CONSELHEIRO AUGUSTO CÉSAR, SENDO UM PRÓXIMO À EMUHBES E O OUTRO NAS PROXIMIDADES DA PONTE ALI EXISTENTE. RESPOSTA: OF.SG.58/2015, EM 06/08/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/573/573_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/573/573_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, DETERMINAR OBRAS DE INFRAESTRUTURA BÁSICA PARA O BECO PÚBLICO QUE INTERLIGA AS RUAS: 7 E 8, LOCALIZADO PRÓXIMO AO Nº 499, DO BAIRRO SÃO DOMINGOS, COM A INSTALAÇÃO DE DOIS POSTES COM ILUMINAÇÃO PÚBLICA E A REALIZAÇÃO DE CALÇAMENTO. RESPOSTA: OF.SG.58/2015, EM 06/08/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/574/574_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/574/574_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, CONSTRUÇÃO DE MURO DE CONTENSÃO NO BECO LOCALIZADO À ESQUERDA DA RUA SANTO EXPEDITO, PRÓXIMO AO Nº 142, BAIRRO SÃO DOMINGOS. RESPOSTA: OF.SG.58/2015, EM 06/08/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/575/575_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/575/575_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, BEM COMO À ENERGISA, AUMENTO DA EXTENSÃO DA REDE ELÉTRICA NA ENTIDADE MÃE DA DIVINA MISERICÓRDIA, ASSOCIAÇÃO SEM FINS LUCRATIVOS, LOCALIZADA NA COMUNIDADE DO TANQUINHO. RESPOSTA: OF.SG.58/2015, EM 06/08/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/576/576_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/576/576_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, SUGERINDO QUE SEJA MANTIDA A JORNADA ANTERIOR DE TRABALHO NA SECRETARIA MUNICIPAL DE SAÚDE, NOS PERÍODOS MATUTINOS E VESPERTINOS. RESPOSTA: OF.SG.58/2015, EM 06/08/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/593/593_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/593/593_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, INDICANDO-LHE A NECESSIDADE DE INFRAESTRUTURA BÁSICA, ESPECIFICAMENTE A CANALIZAÇÃO DO ESGOTO, ESTUDOS PARA A CAPTAÇÃO DE ÁGUAS PLUVIAIS E QUATRO POSTES DE ILUMINAÇÃO PÚBLICA, NA RUA YOLANDA SORELI PERON E RUA MARIA DA CONCEIÇÃO PERON, RESPECTIVAMENTE RUA 1 E 2, BAIRRO AGROCERES, A PEDIDO DOS MORADORES. RESPOSTA: OF/SG/63/2015, EM 31/08/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/594/594_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/594/594_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, BEM COMO AO ENGENHEIRO NELSON PARMA, PARA QUE PROVIDENCIEM EM PARCERIA A CONSTRUÇÃO DA REDE DE ÁGUAS PLUVIAIS APÓS A RUA SANTA PAULA, BAIRRO SANTA BERNADETE, NO NOVO LOTEAMENTO ALI EXISTENTE, DEVIDO A GRANDE PREOCUPAÇÃO RELATADA PELOS MORADORES. RESPOSTA: OF/SG/63/2015, EM 31/08/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/595/595_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/595/595_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, ESTUDOS QUE VISEM À INSTALAÇÃO DE UMA PLACA E DA PINTURA NA PISTA DE &amp;#8220;PARE&amp;#8221; NA AV. OLEGÁRIO MACIEL COM A ESQUINA DA RUA ANTÔNIO AMATO, BAIRRO COPARMA, OFERECENDO PREFERÊNCIA PARA AQUELES QUE ACESSAM OU DEIXAM O BAIRRO MENCIONADO. RESPOSTA: OF/SG/63/2015, EM 31/08/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/596/596_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/596/596_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, QUE DETERMINE AO DEPARTAMENTO COMPETENTE DA SECRETARIA MUNICIPAL DE AMBIENTE E MOBILIDADE URBANA SINALIZAÇÃO MAIS VISÍVEL NAS PROXIMIDADES DE REDUTORES DE VELOCIDADE, ASSIM COMO A SINALIZAÇÃO DE CRUZAMENTOS E PLACAS INDICATIVAS DE DIREÇÃO AOS BAIRROS DO MUNICÍPIO. RESPOSTA: OF/SG/63/2015, EM 31/08/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/597/597_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/597/597_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, QUE DETERMINE AOS DEPARTAMENTOS COMPETENTES A EXTENSÃO DA REDE ELÉTRICA, ESGOTO, ABASTECIMENTO DE ÁGUA E CALÇAMENTO PARA A RUA PROJETADA, QUE SE LIGA À RUA JOÃO SPERANDIO, NA ALTURA DO Nº 600, BAIRRO CÓRREGO SANTANA, ASSIM COMO O CALÇAMENTO OU ASFALTAMENTO DA PRÓPRIA RUA JOÃO SPERANDIO.</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/598/598_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/598/598_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, ASFALTAMENTO NA RUA JOSÉ ANTÔNIO DELAZARI, BAIRRO MANGUEIRA RURAL. RESPOSTA: OF/SG/63/2015, EM 31/08/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/599/599_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/599/599_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, SUBSTITUIÇÃO DO RESERVATÓRIO DE ÁGUA NO DISTRITO DE UBARI, POR OUTRO DE MAIS FÁCIL HIGIENIZAÇÃO. RESPOSTA: OF/SG/63/2015, EM 31/08/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/600/600_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/600/600_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, CONSTRUÇÃO DE MEIOS-FIOS NAS IMEDIAÇÕES DA 35ª CIA. DE POLICIA MILITAR ATÉ O FINAL DA RUA CONSELHEIRO AUGUSTO CESAR, CENTRO. RESPOSTA: OF/SG/63/2015, EM 31/08/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/601/601_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/601/601_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A CONSTRUÇÃO DE DOIS REDUTORES DE VELOCIDADE NA COMUNIDADE RURAL DO EMBOQUE, NAS PROXIMIDADES DO CAMPO ALI EXISTENTE. RESPOSTA: OF/SG/63/2015, EM 31/08/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/602/602_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/602/602_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, CALÇAMENTO OU ASFALTAMENTO DE UM PEQUENO TRECHO DA RUA OURO PRETO, BAIRRO SANTA LUZIA, QUE LIGA A PARMA MÓVEIS ATÉ O MEMORIAL DAS ROSAS. SOLICITA-SE, AINDA, QUE SEJAM REMOVIDOS CERCA DE DEZ CARROS ABANDONADOS NESSA VIA. RESPOSTA: OF/SG/63/2015, EM 31/08/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/603/603_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/603/603_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, QUE EM PARCERIA COM A CONCESSIONÁRIA ENERGISA, A URGENTE INSTALAÇÃO DE QUATRO LUMINÁRIAS NOS POSTES JÁ POSICIONADOS NA RUA PROJETADA MANOEL FREITAS TEIXEIRA, QUE LIGA À RUA ÂNGELO SPERANDIO, EM FRENTE AO Nº 2230. RESPOSTA: OF/SG/63/2015, EM 31/08/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/604/604_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/604/604_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, URGENTES PROVIDÊNCIAS EM RELAÇÃO AOS BANHEIROS LACRADOS, A FALTA DE ÁGUA, ENTRE OUTROS PROBLEMAS DA CAPELA MUNICIPAL. RESPOSTA: OF/SG/63/2015, EM 31/08/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/605/605_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/605/605_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, QUE A TERRA QUE ESTÁ SENDO REMOVIDA DO LEITO DO RIO UBÁ, NA AVENIDA JACINTO SOARES DE SOUSA LIMA, SEJA DEPOSITADA EM LOCAL APROPRIADO, A PEDIDO DOS MUNÍCIPES UBAENSES.</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/606/606_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/606/606_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A REALIZAÇÃO DE COLETA DE LIXO NOS LOGRADOUROS PÚBLICOS DO BAIRRO JOÃO TEIXEIRA, BEM COMO A COLOCAÇÃO DE PLACA DE SINALIZAÇÃO DE REDUTOR DE VELOCIDADE EM FRENTE AO ESTABELECIMENTO COMERCIAL DO SR. JOSÉ MARIA DA COSTA, LOCALIZADO NO REFERIDO BAIRRO.</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/607/607_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/607/607_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A RECONSTRUÇÃO DO REDUTOR DE VELOCIDADE LOCALIZADO NO BAIRRO JOÃO TEIXEIRA (TANQUINHO), EM FRENTE AO BAR DO JOSÉ MARIA DA COSTA, E A CONSTRUÇÃO DE UM NOVO EM FRENTE AO NOVO LOTEAMENTO SANTA CÂNDIDA, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/608/608_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/608/608_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, PARA COLOCAR CASCALHO NA RUA FRANCISCO ANDRÉ DE ARAÚJO (BEIRA LINHA), NOS FUNDOS DO POSTO UIRAPURU, ONDE FICAM OS VEÍCULOS DE FRETE E ALUGUEL, A PEDIDO DOS PROPRIETÁRIOS.</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/609/609_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/609/609_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, INJUNÇÕES NECESSÁRIAS PARA UMA PARCERIA ENTRE A PREFEITURA DE UBÁ E OS MORADORES DO DISTRITO DE DIAMANTE, VISANDO À CONSTRUÇÃO DE UMA CAPELA MORTUÁRIA NO CEMITÉRIO LOCAL, A PEDIDO DA ASSOCIAÇÃO DE MORADORES DO DISTRITO DE DIAMANTE.</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/610/610_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/610/610_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A LIMPEZA GERAL DO CÓRREGO NO BAIRRO CIBRACI, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/611/611_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/611/611_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A LIMPEZA GERAL DO CÓRREGO NO BAIRRO MANGUEIRA RURAL, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/612/612_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/612/612_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A LIMPEZA GERAL DO CÓRREGO NO BAIRRO SÃO JOÃO, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/613/613_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/613/613_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A LIMPEZA GERAL DO CÓRREGO NA COMUNIDADE DA VILA GONÇALVES, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/614/614_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/614/614_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A LIMPEZA GERAL DO CÓRREGO NA COLÔNIA PADRE DAMIÃO, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/615/615_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/615/615_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A PINTURA DE FAIXAS CONTINUAS E TRACEJADAS EM TODAS AS RUAS DE UBÁ, COMO TAMBÉM, A INSTALAÇÃO DE PLACAS DE SINALIZAÇÃO.</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/616/616_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/616/616_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, O RECOLHIMENTO DOS ANIMAIS SOLTOS, SEJAM CÃES OU CAVALOS, DAS VIAS PÚBLICAS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/617/617_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/617/617_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A CONSTRUÇÃO DE UM REDUTOR DE VELOCIDADE NA RUA MÁRIO FELIPE DOS SANTOS, BAIRRO VILA CASAL, PRÓXIMO AO ANTIGO GAZOLÃO E A INDÚSTRIA D&amp;#8217;DORO MÓVEIS, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/618/618_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/618/618_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, BEM COMO À CONCESSIONÁRIA ENERGISA, SOLICITANDO A REMOÇÃO DE UM POSTE DE ILUMINAÇÃO PÚBLICA PRESENTE EM FRENTE AO BECO PÚBLICO LOCALIZADO NA RUA LUIZ BIGONHA (AO LADO DO MERCADO FORTALEZA), BAIRRO LOURIÇAL. SOLICITA-SE, TAMBÉM, A PINTURA DE FAIXAS DE PARADA E A INSTALAÇÃO DE PLACAS DE SINALIZAÇÃO NA ROTATÓRIA EM FRENTE AO DER, ENTRE A RUA LUIZ BIGONHA E A AV. DO CONTORNO.</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/619/619_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/619/619_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A REALIZAÇÃO DE OPERAÇÃO TAPA BURACOS DA RUA CEL. GALDINO TEIXEIRA DE ABREU, CENTRO, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/620/620_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/620/620_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A INSTALAÇÃO DE CORRIMÃO NAS LATERAIS DA PONTE LOCALIZADA NA COMUNIDADE PEDRA REDONDA, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/621/621_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/621/621_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A LIMPEZA GERAL DO CÓRREGO NO DISTRITO DE UBARI, A PEDIDO DOS MORADORES. RESPOSTA: OF/SG/75/2015, EM 23/10/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/622/622_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/622/622_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A LIMPEZA GERAL DO CÓRREGO NO DISTRITO DE MIRAGAIA, A PEDIDO DOS MORADORES. RESPOSTA: OF/SG/75/2015, EM 23/10/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/623/623_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/623/623_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A LIMPEZA GERAL DO CÓRREGO NO DISTRITO DE DIAMANTE, A PEDIDO DOS MORADORES. RESPOSTA: OF/SG/75/2015, EM 23/10/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/624/624_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/624/624_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A URGENTE PINTURA DE UMA FAIXA DE PEDESTRES NA AV. OLEGÁRIO MACIEL, BAIRRO INDUSTRIAL, EM FRENTE À LOJA SOUZA E FILHO MATERIAIS DE CONSTRUÇÃO, A PEDIDO DOS MORADORES E COMERCIANTES. RESPOSTA: OF/SG/75/2015, EM 23/10/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/625/625_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/625/625_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, PROVIDENCIAR ATRAVÉS DA SECRETARIA DE DESENVOLVIMENTO SOCIAL, A DIVULGAÇÃO E APOIO NO ATENDIMENTO DO EDITAL DE CHAMADA PÚBLICA Nº 01/2015 &amp;#8211; CONANDA/SDH/PR, PARA APRESENTAÇÃO DE PROPOSTAS DE ENTIDADES PRIVADAS SEM FINS LUCRATIVOS NA PROMOÇÃO, PROTEÇÃO E DEFESA DOS DIREITOS DE CRIANÇAS E ADOLESCENTES. RESPOSTA: OF/SG/75/2015, EM 23/10/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/626/626_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/626/626_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, PROVIDENCIAR ATRAVÉS DA SECRETARIA DE EDUCAÇÃO, DIVISÃO DE ESPORTE, PARA APRESENTAÇÃO DA PROPOSTA AO EDITAL CHAMAMENTO PÚBLICO PARA SELEÇÃO DE PROJETOS Nº 001/2015 &amp;#8211; SNFDT/ME, QUE TEM COMO OBJETO A SELEÇÃO DE PROJETOS DE ORGANIZAÇÃO E REALIZAÇÃO DE TORNEIO OU COMPETIÇÃO DE FUTEBOL DE CAMPO NÃO PROFISSIONAL, COM A PARTICIPAÇÃO DE EQUIPES MASCULINAS E FEMININAS EM TODAS AS CATEGORIAS, DESDE MIRIM A VETERANÍSSIMO. RESPOSTA: OF/SG/75/2015, EM 23/10/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/627/627_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/627/627_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, PROVIDENCIAR ATRAVÉS DA SECRETARIA DE DESENVOLVIMENTO SOCIAL, A REALIZAÇÃO DO CADASTRO DO FUNDO MUNICIPAL DO IDOSO E DO CONSELHO MUNICIPAL DO DIREITO DO IDOSO, CRIADO PELA LEI 4.272/15, COM OBJETIVO DE POSSIBILITAR RECEBER RECURSOS FUNDO A FUNDO, ATRAVÉS DO FUNDO NACIONAL DA PESSOA IDOSA. RESPOSTA: OF/SG/75/2015, EM 23/10/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/628/628_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/628/628_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, O CALÇAMENTO DA RUA OLINDA COMINI SPERANDIO, BAIRRO MANGUEIRA RURAL, A PEDIDO DOS MORADORES. RESPOSTA: OF/SG/75/2015, EM 23/10/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/629/629_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/629/629_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A CONSTRUÇÃO DE UM QUEBRA MOLA NA AV. PAULINO FERNANDES, BAIRRO PAULINO FERNANDES, EM FRENTE AO STUDIO CLAUDINEY DIGITAL, A PEDIDO DOS MORADORES. RESPOSTA: OF/SG/75/2015, EM 23/10/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/630/630_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/630/630_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A CONSTRUÇÃO DE 04 REDUTORES DE VELOCIDADE DISTRITO DE UBARI, SENDO: 02 REDUTORES NAS VIAS PARALELAS À IGREJA CATÓLICA, 01 PRÓXIMO AO POSTO DE SAÚDE E, POR FIM, 01 NAS ADJACÊNCIAS DO POSTO DE GASOLINA. ACONSELHA-SE AO SETOR COMPETENTE DA PREFEITURA, QUE DURANTE A CONSTRUÇÃO DOS REDUTORES DE VELOCIDADE, A POPULAÇÃO SEJA CONSULTADA VISANDO A MAIOR SATISFAÇÃO GERAL. RESPOSTA: OF/SG/75/2015, EM 23/10/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/631/631_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/631/631_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A LIBERAÇÃO DE UMA VAGA PARA PARADA DE VEÍCULOS COM A PLACA DE SINALIZAÇÃO CORRESPONDENTE, EM FRENTE A TODAS AS IGREJAS CATÓLICAS E EVANGÉLICAS DE UBÁ. RESPOSTA: OF/SG/75/2015, EM 23/10/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/632/632_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/632/632_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A INSTALAÇÃO DE UMA PLACA DE TRÂNSITO &amp;#8220;PROIBIDO ESTACIONAR&amp;#8221; NA RUA SEM SAÍDA, LOCALIZADA AO LADO DO COMÉRCIO MINAS BAR, SITUADO NA AV. PADRE ARNALDO JANSEN, 938, A PEDIDO DOS MORADORES. RESPOSTA: OF/SG/75/2015, EM 23/10/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/633/633_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/633/633_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A COLOCAÇÃO DE PLACAS DE SINALIZAÇÃO DE TRÂNSITO E DEMARCAÇÕES NO SOLO, NO BAIRRO CHIQUITO GAZOLLA. RESPOSTA: OF/SG/75/2015, EM 23/10/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
     <t>Luiz Carlos Teixeira Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/634/634_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/634/634_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, O ASFALTAMENTO DE UM PEQUENO TRECHO DE RUA QUE LIGA À AV. PADRE ARNALDO JANSEN, AO LADO DO MINAS BAR, Nº 914, A PEDIDO DOS MORADORES. RESPOSTA: OF/SG/75/2015, EM 23/10/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/635/635_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/635/635_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A CONSTRUÇÃO DE UM REDUTOR DE VELOCIDADE NA RUA AVELINO OTONI, BAIRRO INDUSTRIAL, A PEDIDO DOS MORADORES. RESPOSTA: OF/SG/75/2015, EM 23/10/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/636/636_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/636/636_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A CONSTRUÇÃO DE REDE DE ÁGUAS PLUVIAIS E ESGOTO NA RUA JOSÉ AUGUSTO MARQUES, PRÓXIMO AO Nº 775, A PEDIDO DOS MORADORES. RESPOSTA: OF/SG/75/2015, EM 23/10/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/637/637_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/637/637_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A LIMPEZA GERAL DA RUA JOÃO PERÓN, BAIRRO AGROCERES, EM TODA SUA EXTENSÃO, INCLUSIVE NA LINHA FÉRREA, A PEDIDO DOS MORADORES. RESPOSTA: OF/SG/75/2015, EM 23/10/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/638/638_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/638/638_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, PROVIDENCIAR APRESENTAÇÃO DE PROPOSTA PARA ATENDER AO EDITAL DE CHAMAMENTO PÚBLICO N.º 02/2015/DESAM/FUNASA/MS, QUE TEM POR OBJETO A SELEÇÃO DE PROJETOS DE ENTIDADES GOVERNAMENTAIS (MUNICÍPIOS, ESTADOS E DISTRITO FEDERAL), VOLTADOS ÀS AÇÕES DE EDUCAÇÃO EM SAÚDE AMBIENTAL PARA A PROMOÇÃO DA SAÚDE E CONTRIBUIR COM A MELHORIA DA QUALIDADE DE VIDA DA POPULAÇÃO. RESPOSTA: OF/SG/75/2015, EM 23/10/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/639/639_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/639/639_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, AO PREFEITO PARA ENCAMINHAR À SECRETARIA MUNICIPAL DO AMBIENTE E MOBILIDADE URBANA, PARA APRESENTAR PROPOSTA AO EDITAL 01/2015, DA SECRETARIA GERAL DA PRESIDÊNCIA DA REPÚBLICA, VOLTADA PARA IMPLEMENTAR POLÍTICAS DE INCLUSÃO SOCIAL E ECONÔMICA DE CATADORES DE MATERIAIS RECICLÁVEIS, EM ESPECIAL NA COLETA SELETIVA, ATRAVÉS DO PROGRAMA PRÓ-CATADOR. RESPOSTA: OF/SG/75/2015, EM 23/10/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO. RESPOSTA: OF/SG/77/2015, EM 28/10/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/640/640_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/640/640_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, NECESSIDADE DE VIGILANTES, 24 HORAS POR DIA, NO POSTO DE SAÚDE DO BAIRRO PIRES DA LUZ. RESPOSTA: OF/SG/75/2015, EM 23/10/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/641/641_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/641/641_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, PROVIDENCIAR, ATRAVÉS DAS SECRETARIAS: DE DESENVOLVIMENTO SOCIAL, DE EDUCAÇÃO, CULTURA E OUTRAS, A DIVULGAÇÃO E APOIO NO ATENDIMENTO DO EDITAL DE CHAMADA PÚBLICA Nº 02/2015 &amp;#8211; SECRETARIA NACIONAL DE JUVENTUDE, PARA APRESENTAÇÃO DE PROJETOS PELAS ENTIDADES PRIVADAS SEM FINS LUCRATIVOS, VOLTADOS À REALIZAÇÃO DE ACOMPANHAMENTO ESPECIALIZADO PARA JOVENS, DE 15 A 21 ANOS, EM SITUAÇÃO DE VULNERABILIDADE SOCIAL, PRIORIZANDO AQUELES ORIUNDOS DO SISTEMA SÓCIO EDUCATIVO. RESPOSTA: OF/SG/75/2015, EM 23/10/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/642/642_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/642/642_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, QUE AS CRECHES E POSTOS DE SAÚDE DE UBÁ NÃO ENCERREM SUAS ATIVIDADES DURANTE O PERÍODO DO PONTO FACULTATIVO, NAS REPARTIÇÕES DA PREFEITURA, NO FERIADO PROLONGADO DOS DIAS 07 A 12 DE OUTUBRO. RESPOSTA: OF/SG/75/2015, EM 23/10/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/643/643_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/643/643_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, QUE PERMITA QUE A COPASA REALIZE A INSTALAÇÃO DE REDE DE ÁGUA, PERCORRENDO O TRECHO DA RESERVA DE ÁREA VERDE DA RUA MARIA MONIS, BAIRRO MEU SONHO, VISANDO ATENDER A PARTE ALTA DO LOGRADOURO. RESPOSTA: OF/SG/75/2015, EM 23/10/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/644/644_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/644/644_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A CONSTRUÇÃO DE DOIS REDUTORES DE VELOCIDADE NA RUA ALVIMAR MIQUELITO, BAIRRO ELDORADO, SENDO O PRIMEIRO EM FRENTE AO Nº 231 E O OUTRO NAS PROXIMIDADES DO ANTIGO TIRO DE GUERRA, ATUAL SECRETARIA DE MEIO AMBIENTE E MOBILIDADE URBANA. RESPOSTA: OF/SG/75/2015, EM 23/10/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/645/645_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/645/645_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, O CASCALHAMENTO DA RUA PROJETADA, AO LADO DA RUA ELIZA AMARAL PERON, NO BAIRRO AGROCERES, A PEDIDO DOS MORADORES. RESPOSTA: OF/SG/75/2015, EM 23/10/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/646/646_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/646/646_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, O URGENTE TÉRMINO DA OBRA DE CALÇAMENTO NA RUA GUERINO PERON, BAIRRO CRISTAL, A PEDIDO DOS MORADORES. RESPOSTA: OF/SG/75/2015, EM 23/10/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/647/647_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/647/647_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO PREFEITO, O PATROLAMENTO E O CASCALHAMENTO DA ESTRADA QUE LIGA A COMUNIDADE DE MIRAGAIA ATÉ UBARI, PASSANDO PELA COMUNIDADE DOS ALFENAS. RESPOSTA: OF/SG/106/2015, EM 14/12/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO. </t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/648/648_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/648/648_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO PREFEITO, INSTALAÇÃO DE APARELHOS DE GINÁSTICA NA PRAÇA SANTA MARIA, NO DISTRITO DE DIAMANTE. RESPOSTA: OF/SG/89/2015, EM 23/11/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO. RESPOSTA: OF/SG/90/2015, EM 30/11/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO. </t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/649/649_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/649/649_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO MUNICIPAL DE UBÁ, PARA ESTUDOS PARA IMPLEMENTAR NA CIDADE A CONSTRUÇÃO DE UM ATERRO SANITÁRIO, PREFERENCIALMENTE, DE FORMA CONSORCIADA, PARA DESTINAÇÃO FINAL DOS RESÍDUOS SÓLIDOS GERADOS NO MUNICÍPIO, NA BUSCA DE MENOR CUSTO FINANCEIRO PARA A POPULAÇÃO DA CIDADE. RESPOSTA: OF/SG/89/2015, EM 23/11/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/650/650_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/650/650_texto_integral.pdf</t>
   </si>
   <si>
     <t>APOIO DESTA CÂMARA PARA O EVENTO PROMOVIDO PELO MUSEU DO GINÁSIO SÃO JOSÉ, NA REALIZAÇÃO DA PEÇA TEATRAL &amp;#8220;O PESCADOR&amp;#8221;, INTEGRANTE DO PROJETO DEVOTOS, QUE INVESTIGA ASPECTOS DE DEVOÇÃO A SÃO BENEDITO E NOSSA SENHORA DO ROSÁRIO.</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/651/651_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/651/651_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, ASFALTAMENTO DA AVENIDA JESUS BRANDÃO, BAIRRO SAN RAFAEL II, ENTRE OS NºS 165 E 445. RESPOSTA: OF/SG/89/2015, EM 23/11/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/652/652_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/652/652_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, ASFALTAMENTO DA RUA IPÊ, BAIRRO PAULINO FERNANDES. RESPOSTA: OF/SG/89/2015, EM 23/11/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
     <t>Carlos da Silva Rufato, Jorge Custódio Gervásio, José Alves Germano, José Roberto Reis Filgueiras, Mauricio Valadão Reimão de Melo, Oswaldo Peixoto Guimarães, Rafael Paulo de Freitas, Rosângela Maria Alfenas de Andrade, Samuel Gazolla Lima, Vinícius Samôr de Lacerda</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/653/653_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/653/653_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, VINCULAR A DEVOLUÇÃO DOS DUODÉCIMOS, REPASSES MENSAIS DO PODER EXECUTIVO À CÂMARA, PARA CUSTEAR O PROJETO OLHO VIVO EM NOSSA CIDADE. RESPOSTA: OF/SG/89/2015, EM 23/11/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/654/654_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/654/654_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A RECONSTRUÇÃO DA CABECEIRA DA PONTE, SITUADA NA RUA RECREIO, DO BAIRRO ROSA DE TOLEDO. RESPOSTA: OF/SG/90/2015, EM 30/11/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/655/655_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/655/655_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A FISCALIZAÇÃO DOS TAXISTAS QUE NÃO ESTÃO RESPEITANDO OS PONTOS FIXADOS, DETERMINADOS MEDIANTE CONTRATO COM A ADMINISTRAÇÃO MUNICIPAL. RESPOSTA: OF/SG/90/2015, EM 30/11/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/657/657_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/657/657_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, BEM COMO AO DIRETOR DA ENERGISA UBÁ, LEANDRO BORGES, A REPOSIÇÃO DE DUAS LUMINÁRIAS NA RUA LUIZ DE MATOS, PRÓXIMO AO Nº 188 E AO SUPERMERCADO MATIAS, NA VILA REGINA. RESPOSTA: OF/SG/90/2015, EM 30/11/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/658/658_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/658/658_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A LIMPEZA DE TRECHO DO CÓRREGO DO DISTRITO DE DIAMANTE DE UBÁ, LOCALIZADA NOS FUNDOS DA PROPRIEDADE DO SR. GERALDO CALÇADO, ONDE HÁ MANILHAS ENTUPIDAS. RESPOSTA: OF/SG/90/2015, EM 30/11/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/659/659_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/659/659_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, BEM COMO AO GERENTE DA ENERGISA UBÁ, LEANDRO BORGES DA CRUZ, A TRANSFERÊNCIA DE TRÊS POSTES DE ILUMINAÇÃO PÚBLICA QUE ESTÃO FIXADOS NA PROPRIEDADE PARTICULAR DO SR. JOÃO BATISTA PALMA, NO DISTRITO DE DIAMANTE DE UBÁ, PARA A BEIRADA DA ESTRADA ALI EXISTENTE. E AINDA, O REFORÇO DE REDE ELÉTRICA E A INSTALAÇÃO DE MAIS UM POSTE COM LUMINÁRIA. RESPOSTA: OF/SG/90/2015, EM 30/11/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/660/660_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/660/660_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A REFORMA GERAL DA QUADRA POLIESPORTIVA NO DISTRITO DE UBARI. RESPOSTA: OF/SG/90/2015, EM 30/11/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/661/661_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/661/661_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A PINTURA DE UMA FAIXA DE PEDESTRES NA AV. OLEGÁRIO MACIEL, PRÓXIMO AO CRUZAMENTO COM A RUA GUALBERTO DE MELO, NO BAIRRO SANTA BERNADETE. RESPOSTA: OF/SG/90/2015, EM 30/11/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/662/662_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/662/662_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A LIMPEZA GERAL DO PASSEIO NA RUA DOMITILA CASTANON, BAIRRO ELDORADO, MAIS ESPECIFICADAMENTE, EM TORNO DO TERRENO DA ANTIGA INDÚSTRIA WEMBLEY. RESPOSTA: OF/SG/90/2015, EM 30/11/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/663/663_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/663/663_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, ESTUDOS PARA QUE PROMOVAM A EQUIPARAÇÃO SALARIAL PARA AQUELES QUE OCUPAREM O CARGO DE PRESIDÊNCIA DA AUTARQUIA MUNICIPAL UBAPREV, INSTITUTO DE PREVIDÊNCIA DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE UBÁ, AOS SECRETÁRIOS MUNICIPAIS. OS BENEFICIÁRIOS CONTRIBUINTES COBERTOS PELA UBAPREV SÃO OS SERVIDORES DA ADMINISTRAÇÃO DIRETA DA PREFEITURA DE UBÁ, SERVIDORES DA CÂMARA MUNICIPAL DE UBÁ, DA ADMINISTRAÇÃO INDIRETA DAS AUTARQUIAS E FUNDAÇÕES COMO O PRÓPRIO UBAPREV, A EMUHBES E A FUNIR. RESPOSTA: OF/SG/90/2015, EM 30/11/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO. RESPOSTA: OF/SG/97/2015, EM 07/12/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/664/664_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/664/664_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO COORDENADOR DA DEFESA CIVIL DE UBÁ, SR. ALDEIR FERRAZ, EM CARÁTER DE URGÊNCIA, REALIZE UMA VISITA À VILA REGINA, ATENDENDO PEDIDO DOS MORADORES, ESPECIALMENTE DA SRA. MARTA GOMES MAURÍCIO, QUE ESTÁ APREENSIVA COM A SITUAÇÃO DE UMA CRATERA QUE ABRIU NAS PROXIMIDADES DA RUA EM QUE RESIDE, COM SIGNIFICATIVA TENDÊNCIA EM AUMENTAR. RESPOSTA: OF/SG/90/2015, EM 30/11/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/665/665_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/665/665_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A INSTALAÇÃO DE PLACA INDICATIVA DE NOME NA RUA FRANCISCO ANDRÉ DE ARAÚJO (BEIRA LINHA), BAIRRO TRIÂNGULO. RESPOSTA: OF/SG/90/2015, EM 30/11/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/666/666_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/666/666_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO PREFEITO, O CONSERTO DAS MANILHAS QUE AFUNDARAM NA VILA VICENTE, LOCALIZADA PRÓXIMA AO Nº 799 DA RUA LIONS, NO BAIRRO BOM PASTOR. RESPOSTA: OF/SG/90/2015, EM 30/11/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO. </t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/667/667_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/667/667_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO PREFEITO, PARA FISCALIZAR BARES, LANCHONETES E RESTAURANTES QUE COLOCAM MESAS E CADEIRAS NAS CALÇADAS DA CIDADE, PREJUDICANDO O FLUXO DE PEDESTRES. RESPOSTA: OF/SG/90/2015, EM 30/11/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO. RESPOSTA: OF/SG/96/2015, EM 07/12/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO. </t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/668/668_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/668/668_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A INSTALAÇÃO DE UMA GRADE NO BUEIRO SITUADO NA RUA RECREIO, EM FRENTE AO Nº 425, BAIRRO ROSA DE TOLEDO, A PEDIDO DOS MORADORES. RESPOSTA: OF/SG/90/2015, EM 30/11/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/669/669_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/669/669_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, O DESENTUPIMENTO DE UMA CAIXA DE REDE DE ESGOTO QUE ESTÁ SITUADA NO FINAL DA RUA VIÇOSA, BAIRRO ROSA DE TOLEDO, A PEDIDO DOS MORADORES. RESPOSTA: OF/SG/90/2015, EM 30/11/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/670/670_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/670/670_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A RECOLOCAÇÃO DAS PEDRAS EM TRECHO DA RUA PIRAÚBA, PRÓXIMO AO Nº 170, NO BAIRRO ROSA DE TOLEDO, ONDE FORAM RETIRADAS PARA MANUTENÇÃO EM REDE DE ESGOTO, A PEDIDO DOS MORADORES. RESPOSTA: OF/SG/90/2015, EM 30/11/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/672/672_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/672/672_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A LIMPEZA GERAL EM TODAS AS RUAS DO BAIRRO ROSA DE TOLEDO, A PEDIDO DOS MORADORES. RESPOSTA: OF/SG/90/2015, EM 30/11/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/671/671_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/671/671_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A INSTALAÇÃO DE UM POSTE DE ILUMINAÇÃO PÚBLICA NO FINAL DA RUA PROJETADA QUE SE SITUA PARALELAMENTE À RUA JOSÉ JANUÁRIO TEIXEIRA, NO BAIRRO DA LUZ, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/673/673_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/673/673_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A RECUPERAÇÃO DO CALÇAMENTO E DOS MEIOS-FIOS NA RUA ALBERTO FERREIRA COSTA, BAIRRO SANTA BERNADETE, QUE FORAM AVARIADOS APÓS AS FORTES CHUVAS. SOLICITA-SE, AINDA, O ASFALTAMENTO DA REFERIDA VIA, A PEDIDO DOS MORADORES. RESPOSTA: OF/SG/90/2015, EM 30/11/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/674/674_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/674/674_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A CONSTRUÇÃO DE UM QUEBRA-MOLAS NA AV. PAULINO FERNANDES, PRÓXIMO AO Nº 35, BAIRRO PAULINO FERNANDES. RESPOSTA: OF/SG/90/2015, EM 30/11/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/675/675_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/675/675_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO PREFEITO, A LIMPEZA GERAL NO POSTO DE SAÚDE DO BAIRRO SANTA EDWIGES. RESPOSTA: OF/SG/90/2015, EM 30/11/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO. </t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/676/676_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/676/676_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, PARA ENCAMINHAR AO GRUPO INTERDISCIPLINAR DE ANÁLISE DO IMPACTO DE VIZINHANÇA, PARA AVALIAÇÃO E REMESSA DE RELATÓRIO À CÂMARA MUNICIPAL DE UBÁ, DOS IMPACTOS DECORRENTES DO EVENTO CHUVOSO NA CIDADE, OCORRIDO NO DIA 19/11/15, ONDE VÁRIAS LOCALIDADES (INCLUINDO IMÓVEIS E LOGRADOUROS PÚBLICOS) SOFRERAM ALGUM TIPO DE ALAGAMENTO. RESPOSTA: OF/SG/90/2015, EM 30/11/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/677/677_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/677/677_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A RECUPERAÇÃO DO ASFALTO DA RUA FRANCISCO DE PAULA LIMA, BAIRRO SANTA LUZIA, A PEDIDO DOS MORADORES. RESPOSTA: OF/SG/94/2015, EM 07/12/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/678/678_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/678/678_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A CONSTRUÇÃO DE UM REDUTOR DE VELOCIDADE NA RODOVIA MGC 120, SENTIDO UBÁ &amp;#8211; GUIDOVAL, NA ALTURA DO KM 705 E PRÓXIMO AO Nº 3.600, A PEDIDO DOS MORADORES. RESPOSTA: OF/SG/94/2015, EM 07/12/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/679/679_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/679/679_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, TROCA DAS MANILHAS INSTALADAS NA AV. OLEGÁRIO MACIEL, NO TRECHO PRÓXIMO À RUA SANTA CATARINA, DO BAIRRO SANTA BERNADETE, DEVIDO AOS INÚMEROS TRANSTORNOS CAUSADOS AOS MORADORES COM RELAÇÃO AO RETORNO DAS ÁGUAS DA REDE DE CAPTAÇÃO PLUVIAL EM SUAS RESIDÊNCIAS. RESPOSTA: OF/SG/94/2015, EM 07/12/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/680/680_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/680/680_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A CONSTRUÇÃO DE UM REDUTOR DE VELOCIDADE NO TREVO DE UBÁ &amp;#8211; GUIDOVAL, EM FRENTE À CASA DA BORRACHA, NO SENTIDO UBÁ, A PEDIDO DOS MORADORES. RESPOSTA: OF/SG/94/2015, EM 07/12/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/681/681_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/681/681_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A TRANSFERÊNCIA DA UNIDADE DE SAÚDE DA BARRINHA PARA A REGIÃO MAIS CENTRAL DA COMUNIDADE, A PEDIDO DOS MORADORES. RESPOSTA: OF.SG.110/2015, EM 21/12/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/682/682_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/682/682_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, INSTALAÇÃO DE BUEIRO NO INÍCIO DA RUA CORINA CAMPOS COELHO, BAIRRO JARDIM ÉLIDA, ONDE JÁ POSSUÍ A REDE PARA CAPTAÇÃO DE ÁGUAS PLUVIAIS. RESPOSTA: OF/SG/106/2015, EM 14/12/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/683/683_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/683/683_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, CALÇAMENTO DA RUA PROJETADA, BAIRRO AGROCERES, SITUADA NOS FUNDOS DO BANCO DE ALIMENTOS. RESPOSTA: OF/SG/106/2015, EM 14/12/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/684/684_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/684/684_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, LIMPEZA GERAL EM TODA EXTENSÃO DO CÓRREGO DO BAIRRO PRIMAVERA, BEM COMO A REMOÇÃO D BARRO E ENTULHOS DAS RUAS. RESPOSTA: OF/SG/106/2015, EM 14/12/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/685/685_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/685/685_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, REMOÇÃO DE BARRO E ENTULHOS DA RUA MAJOR MENDES SOBRINHO, BAIRRO SÃO DOMINGOS, E AINDA, A RECONSTRUÇÃO DO MURO, LOCALIZADO NA REFERIDA RUA, Nº 82.</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/686/686_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/686/686_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, CONSTRUÇÃO DE UM BUEIRO NA RUA LUCIANO GROPPO, BAIRRO INÊS GROPPO, EM SEU INÍCIO AO LADO ESQUERDO. RESPOSTA: OF/SG/106/2015, EM 14/12/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/687/687_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/687/687_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, RECONSTRUÇÃO DA REDE DE ÁGUAS PLUVIAIS E ESGOTO NA PROPRIEDADE DO SENHOR ELIAS TEIXEIRA LAUD, NA RUA JOSÉ AUGUSTO MARQUES, Nº 785, BAIRRO MEU SONHO. RESPOSTA: OF/SG/106/2015, EM 14/12/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
     <t>Carlos da Silva Rufato, Darci Pires da Silva</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/688/688_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/688/688_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, CONCLUSÃO DA RECONSTRUÇÃO DO MURO SITUADO NA RUA MAESTRO JOÃO ERNESTO, BAIRRO INDUSTRIAL. RESPOSTA: OF/SG/106/2015, EM 14/12/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/689/689_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/689/689_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, JUNTO À SECRETARIA MUNICIPAL DE DESENVOLVIMENTO SOCIAL, DA INCLUSÃO NO CADASTRO ÚNICO, DAS FAMÍLIAS DA COMUNIDADE QUILOMBOLA DA CIDADE DE UBÁ, DE ACORDO COM OS CRITÉRIOS DEFINIDOS PELO MINISTÉRIO DE DESENVOLVIMENTO SOCIAL. RESPOSTA: OF/SG/106/2015, EM 14/12/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/690/690_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/690/690_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, CALÇAMENTO NO FINAL DA RUA SITUADA AO LADO DO BANCO DE ALIMENTOS, BAIRRO AGROCERES. RESPOSTA: OF/SG/106/2015, EM 14/12/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/691/691_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/691/691_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, SUBSTITUIÇÃO DE TODA A REDE DE ÁGUAS PLUVIAIS E ESGOTO DA RUA SANTA CRUZ. RESPOSTA: OF/SG/106/2015, EM 14/12/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/692/692_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/692/692_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A LIMPEZA DE TODOS OS BUEIROS DA CIDADE, A PEDIDO DOS MORADORES. RESPOSTA: OF.SG.110/2015, EM 21/12/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/693/693_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/693/693_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A INSTALAÇÃO DE UMA TAMPA NO BUEIRO LOCALIZADO NA RUA PROJETADA, EM FRENTE AO Nº 31, NO BAIRRO SANTA EDWIGES II, A PEDIDO DOS MORADORES. RESPOSTA: OF.SG.110/2015, EM 21/12/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/694/694_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/694/694_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A REMOÇÃO DE ENTULHO DA RUA SANTA ANASTÁSIA (RUA 5), PRÓXIMO AO Nº 645, DO BAIRRO SÃO DOMINGOS, A PEDIDO DOS MORADORES. RESPOSTA: OF.SG.110/2015, EM 21/12/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/695/695_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/695/695_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, O CORTE DE UM COQUEIRO NA RUA SANTA ANASTÁSIA (RUA 5), EM FRENTE AO Nº 645, DO BAIRRO SÃO DOMINGOS, A PEDIDO DOS MORADORES. RESPOSTA: OF.SG.110/2015, EM 21/12/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/696/696_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/696/696_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A INSTALAÇÃO DA REDE DE CAPTAÇÃO DE ESGOTO E ÁGUAS PLUVIAIS, DA REDE DE DISTRIBUIÇÃO DE ÁGUA POTÁVEL E O CALÇAMENTO DA RUA PROJETADA, NO BAIRRO OLARIA, A PEDIDO DOS MORADORES. RESPOSTA: OF.SG.110/2015, EM 21/12/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
     <t>Carlos da Silva Rufato, Célio Botaro, Darci Pires da Silva, Jorge Custódio Gervásio, José Alves Germano, Mauricio Valadão Reimão de Melo, Oswaldo Peixoto Guimarães, Rafael Paulo de Freitas, Rosângela Maria Alfenas de Andrade, Samuel Gazolla Lima, Vinícius Samôr de Lacerda</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/697/697_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/697/697_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, DISTRIBUIÇÃO DE ÁGUA COM MELHOR QUALIDADE NO BAIRRO ANTONINA COELHO &amp;#8211; COHAB. AUDIÊNCIA PÚBLICA NO BAIRRO ANTONINA COELHO, NO DIA 1º/12/15. RESPOSTA: OF.SG.110/2015, EM 21/12/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/698/698_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/698/698_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO PREFEITO, LIMPEZA GERAL NOS LOGRADOUROS DO BAIRRO ANTONINA COELHO &amp;#8211; COHAB. AUDIÊNCIA PÚBLICA NO BAIRRO ANTONINA COELHO, NO DIA 1º/12/15. RESPOSTA: OF.SG.110/2015, EM 21/12/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO. </t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/699/699_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/699/699_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, CONSTRUÇÃO DE GUARITA NOS PONTOS DE ÔNIBUS DO BAIRRO ANTONINA COELHO &amp;#8211; COHAB. AUDIÊNCIA PÚBLICA NO BAIRRO ANTONINA COELHO, NO DIA 1º/12/15. RESPOSTA: OF.SG.110/2015, EM 21/12/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/700/700_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/700/700_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO PREFEITO, REFORMA DO TELHADO DA SEDE DO CENTRO DE CONVIVÊNCIA DA MELHOR IDADE &amp;#8220;ROSA MAUAD JACOB&amp;#8221;, PRAÇA GUIDO MARLIERI, S/N, ESTAÇÃO FERROVIÁRIA, CENTRO. AUDIÊNCIA PÚBLICA NO BAIRRO ANTONINA COELHO, NO DIA 1º/12/15. RESPOSTA: OF.SG.110/2015, EM 21/12/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO. </t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/701/701_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/701/701_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO PREFEITO, CONSTRUÇÃO DE UM PARQUINHO INFANTIL NO BAIRRO ANTONINA COELHO - COHAB. AUDIÊNCIA PÚBLICA NO BAIRRO ANTONINA COELHO, NO DIA 1º/12/15. RESPOSTA: OF.SG.110/2015, EM 21/12/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO. </t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/702/702_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/702/702_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO PREFEITO, CONSTRUÇÃO DE CALÇADAS, ONDE SÃO CANTEIROS, EM TODA AVENIDA SENADOR LEVINDO COELHO, POIS O LOCAL É UTILIZADO PARA ESCONDER DROGAS, BAIRRO ANTONINA COELHO - COHAB. AUDIÊNCIA PÚBLICA NO BAIRRO ANTONINA COELHO, NO DIA 1º/12/15. RESPOSTA: OF.SG.110/2015, EM 21/12/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO. </t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
     <t xml:space="preserve">AO PREFEITO, MAIOR DISPONIBILIDADE DE REMÉDIOS E LIBERAÇÃO DE EXAMES NOS POSTOS DE SAÚDE DO BAIRRO ANTONINA COELHO - COHAB. AUDIÊNCIA PÚBLICA NO BAIRRO ANTONINA COELHO, NO DIA 1º/12/15. RESPOSTA: OF.SG.110/2015, EM 21/12/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO. </t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
     <t xml:space="preserve">AO PREFEITO, A DEMOLIÇÃO DO ANTIGO &amp;#8220;ARMAZÉM DO LULU&amp;#8221;, NO BAIRRO ANTONINA COELHO - COHAB. AUDIÊNCIA PÚBLICA NO BAIRRO ANTONINA COELHO, NO DIA 1º/12/15. RESPOSTA: OF.SG.110/2015, EM 21/12/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO. </t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/705/705_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/705/705_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A COLOCAÇÃO DE LIXEIRAS NAS RUAS DO BAIRRO ANTONINA COELHO - COHAB. AUDIÊNCIA PÚBLICA NO BAIRRO ANTONINA COELHO, NO DIA 1º/12/15. RESPOSTA: OF.SG.110/2015, EM 21/12/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/706/706_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/706/706_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO PREFEITO, A CONSTRUÇÃO DE REDE PARA CAPTAÇÃO DE ÁGUAS PLUVIAIS EM TODO O BAIRRO ANTONINA COELHO - COHAB. AUDIÊNCIA PÚBLICA NO BAIRRO ANTONINA COELHO, NO DIA 1º/12/15. RESPOSTA: OF.SG.110/2015, EM 21/12/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO. </t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/707/707_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/707/707_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO PREFEITO, A CONSTRUÇÃO DE DOIS REDUTORES DE VELOCIDADE NA AVENIDA VEREADOR JOÃO GOMES PEREIRA. AUDIÊNCIA PÚBLICA NO BAIRRO ANTONINA COELHO, NO DIA 1º/12/15. RESPOSTA: OF.SG.110/2015, EM 21/12/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO. </t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/708/708_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/708/708_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, PINTURA DE FAIXAS DE PEDESTRES NA AVENIDA SENADOR LEVINDO COELHO E LIMPEZA DE TODO O BAIRRO ANTONINA COELHO - COHAB. AUDIÊNCIA PÚBLICA NO BAIRRO ANTONINA COELHO, NO DIA 1º/12/15. RESPOSTA: OF.SG.110/2015, EM 21/12/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/709/709_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/709/709_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR EGÍDIO CAMPOS SANTANA, GERENTE DA VIAÇÃO UBÁ, QUE DETERMINE UM PONTO DE PARADA DE ÔNIBUS EM FRENTE A IGREJA ASSEMBLEIA DE DEUS, LOCALIZADA À RUA ÁLVARO BIGONHA, DO BAIRRO ANTONINA COELHO - COHAB. AUDIÊNCIA PÚBLICA NO BAIRRO ANTONINA COELHO, NO DIA 1º/12/15.</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/710/710_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/710/710_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO PREFEITO, A CONSTRUÇÃO DE REDUTORES DE VELOCIDADE NOS SEGUINTES LOGRADOUROS DO BAIRRO ANTONINA COELHO &amp;#8211; COHAB: AVENIDA SENADOR LEVINDO COELHO, RUA PEDRO PIRES DA MOTA, RUA ÁLVARO BIGONHA, RUA CLACIDES SOARES DE SOUZA LIMA E RUA MARIA DUARTE CANCELA. AUDIÊNCIA PÚBLICA NO BAIRRO ANTONINA COELHO, NO DIA 1º/12/15. RESPOSTA: OF.SG.110/2015, EM 21/12/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO. </t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/711/711_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/711/711_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO PREFEITO, MELHORIAS NO ATENDIMENTO À SAÚDE DO BAIRRO FAZENDINHA, COM MAIS DISPONIBILIDADE DE REMÉDIOS E EXAMES. AUDIÊNCIA PÚBLICA NO BAIRRO ANTONINA COELHO, NO DIA 1º/12/15. RESPOSTA: OF.SG.110/2015, EM 21/12/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO. </t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
     <t xml:space="preserve">AO PREFEITO, A CONSTRUÇÃO DE BUEIROS NA PARTE ALTA, CONHECIDA COMO GROTA, DO BAIRRO ANTONINA COELHO - COHAB. AUDIÊNCIA PÚBLICA NO BAIRRO ANTONINA COELHO, NO DIA 1º/12/15. RESPOSTA: OF.SG.110/2015, EM 21/12/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO. </t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/713/713_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/713/713_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO PREFEITO, CONSTRUÇÃO DE REDUTORES DE VELOCIDADE EM TODOS OS LOCAIS ESTRATÉGICOS DO BAIRRO ANTONINA COELHO - COHAB. AUDIÊNCIA PÚBLICA NO BAIRRO ANTONINA COELHO, NO DIA 1º/12/15. RESPOSTA: OF.SG.110/2015, EM 21/12/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO. </t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/714/714_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/714/714_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO PREFEITO, QUE INTERCEDA JUNTO A VIAÇÃO UBÁ, PARA A INCLUSÃO DO DISTRITO DE MIRAGAIA NO SISTEMA INTEGRADO DE ÔNIBUS.. AUDIÊNCIA PÚBLICA NO BAIRRO ANTONINA COELHO, NO DIA 1º/12/15. RESPOSTA: OF.SG.110/2015, EM 21/12/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO. </t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/715/715_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/715/715_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO PREFEITO, MELHORIAS NO SETOR DE EDUCAÇÃO. AUDIÊNCIA PÚBLICA NO BAIRRO ANTONINA COELHO, NO DIA 1º/12/15. RESPOSTA: OF.SG.110/2015, EM 21/12/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO. </t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/716/716_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/716/716_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO PREFEITO, A CRIAÇÃO DE POLÍTICAS PÚBLICAS NO COMBATE À VIOLÊNCIA EM NOSSA CIDADE. AUDIÊNCIA PÚBLICA NO BAIRRO ANTONINA COELHO, NO DIA 1º/12/15. RESPOSTA: OF.SG.110/2015, EM 21/12/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO. </t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/717/717_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/717/717_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO PREFEITO, CONSTRUÇÃO DE CALÇADAS PARA PEDESTRES NO BAIRRO ANTONINA COELHO - COHAB. AUDIÊNCIA PÚBLICA NO BAIRRO ANTONINA COELHO, NO DIA 1º/12/15. RESPOSTA: OF.SG.110/2015, EM 21/12/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO. </t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
     <t xml:space="preserve">AO PREFEITO, MELHORIA NO ACESSO À CULTURA, DE FORMA GRATUITA, COM O APOIO AOS GRUPOS TEATRAIS EXISTENTES EM NOSSA CIDADE. AUDIÊNCIA PÚBLICA NO BAIRRO ANTONINA COELHO, NO DIA 1º/12/15. RESPOSTA: OF.SG.110/2015, EM 21/12/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO. </t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/719/719_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/719/719_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO PREFEITO, ARBORIZAÇÃO DAS DUAS DO BAIRRO ANTONINA COELHO - COHAB. AUDIÊNCIA PÚBLICA NO BAIRRO ANTONINA COELHO, NO DIA 1º/12/15. RESPOSTA: OF.SG.110/2015, EM 21/12/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO. </t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/720/720_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/720/720_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO PREFEITO, QUE APRESENTE UM PROJETO DE EDUCAÇÃO MUSICAL NAS ESCOLAS PÚBLICAS E NAS SEDES DAS ASSOCIAÇÕES DOS MORADORES. AUDIÊNCIA PÚBLICA NO BAIRRO ANTONINA COELHO, NO DIA 1º/12/15. RESPOSTA: OF.SG.110/2015, EM 21/12/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO. </t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/721/721_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/721/721_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO PREFEITO, QUE REALIZE MAIS PROJETOS SOCIAIS VOLTADOS AOS JOVENS. AUDIÊNCIA PÚBLICA NO BAIRRO ANTONINA COELHO, NO DIA 1º/12/15. RESPOSTA: OF.SG.110/2015, EM 21/12/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO. </t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/722/722_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/722/722_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO PREFEITO, LIMPEZA DA CAIXA D&amp;#8217;ÁGUA DO RESIDENCIAL CIDADE CARINHO. AUDIÊNCIA PÚBLICA NO BAIRRO ANTONINA COELHO, NO DIA 1º/12/15. RESPOSTA: OF.SG.110/2015, EM 21/12/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO. </t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/723/723_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/723/723_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO PREFEITO, MELHORIAS PARA A RUA PIRAÚBA, BAIRRO ROSA DE TOLEDO, COMO: CALÇAMENTO DA VIA, REFORMA DA PONTE E SOLUÇÃO PARA OS ALAGAMENTOS QUE OCORREM NOS PERÍODOS CHUVOSOS. AUDIÊNCIA PÚBLICA NO BAIRRO ANTONINA COELHO, NO DIA 1º/12/15. RESPOSTA: OF.SG.110/2015, EM 21/12/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO. </t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/724/724_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/724/724_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, ESTUDOS PARA A CONCORRÊNCIA NO SETOR DE TRANSPORTE PÚBLICO, PARA QUE UMA NOVA EMPRESA TENHA A OPORTUNIDADE DE SE APRESENTAR, POIS A ATUAL NÃO SATISFAZ OS ANSEIOS DA POPULAÇÃO . AUDIÊNCIA PÚBLICA NO BAIRRO ANTONINA COELHO, NO DIA 1º/12/15. RESPOSTA: OF.SG.110/2015, EM 21/12/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/725/725_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/725/725_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO PREFEITO, ESTUDOS PARA QUE OS MENOS FAVORECIDOS FINANCEIRAMENTE E QUE ESTUDARAM EM ESCOLAS PÚBLICAS, TENHAM BOLSAS INTEGRAIS OU COM DESCONTOS NAS MENSALIDADES DAS UNIVERSIDADES PRIVADAS DE NOSSA CIDADE. AUDIÊNCIA PÚBLICA NO BAIRRO ANTONINA COELHO, NO DIA 1º/12/15. RESPOSTA: OF.SG.110/2015, EM 21/12/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO. </t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/726/726_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/726/726_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, LIMPEZA DOS BUEIROS ENTUPIDOS DO BAIRRO ANTONINA COELHO - COHAB. AUDIÊNCIA PÚBLICA NO BAIRRO ANTONINA COELHO, NO DIA 1º/12/15. RESPOSTA: OF.SG.110/2015, EM 21/12/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/727/727_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/727/727_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO PREFEITO, A DISPONIBILIZAÇÃO DE CURSOS PROFISSIONALIZANTES PARA REGIÃO DO BAIRRO UNIVERSITÁRIO. AUDIÊNCIA PÚBLICA NO BAIRRO ANTONINA COELHO, NO DIA 1º/12/15. RESPOSTA: OF.SG.110/2015, EM 21/12/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO. </t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/728/728_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/728/728_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO PREFEITO, PINTURA DE FAIXAS DE PEDESTRES E A CONSTRUÇÃO DE UM REDUTOR DE VELOCIDADE EM FRENTE À ESCOLA CURUMIM. AUDIÊNCIA PÚBLICA NO BAIRRO ANTONINA COELHO, NO DIA 1º/12/15. RESPOSTA: OF.SG.110/2015, EM 21/12/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO. </t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/729/729_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/729/729_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO PREFEITO, O ASFALTAMENTO DO TRECHO POSTERIOR À RUA ALAMEDA DAS HORTÊNCIAS. AUDIÊNCIA PÚBLICA NO BAIRRO ANTONINA COELHO, NO DIA 1º/12/15. RESPOSTA: OF.SG.110/2015, EM 21/12/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO. </t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/730/730_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/730/730_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO PREFEITO, REFORMA URGENTE DO PRÉDIO ONDE É A SEDE DA MELHOR IDADE, QUE SE ENCONTRA EM ESTADO PRECÁRIO. AUDIÊNCIA PÚBLICA NO BAIRRO ANTONINA COELHO, NO DIA 1º/12/15. RESPOSTA: OF.SG.110/2015, EM 21/12/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO. </t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/731/731_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/731/731_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO PREFEITO, CONSTRUÇÃO DE BUEIROS E DESENTUPIMENTO DOS EXISTENTES, PARA A ADEQUADA CAPTAÇÃO DE ÁGUAS PLUVIAIS NA RUA MARIA DUARTE CANCELA, DO BAIRRO ANTONINA COELHO - COHAB. AUDIÊNCIA PÚBLICA NO BAIRRO ANTONINA COELHO, NO DIA 1º/12/15. RESPOSTA: OF.SG.110/2015, EM 21/12/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO. </t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/732/732_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/732/732_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO PREFEITO, A CONSTRUÇÃO DE UM MURO PRÓXIMO AS DEPENDÊNCIAS DO CONDOMÍNIO CIDADE CARINHO, BAIRRO UNIVERSITÁRIO. AUDIÊNCIA PÚBLICA NO BAIRRO ANTONINA COELHO, NO DIA 1º/12/15. RESPOSTA: OF.SG.110/2015, EM 21/12/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO. </t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/733/733_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/733/733_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO PREFEITO, ASFALTAMENTO DA RUA DIORGE GOMES DA SILVA, DO BAIRRO ANTONINA COELHO - COHAB. AUDIÊNCIA PÚBLICA NO BAIRRO ANTONINA COELHO, NO DIA 1º/12/15. RESPOSTA: OF.SG.110/2015, EM 21/12/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO. </t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/734/734_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/734/734_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O PREFEITO, A CONSTRUÇÃO DE UMA ACADEMIA AO AR LIVRE NO DISTRITO DE UBARI. AUDIÊNCIA PÚBLICA NO BAIRRO ANTONINA COELHO, NO DIA 1º/12/15. RESPOSTA: OF.SG.110/2015, EM 21/12/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO. </t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/735/735_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/735/735_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO PREFEITO, QUE PROMOVA A MANUTENÇÃO NA REDE ELÉTRICA DO BAIRRO FAZENDINHA. AUDIÊNCIA PÚBLICA NO BAIRRO ANTONINA COELHO, NO DIA 1º/12/15. RESPOSTA: OF.SG.110/2015, EM 21/12/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO. </t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/736/736_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/736/736_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO PREFEITO, CONSTRUÇÃO DE BUEIROS E LIMPEZA DOS JÁ EXISTENTES DO BAIRRO FAZENDINHA. AUDIÊNCIA PÚBLICA NO BAIRRO ANTONINA COELHO, NO DIA 1º/12/15. RESPOSTA: OF.SG.110/2015, EM 21/12/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO. </t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/737/737_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/737/737_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO PREFEITO, LIMPEZA GERAL DO BAIRRO FAZENDINHA E A INSTALAÇÃO DE LIXEIRAS. AUDIÊNCIA PÚBLICA NO BAIRRO ANTONINA COELHO, NO DIA 1º/12/15. RESPOSTA: OF.SG.110/2015, EM 21/12/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO. </t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
     <t xml:space="preserve">AO PREFEITO, A CRIAÇÃO DE POLÍTICAS PÚBLICAS NO COMBATE À VIOLÊNCIA NO BAIRRO PIRES DA LUZ. AUDIÊNCIA PÚBLICA NO BAIRRO ANTONINA COELHO, NO DIA 1º/12/15. RESPOSTA: OF.SG.110/2015, EM 21/12/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO. </t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/739/739_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/739/739_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A COLOCAÇÃO DE PONTOS DE COLETA DE LIXO NO BAIRRO PIRES DA LUZ. AUDIÊNCIA PÚBLICA NO BAIRRO ANTONINA COELHO, NO DIA 1º/12/15. RESPOSTA: OF.SG.110/2015, EM 21/12/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/740/740_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/740/740_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO PREFEITO, CONSTRUÇÃO DE REDE PARA CAPTAÇÃO DE ÁGUAS PLUVIAIS NO BAIRRO ANTONINA COELHO - COHAB. AUDIÊNCIA PÚBLICA NO BAIRRO ANTONINA COELHO, NO DIA 1º/12/15. RESPOSTA: OF.SG.110/2015, EM 21/12/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO. </t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/741/741_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/741/741_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO PREFEITO, CONSTRUÇÃO DE REDUTORES DE VELOCIDADE EM TODOS OS LOCAIS ESTRATÉGICOS DO BAIRRO ANTONINA COELHO &amp;#8211; COHAB E QUE DISPONHA UM SERVIDOR RESPONSÁVEL PELA LIMPEZA DOS LOGRADOUROS PÚBLICOS, HAVENDO NECESSIDADE DE VARRIÇÃO E CAPINA. AUDIÊNCIA PÚBLICA NO BAIRRO ANTONINA COELHO, NO DIA 1º/12/15. RESPOSTA: OF.SG.110/2015, EM 21/12/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO. </t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
     <t xml:space="preserve">AO PREFEITO, A REALIZAÇÃO DE LIMPEZA GERAL (VARRIÇÃO, CAPINA, ETC) EM TODO O BAIRRO ANTONINA COELHO - COHAB. AUDIÊNCIA PÚBLICA NO BAIRRO ANTONINA COELHO, NO DIA 1º/12/15. RESPOSTA: OF.SG.110/2015, EM 21/12/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO. </t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/743/743_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/743/743_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO PREFEITO, CONSTRUÇÃO DE BUEIROS NA AVENIDA PEDRO PIRES DA MOTA, DO BAIRRO ANTONINA COELHO - COHAB. AUDIÊNCIA PÚBLICA NO BAIRRO ANTONINA COELHO, NO DIA 1º/12/15. RESPOSTA: OF.SG.110/2015, EM 21/12/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO. </t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/744/744_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/744/744_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO PREFEITO, CANALIZAÇÃO AS ÁGUAS PLUVIAIS DO BAIRRO ANTONINA COELHO - COHAB. AUDIÊNCIA PÚBLICA NO BAIRRO ANTONINA COELHO, NO DIA 1º/12/15. RESPOSTA: OF.SG.110/2015, EM 21/12/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO. </t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/745/745_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/745/745_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO PREFEITO, O TÉRMINO DA OBRA DE ASFALTAMENTO QUE INICIADA NO BAIRRO ANTONINA COELHO - COHAB. AUDIÊNCIA PÚBLICA NO BAIRRO ANTONINA COELHO, NO DIA 1º/12/15. RESPOSTA: OF.SG.110/2015, EM 21/12/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO. </t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/746/746_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/746/746_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SECRETÁRIO DE AMBIENTE E MOBILIDADE URBANA, A CONSTRUÇÃO DE UMA GUARITA NOS PONTOS DE PARADA DOS COLETIVOS URBANOS, NO BAIRRO ANTONINA COELHO. AUDIÊNCIA PÚBLICA NO BAIRRO ANTONINA COELHO, NO DIA 1º/12/12.</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/747/747_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/747/747_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO TENENTE CORONEL LÚCIO MAURO CAMPOS SILVA, DO 21º BPMM E AO PREFEITO DE UBÁ, PARA QUE PROMOVAM MEDIDAS URGENTES QUANTO À SEGURANÇA PÚBLICA NO BAIRRO ANTONINA COELHO. AUDIÊNCIA PÚBLICA NO BAIRRO ANTONINA COELHO, NO DIA 1º/12/12.</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/748/748_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/748/748_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SECRETÁRIO DE AMBIENTE E MOBILIDADE URBANA, A CONSTRUÇÃO DE REDUTORES DE VELOCIDADE NA RUA MARIA DUARTE DE CANCELA E NA AVENIDA SENADOR LEVINDO COELHO. AUDIÊNCIA PÚBLICA NO BAIRRO ANTONINA COELHO, NO DIA 1º/12/12.</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/749/749_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/749/749_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SECRETÁRIO MUNICIPAL DE OBRAS, CALÇAMENTO DO TRECHO COMPREENDIDO ENTRE O BAIRRO DA LUZ ATÉ O BAIRRO SANTA ROSA, APROXIMADAMENTE 500 METROS. AUDIÊNCIA PÚBLICA NO BAIRRO ANTONINA COELHO, NO DIA 1º/12/12.</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/750/750_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/750/750_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SECRETÁRIO MUNICIPAL DE OBRAS, PROVIDENCIAR O DESENTUPIMENTO DE TODA A REDE DE ESGOTO DO BAIRRO ANTONINA COELHO. AUDIÊNCIA PÚBLICA NO BAIRRO ANTONINA COELHO, NO DIA 1º/12/12.</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/751/751_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/751/751_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SECRETÁRIO DE AMBIENTE E MOBILIDADE URBANA, PROVIDENCIAR A ARBORIZAÇÃO EM TODO O BAIRRO ANTONINA COELHO. AUDIÊNCIA PÚBLICA NO BAIRRO ANTONINA COELHO, NO DIA 1º/12/12.</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/752/752_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/752/752_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SECRETÁRIO MUNICIPAL DE SAÚDE, PROVIDENCIAR MELHORIAS NO ATENDIMENTO DOS POSTOS DE SAÚDE DO BAIRRO ANTONINA COELHO. AUDIÊNCIA PÚBLICA NO BAIRRO ANTONINA COELHO, NO DIA 1º/12/12.</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/753/753_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/753/753_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO E AO TE. CEL. MAURO LÚCIO CAMPOS SILVA, DO 21º BPMM, QUE MEDIDAS DE SEGURANÇA PÚBLICA SEJAM TOMADAS PARA O BAIRRO ANTONINA COELHO. AUDIÊNCIA PÚBLICA NO BAIRRO ANTONINA COELHO, NO DIA 1º/12/12.</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/754/754_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/754/754_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, DETERMINAR A INSTALAÇÃO DE TRÊS REDUTORES DE VELOCIDADE NO TRECHO CONHECIDO COMO &amp;#8220;ESQUINA DA MORTE&amp;#8221;, SENDO DOIS NA AVENIDA DOS EX-COMBATENTES (EM AMBOS OS LADOS DA PISTA) E O OUTRO NA AVENIDA PADRE ARNALDO JANSEN, TODOS PRÓXIMOS AOS SEMÁFOROS.AUDIÊNCIA PÚBLICA NO BAIRRO ANTONINA COELHO, NO DIA 1º/12/12.</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/755/755_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/755/755_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, DETERMINAR A TROCA DE LÂMPADAS, COM A INSTALAÇÃO DE PROTETORES, EM CINCO POSTES LOCALIZADOS NO FINAL DA RUA VIRGÍLIO MAIA NEVES, DO BAIRRO AGROCERES.</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/756/756_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/756/756_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, DETERMINAR A LIMPEZA DO CÓRREGO SITUADO NOS FUNDOS DA RUA VIRGÍLIO MAIA NEVES, BAIRRO AGROCERES, ESPECIALMENTE PRÓXIMO À RESIDÊNCIA DE Nº 307.</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
     <t>AO PREFEITO, DETERMINAR A LIMPEZA DE BARRO E ENTULHOS NA RUA OLAVO BILAC, PRÓXIMO AO Nº 30, BAIRRO NOEME BATALHA.</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/758/758_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/758/758_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, DETERMINAR A URGENTE REFORMA DA CALÇADA DA PONTE SITUADA NA AVENIDA OLEGÁRIO MACIEL, BAIRRO INDUSTRIAL, PRÓXIMA DA LOJA SOUZA E FILHO.</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/759/759_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/759/759_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, PROMOVER JUNTO À SECRETARIA MUNICIPAL DO AMBIENTE E MOBILIDADE URBANA, A APRESENTAÇÃO DE UMA PROPOSTA AO EDITAL 01/2015, DA FUNDAÇÃO SOS MATA ATLÂNTICA, COM VALOR TOTAL DE R$ 1 MILHÃO, PARA APOIAR A CRIAÇÃO E IMPLEMENTAÇÃO DE UNIDADES DE CONSERVAÇÃO MUNICIPAIS (UCS), COM OBJETIVO DE ESTIMULAR OS MUNICÍPIOS A FORTALECER A GESTÃO AMBIENTAL E SEUS TERRITÓRIOS, INVESTINDO EM PLANEJAMENTO E NA EXECUÇÃO DE MEDIDAS QUE ASSEGUREM PROTEÇÃO E USO SUSTENTÁVEL DO AMBIENTE NATURAL.</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/760/760_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/760/760_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, PROVIDENCIAR AGENTES DE SAÚDE PARA ATUAREM NO COMBATE À DENGUE, NO BAIRRO SANTA BERNADETE.AUDIÊNCIA PÚBLICA NO BAIRRO SANTA BERNADETE, NO DIA 10/12/12.</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/761/761_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/761/761_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO E À ENERGIA, PROVIDÊNCIAS QUANTO À MANUTENÇÃO DO SISTEMA ELÉTRICO DO BAIRRO SANTA BERNADETE.AUDIÊNCIA PÚBLICA NO BAIRRO SANTA BERNADETE, NO DIA 10/12/12.</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/762/762_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/762/762_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, DETERMINAR A INSTALAÇÃO DE REDUTORES DE VELOCIDADE NO FINAL DO BAIRRO PALMEIRAS.AUDIÊNCIA PÚBLICA NO BAIRRO SANTA BERNADETE, NO DIA 10/12/12.</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/763/763_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/763/763_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, PROMOVER INVESTIMENTOS NA EDUCAÇÃO, ATRAVÉS DE LIVROS NOVOS E INOVAÇÃO DA BIBLIOTECA DO BAIRRO INDUSTRIAL. AUDIÊNCIA PÚBLICA NO BAIRRO SANTA BERNADETE, NO DIA 10/12/12.</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/764/764_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/764/764_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, DETERMINAR A CONSTRUÇÃO DE REDE PARA CAPTAÇÃO DE ÁGUAS PLUVIAIS PARA A AVENIDA OLEGÁRIO MACIEL, PRÓXIMO À CAIXA ECONÔMICA FEDERAL, E AINDA, PROMOVER CAMPANHA DE CONSCIENTIZAÇÃO SOBRE A NECESSIDADE DE MANTER AS RUAS E OS CÓRREGOS LIMPOS. AUDIÊNCIA PÚBLICA NO BAIRRO SANTA BERNADETE, NO DIA 10/12/12.</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/765/765_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/765/765_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, DETERMINAR A CONSTRUÇÃO DE REDE PARA CAPTAÇÃO DE ÁGUAS PLUVIAIS PARA OS LOGRADOUROS QUE AINDA NÃO POSSUEM ESSA BENFEITORIA NO BAIRRO INDUSTRIAL. AUDIÊNCIA PÚBLICA NO BAIRRO SANTA BERNADETE, NO DIA 10/12/12.</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/766/766_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/766/766_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, DETERMINAR A CONSTRUÇÃO DE ÁREA DE LAZER PARA O BAIRRO INDUSTRIAL. AUDIÊNCIA PÚBLICA NO BAIRRO SANTA BERNADETE, NO DIA 10/12/12.</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/767/767_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/767/767_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, PROVIDENCIAR A CANALIZAÇÃO E O TRATAMENTO DE ÁGUA PARA SERVIR AS RUAS DO BAIRRO SANTA BERNADETE. AUDIÊNCIA PÚBLICA NO BAIRRO SANTA BERNADETE, NO DIA 10/12/12.</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/768/768_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/768/768_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, PROMOVER MAIORES INVESTIMENTOS NA ÁREA DA SAÚDE. AUDIÊNCIA PÚBLICA NO BAIRRO SANTA BERNADETE, NO DIA 10/12/12.</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/769/769_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/769/769_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, DETERMINAR O RETORNO DO PROFISSIONAL DE PSICOLOGIA AO POSTO DE SAÚDE DO BAIRRO SANTA BERNADETE. AUDIÊNCIA PÚBLICA NO BAIRRO SANTA BERNADETE, NO DIA 10/12/12.</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/770/770_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/770/770_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, PROVIDENCIAR AGENTES DE SAÚDE PARA COMBATER OS FOCOS DE DENGUE NO BAIRRO SANTA BERNADETE. AUDIÊNCIA PÚBLICA NO BAIRRO SANTA BERNADETE, NO DIA 10/12/12.</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/771/771_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/771/771_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO E À COPASA, PARA QUE PRIORIZEM O ABASTECIMENTO DE ÁGUA DO BAIRRO SANTA BERNADETE. AUDIÊNCIA PÚBLICA NO BAIRRO SANTA BERNADETE, NO DIA 10/12/12.</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/772/772_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/772/772_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO E À COPASA, PARA QUE PRIORIZEM A CAPTAÇÃO DE ÁGUA DO BAIRRO SANTA BERNADETE. AUDIÊNCIA PÚBLICA NO BAIRRO SANTA BERNADETE, NO DIA 10/12/12.</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/773/773_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/773/773_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, PROMOVER MELHORIAS NO CALÇAMENTO DA RUA ROSENI MARIA GONÇALVES DE MORAES E PARA A RUA ACIMA DO HOSPITAL SARAH JACOB, AMBAS LOCALIZADAS NO BAIRRO SANTA BERNADETE. AUDIÊNCIA PÚBLICA NO BAIRRO SANTA BERNADETE, NO DIA 10/12/12.</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/774/774_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/774/774_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, PROMOVER A COLOCAÇÃO DE UM PEDIATRA PARA ATENDER NO POSTO DE SAÚDE DO BAIRRO SANTA BERNADETE. AUDIÊNCIA PÚBLICA NO BAIRRO SANTA BERNADETE, NO DIA 10/12/12.</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/775/775_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/775/775_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, PROVIDENCIAR A CONSTRUÇÃO DE UMA ÁREA DE LAZER NO BAIRRO SANTA BERNADETE. AUDIÊNCIA PÚBLICA NO BAIRRO SANTA BERNADETE, NO DIA 10/12/12.</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
     <t>AO PREFEITO, DETERMINAR EFICIÊNCIA AO COMBATE DA DENGUE NO BAIRRO SANTA BERNADETE. AUDIÊNCIA PÚBLICA NO BAIRRO SANTA BERNADETE, NO DIA 10/12/12.</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/777/777_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/777/777_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, PROVIDENCIAR A CONSTRUÇÃO DE REDE DE ÁGUAS PLUVIAIS PARA A RUA SANTA CATARINA, NO BAIRRO SANTA BERNADETE. AUDIÊNCIA PÚBLICA NO BAIRRO SANTA BERNADETE, NO DIA 10/12/12.</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/778/778_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/778/778_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, PROVIDENCIAR A REFORMA DA REDE DE CAPTAÇÃO DE ESGOTO DA RUA SANTA CATARINA, NO BAIRRO SANTA BERNADETE. AUDIÊNCIA PÚBLICA NO BAIRRO SANTA BERNADETE, NO DIA 10/12/12.</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/779/779_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/779/779_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, PROVIDENCIAR PARA QUE AS PROMESSAS FEITAS PARA O TRATAMENTO DE CÂNCER NO NÚCLEO REGIONAL DE VOLUNTÁRIOS DO COMBATE AO CÂNCER SEJAM CUMPRIDAS. AUDIÊNCIA PÚBLICA NO BAIRRO SANTA BERNADETE, NO DIA 10/12/12.</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/780/780_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/780/780_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, PROVIDENCIAR A SUBSTITUIÇÃO DA TUBULAÇÃO DA REDE DE ÁGUA DA RUA SANTA CATARINA, POIS O DIÂMETRO ATUAL NÃO É SUFICIENTE PARA A VAZÃO DAS ÁGUAS DAS CHUVAS, BEM COMO A MANUTENÇÃO DESSA TUBULAÇÃO NO BAIRRO SANTA BERNADETE. AUDIÊNCIA PÚBLICA NO BAIRRO SANTA BERNADETE, NO DIA 10/12/12.</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/781/781_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/781/781_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, PROVIDENCIAR PARA QUE OS AGENTES DA SAÚDE PASSEM PELO MENOS DUAS VEZES POR SEMANA NAS RESIDÊNCIAS DO BAIRRO SANTA BERNADETE. AUDIÊNCIA PÚBLICA NO BAIRRO SANTA BERNADETE, NO DIA 10/12/12.</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/782/782_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/782/782_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, PROVIDENCIAR MELHORIAS NO SETOR DE AMBULÂNCIA. AUDIÊNCIA PÚBLICA NO BAIRRO SANTA BERNADETE, NO DIA 10/12/12.</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/783/783_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/783/783_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, PROVIDÊNCIAS QUANTO À FALTA DO MEDICAMENTO HIDANTAL, DE 100MG, NA FARMÁCIA MUNICIPAL. AUDIÊNCIA PÚBLICA NO BAIRRO SANTA BERNADETE, NO DIA 10/12/12.</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/784/784_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/784/784_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, DETERMINAR O ASFALTAMENTO DA RUA CÂNDIDO MARTINS DE OLIVEIRA, ENTRE OS NÚMEROS 35 AO 550, NO BAIRRO SANTA BERNADETE. AUDIÊNCIA PÚBLICA NO BAIRRO SANTA BERNADETE, NO DIA 10/12/12.</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/785/785_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/785/785_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, PROMOVER INVESTIMENTOS NA ÁREA DE ESPORTE PARA O BAIRRO INDUSTRIAL. AUDIÊNCIA PÚBLICA NO BAIRRO SANTA BERNADETE, NO DIA 10/12/12.</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/786/786_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/786/786_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, PROMOVER INVESTIMENTOS PARA O HOSPITAL SARAH JACOB. AUDIÊNCIA PÚBLICA NO BAIRRO SANTA BERNADETE, NO DIA 10/12/12.</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/787/787_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/787/787_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, PROMOVER COMBATE EFICIENTE CONTRA O MOSQUITO DA DENGUE NO BAIRRO SANTA BERNADETE. AUDIÊNCIA PÚBLICA NO BAIRRO SANTA BERNADETE, NO DIA 10/12/12.</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/788/788_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/788/788_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO TE. CEL. MAURO LÚCIO CAMPOS, DO 21º BPMM, PROMOVER PATRULHAMENTO EFETIVO NA REGIÃO DO CONSEP LESTE, EM RAZÃO. AUDIÊNCIA PÚBLICA NO BAIRRO SANTA BERNADETE, NO DIA 10/12/12.</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/789/789_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/789/789_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, PROMOVER ESTUDOS, VISANDO O REPASSE DE UMA VERBA PARA A CONSTRUÇÃO DA SEDE DA ASSOCIAÇÃO CIVIL MARIA DO CARMO. AUDIÊNCIA PÚBLICA NO BAIRRO SANTA BERNADETE, NO DIA 10/12/12.</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/790/790_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/790/790_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, PROVIDENCIAR A INSTALAÇÃO DE TAMPÕES NOS TUBOS QUE SÃO UTILIZADOS COMO SUPORTES DAS PLACAS NOMINATIVAS DE RUAS QUE FORAM COLOCADAS EM TODA CIDADE.</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/791/791_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/791/791_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, PROMOVER CAMPANHAS EDUCATIVAS AO COMBATE DA DENGUE NO BAIRRO SANTA BERNADETE. AUDIÊNCIA PÚBLICA NO BAIRRO SANTA BERNADETE, NO DIA 10/12/12.</t>
   </si>
   <si>
     <t>322015</t>
   </si>
   <si>
     <t>AO PREFEITO, DOTAR A RUA PROJETADA F, DO BAIRRO SAN RAPHAEL, DOS SERVIÇOS DE INFRAESTRUTURA MÍNIMA: REDE DE ESGOTAMENTO SANITÁRIO, CALÇAMENTO E ILUMINAÇÃO PÚBLICA.</t>
   </si>
   <si>
     <t>332015</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/34/34_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/34/34_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, CONSTRUÇÃO DE REDE DE CAPTAÇÃO DE ÁGUAS PLUVIAIS PARA A RUA GUERINO PERON, BAIRRO CRISTAL, ANTES DA CONCLUSÃO DA OBRA DO CALÇAMENTO. RESPOSTA: OF/SG/11/2015, EM 17/03/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.RESPOSTA: OF/SG/20/2015, EM 01/04/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>652015</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/67/67_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/67/67_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO DE UBÁ, EDVALDO BAIÃO ALBINO, PARA SOLICITAR À SECRETARIA MUNICIPAL DE MEIO AMBIENTE E MOBILIDADE URBANA, A REALIZAÇÃO DE SUBSOLAGEM EM ÁREAS PLANAS OU DE BAIXO E MÉDIO DECLIVE, COM O INTUITO DE AUMENTAR A INFILTRAÇÃO DE ÁGUA, COM RESULTADO DE AUMENTO NA VAZÃO DAS NASCENTES, ALÉM DE SER REALIZADA, PREFERENCIALMENTE, EM PARCERIA COM OS PRODUTORES RURAIS, ATRAVÉS DO SINDICATO RURAL DA CIDADE.RESPOSTA: OF/SG/84/2015, EM 03/11/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>1199</t>
   </si>
   <si>
     <t>MOC A</t>
   </si>
   <si>
     <t>Moção (Regimento Antigo)</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1199/1199_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1199/1199_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS 001/15, AS CANTINEIRAS: MARIA DAS DORES MÉDICE DA SILVA, MÁRCIA PACHECO TOLENTINO E PATRÍCIA PACHECO DE SOUZA COSTA, PELO RECEBIMENTO DA HOMENAGEM COMO DESTAQUE DO ANO DE 2014, CONCEDIDA PELA SECRETARIA MUNICIPAL DE EDUCAÇÃO.</t>
   </si>
   <si>
     <t>1200</t>
   </si>
   <si>
     <t>Carlos da Silva Rufato, Rosângela Maria Alfenas de Andrade</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1200/1200_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1200/1200_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS 002/15, À SENHORA MARIA LETÍCIA MENDONÇA MACIEL, PELO RECONHECIMENTO DE SEUS TRABALHOS A FRENTE DA DIRETORA GERAL DO PODER LEGISLATIVO UBAENSE.</t>
   </si>
   <si>
     <t>1201</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1201/1201_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1201/1201_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR 003/15, PELO FALECIMENTO DA SENHORA MARIA RACHEL MENDES D&amp;#8217;ÁVILA, OCORRIDO RECENTEMENTE EM NOSSA CIDADE.</t>
   </si>
   <si>
     <t>1202</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1202/1202_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1202/1202_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS 004/15, AO PASTOR JOSÉ WALDEMAR DE AGUIAR, PELO TRANSCURSO DE MAIS UM NATALÍCIO.</t>
   </si>
   <si>
     <t>1203</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1203/1203_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1203/1203_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS 005/15, A TODAS AS MULHERES DE UBÁ, EM ESPECIAL A VEREADORA ROSÂNGELA ALFENAS E SERVIDORAS DESTA CÂMARA, EM RAZÃO DA PASSAGEM DO DIA INTERNACIONAL DA MULHER.</t>
   </si>
   <si>
     <t>1204</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1204/1204_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1204/1204_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS 006/15, PELO TRANSCURSO DO DIA INTERNACIONAL DA MULHER, MARCADO POR COMEMORAÇÕES E REIVINDICAÇÕES EM TODO O MUNDO.</t>
   </si>
   <si>
     <t>1205</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1205/1205_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1205/1205_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR 007/15, PELO FALECIMENTO DA MISSIONÁRIA ARLETE MATOS DINIZ.</t>
   </si>
   <si>
     <t>1206</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1206/1206_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1206/1206_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS 008/15, À DIREÇÃO DA FACULDADE GOVERNADOR OZANAM COELHO, FAGOC, POR INTERMÉDIO DE SEU DIRETOR, MARCELO DE OLIVEIRA ANDRADE, E A COORDENADORA LUCIENE RINALDE COLLI, PELA AULA MAGNA DO CURSO DE DIREITO, OCORRIDO RECENTEMENTE.</t>
   </si>
   <si>
     <t>1207</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1207/1207_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1207/1207_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS 009/15, AO SECRETÁRIO MUNICIPAL DE OBRAS, SENHOR SEBASTIÃO CARLOS VIANA E EQUIPE, PELOS RELEVANTES SERVIÇOS PRESTADOS À COMUNIDADE UBAENSE, PRINCIPALMENTE JUNTO À ZONA RURAL DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>1208</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1208/1208_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1208/1208_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS 010/15, AO DR. DARCI ROBERTI PELOS BONS TRABALHOS NA UNIDADE DA EMATER UBÁ.</t>
   </si>
   <si>
     <t>1209</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1209/1209_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1209/1209_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS 011/15, À IGREJA MUNDIAL DO PODER DE DEUS PELOS SEUS 17 ANOS DE FUNDAÇÃO.</t>
   </si>
   <si>
     <t>1210</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1210/1210_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1210/1210_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR 012/15, PELO FALECIMENTO DO DR. CARLOS ADOLPHO DE CARVALHO PEREIRA, OCORRIDO RECENTEMENTE.</t>
   </si>
   <si>
     <t>1211</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1211/1211_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1211/1211_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS 013/15, À EMPRESA JM CONSERVADORA PATRIMONIAL, PELO GRANDE TRABALHO QUE TEM PRESTADO EM NOSSA CIDADE.</t>
   </si>
   <si>
     <t>1212</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1212/1212_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1212/1212_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS 014/15, AO 21º BPMMG, NA PESSOA DO COMANDANTE TEN. CEL. LÚCIO MAURO CAMPOS SILVA, PELO TRANSCURSO DOS 28 ANOS DE IMPLANTAÇÃO DESSE BATALHÃO EM NOSSA CIDADE.</t>
   </si>
   <si>
     <t>1213</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1213/1213_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1213/1213_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS 015/15, AO DOUTOR LUÍS GUSTAVO D&amp;#8217;AVILA RIANI, POR SUA ASSUNÇÃO AO CARGO DE CHEFE DA SUBSECRETARIA DE ASSUNTOS PARLAMENTARES, DA SECRETARIA DE ESTADO DE GOVERNO DE MINAS GERAIS, CONSOANTE ATO DO SENHOR GOVERNADOR FERNANDO PIMENTEL. RESPOSTA: OF.GAB.SUPAR.33.04.15, DO SUBSECRETÁRIO DE ASSUNTOS PARLAMENTARES DA SECRETARIA DE ESTADO DE GOVERNO.</t>
   </si>
   <si>
     <t>1214</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1214/1214_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1214/1214_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS 016/15, AO SENHOR HÉLDER JOSÉ MARTINS SILVEIRA, PELAS PALESTRAS PROMOVIDAS EM PARCERIA COM A ESCOLA DO LEGISLATIVO DESTA CÂMARA.</t>
   </si>
   <si>
     <t>1215</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1215/1215_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1215/1215_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS 017/15, AO DOUTOR MIGUEL POGGIALI GASPARONI, PELO TÍTULO DE MEMBRO HONORÁRIO DA ACADEMIA PETROPOLITANA DE LETRAS.</t>
   </si>
   <si>
     <t>1216</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1216/1216_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1216/1216_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR 018/15, PELO FALECIMENTO DA SENHORA ADRIANA ANTONIETTO.</t>
   </si>
   <si>
     <t>1217</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1217/1217_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1217/1217_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS 019/15, AO SENHOR RONALDO DE OLIVEIRA, PELOS TRABALHOS REALIZADOS JUNTO À SECRETARIA MUNICIPAL DE OBRAS DE UBÁ.</t>
   </si>
   <si>
     <t>1218</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1218/1218_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1218/1218_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS 020/15, À COMPANHIA DE TEATRO RASTRO DOS ASTROS, PELA PREMIAÇÃO DO 3º FESTIVAL NACIONAL DE TEATRO DE ARAGUARI/MG, REPRESENTANDO A CIDADE DE UBÁ.</t>
   </si>
   <si>
     <t>1219</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1219/1219_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1219/1219_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS 021/15, A TODOS QUE PARTICIPARAM NA REALIZAÇÃO DA FESTA DA PARÓQUIA DE SANTA BERNADETE.</t>
   </si>
   <si>
     <t>1220</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1220/1220_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1220/1220_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS 022/15, AOS ATLETAS QUE REPRESENTARAM A CIDADE DE UBÁ NO 1º TORNEIO ABERTO TÊNIS DE MESA, NO SESC DE PETRÓPOLIS, ONDE ESTIVERAM PRESENTES MAIS DE 50 MESATENISTAS.</t>
   </si>
   <si>
     <t>1221</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1221/1221_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1221/1221_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS 023/15, AO PASTOR MARCOS ELI FELIX, PELA PASSAGEM DE SEU ANIVERSÁRIO.</t>
   </si>
   <si>
     <t>1222</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1222/1222_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1222/1222_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR 024/15, PELO FALECIMENTO DO SENHOR JOSÉ REINALDO FILHO, CONHECIDO COMO BIRRIGA.</t>
   </si>
   <si>
     <t>1223</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1223/1223_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1223/1223_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS 025/15, AO EX-PREFEITO DE SANTA BÁRBARA E ATUAL DIRETOR FINANCEIRO DA COMPANHIA MINEIRA DE PROMOÇÕES &amp;#8211; PROMINAS, SENHOR ANTÔNIO EDUARDO MARTINS, PELOS RELEVANTES SERVIÇOS PRESTADOS À SUA ÁREA DE ATUAÇÃO.</t>
   </si>
   <si>
     <t>1224</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1224/1224_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1224/1224_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR 026/15, PELO FALECIMENTO DO PASTOR PAULO CÉSAR MORÁVIA, DA IGREJA ASSEMBLEIA DE DEUS, OCORRIDO RECENTEMENTE.</t>
   </si>
   <si>
     <t>1225</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1225/1225_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1225/1225_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS 027/15, AOS ATLETAS MESATENISTAS QUE PARTICIPARAM DO 1º TORNEIO ABERTO DE TÊNIS DE MESA, OCORRIDO NA CIDADE DE VIÇOSA/MG.</t>
   </si>
   <si>
     <t>1226</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1226/1226_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1226/1226_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS 028/15, AO CASAL CLÁUDIO RENATO DIAS VASCONCELOS E MARIA JOSÉ AVELAR VASCONCELOS, POR SEUS 30 ANOS DE CASAMENTO, RECÉM-CELEBRADOS.</t>
   </si>
   <si>
     <t>1227</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1227/1227_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1227/1227_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS 029/15, À SOCIEDADE SÃO VICENTE DE PAULO PELA FESTA REGULAMENTAR EM HONRA AO BEATO ANTÔNIO FREDERICO OZANAM, OCORRIDA RECENTEMENTE.</t>
   </si>
   <si>
     <t>1228</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1228/1228_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1228/1228_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR 030/15, PELO FALECIMENTO DA ILUSTRE DONA NADIR, VIÚVA DO EX-PREFEITO DE UBÁ E EX-DEPUTADO JOSÉ PIRES DA LUZ, OCORRIDO RECENTEMENTE. RESPOSTA: OFICIO DA FAMÍLIA NADYR ANDRADE PIRES, EM 21/05/15.</t>
   </si>
   <si>
     <t>1229</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1229/1229_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1229/1229_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS 031/15, AOS MÉDICOS DR. ALENCAR RIBEIRO NETO E DRA. SIMONE CAMPOS BONATTI, PELOS RELEVANTES SERVIÇOS PRESTADOS EM SUA ÁREA DE ATUAÇÃO.</t>
   </si>
   <si>
     <t>1230</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1230/1230_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1230/1230_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR 032/15, PELO FALECIMENTO DO SENHOR JOSÉ GERALDO BAIÃO, CONHECIDO COMO ZEQUINHA BAIÃO.</t>
   </si>
   <si>
     <t>1231</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1231/1231_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1231/1231_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS 033/15, AOS FUNCIONÁRIOS DA UNIDADE DE ATENÇÃO PRIMÁRIA DE SAÚDE DO BAIRRO PELUSO, PELA DEDICAÇÃO, EFICIÊNCIA, SERIEDADE, EDUCAÇÃO, RESPEITO E ACIMA DE TUDO: AMOR À PROFISSÃO.</t>
   </si>
   <si>
     <t>1232</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1232/1232_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1232/1232_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS 034/15, À 30ª SUBSEÇÃO DA OAB/MG DE UBÁ PELO EVENTO QUE REALIZOU A ENTREGA DE 24 CARTEIRAS AOS NOVOS ADVOGADOS (AS) APROVADOS EM RECENTE EXAME DA ORDEM, OCORRIDO RECENTEMENTE.</t>
   </si>
   <si>
     <t>1233</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS 035/15, À BANDA SOCIEDADE MUSICAL 22 DE MAIO PELOS SEUS 117 ANOS DE FUNDAÇÃO.</t>
   </si>
   <si>
     <t>1234</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1234/1234_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1234/1234_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS 036/15, À EMPRESA TOPCUPER PELOS PROEMINENTES SERVIÇOS PRESTADOS NO MUNICÍPIO DE UBÁ. RESPOSTA: OFÍCIO Nº 01/2015, EM 12/08/12, DA EMPRESA TOP CUPER.</t>
   </si>
   <si>
     <t>1235</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1235/1235_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1235/1235_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS 037/15, À ROBERTA VIEIRA SILVA POGGIALI GASPARONI PELO BRILHANTE TRABALHO QUE EXERCE COMO SECRETÁRIA NO HOSPITAL SÃO VICENTE DE PAULO.</t>
   </si>
   <si>
     <t>1236</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1236/1236_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1236/1236_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS 038/15, À SOLENIDADE EM COMEMORAÇÃO AOS 240 ANOS DO ANIVERSÁRIO DA POLÍCIA MILITAR DE MINAS GERAIS - PMMG, OCORRIDA RECENTEMENTE.</t>
   </si>
   <si>
     <t>1237</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1237/1237_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1237/1237_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS 039/15, À ACIU UBÁ &amp;#8211; ASSOCIAÇÃO COMERCIAL E INDUSTRIAL DE UBÁ, BEM COMO AOS LOJISTAS UBAENSES, PELA DECORAÇÃO NO CENTRO E OUTROS LOGRADOUROS DE NOSSA CIDADE EM HOMENAGEM AO DIA DOS NAMORADOS.</t>
   </si>
   <si>
     <t>1238</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1238/1238_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1238/1238_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR 040/15, PELO FALECIMENTO DA SRA. YOLANDA GUIRCIO RIBEIRO, OCORRIDO RECENTEMENTE.</t>
   </si>
   <si>
     <t>1239</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1239/1239_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1239/1239_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR 041/15, PELO FALECIMENTO DA SRA. ABLA AMIN ANDRADE, OCORRIDO RECENTEMENTE. RESPOSTA: OFICIO DA FAMÍLIA ABLA AMIN ANDRADE , EM 02/07/15.</t>
   </si>
   <si>
     <t>1240</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1240/1240_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1240/1240_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS 042/15, À EMPRESA TAMMIG MÓVEIS PELOS RELEVANTES SERVIÇOS PRESTADOS NO POLO MOVELEIRO DE UBÁ.</t>
   </si>
   <si>
     <t>1241</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1241/1241_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1241/1241_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR 043/15, PELO FALECIMENTO DO SR. PAULO TADEU DA SILVA LOPES, OCORRIDO RECENTEMENTE.</t>
   </si>
   <si>
     <t>1242</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1242/1242_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1242/1242_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS 044/15, AOS ATLETAS PREMIADOS E QUE SE DESTACARAM NO EVENTO DESAFIO DE TAEKWONDO UBÁ X BH QUE OCORREU NA ESCOLA ESTADUAL DEPUTADO CARLOS PEIXOTO FILHO (POLIVALENTE), SENDO ESSES: GABRIEL MUSSI, VINÍCIUS ROMAGNOLI, MARCELO GERMANO, RENAN BRAZ E VINÍCIUS PASCHOALINO.</t>
   </si>
   <si>
     <t>1243</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1243/1243_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1243/1243_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS 045/15, À JORNALISTA GISELE CAÍRES FERNANDES, POR SUA BRILHANTE ATUAÇÃO NA SESSÃO SOLENE DE CRIAÇÃO DA ESCOLA DO LEGISLATIVO.</t>
   </si>
   <si>
     <t>1244</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1244/1244_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1244/1244_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR 046/15, PELO FALECIMENTO DO SR. ANTÔNIO CARLOS, MAIS CONHECIDO COMO &amp;#8220;XANDOCA DA PREFEITURA&amp;#8221;, OCORRIDO NO ÚLTIMO DIA 25 DE JUNHO.</t>
   </si>
   <si>
     <t>1245</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1245/1245_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1245/1245_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS 047/15, AO DR. ELI FERREIRA COSTA PELOS SEUS DESTACÁVEIS SERVIÇOS EM SUA ÁREA DE ATUAÇÃO.</t>
   </si>
   <si>
     <t>1247</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1247/1247_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1247/1247_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS 048/15, A JOVEM STÉFHANIE ZANELLI MARQUES, MISS UBÁ 2015 E FINALISTA DO CONCURSO MISS MINAS GERAIS.</t>
   </si>
   <si>
     <t>1248</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1248/1248_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1248/1248_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS 049/15, AO CAPITÃO WALTENIR ZANOTI E AO TEN. CEL. LUCIO MAURO CAMPOS, DO 21º BPMMG, PELA IMPLANTAÇÃO DO PROJETO PILOTO &amp;#8220;REDE DE VIZINHOS PROTEGIDOS&amp;#8221; NO BAIRRO SERRA VERDE.</t>
   </si>
   <si>
     <t>1249</t>
   </si>
   <si>
     <t>Carlos da Silva Rufato, Oswaldo Peixoto Guimarães</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1249/1249_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1249/1249_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR 050/15, PELO FALECIMENTO DO SR. JOSÉ DE SOUSA LIMA, CARINHOSAMENTE CONHECIDO COMO JOSÉ BERNARDINO, OCORRIDO NO ÚLTIMO DIA 04/07.</t>
   </si>
   <si>
     <t>1250</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1250/1250_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1250/1250_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS 051/15, A TODOS QUE FIZERAM PARTE DA BARRA DE PASTÉIS QUE ESTEVE NO HORTO FLORESTAL, EM QUE TODOS OS VALORES ARRECADADOS FORAM REVERTIDOS PARA A REFORMA DA CASA DE ORAÇÃO.</t>
   </si>
   <si>
     <t>1251</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1251/1251_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1251/1251_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS 052/15, AO SR. LUÍS ANTÔNIO BERNARDO, MOTORISTA DO SETOR DE AMBULÂNCIA DA PREFEITURA DE UBÁ, PELOS RELEVANTES SERVIÇOS PRESTADOS DENTRO DE SUA ÁREA DE ATUAÇÃO.</t>
   </si>
   <si>
     <t>1252</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1252/1252_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1252/1252_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR 054/15, PELO FALECIMENTO DA SENHORA MARIA DA GLÓRIA ANTUNES MARTINS, CONHECIDA COMO DA. GLORINHA.</t>
   </si>
   <si>
     <t>1253</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1253/1253_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1253/1253_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR 055/15, PELO FALECIMENTO DA PASTORA MARIA DE LOURDES TEIXEIRA BORGES, DA REGIONAL 429, IGREJA QUADRANGULAR.</t>
   </si>
   <si>
     <t>1254</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1254/1254_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1254/1254_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS 056/15, AOS MESATENISTAS QUE PARTICIPARAM DO 1º TORNEIO ABERTO DE TÊNIS DE MESA DE 2015, REALIZADO NA SEDE DA ASSOCIAÇÃO DOS EMPREGADOS DO COMÉRCIO DE UBÁ, OCORRIDO RECENTEMENTE.</t>
   </si>
   <si>
     <t>1255</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1255/1255_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1255/1255_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS 057/15, AO DEPUTADO ESTADUAL ROBERTO DIAS DE ANDRADE, PELOS RELEVANTES SERVIÇOS PRESTADOS EM FAVOR DE UBÁ E REGIÃO.</t>
   </si>
   <si>
     <t>1256</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1256/1256_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1256/1256_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS 058/15, AO EMPRESÁRIO SR. ÁUREO BARBOSA POR SEU PRIMOROSO DESTAQUE COMO PALESTRANTE NA AUDIÊNCIA PÚBLICA DA ALMG, REALIZADA NO PLENÁRIO DA CÂMARA MUNICIPAL DE UBÁ. RESPOSTA: OFÍCIO ENVIADO PELO SR. ÁUREO BARBOSA, POR EMAIL, AGRADECENDO A MOÇÃO RECEBIDA.</t>
   </si>
   <si>
     <t>1257</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1257/1257_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1257/1257_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE CONGRATULAÇÕES E APLAUSOS 059/15 ENDEREÇADA: AO SR. GUARINO COLLI POR SEU NATALÍCIO DE 80 ANOS, OCORRIDO RECENTEMENTE. </t>
   </si>
   <si>
     <t>1258</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1258/1258_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1258/1258_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS 060/15, À SENHORA DONA ZÉLIA GONÇALVES GUIMARÃES PELOS 100 ANOS DE VIDA, COMPLETADOS NO ÚLTIMO DIA 31/07.</t>
   </si>
   <si>
     <t>1259</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1259/1259_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1259/1259_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS Nº 061/15, À DIREÇÃO DO HOSPITAL SANTA ISABEL, NA PESSOA DA VEREADORA ROSÂNGELA ALFENAS, E À EQUIPE MÉDICA DO SETOR DE HEMODINÂMICA DESTE MESMO HOSPITAL PELO ÊXITO NA INÉDITA CIRURGIA DE IMPLANTE DE VÁLVULA AÓRTICA POR VIA TRANSAPICAL.</t>
   </si>
   <si>
     <t>1260</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1260/1260_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1260/1260_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS Nº 062/15, AO ILUSTRE SENHOR OTELINO PEREIRA DE SOUZA, PELO TRANSCURSO DE SEUS 90 (NOVENTA) ANOS COMPLETADOS ONTEM, DIA 02 DE AGOSTO DE 2015, NA CIDADE DE UBÁ.</t>
   </si>
   <si>
     <t>1261</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1261/1261_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1261/1261_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Nº 063/15, PELO FALECIMENTO DA SENHORA ETELVINA PINTO GONÇALVES, OCORRIDO NA CIDADE DE JUIZ DE FORA, ONDE FOI SEPULTADA, NO DIA 30 DE JULHO DE 2015.</t>
   </si>
   <si>
     <t>1262</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1262/1262_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1262/1262_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS Nº 064/15, AO ESCRITOR HÉZIO GERALDO RODRIGUES DE ANDRADE JÚNIOR, PELO LANÇAMENTO DE SEU TERCEIRO LIVRO, &amp;#8220;TUTTI-FRUTTI &amp;#8211; SALADA DE LETRAS&amp;#8221;, EM CONCORRIDA SOLENIDADE NO DIA 18 DE JULHO DE 2015, EM UBÁ.</t>
   </si>
   <si>
     <t>1263</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1263/1263_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1263/1263_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS 065/15, AO PASTOR RAIMUNDO TEODORO DA SILVA, PELAS COMEMORAÇÕES DE DEZ ANOS COMO PRESIDENTE DA IGREJA ASSEMBLEIA DE DEUS DA PRAÇA GETÚLIO VARGAS.</t>
   </si>
   <si>
     <t>1264</t>
   </si>
   <si>
     <t>Oswaldo Peixoto Guimarães, Rafael Paulo de Freitas</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1264/1264_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1264/1264_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR 066/15, PELO FALECIMENTO DA SRA. MARIA DAS DORES DA CONCEIÇÃO CANESCHI, OCORRIDO RECENTEMENTE.</t>
   </si>
   <si>
     <t>1265</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1265/1265_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1265/1265_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS 068/15, À SENHORA MARTHA LÚCIA TRAJANO GIRARDI, PELO TRANSCURSO DE SEU NATALÍCIO DE 80 ANOS.</t>
   </si>
   <si>
     <t>1266</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1266/1266_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1266/1266_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR 069/15, PELO FALECIMENTO DO SR. JOÃO MARTINS DE SOUSA, OCORRIDO NO ÚLTIMO DOMINGO NO DIA 23/08.</t>
   </si>
   <si>
     <t>1267</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1267/1267_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1267/1267_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE CONGRATULAÇÕES E APLAUSOS 070/15, AO GRAPAC PELA ORGANIZAÇÃO DO EVENTO &amp;#8220;CAFÉ CULTURAL&amp;#8221;, OCORRIDO NO ÚLTIMO SÁBADO NO TABAJARA. AUTOR: VEREADOR CARLOS DA SILVA RUFATO </t>
   </si>
   <si>
     <t>1268</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1268/1268_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1268/1268_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE CONGRATULAÇÕES E APLAUSOS 071/15 ENDEREÇADA: AO DELEGADO DR. RAFAEL GOMES DE OLIVEIRA E EXTENSIVO À SUA CAPACITADA EQUIPE, LUCAS, CARLOS, PEDRO, ALEXANDRE E GLAUCIA, PELOS RELEVANTES SERVIÇOS PRESTADOS JUNTO AO MUNICÍPIO DE UBÁ. </t>
   </si>
   <si>
     <t>1269</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1269/1269_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1269/1269_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE CONGRATULAÇÕES E APLAUSOS 072/15 ENDEREÇADA: A SRA. OLGA CARNEIRO MARTINS SILVEIRA, PELA PASSAGEM DE SEUS 102 ANOS DE VIDA. </t>
   </si>
   <si>
     <t>1270</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1270/1270_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1270/1270_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE PESAR 073/15 EM RAZÃO: DO FALECIMENTO DA SRA. ÁUREA PIRES DE ARRUDA, OCORRIDO RECENTEMENTE. </t>
   </si>
   <si>
     <t>1271</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1271/1271_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1271/1271_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR 074/15 EM RAZÃO: DO FALECIMENTO DO SR. BRUNO CRUZ DA SILVA, OCORRIDO RECENTEMENTE.</t>
   </si>
   <si>
     <t>1272</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1272/1272_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1272/1272_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE PESAR 075/15 SOLICITAÇÃO: DO FALECIMENTO DO SENHOR PASTOR JOSÉ SANTIAGO DE OLIVEIRA, OCORRIDO RECENTEMENTE. </t>
   </si>
   <si>
     <t>1273</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1273/1273_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1273/1273_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS 076/15 ENDEREÇADA: AOS MESATENISTAS DO DEPARTAMENTO DE TÊNIS DE MESA DE UBÁ QUE PARTICIPARAM DO 2º TORNEIO ABERTO DE TÊNIS DE MESA DE 2015, OCORRIDO RECENTEMENTE.</t>
   </si>
   <si>
     <t>1274</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1274/1274_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1274/1274_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE CONGRATULAÇÕES E APLAUSOS 077/15 ENDEREÇADA: AO ATLETA MESATENISTA RODRIGO ROBARTINE REIS PELOS RELEVANTES DESTAQUES EM TORNEIOS. </t>
   </si>
   <si>
     <t>1275</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1275/1275_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1275/1275_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE CONGRATULAÇÕES E APLAUSOS 078/15 ENDEREÇADA: AO ATLETA MESATENISTA BRUNO AURÉLIO ASSIS, REPRESENTANTE DA CIDADE DE LIMA DUARTE-MG. </t>
   </si>
   <si>
     <t>1276</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1276/1276_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1276/1276_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE CONGRATULAÇÕES E APLAUSOS 079/15 ENDEREÇADA: AO FOTÓGRAFO CLEVERSON MONTANHA, PELA INICIATIVA E CRIATIVIDADE EM SUA EXPOSIÇÃO NA PRAÇA SÃO JANUÁRIO. </t>
   </si>
   <si>
     <t>1277</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1277/1277_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1277/1277_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE CONGRATULAÇÕES E APLAUSOS 080/15 ENDEREÇADA: AO RONALDO LÉO, CONHECIDO PELA ALCUNHA DE CANÁRIO NO MEIO ESPORTIVO, POR SUA CONQUISTA DO TÍTULO MUNDIAL DE JIU-JÍTSU, NA CATEGORIA MÁSTER 1, OCORRIDO RECENTEMENTE. </t>
   </si>
   <si>
     <t>1278</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1278/1278_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1278/1278_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE PESAR 081/15 EM RAZÃO: PELO FALECIMENTO DO SR. EMERSON FITTIPALDI ROCHA, OCORRIDO RECENTEMENTE. </t>
   </si>
   <si>
     <t>1279</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1279/1279_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1279/1279_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR 082/15 EM RAZÃO: PELO FALECIMENTO DA ILUSTRE SRA. ELCY BRANDÃO VIEIRA, OCORRIDO RECENTEMENTE.</t>
   </si>
   <si>
     <t>1280</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1280/1280_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1280/1280_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE PESAR 083/15 EM RAZÃO: DO FALECIMENTO DA SENHORA ALICE BIGONHA GAZOLLA, OCORRIDO NO ÚLTIMO DIA DOIS, CONSTERNANDO SEUS MUITOS DESCENDENTES E UM EXPRESSIVO NÚMERO DE AMIGOS. </t>
   </si>
   <si>
     <t>1281</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1281/1281_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1281/1281_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE CONGRATULAÇÕES E APLAUSOS 084/15 ENDEREÇADA: À CONFEDERAÇÃO DAS MULHERES DAS ASSEMBLEIAS DE DEUS DE UBÁ E REGIÃO, COMADEUR, PELO 8ª CONGRESSO, OCORRIDO NOS DIAS 19 E 20 DO CORRENTE MÊS. </t>
   </si>
   <si>
     <t>1282</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1282/1282_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1282/1282_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE PESAR 085/15 EM RAZÃO: PELO FALECIMENTO DO SENHOR OSWALDO MILAGRES DE CARVALHO. </t>
   </si>
   <si>
     <t>1283</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1283/1283_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1283/1283_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS 086/15, À ASSOCIAÇÃO DOS VIAJANTES E REPRESENTANTES COMERCIAIS DO BRASIL, NA PESSOA DO PRESIDENTE EDMO CARLOS PEREGRINO, PELAS COMEMORAÇÕES DO DIA DO VIAJANTE E DOS 62 ANOS DE FUNDAÇÃO DA REFERIDA ENTIDADE.</t>
   </si>
   <si>
     <t>1284</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1284/1284_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1284/1284_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE PESAR 087/15 EM RAZÃO: PELO FALECIMENTO DO SENHOR JOÃO CARLOS DA SILVA. </t>
   </si>
   <si>
     <t>1285</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1285/1285_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1285/1285_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS 088/15, EM HOMENAGEM À PASSAGEM DO DIA DO PROFESSOR.</t>
   </si>
   <si>
     <t>1286</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1286/1286_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1286/1286_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS 089/15, À OAB UBÁ PELA APRESENTAÇÃO E DEBATE DO PROJETO DE SEGURANÇA PÚBLICA "OLHO VIVO".</t>
   </si>
   <si>
     <t>1287</t>
   </si>
   <si>
     <t>Oswaldo Peixoto Guimarães, Rafael Paulo de Freitas, Vinícius Samôr de Lacerda</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1287/1287_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1287/1287_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS Nº 090/15, AO JOVEM KARATECA IURI ALVES MARTINS GAZOLLA, PELA CONQUISTA DO TÍTULO DE CAMPEÃO BRASILEIRO DE KARATÊ, REALIZADO NA CIDADE DE JOINVILE/SANTA CATARINA.</t>
   </si>
   <si>
     <t>1288</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1288/1288_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1288/1288_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS Nº 091/15, AO SINDICATO DOS PRODUTORES RURAIS DE UBÁ, PELO TRANSCURSO DE SEUS CINQUENTA ANOS DE EXISTÊNCIA, COMPLETADOS NO DIA 12 DE OUTUBRO DE 2015.</t>
   </si>
   <si>
     <t>1289</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1289/1289_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1289/1289_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS Nº 092/15, AO TABAJARA ESPORTE CLUBE, PELO TRANSCURSO DE SEUS SESSENTA ANOS DE EXISTÊNCIA, COMPLETADOS NO DIA 02 DE OUTUBRO DE 2015.</t>
   </si>
   <si>
     <t>1290</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1290/1290_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1290/1290_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS 093/15, À IGREJA MINISTÉRIO VIDA, NA PESSOA DO ILUSTRE PASTOR AILTON DORIGUETO, BEM COMO AOS BRAVOS PROFISSIONAIS DO CORPO DE BOMBEIROS, PELA REALIZAÇÃO DO PROJETO CRIANÇA FELIZ, REALIZADO RECENTEMENTE EM NOSSA CIDADE.</t>
   </si>
   <si>
     <t>1291</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1291/1291_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1291/1291_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR 094/15, PELO FALECIMENTO DO SENHOR ANTÔNIO PINTO CARNEIRO, MAIS CONHECIDO COMO TONINHO CARNEIRO, OCORRIDO RECENTEMENTE EM NOSSA CIDADE.</t>
   </si>
   <si>
     <t>1292</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1292/1292_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1292/1292_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Nº 095/15, PELO FALECIMENTO DA ESTIMADA SRA. MARIA DE LOURDES LOPES, CARINHOSAMENTE CONHECIDA COMO D. DECA, OCORRIDO NO ÚLTIMO DIA 11 DO CORRENTE MÊS.</t>
   </si>
   <si>
     <t>1293</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1293/1293_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1293/1293_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS Nº 096/15, A SENHORA MARIA DE FÁTIMA FERREIRA RAIMUNDO, CARINHOSAMENTE CONHECIDA COMO KÁTIA, PELOS DESTACÁVEIS SERVIÇOS PRESTADOS JUNTO AO HOSPITAL SÃO VICENTE DE PAULO.</t>
   </si>
   <si>
     <t>1294</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1294/1294_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1294/1294_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Nº 097/15, EM RAZÃO DO FALECIMENTO DA ESTIMADA SENHORA NADIR DAS GRAÇAS GONÇALVES MARQUEZ, QUE OCORREU AOS 16/11/15.</t>
   </si>
   <si>
     <t>1295</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1295/1295_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1295/1295_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS 098/15, AO NRVCC, NÚCLEO REGIONAL DE VOLUNTÁRIOS DE COMBATE AO CÂNCER, PELOS BRILHANTES SERVIÇOS PRESTADOS NA ÁREA DA SAÚDE.</t>
   </si>
   <si>
     <t>1296</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1296/1296_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1296/1296_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR 099/15, PELO FALECIMENTO DA ILUSTRE IRMÃ NAIR TEIXEIRA SOARES, OCORRIDO RECENTEMENTE.</t>
   </si>
   <si>
     <t>1297</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1297/1297_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1297/1297_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS 100/15, A SRA. MARIA JOSÉ SANTOS BECARI, MAIS CONHECIDA COMO ZEZÉ, EM RECONHECIMENTO AOS SEUS TRABALHOS NA EMPREITEIRA UTOPIA.</t>
   </si>
   <si>
     <t>1298</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1298/1298_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1298/1298_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS 101/15, AO PROFESSOR JOAQUIM CARLOS DE SOUZA PELO LANÇAMENTO DO LIVRO &amp;#8220;HOMEM INESQUECÍVEL EMPRESA INOLVIDÁVEL&amp;#8221;.</t>
   </si>
   <si>
     <t>1299</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1299/1299_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1299/1299_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR 102/15, PELO FALECIMENTO DO SR. JOSÉ PINTO, CARINHOSAMENTE CONHECIDO POR SR. ZÉ ZEQUINHA, OCORRIDO NA ÚLTIMA SEMANA.</t>
   </si>
   <si>
     <t>1300</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1300/1300_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1300/1300_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS 103/15, AOS MESATENISTAS DO DEPARTAMENTO DE TÊNIS DE MESA DE UBÁ QUE PARTICIPARAM DO 1º TORNEIO ABERTO DE TÊNIS DE MESA DE 2015, REALIZADO NA UNIVERSIDADE FEDERAL DE ALFENAS.</t>
   </si>
   <si>
     <t>1301</t>
   </si>
   <si>
     <t>Oswaldo Peixoto Guimarães, Rosângela Maria Alfenas de Andrade</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1301/1301_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1301/1301_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS 104/15, AO DR. WALTER PADOVANI, QUE RECEBEU RECENTEMENTE A MEDALHA &amp;#8220;DESEMBARGADOR HÉLIO COSTA&amp;#8221;.</t>
   </si>
   <si>
     <t>1302</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1302/1302_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1302/1302_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS 105/15, A SRA. HELVECIA DE OLIVEIRA, PELOS DESTACÁVEIS TRABALHOS DESENVOLVIDOS JUNTO À SECRETARIA MUNICIPAL DE EDUCAÇÃO.</t>
   </si>
   <si>
     <t>1303</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1303/1303_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1303/1303_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS 106/15, AO SENHOR AFONSO MAGALHÃES CORBELLI, FRENTE À SITUAÇÃO DE ENCHENTE NA CIDADE DE UBÁ, POR SUAS ATITUDES DE AMOR E SOLIDARIEDADE PARA COM O PRÓXIMO.</t>
   </si>
   <si>
     <t>1304</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1304/1304_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1304/1304_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS 107/15, À ALUNA ALICE SOARES COIMBRA GOMES, PREMIADA COM A MEDALHA DE BRONZE NA OLIMPÍADA BRASILEIRA DE ASTRONOMIA.</t>
   </si>
   <si>
     <t>1305</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1305/1305_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1305/1305_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS 108/15, À ALUNA ANA CRISTINA ABREU FERNANDES, PREMIADA COM A MEDALHA DE BRONZE NA OLIMPÍADA BRASILEIRA DE ASTRONOMIA.</t>
   </si>
   <si>
     <t>1306</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1306/1306_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1306/1306_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS 109/15, AO ALUNO ÉDERSON SQUIZATO JÚNIOR, PREMIADO COM A MEDALHA DE BRONZE NA OLIMPÍADA BRASILEIRA DE ASTRONOMIA.</t>
   </si>
   <si>
     <t>1307</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1307/1307_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1307/1307_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS 110/15, À ALUNA ANA JÚLIA SILVA QUINTÃO, PREMIADA COM A MEDALHA DE BRONZE NA OLIMPÍADA BRASILEIRA DE ASTRONOMIA.</t>
   </si>
   <si>
     <t>1308</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1308/1308_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1308/1308_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS 111/15, AO ALUNO GUILHERME DINIZ QUEIROZ, PREMIADO COM A MEDALHA DE BRONZE NA OLIMPÍADA BRASILEIRA DE ASTRONOMIA.</t>
   </si>
   <si>
     <t>1309</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1309/1309_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1309/1309_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS 112/15, AO ALUNO ARTHUR SOARES DE ALMEIDA, PREMIADO COM A MEDALHA DE BRONZE NA OLIMPÍADA BRASILEIRA DE ASTRONOMIA.</t>
   </si>
   <si>
     <t>1310</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1310/1310_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1310/1310_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS 113/15, AO ALUNO GUSTAVO MONTEZE MACHUCO, PREMIADO COM A MEDALHA DE BRONZE NA OLIMPÍADA BRASILEIRA DE ASTRONOMIA.</t>
   </si>
   <si>
     <t>1311</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS 114/15, AO ALUNO BRUNO SANTOS CAPUTO DO SOCORRO, PREMIADO COM A MEDALHA DE BRONZE NA OLIMPÍADA BRASILEIRA DE ASTRONOMIA.</t>
   </si>
   <si>
     <t>1312</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1312/1312_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1312/1312_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS 115/15, À ALUNA ISABELA CRISTINA M.BAIÃO, PREMIADA COM A MEDALHA DE BRONZE NA OLIMPÍADA BRASILEIRA DE ASTRONOMIA.</t>
   </si>
   <si>
     <t>1313</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1313/1313_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1313/1313_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS 116/15, AO ALUNO EULLER ANTÔNIO GABRIEL GASPARONI, PREMIADO COM A MEDALHA DE BRONZE NA OLIMPÍADA BRASILEIRA DE ASTRONOMIA.</t>
   </si>
   <si>
     <t>1314</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1314/1314_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1314/1314_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS 117/15, AO ALUNO JOHNATAN NEIVA COELHO DE SOUZA, PREMIADO COM A MEDALHA DE BRONZE NA OLIMPÍADA BRASILEIRA DE ASTRONOMIA.</t>
   </si>
   <si>
     <t>1315</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1315/1315_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1315/1315_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS 118/15, AO ALUNO GABRIEL VALENTE NOGUEIRA PERIM, PREMIADO COM A MEDALHA DE BRONZE NA OLIMPÍADA BRASILEIRA DE ASTRONOMIA.</t>
   </si>
   <si>
     <t>1316</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1316/1316_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1316/1316_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS 119/15, AO ALUNO MARLUS HORSAY MARCOLINO, PREMIADO COM A MEDALHA DE BRONZE NA OLIMPÍADA BRASILEIRA DE ASTRONOMIA.</t>
   </si>
   <si>
     <t>1317</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1317/1317_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1317/1317_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS 120/15, AO GUILHERME DE ASSIS RESENDE, PREMIADO COM A MEDALHA DE BRONZE NA OLIMPÍADA BRASILEIRA DE ASTRONOMIA.</t>
   </si>
   <si>
     <t>1318</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1318/1318_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1318/1318_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS 121/15, A ALUNA RAFAELA ANTUNES ARAÚJO, PREMIADA COM A MEDALHA DE BRONZE NA OLIMPÍADA BRASILEIRA DE ASTRONOMIA.</t>
   </si>
   <si>
     <t>1319</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1319/1319_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1319/1319_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS 122/15, AO ALUNO HUGO RAYMUNDO REIS, PREMIADO COM A MEDALHA DE BRONZE NA OLIMPÍADA BRASILEIRA DE ASTRONOMIA.</t>
   </si>
   <si>
     <t>1320</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1320/1320_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1320/1320_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS 123/15, AO ALUNO RENAN HORSAY DE LIMA, PREMIADO COM A MEDALHA DE BRONZE NA OLIMPÍADA BRASILEIRA DE ASTRONOMIA.</t>
   </si>
   <si>
     <t>1321</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1321/1321_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1321/1321_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS 124/15, A ALUNA LÍVIA SOUZA DE OLIVEIRA, PREMIADA COM A MEDALHA DE BRONZE NA OLIMPÍADA BRASILEIRA DE ASTRONOMIA.</t>
   </si>
   <si>
     <t>1322</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1322/1322_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1322/1322_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS 125/15, A ALUNA LORRAYNE OHANA COELHO, PREMIADA COM A MEDALHA DE BRONZE NA OLIMPÍADA BRASILEIRA DE ASTRONOMIA.</t>
   </si>
   <si>
     <t>1323</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1323/1323_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1323/1323_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS 126/15, A ALUNA VERÔNICA BRAZ MARTINS, PREMIADA COM A MEDALHA DE BRONZE NA OLIMPÍADA BRASILEIRA DE ASTRONOMIA.</t>
   </si>
   <si>
     <t>1324</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1324/1324_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1324/1324_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS 127/15, AO ALUNO RAFAEL DE CASTRO TEIXEIRA, PREMIADO COM A MEDALHA DE BRONZE NA OLIMPÍADA BRASILEIRA DE ASTRONOMIA.</t>
   </si>
   <si>
     <t>1325</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1325/1325_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1325/1325_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS 128/15, AO ALUNO WALLACE CORBELI, PREMIADO COM A MEDALHA DE BRONZE NA OLIMPÍADA BRASILEIRA DE ASTRONOMIA.</t>
   </si>
   <si>
     <t>1326</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1326/1326_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1326/1326_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS 129/15, A ALUNA ANA CAROLINA M. COUTO, PREMIADA COM A MEDALHA DE PRATA NA OLIMPÍADA BRASILEIRA DE ASTRONOMIA.</t>
   </si>
   <si>
     <t>1327</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1327/1327_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1327/1327_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS 130/15, A ALUNA RAÍSSA AGOSTINHO PERON, PREMIADA COM A MEDALHA DE PRATA NA OLIMPÍADA BRASILEIRA DE ASTRONOMIA.</t>
   </si>
   <si>
     <t>1328</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1328/1328_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1328/1328_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS 131/15, AO ALUNO ALEXSANDRO DOS SANTOS FILHO, PREMIADO COM A MEDALHA DE PRATA NA OLIMPÍADA BRASILEIRA DE ASTRONOMIA.</t>
   </si>
   <si>
     <t>1329</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1329/1329_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1329/1329_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS 132/15, AO ALUNO ADRIAN GYMEL DE ARRUDA E SILVA, PREMIADO COM A MEDALHA DE OURO NA OLIMPÍADA BRASILEIRA DE ASTRONOMIA.</t>
   </si>
   <si>
     <t>1330</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1330/1330_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1330/1330_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS 133/15, À IGREJA ASSEMBLEIA DE DEUS MISSÃO ARREBATAMENTO, I.A.D.M.A., PELO SEU PRIMEIRO ANO DE EXISTÊNCIA.</t>
   </si>
   <si>
     <t>1331</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1331/1331_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1331/1331_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR 134/15, PELO FALECIMENTO DA SRA. MARIA DE LOURDES COSTA RUELA, OCORRIDO RECENTEMENTE.</t>
   </si>
   <si>
     <t>1332</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1332/1332_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1332/1332_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS 135/15, AO SENHOR PASTOR JOSÉ CÉLIO, ESTENDENDO-SE A TODA SUA EQUIPE, PELOS TRABALHOS VOLUNTÁRIOS PRESTADOS DURANTE A ENCHENTE QUE ASSOLOU OS MORADORES DO BAIRRO WALDEMAR DE CASTRO.</t>
   </si>
   <si>
     <t>1333</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1333/1333_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1333/1333_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS 136/15, A SRA. DANIELE ANDRADE ROQUE, PELOS DESTACÁVEIS SERVIÇOS PRESTADOS NO POSTO DE SAÚDE DO BAIRRO COHAB.</t>
   </si>
   <si>
     <t>1334</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1334/1334_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1334/1334_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR 137/15, PELO FALECIMENTO DO SENHOR FRANCISCO DE FILIPPO.</t>
   </si>
   <si>
     <t>1335</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1335/1335_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1335/1335_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR 138/15, PELO FALECIMENTO DO SENHOR CESÁRIO MODESTO THEODORO.</t>
   </si>
   <si>
     <t>1336</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1336/1336_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1336/1336_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS 140/15, AO CABO ROMAGNO PASSON DA MOTA, AO TENENTE THIAGO MORAIS DE ALMEIDA LEMES E AO CABO AROLDO LINO DE ANDRADE, EM FUNÇÃO DA PRESTEZA NOS TRABALHOS REALIZADOS DURANTE AS INUNDAÇÕES OCORRIDAS NO BAIRRO WALDEMAR DE CASTRO, EM UBÁ, MAIS PRECISAMENTE NAS AÇÕES DE SOCORRO AOS MORADORES DO &amp;#8220;BECO DO SAPO&amp;#8221;.</t>
   </si>
   <si>
     <t>1246</t>
   </si>
   <si>
     <t>472015</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1246/1246_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1246/1246_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS 047/15A, AO SR. ADICEU ALVES, CONHECIDO COMO ZITO SAPATEIRO, QUE POR MAIS DE 60 ANOS MANTEVE SEU COMÉRCIO, SAPATARIA SANTA CRUZ, NO BAIRRO SANTA CRUZ DESTA CIDADE.</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Rafael Paulo de Freitas, Rosângela Maria Alfenas de Andrade, Samuel Gazolla Lima</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/137/137_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/137/137_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA AS CONTAS DO MUNICÍPIO DE UBÁ, REFERENTE O EXERCÍCIO DE 2013.</t>
   </si>
   <si>
     <t>1792</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Prefeito Edvaldo Baião Albino</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1792/1792_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1792/1792_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA O ART. 43-A A LEI COMPLEMENTAR MUNICIPAL Nº 30, DE 11 DE JULHO DE 1995, QUE &amp;#8220;INSTITUI NORMAS DE URBANISMO E EDIFICAÇÕES PARA O MUNICÍPIO DE UBÁ E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>1793</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1793/1793_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1793/1793_texto_integral.pdf</t>
   </si>
   <si>
     <t>"ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR Nº 030, DE 11 DE JULHO DE 1995, QUE &amp;#8220;INSTITUI NORMAS DE URBANISMO E EDIFICAÇÕES PARA O MUNICÍPIO DE UBÁ E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;, E DA LEI COMPLEMENTAR Nº 62, DE 27 DE DEZEMBRO DE 2001, QUE &amp;#8220;DISPÕE SOBRE AS RECEITAS DO MUNICÍPIO, TRIBUTÁRIAS E OUTRAS, SOBRE AS QUAIS LHE COMPETE LEGISLAR&amp;#8221;.</t>
   </si>
   <si>
     <t>1794</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1794/1794_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1794/1794_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ART. 320 E ACRESCENTA OS ARTS. 320-A E 320-B NA LEI COMPLEMENTAR 014/92, QUE DISPÕE SOBRE O ESTATUTO DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE UBÁ.</t>
   </si>
   <si>
     <t>1795</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1795/1795_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1795/1795_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI PROGRAMA DE RECUPERAÇÃO FISCAL NO MUNICÍPIO DE UBÁ, DENOMINADO REFIS/UBÁ 2015, AUTORIZA SUA REEDIÇÃO NO EXERCÍCIO FINANCEIRO DE 2016 NAS CONDIÇÕES QUE ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1796</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1796/1796_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1796/1796_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXTINGUE A EMPRESA MUNICIPAL DE HABITAÇÃO E BEM-ESTAR SOCIAL (EMUHBES), CONSTITUÍDA NOS TERMOS DA LEI MUNICIPAL Nº 2395, DE 25 DE MARÇO DE 1993, DISPÕE SOBRE A CRIAÇÃO DA DIVISÃO DE HABITAÇÃO JUNTO À ESTRUTURA DA SECRETARIA MUNICIPAL DE DESENVOLVIMENTO SOCIAL, AUTORIZA A REMISSÃO E A ANISTIA DOS DÉBITOS E PENALIDADES QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1797</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1797/1797_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1797/1797_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O QUADRO I, DO ANEXO ÚNICO DA LEI COMPLEMENTAR MUNICIPAL Nº 089, DE 21 DE MARÇO DE 2007, QUE CONTÉM A ESTRUTURA ADMINISTRATIVA DO INSTITUTO DE PREVIDÊNCIA DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE UBÁ.</t>
   </si>
   <si>
     <t>1798</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1798/1798_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1798/1798_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO PARÁGRAFO 4º, DO ART. 170-A, DA LEI COMPLEMENTAR 014/92, QUE DISPÕE SOBRE O ESTATUTO DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE UBÁ.</t>
   </si>
   <si>
     <t>1799</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1799/1799_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1799/1799_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONTRATAÇÃO TEMPORÁRIA POR EXCEPCIONAL INTERESSE PÚBLICO DE CUIDADOR INFANTIL, PARA ATENDER A DEMANDA DA SECRETARIA MUNICIPAL DE EDUCAÇÃO.</t>
   </si>
   <si>
     <t>1800</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1800/1800_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1800/1800_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA DISPOSITIVOS NA LEI COMPLEMENTAR MUNICIPAL 062, DE 27 DE DEZEMBRO DE 2001. (ACRESCENTA AO CÓDIGO DE RECEITAS UBAENSE AS TAXAS DE AUTORIZAÇÃO AMBIENTAL DE FUNCIONAMENTO E DE ANÁLISE DE PROCESSO, VISANDO À INTERVENÇÃO EM ÁREA DE PRESERVAÇÃO PERMANENTE &amp;#8211; APP E REGULARIZAÇÃO ANTRÓPICA CONSOLIDADA EM APP).</t>
   </si>
   <si>
     <t>1824</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1824/1824_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1824/1824_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO DO PLANO DE GESTÃO DOS SERVIÇOS DE ABASTECIMENTO DE ÁGUA POTÁVEL E ESGOTAMENTO SANITÁRIO DO MUNICÍPIO DE UBÁ.</t>
   </si>
   <si>
     <t>1825</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1825/1825_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1825/1825_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ARTIGO 2º DA LEI 4256, DE 6 DE JANEIRO DE 2015. (A LEI EM QUESTÃO, MAJORA PARA 30% (TRINTA) POR CENTO O PERCENTUAL DA GRATIFICAÇÃO DEVIDA AOS SERVIDORES PÚBLICOS MUNICIPAIS QUE EXERCEM A FUNÇÃO DE ENCARREGADO, ATUALMENTE NO PATAMAR DE 25% , AO TEMPO EM QUE AUMENTA A CARGA HORÁRIA DESSES SERVIDORES PARA 8 HORAS.ESTE PROJETO ESTÁ-SE PROPONDO, POR ORA, A ADIAR, POR ALGUNS MESES, ENTRADA EM VIGOR DA REFERIDA LEI 4256, PARA QUE SEJAM FEITOS ESTUDOS NECESSÁRIOS E COMPLETOS).</t>
   </si>
   <si>
     <t>1826</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1826/1826_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1826/1826_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A DENOMINAÇÃO DE RUA CILENE LAUD A LOGRADOURO PÚBLICO DESTA CIDADE._x000D_
 </t>
   </si>
   <si>
     <t>1827</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1827/1827_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1827/1827_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE CALÇADÃO DEPUTADO IBRAHIM JACOB.</t>
   </si>
   <si>
     <t>1828</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1828/1828_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1828/1828_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE REAJUSTE AOS VENCIMENTOS BÁSICOS DOS SERVIDORES PÚBLICOS DA CÂMARA MUNICIPAL DE UBÁ, E CONTÉM OUTRAS DISPOSIÇÕES.</t>
   </si>
   <si>
     <t>1829</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1829/1829_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1829/1829_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ART. 6º DA LEI MUNICIPAL 3834, DE 11 DE FEVEREIRO DE 2010, QUE DISPÕE SOBRE A REESTRUTURAÇÃO DO PROGRAMA AUXÍLIO-ALIMENTAÇÃO AOS SERVIDORES DA CÂMARA MUNICIPAL DE UBÁ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1830</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1830/1830_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1830/1830_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DOS DIREITOS DO IDOSO, DO FUNDO MUNICIPAL DO IDOSO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1831</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1831/1831_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1831/1831_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE RUA DR. MANOEL JOSÉ BRANDÃO TEIXEIRA A LOGRADOURO PÚBLICO.</t>
   </si>
   <si>
     <t>1832</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1832/1832_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1832/1832_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROIBIÇÃO DE EMPRESAS QUE PRESTEM SERVIÇOS DE TRANSPORTE COLETIVO EM UBÁ EXIGIREM DUPLA FUNÇÃO AOS MOTORISTAS COMO CONDUTORES E COBRADORES.</t>
   </si>
   <si>
     <t>1834</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1834/1834_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1834/1834_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI E INCLUI NO CALENDÁRIO OFICIAL DE DATAS E EVENTOS DO MUNICÍPIO DE UBÁ/MG, O ENCONTRO NACIONAL DE MOTOCICLETAS DE UBÁ, E CONTÉM OUTRAS DISPOSIÇÕES.</t>
   </si>
   <si>
     <t>1835</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1835/1835_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1835/1835_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE RUA JOSÉ EMYGDIO TEIXEIRA A LOGRADOURO PÚBLICO DESTA CIDADE.</t>
   </si>
   <si>
     <t>1836</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1836/1836_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1836/1836_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE RUA ONACÉIAS AUXILIADORA MOREIRA GOMES (TIA CERINHA) A LOGRADOURO PÚBLICO DESTA CIDADE.</t>
   </si>
   <si>
     <t>1837</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1837/1837_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1837/1837_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONCEDER NO EXERCÍCIO DE 2015, SUBVENÇÕES SOCIAIS E AUXÍLIOS FINANCEIROS COM RECURSOS PROVENIENTES DO FUNDO MUNICIPAL DA CRIANÇA E DO ADOLESCENTE ÀS ENTIDADES QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>1838</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1838/1838_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1838/1838_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO PARÁGRAFO 1º DO ART. 1º DA LEI 4267, DE 11 DE MARÇO DE 2015 E ACRESCENTA DISPOSITIVOS AO ART. 3º DA LEI 2987, DE 22 DE MAIO DE 2000.</t>
   </si>
   <si>
     <t>1839</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1839/1839_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1839/1839_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O CONSELHO TUTELAR DO MUNICÍPIO DE UBÁ-MG, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1840</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1840/1840_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1840/1840_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA ESCOLA MUNICIPAL PROFESSORA MARIA DE LORETO CAMILOTO ROCHA.</t>
   </si>
   <si>
     <t>1841</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1841/1841_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1841/1841_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA ESCOLA MUNICIPAL PROFESSORA DULCINÉA SERRATO.</t>
   </si>
   <si>
     <t>1842</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1842/1842_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1842/1842_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DO TÍTULO DE PERSONALIDADE UBAENSE DO ANO AO SENHOR SANDRO CATALDO DA MOTA.</t>
   </si>
   <si>
     <t>1843</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1843/1843_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1843/1843_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DA COMENDA ARY BARROSO AO SENHOR JOSÉ RAIMUNDO SOARES NETO (MESTRE ZINHO DOS CONGADOS).</t>
   </si>
   <si>
     <t>1844</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1844/1844_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1844/1844_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ALIENAR, MEDIANTE PERMUTA, O IMÓVEL URBANO QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS. (O OBJETO VISA PERMUTAR IMÓVEIS EQUIVALENTES NO VALOR PARA FINS DE PROLONGAR A RUA CÂNDIDO MARTINS DE OLIVEIRA, PROMOVENDO A INTEGRAÇÃO DOS BAIRROS: SANTA BERNADETE E INDUSTRIAL.)</t>
   </si>
   <si>
     <t>1845</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1845/1845_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1845/1845_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA O VALOR PARA PAGAMENTO DE OBRIGAÇÕES DE PEQUENO VALOR/RPV, DECORRENTES DE DECISÕES JUDICIAIS, NOS TERMOS DO ART.100, PARÁGRAFOS 3º E 4º DA CONSTITUIÇÃO FEDERAL.</t>
   </si>
   <si>
     <t>1846</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1846/1846_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1846/1846_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO DO FUNDO MUNICIPAL DE ASSISTÊNCIA SOCIAL, PARA MANUTENÇÃO DO SERVIÇO DE ACOLHIMENTO DE POPULAÇÃO DE RUA, E CONTÉM OUTRAS DISPOSIÇÕES.</t>
   </si>
   <si>
     <t>1847</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1847/1847_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1847/1847_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI MUNICIPAL 3935, DE 18 DE NOVEMBRO DE 2010, QUE CRIA O CONSELHO MUNICIPAL DE ESPORTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1848</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1848/1848_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1848/1848_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ALIENAR OS IMÓVEIS DOMINAIS QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS. (LOTES NOS BAIRROS: BOA VISTA, INÊS GROPPO, ELDORADO E MUNICÍPIO DE TOCANTINS).</t>
   </si>
   <si>
     <t>1849</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1849/1849_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1849/1849_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONCESSÃO DE USO DE BEM MUNICIPAL POR TERCEIROS E DÁ OUTRAS PROVIDÊNCIAS. (OBJETO DA CONCESSÃO: PAVILHÃO DE EXPOSIÇÕES DO HORTO FLORESTAL).</t>
   </si>
   <si>
     <t>1850</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1850/1850_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1850/1850_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE RUA MARIA JOSÉ PEREIRA CAMPOS, A LOGRADOURO PÚBLICO DESTA CIDADE.</t>
   </si>
   <si>
     <t>1851</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1851/1851_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1851/1851_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DA COMENDA ARY BARROSO AO SENHOR LENÍCIO CESÁRIO.</t>
   </si>
   <si>
     <t>1852</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1852/1852_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1852/1852_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE RUA PROF. JOSÉ ALDAIR MENDES A LOGRADOURO PÚBLICO.</t>
   </si>
   <si>
     <t>1853</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1853/1853_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1853/1853_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE RUA MARIA DA CONCEIÇÃO CORRÊA NASCIMENTO A LOGRADOURO PÚBLICO.</t>
   </si>
   <si>
     <t>1854</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1854/1854_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1854/1854_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DA COMENDA ARY BARROSO AO SENHOR MAURI HELENO GROSSI.</t>
   </si>
   <si>
     <t>1855</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1855/1855_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1855/1855_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A COBRANÇA PROPORCIONAL AO TEMPO EFETIVAMENTE UTILIZADO PELOS SERVIÇOS DE ESTACIONAMENTO DE VEÍCULOS EM ESTABELECIMENTOS DESTINADOS AO ALUGUEL DE VAGAS.</t>
   </si>
   <si>
     <t>1856</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1856/1856_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1856/1856_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI MUNICIPAL Nº 4256, DE 6 DE JANEIRO DE 2015 E CONTÉM OUTRAS DISPOSIÇÕES._x000D_
 MENSAGEM 020, DE 04/05/15</t>
   </si>
   <si>
     <t>1857</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1857/1857_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1857/1857_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DA COMENDA ARY BARROSO AO DOUTOR LUIZ EUGÊNIO FONSECA MAGALHÃES.</t>
   </si>
   <si>
     <t>1858</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1858/1858_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1858/1858_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$1.900.000,00 JUNTO AO ORÇAMENTO MUNICIPAL DE 2015, PARA REALIZAÇÃO DE DESPESAS NO ÂMBITO DA SECRETARIA MUNICIPAL DE SAÚDE/FUNDO MUNICIPAL DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1859</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1859/1859_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1859/1859_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA MUNICIPAL DE AGRICULTURA URBANA, QUE CONSISTE NO CULTIVO DE HORTALIÇAS, FRUTAS E OUTROS ALIMENTOS, PLANTAS MEDICINAIS, ORNAMENTAIS E PARA A PRODUÇÃO DE MUDAS, MEDIANTE O APROVEITAMENTO DE TERRENOS OCIOSOS DO MUNICÍPIO E DE TERRENOS PARTICULARES OCIOSOS CEDIDOS TEMPORARIAMENTE POR SEUS PROPRIETÁRIOS.</t>
   </si>
   <si>
     <t>1860</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1860/1860_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1860/1860_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O PROGRAMA ESCOLA ABERTA NO MUNICÍPIO DE UBÁ.</t>
   </si>
   <si>
     <t>1861</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1861/1861_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1861/1861_texto_integral.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para elaboração da lei orçamentária do município de ubá para o exercício de 2016 e dá outras providências. (LDO 2016)</t>
   </si>
   <si>
     <t>1862</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1862/1862_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1862/1862_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO OFICIAL DAS RUAS &amp;#8220;A&amp;#8221;, &amp;#8220;B&amp;#8221;, &amp;#8220;C&amp;#8221; E &amp;#8220;K&amp;#8221;, DO LOTEAMENTO SANTANA II, DESTA CIDADE. (&amp;#8220;A&amp;#8221; RUA DOS JACARANDÁS; &amp;#8220;B&amp;#8221; RUA DOS IPÊS; &amp;#8220;C&amp;#8221; RUA BELA VISTA; &amp;#8220;K&amp;#8221;, PROLONGAMENTO DA RUA &amp;#8220;B&amp;#8221;, RUA ENGENHEIRO CARLOS DE OLIVEIRA CASTRO BRANDÃO).</t>
   </si>
   <si>
     <t>1863</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1863/1863_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1863/1863_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DA COMENDA ARY BARROSO AO EMPRESÁRIO WALTER RODRIGUES.</t>
   </si>
   <si>
     <t>1864</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1864/1864_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1864/1864_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DO TÍTULO DE CIDADANIA HONORÁRIA DE UBÁ AO SENHOR FRANCISCO CARLOS VIEIRA.</t>
   </si>
   <si>
     <t>1865</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1865/1865_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1865/1865_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DA COMENDA ARY BARROSO AO DEPUTADO FEDERAL PASTOR STEFANO AGUIAR.</t>
   </si>
   <si>
     <t>1866</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1866/1866_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1866/1866_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE RUA IRACI DE AZEVEDO TEIXEIRA A LOGRADOURO DESTA CIDADE.</t>
   </si>
   <si>
     <t>1867</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1867/1867_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1867/1867_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PLANO MUNICIPAL DE EDUCAÇÃO &amp;#8211; PME E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1868</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1868/1868_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1868/1868_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO DO FUNDO MUNICIPAL DE ASSISTÊNCIA SOCIAL, PARA MANUTENÇÃO DO SERVIÇO DE ACOLHIMENTO DE POPULAÇÃO DE RUA, A SER REALIZADO NO ÂMBITO DA UNIDADE DE ACOLHIMENTO INSTITUCIONAL PARA PESSOAS EM SITUAÇÃO DE RUA &amp;#8211; CASA CIDADÃ, E CONTÉM OUTRAS DISPOSIÇÕES.</t>
   </si>
   <si>
     <t>1869</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1869/1869_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1869/1869_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITOS ADICIONAIS ESPECIAIS NO VALOR DE R$521.800,00, JUNTO AO ORÇAMENTO MUNICIPAL DE 2015, PARA REALIZAÇÃO DE DESPESAS NO ÂMBITO DA SECRETARIA MUNICIPAL DE SAÚDE/FUNDO MUNICIPAL DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1870</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1870/1870_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1870/1870_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA MUNICIPAL A ASSOCIAÇÃO DE APOIO AO PACIENTE DE CÂNCER &amp;#8211; GRAPAC, COM SEDE NESTA CIDADE.</t>
   </si>
   <si>
     <t>1871</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1871/1871_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1871/1871_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE RUA RAIMUNDO MARIANO DOS SANTOS, A LOGRADOURO PÚBLICO DESTA CIDADE.</t>
   </si>
   <si>
     <t>1872</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1872/1872_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1872/1872_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A POLÍTICA MUNICIPAL DE SEGURANÇA ALIMENTAR E NUTRICIONAL SUSTENTÁVEL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1873</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1873/1873_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1873/1873_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ORGANIZAÇÃO ADMINISTRATIVA DA CÂMARA MUNICIPAL DE UBÁ E FIXA OS VENCIMENTOS DOS SERVIDORES.</t>
   </si>
   <si>
     <t>1874</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1874/1874_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1874/1874_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE RUA MÁRIO SCHIAVON A LOGRADOURO PÚBLICO DESTA CIDADE.</t>
   </si>
   <si>
     <t>1875</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1875/1875_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1875/1875_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE RUA JOSÉ SCHIAVON A LOGRADOURO PÚBLICO DESTA CIDADE.</t>
   </si>
   <si>
     <t>1876</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1876/1876_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1876/1876_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE RUA CRISTINA GRÔPPO SACHETTO A LOGRADOURO PÚBLICO DESTA CIDADE.</t>
   </si>
   <si>
     <t>1877</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1877/1877_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1877/1877_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE RUA JOSÉ BARLETTA NETO A LOGRADOURO PÚBLICO DESTA CIDADE.</t>
   </si>
   <si>
     <t>1878</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1878/1878_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1878/1878_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE RUA JOÃO BATISTA RODRIGUES JÚNIOR A LOGRADOURO PÚBLICO DESTA CIDADE.</t>
   </si>
   <si>
     <t>1879</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1879/1879_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1879/1879_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE RUA PEDRO BONISSATO A LOGRADOURO PÚBLICO DESTA CIDADE.</t>
   </si>
   <si>
     <t>1880</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1880/1880_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1880/1880_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROMOVE A REDUÇÃO NOS VALORES DO SUBSÍDIO MENSAL DO PREFEITO MUNICIPAL E NOS VALORES DE DIÁRIAS DOS AGENTES PÚBLICOS E EQUIPARADOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1882</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1882/1882_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1882/1882_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE TÍTULO DE CIDADANIA HONORÁRIA DE UBÁ AO SENHOR SINVAL IGNÁCIO DA SILVA.</t>
   </si>
   <si>
     <t>1883</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1883/1883_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1883/1883_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE TÍTULO DE CIDADANIA HONORÁRIA DE UBÁ AO SENHOR ANTONIO DOMINGOS XIMENDES TRINDADE.</t>
   </si>
   <si>
     <t>1884</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1884/1884_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1884/1884_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE TÍTULO DE CIDADANIA HONORÁRIA DE UBÁ AO EMPRESÁRIO VICENTE MOTA.</t>
   </si>
   <si>
     <t>1885</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1885/1885_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1885/1885_texto_integral.pdf</t>
   </si>
   <si>
     <t>INCLUI A FEMUR &amp;#8211; FEIRA DE MÓVEIS DE MINAS GERAIS, NO CALENDÁRIO OFICIAL DE EVENTOS DO MUNICÍPIO DE UBÁ.</t>
   </si>
   <si>
     <t>1886</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1886/1886_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1886/1886_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA MUNICIPAL A ASSOCIAÇÃO JUVENTUDE PELA VIDA, COM SEDE NESTA CIDADE.</t>
   </si>
   <si>
     <t>1887</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1887/1887_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1887/1887_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA DISPOSITIVO À LEI Nº 4021, DE 26 DE OUTUBRO DE 2011, PERMITINDO A CRIAÇÃO DA CENTRAL DE APOIO AO MOTOTAXISTA E MOTOENTREGADOR.</t>
   </si>
   <si>
     <t>1888</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1888/1888_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1888/1888_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A PERMITIR O USO DO IMÓVEL PÚBLICO ONDE FUNCIONA A ESCOLA MUNICIPAL MARIA GOMES MONTEZZI, NA LOCALIDADE DE UBÁ PEQUENO, À COMUNIDADE TERAPÊUTICA NOVO AMANHECER, E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1889</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1889/1889_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1889/1889_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITOS ADICIONAIS ESPECIAL NO VALOR DE R$ 4.800,00 JUNTO AO ORÇAMENTO MUNICIPAL DE 2015, PARA REALIZAÇÃO DE DESPESAS NO ÂMBITO DA SECRETARIA MUNICIPAL DE SAÚDE/FUNDO MUNICIPAL DE SAÚDE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1890</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1890/1890_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1890/1890_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA OS PARÁGRAFOS 1º E 2º AO ART. 4º DA LEI MUNICIPAL 4850, DE 23 DE MARÇO DE 2010, QUE DISPÕE SOBRE PAGAMENTO DE DIÁRIAS DE VIAGEM E AUXÍLIOS PARA PARTICIPAÇÃO EM REUNIÕES, TREINAMENTOS E SIMILARES AOS MEMBROS DOS CONSELHOS MUNICIPAIS E OUTROS ÓRGÃOS COLEGIADOS.</t>
   </si>
   <si>
     <t>1891</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1891/1891_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1891/1891_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A SUPLEMENTAR A SUBVENÇÃO CONCEDIDA À SOCIEDADE UBAENSE DE PROTEÇÃO AOS ANIMAIS &amp;#8211; SUPA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1892</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1892/1892_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1892/1892_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A TRANSFERIR RECURSOS FINANCEIROS AO CONSEP &amp;#8211; CONSELHO COMUNITÁRIO DE SEGURANÇA PÚBLICA, PARA O FIM QUE MENCIONA E CONTÉM OUTRAS DISPOSIÇÕES.</t>
   </si>
   <si>
     <t>1893</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1893/1893_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1893/1893_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA MUNICIPAL O BLOCO CARNAVALESCO ALVORADA, COM SEDE NESTA CIDADE.</t>
   </si>
   <si>
     <t>1894</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1894/1894_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1894/1894_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 402.226.69,00 JUNTO AO ORÇAMENTO MUNICIPAL DE 2015, NO ÂMBITO DA SECRETARIA MUNICIPAL DE ADMINISTRAÇÃO, PARA O FIM QUE MENCIONA, E DÁ OUTRAS PROVIDÊNCIAS. (CRÉDITO ESPECIAL PARA AQUISIÇÃO DE IMÓVEL ONDE FUNCIONA O DEJUB)</t>
   </si>
   <si>
     <t>1895</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1895/1895_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1895/1895_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI MUNICIPAL Nº 2185, DE 13 DE SETEMBRO DE 1991, QUE INSTITUI O FUNDO MUNICIPAL DE SAÚDE DE UBÁ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1896</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1896/1896_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1896/1896_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$300.000,00 (TREZENTOS MIL REAIS), JUNTO AO ORÇAMENTO MUNICIPAL DE 2015, PARA REALIZAÇÃO DE DESPESAS NO ÂMBITO DA SECRETARIA MUNICIPAL DE EDUCAÇÃO, PARA REALIZAÇÃO DE DESPESAS COM RECURSOS DO FUNDO NACIONAL DE DESENVOLVIMENTO DA EDUCAÇÃO &amp;#8211; FNDE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1897</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1897/1897_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1897/1897_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$204.703,75 (DUZENTOS E QUATRO MIL, SETECENTOS E TRÊS REAIS E SETENTA E CINCO CENTAVOS), JUNTO AO ORÇAMENTO MUNICIPAL DE 2015, PARA REALIZAÇÃO DE DESPESAS NO ÂMBITO DA SECRETARIA MUNICIPAL DE SAÚDE &amp;#8211; FUNDO MUNICIPAL DE SAÚDE, PARA REALIZAÇÃO DE DESPESAS NAS ÁREAS DE CONTROLE DE ZOONOSES E ESTRATÉGIAS DE SAÚDE DA FAMÍLIA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1898</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1898/1898_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1898/1898_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA, NO ÂMBITO DO MUNICÍPIO DE UBÁ, O INCISO X DO ART. 37 DA CONSTITUIÇÃO FEDERAL, QUE DISPÕE SOBRE A REVISÃO GERAL E ANUAL DA REMUNERAÇÃO DOS SERVIDORES PÚBLICOS DOS PODERES EXECUTIVO E LEGISLATIVO, DAS AUTARQUIAS E FUNDAÇÕES MUNICIPAIS.</t>
   </si>
   <si>
     <t>1899</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1899/1899_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1899/1899_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A SUPLEMENTAR SUBVENÇÃO SOCIAL CONCEDIDA À SOCIEDADE UBAENSE DE ARTES E OFÍCIOS E A CONCEDER NOVA SUBVENÇÃO SOCIAL À ASSOCIAÇÃO BENEFICENTE CATÓLICA &amp;#8211; CASA DO GURI, NO PRESENTE EXERCÍCIO, E CONTÉM OUTRAS DISPOSIÇÕES.</t>
   </si>
   <si>
     <t>1900</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1900/1900_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1900/1900_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A REPASSAR SUBVENÇÃO SOCIAL À SOCIEDADE UBAENSE DE ARTES E OFÍCIOS, COM RECURSOS PROVENIENTES DE DOAÇÃO DE IMPOSTO DE RENDA DE PESSOAS FÍSICAS, AO FUNDO MUNICIPAL DA CRIANÇA E DO ADOLESCENTE, E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1901</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1901/1901_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1901/1901_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO &amp;#8220;BOLSA VERDE &amp;#8211; PROGRAMA MUNICIPAL DE PAGAMENTO POR SERVIÇOS AMBIENTAIS &amp;#8211; PRODUTOR DE ÁGUA&amp;#8221;, PARA PROPRIETÁRIOS DE IMÓVEIS RURAIS SITUADOS NA BACIA DO RIO UBÁ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1902</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1902/1902_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1902/1902_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE INCENTIVO FINANCEIRO ÀS COOPERATIVAS E ASSOCIAÇÃO DE CATADORES DE MATERIAIS RECICLÁVEIS &amp;#8211; BOLSA CATADOR.</t>
   </si>
   <si>
     <t>1903</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1903/1903_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1903/1903_texto_integral.pdf</t>
   </si>
   <si>
     <t>Estabelece proposta orçamentária do município de ubá para o exercício financeiro de 2016, estimando a receita e fixando a despesa. (LOA 2016)</t>
   </si>
   <si>
     <t>1904</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1904/1904_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1904/1904_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DO ANEXO IV DA LEI COMPLEMENTAR Nº 093, DE 13 DE ABRIL DE 2007, QUE DISPÕE SOBRE O PLANO DE CARGOS E SALÁRIOS DA CÂMARA MUNICIPAL DE UBÁ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1905</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1905/1905_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1905/1905_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A SUPLEMENTAR A DOTAÇÃO ORÇAMENTÁRIA ABERTA PELA LEI MUNICIPAL 4289, DE 03 DE JUNHO DE 2015, DESTINADO A CONTRIBUIÇÕES PARA ATENDIMENTO AO PLANO DE AÇÃO DA REDE DE ATENÇÃO ÀS URGÊNCIAS E EMERGÊNCIAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1906</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1906/1906_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1906/1906_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO A SUPLEMENTAR SUBVENÇÃO CONCEDIDA À ENTIDADE AMIGOS DOS ANIMAIS-ADA, PARA REALIZAÇÃO DE DESPESAS DE CUSTEIO E CONTÉM OUTRAS DISPOSIÇÕES.</t>
   </si>
   <si>
     <t>1907</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1907/1907_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1907/1907_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DO TÍTULO DE CIDADANIA HONORÁRIA DE UBÁ AO PADRE ANTÔNIO CARLOS MARTINS RIBEIRO.</t>
   </si>
   <si>
     <t>1908</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1908/1908_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1908/1908_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DO TÍTULO DE CIDADANIA HONORÁRIA DE UBÁ AO SENHOR JOSÉ DIAS DE OLIVEIRA.</t>
   </si>
   <si>
     <t>1909</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1909/1909_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1909/1909_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DO TÍTULO DE CIDADANIA HONORÁRIA DE UBÁ A SENHORA MARIA INÊS PORTO MAGALHÃES.</t>
   </si>
   <si>
     <t>1910</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1910/1910_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1910/1910_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ESPECIAL NO VALOR DE R$ 23.000,00 JUNTO AO ORÇAMENTO MUNICIPAL DE 2015, PARA REALIZAÇÃO DE DESPESAS DE CAPITAL NO ÂMBITO DA SECRETARIA MUNICIPAL DE SAÚDE/FUNDO MUNICIPAL DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1911</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1911/1911_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1911/1911_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O QUADRO DE VALORES DAS SUBVENÇÕES INSERIDO NO ART. 1º DA LEI MUNICIPAL Nº 4260, DE 19 DE JANEIRO DE 2015.</t>
   </si>
   <si>
     <t>1912</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1912/1912_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1912/1912_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DO TÍTULO DE CIDADANIA HONORÁRIA DE UBÁ AO DOUTOR RAFAEL GOMES DE OLIVEIRA.</t>
   </si>
   <si>
     <t>1913</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1913/1913_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1913/1913_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DO TÍTULO DE CIDADANIA HONORÁRIA DE UBÁ AO DOUTOR FERNANDO DIAS DA SILVA.</t>
   </si>
   <si>
     <t>1914</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1914/1914_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1914/1914_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DO TÍTULO DE CIDADANIA HONORÁRIA DE UBÁ AO SENHOR JOSÉ ANTÔNIO DE OLIVEIRA.</t>
   </si>
   <si>
     <t>1915</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1915/1915_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1915/1915_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITOS ADICIONAIS ESPECIAIS NO VALOR DE R$94.000,00 JUNTO AO ORÇAMENTO MUNICIPAL DE 2015, PARA REALIZAÇÃO DE DESPESAS NO ÂMBITO DA SECRETARIA MUNICIPAL DE SAÚDE/FUNDO MUNICIPAL DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1916</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1916/1916_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1916/1916_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE RUA MARIA DE LANA CANESCHI A LOGRADOURO PÚBLICO DESTA CIDADE.</t>
   </si>
   <si>
     <t>1917</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1917/1917_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1917/1917_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA MUNICIPAL A ASSOCIAÇÃO ENCONTRO DE PAGODEIROS DE UBÁ, COM SEDE NESTA CIDADE.</t>
   </si>
   <si>
     <t>1918</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1918/1918_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1918/1918_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIA O PODER EXECUTIVO A OUTORGAR CONCESSÃO DE USO DE IMÓVEL PÚBLICO AO DESAFIO JOVEM DE UBÁ &amp;#8211; DEJUB, TENDO POR OBJETO UMA PROPRIEDADE RURAL SITUADA ÀS MARGENS DA RODOVIA UBÁ &amp;#8211; DIVINÉSIA, NO BAIRRO TANQUINHO, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1919</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1919/1919_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1919/1919_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE RUA FERNANDO DINIZ NETO, A LOGRADOURO PÚBLICO DESTA CIDADE.</t>
   </si>
   <si>
     <t>1920</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1920/1920_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1920/1920_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE RUA JOSÉ GAZOLLA, A LOGRADOURO PÚBLICO DESTA CIDADE.</t>
   </si>
   <si>
     <t>1921</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1921/1921_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1921/1921_texto_integral.pdf</t>
   </si>
   <si>
     <t>OFICIALIZA DENOMINAÇÃO DE LOGRADOUROS PÚBLICOS DOS BAIRROS PAULINO FERNANDES III E IV E CONTÉM OUTRAS PROVIDÊNICAS. (RUA JOSÉ HORTA GALVÃO; RUA LUIZA TEIXEIRA DA SILVA; RUA ORQUÍDEA; RUA JESUS FERRARI; RUA HORTÊNSIA; RUA OSMAR VICENTE DE SOUZA; RUA FÁBRIO XAVIER BARLETTA; RUA VITÓRIA RÉGIA; RUA OLGA DUTRA BALBI; RUA AMANCIO TEIXEIRA; RUA ROSEIRA; RUA ELZIRA TEIXEIRA GUIMARÃES; RUA ACÁCIA).</t>
   </si>
   <si>
     <t>1922</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1922/1922_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1922/1922_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$58.000,00 JUNTO AO ORÇAMENTO MUNICIPAL DE 2015, PARA REALIZAÇÃO DE DESPESAS DE CUSTEIO NO ÂMBITO DA SECRETARIA MUNICIPAL DE SAÚDE/FUNDO MUNICIPAL DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1923</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1923/1923_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1923/1923_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DO ANEXO DE METAS FISCAIS E DO ANEXO DE METAS E PRIORIDADES, AMBOS INTEGRANTES DAS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO DE 2016 INSTITUÍDAS PELA LEI MUNICIPAL 4298/2015, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1924</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1924/1924_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1924/1924_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DOS PROGRAMAS, OBJETIVOS E METAS DA ADMINISTRAÇÃO MUNICIPAL, REFERENTE AO PLANO PLURIANUAL DO QUADRIÊNIO 2014-2017, INSTITUÍDO PELA LEI MUNICIPAL 4174/2013, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1881</t>
   </si>
   <si>
     <t>59000</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1881/1881_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1881/1881_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE TÍTULO DE CIDADANIA HONORÁRIA DE UBÁ AO DEPUTADO ESTADUAL MISSIONÁRIO MÁRCIO SANTIAGO.</t>
   </si>
   <si>
     <t>1457</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1457/1457_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1457/1457_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA O ARTIGO 46 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE UBÁ, RENUMERANDO SEUS INCISOS; CRIA A COMISSÃO DA PESSOA IDOSA E DESMEMBRA A COMISSÃO DE EDUCAÇÃO, SAÚDE E ASSISTÊNCIA SOCIAL, PARA A CRIAÇÃO DA COMISSÃO DA SAÚDE, COMISSÃO DA EDUCAÇÃO E DA COMISSÃO DE DESENVOLVIMENTO SOCIAL._x000D_
 </t>
   </si>
   <si>
     <t>1458</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1458/1458_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1458/1458_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO ÂMBITO DA CÂMARA MUNICIPAL DE UBÁ O CÓDIGO DE ÉTICA E DECORO PARLAMENTAR, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/141/141_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/141/141_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO DE CARGOS, CARREIRAS E VENCIMENTOS DOS SERVIDORES DA CÂMARA MUNICIPAL DE UBÁ, O ESTÍMULO À FORMAÇÃO PROFISSIONAL DO SERVIDOR, SUA CONTRIBUIÇÃO AO PROCESSO DE TRABALHO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1459</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1459/1459_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1459/1459_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE UBÁ, RENUMERANDO SEUS INCISOS E CRIA A COMISSÃO DE PROTEÇÃO ANIMAL.</t>
   </si>
   <si>
     <t>1649</t>
   </si>
   <si>
     <t>REP</t>
   </si>
   <si>
     <t>Representação</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1649/1649_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1649/1649_texto_integral.pdf</t>
   </si>
   <si>
     <t>"QUESTIONANDO A RESPEITO DAS ALTAS CONTAS DE ÁGUA EMITIDAS PARA DIVERSOS MORADORES DA CIDADE DE UBÁ, QUE SEQUER RECEBERAM UM VOLUME SIGNIFICATIVO DE ÁGUA, TENDO SUAS CONTAS EM MUITOS CASOS DOBRADAS DE VALOR SEM RECEBER A QUANTIDADE DESCRITA NA CONTA. CABE RESSALTAR AS CONSTANTES CONSTATAÇÕES DE AR NA TUBULAÇÃO DE ÁGUA, QUE SEM DÚVIDAS ESTÁ RODANDO O RELÓGIO E ENCARECENDO AS CONTAS DE ÁGUA DOS UBAENSES.</t>
   </si>
   <si>
     <t>1650</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1650/1650_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1650/1650_texto_integral.pdf</t>
   </si>
   <si>
     <t>"SOLICITANDO RELATÓRIO CONTENDO OS ÍNDICES DE CRIMINALIDADE NO MUNICÍPIO DE UBÁ E REGIÃO DURANTE O MÊS DE JANEIRO DE 2015."</t>
   </si>
   <si>
     <t>1651</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1651/1651_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1651/1651_texto_integral.pdf</t>
   </si>
   <si>
     <t>"ENVIO DE CORRESPONDÊNCIA AO COMANDANTE DO 21º BATALHAO DE POLÍCIA MILITAR DE MINAS GERAIS, TEN. CEL. LÚCIO MAURO CAMPOS SILVA E AO MINISTÉRIO PÚBLICO, QUESTIONANDO-OS SOBRE A VIABILIDADE DA REALIZAÇÃO DO CARNAVAL EM UBÁ,"</t>
   </si>
   <si>
     <t>1652</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1652/1652_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1652/1652_texto_integral.pdf</t>
   </si>
   <si>
     <t>" ENVIO DE CORRESPONDÊNCIA AO SR. PRESIDENTE DO INTERSIND, MICHEL HENRIQUE PIRES, CONVIDANDO-O PARA QUE COMPAREÇA A ESTA CASA DE LEIS E PRESTAR INFORMAÇÕES SOBRE A ENTREVISTA CONCEDIDA A TRIBUNA DE MINAS,REVELANDO AS DIFICULDADES RECENTES DO POLO MOVELEIRO DE UBÁ.</t>
   </si>
   <si>
     <t>1653</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1653/1653_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1653/1653_texto_integral.pdf</t>
   </si>
   <si>
     <t>"ENVIO DE CORRESPONDÊNCIA A DIREÇÃO DA COPASA/MG EM UBÁ, SOLICITANDO-LHES URGENTES PROVIDÊNCIAS QUANTO A UM RESERVATÓRIO DE ÁGUA DA CONCESSIONÁRIA LOCALIZADO NA RUA MARIA DA GLÓRIA DE ARAÚJO, BAIRRO ALTAIR ROCHA, QUE TEM TRANSBORDADO EM EXCESSIVAS VEZES"</t>
   </si>
   <si>
     <t>1654</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1654/1654_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1654/1654_texto_integral.pdf</t>
   </si>
   <si>
     <t>"AO EXCELENTÍSSIMO SENHOR DIRETOR REGIONAL DA COPASA, PARA INFORMAR OS RESULTADOS DAS PERFURAÇÃO DE POÇOS NO MUNICÍPIO DE UBÁ, BEM COMO A PREPARAÇÃO DO PLANO DE CONTINGÊNCIA PARA O PERÍODO DE SECA."</t>
   </si>
   <si>
     <t>1655</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1655/1655_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1655/1655_texto_integral.pdf</t>
   </si>
   <si>
     <t>"AO SR. LEANDRO BORGES DA CRUZ, GERENTE DA COPASA UBÁ, SOLICITANDO-LHE A POSSIBILIDADE DE INSERIR NA PROGRAMAÇÃO DE OBRAS O PROLONGAMENTO DA TUBULAÇÃO DE ÁGUA NA RUA JOSÉ MACHADA ATÉ A ÚLTIMA RESIDÊNCIA, BAIRRO PALMEIRAS."</t>
   </si>
   <si>
     <t>1656</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1656/1656_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1656/1656_texto_integral.pdf</t>
   </si>
   <si>
     <t>A ESTA CÂMARA, ÀS SECRETARIAS MUNICIPAIS E ÀS ENTIDADES DE UTILIDADE PÚBLICA, CONVIDANDO-AS PARA PARTICIPAREM DO ENCONTRO DO CENTRO DE ESTUDOS DA ADMINISTRAÇÃO PÚBLICA.</t>
   </si>
   <si>
     <t>1657</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1657/1657_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1657/1657_texto_integral.pdf</t>
   </si>
   <si>
     <t>À DIREÇÃO DO DER/MG REGIONAL UBÁ, PROMOVER A CONSTRUÇÃO DE TRÊS LOMBADAS PRÓXIMAS AO KM 01 DO TREVO DAS CIDADES UBÁ &amp;#8211; GUIDOVAL &amp;#8211; RODEIRO.</t>
   </si>
   <si>
     <t>1658</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1658/1658_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1658/1658_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO COORDENADOR DO DER/MG REGIONAL UBÁ, CONSTRUÇÃO DE UMA ROTATÓRIA NO TREVO ENTRE AS CIDADES UBÁ &amp;#8211; GUIDOVAL &amp;#8211; RODEIRO.</t>
   </si>
   <si>
     <t>1659</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1659/1659_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1659/1659_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO DEPUTADO ESTADUAL DIRCEU DOS SANTOS RIBEIRO, INTERCEDER JUNTO À SECRETARIA DE ESTADO DE SAÚDE, VISANDO À AQUISIÇÃO DE UMA AMBULÂNCIA PARA SERVIR A COMUNIDADE DE DIAMANTE.</t>
   </si>
   <si>
     <t>1661</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1661/1661_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1661/1661_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO TEN. CEL. MAURO LÚCIO CAMPOS SILVA, COMANDANTE DO 21º BPMMG, VIABILIZAR MAIOR POLICIAMENTO, POR MEIO DE VIATURAS, NO DISTRITO DE DIAMANTE, EM RAZÃO AO GRANDE NÚMERO DE ASSUNTOS.</t>
   </si>
   <si>
     <t>1660</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1660/1660_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1660/1660_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO GERENTE DA COPASA UBÁ, CONVIDANDO-O PARA COMPARECER NESTA CÂMARA, PARA DISCORRER SOBRE ASSUNTOS DE INTERESSA DA POPULAÇÃO UBAENSE._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1662</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1662/1662_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1662/1662_texto_integral.pdf</t>
   </si>
   <si>
     <t>À OI REGIONAL UBÁ, SUBSTITUIÇÃO DO TELEFONE PÚBLICO ORELHÃO, LOCALIZADO NO CÓRREGO DO SANTANA, QUE HÁ MUITO MESES NÃO ESTÁ FUNCIONANDO.</t>
   </si>
   <si>
     <t>1663</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1663/1663_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1663/1663_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO TEN. CEL. LÚCIO MAURO CAMPOS FILHO, COMANDANTE DO 21º BPMMG, VIABILIZAR MAIOR POLICIAMENTO, POR MEIO DE VIATURAS, NAS PROXIMIDADES DO POSTO DE SAÚDE DO BAIRRO AGROCERES.</t>
   </si>
   <si>
     <t>1664</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1664/1664_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1664/1664_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">À DIREÇÃO DA VIAÇÃO UBÁ, A POSSIBILIDADE DE MANTER O TRAJETO ANTIGO DO ÔNIBUS NO BAIRRO SANTA EDWIGES II (LOTEAMENTO LOURO PARMA), A PEDIDO DOS MORADORES._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1665</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1665/1665_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1665/1665_texto_integral.pdf</t>
   </si>
   <si>
     <t>À DIREÇÃO DA ENERGISA EM CATAGUASES/MG, PARA INFORMAR SOBRE O EXCESSIVO AUMENTO DA CONTA DE LUZ DOS MUNÍCIPES DE UBÁ, BEM COMO QUE EXPLIQUE O MOTIVO DE TANTOS LOTEAMENTOS ILUMINADOS SEM QUALQUER MORADOR.</t>
   </si>
   <si>
     <t>1666</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1666/1666_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1666/1666_texto_integral.pdf</t>
   </si>
   <si>
     <t>ÀS ENTIDADES SOCIAIS, ASSOCIAÇÕES DE BAIRROS, PSF&amp;#8217;S, UNIVERSIDADES, SECRETARIA DE DESENVOLVIMENTO SOCIAL DE UBÁ, ESCOLAS PÚBLICAS E PARTICULARES, INFORMADO A ABERTURA DE INSCRIÇÕES PARA A 8ª EDIÇÃO DO CURSO SUPERA (SISTEMA PARA DETECÇÃO DO USO ABUSIVO E DEPENDÊNCIA DE SUBSTÂNCIAS PSICOATIVAS: ENCAMINHAMENTO, INTERVENÇÃO BREVE, REINSERÇÃO SOCIAL E ACOMPANHAMENTO).</t>
   </si>
   <si>
     <t>1667</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1667/1667_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1667/1667_texto_integral.pdf</t>
   </si>
   <si>
     <t>ÀS CÂMARAS MUNICIPAIS DA REGIÃO DA ZONA DA MATA, CONVIDANDO-AS A PARTICIPAREM DO ENCONTRO DA ASSOCIAÇÃO BRASILEIRA DE TELEVISÕES E RÁDIOS LEGISLATIVAS, QUE SERÁ REALIZADO NA ESCOLA DO LEGISLATIVO DA ASSEMBLEIA LEGISLATIVA DE MINAS GERAIS, EM BELO HORIZONTE.</t>
   </si>
   <si>
     <t>1668</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1668/1668_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1668/1668_texto_integral.pdf</t>
   </si>
   <si>
     <t>1669</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1669/1669_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1669/1669_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO CHEFE DO DER/MG, A REALIZAÇÃO DA CAPINA E LIMPEZA GERAL NAS LATERAIS DA RODOVIA UBÁ-DIVINÉSIA, DO TRECHO COMPREENDIDO ENTRE O TREVO DO BAIRRO SANTA EDWIGES ATÉ A COMUNIDADE JOÃO TEIXEIRA &amp;#8211; TANQUINHO.</t>
   </si>
   <si>
     <t>1670</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1670/1670_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1670/1670_texto_integral.pdf</t>
   </si>
   <si>
     <t>À DIREÇÃO DA COPASA, PROVIDÊNCIAS URGENTES QUANTO A UMA BOMBA D&amp;#8217;ÁGUA DE PROPRIEDADE DESSA CONCESSIONÁRIA, LOCALIZADA NA AVENIDA JOSÉ CAMPOMIZZI FILHO, NAS PROXIMIDADES DO Nº 39, BAIRRO ALTAIR ROCHA, QUE TEM FICADO 24 HORAS LIGADAS, INCOMODANDO OS MORADORES, COM SEU INTENSO BARULHO.</t>
   </si>
   <si>
     <t>1671</t>
   </si>
   <si>
     <t>Darci Pires da Silva, Rafael Paulo de Freitas, Samuel Gazolla Lima, Vinícius Samôr de Lacerda</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1671/1671_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1671/1671_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO DEPUTADO ESTADUAL IRAN BARBOSA, PRESIDENTE DA COMISSÃO EXTRAORDINÁRIA DAS ÁGUAS, PARA QUE A CIDADE DE UBÁ, ATRAVÉS DESTA CASA, POSSA SEDIAR UMA DAS ETAPAS DO &amp;#8220;SEMINÁRIO LEGISLATIVO DAS ÁGUAS&amp;#8221;.</t>
   </si>
   <si>
     <t>1672</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1672/1672_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1672/1672_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO DEPUTADO ESTADUAL DIRCEU DOS SANTOS RIBEIRO, PARA QUE, EM PARCEIRA COM ESTA CÂMARA, COMO TAMBÉM COM A SECRETARIA MUNICIPAL DO AMBIENTE E MOBILIDADE URBANA E A RECILAU, POSSAM IMPLEMENTAR EM NOSSA CIDADE O PROGRAMA BOLSA RECICLAGEM, DA SEMAD &amp;#8211; SECRETARIA DE ESTADO E DESENVOLVIMENTO SUSTENTÁVEL DE MINAS GERAIS.</t>
   </si>
   <si>
     <t>1673</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1673/1673_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1673/1673_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO DEPUTADO ESTADUAL DIRCEU DOS SANTOS RIBEIRO, PARA QUE, EM PARCEIRA COM ESTA CÂMARA, POSSAM INSTALAR, EM NOSSO MUNICÍPIO, OS SERVIÇOS DO CIDADÃO DA UNIDADE DE ATENDIMENTO INTEGRADO (UAI).</t>
   </si>
   <si>
     <t>1674</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1674/1674_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1674/1674_texto_integral.pdf</t>
   </si>
   <si>
     <t>ÀS SECRETARIAS DE ESTADO DA EDUCAÇÃO, DE DESENVOLVIMENTO AGRÁRIO, DE AGRICULTURA E PECUÁRIA, DO TRABALHO E DESENVOLVIMENTO SOCIAL, DE GOVERNO E ASSEMBLEIA DE MINAS, PARA DESENVOLVER PROGRAMA/PROJETO COM AÇÕES CONJUNTAS ENTRE AS DIVERSAS SECRETARIAS (AÇÕES DE QUALIFICAÇÃO, ORGANIZAÇÃO COOPERATIVA, ESTRUTURAÇÃO, INCENTIVO, INSTITUCIONALIZAÇÃO DE POLÍTICA PÚBLICA, ETC.), PARA APOIAR MULHERES PRODUTORAS RURAIS ATRAVÉS DO FOMENTO À CRIAÇÃO DE UMA ECONOMIA SOLIDÁRIA, COM USO DOS RECURSOS DO PNAE &amp;#8211; PROGRAMA NACIONAL DE ALIMENTAÇÃO ESCOLAR, NAS ESCOLAS DA REDE MUNICIPAL DE ESTADUAL DE ENSINO E DO PAA &amp;#8211; PROGRAMA DE AQUISIÇÃO DE ALIMENTOS, NAS DIVERSAS INSTITUIÇÕES.</t>
   </si>
   <si>
     <t>1675</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1675/1675_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1675/1675_texto_integral.pdf</t>
   </si>
   <si>
     <t>ÀS ESCOLAS PÚBLICAS ESTADUAIS DE UBÁ E REGIÃO, INFORMANDO A ABERTURA DAS INSCRIÇÕES PARA O FESTIVAL DE TEATRO ESTUDANTIL.</t>
   </si>
   <si>
     <t>1676</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1676/1676_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1676/1676_texto_integral.pdf</t>
   </si>
   <si>
     <t>À DIREÇÃO DA CONCESSIONÁRIA VIAÇÃO UBÁ, EXPLICAÇÕES QUANTO A NÃO CIRCULAÇÃO DE ÔNIBUS APÓS AS 18H30MINH, NA PARTE ALTA DO BAIRRO SANTA BERNADETE.</t>
   </si>
   <si>
     <t>1677</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1677/1677_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1677/1677_texto_integral.pdf</t>
   </si>
   <si>
     <t>O ENVIO DE CORRESPONDÊNCIA ÀS ESCOLAS ESTADUAIS SENADOR LEVINDO COELHO, DEPUTADO CARLOS PEIXOTO FILHO E PADRE JOÃOZINHO, INFORMANDO-AS SOBRE O PEDIDO E LIBERAÇÃO DE RECURSOS PARA VIABILIZAR O PLENO FUNCIONAMENTO DE SALAS DE INFORMÁTICA.</t>
   </si>
   <si>
     <t>1678</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1678/1678_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1678/1678_texto_integral.pdf</t>
   </si>
   <si>
     <t>O ENVIO DE CORRESPONDÊNCIA ÀS SECRETARIAS DE ESTADO DA EDUCAÇÃO E DE CIÊNCIA, TECNOLOGIA E ENSINO SUPERIOR, PARA VIABILIZAR EM PARCERIA COM GOVERNO FEDERAL, A CONSTRUÇÃO DE UMA UNIDADE EDUCACIONAL NO MUNICÍPIO, ATRAVÉS DO PROGRAMA BRASIL PROFISSIONALIZADO, POIS ALÉM DE ATENDER A DEMANDA DE CAPACITAÇÃO E QUALIFICAÇÃO DE MÃO DE OBRA NO MAIOR PÓLO MOVELEIRO DA REGIÃO SUDESTE, IRÁ ATENDER UMA IMPORTANTE DEMANDA DE TODA COMUNIDADE ESCOLAR, DA UNIDADE DA UEMG-UBÁ, NA CONSTRUÇÃO DE UM CAMPUS PARA DESENVOLVER, AINDA COM MAIOR QUALIDADE, AS ATIVIDADES DE ENSINO, PESQUISA E EXTENSÃO E, EM AMBAS AS SITUAÇÕES, CONTRIBUIR PARA O DESENVOLVIMENTO ECONÔMICO, SOCIAL E AMBIENTAL DO MUNICÍPIO DE UBÁ.</t>
   </si>
   <si>
     <t>1679</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1679/1679_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1679/1679_texto_integral.pdf</t>
   </si>
   <si>
     <t>ÀS ENTIDADES CULTURAIS DA CIDADE E DIVULGAÇÃO PELA SECRETARIA MUNICIPAL DE CULTURA, CIÊNCIA DO EDITAL 01/2015 DO FUNDO ESTADUAL DE CULTURA, DE CONVOCAÇÃO DAS CÂMARAS SETORIAIS PARITÁRIAS.</t>
   </si>
   <si>
     <t>1680</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1680/1680_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1680/1680_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO DIRETOR DO DEPARTAMENTO DE ESTRADAS DE RODAGEM DE MINAS GERAIS - 5ª COORDENADORIA REGIONAL, DR. CÉLIO MOREIRA DA SILVA, SOLICITANDO PROVIDÊNCIAS SOBRE UM PONTO MUITO PERIGOSO DA RODOVIA UBÁ- DIVINÉSIA, ONDE TÊM OCORRIDO MUITOS ACIDENTES E MORTES.</t>
   </si>
   <si>
     <t>1681</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1681/1681_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1681/1681_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO DEPUTADO ESTADUAL DIRCEU DOS SANTOS RIBEIRO, PARA QUE INTERCEDA JUNTO AO GOVERNO DO ESTADO DE MINAS GERAIS, VISANDO INCLUIR NA PROGRAMAÇÃO DE OBRAS E SERVIÇOS DO ESTADO, A PAVIMENTAÇÃO ASFÁLTICA DA ESTRADA QUE LIGA A CIDADE DE UBÁ AO DISTRITO DE UBARI, PASSANDO PELO DISTRITO DE MIRAGAIA, NUMA EXTENSÃO APROXIMADA DE 14 KM.</t>
   </si>
   <si>
     <t>1682</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1682/1682_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1682/1682_texto_integral.pdf</t>
   </si>
   <si>
     <t>À CONCESSIONÁRIA VIVO S.A, SOLICITANDO A INSTALAÇÃO DE UMA TORRE DE TELEFONIA CELULAR NA REGIÃO DO SÍTIO CRUZEIRO DO SUL, LOCALIZADO PRÓXIMO AO CAMPO DO SANTO ANTÔNIO, NA RODOVIA SENTIDO UBÁ-GUIDOVAL.</t>
   </si>
   <si>
     <t>1683</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1683/1683_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1683/1683_texto_integral.pdf</t>
   </si>
   <si>
     <t>À VIAÇÃO UBÁ, A GENTILEZA DE INCLUIR NA COMUNIDADE DA LIGAÇÃO A ROTA DO SERVIÇO DE TRANSPORTE PÚBLICO DE UBÁ, A PEDIDO DE SEUS MORADORES</t>
   </si>
   <si>
     <t>1684</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1684/1684_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1684/1684_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO DEPUTADO ESTADUAL DIRCEU DOS SANTOS RIBEIRO, INJUNÇÕES NECESSÁRIAS QUE PERMITAM A CONSTRUÇÃO DE UMA PONTE NA AVENIDA COMENDADOR JACINTO SOARES DE SOUSA LIMA, EM FRENTE AO INÍCIO DA RUA ISAURA REZENDE, EM CONJUNTO COM O EXECUTIVO DE UBÁ.</t>
   </si>
   <si>
     <t>1685</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1685/1685_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1685/1685_texto_integral.pdf</t>
   </si>
   <si>
     <t>À DIRETORIA DA EMPRESA IMOP, SUGERINDO, A PEDIDO DOS MORADORES CIRCUNVIZINHOS, MELHORIAS COM RELAÇÃO AO MANEJO DO PÓ DE SERRAGEM DISPERSO NO AR DURANTE O DIA E À NOITE.</t>
   </si>
   <si>
     <t>1686</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1686/1686_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1686/1686_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO DEPUTADO ESTADUAL DIRCEU DOS SANTOS RIBEIRO, SOLICITANDO-LHE A DOAÇÃO DE CADEIRAS DE RODA, CADEIRAS DE BANHO, MULETAS E ANDADORES AO CONSELHO CENTRAL SÃO VICENTE DE PAULO (VICENTINOS).</t>
   </si>
   <si>
     <t>1687</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1687/1687_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1687/1687_texto_integral.pdf</t>
   </si>
   <si>
     <t>ÀS ENTIDADES CULTURAIS DE UBÁ, INFORMANDO A ABERTURA DAS INSCRIÇÕES PARA O FUNDO ESTADUAL DE CULTURA.</t>
   </si>
   <si>
     <t>1688</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1688/1688_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1688/1688_texto_integral.pdf</t>
   </si>
   <si>
     <t>ÀS ESCOLAS ESTADUAIS DE ENSINO MÉDIO DA REDE PÚBLICA, INFORMANDO SOBRE O PROGRAMA JOVENS EMBAIXADORES.</t>
   </si>
   <si>
     <t>1689</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1689/1689_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1689/1689_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVIDANDO AS ENTIDADES SOCIAIS DA CIDADE E SOLICITANDO A PARTICIPAÇÃO DE SERVIDORES E VEREADORES INTERESSADOS NA REUNIÃO DE CONSTRUÇÃO DO 3º CURSO REALIDADE BRASILEIRA DA ZONA DA MATA MINEIRA.</t>
   </si>
   <si>
     <t>1690</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1690/1690_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1690/1690_texto_integral.pdf</t>
   </si>
   <si>
     <t>ÀS BANDAS MUSICAIS DA CIDADE DE UBÁ, INFORMANDO A ABERTURA DE EDITAL DA SECRETARIA DE ESTADO DE CULTURA E A CODEMIG, QUE NESTE ANO TEM R$ 1 MILHÃO DE RECURSOS DESTINADOS ÀS CORPORAÇÕES MUSICAIS DO ESTADO.</t>
   </si>
   <si>
     <t>1691</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1691/1691_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1691/1691_texto_integral.pdf</t>
   </si>
   <si>
     <t>ÀS ENTIDADES QUE TRABALHAM NO TRATAMENTO E REINSERÇÃO DE DEPENDENTES DE DROGAS, INFORMANDO PEDIDO REALIZADO A SUBSECRETARIA DE POLÍTICAS SOBRE DROGAS DO ESTADO DE MINAS GERAIS, SOLICITANDO RECURSOS E APOIO ÀS ENTIDADES DA NOSSA CIDADE, COMO TAMBÉM A INCLUSÃO DAS MESMAS NA REDE COMPLEMENTAR DE SUPORTE SOCIAL NA ATENÇÃO AO DEPENDENTE QUÍMICO &amp;#8211; RCSS/DQ.</t>
   </si>
   <si>
     <t>1692</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1692/1692_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1692/1692_texto_integral.pdf</t>
   </si>
   <si>
     <t>À DIRETORIA DO CONSÓRCIO INTERMUNICIPAL DE SAÚDE DA REGIÃO SUDESTE, CISDESTE, QUE É RESPONSÁVEL PELO GERENCIAMENTO DO SAMU, SUGERINDO MELHORIAS NO ATENDIMENTO VIA TELEFONE</t>
   </si>
   <si>
     <t>1693</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1693/1693_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1693/1693_texto_integral.pdf</t>
   </si>
   <si>
     <t>À ASSOCIAÇÃO DOS CONDUTORES DE CICLOMOTORES DE UBÁ E REGIÃO (ASCONCIUR), PARA COMPARECER A ESTA CASA DE LEIS, PARA DEBATER A SITUAÇÃO DOS CICLOMOTORES NA CIDADE DE UBÁ, PRINCIPALMENTE APÓS O ANÚNCIO PELO DETRAN DE MG, DE REALIZAÇÃO DE CONVÊNIOS COM VÁRIOS MUNICÍPIOS, PARA REALIZAÇÃO DA REGULARIZAÇÃO DOS CICLOMOTORES, COMO O REGISTRO, EMPLACAMENTO, COBRANÇA DE IPVA, SEGURO, ETC.</t>
   </si>
   <si>
     <t>1694</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1694/1694_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1694/1694_texto_integral.pdf</t>
   </si>
   <si>
     <t>À MESA DIRETORA DA CÂMARA PARA APOIAR A REALIZAÇÃO DE UM DEBATE PÚBLICO SOBRE A SITUAÇÃO DOS ANIMAIS ABANDONADOS NAS RUAS DA CIDADE, A SITUAÇÃO DE MAUS TRATOS, A DEFINIÇÃO DE POLÍTICAS PÚBLICAS NO TEMA E SOBRE A REGULAMENTAÇÃO DA LEI COMPLEMENTAR NÚMERO 169/2014, QUE INSTITUI O CÓDIGO DE SAÚDE DO MUNICÍPIO DE UBÁ E DÁ OUTRAS PROVIDÊNCIAS, EM REFERÊNCIA A ALGUNS ARTIGOS DO CAPÍTULO V &amp;#8211; DO CONTROLE DE ZOONOSES E ENDEMIAS E DA CRIAÇÃO DE ANIMAIS.</t>
   </si>
   <si>
     <t>1695</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1695/1695_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1695/1695_texto_integral.pdf</t>
   </si>
   <si>
     <t>ÀS ESCOLAS ESTADUAIS DO MUNICÍPIO DE UBÁ, INCENTIVANDO-AS A PARTICIPAREM DO CONCURSO &amp;#8220;RESPOSTAS PARA O AMANHÃ&amp;#8221;, PROMOVIDO PELA SAMSUNG, EM PARCEIRA COM O CONSELHO NACIONAL DE SECRETÁRIOS DE EDUCAÇÃO (CONSED).</t>
   </si>
   <si>
     <t>1696</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1696/1696_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1696/1696_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SECRETÁRIO DE ESTADO DA SAÚDE DE MINAS GERAIS, SR. FAUSTO PEREIRA DOS SANTOS, SOLICITANDO-LHE MAIORES INFORMAÇÕES REFERENTES À NOTA TÉCNICA Nº 001/2015, ENDEREÇADA ÀS SECRETARIAS E GERÊNCIAS REGIONAIS DE SAÚDE, QUANTO À SUSPENSÃO TEMPORÁRIA DA VERBA DIRECIONADA PARA AS CIRURGIAS ELETIVAS NO MUNICÍPIO DE UBÁ.</t>
   </si>
   <si>
     <t>1703</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1703/1703_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1703/1703_texto_integral.pdf</t>
   </si>
   <si>
     <t>À DIREÇÃO DA ECP ENGENHARIA, SOLICITANDO EXPLICAÇÕES COM RELAÇÃO AO ATENDIMENTO PRESTADO À POPULAÇÃO.</t>
   </si>
   <si>
     <t>1704</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1704/1704_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1704/1704_texto_integral.pdf</t>
   </si>
   <si>
     <t>À DIREÇÃO DA CONCESSIONÁRIA ENERGISA, SOLICITANDO QUE SEJA VERIFICADO A FALTA DE LUZ EM ALGUNS POSTES DENTRO DA SUBESTAÇÃO DE ENERGIA DO DISTRITO DE DIAMANTE DE UBÁ, A PEDIDO DA ASSOCIAÇÃO DE MORADORES DE DIAMANTE.</t>
   </si>
   <si>
     <t>1705</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1705/1705_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1705/1705_texto_integral.pdf</t>
   </si>
   <si>
     <t>ÀS ESCOLAS, ÀS ENTIDADES SOCIAIS, ÀS ASSOCIAÇÕES DE MORADORES E IGREJAS, INFORMANDO SOBRE A ABERTURA DE SELEÇÃO PARA ATIVIDADES CIENTÍFICAS, ARTÍSTICAS E CULTURAIS DE JOVENS BRASILEIROS PARA A MOSTRA MULTILINGUAGEM DURANTE A 3ª CONFERÊNCIA NACIONAL DE JUVENTUDE.</t>
   </si>
   <si>
     <t>1706</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1706/1706_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1706/1706_texto_integral.pdf</t>
   </si>
   <si>
     <t>ÀS COMUNIDADES TERAPÊUTICAS DE UBÁ E REGIÃO, INFORMANDO A REGULAMENTAÇÃO DAS MESMAS PELO CONSELHO NACIONAL DE POLÍTICAS SOBRE DROGAS (CONAD/MJ).</t>
   </si>
   <si>
     <t>1707</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1707/1707_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1707/1707_texto_integral.pdf</t>
   </si>
   <si>
     <t>À EMPRESA VIAÇÃO UBÁ TRANSPORTES LTDA., O ENVIO A ESTA CASA DAS SEGUINTES INFORMAÇÕES REFERENTES À ALTERAÇÃO DOS SERVIÇOS DA EMPRESA QUE OCORRERÁ A PARTIR DO DIA 15/09/2015, MAS ESPECIFICADAMENTE COM RELAÇÃO AOS CARTÕES DE PASSAGENS QUE OS USUÁRIOS NECESSITARÃO ADQUIRIR.</t>
   </si>
   <si>
     <t>1708</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1708/1708_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1708/1708_texto_integral.pdf</t>
   </si>
   <si>
     <t>À FAGOC, A POSSIBILIDADE DE REMETER A ESTA CASA DE LEIS, A RELAÇÃO DO CORPO DOCENTE DA FACULDADE DE MEDICINA, COM RESPECTIVAS TITULARIDADES DOS MESMOS.</t>
   </si>
   <si>
     <t>1709</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1709/1709_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1709/1709_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SECRETÁRIO DE ESTADO DE PLANEJAMENTO, HELVÉCIO MIRANDA MAGALHÃES JÚNIOR, A REALIZAÇÃO DE UMA AUDIÊNCIA PÚBLICA EM UBÁ COM A PRESENÇA DE AUTORIDADES DA ÁREA DE PLANEJAMENTO E SEGURANÇA PÚBLICA, VISANDO A DISCUTIR A QUESTÃO DO DÉFICIT DE INVESTIGADORES DE POLICIA CIVIL DE MG.</t>
   </si>
   <si>
     <t>1710</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1710/1710_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1710/1710_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO MINISTÉRIO PÚBLICO, SOLICITANDO MANIFESTAÇÃO PARA PROIBIR QUE EMPRESAS ENVOLVIDAS EM SUSPEITA DE CORRUPÇÃO PARTICIPEM DA CONCORRÊNCIA PARA O ABASTECIMENTO DE ÁGUA E ESGOTO EM UBÁ.</t>
   </si>
   <si>
     <t>1711</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1711/1711_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1711/1711_texto_integral.pdf</t>
   </si>
   <si>
     <t>À MESA DIRETORA E À COMISSÃO DE ORÇAMENTO E FINANÇAS PARA REALIZAR AUDIÊNCIAS PÚBLICAS DO ORÇAMENTO 2016 EM LOGRADOUROS PÚBLICOS, PRINCIPALMENTE EM PRAÇAS, NAS DIVERSAS COMUNIDADES DO MUNICÍPIO E ASSIM POSSIBILITAR MAIOR PARTICIPAÇÃO POPULAR NA ELABORAÇÃO DA LO - LEI ORÇAMENTÁRIA DE 2016, QUE ESTABELECE TODOS OS GASTOS E INVESTIMENTOS EM POLÍTICAS PÚBLICAS NO MUNICÍPIO E ASSIM POSSIBILITAR MAIOR PARTICIPAÇÃO POPULAR E O EXERCER DA CIDADANIA.</t>
   </si>
   <si>
     <t>1712</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1712/1712_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1712/1712_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO MINISTÉRIO PÚBLICO, RECORRENDO PARA QUE AÇÕES SEJAM FEITAS NO ENFRENTAMENTO AO DESABASTECIMENTO DE ÁGUA EM UBÁ.</t>
   </si>
   <si>
     <t>1714</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1714/1714_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1714/1714_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SECRETÁRIO DE ESTADO DE DESENVOLVIMENTO REGIONAL E POLÍTICA URBANA &amp;#8211; SEDRU; À DIRETORIA DE REGULARIZAÇÃO FUNDIÁRIA URBANA DA SEDRU E À SUB SECRETARIA DE ASSUNTOS PARLAMENTARES, DA SECRETARIA DE ESTADO DE GOVERNO, PARA PROMOVEREM ESTUDOS E PROVIDENCIAR O PROCESSO DE REGULARIZAÇÃO FUNDIÁRIA DAS ÁREAS PERTENCENTES AO ESTADO, JUNTO À FHEMIG, NA LOCALIDADE DA COLÔNIA PADRE DAMIÃO E POVOADO SÃO DOMINGOS, QUE MUITO IRÁ CONTRIBUIR PARA O RESGATE DA CIDADANIA.</t>
   </si>
   <si>
     <t>1715</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1715/1715_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1715/1715_texto_integral.pdf</t>
   </si>
   <si>
     <t>À DIREÇÃO DA CONCESSIONÁRIA DE TRANSPORTE PÚBLICO VIAÇÃO UBÁ, SOLICITANDO A POSSIBILIDADE DE ALTERAÇÃO NA ROTA DOS ÔNIBUS NA RUA DR. FECAS E RUA DOMITILA CASTANON, AMBAS NO BAIRRO ELDORADO, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>1716</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1716/1716_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1716/1716_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO IGAM &amp;#8211; INSTITUTO MINEIRO DE GESTÃO DAS ÁGUAS, À COPASA, GOVERNO DE MINAS E ARSAE, A DECRETAÇÃO DE ESTADO DE ESCASSEZ HÍDRICA, CONFORME ESTABELECIDO PELA DELIBERAÇÃO NORMATIVA NÚMERO 49 DE 25 DE MARÇO DE 2015, QUE ESTABELECE DIRETRIZES E CRITÉRIOS GERAIS PARA A DEFINIÇÃO DE SITUAÇÃO CRÍTICA DE ESCASSEZ HÍDRICA E ESTADO DE RESTRIÇÃO DE USO DE RECURSOS HÍDRICOS SUPERFICIAIS, EM TODA BACIA HIDROGRÁFICA DO RIO UBÁ, NA CIDADE DE UBÁ.</t>
   </si>
   <si>
     <t>1717</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1717/1717_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1717/1717_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVIDAR O JUIZ DA VARA DA INFÂNCIA E JUVENTUDE EXMO. SR. DR. NILO MARQUES MARTINS JÚNIOR, O DELEGADO REGIONAL DA POLÍCIA CIVIL, EXMO SR. DR. FERNANDO DIAS DA SILVA, O PRESIDENTE DA SUB SEÇÃO DA OAB DE UBÁ, EXMO. SR. DR. MIGUEL POGGIALI GASPARONI, O COMANDANTE DO 21º BATALHÃO DE POLÍCIA MILITAR EXMO. SR. TEN. CEL. LÚCIO MAURO CAMPOS SILVA, PARA COMPARECEM À CÂMARA MUNICIPAL DE UBÁ, PARA TRATAR DE ASSUNTO LIGADO À SEGURANÇA PÚBLICA, ESPECIFICAMENTE DA APRESENTAÇÃO DO PROJETO &amp;#8220;OLHO VIVO&amp;#8221;.</t>
   </si>
   <si>
     <t>1718</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1718/1718_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1718/1718_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO MINISTÉRIO DA DEFESA E AO COMANDO DA 4ª REGIÃO MILITAR, A INTERVENÇÃO DO EXÉRCITO NA CIDADE DE UBÁ DEVIDA À SITUAÇÃO DE CALAMIDADE PELA FALTA DE ÁGUA.</t>
   </si>
   <si>
     <t>1719</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1719/1719_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1719/1719_texto_integral.pdf</t>
   </si>
   <si>
     <t>À CASA DA CRIANÇA, CASA DA JUVENTUDE E AO CREAS &amp;#8211; CENTRO DE REFERÊNCIA ESPECIALIZADO DE ASSISTÊNCIA SOCIAL DO MUNICÍPIO DE UBÁ, INFORMANDO A LIBERAÇÃO E PAGAMENTO PELA SECRETARIA ESTADUAL DE TRABALHO E DESENVOLVIMENTO SOCIAL, DE RECURSOS ATRASADOS NO VALOR DE R$ 116.494,40 (CENTO E DEZESSEIS MIL, QUATROCENTOS E NOVENTA E QUATRO REAIS E QUARENTA CENTAVOS) PARA O FINANCIAMENTO DE AÇÕES DE ASSISTÊNCIA SOCIAL NA CIDADE.</t>
   </si>
   <si>
     <t>1720</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1720/1720_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1720/1720_texto_integral.pdf</t>
   </si>
   <si>
     <t>À MESA DIRETORA DA CÂMARA PARA REALIZAÇÃO DE DEBATE PÚBLICO SOBRE &amp;#8220;PAGAMENTO POR SERVIÇOS AMBIENTAIS &amp;#8211; PROGRAMA PRODUTOR DE ÁGUA&amp;#8221;, NA BACIA HIDROGRÁFICA DO RIO UBÁ, COM OBJETIVO DE PROPORCIONAR A RECUPERAÇÃO E PRESERVAÇÃO AMBIENTAL DA BACIA, A PROTEÇÃO DOS MANANCIAIS E VALORIZAR O PRODUTOR RURAL COMO PRODUTOR DE ÁGUA E IMPORTANTES PROTETORES DO MEIO AMBIENTE.</t>
   </si>
   <si>
     <t>1721</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1721/1721_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1721/1721_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO MINISTRO DA EDUCAÇÃO E À SECRETARIA MUNICIPAL DE EDUCAÇÃO, QUESTIONANDO O MOTIVO DOS ATRASOS NO PAGAMENTO DE BOLSA DO PROGRAMA PRÓJOVEM URBANO.</t>
   </si>
   <si>
     <t>1722</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1722/1722_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1722/1722_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO MINISTÉRIO PÚBLICO E À PREFEITURA DE UBÁ, A ABERTURA DE AÇÃO JUDICIAL CONTRA A EMPRESA MM ENGENHARIA E CONSTRUÇÃO DE MURIAÉ LTDA., POR FALHAS NA EXECUÇÃO DAS OBRAS NA ESCOLA MUNICIPAL GERALDA BERNARDO DE OLIVEIRA, BAIRRO PRIMAVERA.</t>
   </si>
   <si>
     <t>1723</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1723/1723_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1723/1723_texto_integral.pdf</t>
   </si>
   <si>
     <t>À MESA DIRETORA DA CÂMARA PARA CRIAÇÃO DO PROJETO CÂMARA DA MELHOR IDADE, NA CÂMARA MUNICIPAL DE UBÁ, COORDENADA PELA ESCOLA DO LEGISLATIVO, COMO FORMA DE VALORIZAR A POPULAÇÃO IDOSA DO MUNICÍPIO E PROPOR O DEBATE DE POLÍTICAS PÚBLICAS MIAS INCLUSIVAS PARA ESSA FAIXA ETÁRIA DA POPULAÇÃO, COM MAIS CIDADANIA E PARTICIPAÇÃO POPULAR.</t>
   </si>
   <si>
     <t>1724</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1724/1724_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1724/1724_texto_integral.pdf</t>
   </si>
   <si>
     <t>À SECRETARIA DE ESTADO DE DESENVOLVIMENTO AGRÁRIO (SEDA), A INCLUSÃO DO MUNICÍPIO DE UBÁ NO PROGRAMA DE APOIO AS FEIRAS LIVRES.</t>
   </si>
   <si>
     <t>1725</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1725/1725_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1725/1725_texto_integral.pdf</t>
   </si>
   <si>
     <t>AOS GRUPOS DE TEATRO, DANÇA E ARTES CÊNICAS DE UBÁ, INCENTIVANDO-OS PARA PARTICIPAREM DO PRÊMIO ARTES CIÊNCIAS DE MINAS GERAIS.</t>
   </si>
   <si>
     <t>1726</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1726/1726_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1726/1726_texto_integral.pdf</t>
   </si>
   <si>
     <t>À COPASA, COLOCAÇÃO DE UM BOOSTER (BOMBA D&amp;#8217;ÁGUA) NA ESCOLA ESTADUAL DEPUTADO CARLOS PEIXOTO FILHO &amp;#8211; POLIVALENTE, PARA MELHORAR O ABASTECIMENTO DE ÁGUAS PARA OS MORADORES DAQUELAS ADJACÊNCIAS.</t>
   </si>
   <si>
     <t>1727</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1727/1727_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1727/1727_texto_integral.pdf</t>
   </si>
   <si>
     <t>À MESA DIRETORA DESTA CÂMARA, PARA APOIO E DIVULGAÇÃO DA APRESENTAÇÃO DO RELATÓRIO DA COMISSÃO PARLAMENTAR DE INQUÉRITO &amp;#8211; CPI, DIA 21/11/15, ÀS 14 HORAS, NESTA CASA, QUE INVESTIGOU CASOS DE VIOLÊNCIA CONTRA NEGROS E POBRES NO BRASIL E CONCLUIU QUE ESSA PARCELA DA POPULAÇÃO VEM SENDO VÍTIMA DE UM GENOCÍDIO.</t>
   </si>
   <si>
     <t>1728</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1728/1728_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1728/1728_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO DEPUTADO ESTADUAL, DIRCEU DOS SANTOS RIBEIRO, INJUNÇÕES NECESSÁRIAS PARA A CONSTRUÇÃO DE UMA QUADRA POLIESPORTIVA NA ESCOLA ESTADUAL MARIA LUZIA ANTUNES CALÇADO, LOCALIZADA NO BAIRRO SANTA BERNADETE</t>
   </si>
   <si>
     <t>1729</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1729/1729_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1729/1729_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO DEPUTADO ESTADUAL, DIRCEU RIBEIRO, AO SECRETÁRIO DE ESTADO DE SAÚDE DE MINAS GERAIS, SR. FAUSTO PEREIRA DOS SANTOS, SOLICITANDO-LHES INJUNÇÕES NECESSÁRIAS PARA QUE SEJA FIRMADA PARCERIA ENTRE O SUS E O NÚCLEO REGIONAL DE VOLUNTÁRIOS DE COMBATE AO CÂNCER (NRVCC).</t>
   </si>
   <si>
     <t>1730</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1730/1730_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1730/1730_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO DEPUTADO PAULO LAMAC, PRESIDENTE DA COMISSÃO DE EDUCAÇÃO, PARA QUE UMA DAS ETAPAS DO FÓRUM TÉCNICO SOBRE O PLANO ESTADUAL DE EDUCAÇÃO, ORGANIZADO PELA ASSEMBLEIA LEGISLATIVA DE MINAS, POSSA SER REALIZADO NA CIDADE DE UBÁ, NA CÂMARA MUNICIPAL.</t>
   </si>
   <si>
     <t>1731</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1731/1731_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1731/1731_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO MINISTÉRIO PÚBLICO, COM CÓPIA À PREFEITURA DE UBÁ, PARA QUE ACIONE JUDICIALMENTE OS PROPRIETÁRIOS DE LOTEAMENTOS QUE EM DECORRÊNCIA DESSES EMPREENDIMENTOS VEM CAUSANDO DIVERSOS TRANSTORNOS PARA A POPULAÇÃO UBAENSE, REQUERENDO TAMBÉM QUE OS DANOS E PREJUÍZOS SEJAM RESSARCIDOS AOS MORADORES POR PARTE DOS PROPRIETÁRIOS DOS LOTEAMENTOS, DESTACANDO OS LOTEAMENTOS: RESIDENCIAL XV DE NOVEMBRO; LOTEAMENTO SANTA CLARA E OS LOTEAMENTOS DOS BAIRROS: SAN RAFAEL (SESI), NOVA OLINDA, BOM PASTOR, SANTA BERNADETE, PONTE PRETA E MEU SONHO.</t>
   </si>
   <si>
     <t>1732</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1732/1732_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1732/1732_texto_integral.pdf</t>
   </si>
   <si>
     <t>À SECRETARIA ESTADUAL DE CIÊNCIA, TECNOLOGIA E ENSINO SUPERIOR DE MINAS GERAIS, A INCLUSÃO DA UEMG (POLO UBÁ) NO PROJETO DE APOIO AO DESENVOLVIMENTO DA PESQUISA E DA PÓS GRADUAÇÃO NA UNIVERSIDADE.</t>
   </si>
   <si>
     <t>1733</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1733/1733_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1733/1733_texto_integral.pdf</t>
   </si>
   <si>
     <t>ÀS ENTIDADES SOCIAIS, ASSOCIAÇÕES DE MORADORES, ESCOLAS E FACULDADE DE UBÁ, INFORMANDO SOBRE O ANÚNCIO OFICIAL DO EDITAL DA 3ª RODADA DO SEED &amp;#8211;STARTUPS AND ENTREPRENEURSHIP ECOSYSTEM DEVELOPMENT.</t>
   </si>
   <si>
     <t>1734</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1734/1734_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1734/1734_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO GERENTE DA VIAÇÃO UBÁ, MELHORIAS NO TRANSPORTE PÚBLICO DO BAIRRO UNIVERSITÁRIO, AUMENTANDO O NÚMERO DE CONDUÇÕES DISPONÍVEIS PARA A COMUNIDADE LOCAL. AUDIÊNCIA PÚBLICA DE REVISÃO DA LEI ORÇAMENTÁRIA 2016, REALIZADA NO DIA 1º/12/2015, NA RUA MARIA DUARTE CANCELA, BAIRRO CIBRACI.</t>
   </si>
   <si>
     <t>1735</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1735/1735_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1735/1735_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO GERENTE DA VIAÇÃO UBÁ, PROMOVER DIVERSAS MELHORIAS NO TRANSPORTE COLETIVO, SOBRETUDO AS QUE FORAM RECLAMADAS PELOS USUÁRIOS, OU SEJA, MUDANÇAS DE HORÁRIOS DOS ÔNIBUS, SEM AVISO PRÉVIO AOS USUÁRIOS; DIMINUIÇÃO NO NÚMERO DE CONDUÇÕES; A FALTA DO &amp;#8220;TROCADOR&amp;#8221;; ÀS 21 HORAS SER O ÚLTIMO HORÁRIO DE ATENDIMENTO DOS COLETIVOS; FALTA DE PREPARO PARA ATENDER MELHOR A COMUNIDADE QUANTO AO ITINERÁRIO E OS HORÁRIOS; VEÍCULOS DEPREDADOS, MUITO DESCONFORTÁVEIS. AUDIÊNCIA PÚBLICA DE REVISÃO DA LEI ORÇAMENTÁRIA 2016, REALIZADA NO DIA 1º/12/2015, NA RUA MARIA DUARTE CANCELA, BAIRRO CIBRACI.</t>
   </si>
   <si>
     <t>1736</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1736/1736_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1736/1736_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO GERENTE DA AGÊNCIA DOS CORREIOS DE UBÁ, QUE O BAIRRO ROSA DE TOLEDO SEJA INSERIDO NA LISTAGEM DE BAIRROS PARA O EFETIVO RECEBIMENTO DE CORRESPONDÊNCIAS.</t>
   </si>
   <si>
     <t>1713</t>
   </si>
   <si>
     <t>5915</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1713/1713_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1713/1713_texto_integral.pdf</t>
   </si>
   <si>
     <t>ÀS INDÚSTRIAS DO POLO MOVELEIRO DE UBÁ INFORMANDO SOBRE A MENSAGEM Nº 60/2015, DO GOVERNO ESTADUAL, QUE CONCEDE TRIBUTAÇÃO ESPECIAL EM MATÉRIA DE ICMS ÀS INDÚSTRIAS DE ARTEFATOS DE MADEIRA.</t>
   </si>
   <si>
     <t>REQ A</t>
   </si>
   <si>
     <t>Requerimento (Regimento Antigo)</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/80/80_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/80/80_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A PEDIDO DOS MUNÍCIPES QUE PARTICIPARAM DA AUDIÊNCIA PÚBLICA, REALIZADA DIA 17/12/14, PARA A REVISÃO DA LEI ORÇAMENTÁRIA 2015, OU SEJA, QUE CONCLUA O PLANO DE FUNCIONAMENTO DO AEROPORTO DE UBÁ.</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/84/84_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/84/84_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A PEDIDO DOS MUNÍCIPES QUE PARTICIPARAM DA AUDIÊNCIA PÚBLICA, REALIZADA DIA 17/12/14, PARA A REVISÃO DA LEI ORÇAMENTÁRIA 2015, OU SEJA, QUE INVISTA NUM PROJETO DE ARBORIZAÇÃO DA CIDADE.</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/85/85_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/85/85_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A PEDIDO DOS MUNÍCIPES QUE PARTICIPARAM DA AUDIÊNCIA PÚBLICA, REALIZADA DIA 17/12/14, PARA A REVISÃO DA LEI ORÇAMENTÁRIA 2015, OU SEJA, APOIO E ORIENTAÇÃO PARA A CRIAÇÃO DO CONSEP DOS BAIRROS: CHIQUITO GAZOLLA E SANTA ALICE.</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/93/93_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/93/93_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A PEDIDO DOS MUNÍCIPES QUE PARTICIPARAM DA AUDIÊNCIA PÚBLICA, REALIZADA DIA 17/12/14, PARA A REVISÃO DA LEI ORÇAMENTÁRIA 2015, OU SEJA, APOIO E ORIENTAÇÃO PARA A CRIAÇÃO DO CONSEP DO BAIRRO VILA CASAL.</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/94/94_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/94/94_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A PEDIDO DOS MUNÍCIPES QUE PARTICIPARAM DA AUDIÊNCIA PÚBLICA, REALIZADA DIA 17/12/14, PARA A REVISÃO DA LEI ORÇAMENTÁRIA 2015, OU SEJA, REFORMA DA SEDE DO CONGADO, EM REGIME DE PARCERIA.</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/95/95_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/95/95_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A PEDIDO DOS MUNÍCIPES QUE PARTICIPARAM DA AUDIÊNCIA PÚBLICA, REALIZADA DIA 17/12/14, PARA A REVISÃO DA LEI ORÇAMENTÁRIA 2015, OU SEJA, APOIO E ORIENTAÇÃO PARA A CRIAÇÃO DO CONSEP DO BAIRRO PIRES DA LUZ.</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/96/96_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/96/96_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A PEDIDO DOS MUNÍCIPES QUE PARTICIPARAM DA AUDIÊNCIA PÚBLICA, REALIZADA DIA 17/12/14, PARA A REVISÃO DA LEI ORÇAMENTÁRIA 2015, OU SEJA, AUMENTE O NÚMERO DE CONSULTAS COM ESPECIALISTAS E QUE AUTORIZE PEQUENAS CIRURGIAS COM URGÊNCIA.</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/97/97_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/97/97_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO E AO GERENTE DA VIAÇÃO UBÁ, A PEDIDO DOS MUNÍCIPES QUE PARTICIPARAM DA AUDIÊNCIA PÚBLICA, REALIZADA DIA 17/12/14, PARA A REVISÃO DA LEI ORÇAMENTÁRIA 2015, OU SEJA, QUE O TRAJETO DOS ÔNIBUS QUE PASSAM PELO BAIRRO UNIVERSITÁRIO, SEJA MAIS PRÓXIMO AO RESIDENCIAL CARINHO, ONDE HÁ CADEIRANTES E IDOSOS.</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/98/98_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/98/98_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A PEDIDO DOS MUNÍCIPES QUE PARTICIPARAM DA AUDIÊNCIA PÚBLICA, REALIZADA DIA 17/12/14, PARA A REVISÃO DA LEI ORÇAMENTÁRIA 2015, OU SEJA, PROVIDÊNCIAS QUANTO À SEGURANÇA PÚBLICA NO BAIRRO SANTA BERNADETE, SOBRETUDO NA CRIAÇÃO DE PROJETOS EDUCACIONAIS, COMO TEATRO, MÚSICA, ESPORTES E NO ESTÍMULO AO TRABALHO, COM A CRIAÇÃO DE CURSOS E OFICINAS.</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/99/99_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/99/99_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A PEDIDO DOS MUNÍCIPES QUE PARTICIPARAM DA AUDIÊNCIA PÚBLICA, REALIZADA DIA 17/12/14, PARA A REVISÃO DA LEI ORÇAMENTÁRIA 2015, OU SEJA, PROMOVER A PERMANÊNCIA DO POSTO DE SAÚDE DO BAIRRO SANTA BERNADETE, PRÓXIMO AO PRESÍDIO E, INCLUSIVE, DA EQUIPE DE MÉDICOS E ATENDENTES. REITERA INDICAÇÃO 007/15</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/101/101_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/101/101_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A PEDIDO DOS MUNÍCIPES QUE PARTICIPARAM DA AUDIÊNCIA PÚBLICA, REALIZADA DIA 17/12/14, PARA A REVISÃO DA LEI ORÇAMENTÁRIA 2015, OU SEJA, QUE INVISTA MAIS RECURSOS NO ORÇAMENTO DA SECRETARIA MUNICIPAL DE DESENVOLVIMENTO SOCIAL, DADOS OS GRAVES PROBLEMAS DE DELINQUÊNCIA, DROGAS, VIOLÊNCIA E DESAGREGAÇÃO FAMILIAR EM NOSSO MUNICÍPIO, PROBLEMAS QUE NÃO SERÃO MINORADOS APENAS COM A REPRESSÃO POLICIAL E ATUAÇÃO DE CONSELHOS TUTELARES, MAS COM PROGRAMAS SOCIAIS E CULTURAIS MASSIVOS E CONTINUADOS.</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/116/116_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/116/116_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A PEDIDO DOS MUNÍCIPES QUE PARTICIPARAM DA AUDIÊNCIA PÚBLICA, REALIZADA DIA 17/12/14, PARA A REVISÃO DA LEI ORÇAMENTÁRIA 2015, OU SEJA, QUE REALIZE A ABERTURA DE UMA RUA SEM SAÍDA, LOCALIZADA NOS FUNDOS DO ANTIGO HOSPITAL SARAH JACOB, FUNCIONANDO ATUALMENTE NO LOCAL O NÚCLEO DOS VOLUNTÁRIOS DO COMBATE AO CÂNCER, E ANEXA À IGREJA DO BAIRRO SANTA BERNADETE, O QUE FACILITARIA O DESLOCAMENTO DOS MORADORES E PACIENTES DO NÚCLEO.</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/117/117_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/117/117_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A PEDIDO DOS MUNÍCIPES QUE PARTICIPARAM DA AUDIÊNCIA PÚBLICA, REALIZADA DIA 17/12/14, PARA A REVISÃO DA LEI ORÇAMENTÁRIA 2015, OU SEJA, A PEDIDO DA ASSOCIAÇÃO DE MORADORES, A VOLTA DO ORÇAMENTO PARTICIPATIVO, PARA QUE A ENTIDADE POSSA OPINAR E COLABORAR NA DECISÃO DOS GASTOS DE OBRAS E SERVIÇOS PARA SEUS RESPECTIVOS BAIRROS.</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/118/118_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/118/118_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, LEVANDO DENÚNCIAS DE MORADORES DE QUE AS OBRAS DE CONSTRUÇÃO DE UM CONJUNTO HABITACIONAL DE MAIS DE 600 CASAS, PRÓXIMO A PEIXOTO FILHO, ESTÃO UTILIZANDO ÁGUA DA COPASA, ENQUANTO AO LADO CORRE UM RIBEIRÃO QUE PODERIA SER UTILIZADO. ALÉM DISSO, GRANDE PARTE DA CIDADE SOFRE COM A FALTA DO PRECIOSO LÍQUIDO. RESPOSTA: COMUNICAÇÃO EXTERNA &amp;#8211; CE Nº C0212133 &amp;#8211; DPSE/DTAR, EM 03/03/15, DA COPASA, REPRESENTADA PELO TÉCNICO QUÍMICO DE PRODUÇÃO E O GERENTE DISTRITO DE ALTO RIO POMBA.</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/119/119_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/119/119_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A PEDIDO DOS MUNÍCIPES QUE PARTICIPARAM DA AUDIÊNCIA PÚBLICA, REALIZADA DIA 17/12/14, PARA A REVISÃO DA LEI ORÇAMENTÁRIA 2015, OU SEJA, JUNTO AOS SETORES DE EDUCAÇÃO, CULTURA E DESENVOLVIMENTO SOCIAL, PROVIDÊNCIAS RELATIVAS AO MELHOR APROVEITAMENTO DO CENTRO DE ARTES E ESPORTES UNIFICADOS &amp;#8211; CEUS, NO BAIRRO ANTONINA COELHO &amp;#8211; COHAB.</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/120/120_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/120/120_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO COMANDANTE DO 21º BPMMG, A PEDIDO DOS MUNÍCIPES QUE PARTICIPARAM DA AUDIÊNCIA PÚBLICA, REALIZADA DIA 17/12/14, PARA A REVISÃO DA LEI ORÇAMENTÁRIA 2015, OU SEJA, REMANEJAMENTO DE POLICIAMENTO NOTURNO PARA AS RUAS DO BAIRRO ANTONINA COELHO &amp;#8211; COHAB, SOBRETUDO PRÓXIMO AO CURUMIM II.</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/121/121_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/121/121_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A PEDIDO DOS MUNÍCIPES QUE PARTICIPARAM DA AUDIÊNCIA PÚBLICA, REALIZADA DIA 17/12/14, PARA A REVISÃO DA LEI ORÇAMENTÁRIA 2015, OU SEJA, PROVIDÊNCIAS QUANTO À SEGURANÇA PÚBLICA DO BAIRRO VILA CASAL E A DO TRÂNSITO PARA PEDESTRES E MOTOCICLISTAS, QUE, SEGUNDO OS MORADORES DAQUELA REGIÃO, UMA DESTAS PROVIDÊNCIAS SERIA A TRANSFORMAÇÃO DA RUA LUIZ DE MATOS EM MÃO ÚNICA.</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/122/122_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/122/122_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A PEDIDO DOS MUNÍCIPES QUE PARTICIPARAM DA AUDIÊNCIA PÚBLICA, REALIZADA DIA 17/12/14, PARA A REVISÃO DA LEI ORÇAMENTÁRIA 2015, OU SEJA, CRIAÇÃO DE POLÍTICAS PÚBLICAS NO COMBATE À VIOLÊNCIA NO BAIRRO BOA VISTA.</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/123/123_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/123/123_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A PEDIDO DOS MUNÍCIPES QUE PARTICIPARAM DA AUDIÊNCIA PÚBLICA, REALIZADA DIA 17/12/14, PARA A REVISÃO DA LEI ORÇAMENTÁRIA 2015, OU SEJA, A DISPONIBILIZAÇÃO DE ASSISTENTES SOCIAIS E PSICOPEDAGOGOS NAS ESCOLAS PARA TRABALHAR E INTERAÇÃO ENTRE ALUNOS, PROFESSORES E PAIS, DOS BAIRROS: ANTONINA COELHO, ANTÔNIO BIGONHA E UNIVERSITÁRIO.</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/124/124_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/124/124_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO E AO PROCURADOR GERAL DO MUNICÍPIO, CONVOCANDO-OS, COM AMPARO NO ART. 56, PARÁGRAFO ÚNICO DA LOM/UBÁ, A COMPARECEREM EM REUNIÃO ORDINÁRIA NESTA CASA, PARA PRESTAREM ESCLARECIMENTOS ACERCA DO DECRETO Nº 5655, QUE FIXOU NOVOS PREÇOS DE TARIFAS DO TRANSPORTE PÚBLICO COLETIVO URBANO E SEMIURBANO DE UBÁ. RESPOSTA: OF/SG/07/2015, EM 27/02/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO. RESPOSTA: OF/SG/08/2015, EM 27/02/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/125/125_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/125/125_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PRESIDENTE DA CASA, QUE TODAS AS VIAGENS EM QUE OS VEREADORES OU SERVIDORES DA CÂMARA VENHAM A REALIZAR A SERVIÇO DO PODER LEGISLATIVO, SEJAM APROVADAS PREVIAMENTE PELO PLENÁRIO DESTA CASA.</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/126/126_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/126/126_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, RESTAURAÇÃO DA FAIXA DE PEDESTRES E A CONSTRUÇÃO DE UM REDUTOR DE VELOCIDADE NA AVENIDA OLEGÁRIO MACIEL, EM FRENTE AO SUPERMERCADO GROSSI, BAIRRO INDUSTRIAL. REITERA INDICAÇÃO 373/13.</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/792/792_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/792/792_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, CALÇAMENTO E A INSTALAÇÃO DE REDE PARA CAPTAÇÃO DE ÁGUAS PLUVIAIS, INICIANDO-SE NA RUA PASCHOALINO BIANCHI ATÉ O TREVO LOCALIZADO PRÓXIMO AO POSTO DE GASOLINA ZEMA. REITERA PARCIALMENTE REQUERIMENTO 177/14.</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/793/793_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/793/793_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, JUNTAMENTE COM O COMANDO DA POLÍCIA MILITAR EM UBÁ, A INSTALAÇÃO DE UM POSTO POLICIAL NOS POVOADOS: SÃO DOMINGOS E BOA VISTAS, PARA ATENDIMENTO À COLÔNIA PADRE DAMIÃO. REITERA INDICAÇÃO 251/13. RESPOSTA: OFÍCIO Nº 30.001/2015-P/3, EM 24/02/15, DO COMANDO DO 21º BPMMG.</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/794/794_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/794/794_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, LIMPEZA DAS CANALETAS, EM AMBOS OS LADOS, DE TODA EXTENSÃO DA AVENIDA JURANDIR PERON, BAIRRO AGROCERES, DO TRECHO COMPREENDIDO ENTRE O CAMPO DO AGROCERES ATÉ A SUBESTAÇÃO DA COPASA. REITERA REQUERIMENTO 139/14.</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/795/795_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/795/795_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, ASFALTAMENTO DA RUA TEREZA CASAGRANDE, BAIRRO CONCÓRDIA. REITERA REQUERIMENTO 027/14.</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/796/796_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/796/796_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, CONSTRUÇÃO DE REDES PARA CAPTAÇÃO DE ÁGUAS PLUVIAIS E ESGOTO, COMO TAMBÉM O CALÇAMENTO DA RUA ARTUR ROSA DE TOLEDO, DISTRITO DE DIAMANTE. REITERA INDICAÇÃO 410/13.</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/797/797_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/797/797_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, JUNTO À VIAÇÃO UBÁ, NO SENTIDO DE ADQUIRIR MAIS ÔNIBUS ADAPTADOS PARA CADEIRANTES, EM ESPECIAL PARA ATENDER AS COMUNIDADES DO BAIRRO PIRES DA LUZ E ADJACÊNCIAS.</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/798/798_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/798/798_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO E AO GERENTE DA VIAÇÃO UBÁ, A PEDIDO DOS MUNÍCIPES QUE PARTICIPARAM DA AUDIÊNCIA PÚBLICA, REALIZADA DIA 17/12/14, PARA A REVISÃO DA LEI ORÇAMENTÁRIA 2015, OU SEJA, PROVIDÊNCIAS IMEDIATAS EM RELAÇÃO ÀS PARADAS DE ÔNIBUS. SEGUNDO OS MORADORES DO BAIRRO ANTONINA COELHO &amp;#8211; COHAB, IDOSOS E PESSOAS COM DIFICULDADE DE LOCOMOÇÃO ESTÃO SENDO OBRIGADAS A ACESSAR O TRANSPORTE MUITO DISTANTE DO MEIO-FIO.</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/799/799_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/799/799_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A PEDIDO DOS MUNÍCIPES QUE PARTICIPARAM DA AUDIÊNCIA PÚBLICA, REALIZADA DIA 17/12/14, PARA A REVISÃO DA LEI ORÇAMENTÁRIA 2015, OU SEJA, QUE ESTUDE COM OS SETORES COMPETENTES, UM LOCAL MAIS ADEQUADO PARA O NOVO PRESÍDIO.</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/800/800_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/800/800_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SECRETÁRIO MUNICIPAL DE SAÚDE, COM FULCRO NO ART. 56, PARÁGRAFO ÚNICO DA LOM/UBÁ, INFORMAÇÕES SOBRE A PARALISAÇÃO DOS SERVIÇOS DA UNIDADE DE ESTRATÉGIA DA SAÚDE DA FAMÍLIA DO BAIRRO CORTE GRANDE, QUE JÁ OCORRE HÁ CERCA DE DEZ DIAS. RESPOSTA: OF/SG/17/2015, DE 30/03/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO. RESPOSTA: OF/SG/30/2015, DE 08/05/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/801/801_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/801/801_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A PEDIDO DOS MUNÍCIPES QUE PARTICIPARAM DA AUDIÊNCIA PÚBLICA, REALIZADA DIA 17/12/14, PARA A REVISÃO DA LEI ORÇAMENTÁRIA 2015, OU SEJA, REAJUSTE NAS SUBVENÇÕES DAS ENTIDADES FILIADAS AO CONSELHO DE ASSISTÊNCIA SOCIAL, QUE DESDE 2009 SOFREU APENAS UM REAJUSTE, SEGUNDO OS DIRIGENTES DAS ENTIDADES.</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/803/803_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/803/803_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, COM CÓPIA A SECRETARIA MUNICIPAL DE ADMINISTRAÇÃO, DESCRIÇÃO DETALHADA DAS EMPRESAS QUE REALIZAM A CONTRATAÇÃO DE PESSOAL TERCEIRIZADO PARA A PREFEITURA, CONTENDO: VALOR DOS CONTRATOS DA(S) EMPRESA(S), COM NÚMERO DE FUNCIONÁRIOS CONTRATADOS; NOME DE CADA FUNCIONÁRIO, FUNÇÃO QUE OCUPA, LOCAL DE TRABALHO E NOME DA EMPRESA CONTRATANTE. RESPOSTA: OF/SG/05/2015, EM 23/02/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO. RESPOSTA: OF/SG/12/2015, EM 23/03/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/804/804_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/804/804_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, CÓPIA DE TODAS AS NOTAS FISCAIS DOS SERVIÇOS DE PUBLICIDADE E PROPAGANDA QUE A PREFEITURA CONTRATOU NO ANO DE 2014.</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/805/805_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/805/805_texto_integral.pdf</t>
   </si>
   <si>
     <t>À MESA DIRETORA, EM CONFORMIDADE COM O PROJETO DE RESOLUÇÃO 01/09, A REALIZAÇÃO DE EVENTOS &amp;#8211; SEMINÁRIOS OU FÓRUM PARA PROMOÇÃO DOS DIREITOS DA JUVENTUDE, CONFORME O ESTATUTO DA JUVENTUDE PROMULGADO EM 2014.</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/806/806_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/806/806_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO PREFEITO, CÓPIAS DE TODAS AS NOTAS FISCAIS DAS OBRAS DAS CRECHES DOS BAIRROS: PIRES DA LUZ, VILA CASAL E PALMEIRAS. RESPOSTA: OF/SG/07/2015, EM 27/02/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO. RESPOSTA: OF/SG/10/2015, EM 05/03/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO. RESPOSTA: OF/SG/13/2015, EM 23/03/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO. </t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/807/807_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/807/807_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, O ENVIO A ESTA CASA LEGISLATIVA DE UM PROJETO DE LEI, CONCEDENDO À FEMA &amp;#8211; FEDERAÇÃO MUNICIPAL DAS ASSOCIAÇÕES COMUNITÁRIAS DE UBÁ, UM TERRENO PARA CONSTRUÇÃO DE SUA PRÓPRIA SEDE.</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/808/808_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/808/808_texto_integral.pdf</t>
   </si>
   <si>
     <t>À MESA DIRETORA, INDAGANDO SOBRE A DEMORA NA DISCUSSÃO SOBRE O REAJUSTE SALARIAL DOS SERVIDORES DESTA CASA DE LEIS E, AINDA, PROPÕE O MESMO EM 10% (DEZ POR CENTO).</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/809/809_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/809/809_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, ASFALTAMENTO DAS RUAS: ORLANDO GAZOLLA, ANTÔNIO RAIMUNDO, MANOEL EMÍDIO DA COSTA E JOSÉ JACINTO VIEIRA, DO BAIRRO SÃO JOSÉ. REITERA REQUERIMENTO 180/14.</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/810/810_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/810/810_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, QUE DECRETE ESTADO DE EMERGÊNCIA NO MUNICÍPIO, DEVIDO À SITUAÇÃO DE VIOLÊNCIA INCONTROLÁVEL QUE SE INSTALOU EM UBÁ, BEM COMO EM MUNICÍPIOS VIZINHOS, NOS ÚLTIMOS ANOS. RESPOSTA: OF/SG/07/2015, EM 27/02/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/811/811_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/811/811_texto_integral.pdf</t>
   </si>
   <si>
     <t>À MESA DIRETORA DESTA CASA, QUE INFORME A RELAÇÃO DOS VEÍCULOS DE MÍDIA PUBLICITÁRIOS, COM SEUS RESPECTIVOS GASTOS CONTRATADOS PELA CÂMARA DE UBÁ.</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/812/812_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/812/812_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, INFORMAR SOBRE O ANDAMENTO DAS OBRAS DE CONSTRUÇÃO DO RESERVATÓRIO DE ÁGUA NO DISTRITO DE DIAMANTE DE UBÁ.</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/813/813_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/813/813_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, CALÇAMENTO E A CONSTRUÇÃO DE REDE PARA CAPTAÇÃO DE ESGOTO PARA A RUA JOSÉ MACHADO, BAIRRO PALMEIRAS. REITERA, PARCIALMENTE, A INDICAÇÃO 417/13A.</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/814/814_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/814/814_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, INSERIR NO PLANO DE GESTÃO DOS SERVIÇOS DE ABASTECIMENTO DE ÁGUA POTÁVEL E ESGOTAMENTO DO MUNICÍPIO DE UBÁ, O PRAZO DE 48 HORAS PARA O TAPAMENTO DE BURACOS E 24 HORAS PARA O ATENDIMENTO AO CONSUMIDOR, QUANDO O MESMO ESTIVER FIRMADO.</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/815/815_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/815/815_texto_integral.pdf</t>
   </si>
   <si>
     <t>À COMISSÃO ESPECIAL DE COMBATE AO CRACK E OUTRAS DROGAS, DESTA CÂMARA, PARA A PARTICIPAÇÃO NO CICLO DE DEBATES SOBRE POLÍTICAS PÚBLICAS E DEPENDÊNCIA QUÍMICA DO OBSERVATÓRIO DA JUVENTUDE DA UFMG.</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/816/816_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/816/816_texto_integral.pdf</t>
   </si>
   <si>
     <t>À SECRETARIA MUNICIPAL DE EDUCAÇÃO, INFORMAR SOBRE OS PROCEDIMENTOS PARA SELEÇÃO &amp;#8211; ESCOLHA DOS ALUNOS E MATRÍCULAS NAS ESCOLAS MUNICIPAIS, PRINCIPALMENTE NAS DO CENTRO, COMO FELIPE BALBI E ANTONINA COELHO.</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/817/817_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/817/817_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PRESIDENTE DA ASSOCIAÇÃO COMERCIAL E INDUSTRIAL DE UBÁ, CONVIDANDO-O A COMPARECER NESTA CASA PARA DISCORRER SOBRE A SITUAÇÃO DO COMÉRCIO E DA INDÚSTRIA DE UBÁ NO MOMENTO ATUAL, ALÉM DE ASSUNTOS GERAIS DE INTERESSA DA POPULAÇÃO.</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/818/818_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/818/818_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PRESIDENTE DA CÂMARA, QUE A COMISSÃO DE ÉTICA E DE DECORO PARLAMENTAR INVESTIGUE E TOME AS PROVIDÊNCIAS CABÍVEIS NO QUE TANGE ÀS DENÚNCIAS LEVANTADAS NA PRIMEIRA REUNIÃO ORDINÁRIA DO ANO, REFERENTE AO GASTO DESORDENADO COM DIÁRIAS NESTA CASA, EM 2014 E JANEIRO DE 2015.</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
     <t>Rafael Paulo de Freitas, Vinícius Samôr de Lacerda</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/819/819_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/819/819_texto_integral.pdf</t>
   </si>
   <si>
     <t>À MESA DIRETORA DESTA CÂMARA, AGENDE UMA REUNIÃO ESPECIAL COM OS VEREADORES E ABERTA AO PÚBLICO, PARA O REPASSE DO CURSO DE TRIBUTOS MUNICIPAIS, COM FOCO NO CONTEÚDO DAS LEIS TRIBUTÁRIAS MUNICIPAIS E COMO OS VEREADORES PODEM ALTERÁ-LAS E CONSEQUENTEMENTE MELHORAR A ARRECADAÇÃO E A ISENÇÃO DE IMPOSTOS E INCENTIVOS FISCAIS PARA O CIDADÃO E EMPRESAS.</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/820/820_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/820/820_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PRESIDENTE DESTA CÂMARA, QUE OS PEDIDOS DE LICENÇA PARA VIAGEM, NOS TERMOS DO REQUERIMENTO 021/15, SEJAM FEITOS POR ESCRITO E PROTOCOLADOS PARA SUA POSTERIOR LEITURA EM PLENÁRIO, DEVENDO CONSTAR OS DIAS DE SAÍDA E DE CHEGADA, BEM COMO O PRAZO DE DURAÇÃO E DESCRIÇÃO DO EVENTO.</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/821/821_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/821/821_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PRESIDENTE DESTA CÂMARA, COM FULCRO NOS ARTIGOS 23, PARÁGRAFO ÚNICO; 110 E 120, INCISO I, DO REGIMENTO INTERNO DESTA CASA, E NO ARTIGO 86 DA LOM/UBÁ, A ELABORAÇÃO, PELA MESA DIRETORA, DE UM PROJETO DE RESOLUÇÃO, DISCIPLINANDO O CUSTEIO DE VIAGENS DE VEREADORES E SERVIDORES PARA CURSOS DE CAPACITAÇÃO OU MISSÕES DE REPRESENTAÇÃO, DEVENDO ESTABELECER REGRAS E LIMITES PARA A AUTORIZAÇÃO DE VIAGENS CUSTEADAS PELO LEGISLATIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/822/822_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/822/822_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, INFORMAÇÕES RELATIVAS AOS CONVÊNIOS FIRMADOS ENTRE A PREFEITURA E CLÍNICAS FISIOTERAPEUTAS. RESPOSTA: OF/SG/18/2015-A, DE 30/03/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO. RESPOSTA: OF/SG/24/2015, EM 15/04/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/823/823_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/823/823_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, ESCLARECIMENTOS SOBRE A DEMORA NA CONCLUSÃO DA REFORMA DO POSTO DE SAÚDE DO BAIRRO SANTA BERNADETE. REITERA REQUERIMENTO 077/14. RESPOSTA: OF/SG/18/2015, DE 30/03/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/824/824_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/824/824_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, ASFALTAMENTO DA RUA CEARÁ, PRÓXIMO AO POSTO DE GASOLINA ZEMA. REITERA PARCIALMENTE O REQUERIMENTO 038/14A. RESPOSTA: OF/SG/15/2015, DE 25/03/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/825/825_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/825/825_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, ASFALTAMENTO DA RUA ALBERTO FERREIRA DE SOUZA, QUE LIGA A RUA JOSÉ TEIXEIRA DE ABREU, BAIRRO SANTA BERNADETE. REITERA INDICAÇÃO 107/13. RESPOSTA: OF/SG/15/2015, DE 25/03/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
     <t>AO PREFEITO, CALÇAMENTO DA RUA PASCHOALINO BIACHI. REITERA PARCIALMENTE O REQUERIMENTO 177/14. RESPOSTA: OF/SG/15/2015, DE 25/03/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/827/827_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/827/827_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, INFORMAÇÕES SOBRE A ATUAL SITUAÇÃO AO AUXÍLIO FINANCEIRO FORNECIDO À BANDA 22 DE MAIO E SE O EXECUTIVO MUNICIPAL FAZ USO DO ESPAÇO FORNECIDO PELA ENTIDADE. RESPOSTA: OF/SG/16/2015, DE 25/03/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/828/828_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/828/828_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, PROVIDENCIAR A CRIAÇÃO DO PLANO DE MOBILIDADE URBANA DA CIDADE DE UBÁ, POIS O LIMITE PARA A CONFECÇÃO DOS PLANOS É DE ABRIL DE 2015 E AS PREFEITURAS QUE NÃO CUMPRIREM A MEDIDA PODERÃO PERDER ACESSO A RECURSOS FEDERAIS PARA INVESTIMENTO EM TRANSPORTE E MOBILIDADE URBANA. RESPOSTA: OF/SG/15/2015, DE 25/03/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/829/829_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/829/829_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, REMETA A ESTA CASA, A ESPECIFICAÇÃO DETALHADA DAS NOTAS FISCAIS, ANEXAS, SOBRE OS SERVIÇOS DE PUBLICIDADE E PROPAGANDA CONTRATADAS PELA PREFEITURA MUNICIPAL DE UBÁ, COM FULCRO NO ART. 56, PARÁGRAFO ÚNICO DA LOM/UBÁ. RESPOSTA: OF/SG/14/2015, DE 25/03/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/830/830_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/830/830_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, INFORMAÇÕES SOBRE O USO DE ÁGUA TRATADA PELA COPASA, NA CONSTRUÇÃO DO CONJUNTO HABITACIONAL NA REGIÃO DO CÓRREGO DOS MENDES. RESPOSTA: OF/SG/20/2015, EM 01/04/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/831/831_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/831/831_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, CALÇAMENTO DE UM TRECHO DE APROXIMADAMENTE 50 METROS, DA RUA FRANCISCA BATALHA, BAIRRO NOEME BATALHA, BEM COMO A INSTALAÇÃO DE UM POSTE DE ILUMINAÇÃO PÚBLICA. REITERA PARCIALMENTE O REQUERIMENTO 188/14.</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/832/832_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/832/832_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, CONSTRUÇÃO DE UMA CALÇADA, COM URGÊNCIA, NO FINAL DA AVENIDA JOSÉ RESENDE BRANDO, COM INÍCIO NA RUA ADÃO QUINTÃO, BAIRRO BOM PASTOR. REITERA OS REQUERIMENTOS: 110/14 E 244/14. RESPOSTA: OF/SG/20/2015, EM 01/04/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/833/833_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/833/833_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, LIMPEZA GERAL DO FINAL DA RUA MANOEL CASAL, BEIRA LINHA, BAIRRO VILA CASAL. REITERA REQUERIMENTO 157/13. RESPOSTA: OF/SG/20/2015, EM 01/04/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/834/834_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/834/834_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, CALÇAMENTO DA RUA REGINALDO FRANCISCO COELHO, BAIRRO JARDIM ÉLIDA. REITERA REQUERIMENTO 078/14.</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/835/835_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/835/835_texto_integral.pdf</t>
   </si>
   <si>
     <t>À SECRETÁRIA MUNICIPAL DE EDUCAÇÃO, PROMOVER A AQUISIÇÃO, PARA TODAS AS ESCOLAS MUNICIPAIS E BIBLIOTECAS DE UBÁ, O LIVRO &amp;#8220;QUILOMBOLA &amp;#8211; O LAMENTO DE UM POVO NEGRO&amp;#8221;. RESPOSTA: OF/SG/20/2015, EM 01/04/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/836/836_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/836/836_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, QUE REALIZE COM URGÊNCIA, A DEVIDA FISCALIZAÇÃO E QUE TOME AS MEDIDAS CABÍVEIS, DIANTE DA SITUAÇÃO IRREGULAR DE CARROCEIROS NAS REMEDIAÇÕES DA PRAÇA GUIDO MARLIERI. RESPOSTA: OF/SG/19/2015, EM 31/03/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/837/837_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/837/837_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, QUE REMETA A ESTA CASA DE LEIS A JUSTIFICATIVA PELA DEMORA DAS OBRAS DE REFORMA NA CALÇADA DA AVENIDA COMENDADOR JACINTHO SOARES DE SOUZA LIMA &amp;#8211; AVENIDA BEIRA RIO, BEM COMO O VALOR ORÇADO, O PRAZO DE EXECUÇÃO E A CÓPIA DO CONTRATO. COM FULCRO NO PARÁGRAFO ÚNICO DO ART. 56 DA LOM/UBÁ.</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/838/838_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/838/838_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, INFORMAÇÕES SOBRE O ANDAMENTO DAS OBRAS DE CONSTRUÇÃO DO RESERVATÓRIO DE ÁGUA NO DISTRITO DE DIAMANTE DE UBÁ. REITERA REQUERIMENTO 042/15. RESPOSTA: OF/SG/21/2015, EM 13/04/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/839/839_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/839/839_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, COLOCAÇÃO DE UM REDUTOR DE VELOCIDADE PARA A RUA HENRIQUE PARMA, BAIRRO INDUSTRIAL, EM FRENTE AO PAULO&amp;#8217;S LANCHES. REITERA INDICAÇÃO 180/14. RESPOSTA: OF/SG/22/2015, DO SECRETÁRIO MUNICIPAL DE GOVERNO, EM 19/04/15.</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/840/840_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/840/840_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A COLOCAÇÃO DE UMA COBERTURA E BANCOS EM FRENTE À CAPELA DO VELÓRIO MUNICIPAL (PARTE BAIXA). REITERA INDICAÇÃO 458/13. RESPOSTA: OF/SG/22/2015, DO SECRETÁRIO MUNICIPAL DE GOVERNO, EM 19/04/15.</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/841/841_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/841/841_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SECRETÁRIO MUNICIPAL DO AMBIENTE E MOBILIDADE URBANA, CONVOCANDO-O, COM FULCRO NO ART. 50 DA LOM/UBÁ, PARA COMPARECER A UMA REUNIÃO DESTA CASA, COM O OBJETIVO DE DEBATER SOBRE ASSUNTOS PERTINENTES A SUA ÁREA DE ATUAÇÃO NESTA ADMINISTRAÇÃO MUNICIPAL. RESPOSTA: DO SECRETÁRIO MUNICIPAL DO AMBIENTE E MOBILIDADE URBANA, EM 06/04/15.</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/842/842_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/842/842_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A RECONSTRUÇÃO DO MURO QUE DESABOU NO BECO PÚBLICO, DENOMINADO FRANCISCO XAVIER GOMES, AO LADO DA ESCADARIA DO BAIRRO PRIMAVERA, QUE FAZ DIVISA COM UM TERRENO PARTICULAR, SITUADO NO Nº 70. REITERA REQUERIMENTO 278/13. RESPOSTA: OF/SG/22/2015, DO SECRETÁRIO MUNICIPAL DE GOVERNO, EM 19/04/15.</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/843/843_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/843/843_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, CONSTRUÇÃO DE DOIS REDUTORES DE VELOCIDADE NA AVENIDA JUSCELINO KUBITSCHEK, BAIRRO SANTANA, SENDO UMA ANTES E OUTRO APÓS A CURVA PRÓXIMA À INDÚSTRIA ITATIAIA. REITERA INDICAÇÃO 171/14. RESPOSTA: OF/SG/23/2015, EM 15/04/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/844/844_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/844/844_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, CONSTRUÇÃO DE UMA PASSARELA, COM CORRIMÃO PARA PEDESTRES, NAS LATERAIS DA PONTE DA RUA NOSSA SENHORA APARECIDA, QUE LIGA OS BAIRROS: INDUSTRIAL AO INÊS GROPPO. REITERA REQUERIMENTO 300/13. RESPOSTA: OF/SG/23/2015, EM 15/04/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/845/845_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/845/845_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, INSTALAÇÃO DE DUAS LUMINÁRIAS NA RUA CID DA SILVEIRA CAMPOS, PRÓXIMAS DO Nº 102, BAIRRO BOM PASTOR.</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/846/846_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/846/846_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, CALÇAMENTO DA RUA JEFERSON LADISLAU TAVARES, BAIRRO ALTAIR ROCHA, BEM COMO QUE INTERCEDA JUNTO À ENERGISA, VISANDO À INSTALAÇÃO DE POSTES COM ILUMINAÇÃO PÚBLICA NAQUELE LOGRADOURO. REITERA PARCIALMENTE INDICAÇÃO 367/13. RESPOSTA: OF/SG/23/2015, EM 15/04/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/847/847_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/847/847_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO PREFEITO E AO SECRETÁRIO MUNICIPAL DE OBRAS E SERVIÇOS URBANOS, INFORMAR SOBRE A CONTRATAÇÃO DE PROFISSIONAIS PARA DIRIGIREM OS CARROS E VEÍCULOS PESADOS DA SECRETARIA MENCIONADA. RESPOSTA: OF/SG/23/2015, EM 15/04/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO. RESPOSTA: OF/SG/26/2015, EM 18/04/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO. </t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/848/848_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/848/848_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO DEPUTADO ESTADUAL DIRCEU DOS SANTOS RIBEIRO, CONVIDANDO-O PARA COMPARECER NESTA CASA, NA PRÓXIMA REUNIÃO ORDINÁRIA.</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/849/849_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/849/849_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO MINISTÉRIO PÚBLICO DESTA COMARCA, QUE ENVIE REPRESENTANTE A ESTA CASA, PARA QUE SE POSSAM DISCUTIR ASSUNTOS RELACIONADOS AOS SERVIÇOS DE TRANSPORTE PÚBLICO DA CIDADE. RESPOSTA: OFÍCIO Nº 1453/2015, DA 5ª PROMOTORIA DE JUSTIÇA DA COMARCA DE UBÁ, DR. BRUNO FERNANDO TORRES LANA, EM 03/08/15.</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/850/850_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/850/850_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO DIRETOR DA COPASA CENTRO-LESTE, CONVIDANDO-O A COMPARECER NESTA CASA, PARA DISCORRER SOBRE ASSUNTO DE INTERESSE DA POPULAÇÃO.</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/851/851_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/851/851_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, QUE INTERCEDA JUNTO À ENERGISA, PARA A INSTALAÇÃO DE POSTES E REDE ELÉTRICA NO TREVO DA ENTRADA DO BAIRRO SANTA EDWIGES. REITERA, PARCIALMENTE, A INDICAÇÃO 393/13. RESPOSTA: OF/SG/23/2015, EM 15/04/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/852/852_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/852/852_texto_integral.pdf</t>
   </si>
   <si>
     <t>À MESA DIRETORA DESTA CASA, A ELABORAÇÃO DE UMA PORTARIA DISCIPLINANDO A PARTE INICIAL DO ART. 34 DO NOSSO REGIMENTO INTERNO, SOLICITANDO QUE A REFERIDA PORTARIA VEDE A ENTRADA NO PLENÁRIO, DE PESSOAS VESTIDAS COM BERMUDAS, SHORTS, CAMISETAS, ROUPAS TRANSPARENTES, BONÉS OU CHAPÉUS.</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/853/853_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/853/853_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, INFORMAÇÕES RELATIVAS ÀS OBRAS DE CALÇAMENTO DA RUA GUERINO PERON, BAIRRO CRISTAL. REITERA PARCIALMENTE A INDICAÇÃO 033/15. RESPOSTA: OF,123/GP/2015, EM 30/04/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/854/854_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/854/854_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SECRETÁRIO MUNICIPAL DO AMBIENTE E MOBILIDADE URBANA, CONVOCANDO-O, COM BASE NO ART. 56, INCISO XVII DA LOM/UBÁ, A COMPARECER NESTA CÂMARA PARA PRESTAR INFORMAÇÕES SOBRE MATÉRIAS DE SUA COMPETÊNCIA.</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/855/855_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/855/855_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, ASFALTAMENTO DA RUA EROTIDES NEIVA CAMPOMIZZI, BAIRRO INDUSTRIAL. REITERA PARCIALMENTE O REQUERIMENTO 127/14. RESPOSTA: OF/SG/28/2015, EM 28/04/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/856/856_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/856/856_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO OUVIDOR DE SAÚDE DESTE MUNICÍPIO, SENHOR SEBASTIÃO FERREIRA ESTEVÃO, CONVIDANDO-O A COMPARECER NESTA CÂMARA PARA PRESTAR INFORMAÇÕES PERTINENTES À ÁREA DA SAÚDE DO NOSSO MUNICÍPIO. RESPOSTA: OFÍCIO Nº 047/2015/OUVIDORIA MUNICIPAL REGIONAL/UBÁ/MG, EM 27/05/2015, DO OUVIDOR REGIONAL DE SAÚDE.</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/857/857_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/857/857_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, CONSTRUÇÃO DE DOIS REDUTORES DE VELOCIDADE NA RUA ANTENOR MACHADO, SENDO UM EM FRENTE À SECRETARIA DE SAÚDE E O OUTRO PRÓXIMO AO POSTO DE GASOLINA RIVIERA. REITERA PARCIALMENTE INDICAÇÃO 297/13 E REQUERIMENTO 243/14. RESPOSTA: OF/SG/29/2015, EM 08/05/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/858/858_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/858/858_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, PINTURA DE UMA FAIXA DE PEDESTRES NA RUA VICENTE LEITE, EM FRENTE AO HOSPITAL SÃO VICENTE DE PAULO E A PARÓQUIA DO DIVINO ESPÍRITO SANTO. REITERA PARCIALMENTE A INDICAÇÃO 222/14. RESPOSTA: OF/SG/29/2015, EM 08/05/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/859/859_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/859/859_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO 4º BATALHÃO DE BOMBEIROS MILITAR EM UBÁ, NA PESSOA DE SEU COORDENADOR MÉDICO DA CENTRAL OPERATIVA, CLÁUDIO MOISÉS LACERDA REIS, REQUERENDO SUA ILUSTRE PRESENÇA NESTA CASA, A SER AGENDADA JUNTO À DIREÇÃO DESTE PODER, NOS PRÓXIMOS 15 DIAS, PARA QUE SEJAM DISCUTIDOS PROCEDIMENTOS DO SAMU E SUAS CONDUTAS NESTA CIDADE, EM ESPECIAL, REFERENTE A UM FATO OCORRIDO NO DIA 10/04/15. RESPOSTA: OFÍCIO Nº 265/2015, EM 29/05/15, DO SECRETÁRIO EXECUTIVO DO CISDESTE. RESPOSTA: OF. Nº 002/2015 &amp;#8211; CIAD, EM 19/05/15, DO COMANDANTE DO 4º BBM.</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
     <t>AO SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO, CONVIDANDO-O A PARTICIPAR DE UMA REUNIÃO NESTA CASA, PARA TRATAR DE ASSUNTOS RELACIONADOS ÀS EMPRESAS TERCEIRIZADAS CONTRATADAS PELA PMU.</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
     <t>Mauricio Valadão Reimão de Melo, Vinícius Samôr de Lacerda</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/861/861_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/861/861_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PRESIDENTE DO SINDICATO DOS MARCENEIROS DE UBÁ, CONVIDANDO-O A PARTICIPAR DE UMA REUNIÃO NESTA CÂMARA, PARA TRATAR DE ASSUNTOS RELACIONADOS AO REFERIDO SINDICATO.</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/862/862_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/862/862_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, LIMPEZA E ASFALTAMENTO DE TODAS AS RUAS DO BAIRRO PAULINO FERNANDES. REITERA PARCIALMENTE REQUERIMENTO 079/14. RESPOSTA: OF/SG/29/2015, EM 08/05/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/863/863_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/863/863_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SECRETÁRIO MUNICIPAL DE SAÚDE, INFORMAÇÕES A RESPEITO DO CANIL MUNICIPAL E DEFESA DOS ANIMAIS. RESPOSTA: OF/SG/39/2015, EM 12/06/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/864/864_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/864/864_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SECRETÁRIO MUNICIPAL DE SAÚDE, INFORMAÇÕES E SUGESTÕES: LISTA DE MÉDICOS QUE TRABALHAM NOS POSTOS DE SAÚDE DE NOSSA CIDADE, CONTENDO DIAS E HORÁRIOS DE ATENDIMENTO; SE A SECRETARIA ESTÁ CONCORDANDO COM A PRÁTICA DE CONSULTAS POR UM NÚMERO DETERMINADO DE FICHAS; COMO É A FISCALIZAÇÃO POR PARTE DESSA SECRETARIA EM RELAÇÃO À FREQUÊNCIA DOS MÉDICOS, TENDO EM VISTA AS DIVERSAS RECLAMAÇÕES DE FALTA DOS MESMOS NOS POSTOS DE SAÚDE; SOLICITA TODO EMPENHO PARA A SOLUÇÃO DOS PROBLEMAS CITADOS, COMO TAMBÉM PARA A NECESSIDADE DA CONTRATAÇÃO DE NOVOS MÉDICOS PARA SUPRIR A GRANDE DEMANDA DOS USUÁRIOS. RESPOSTA: OF/SG/39/2015, EM 12/06/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/865/865_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/865/865_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO PREFEITO, REMETER A ESTA CÂMARA CÓPIAS DOS SEGUINTES DOCUMENTOS: DO EDITAL, DOS CONTRATOS E DOS TERMOS ADITIVOS, FIRMADOS ENTRE ESSA PREFEITURA E AS CLÍNICAS FISIOTERAPEUTAS. REITERA PARCIALMENTE O REQUERIMENTO 053/15. RESPOSTA: OF/SG/33/2015, EM 28/05/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO. RESPOSTA: OF/SG/36/2015, EM 03/06/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO. </t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/866/866_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/866/866_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A URGENTE TROCA DA REDE DE ESGOTO EXISTENTE NA RUA PASSOS, BAIRRO SANTANA, ATENDENDO A REIVINDICAÇÃO DOS MORADORES, QUE ALEGAM QUE O MAU CHEIRO NAQUELE LOCAL, OCORRE PELO CONSTANTE ENTUPIMENTO DA CANALIZAÇÃO. RESPOSTA: OF/SG/31/2015, EM 25/05/2015, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/867/867_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/867/867_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, O ASFALTAMENTO DA RUA JOSELINDO DE OLIVEIRA, RUA PRINCIPAL DO POVOADO BOA VISTA, BEM COMO A INSTALAÇÃO DE MANILHAS PARA O ESCOAMENTO APROPRIADO DO ESGOTO, QUE ESTÁ ESCORRENDO A CÉU ABERTO. REITERA INDICAÇÃO 400/13. RESPOSTA: OF/SG/31/2015, EM 25/05/2015, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/868/868_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/868/868_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A URGENTE LIMPEZA EXTERNA DA ESCOLA SITUADA PRÓXIMA À COLÔNIA PADRE DAMIÃO, COMUNIDADE BOA VISTA, COMO TAMBÉM, A PODA DE ÁRVORES E DISPONIBILIZAR LATÕES DE LIXO PARA A INSTITUIÇÃO ESCOLAR.</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/869/869_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/869/869_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, ASFALTAMENTO DAS RUAS: GUMERCINDO DE FREITAS, ROSENI MARIA GONÇALVES DE MORAIS, ADELINA DOS SANTOS RIBEIRO E JOÃO GONÇALVES SOARES, DO BAIRRO SANTA BERNADETE, SITUADAS LOGO APÓS O HOSPITAL DO CÂNCER. REITERA AS INDICAÇÕES: 011/13 E 172/13 E O REQUERIMENTO 001/14.</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/870/870_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/870/870_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, ASFALTAMENTO DAS RUAS: BRÁS SCHETTINO, ROSA PANZA E JOSÉ AMÉRICO, DO BAIRRO MATHEUS SCHETTINO. REITERA INDICAÇÃO 223/13. RESPOSTA: OF/SG/31/2015, EM 25/05/2015, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/871/871_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/871/871_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, AO DIRETOR DA SUPERINTENDÊNCIA REGIONAL DE ENSINO, SENHOR EDMAR PEREIRA LOPES, E AO 21º BPMMG, NA PESSOA DO SENHOR TENENTE CORONEL PM LÚCIO MAURO CAMPOS SILVA, PARA QUE VIABILIZEM A IMPLEMENTAÇÃO DO &amp;#8220;PROJETO TRANSITOLÂNCIA&amp;#8221;, COM ATIVIDADES VOLTADAS PARA A EDUCAÇÃO NO TRÂNSITO. REITERA PARCIALMENTE A INDICAÇÃO 108/14. RESPOSTA: OF/SG/31/2015, EM 25/05/2015, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/872/872_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/872/872_texto_integral.pdf</t>
   </si>
   <si>
     <t>À MESA DIRETORA DESTA CÂMARA, PARA ADESÃO AO PROGRAMA DE AGENDA AMBIENTAL NA ADMINISTRAÇÃO PÚBLICA &amp;#8211; A3P, COM O OBJETIVO DE PROMOVER A INTERNALIZAÇÃO DOS PRINCÍPIOS DE SUSTENTABILIDADE SOCIOAMBIENTAL NOS ÓRGÃOS E ENTIDADES PÚBLICAS.</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/873/873_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/873/873_texto_integral.pdf</t>
   </si>
   <si>
     <t>À SECRETARIA MUNICIPAL DE EDUCAÇÃO, COM CÓPIA À EMPRESA VIAÇÃO UBÁ, QUESTIONANDO A RAZÃO DO ATRASO DAS CARTEIRAS DE TRANSPORTE PARA OS ESTUDANTES DA REDE PÚBLICA MUNICIPAL DE ENSINO, PRINCIPALMENTE DOS ALUNOS DO CAIC. RESPOSTA: OF/SG/31/2015, EM 25/05/2015, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/874/874_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/874/874_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, ASFALTAMENTO DA RUA JOSÉ DORIGUETTO E AS DEMAIS RUAS DA PARTE ALTA DO BAIRRO SCHIAVON. REITERA PARCIALMENTE O REQUERIMENTO 292/13. RESPOSTA: OF/SG/31/2015, EM 25/05/2015, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/875/875_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/875/875_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, COLOCAÇÃO DE FAIXA DE PEDESTRES NA RUA NOSSA SENHORA DA SAÚDE, EM FRENTE À PORTARIA DO HOSPITAL SÃO VICENTE DE PAULO. REITERA INDICAÇÃO 222/14 E O REQUERIMENTO 089/15. RESPOSTA: OF/SG/31/2015, EM 25/05/2015, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/876/876_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/876/876_texto_integral.pdf</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/877/877_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/877/877_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, PLANEJAMENTO E REALIZAÇÃO DE CONFERÊNCIAS MUNICIPAIS EM SINTONIA COM O CALENDÁRIO CONVOCADO PELO GOVERNO FEDERAL. RESPOSTA: OF/SG/31/2015, EM 25/05/2015, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/878/878_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/878/878_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO E À DIVISÃO DE ESPORTES DE UBÁ, INFORMAR QUAL FOI O MOTIVO QUE LEVOU UBÁ A NÃO ESTAR HABILITADA PARA PARTICIPAR DO ICMS ESPORTIVO. RESPOSTA: OF/SG/31/2015, EM 25/05/2015, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/879/879_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/879/879_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, INFORMAÇÕES RELACIONADAS AO CONSELHO MUNICIPAL DE POLÍTICAS SOBRE DROGAS E SUGESTÃO A ADESÃO DA SEMANA ESTADUAL DE PREVENÇÃO DE DROGAS. REITERA REQUERIMENTOS 161/13 E 071/15. RESPOSTA: OF/SG/31/2015, EM 25/05/2015, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/880/880_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/880/880_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, QUE SEJAM AFIXADAS PLACAS DE PROIBIDO ESTACIONAR NA VILA WENCESLAU ROBERTO SOARES, BAIRRO CAXANGÁ; A COLOCAÇÃO DE REDUTORES DE VELOCIDADE NA VILA E AINDA, A COLOCAÇÃO DE PLACA PROIBIDO TRÂNSITO DE CAMINHÕES PESADOS. REITERA PARCIALMENTE A INDICAÇÃO 107/15. RESPOSTA: OF/SG/32/2015, EM 28/05/2015, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/881/881_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/881/881_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO SECRETÁRIO MUNICIPAL DE SAÚDE, SOLICITANDO ESCLARECIMENTOS SOBRE O ATENDIMENTO MÉDICO PRESTADO AOS MUNÍCIPES NO DISTRITO DE DIAMANTE. RESPOSTA: OF/SG/32/2015, EM 28/05/2015, DO SECRETÁRIO MUNICIPAL DE GOVERNO. RESPOSTA: OF/SG/35/2015, EM 01/06/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO. </t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/882/882_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/882/882_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SECRETÁRIO MUNICIPAL DE SAÚDE, AO OUVIDOR DE SAÚDE, A PRESIDENTE DO CONSELHO MUNICIPAL DE SAÚDE, AOS MEMBROS DA COMISSÃO DE SAÚDE DESTA CASA, CONVIDANDO-OS A COMPARECEREM NO DISTRITO DE DIAMANTE DE UBÁ, EM UMA DATA FUTURAMENTE AGENDADA, PARA UMA REUNIÃO SOBRE ASSUNTO DE INTERESSE DA POPULAÇÃO. RESPOSTA: OF/SG/32/2015, EM 28/05/2015, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/883/883_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/883/883_texto_integral.pdf</t>
   </si>
   <si>
     <t>À DIREÇÃO DA CONCESSIONÁRIA VIAÇÃO UBÁ, SOLICITANDO A PRESENÇA DE UM REPRESENTANTE PARA DISCORRER SOBRE A AUSÊNCIA DE TROCADORES, ATRASOS, ÔNIBUS SUJOS E OUTRAS RECLAMAÇÕES.</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/884/884_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/884/884_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO COORDENADOR DO DESAFIO JOVEM DE UBÁ &amp;#8211; DEJUB, INFORMAR SOBRE O PROCEDIMENTO DE INTERNAÇÃO DE DEPENDENTES QUÍMICOS E SE HÁ NECESSIDADE DA INTERVENÇÃO DO PREFEITO PARA O ATENDIMENTO DO PEDIDO DE INTERNATO.</t>
   </si>
   <si>
     <t>1927</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1927/1927_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1927/1927_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SECRETÁRIO MUNICIPAL DE OBRAS E SERVIÇOS URBANOS, CONVOCANDO-A A PARTICIPAR DE UMA REUNIÃO ORDINÁRIA NESTA CASA, A FIM DE DEBATER ASSUNTOS PERTINENTES A SUA ÁREA DE ATUAÇÃO E DE INTERESSE DA POPULAÇÃO.</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/885/885_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/885/885_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A REGULAMENTAÇÃO DA LEI MUNICIPAL 4206/14, QUE &amp;#8220;INSTITUI O PROGRAMA PRIMEIRO EMPREGO, NO ÂMBITO DO MUNICÍPIO DE UBÁ E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;. REITERA REQUERIMENTO 217/14. RESPOSTA: OF/SG/32/2015, EM 28/05/2015, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/886/886_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/886/886_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO PREFEITO, IMPLANTAÇÃO EM UBÁ DE UM PROGRAMA NOS MOLDES DO &amp;#8220;SAFE STREETS&amp;#8221;, DESENVOLVIDO POR UMA ONG EM PARCERIA COM O PODER PÚBLICO DE BALTIMORE (EUA), COM VISTAS A AÇÕES PARA COMBATER A VIOLÊNCIA ENTRE OS JOVENS. REITERA REQUERIMENTO 091/14. RESPOSTA: OF/SG/32/2015, EM 28/05/2015, DO SECRETÁRIO MUNICIPAL DE GOVERNO. RESPOSTA: OF/SG/38/2015, EM 09/06/2015, DO SECRETÁRIO MUNICIPAL DE GOVERNO. </t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/887/887_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/887/887_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, INFORMAÇÕES SOBRE O CONJUNTO HABITACIONAL CIDADE CARINHO, QUANTO AO NÚMERO DE APARTAMENTOS FECHADOS, SE JÁ FORAM RETIRADOS OS MENORES, DE AMBOS OS SEXOS, QUE ARMADOS INVADIRAM UM APARTAMENTO E ESPALHARAM MEDO AOS MORADORES, SE OS PRÉDIOS DE CINCO ANDARES AINDA ESTÃO SEM ELEVADORES E SE A MUNICIPALIDADE ESTÁ DANDO APOIO AOS MORADORES.</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/888/888_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/888/888_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A INSTALAÇÃO DE UM SEMÁFORO NA ESQUINA ENTRE AS RUAS: ANTÔNIO BAPTISTA E CAMILO DOS SANTOS, PRÓXIMA AO POSTO DE GASOLINA SCHIAVON. REITERA INDICAÇÃO 020/15. RESPOSTA: OF/SG/38/2015, EM 09/06/2015, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/889/889_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/889/889_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, CONSTRUÇÃO DE UM REDUTOR DE VELOCIDADE NA AVENIDA OLEGÁRIO MACIEL, ANTERIOR A FAIXA DE PEDESTRES LOCALIZADA EM FRENTE AO SUPERMERCADO GROSSI. REITERA PARCIALMENTE INDICAÇÃO 373/13. RESPOSTA: OF/SG/38/2015, EM 09/06/2015, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/890/890_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/890/890_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, RECOLOCAÇÃO DAS PEDRAS SOLTAS DA RUA CÂNDIDO MARTINS DE OLIVEIRA, BAIRRO SANTA BERNADETE E O ASFALTAMENTO DA MESMA. REITERA PARCIALMENTE REQUERIMENTO 026/14. RESPOSTA: OF/SG/38/2015, EM 09/06/2015, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/891/891_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/891/891_texto_integral.pdf</t>
   </si>
   <si>
     <t>À MESA DIRETORA, QUE AGENDE A REALIZAÇÃO DE AUDIÊNCIAS PÚBLICAS PARA O MONITORAMENTO E A FISCALIZAÇÃO DA EXECUÇÃO DO ORÇAMENTO MUNICIPAL DE 2015, A SEREM DIRIGIDAS PELA COMISSÃO DE ORÇAMENTO, FINANÇAS E TOMADAS DE CONTAS. RESPOSTA: OF/SG/38/2015, EM 09/06/2015, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/892/892_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/892/892_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, CONSTRUÇÃO DE UM REDUTOR DE VELOCIDADE NA AVENIDA EDSON MORAES PACHECO, ENTRADA DA LIGAÇÃO À ZONA RURAL, PRÓXIMO À FÁBRICA FERKYT METAIS, Nº 1350. REITERA INDICAÇÃO 199/14. RESPOSTA: OF/SG/38/2015, EM 09/06/2015, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/893/893_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/893/893_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, PINTURA DE UMA FAIXA DE PEDESTRES E A CONSTRUÇÃO DE UM REDUTOR DE VELOCIDADE EM FRENTE AO CAMPO DO OLARIA, NA RUA JOSÉ AUGUSTO MARCOS, BAIRRO OLARIA. REITERA INDICAÇÃO 057/15. RESPOSTA: OF/SG/38/2015, EM 09/06/2015, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/894/894_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/894/894_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO DIRETOR DA COPASA CENTRO-LESTE, FREDERICO LOURENÇO FERREIRA DELFINO, CONVIDANDO-O A COMPARECER A ESTA CASA DE LEIS PARA DISCORRER SOBRE ASSUNTOS DE INTERESSE DA POPULAÇÃO.</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/895/895_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/895/895_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, O ASFALTAMENTO DA RUA MARCILHA GAZOLLA CANDIAN, NO BAIRRO MEU SONHO, EM FRENTE À ESCOLA MUNICIPAL NOSSA SENHORA APARECIDA. REITERA, PARCIALMENTE, A INDICAÇÃO Nº 170/13 DE MESMA AUTORIA. RESPOSTA: OF/SG/38/2015, EM 09/06/2015, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/896/896_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/896/896_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, BEM COMO AO SECRETÁRIO DE AMBIENTE, SR. FILLIPE TAMIOZZO, SOLICITANDO-LHES A INSTALAÇÃO DE PLACAS INDICATIVAS DE BAIRROS, NOMES DE RUAS E ENTRADAS E SAÍDAS DE UBÁ, A PEDIDO DOS MORADORES E VISITANTES DA CIDADE. REITERA O REQUERIMENTO Nº 046/14 DE AUTORIA DO EDIL JORGE CUSTODIO GERVÁSIO. RESPOSTA: OF/SG/38/2015, EM 09/06/2015, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/897/897_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/897/897_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A TROCA DA REDE DE ESGOTO EXISTENTE DA RUA PASSOS, BAIRRO SANTANA, DEVIDO AO CONSTANTE ENTUPIMENTO QUE OCASIONAM GRANDES TRANSTORNOS. O PRESENTE PEDIDO REITERA A INDICAÇÃO Nº 375/13 DE MESMA AUTORIA. RESPOSTA: OF/SG/38/2015, EM 09/06/2015, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/898/898_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/898/898_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A REALIZAÇÃO DE ASFALTAMENTO DA RUA JOSELINDO DE OLIVEIRA, RUA PRINCIPAL DO POVOADO BOA VISTA, BEM COMO PROCEDER AO MANILHAMENTO DA REDE DE ESGOTO DA COMUNIDADE CITADA. O PRESENTE PEDIDO REITERA A INDICAÇÃO Nº 400/13 DE MESMA AUTORIA. RESPOSTA: OF/SG/38/2015, EM 09/06/2015, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/899/899_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/899/899_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, ESTUDOS VISANDO RENOVAR O CONVÊNIO COM O INSTITUTO NACIONAL DE COLONIZAÇÃO E REFORMA AGRÁRIA (INCRA), DISPONIBILIZANDO UM FUNCIONÁRIO DEVIDAMENTE QUALIFICADO PARA ATENDER A POPULAÇÃO DOS PRODUTORES RURAIS. RESPOSTA: OF/SG/38/2015, EM 09/06/2015, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/900/900_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/900/900_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, O ASFALTAMENTO DA RUA MÁRIO TAVARES PEREIRA, APÓS O NÚCLEO DE COMBATE AO CÂNCER, BAIRRO SANTA BERNADETE. O PRESENTE PEDIDO REITERA A INDICAÇÃO Nº 069/13 DE MESMA AUTORIA. RESPOSTA: OF/SG/38/2015, EM 09/06/2015, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/901/901_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/901/901_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, O ASFALTAMENTO DA RUA JOÃO GONÇALVES SOARES, APÓS O NÚCLEO DE COMBATE AO CÂNCER, BAIRRO SANTA BERNADETE. O PRESENTE PEDIDO REITERA A INDICAÇÃO Nº 011/13 DE MESMA AUTORIA. RESPOSTA: OF/SG/38/2015, EM 09/06/2015, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/902/902_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/902/902_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, O ASFALTAMENTO DA RUA SANTIAGO, LOCALIZADA ENTRE A RUA GUSTAVO GORI E RUA ISMAEL DE OLIVEIRA, COMPREENDENDO UM TRECHO DE APROXIMADAMENTE 70 METROS DE EXTENSÃO, NO BAIRRO SANTA BERNADETE. O PRESENTE PEDIDO REITERA A REQUERIMENTO Nº 025/14 DE MESMA AUTORIA. RESPOSTA: OF/SG/38/2015, EM 09/06/2015, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/903/903_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/903/903_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, O ASFALTAMENTO DA RUA ISMAEL DE OLIVEIRA, BAIRRO SANTA BERNADETE. O PRESENTE PEDIDO REITERA A REQUERIMENTO Nº 034/14 DE MESMA AUTORIA. RESPOSTA: OF/SG/38/2015, EM 09/06/2015, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/904/904_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/904/904_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO PREFEITO, BEM COMO À SECRETARIA DE OBRAS, QUE ENVIEM A ESTA CASA LEGISLATIVA CÓPIAS DOS SEGUINTES DOCUMENTOS RELACIONADOS À CONSTRUÇÃO DA CRECHE DO BAIRRO PIRES DA LUZ: CONTRATO COM A EMPRESA RESPONSÁVEL; TODAS AS NOTAS PAGAS OU NÃO; AS NOTAS DE EMPENHOS REFERENTES AOS PAGAMENTOS EFETUADOS; O BOLETIM DAS MEDIÇÕES EFETUADAS, TANTO PELA PREFEITURA, QUANTO PELA CAIXA ECONÔMICA FEDERAL; E O TERMO DA ENTREGA E CONCLUSÃO DA OBRA. RESPOSTA: OF/SG/38/2015, EM 09/06/2015, DO SECRETÁRIO MUNICIPAL DE GOVERNO. RESPOSTA: OF/SG/40/2015, EM 15/06/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO. RESPOSTA: OF/SG/42/2015, EM 19/06/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO. </t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/905/905_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/905/905_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJA INSTITUÍDA A FRENTE PARLAMENTAR REGIONAL EM DEFESA E APOIO AO POLO MOVELEIRO DE UBÁ.</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/906/906_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/906/906_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO COORDENADOR DO DER REGIONAL UBÁ, SR. CÉLIO MOREIRA, SOLICITANDO-LHE A CONSTRUÇÃO DE DOIS QUEBRA-MOLAS NA RODOVIA UBÁ-GUIDOVAL, SENDO O 1º NA COMUNIDADE DO SANTANA (EM FRENTE À RESIDÊNCIA DO PASTOR LINDOMAR) E O 2º EM FRENTE CAMPO DO SANTO ANTÔNIO. O PRESENTE PEDIDO REITERA O REQUERIMENTO Nº 104/14 DE MESMA AUTORIA. RESPOSTA: OFÍCIO Nº 242/2015, EM 24/06/15, DO COORDENADOR DA 5ª CRG-P &amp;#8211; DER/MG. </t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/907/907_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/907/907_texto_integral.pdf</t>
   </si>
   <si>
     <t>À CAIXA ECONÔMICA FEDERAL QUE ENVIE A ESTA CASA LEGISLATIVA AS CÓPIAS DOS BOLETINS DAS MEDIÇÕES EFETUADAS NA OBRA DE CONSTRUÇÃO DA CRECHE MUNICIPAL SITUADA NO BAIRRO PIRES DA LUZ, BEM COMO QUE INFORME SE HÁ ALGUMA PENDÊNCIA POR PARTE DOS ENVOLVIDOS.</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/908/908_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/908/908_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, O ASFALTAMENTO DA RUA LAMBARI, BAIRRO PONTE PRETA. O PRESENTE PEDIDO REITERA A INDICAÇÃO Nº 346/15 DE MESMA AUTORIA. RESPOSTA: OF/SG/41/2015, EM 19/06/2015, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/909/909_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/909/909_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SECRETÁRIO DE OBRAS, SR. SEBASTIÃO CARLOS VIANA, CONVIDANDO-O A COMPARECER EM UMA REUNIÃO ORDINÁRIA NOS PRÓXIMOS 15 DIAS, NO INTUITO DE APRESENTAR INFORMAÇÕES RELEVANTES RELACIONADAS AO SERVIÇO DA SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS URBANOS EM PROL DE TODA A POPULAÇÃO.</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/910/910_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/910/910_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, ÀS SECRETARIAS DE EDUCAÇÃO E SAÚDE, A DOAÇÃO OU CESSÃO DE USO PARA AS ASSOCIAÇÕES DE MORADORES, DOS VENTILADORES E BEBEDOUROS SUBSTITUÍDOS. RESPOSTA: OF/SG/41/2015, EM 19/06/2015, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/911/911_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/911/911_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO PREFEITO E À SECRETARIA DE SAÚDE, MEDIDAS URGENTES PARA A NORMALIZAÇÃO DO ATENDIMENTO DO MÉDICO PEDIATRA NO POSTO DE SAÚDE NO BAIRRO COHAB. RESPOSTA: OF/SG/41/2015, EM 19/06/2015, DO SECRETÁRIO MUNICIPAL DE GOVERNO. RESPOSTA: OFÍCIO SMS Nº 19/15, EM 16/06/15, DA ENFERMEIRA &amp;#8211; COORDENAÇÃO GERAL APS/ESF, DA SECRETARIA MUNICIPAL DE SAÚDE DE MINAS GERAIS. </t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/912/912_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/912/912_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO PREFEITO E À SECRETARIA DE SAÚDE, INFORMAÇÕES A RESPEITO DA INAUGURAÇÃO E FUNCIONAMENTO DA FARMÁCIA CONSTRUÍDA AO LADO DO POSTO DE SAÚDE DA COHAB. RESPOSTA: OF/SG/41/2015, EM 19/06/2015, DO SECRETÁRIO MUNICIPAL DE GOVERNO. RESPOSTA: OF/SG/43/2015, EM 19/06/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO. </t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/913/913_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/913/913_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO PREFEITO E À SECRETARIA DE DESENVOLVIMENTO SOCIAL, PROVIDÊNCIAS PARA RECOLOCAR OFICINAS NO ESPAÇO QUE FUNCIONAVA O CRAS PIRES DA LUZ. RESPOSTA: OF/SG/41/2015, EM 19/06/2015, DO SECRETÁRIO MUNICIPAL DE GOVERNO. RESPOSTA: OF/SG/44/2015, EM 22/06/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO. </t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/914/914_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/914/914_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJA PRORROGADO O PRAZO DE FUNCIONAMENTO DA COMISSÃO ESPECIAL DE COMBATE AO CRACK E OUTRAS DROGAS, DA CÂMARA MUNICIPAL DE UBÁ, POR MAIS UM ANO, MANTENDO-SE OS MESMO MEMBROS TITULARES E SUPLENTES DA REFERIDA COMISSÃO.</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/915/915_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/915/915_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A RELAÇÃO DOS NOMES E SALÁRIOS DOS FUNCIONÁRIOS COMISSIONADOS DA PREFEITURA MUNICIPAL DE UBÁ, BEM COMO O VALOR DOS SALÁRIOS DO PREFEITO E VICE- PREFEITO RESPOSTA: OF/SG/49/2015, EM 30/06/2015, DO SECRETÁRIO MUNICIPAL DE GOVERNO. RESPOSTA: OF/SG/50/2015, EM 06/07/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO. RESPOSTA: OF/SG/53/2015, EM 10/07/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/916/916_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/916/916_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A URGENTE REALIZAÇÃO DE PATROLAMENTO E CASCALHAMENTO NA REGIÃO DO SÍTIO CRUZEIRO DO SUL, LOCALIZADO PRÓXIMO AO CAMPO DO SANTO ANTÔNIO NA RODOVIA SENTIDO UBÁ-GUIDOVAL. O PRESENTE PEDIDO REITERA, PARCIALMENTE, A INDICAÇÃO Nº 311/15 DE MESMA AUTORIA. RESPOSTA: OF/SG/49/2015, EM 30/06/2015, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/917/917_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/917/917_texto_integral.pdf</t>
   </si>
   <si>
     <t>À DIVISÃO DE ESPORTES DA PREFEITURA, O DEVIDO APOIO LOGÍSTICO E AJUDA DE CUSTO AO JOVEM DANIEL SILVA FORTES OLIVEIRA, DE 12 ANOS, VICE-CAMPEÃO DE MOTOCROSS E PREMIADO POR DIVERSAS VEZES EM VÁRIOS CAMPEONATOS NA REGIÃO, PARA QUE POSSA CONTINUAR SUA DISPUTA NOS CAMPEONATOS E REPRESENTAR UBÁ NAS COMPETIÇÕES. RESPOSTA: OF/SG/49/2015, EM 30/06/2015, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/918/918_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/918/918_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">À SECRETARIA MUNICIPAL DE FINANÇAS, O VALOR DISCRIMINADO DO FPM (FUNDO DE PARTICIPAÇÃO DOS MUNICÍPIOS), REFERENTES O IMPOSTO DE RENDA E O IMPOSTO SOBRE PRODUTOS INDUSTRIALIZADOS, NO ANO DE 2014. RESPOSTA: OF/SG/49/2015, EM 30/06/2015, DO SECRETÁRIO MUNICIPAL DE GOVERNO. RESPOSTA: OF/SG/47/2015, EM 29/06/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO. </t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/919/919_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/919/919_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">À SECRETARIA MUNICIPAL DE FINANÇAS, O EXTRATO BANCÁRIO DA PREFEITURA MUNICIPAL DE UBÁ, REFERENTE AO ULTIMO DIA ÚTIL DE MAIO. RESPOSTA: OF/SG/49/2015, EM 30/06/2015, DO SECRETÁRIO MUNICIPAL DE GOVERNO. RESPOSTA: OF/SG/48/2015, EM 29/06/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO. </t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/920/920_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/920/920_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO PREFEITO, A PINTURA DE UMA FAIXA DE PEDESTRES E A CONSTRUÇÃO DE DOIS REDUTORES DE VELOCIDADE, SENDO O PRIMEIRO ANTES E OUTRO APÓS A MESMA, NA RUA JOSÉ AUGUSTO MARCOS, BAIRRO OLARIA, EM FRENTE AO CAMPO DO OLARIA. O PRESENTE PEDIDO REITERA, PARCIALMENTE, A INDICAÇÃO Nº 057/15 DE AUTORIA DO EDIL CARLOS DA SILVA RUFATO E O REQUERIMENTO Nº 125/15 DO EDIL JORGE CUSTODIO GERVÁSIO. RESPOSTA: OF/SG/49/2015, EM 30/06/2015, DO SECRETÁRIO MUNICIPAL DE GOVERNO. RESPOSTA: OFÍCIO Nº 1052/2015, EM 1º/06/15, DA 5ª PROMOTORIA DE JUSTIÇA DA COMARCA DE UBÁ. </t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/921/921_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/921/921_texto_integral.pdf</t>
   </si>
   <si>
     <t>À DIRETORA DA GERÊNCIA REGIONAL DE SAÚDE-UBÁ, SOLICITANDO INFORMAÇÕES SOBRE CIRURGIAS DE CATARATA REALIZADAS EM MORADORES DA NOSSA REGIÃO. RESPOSTA: GRS/UBÁ/DIREÇÃO/OFÍCIO Nº 093/2015, EM 12/08/15, DA DIRETORA DA GRS/UBÁ.</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/922/922_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/922/922_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, E ENCAMINHAR ÀS SECRETARIAS MUNICIPAIS DE EDUCAÇÃO, CULTURA, DESENVOLVIMENTO SOCIAL, SAÚDE, AMBIENTE E MOBILIDADE URBANA, FINANÇAS, PLANEJAMENTO E DE GOVERNO, PARA CRIAREM O PROGRAMA &amp;#8220;UNIVERSIDADE ABERTA DA TERCEIRA IDADE&amp;#8221;, COM AÇÕES CONJUNTAS E METODOLOGIA PRÓPRIA E PROPORCIONAR À PESSOA IDOSA DIVERSAS ATIVIDADES EDUCATIVAS, CULTURAIS, ESPORTIVAS, INFORMATIVAS, ETC. E ASSIM POSSIBILITAR A ESTA FAIXA ETÁRIA DA POPULAÇÃO, MAIOR INSERÇÃO SOCIAL, MAIS CIDADANIA E MAIS PARTICIPAÇÃO POPULAR. RESPOSTA: OF/SG/49/2015, EM 30/06/2015, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/923/923_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/923/923_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A URGENTE OBRA DE RECONSTRUÇÃO DO MURO QUE DESABOU NO BECO PÚBLICO FRANCISCO XAVIER GOMES, AO LADO DA ESCADARIA DO BAIRRO PRIMAVERA, QUE FAZ DIVISA COM UM TERRENO PARTICULAR SITUADO NO Nº 60. O PRESENTE PEDIDO REITERA O REQUERIMENTO Nº 073/15 DE MESMA AUTORIA. RESPOSTA: OF/SG/49/2015, EM 30/06/2015, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/924/924_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/924/924_texto_integral.pdf</t>
   </si>
   <si>
     <t>À COMISSÃO ESPECIAL DE COMBATE AO CRACK E OUTRAS DROGAS PARA QUE ESTA PARTICIPE DO CICLO DE DEBATES DA ASSEMBLEIA LEGISLATIVA DE MINAS GERAIS &amp;#8211; POLÍTICAS SOBRE DROGAS E A JUVENTUDE &amp;#8211; PREVENÇÃO: O X DA QUESTÃO, A REALIZAR-SE NOS DIAS 25 E 26 DE JUNHO EM BELO HORIZONTE.</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/925/925_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/925/925_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO E AO SECRETÁRIO DE SAÚDE, SOLICITANDO-LHES PROVIDÊNCIAS URGENTES PARA O CONSERTO DE UMA PEÇA DO COMPRESSOR DO CONSULTÓRIO ODONTOLÓGICO DO POSTO DE SAÚDE DO BAIRRO PIRES DA LUZ. RESPOSTA: OF/SG/49/2015, EM 30/06/2015, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/926/926_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/926/926_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO E AOS SETORES DE TRÂNSITO E FISCALIZAÇÃO, PROVIDÊNCIAS URGENTES A RESPEITO DOS MOTOTAXISTAS PIRATAS NA CIDADE DE UBÁ. RESPOSTA: OF/SG/49/2015, EM 30/06/2015, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/927/927_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/927/927_texto_integral.pdf</t>
   </si>
   <si>
     <t>À MESA DIRETORA, EM CONFORMIDADE COM A RESOLUÇÃO Nº 01/09, REQUER O APOIO INSTITUCIONAL AO FESTIVAL DE DANÇA TUDO DANCE, A REALIZAR-SE EM UBÁ NOS DIAS 20 E 21 DO CORRENTE MÊS.</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/928/928_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/928/928_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, O ASFALTAMENTO DA PARTE FINAL DA RUA LUCIANO GROPPO, BAIRRO INÊS GROPPO, QUE INTERLIGA ESSE AO BAIRRO PAULINO FERNANDES. SOLICITA-SE, TAMBÉM, A LIMPEZA GERAL E O ASFALTAMENTO DE TODAS AS RUAS DO BAIRRO PAULINO FERNANDES. O PRESENTE PEDIDO MESCLA A INDICAÇÃO Nº 169/13 E O REQUERIMENTO Nº 093/15, AMBOS DE MESMA AUTORIA. RESPOSTA: OF/SG/49/2015, EM 30/06/2015, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/929/929_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/929/929_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO 21º BATALHÃO DE PMMG, NA PESSOA DO SR. TEN. CEL. PM LÚCIO MAURO CAMPOS SILVA, SOLICITANDO-LHE ESTUDOS QUE VIABILIZEM O RETORNO DA BASE POLICIAL NO TERRENO DA ESCOLA DEPUTADO CARLOS PEIXOTO FILHO, BEM COMO A IMPLEMENTAÇÃO DO &amp;#8220;PROJETO TRANSITOLÂNDIA&amp;#8221;, COM ATIVIDADES VOLTADAS PARA A EDUCAÇÃO NO TRÂNSITO, COM O PROPÓSITO DE PREPARAR AS CRIANÇAS DA NOSSA COMUNIDADE PARA CONVIVEREM COM AUTOMÓVEIS, POR MEIO DE ATITUDES CORRETAS PARA A SEGURANÇA DOS PEDESTRES, CICLISTAS E PASSAGEIROS DE VEÍCULOS E COLETIVOS, UTILIZANDO O TERRENO LOCALIZADO NA ESCOLA DEPUTADO CARLOS PEIXOTO FILHO &amp;#8211; POLIVALENTE, ANTIGO CONSEP LESTE. O PRESENTE PEDIDO REITERA, PARCIALMENTE, O REQUERIMENTO Nº 102/15 DE MESMA AUTORIA.</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/930/930_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/930/930_texto_integral.pdf</t>
   </si>
   <si>
     <t>À SECRETARIA DE SAÚDE DE UBÁ, POLÍCIA AMBIENTAL, MINISTÉRIO PÚBLICO AMBIENTAL, SETOR DE VIGILÂNCIA SANITÁRIA, SOCIEDADE UBAENSE DE PROTEÇÃO AOS ANIMAIS (SUPA), AMIGOS DOS ANIMAIS UBÁ (ADA), POLICIA CIVIL, 21º BPMMG, OUVIDORIA DE SAÚDE E AO IBAMA, FORNECENDO-LHES DENÚNCIA SOBRE CASO DE MAUS-TRATOS E ABUSO COM CÃES EM UMA RESIDÊNCIA NA RUA JADE &amp;#8211; Nº 14, BAIRRO SANTA ROSA. RESPOSTA: OF/SG/49/2015, EM 30/06/2015, DO SECRETÁRIO MUNICIPAL DE GOVERNO. OF/SG/56/2015, EM 31/07/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/931/931_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/931/931_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, O ASFALTAMENTO DA RUA TEREZA CASAGRANDE, BAIRRO CONCÓRDIA. O PRESENTE PEDIDO REITERA O REQUERIMENTO Nº 026/15 DE MESMA AUTORIA.</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/932/932_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/932/932_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO OUVIDOR MUNICIPAL DA SAÚDE, SEBASTIÃO FERREIRA ESTEVÃO, INFORMAÇÕES CONFORME MENCIONADO EM DEBATE NESTA CASA EM REUNIÃO PASSADA.</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/933/933_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/933/933_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A CONSTRUÇÃO DE UM REDUTOR DE VELOCIDADE NA RUA JOSÉ AUGUSTO MARCOS, BAIRRO OLARIA, EM FRENTE AO CAMPO DO OLARIA. O PRESENTE PEDIDO REITERA, PARCIALMENTE, O REQUERIMENTO Nº 152/15 DE AUTORIA DO EDIL CARLOS DA SILVA RUFATO E O REQUERIMENTO Nº 125/15 DE MESMA AUTORIA.</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/934/934_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/934/934_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A CONSTRUÇÃO DE UM REDUTOR DE VELOCIDADE NA AVENIDA MARECHAL FLORIANO PEIXOTO. O PRESENTE PEDIDO REITERA, PARCIALMENTE, A INDICAÇÃO Nº 074/15 DE AUTORIA DO EDIL CARLOS DA SILVA RUFATO.</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/935/935_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/935/935_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, QUE REMETA A ESTA CASA DE LEIS, INFORMAÇÕES SOBRE O LOCAL DE CONSTRUÇÃO DOS MUROS DE GABIÃO E CONCRETO, POR MEIO DOS CRÉDITOS DE RECURSOS FINANCEIROS RECEBIDOS PELA PREFEITURA NA ORDEM DE R$ 1.228.980,25, REFERENTES AO PROCESSO Nº 59050.000065/2012-54-TERMO DE COMPROMISSO 231/2012. RESPOSTA: OF/SG/51/2015, EM 01/07/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/936/936_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/936/936_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, O PATROLAMENTO E CASCALHAMENTO PARA A COMUNIDADE DO CÓRREGO SANTANA. O PRESENTE PEDIDO REITERA, PARCIALMENTE, A INDICAÇÃO Nº 399/13 DE MESMA AUTORIA.</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/937/937_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/937/937_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, QUE REMETA A ESTA CÂMARA, A CÓPIA DO CONTRATO DE PRESTAÇÃO DE SERVIÇOS DE TRANSPORTE ESCOLAR QUE ENTRE SI FAZEM O MUNICÍPIO DE UBÁ E A EMPRESA VIAÇÃO UBÁ TRANSPORTES LTDA. DO PRESENTE ANO, ESPECIALMENTE A PLANILHA DE VALORES QUE DETALHAM O NÚMERO DE VALES TRANSPORTES, NÚMERO DE PASSAGENS, ETC. RESPOSTA: OF/SG/52/2015, EM 10/07/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/938/938_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/938/938_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, BEM COMO A TODAS AS SECRETARIAS MUNICIPAIS, TODAS AS PREFEITURAS E CÂMARAS DA REGIÃO, ESCOLAS ESTADUAIS E MUNICIPAIS, ÀS ASSOCIAÇÕES DE MORADORES, TODAS AS ENTIDADES DA CIDADE DE UBÁ: FEMAC, INTERSIND, SEBRAE; CÂMARA DOS DEPUTADOS ESTADUAIS, SENADO FEDERAL, CÂMARA DOS DEPUTADOS FEDERAL, GABINETE DO DEPUTADO DIRCEU RIBEIRO, GABINETE DO GOVERNADOR DE MINAS GERAIS E IMPRENSA EM GERAL, CONVIDANDO-LHES PARA PARTICIPAREM DO LANÇAMENTO DO LIVRO DA ESCRITORA MARIA LUIZA MARCELINO ESCRITORA ESSA QUILOMBOLA RECONHECIDA PELO MINISTÉRIO DA CULTURA E PELA FUNDAÇÃO PALMARES. O LANÇAMENTO DO LIVRO ACONTECERÁ NA CÂMARA MUNICIPAL DE UBÁ, NO DIA 18 DE JULHO DE 2015, ÀS 18H00MIN HORAS.</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/939/939_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/939/939_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO DR. GERALDO FAUSTO DA SILVA PARA COMPARECER EM UMA REUNIÃO ORDINÁRIA, PREVIAMENTE AGENDADA, NESTA CASA DE LEIS COM O OBJETIVO DE DISCORRER SOBRE A &amp;#8220;CRISE HÍDRICA EM UBÁ E REGIÃO&amp;#8221;, DEVIDO AOS SEUS GRANDES CONHECIMENTOS NESSA ÁREA. </t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/940/940_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/940/940_texto_integral.pdf</t>
   </si>
   <si>
     <t>À DIRETORA DA EMPRESA MUNICIPAL DE HABITAÇÃO E DO BEM ESTAR SOCIAL - EMUHBES, SENHORA MARIA LÚCIA COELHO DE ANDRADE, CONVIDANDO-A COMPARECER A ESTA CASA DE LEIS, EM DATA PREVIAMENTE AGENDADA, A FIM DE DISCORRER SOBRE ASSUNTOS DE INTERESSE DA POPULAÇÃO DENTRO DE SUA ÁREA DE ATUAÇÃO.</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/941/941_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/941/941_texto_integral.pdf</t>
   </si>
   <si>
     <t>À SECRETÁRIA MUNICIPAL DE DESENVOLVIMENTO SOCIAL, SENHORA. EULÁLIA CRISTINA GUILHERMINO VALENTE, CONVIDANDO-A COMPARECER A ESTA CASA DE LEIS, EM DATA PREVIAMENTE AGENDADA, A FIM DE DISCORRER SOBRE ASSUNTOS DE INTERESSE DA POPULAÇÃO DENTRO DE SUA ÁREA DE ATUAÇÃO.</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/942/942_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/942/942_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERIR À MESA DIRETORA, EM PARCERIA COM A POLÍCIA CIVIL, OFERECER O SERVIÇO DE EMISSÃO DE CARTEIRAS DE IDENTIDADE À POPULAÇÃO DENTRO DAS DEPENDÊNCIAS DA CÂMARA MUNICIPAL DE UBÁ.</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/943/943_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/943/943_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A CONSTRUÇÃO DE UM REDUTOR DE VELOCIDADE NA RUA CECÍLIA BUSATO, BAIRRO PONTE PRETA. O PRESENTE PEDIDO REITERA A INDICAÇÃO Nº 060/14 DE MESMA AUTORIA.</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/944/944_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/944/944_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A CONSTRUÇÃO DE REDUTORES DE VELOCIDADE NA AVENIDA JOSÉ COSTA MARQUES, BAIRRO PONTE PRETA, EM TODA SUA EXTENSÃO. O PRESENTE PEDIDO REITERA A INDICAÇÃO Nº 061/14 DE MESMA AUTORIA.</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/945/945_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/945/945_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE A MESA DIRETORA DESTA CASA DE LEIS CONVOQUE A REALIZAÇÃO DA ETAPA LOCAL DA CONFERÊNCIA DE JUVENTUDE DO MUNICÍPIO DE UBÁ.</t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/946/946_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/946/946_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, SUGERINDO-LHE QUE SEJA REALIZADA ALTERAÇÃO DO PERÍMETRO URBANO DO MUNICÍPIO DE UBÁ, EM RAZÃO DA NECESSIDADE DE MAIOR EXPANSÃO URBANA, PRINCIPALMENTE EM DIREÇÃO À RODOVIA UBÁ VISCONDE DO RIO BRANCO. O PRESENTE PEDIDO REITERA A INDICAÇÃO Nº 236/14 DE MESMA AUTORIA. RESPOSTA: OF.SG.58/2015, EM 06/08/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/947/947_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/947/947_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, BEM COMO ÀS SECRETARIAS MUNICIPAIS: DE ADMINISTRAÇÃO, FINANÇAS, GOVERNO, OBRAS, PLANEJAMENTO E DESENVOLVIMENTO ECONÔMICO, SAÚDE, EDUCAÇÃO, CULTURA, AMBIENTE E MOBILIDADE URBANA, DESENVOLVIMENTO SOCIAL E DEMAIS SETORES RESPONSÁVEIS, REQUERENDO-LHES AS SEGUINTES INFORMAÇÕES: GERAL: QUANTAS SECRETARIAS TEM A ATUAL ADMINISTRAÇÃO; QUANTAS SUBSECRETARIAS E SETORES; QUAL O ENDEREÇO DE CADA SECRETARIA; QUAIS SÃO OS SECRETÁRIOS E SUBSECRETÁRIOS E QUAIS OS SALÁRIOS DELES; QUANTOS FUNCIONÁRIOS POR SECRETARIA, E DESTES, QUANTO SÃO CONCURSADOS, QUANTOS SÃO TERCEIRIZADOS E QUANTOS SÃO COMISSIONADOS; QUAL O GASTO TOTAL COM SALÁRIOS EM CADA SECRETARIA. QUAIS AS SUBDIVISÕES EXISTENTES EM CADA SECRETARIA E QUANTOS FUNCIONÁRIOS ATUAM EM CADA UMA; QUAIS OS PROGRAMAS QUE CADA SECRETARIA DESENVOLVEU OU IMPLANTOU PARA RECEBIMENTO DE VERBAS FEDERAL E ESTADUAL; QUANTAS SECRETARIAS FUNCIONAM EM IMÓVEIS ALUGADOS E QUAL O VALOR DO ALUGUEL DE CADA UMA; QUANTO CADA SECRETARIA RECEBE DE RECURSOS FEDERAL, ESTADUAL E MUNICIPAL; EXISTE UM MODELO DE ORGANOGRAMA DESSA PREFEITURA, COMO É? E AINDA, INFORMAÇÕES ESPECÍFICAS SOBRE AS SECRETARIAS: SAÚDE, EDUCAÇÃO, OBRAS E TRÂNSITO, CULTURA E ESPORTE E MEIO AMBIENTE; COMO TAMBÉM A ASSOCIAÇÃO DE MORADORES, A  INDÚSTRIA E COMÉRCIO, A ZONA RURAL, A ENERGISA, A COPASA, ANIMAIS E MÍDIA EM RELAÇÃO A PREFEITURA DE UBÁ. RESPOSTA: OF/SG/55/2015, EM 22/07/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO. RESPOSTA: OF.SG.58/2015, EM 06/08/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/948/948_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/948/948_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A URGENTE NOTIFICAÇÃO À EMPRESA VIAÇÃO UBÁ TRANSPORTE LTDA., CONTENDO A PRIMEIRA ADVERTÊNCIA, EM DESOBEDIÊNCIA AO ARTIGO 2º, I, DA LEI MUNICIPAL 4279/15, PELA MANUTENÇÃO DE MOTORISTAS EXERCENDO A FUNÇÃO DE COBRADOR. RESPOSTA: OF.SG.58/2015, EM 06/08/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/949/949_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/949/949_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SETOR DE TRÂNSITO DA PREFEITURA DE UBÁ, PARA QUE REALIZE, EM PARCERIA COM O DER, A INSTALAÇÃO NOS FINAIS DE SEMANA DE UMA CICLOVIA MÓVEL NA RODOVIA MG265, DO TRECHO COMPREENDIDO ENTRE A FÁBRICA DE MÓVEIS APOLO ATÉ O HORTO FLORESTAL. RESPOSTA: OF.SG.58/2015, EM 06/08/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/950/950_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/950/950_texto_integral.pdf</t>
   </si>
   <si>
     <t>À SECRETARIA MUNICIPAL DE FINANÇAS, CÓPIA DE TODO O PROCESSO DISCRIMINADO COM NOTAS FISCAIS, DAS LICITAÇÕES: 82 E 92/2015, REFERENTES À REALIZAÇÃO DA FESTA DO HORTO 2015. RESPOSTA: OF/SG/57/2015, EM 31/07/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO. RESPOSTA: OF.SG.58/2015, EM 06/08/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/951/951_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/951/951_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, CONSTRUÇÃO DE UM REDUTOR DE VELOCIDADE NA RUA ELIAS ANTÔNIO LAUD, BAIRRO DA LUZ, NAS PROXIMIDADES DA IGREJA RAINHA DA PAZ. REITERA, PARCIALMENTE, REQUERIMENTO 108/15, DE AUTORIA DO VEREADOR RAFAEL PAULO DE FREITAS &amp;#8211; RAFAEL FAÊDA. RESPOSTA: OF.SG.58/2015, EM 06/08/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/952/952_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/952/952_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, O CALÇAMENTO DA RUA PASCHOALINO BIANCHI. REITERA, PARCIALMENTE, O REQUERIMENTO Nº 057/15. RESPOSTA: OF/SG/63/2015, EM 31/08/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/953/953_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/953/953_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PROCURADOR GERAL DO MUNICÍPIO DE UBÁ, SOLICITANDO ADVERTÊNCIA ESCRITA EM PRIMEIRA NOTIFICAÇÃO À VIAÇÃO UBÁ PELO DESCUMPRIMENTO DA LEI MUNICIPAL 4.279/15, QUE PROÍBE ÀS EMPRESAS CONCESSIONÁRIAS DE SERVIÇOS DE TRANSPORTE COLETIVO EM UBÁ EXIGIR DUPLA FUNÇÃO AOS MOTORISTAS COMO CONDUTORES E COBRADORES. RESPOSTA: OFÍCIO Nº 267/2015, EM 13/08/15, DO PROCURADOR GERAL DO MUNICÍPIO DE UBÁ.</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/954/954_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/954/954_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, O ASFALTAMENTO DA RUA ANTÔNIO SPERANDIO, BAIRRO MANGUEIRA RURAL. REITERA A INDICAÇÃO Nº 054/15. RESPOSTA: OF/SG/63/2015, EM 31/08/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/955/955_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/955/955_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A REALIZAÇÃO DE LIMPEZA GERAL, COLOCAÇÃO DE MEIOS-FIOS E INTERCEDER JUNTO À ENERGISA, VISANDO A TROCA DAS LUMINÁRIAS DA REDE ELÉTRICA DA RUA ELIAS ANTÔNIO LAUD, QUE LIGA OS BAIRROS DA LUZ A PONTE PRETA. REITERA AS INDICAÇÕES Nº 183/15, 184/15 E 185/15. RESPOSTA: OF/SG/63/2015, EM 31/08/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/956/956_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/956/956_texto_integral.pdf</t>
   </si>
   <si>
     <t>À EXMA. SRA. SECRETÁRIA MUNICIPAL DE EDUCAÇÃO, SRA. MARIA DO CARMO MELO COELHO, CONVIDANDO-A AO COMPARECIMENTO A ESTA CASA PARA EXPLICAR A PEDAGOGIA DE WALDORF, AMPLAMENTE DIFUNDIDA NO ENSINO PÚBLICO MUNICIPAL.</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/957/957_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/957/957_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, QUE REMETA À CÂMARA MUNICIPAL DE UBÁ NO PRAZO DE 15 DIAS, COFORME PRECEITUA O ART. 56, PARÁGRAFO ÚNICO DA LEI ORGÂNICA MUNICIPAL, INFORMAÇÕES SOBRE QUANTO É DESTINADO E QUAIS ENTIDADES SÃO BENEFICIADAS COM INCENTIVOS E REPASSES MUNICIPAIS PARA PROCEDER COM A CAPTURA, CONTROLE E CUIDADOS COM ANIMAIS NA CIDADE. RESPOSTA: OF/SG/59/2015, EM 24/08/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO. RESPOSTA: OF/SG/67/2015, EM 09/08/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/958/958_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/958/958_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, QUE PROMOVA A LIMPEZA GERAL DO CÓRREGO SITUADO NO BAIRRO VILA CASAL, A PEDIDO DOS MORADORES.RESPOSTA: OF/SG/63/2015, EM 31/08/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/959/959_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/959/959_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, QUE PROMOVA A LIMPEZA GERAL DO &amp;#8220;CÓRREGO CORUJA&amp;#8221;, SITUADO NAS REMEDIAÇÕES DO SUPERMERCADO SALES, A PEDIDO DOS MORADORES. RESPOSTA: OF/SG/63/2015, EM 31/08/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/960/960_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/960/960_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, QUE PROMOVA A LIMPEZA GERAL DO CÓRREGO SITUADO NO BAIRRO LOURIÇAL, NAS REMEDIAÇÕES DO CONHECIDO &amp;#8220;BECO DO SAPO&amp;#8221;, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/961/961_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/961/961_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, QUE PROMOVA A LIMPEZA GERAL DO CÓRREGO SITUADO NO BAIRRO PALMEIRAS, A PEDIDO DOS MORADORES. RESPOSTA: OF/SG/63/2015, EM 31/08/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/962/962_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/962/962_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, QUE PROMOVA A LIMPEZA GERAL DO CÓRREGO SITUADO NO BAIRRO SÃO DOMINGOS, REITERANDO PROPOSIÇÃO DE MESMA AUTORIA, A PEDIDO DOS MORADORES. RESPOSTA: OF/SG/63/2015, EM 31/08/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/963/963_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/963/963_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, QUE REALIZE BENFEITORIAS VISANDO REALIZAR O MANILHAMENTO DA RUA SÃO GERALDO, NO DISTRITO DE UBARI, POR QUESTÕES DE SAÚDE PÚBLICA, ATENDENDO AO PEDIDO DOS MORADORES. RESPOSTA: OF/SG/63/2015, EM 31/08/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/964/964_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/964/964_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, QUE REALIZE COM URGÊNCIA, O RECAPEAMENTO DO ASFALTO DA RUA JOSÉ FLORES DA SILVA, DO BAIRRO SÃO JUDAS TADEU, BEM COMO, QUE TOME AS PROVIDÊNCIAS CABÍVEIS DIANTE DAS PRÁTICAS REALIZADAS PELO PROPRIETÁRIO DO LOTEAMENTO NOVO, SITUADO NOS CONFINS DO MESMO LOGRADOURO, QUE HÁ CERCA DE UM MÊS REALIZOU UMA OBRA DE CANALIZAÇÃO, VINDO A QUEBRAR O ASFALTO, DEIXANDO A RUA JOSÉ FLORES DA SILVA COM BASTANTE TERRA E POEIRA CAUSANDO INÚMEROS TRANSTORNOS AOS MORADORES DAQUELA LOCALIDADE. RESPOSTA: OF/SG/63/2015, EM 31/08/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/965/965_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/965/965_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, QUE REMETA À CÂMARA MUNICIPAL DE UBÁ NO PRAZO DE 15 DIAS, CONFORME PRECEITUA O ART. 56, PARÁGRAFO ÚNICO DA LEI ORGÂNICA MUNICIPAL, INFORMAÇÕES SOBRE A INÉRCIA DO MUNICÍPIO DIANTE DA LEI COMPLEMENTAR Nº 171/2014. RESPOSTA: OF/SG/60/2015, EM 24/08/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO. RESPOSTA: OF/SG/63/2015, EM 31/08/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/966/966_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/966/966_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, QUE DETERMINE AO DEPARTAMENTO COMPETENTE DA SECRETARIA MUNICIPAL DE AMBIENTE E MOBILIDADE URBANA, A REPINTURA DA FAIXA DE PEDESTRES NA PRAÇA GETÚLIO VARGAS, EM FRENTE À IGREJA EVANGÉLICA ASSEMBLEIA DE DEUS, Nº 179. REITERA INDICAÇÃO 108/15, DO VEREADOR DARCI PIRES DA SILVA. RESPOSTA: OF/SG/63/2015, EM 31/08/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/967/967_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/967/967_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SECRETÁRIO MUNICIPAL DE SAÚDE, ESTUDOS PARA VERIFICAR A POSSIBILIDADE DE OFERECER ATENDIMENTO PREFERENCIAL AOS IDOSOS NO PERÍODO VESPERTINO NOS PSF&amp;#8217;S DOS BAIRROS DE UBÁ. RESPOSTA: OF/SG/63/2015, EM 31/08/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/968/968_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/968/968_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, MANIFESTANDO REPÚDIO A POSSÍVEL EXTINÇÃO DO CAMINHÃO DA COLETA SELETIVA DA NOSSA CIDADE. RESPOSTA: OF/SG/63/2015, EM 31/08/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>969</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/969/969_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/969/969_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO PREFEITO QUE INFORME A ESTA CASA DE LEIS, O ANDAMENTO DO PROCEDIMENTO DE AQUISIÇÃO DO TERRENO SITUADO NA COMUNIDADE DO TANQUINHO, ONDE ESTÁ LOCALIZADA A SEDE DO DESAFIO JOVEM DE UBÁ (DEJUB), CONFORME DETERMINA A LEI Nº 4.287/15, EM SEU ARTIGO 2º. RESPOSTA: OF/SG/63/2015, EM 31/08/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO. RESPOSTA: OF/SG/64/2015, EM 04/09/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO. </t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/970/970_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/970/970_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO QUE PROMOVA A LIMPEZA GERAL DO CÓRREGO DO BAIRRO AGROCERES. RESPOSTA: OF/SG/63/2015, EM 31/08/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/971/971_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/971/971_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO QUE PROMOVA A LIMPEZA GERAL DO CÓRREGO LAVAPÉS.</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/972/972_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/972/972_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, QUE PROMOVA A LIMPEZA GERAL DO CÓRREGO DO BAIRRO SANTA EDWIGES. RESPOSTA: OF/SG/63/2015, EM 31/08/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/973/973_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/973/973_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO E AO SECRETÁRIO DE SAÚDE, PARA QUE RETORNEM O HORÁRIO DE ATENDIMENTO DA FARMÁCIA POPULAR MUNICIPAL. RESPOSTA: OF/SG/63/2015, EM 31/08/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
     <t>AO PREFEITO, SOLICITANDO QUE REMETA À CÂMARA MUNICIPAL DE UBÁ, NO PRAZO DE 15 DIAS, EM CONFORMIDADE AO QUE DETERMINA O ARTIGO 56, PARÁGRAFO ÚNICO DA LEI ORGÂNICA MUNICIPAL, UMA PLANILHA CONTENDO AS DESPESAS MENSAIS DE FORMA DETALHADA, DESDE JANEIRO DE 2015, REFERENTES AOS GASTOS TANGENTES AO CAMINHÃO DE COLETA SELETIVA DE LIXO, OPERANTE NO MUNICÍPIO DE UBÁ, INCLUINDO A MANUTENÇÃO DO VEÍCULO E DESPESAS COM PESSOAL. RESPOSTA: OF/SG/62/2015, EM 24/08/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO. RESPOSTA: OF/SG/63/2015, EM 31/08/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO. RESPOSTA: OFÍCIO Nº 449/2015, DA 4ª PROMOTORIA DE JUSTIÇA DA COMARCA DE UBÁ, EM 14/09/15.</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/975/975_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/975/975_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO QUE INTERCEDA JUNTO A VIAÇÃO UBÁ, NO SENTIDO DE PROMOVER MELHORIAS NA FROTA DE ÔNIBUS QUE REALIZA O TRANSPORTE PÚBLICO DE PASSAGEIROS NO TRAJETO DE UBÁ AO DISTRITO DE UBARI. RESPOSTA: OF/SG/63/2015, EM 31/08/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/976/976_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/976/976_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO E À CAIXA ECONÔMICA FEDERAL DE UBÁ, SOLICITANDO ESCLARECIMENTOS SOBRE QUAL INSTITUIÇÃO PROMOVEU DESPEJOS, NOS ÚLTIMOS DIAS, DOS MORADORES DO CONJUNTO HABITACIONAL CIDADE CARINHO, SOB ESCOLTA DE FORTE APARATO POLICIAL. INFORMAR O NÚMERO DE APARTAMENTOS CUJOS MORADORES FORAM DESPEJADOS E OS NOMES DOS RESPONSÁVEIS PELOS APARTAMENTOS, ALÉM DO MOTIVO DO PROCEDIMENTO. RESPOSTA: OF/SG/61/2015, EM 24/08/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO. RESPOSTA: OF/SG/63/2015, EM 31/08/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/977/977_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/977/977_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A URGENTE CONSTRUÇÃO DE UM REDUTOR DE VELOCIDADE NA RUA CEL. BERNARDINO CARNEIRO, PRÓXIMO AO PORTÃO DA ESCOLA PROFESSOR FRANCISCO ARTHIDORO DA COSTA, CONHECIDA COMO &amp;#8220;RAULZINHO&amp;#8221;, REITERANDO O REQUERIMENTO Nº 294/14 DE MESMA AUTORIA. RESPOSTA: OF/SG/63/2015, EM 31/08/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/978/978_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/978/978_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO DR. LUIZ HENRIQUE FERRAZ MIRANDA, SUPERVISOR REGIONAL DO IEF, BEM COMO AO DR. GERALDO FAUSTO DA SILVA, EX-SUPERVISOR REGIONAL DO IEF E O EX-DIRETOR DO DAE VIÇOSA, CONVIDANDO-OS A COMPARECEREM A UMA REUNIÃO ORDINÁRIA COM O OBJETIVO DE DEBATEREM ASSUNTO RELACIONADO À QUESTÃO HÍDRICA EM UBÁ E REGIÃO. RESPOSTA: OF/SG/63/2015, EM 31/08/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/979/979_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/979/979_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, QUE PROMOVA A LIMPEZA GERAL DO CÓRREGO DO BAIRRO SANTA BERNADETE, A PEDIDO DOS MORADORES. O PRESENTE PEDIDO REITERA, PARCIALMENTE, O REQUERIMENTO Nº 273/13 DE AUTORIA DO EDIL CARLOS DA SILVA RUFATO. RESPOSTA: OF/SG/63/2015, EM 31/08/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/980/980_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/980/980_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, QUE PROMOVA A LIMPEZA GERAL DO CÓRREGO SITUADO NAS REMEDIAÇÕES DO MORRO DO BISCOTTO, A PEDIDO DOS MORADORES. RESPOSTA: OF/SG/63/2015, EM 31/08/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/981/981_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/981/981_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SECRETÁRIO MUNICIPAL DE SAÚDE, SOLICITANDO QUE REMETA A ESTA CASA EM REGIME DE URGÊNCIA OS NOMES DE TODOS OS ATUAIS AGENTES DE COMBATE ÀS ENDEMIAS, OCUPANTES DE CARGO EFETIVOS QUE REALIZAM TRABALHO DE CAMPO; BEM COMO PLANILHAS QUE DEMONSTREM O REPASSE DA REFERIDA VERBA, ALÉM DE INDICAR O QUE PRETENDE O EXECUTIVO FAZER COM ESTA IMPORTÂNCIA SE NÃO FOR CONTRATAR NOVOS FUNCIONÁRIOS OU ABRIR CONCURSO PÚBLICO. REQUER, AINDA, QUE SEJA ESCLARECIDA A SITUAÇÃO SOBRE A FALTA DESTES PROFISSIONAIS NESTE DELICADO PERÍODO, CONSIDERANDO ESTARMOS NA IMINÊNCIA DO INÍCIO DO PERÍODO DE CHUVAS, E COM UMA ALTA INCIDÊNCIA DE DENGUE NA CIDADE DE UBÁ. RESPOSTA: OF/SG/65/2015, EM 04/09/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO. RESPOSTA: OF/SG/69/2015, EM 11/09/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>982</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/982/982_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/982/982_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, QUE INTERCEDA JUNTO À CONCESSIONÁRIA ENERGISA, VISANDO A INSTALAÇÃO DE REDE ELÉTRICA DO FINAL DA RUA JOÃO PERON, PASSANDO PELO CAMPO DO AZULÃO ATÉ A RESIDÊNCIA DO SR. JAIR PERON, A PEDIDO DOS MORADORES. O PRESENTE PEDIDO REITERA O REQUERIMENTO Nº 199/13 DE MESMA AUTORIA. RESPOSTA: OF/SG/63/2015, EM 31/08/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/983/983_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/983/983_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO E À SECRETARIA DE FINANÇAS, QUESTIONANDO OS CORTES REALIZADOS PELA PREFEITURA EM SERVIÇOS ESSENCIAIS PARA A POPULAÇÃO, COMO NO ATENDIMENTO A SAÚDE, DEMAIS REPARTIÇÕES PÚBLICAS E ENTRE OUTROS.</t>
   </si>
   <si>
     <t>984</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/984/984_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/984/984_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, REITERANDO-LHE O REQUERIMENTO 157/15 DE MESMA AUTORIA, QUE PEDE PROVIDÊNCIAS URGENTES PARA O CONSERTO DE UMA PEÇA DO COMPRESSOR DO CONSULTÓRIO ODONTOLÓGICO DO POSTO DE SAÚDE DO BAIRRO PIRES DA LUZ, COMO TAMBÉM A DO BAIRRO SCHIAVON. RESPOSTA: OF.SG.48/2015, EM 30/06/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/985/985_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/985/985_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SR. PAULO LANNA, SECRETÁRIO DE CULTURA, TURISMO E LAZER DE UBÁ, SOLICITANDO-LHE QUE REMETA A ESTA CASA DE LEIS, O NÚMERO DE PROFESSORES QUE LECIONAM MÚSICA, O VALOR PAGO AOS MESMOS E O SEU PROCESSO DE CONTRATAÇÃO. RESPOSTA: OF/SG/68/2015, EM 11/09/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>986</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/986/986_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/986/986_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A CONSTRUÇÃO DE UM ABRIGO COM PONTO DE ÔNIBUS NO FIM DA RUA DOMITILA CASTANON, BAIRRO ELDORADO, EM FRENTE À SUBESTAÇÃO DE ENERGIA DA ENERGISA. O PRESENTE PEDIDO REITERA A INDICAÇÃO Nº 249/14 DE MESMA AUTORIA.</t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/987/987_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/987/987_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, INTERCEDA JUNTO À CONCESSIONÁRIA ENERGISA QUANTO À INSTALAÇÃO DE REDE ELÉTRICA E POSTES DE ILUMINAÇÃO PÚBLICA NO TRECHO COMPREENDIDO DO FINAL DA RUA 8, BAIRRO SÃO DOMINGOS, ATÉ A RUA DOS VICENTINOS, BAIRRO LOURIÇAL, A PEDIDO DOS MORADORES. O PRESENTE PEDIDO REINTERA A INDICAÇÃO Nº 127/14 DE AUTORIA DO EDIL CÉLIO BOTARO.</t>
   </si>
   <si>
     <t>988</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/988/988_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/988/988_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SECRETÁRIO DE OBRAS, SR. SEBASTIÃO VIANA, BEM COMO AO EXCELENTÍSSIMO SENHOR PREFEITO DE UBÁ, EDVALDO BAIÃO ALBINO, REITERANDO PEDIDOS JÁ FEITOS NA AUDIÊNCIA PÚBLICA DO ORÇAMENTO DE 2015, PARA A CONSTRUÇÃO DE REDE DE ESGOTO NO TRECHO COMPREENDIDO DO Nº 3,800 ATÉ A EMPRESA VALDEMÓVEIS, NA RUA ÂNGELO SPERANDIO, A PEDIDO DOS MORADORES COMO CONSTA NO ABAIXO&amp;#8211;ASSINADO EM ANEXO.</t>
   </si>
   <si>
     <t>989</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/989/989_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/989/989_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SECRETÁRIO DE OBRAS, SR. SEBASTIÃO VIANA, BEM COMO AO EXCELENTÍSSIMO SENHOR PREFEITO DE UBÁ, EDVALDO BAIÃO ALBINO, REITERANDO PEDIDOS JÁ FEITOS NA AUDIÊNCIA PÚBLICA DO ORÇAMENTO DE 2015, PARA O CALÇAMENTO OU ASFALTAMENTO DE TRECHO DA RUA SÔNIA MARCOS BADARÓ, BAIRRO OLARIA, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/990/990_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/990/990_texto_integral.pdf</t>
   </si>
   <si>
     <t>À MESA DIRETORA A PARTICIPAÇÃO DA COMISSÃO ESPECIAL DE COMBATE AO CRACK DA CÂMARA MUNICIPAL DE UBÁ, NAS REUNIÕES EXTRAORDINÁRIAS DA COMISSÃO DE PREVENÇÃO E COMBATE AO USO DE CRACK E OUTRAS DROGAS DA ALMG, DIAS 26 E 27/8, ONDE SERÁ DEBATIDO MEDIDAS DE ENFRENTAMENTO AO USO DE DROGAS E SUBSTÂNCIAS PSICOATIVAS E O PAPEL DAS COMUNIDADES TERAPÊUTICAS NO ESTADO.</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/991/991_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/991/991_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO PREFEITO, INJUNÇÕES JUNTO À ENERGISA, PARA A COLOCAÇÃO DE REDE DE ILUMINAÇÃO PÚBLICA DO TRECHO COMPREENDIDO ENTRE O TREVO DO BAIRRO SANTA EDWIGES ATÉ A COMUNIDADE TANQUINHO. REITERA A INDICAÇÃO Nº 315/13 DE AUTORIA DO VEREADOR CÉLIO BOTARO. </t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/992/992_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/992/992_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, LIMPEZA DOS BANHEIROS PÚBLICOS SITUADOS NO VELÓRIO DO CEMITÉRIO MUNICIPAL DE UBÁ, BEM COMO O RECOLHIMENTO DOS CÃES SOLTOS NO LOCAL. REITERA, PARCIALMENTE, A INDICAÇÃO Nº 221/14 DE MESMA AUTORIA.</t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/993/993_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/993/993_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SECRETARIO DE SAÚDE DE UBÁ, SR. CLÁUDIO PONCIANO, BEM COMO À DIRETORA DA GERÊNCIA REGIONAL DE SAÚDE, SRA. MARIA INÊS MARTINS DE ALMEIDA, SOLICITANDO-LHES MAIORES INFORMAÇÕES SOBRE O APARECIMENTO DE CASOS DE &amp;#8220;SÍNDROME DE GUILLAIN BARRÉ&amp;#8221; NO MUNICÍPIO DE UBÁ. RESPOSTA: OF/SG/73/2015, EM 21/09/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO. RESPOSTA: OF/SG/74/2015, EM 05/10/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO. RESPOSTA: GRS/UBÁ/DIREÇÃO/OFÍCIO Nº 118/2015, DA DIRETORA DA GERÊNCIA REGIONAL DE SAÚDE, EM 05/10/15.</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/994/994_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/994/994_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A INSTALAÇÃO DE UMA COBERTURA E O AUMENTO DO NÚMERO DE BANCOS DO VELÓRIO MUNICIPAL (PARTE BAIXA). O PRESENTE PEDIDO REITERA O REQUERIMENTO Nº 071/13 DE MESMA AUTORIA.</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/995/995_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/995/995_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, INFORMAÇÕES SOBRE O DECRETO MUNICIPAL Nº 5.651 QUE &amp;#8220;DECLARA SITUAÇÃO DE EMERGÊNCIA NO MUNICÍPIO DE UBÁ EM RAZÃO DA ESTIAGEM E FALTA DE ABASTECIMENTO DE ÁGUA POTÁVEL&amp;#8221;, OU SEJA, COM RELAÇÃO AO USO CONSCIENTE DA ÁGUA, QUAL O SETOR RESPONSÁVEL DA PREFEITURA PELA FISCALIZAÇÃO DO DESPERDÍCIO: QUAL A PUNIÇÃO PARA OS TRANSGRESSORES? RESPOSTA: OF/SG/70/2015, EM 14/09/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/996/996_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/996/996_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, BEM COMO À SECRETÁRIA DE EDUCAÇÃO, SRA. MARIA DO CARMO MELLO, SOLICITANDO-LHES QUE REMETAM A ESTA CASA LEGISLATIVA INFORMAÇÕES SOBRE O ÔNIBUS QUE FAZ O TRANSPORTE DE ALUNOS AO CAIC. RESPOSTA: OF/SG/72/2015, EM 21/09/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/997/997_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/997/997_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, QUE INFORME A ESTA CASA LEGISLATIVA SE HÁ ALGUMA INTERRUPÇÃO OU SUSPENSÃO DA DOCUMENTAÇÃO NECESSÁRIA PARA QUE OS ATUAIS PRESTADORES DE SERVIÇOS DE TRANSPORTE INDIVIDUAL DE PASSAGEIROS (TÁXI) OBTENHAM OS DOCUMENTOS NECESSÁRIOS PARA QUE POSSAM EXERCER SEUS DIREITOS. EM CASO POSITIVO, INFORMAR QUAIS OS MOTIVOS DA SUSPENSÃO OU INTERRUPÇÃO NO FORNECIMENTO DOS DOCUMENTOS. EM CASO NEGATIVO, INFORMAR QUAL O PRAZO MÁXIMO PARA O ATENDIMENTO DOS REQUERIMENTOS FEITOS PELOS PRESTADORES DE SERVIÇO. RESPOSTA: OF/SG/71/2015, EM 18/09/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/999/999_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/999/999_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO, A CONTINUAÇÃO DA LIMPEZA DO RIO UBÁ, ACIMA DA PONTE DA BANDEIRA ATÉ AS PROXIMIDADES DO BAIRRO CIBRACI, A PEDIDO DOS MORADORES. RESPOSTA: OF/SG/75/2015, EM 23/10/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1000/1000_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1000/1000_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A REVITALIZAÇÃO DA PRAÇA E TAMBÉM DA GRUTA DO BAIRRO PIRES DA LUZ, A PEDIDO DOS MORADORES. O PRESENTE PEDIDO REITERA, PARCIALMENTE, A INDICAÇÃO Nº 262/14 DA AUDIÊNCIA PÚBLICA DO ANO DE 2014. RESPOSTA: OF/SG/75/2015, EM 23/10/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1001/1001_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1001/1001_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, PARA QUE ENVIE A ESTA CASA COM ANTECEDÊNCIA, QUAL É A ESTIMATIVA DO PODER EXECUTIVO E QUAIS SÃO AS PERSPECTIVAS PARA COM A REVISÃO GERAL ANUAL DOS SERVIDORES PÚBLICOS INTEGRANTES DE SEUS QUADROS. RESPOSTA: OF/SG/75/2015, EM 23/10/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1005/1005_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1005/1005_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A CONSTRUÇÃO DE UM QUEBRA MOLA NA RUA FRANCISCO TEIXEIRA DE ABREU, BAIRRO PALMEIRAS, EM FRENTE AO SUPERMERCADO PALMEIRAS, A PEDIDO DOS MORADORES. O PRESENTE PEDIDO REITERA A INDICAÇÃO Nº 140/15 DE MESMA AUTORIA. RESPOSTA: OF/SG/75/2015, EM 23/10/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1006/1006_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1006/1006_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, QUE REMETA A ESTA CASA DE LEIS AS SEGUINTES INFORMAÇÕES: QUAIS FORAM AS EMPRESAS LICITADAS RESPONSÁVEIS PELA REFORMA DO POSTO DE SAÚDE DO BAIRRO SANTA BERNADETE, COM AS DEVIDAS CÓPIAS DOS CONTRATOS. QUAL O VALOR PAGO PARA AS EMPRESAS, COM OS DOCUMENTOS COMPROBATÓRIOS. RESPOSTA: OF/SG/75/2015, EM 23/10/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO. RESPOSTA: OF/SG/79/2015, EM 03/11/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1007/1007_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1007/1007_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, ESTUDOS QUE PERMITAM A MÃO DUPLA EM PELO MENOS UMA PONTE NA AV. COMENDADOR JACINTO SOARES DE SOUSA LIMA, CENTRO, FAVORECENDO MELHORIAS NO FLUXO DE VEÍCULOS NO CENTRO DA CIDADE. O PRESENTE PEDIDO REITERA, PARCIALMENTE, A INDICAÇÃO Nº 124/15 DE MESMA AUTORIA. RESPOSTA: OF/SG/75/2015, EM 23/10/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1008/1008_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1008/1008_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A CONSTRUÇÃO DE UMA PASSARELA COM CORRIMÃO PARA PEDESTRES NAS LATERAIS DA PONTE DA RUA NOSSA SENHORA APARECIDA, QUE LIGA OS BAIRROS INDUSTRIAL AO INÊS GROPPO, A PEDIDO DOS MORADORES. O PRESENTE PEDIDO REITERA O REQUERIMENTO Nº 075/13 DE MESMA AUTORIA. RESPOSTA: OF/SG/75/2015, EM 23/10/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1009/1009_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1009/1009_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A CONSTRUÇÃO DE UMA QUADRA POLIESPORTIVA E UMA ACADEMIA AO AR LIVRE NA PARTE ALTA DO BAIRRO SANTA EDWIGES, A PEDIDO DOS MORADORES. O PRESENTE PEDIDO REITERA A INDICAÇÃO Nº 088/15 DE MESMA AUTORIA. RESPOSTA: OF/SG/75/2015, EM 23/10/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1010/1010_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1010/1010_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A INSTALAÇÃO DE UM SEMÁFORO NA ESQUINA ENTRE AS RUAS ANTÔNIO BAPTISTA E CAMILO DOS SANTOS, PRÓXIMO AO POSTO DE GASOLINA SCHIAVON. O PRESENTE PEDIDO REITERA O REQUERIMENTO Nº 120/15 DE MESMA AUTORIA. RESPOSTA: OF/SG/75/2015, EM 23/10/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1011/1011_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1011/1011_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A INSTALAÇÃO DE UM SEMÁFORO NA AV. COMENDADOR JACINTO SOARES DE SOUSA LIMA, PRÓXIMO À PONTE E RODOVIÁRIA, NO INTUITO DE OFERECER MAIOR SEGURANÇA AOS CONDUTORES E TRANSEUNTES. O PRESENTE PEDIDO REITERA A INDICAÇÃO Nº 114/15 DE MESMA AUTORIA. RESPOSTA: OF/SG/75/2015, EM 23/10/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1012/1012_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1012/1012_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, QUE REMETA A ESTA CASA DE LEIS INFORMAÇÕES SOBRE OS EQUIPAMENTOS DO RESTAURANTE POPULAR, PROJETO CANCELADO PELA ATUAL ADMINISTRAÇÃO. RESPOSTA: OF/SG/75/2015, EM 23/10/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
     <t>A CONSTRUÇÃO DE REDE DE ESGOTO E CAPITAÇÃO DE ÁGUAS PLUVIAIS PARA TODA A EXTENSÃO DA RUA PROJETADA, QUE LIGA À JOÃO SPERANDIO, PRÓXIMO AO Nº 640, NO BAIRRO CÓRREGO SANTANA, A PEDIDO DOS MORADORES. O PRESENTE PEDIDO REITERA, PARCIALMENTE, A INDICAÇÃO Nº 214/15 DE AUTORIA DO VEREADOR CARLOS DA SILVA RUFATO. RESPOSTA: OF/SG/75/2015, EM 23/10/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1014/1014_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1014/1014_texto_integral.pdf</t>
   </si>
   <si>
     <t>À MESA DA CÂMARA QUE SEJA REALIZADA A CONFERÊNCIA MUNICIPAL DE POLÍTICAS PÚBLICAS PARA AS MULHERES, TENDO COMO TEMA &amp;#8220;MAIS DIREITOS, PARTICIPAÇÃO E PODER PARA AS MULHERES&amp;#8221;.</t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1015/1015_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1015/1015_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, PARA ENCAMINHAR À SECRETARIA MUNICIPAL DO AMBIENTE E MOBILIDADE URBANA, VIABILIZAR ESTUDOS PARA IMPLEMENTAR UM "SISTEMA MUNICIPAL DE UNIDADES DE CONSERVAÇÃO - SMUC", COM A CRIAÇÃO, ESTRUTURAÇÃO E ADEQUAÇÃO DAS UNIDADES DE CONSERVAÇÃO NO MUNICÍPIO PARA, ALÉM DA PROTEÇÃO AO MEIO AMBIENTE, RECEBER A COTA-PARTE DO ICMS ECOLÓGICO. RESPOSTA: OF/SG/75/2015, EM 23/10/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1016/1016_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1016/1016_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A CONSTRUÇÃO DE UMA QUADRA POLIESPORTIVA NO BAIRRO PIRES DA LUZ, A PEDIDO DOS MORADORES. O PRESENTE PEDIDO REITERA, PARCIALMENTE, O REQUERIMENTO Nº 323/13 DE AUTORIA DO VEREADOR JOSÉ ALVES GERMANO. RESPOSTA: OF/SG/75/2015, EM 23/10/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1017/1017_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1017/1017_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, QUE REMETA A ESTA CASA DE LEIS, UM PROJETO DE LEI QUE REGULAMENTE INCENTIVOS FISCAIS AOS MUNÍCIPES QUE POSSUAM ESPAÇOS ARBÓREOS E AFINS EM SUAS RESIDÊNCIAS.RESPOSTA: OF/SG/75/2015, EM 23/10/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1018/1018_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1018/1018_texto_integral.pdf</t>
   </si>
   <si>
     <t>À MESA DIRETORA DA CÂMARA MUNICIPAL DE UBÁ PARA QUE O CURSO DE LIBRAS SEJA INSERIDO NAS ATIVIDADES DA ESCOLA DO LEGISLATIVO.</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1019/1019_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1019/1019_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, QUE SEJA REALIZADA ALTERAÇÃO DO PERÍMETRO URBANO DO MUNICÍPIO DE UBÁ, EM RAZÃO DA NECESSIDADE DE MAIOR EXPANSÃO URBANA, PRINCIPALMENTE EM DIREÇÃO À RODOVIA UBÁ VISCONDE DO RIO BRANCO, SITUAÇÃO ESTA QUE PODERÁ GERAR MAIS RECURSOS PARA OS COFRES PÚBLICOS NA ARRECADAÇÃO DE IMPOSTOS. O PRESENTE PEDIDO REITERA O REQUERIMENTO Nº 249/15 DE MESMA AUTORIA. RESPOSTA: OF/SG/75/2015, EM 23/10/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1020/1020_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1020/1020_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, ESCLARECIMENTOS A RESPEITO DO DECRETO Nº 5.727, PUBLICADO NA DATA DE 21 DE SETEMBRO DE 2015, NO DIÁRIO OFICIAL DA CIDADE QUE ABRE CRÉDITOS SUPLEMENTARES NO MONTANTE DE R$2.024.120,00. REQUER QUE SEJA DETALHADO CADA ABERTURA DE CRÉDITO SUPLEMENTAR, INFORMANDO PARA ONDE O DINHEIRO SERÁ DESTINADO. REQUER AINDA QUE SEJA INFORMADO O PERCENTUAL DE ABERTURA DE CRÉDITOS SUPLEMENTARES QUE A PREFEITURA REALIZOU POR DECRETO ATÉ DIA 21 DE SETEMBRO DE 2015. RESPOSTA: OF/SG/75/2015, EM 23/10/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO. RESPOSTA: OF/SG/78/2015, EM 28/10/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1021/1021_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1021/1021_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A REALIZAÇÃO DA CONSTRUÇÃO DE QUATRO REDUTORES DE VELOCIDADE NA RUA JOSÉ LOURENÇO DA SILVA, BAIRRO AGROCERES. O PRESENTE PEDIDO REITERA O REQUERIMENTO Nº 296/14 DE MESMA AUTORIA. RESPOSTA: OF/SG/75/2015, EM 23/10/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1022/1022_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1022/1022_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A CONSTRUÇÃO DE UMA CALÇADA, COM URGÊNCIA, NO FINAL DA AV. JOSÉ RESENDE BRANDO, COM INÍCIO NA RUA ADÃO QUINTÃO, BAIRRO BOM PASTOR. O PRESENTE PEDIDO REITERA O REQUERIMENTO Nº 110/14 DE MESMA AUTORIA. RESPOSTA: OF/SG/75/2015, EM 23/10/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1023/1023_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1023/1023_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A REALIZAÇÃO DA EXTENSÃO DA RUA FRANCISCA BATALHA, QUE DÁ ACESSO A RUA CAMPOS FLORINDO, BAIRRO NOEME BATALHA, POIS OS ENTULHOS DO REFERIDO LOGRADOURO PÚBLICO ESTÃO DESCENDO, TAMPANDO OS BUEIROS ALI EXISTENTES, PREJUDICANDO OS MORADORES DA LOCALIDADE. É NECESSÁRIA, AINDA, A LIMPEZA GERAL DO LOCAL. O PRESENTE PEDIDO REITERA O REQUERIMENTO Nº 303/14 DE MESMA AUTORIA. RESPOSTA: OFÍCIO Nº 2063/2015, DA 5ª PROMOTORIA DE JUSTIÇA DA COMARCA DE UBÁ, EM 01/10/15. RESPOSTA: OF/SG/75/2015, EM 23/10/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1024/1024_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1024/1024_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SR. RENATO CANTARINO, CHEFE DA DIVISÃO DE TRANSITO E TRANSPORTE PÚBLICO, SOLICITANDO-LHE QUE CORRIJA TODA A SINALIZAÇÃO DE ESTACIONAMENTO PROIBIDO DA CIDADE DE UBÁ, SEGUNDO AS EXIGÊNCIAS DO CÓDIGO NACIONAL DE TRÂNSITO. RESPOSTA: OF/SG/75/2015, EM 23/10/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1042/1042_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1042/1042_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO PREFEITO, E AO SECRETARIO DE SAÚDE, SR. CLÁUDIO PONCIANO, QUE SEJA REALIZADA A ADESÃO DO MUNICÍPIO DE UBÁ NO PROGRAMA ALIANÇA PELA VIDA, DO GOVERNO ESTADUAL. RESPOSTA: OF/SG/75/2015, EM 23/10/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO. RESPOSTA: OF/SG/85/2015, EM 09/11/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO. RESPOSTA: OF/SG/85/2015, EM 09/11/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO. RESPOSTA: OF/SG/80/2015, EM 03/11/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO. </t>
   </si>
   <si>
     <t>1091</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1091/1091_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1091/1091_texto_integral.pdf</t>
   </si>
   <si>
     <t>À MESA DIRETORA DESTA CASA DE LEIS QUE SEJA DELIBERADA A COMISSÃO ESPECIAL DE COMBATE AO CRACK DA CÂMARA MUNICIPAL A PARTICIPAÇÃO EM CONJUNTO COM AS ESCOLAS ESTADUAIS DA 3º MARCHA DA JUVENTUDE CONTRAS AS DROGAS NO DIA 30 DE SETEMBRO NA CIDADE DE MURIAÉ/MG. EM CONFORMIDADE COM O REQUERIMENTO Nº073/2014 E A PORTARIA QUE CRIOU A COMISSÃO ESPECIAL DE COMBATE AO CRACK E OUTRAS DROGAS DA CÂMARA MUNICIPAL DE UBÁ.</t>
   </si>
   <si>
     <t>1094</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1094/1094_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1094/1094_texto_integral.pdf</t>
   </si>
   <si>
     <t>À MESA DIRETORA DA CÂMARA PARA CRIAÇÃO DO PROJETO CÂMARA MIRIM, NA CÂMARA MUNICIPAL DE UBÁ, COORDENADA PELA ESCOLA DO LEGISLATIVO. RESPOSTA: OF/SG/75/2015, EM 23/10/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>1096</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1096/1096_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1096/1096_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, À REFORMULAÇÃO DO PLANO DE CARREIRA DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE UBÁ. RESPOSTA: OF/SG/75/2015, EM 23/10/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>1098</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1098/1098_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1098/1098_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, INFORMAR SE HÁ ESTUDOS SOBRE O IMPACTO DO ESCOAMENTO DAS ÁGUAS PLUVIAIS DO LOTEAMENTO MIQUELINA, SITUADO NOS FUNDOS DO HOSPITAL SARAH JACOB, BAIRRO SANTA BERNADETE. RESPOSTA: OF/SG/75/2015, EM 23/10/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>1100</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1100/1100_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1100/1100_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, ASFALTAMENTO DA RUA CÂNDIDO MARTINS DE OLIVEIRA, BAIRRO SANTA BERNADETE. REITERA, PARCIALMENTE, O REQUERIMENTO 122/15. RESPOSTA: OF/SG/75/2015, EM 23/10/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>1102</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1102/1102_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1102/1102_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, ASFALTAMENTO DA RUA ANTÔNIO MIQUELITO, BAIRRO SANTA BERNADETE. REITERA INDICAÇÃO 126/13. RESPOSTA: OF/SG/75/2015, EM 23/10/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>1103</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1103/1103_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1103/1103_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, ASFALTAMENTO DA RUA MARIETA CAMPOS, BAIRRO SANTA BERNADETE. REITERA REQUERIMENTO 263/13. RESPOSTA: OF/SG/75/2015, EM 23/10/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>1104</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1104/1104_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1104/1104_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, ASFALTAMENTO DA RUA GONÇALVES DIAS, BAIRRO SANTA BERNADETE, BEM COMO O CALÇAMENTO DE SEU TRECHO FINAL. REITERA REQUERIMENTO 263/13. RESPOSTA: OF/SG/75/2015, EM 23/10/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>1106</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1106/1106_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1106/1106_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, QUE SEJA FEITO O SERVIÇO DE RECAPEAMENTO NA AVENIDA QUINTINO POGGIALI, PRÓXIMO AO INÍCIO DA RUA ANTÔNIO CARLOS CAIAFFA, BAIRRO PRIMAVERA, ONDE UMA VALETA FOI ABERTA HÁ CERCA DE UM MÊS E NÃO FOI TAMPADA. RESPOSTA: OF/SG/75/2015, EM 23/10/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>1109</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1109/1109_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1109/1109_texto_integral.pdf</t>
   </si>
   <si>
     <t>À MESA DIRETORA DESTA CASA, PARA CRIAR O PROGRAMA &amp;#8220;CÂMARA NO MUSEU&amp;#8221;, COMO FORMO DE APOIAR ESTUDANTES DA REDE PÚBLICA DE ENSINO E ENTIDADES PRIVADAS SEM FINS LUCRATIVOS.</t>
   </si>
   <si>
     <t>1111</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1111/1111_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1111/1111_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, O ASFALTAMENTO DA RUA SANTIAGO, LOCALIZADA ENTRE AS RUAS GUSTAVO GORI E ISMAEL DE OLIVEIRA, NO BAIRRO SANTA BERNADETE, NUMA EXTENSÃO DE APROXIMADAMENTE 180 METROS, A PEDIDO DOS MORADORES. O PRESENTE PEDIDO REITERA O REQUERIMENTO Nº 025/14 DE MESMA AUTORIA. RESPOSTA: OF/SG/75/2015, EM 23/10/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>1123</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1123/1123_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1123/1123_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, INFORMAÇÕES COM RELAÇÃO AO CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 300.000,00 (TREZENTOS MIL REAIS), REFERENTES AO CONTRATO Nº 620/2012, REALIZADO PELO MUNICÍPIO DE UBÁ POR MEIO DE RECURSOS DO GOVERNO FEDERAL COM A EMPRESA PAINEIRA ENGENHARIA LTDA. RESPOSTA: OF/SG/75/2015, EM 23/10/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>1124</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1124/1124_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1124/1124_texto_integral.pdf</t>
   </si>
   <si>
     <t>À MESA DIRETORA, A PARTICIPAÇÃO DE SERVIDORES E VEREADORES DA CÂMARA MUNICIPAL DE UBÁ NA ETAPA PREPARATÓRIA E PLENÁRIA ESTADUAL DO PARLAMENTO JOVEM DE MINAS.</t>
   </si>
   <si>
     <t>1125</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1125/1125_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1125/1125_texto_integral.pdf</t>
   </si>
   <si>
     <t>À MESA DIRETORA, EM CONFORMIDADE COM A RESOLUÇÃO Nº 01/2009 E REQUERIMENTO DE CRIAÇÃO DA COMISSÃO ESPECIAL DE COMBATE AO CRACK E OUTRAS DROGAS, CONCEDA APOIO INSTITUCIONAL PARA REALIZAÇÃO DA 2ª BATALHA DO PASSINHO A OCORRER EM NOSSA CIDADE NO MÊS DE NOVEMBRO DE 2015.</t>
   </si>
   <si>
     <t>1126</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1126/1126_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1126/1126_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO PREFEITO, A MANUTENÇÃO DO DECRETO MUNICIPAL Nº 4.561/07 QUE &amp;#8220;PERMITE O USO DE IMÓVEL PÚBLICO PELA COMUNIDADE DE UBEBA&amp;#8221;. RESPOSTA: OF/SG/75/2015, EM 23/10/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO. RESPOSTA: OF/SG/87/2015, EM 9/11/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO. RESPOSTA: OF/SG/81/2015, EM 03/11/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO. </t>
   </si>
   <si>
     <t>1127</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1127/1127_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1127/1127_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, EXPLICAÇÕES SOBRE O ATRASO NO CALÇAMENTO DO BAIRRO SÃO MATHEUS COM A VERBA DE R$ 5.000.000,00 (CINCO MILHÕES DE REAIS), EMPRESTADOS A PREFEITURA, SENDO PROMETIDO PARA A REALIZAÇÃO DESSA OBRA E DENTRE OUTRAS. RESPOSTA: OF/SG/75/2015, EM 23/10/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>1128</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1128/1128_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1128/1128_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO PREFEITO, BEM COMO À SECRETÁRIA MUNICIPAL DE EDUCAÇÃO, TODO EMPENHO PARA AGILIZAR A IMPLEMENTAÇÃO E A CONSTRUÇÃO DE UMA CRECHE E UMA ESCOLA NAS REMEDIAÇÕES DA RUA MARCILA GAZOLA CANDIAN, BAIRRO MEU SONHO. RESPOSTA: OF/SG/75/2015, EM 23/10/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO. </t>
   </si>
   <si>
     <t>1129</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1129/1129_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1129/1129_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, ELABORAÇÃO DE UM PROJETO DE LEI, NO SENTIDO QUE OS PROPRIETÁRIOS DE LOTEAMENTOS ARQUEM COM OS CUSTOS DE SERVIÇOS DE ILUMINAÇÃO PÚBLICA DE SEUS RESPECTIVOS LOTEAMENTOS, ATUALMENTE CUSTEADOS PELO PODER PÚBLICO MUNICIPAL. RESPOSTA: OF/SG/75/2015, EM 23/10/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>1130</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1130/1130_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1130/1130_texto_integral.pdf</t>
   </si>
   <si>
     <t>À MESA DIRETORA, QUE SEJA REALIZADA PELA CÂMARA, UMA AUDIÊNCIA PÚBLICA COM O TEMA: &amp;#8220;PRIVATIZAÇÃO DA DISTRIBUIÇÃO DA ÁGUA E SANEAMENTO &amp;#8211; DESAFIOS E CONSEQUÊNCIAS PARA A POPULAÇÃO&amp;#8221;.</t>
   </si>
   <si>
     <t>1131</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1131/1131_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1131/1131_texto_integral.pdf</t>
   </si>
   <si>
     <t>À SECRETÁRIA MUNICIPAL DE EDUCAÇÃO E AO PREFEITO DE UBÁ, O ENVIO DO EXTRATO DOS ÚLTIMOS 30 DIAS DA CONTA BANCÁRIA DO FUNDO NACIONAL DE DESENVOLVIMENTO DA EDUCAÇÃO, DO PRÓ-INFÂNCIA, REFERENTES ÀS CRECHES DOS BAIRROS: PIRES DA LUZ E VILA CASAL. RESPOSTA: OF/SG/82/2015, EM 03/11/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>1132</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1132/1132_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1132/1132_texto_integral.pdf</t>
   </si>
   <si>
     <t>À SECRETARIA MUNICIPAL DE EDUCAÇÃO, CÓPIA DO EMPENHO DAS NOTAS FISCAIS Nº 2014/127, 2014/129 E 2014/131, CORRESPONDENTES ÀS OBRAS DAS CRECHES DOS BAIRROS: PIRES DA LUZ E VILA CASAL. RESPOSTA: OF/SG/86/2015, EM 9/11/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO. RESPOSTA: OFÍCIO Nº 573/2015, EM 17/11/15, DA 4ª PROMOTORIA DE JUSTIÇA DA COMARCA DE UBÁ.</t>
   </si>
   <si>
     <t>1133</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1133/1133_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1133/1133_texto_integral.pdf</t>
   </si>
   <si>
     <t>À COMISSÃO DE FINANÇAS DESTA CASA, A REALIZAÇÃO DE UM ENCONTRO DOS MEIS (MICRO EMPREENDEDORES INDIVIDUAIS DE UBÁ).</t>
   </si>
   <si>
     <t>1134</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1134/1134_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1134/1134_texto_integral.pdf</t>
   </si>
   <si>
     <t>À MESA DIRETORA DESTA CÂMARA, A PARTICIPAÇÃO NA CAMPANHA NOVEMBRO AZUL, ALERTA PARA A PREVENÇÃO DO CÂNCER DE PRÓSTATA.</t>
   </si>
   <si>
     <t>1135</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1135/1135_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1135/1135_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, COM CÓPIA À SUPERINTENDÊNCIA REGIONAL DA CAIXA ECONÔMICA FEDERAL, PROVIDÊNCIAS QUANTO O ABANDONO DAS OBRAS DE CONSTRUÇÃO DAS CASAS POPULARES EM NOSSA CIDADE. RESPOSTA: OF/SG/89/2015, EM 23/11/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO. RESPOSTA: OF/SG/91/2015, EM 30/11/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO. RESPOSTA: OF/SG/93/2015, EM 07/12/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>1136</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1136/1136_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1136/1136_texto_integral.pdf</t>
   </si>
   <si>
     <t>À MESA DIRETORA DESTA CÂMARA, PARA PARTICIPAÇÃO DA 4ª JORNADA DE CIÊNCIAS SOCIAIS DA UNIVERSIDADE FEDERAL DE JUIZ DE FORA &amp;#8211; UFJF.</t>
   </si>
   <si>
     <t>1137</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1137/1137_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1137/1137_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, INFORMAÇÕES SOBRE A LICITAÇÃO 136/2015, TIPO PREGÃO PRESENCIAL, PARA A CONTRATAÇÃO DE EMPRESA NA PRESTAÇÃO DE SERVIÇOS À SECRETARIA MUNICIPAL DE GOVERNO/GABINETE DO PREFEITO, NO FORNECIMENTO DE INFRAESTRUTURA PARA ATENDER EVENTOS REALIZADOS DURANTE A VIGÊNCIA DO CONTRATO, TAIS COMO: PALCOS, SONORIZAÇÃO, ILUMINAÇÃO, TENDAS, CADEIRAS E MESAS PLÁSTICAS, BANHEIROS QUÍMICOS, EQUIPE DE APOIO, LOCUÇÃO, SHOWS ARTÍSTICOS DE PEQUENO PORTE E OUTROS, DE CONFORMIDADE COM A PUBLICAÇÃO DO EDITAL. RESPOSTA: OF/SG/89/2015, EM 23/11/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO. RESPOSTA: OF/SG/92/2015, EM 30/11/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>1138</t>
   </si>
   <si>
     <t>AO DELEGADO DE POLÍCIA CIVIL, DR. RAFAEL GOMES DE OLIVEIRA, PARA COMPARECER A UMA REUNIÃO ORDINÁRIA NESTA CASA DE LEIS, PREVIAMENTE AGENDADA, PARA DISCORRER SOBRE A SITUAÇÃO DA EQUIPE DE INVESTIGADORES, PERITOS E OUTROS ASSUNTOS DE INTERESSE DA POPULAÇÃO.</t>
   </si>
   <si>
     <t>1139</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1139/1139_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1139/1139_texto_integral.pdf</t>
   </si>
   <si>
     <t>À MESA DIRETORA, EM CONFORMIDADE COM A RESOLUÇÃO N° 01/2009 E COM OS REQUERIMENTOS 159/12 E O DA CRIAÇÃO DA COMISSÃO ESPECIAL DE COMBATE AO CRACK E OUTRAS DROGAS, O APOIO INSTITUCIONAL AO EVENTO FUTEBOL SOLIDÁRIO &amp;#8211; JOGO DAS ESTRELAS, A SER REALIZADO EM UBÁ NO MÊS DE DEZEMBRO DE 2015.</t>
   </si>
   <si>
     <t>1140</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1140/1140_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1140/1140_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, BEM COMO À SECRETARIA MUNICIPAL DE ADMINISTRAÇÃO, INFORMAÇÕES SOBRE O ATRASO DE PAGAMENTO AOS SERVIDORES TERCEIRIZADOS DA PREFEITURA DE UBÁ. RESPOSTA: OF/SG/90/2015, EM 30/11/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO. RESPOSTA: OF/SG/95/2015, EM 07/12/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>1928</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1928/1928_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1928/1928_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, CÓPIA DAS NOTAS FISCAIS DOS SERVIÇOS DE IMPLANTAÇÃO DAS CRECHES DOS BAIRROS PIRES DA LUZ E VILA CASAL.</t>
   </si>
   <si>
     <t>1147</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1147/1147_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1147/1147_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, E A PROCURADORIA JURÍDICA DO MUNICÍPIO DE UBÁ, SOLICITANDO-LHES CÓPIA DAS NOTIFICAÇÕES JUDICIAIS REALIZADAS À EMPRESA PAINEIRA ENGENHARIA LTDA., COMO TAMBÉM A RELAÇÃO DAS OBRAS QUE A MESMA EXECUTOU OU EXECUTA EM UBÁ, COM CÓPIA DOS RESPECTIVOS CONTRATOS E ADITIVOS. RESPOSTA: OF/SG/90/2015, EM 30/11/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO. RESPOSTA: OF/SG/105/2015, EM 14/12/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.RESPOSTA: OF/SG/105/2015, EM 14/12/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>1148</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1148/1148_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1148/1148_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO PRESIDENTE DESTA CASA DE LEIS INFORMAÇÕES SOBRE O MOTIVO PELO QUAL O PODER LEGISLATIVO UBAENSE TEM PAGADO EXTENSÃO DE HORÁRIO, ALÉM DE HORAS EXTRAS AO SERVIDOR DETENTOR DE CARGO EFETIVO DE MOTORISTA, HAJA VISTA QUE FOI CONTRATADO RECENTEMENTE UM SEGUNDO MOTORISTA QUE FICA À DISPOSIÇÃO DURANTE OITO HORAS NESTA CASA DE SEGUNDA À SEXTA-FEIRA. RESPOSTA: OFÍCIO Nº 008/2015/PRES.CMU, EM 23/11/15, DO PRESIDENTE DA CÂMARA MUNICIPAL DE UBÁ. </t>
   </si>
   <si>
     <t>1149</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1149/1149_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1149/1149_texto_integral.pdf</t>
   </si>
   <si>
     <t>À MESA DIRETORA DA CÂMARA PARA QUE, ATRAVÉS DO CAC &amp;#8211; CENTRO DE ATENDIMENTO AO CIDADÃO E ESCOLA DO LEGISLATIVO, POSSAM AUXILIAR E APOIAR OS IDOSOS QUE SE INTERESSEM NA CONFECÇÃO DA CARTEIRA DO SINDPASSE, POIS A PARTIR DA LEI 21.121/14 E DECRETO 46.434/14, OS IDOSOS MAIORES DE 65 ANOS E PESSOAS COM DEFICIÊNCIA TÊM DIREITO AO TRANSPORTE INTERMUNICIPAL GRATUITO, AMBOS COM RENDA INDIVIDUAL INFERIOR A 2 SALÁRIOS MÍNIMOS, COM A CARTEIRA SINDPASSE.</t>
   </si>
   <si>
     <t>1150</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1150/1150_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1150/1150_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, UMA MANIFESTAÇÃO POPULAR DE APOIO À INDICAÇÃO Nº 062/15, DE MESMA AUTORIA, QUE SOLICITOU AO PODER EXECUTIVO A CRIAÇÃO DO CONSELHO MUNICIPAL PARA PROMOÇÃO DA IGUALDADE RACIAL, A PARTIR DO ANTEPROJETO ENCAMINHADO JUNTO À MENCIONADA PROPOSIÇÃO. RESPOSTA: OF/SG/90/2015, EM 30/11/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>1151</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1151/1151_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1151/1151_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">À SECRETARIA MUNICIPAL DE SAÚDE E À GERÊNCIA REGIONAL DE SAÚDE DE UBÁ, INFORMAÇÕES SE HÁ CASOS DE CRIANÇAS NASCIDAS COM MICROCEFALIA NA CIDADE E REGIÃO. RESPOSTA: OF/SG/90/2015, EM 30/11/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO. RESPOSTA: OF/SG/103/2015, EM 14/12/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO. RESPOSTA: OFÍCIO DO HOSPITAL SÃO JANUÁRIO, EM 01/12/15, DO DIRETOR ADMINISTRATIVO, DR. FERNANDO GRAVINA FORTUCI LOPES. </t>
   </si>
   <si>
     <t>1152</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1152/1152_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1152/1152_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A REALIZAÇÃO DE ESTUDOS TÉCNICOS NECESSÁRIOS PARA A CONSTRUÇÃO DE UMA PONTE DE CONCRETO NA COMUNIDADE DE MORADORES DE UBÁ PEQUENO, NAS PROXIMIDADES DA PROPRIEDADE DO SR. ZICO TEIXEIRA, A PEDIDO DOS MORADORES. O PRESENTE PEDIDO REITERA O REQUERIMENTO Nº 142/14 DE MESMA AUTORIA. RESPOSTA: OF/SG/90/2015, EM 30/11/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>1153</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1153/1153_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1153/1153_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A REALIZAÇÃO DE ESTUDOS TÉCNICOS NECESSÁRIOS PARA A CONSTRUÇÃO DE UMA PONTE DE CONCRETO NA COMUNIDADE DE MORADORES DO CÓRREGO SANTO ANASTÁCIO, PRÓXIMO À IGREJA DE SÃO JUDAS TADEU, A PEDIDO DOS MORADORES. O PRESENTE PEDIDO REITERA O REQUERIMENTO Nº 138/14 DE MESMA AUTORIA. RESPOSTA: OF/SG/90/2015, EM 30/11/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>1154</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1154/1154_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1154/1154_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A REALIZAÇÃO DE CALÇAMENTO NA RUA ARTUR ROSA DE TOLEDO, NO DISTRITO DE DIAMANTE, A PEDIDO DOS MORADORES. O PRESENTE PEDIDO REITERA, PARCIALMENTE, O REQUERIMENTO Nº 027/15 DE MESMA AUTORIA. RESPOSTA: OF/SG/90/2015, EM 30/11/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>1155</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1155/1155_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1155/1155_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A CONSTRUÇÃO DE UM QUEBRA MOLA NA RUA FRANCISCO TEIXEIRA DE ABREU, BAIRRO PALMEIRAS, EM FRENTE AO SUPERMERCADO PALMEIRAS, A PEDIDO DOS MORADORES. O PRESENTE PEDIDO REITERA O REQUERIMENTO Nº 235/15 DE MESMA AUTORIA. RESPOSTA: OF/SG/90/2015, EM 30/11/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>1156</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1156/1156_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1156/1156_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, O AUMENTO DA EXTENSÃO DE REDE DE ILUMINAÇÃO PÚBLICA NO TRECHO ENTRE O FINAL DA RUA JOÃO PERON, PASSANDO PELO CAMPO DO AZULÃO, ATÉ A PROPRIEDADE DO SR. ÂNGELO CAMILLOTO, A PEDIDO DOS MORADORES. O PRESENTE PEDIDO REITERA O REQUERIMENTO Nº 141/14 DE MESMA AUTORIA. RESPOSTA: OF/SG/90/2015, EM 30/11/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>1157</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1157/1157_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1157/1157_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, E AO SECRETÁRIO DE SAÚDE, SR. CLAUDIO PONCIANO, O NÚMERO DE AGENTES DE COMBATE A DENGUE QUE ESTÃO TRABALHANDO EM CAMPO, E EM QUAIS REGIÕES ESTÃO ABRANGENDO. SOLICITA-SE, TAMBÉM, O NÚMERO DE AGENTES QUE A CIDADE POSSUÍA NO INÍCIO DO ANO, ENTRE CONCURSADOS E CONTRATADOS E SE HÁ PREVISÃO PARA PROCESSO SELETIVO, CONCURSO OU CONTRATAÇÃO DE EMERGÊNCIA. DIVERSOS MORADORES DOS BAIRROS ESTÃO RECLAMANDO QUE HÁ MESES NÃO TEM RECEBIDO A VISITA DESTES AGENTES E COM ISSO PREOCUPA-SE O AUMENTO DOS CASOS DE DENGUE NA CIDADE. POR MAIS QUE A POPULAÇÃO FAÇA SUA PARTE EM DIVERSOS PONTOS, É FUNDAMENTAL E INDISPENSÁVEL O AGENTE DE COMBATE ÀS ENDEMIAS. RESPOSTA: OF/SG/90/2015, EM 30/11/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO. RESPOSTA: OF/SG/100/2015, EM 14/12/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>1158</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1158/1158_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1158/1158_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE A MESA DIRETORA, EM CONFORMIDADE COM A RESOLUÇÃO N°01/2009, COM O REQUERIMENTO Nº 159/2012 E COM O REQUERIMENTO DE CRIAÇÃO DA COMISSÃO ESPECIAL DE COMBATE AO CRACK E OUTRAS DROGAS, O APOIO INSTITUCIONAL AO EVENTO DO DIA NACIONAL DO SAMBA, QUE ACONTECERÁ NA CIDADE DE UBÁ NO MÊS DE DEZEMBRO DE 2015.</t>
   </si>
   <si>
     <t>1159</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1159/1159_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1159/1159_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, E AO SECRETÁRIO DE AMBIENTE E MOBILIDADE URBANA, SR. ALDEIR FERRAZ, INFORMAÇÕES SOBRE A LEI Nº 4049/2012 QUE &amp;#8220;DISPÕE SOBRE PROCEDIMENTO PARA A IMPLANTAÇÃO DE LICENCIAMENTO DOS CICLOMOTORES NO MUNICÍPIO DE UBÁ, ESTABELECE VALORES PARA COBRANÇA DE TAXA DE LICENÇA, E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221; RESPOSTA: OFÍCIO 0013/11/15/TRANSUBA, DO GERENTE DE DIVISÃO DE TRÂNSITO DA PREFEITURA DE UBÁ, EM 27/11/15.</t>
   </si>
   <si>
     <t>1160</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1160/1160_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1160/1160_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, INFORMAÇÕES A RESPEITO DAS AÇÕES E PROGRAMAS PARA A POPULAÇÃO EM SITUAÇÃO DE RUA. RESPOSTA: OF/SG/90/2015, EM 30/11/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO. RESPOSTA: OF/SG/99/2015, EM 14/12/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO. RESPOSTA: OF.SG.111/2015, EM 21/12/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>1161</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1161/1161_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1161/1161_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO PREFEITO E AO SECRETÁRIO DE SAÚDE, INFORMAÇÕES SOBRE O MOTIVO DO MÉDICO QUE REALIZAVA ATENDIMENTO, UMA VEZ POR MÊS, AOS MORADORES DA COMUNIDADE DO CÓRREGO SANTANA, NÃO ESTAR COMPARECENDO NA MESMA. RESPOSTA: OF/SG/101/2015, EM 14/12/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO. RESPOSTA: OF/SG/94/2015, EM 07/12/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO. </t>
   </si>
   <si>
     <t>1162</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1162/1162_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1162/1162_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO PREFEITO E AO SECRETÁRIO DE SAÚDE, INFORMAÇÕES SOBRE A INATIVIDADE DOS AGENTES COMUNITÁRIOS, QUE COMBATEM O MOSQUITO AEDES AEGYPTI, NO MUNICÍPIO DE UBÁ. RESPOSTA: OF/SG/102/2015, EM 14/12/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO. RESPOSTA: OF/SG/94/2015, EM 07/12/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO. </t>
   </si>
   <si>
     <t>1163</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1163/1163_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1163/1163_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, O AUMENTO DA EXTENSÃO DE REDE DE ÁGUAS PLUVIAIS NA AV. MAURI MARTINS DE OLIVEIRA, DE APROXIMADAMENTE 70 METROS, COM O OBJETIVO DE RECEBER ÁGUAS DA RUA GUSTAVO GORI, POIS AS MESMAS ESTÃO INVADINDO AS RESIDÊNCIAS DOS MORADORES. O PRESENTE PEDIDO REITERA A INDICAÇÃO Nº 182/13 DE MESMA AUTORIA. RESPOSTA: OF/SG/94/2015, EM 07/12/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>1164</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1164/1164_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1164/1164_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A CONSTRUÇÃO DE UM REDUTOR DE VELOCIDADE NA RUA GUSTAVO GORI, NO BAIRRO SANTA BERNADETE, PRÓXIMO AO CRUZAMENTO COM A RUA CÂNDIDO MARTINS DE OLIVEIRA, A PEDIDO DOS MORADORES. O PRESENTE PEDIDO REITERA A INDICAÇÃO Nº 182/13 DE MESMA AUTORIA. RESPOSTA: OF/SG/94/2015, EM 07/12/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>1165</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1165/1165_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1165/1165_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A REALIZAÇÃO DE LIMPEZA GERAL, INSTALAÇÃO DE MEIOS-FIOS E A TROCA DAS LUMINÁRIAS DA REDE ELÉTRICA DA RUA ELIAS ANTÔNIO LAUD, LOCALIZADA ENTRE OS BAIRROS DA LUZ E PONTE PRETA. O PRESENTE PEDIDO REITERA O REQUERIMENTO Nº 187/15 DE MESMA AUTORIA. RESPOSTA: OF/SG/94/2015, EM 07/12/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>1166</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1166/1166_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1166/1166_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A COLOCAÇÃO DE PLACA INDICATIVA NA PRAÇA FRANCISCO SENO, BAIRRO ELDORADO, BEM COMO A CONSTRUÇÃO DE PASSEIOS EM VOLTA DA MESMA COM A REALIZAÇÃO DE PODA DAS ÁRVORES, A PEDIDOS DOS MORADORES E FAMILIARES DO HOMENAGEADO. O PRESENTE PEDIDO REITERA O REQUERIMENTO Nº 240/14 DE MESMA AUTORIA. RESPOSTA: OF/SG/94/2015, EM 07/12/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>1167</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1167/1167_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1167/1167_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A REALIZAÇÃO DE CALÇAMENTO DA RUA SÔNIA MARCOS BADARÓ, BAIRRO OLARIA, A PEDIDO DOS MORADORES. O PRESENTE PEDIDO REITERA O REQUERIMENTO Nº 031/14 DE MESMA AUTORIA. RESPOSTA: OF/SG/94/2015, EM 07/12/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>1168</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1168/1168_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1168/1168_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A REALIZAÇÃO DE ASFALTAMENTO NA RUA ANTÔNIO SPERANDIO, BAIRRO MANGUEIRA RURAL, A PEDIDO DOS MORADORES. O PRESENTE PEDIDO REITERA O REQUERIMENTO Nº 186/15 DE MESMA AUTORIA. RESPOSTA: OF/SG/94/2015, EM 07/12/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>1169</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1169/1169_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1169/1169_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A LIMPEZA E O CALÇAMENTO DA RUA SEM SAÍDA, QUE ESTÁ SITUADA EM FRENTE AO BAR REI DO PATO, BAIRRO OLARIA, A PEDIDO DOS MORADORES. O PRESENTE PEDIDO REITERA A INDICAÇÃO Nº 055/15 DE MESMA AUTORIA. RESPOSTA: OF/SG/94/2015, EM 07/12/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>1170</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1170/1170_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1170/1170_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO PREFEITO, COM CÓPIA AO SECRETÁRIO DE CULTURA, SR. PAULO LANNA, SOLICITANDO-LHES PROVIDÊNCIAS URGENTES PARA O ENVIO DE UM PROJETO DE LEI QUE CRIA O CONSELHO MUNICIPAL DE CULTURA DA CIDADE DE UBÁ, CONFORME SOLICITAÇÕES FEITAS PELO VEREADOR ABAIXO ASSINADO, ATRAVÉS DOS REQUERIMENTOS N° 110/09 E 220/11, BEM COMO AS EMENDAS POPULARES APROVADAS NO ORÇAMENTO MUNICIPAL DE 2014 E 2015 PARA A CRIAÇÃO DO CONSELHO DE CULTURA E A EFETIVAÇÃO E DESENGAVETAMENTO DA LEI DE INCENTIVO A CULTURA DO MUNICÍPIO DE UBÁ, CONFORME PROMESSA REALIZADA PELO PREFEITO EM REUNIÃO NO SALÃO VERMELHO DA PREFEITURA NO MÊS DE AGOSTO DE 2015, COM REPRESENTANTES DE DIVERSOS SEGMENTOS CULTURAIS. RESPOSTA: OF/SG/107/2015, EM 14/12/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO. RESPOSTA: OF/SG/94/2015, EM 07/12/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO. RESPOSTA: OF.SG.112/2015, EM 21/12/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO. </t>
   </si>
   <si>
     <t>1171</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1171/1171_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1171/1171_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, RECONSTRUÇÃO DO MURO QUE DESABOU NO BECO PÚBLICO FRANCISCO XAVIER GOMES, AO LADO DA ESCADARIA DO BAIRRO PRIMAVERA, QUE FAZ DIVISA COM UM TERRENO PARTICULAR SITUADO NO Nº 60. REITERA REQUERIMENTO 155/15. RESPOSTA: OF/SG/106/2015, EM 14/12/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>1172</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1172/1172_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1172/1172_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, CONSTRUÇÃO DE REDUTORES DE VELOCIDADE NA RUA JOSÉ DA COSTA MARQUES, BAIRRO PONTE PRETA, EM TODA SUA EXTENSÃO. REITERA REQUERIMENTO 176/15. RESPOSTA: OF/SG/106/2015, EM 14/12/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>1173</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1173/1173_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1173/1173_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, CALÇAMENTO E A INSTALAÇÃO DE REDE DE ESGOTO PARA A RUA AGOSTINHO GUIDUCCI, BAIRRO INDUSTRIAL. REITERA REQUERIMENTO 183/15. RESPOSTA: OF/SG/106/2015, EM 14/12/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>1174</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1174/1174_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1174/1174_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, RECONSTRUÇÃO DA CALÇADA LOCALIZADA NA RUA JOSÉ CAMPOMIZZI, EM FRENTE AO Nº 15. REITERA INDICAÇÃO 796/15. RESPOSTA: OF/SG/106/2015, EM 14/12/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO. RESPOSTA: OF.SG.110/2015, EM 21/12/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>1175</t>
   </si>
   <si>
     <t>Vinícius Samôr de Lacerda, Carlos da Silva Rufato, Célio Botaro, Darci Pires da Silva, Jorge Custódio Gervásio, José Alves Germano, Oswaldo Peixoto Guimarães, Rafael Paulo de Freitas, Rosângela Maria Alfenas de Andrade, Samuel Gazolla Lima</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1175/1175_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1175/1175_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, INFORMAÇÕES A RESPEITO DOS LEILÕES DE TERRENOS E IMÓVEIS REALIZADOS PELA ADMINISTRAÇÃO MUNICIPAL, DO BAIRRO SÃO DOMINGOS. RESPOSTA: OF/SG/106/2015, EM 14/12/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO. RESPOSTA: OF.SG.113/2015, EM 21/12/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>1176</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1176/1176_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1176/1176_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, FISCALIZAÇÃO DOS LOTEAMENTOS EM NOSSA CIDADE. REITERA REQUERIMENTO 258/14. RESPOSTA: OF/SG/106/2015, EM 14/12/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO. RESPOSTA: OF.SG.109/2015, EM 21/12/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>1177</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1177/1177_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1177/1177_texto_integral.pdf</t>
   </si>
   <si>
     <t>À DEFESA CIVIL, PROVIDENCIAR A DEMOLIÇÃO DE UMA CASA SITUADA NA RUA JOAQUIM BOA VENTURA DA SILVA, Nº 65, QUE FAZ ESQUINA COM A TRAVESSA SANTA (BECO DO SAPO), BAIRRO WALDEMAR DE CASTRO. RESPOSTA: OF/SG/106/2015, EM 14/12/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>1178</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1178/1178_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1178/1178_texto_integral.pdf</t>
   </si>
   <si>
     <t>À DIREÇÃO DO DER/MG REGIONAL DE UBÁ, A CONSTRUÇÃO DE TRÊS LOMBADAS PRÓXIMAS AO KM 01 DO TREVO DAS CIDADES UBÁ-RODEIRO-GUIDOVAL. REITERA REPRESENTAÇÃO 009/15. RESPOSTA: OF/SG/106/2015, EM 14/12/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>1179</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1179/1179_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1179/1179_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A CONSTRUÇÃO DE TRÊS LOMBADAS PRÓXIMAS AO KM 06, NA RODOVIA UBÁ- GUIDOVAL, SENDO UMA ANTES DO PONTO DE ÔNIBUS E A OUTRA APÓS O MESMO. REITERA INDICAÇÃO 048/15. RESPOSTA: OF/SG/106/2015, EM 14/12/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>1180</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1180/1180_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1180/1180_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, QUE ENVIE, COM BASE NO PRAZO ESTABELECIDO NA LEI ORGÂNICA MUNICIPAL, EXPLICAÇÕES SOBRE A PUBLICAÇÃO REFERENTE AO TERMO DE ANULAÇÃO DA LICITAÇÃO QUE INVIABILIZARIA A &amp;#8220;CRECHE MANGUEIRA RURAL&amp;#8221;, QUE FOI UMA LUTA DE MUITOS ANOS DA COMUNIDADE DO BAIRRO MEU SONHO E ADJACÊNCIAS. RESPOSTA: OF.SG.110/2015, EM 21/12/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>1181</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1181/1181_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1181/1181_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O PLENÁRIO DESTA CASA, REGULAMENTE MEDIANTE PORTARIA, O USO DA VAN MISTER EXECUTIVE QUE INTEGRA O PATRIMÔNIO DA CÂMARA MUNICIPAL DE UBÁ, INDICANDO QUE SERÁ DESTINADA EXCLUSIVARNENTE AO USO EM SERVIÇO EM PROL DOS PROJETOS DO LEGISLATIVO UBAENSE. </t>
   </si>
   <si>
     <t>1182</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1182/1182_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1182/1182_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, PARA QUE A CIDADE DE UBÁ PARTICIPE DO FÓRUM MINEIRO DE INOVAÇÃO DO GOVERNO DE MINAS GERAIS, BUSCANDO ALTERNATIVAS E OPORTUNIDADES PARA SUPERAR A CRISE ECONÔMICA E A GERAÇÃO DE NOVOS EMPREGOS. RESPOSTA: OF.SG.110/2015, EM 21/12/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO.</t>
   </si>
   <si>
     <t>1183</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1183/1183_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1183/1183_texto_integral.pdf</t>
   </si>
   <si>
     <t>A MESA DIRETORA, EM CONFORMIDADE COM A RESOLUÇÃO N° 01/2009; COM O REQUERIMENTO Nº 159/12 E COM O REQUERIMENTO DE CRIAÇÃO DA COMISSÃO ESPECIAL DE COMBATE AO CRACK E OUTRAS DROGAS, APOIO INSTITUCIONAL A AÇÃO COMUNITÁRIA DO RESIDENCIAL CIDADE CARINHO E AMIGOS VOLUNTÁRIOS.</t>
   </si>
   <si>
     <t>1184</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1184/1184_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1184/1184_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, AUMENTO DE 50% DA SUBVENÇÃO DESTINADA AO CENTRO DE CONVIVÊNCIA DA MELHOR IDADE &amp;#8220;ROSA MAUAD JACOB&amp;#8221;. AUDIÊNCIA PÚBLICA NO BAIRRO ANTONINA COELHO, NO DIA 1º/12/15.</t>
   </si>
   <si>
     <t>1185</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1185/1185_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1185/1185_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO GERENTE DA VIAÇÃO UBÁ, QUE AUMENTE O NÚMERO DE ÔNIBUS QUE ATENDE AO BAIRRO ANTONINA COELHO, PARA PELO MENOS TRÊS, COMO ANTES. AUDIÊNCIA PÚBLICA NO BAIRRO ANTONINA COELHO, NO DIA 1º/12/15.</t>
   </si>
   <si>
     <t>1186</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1186/1186_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1186/1186_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO GERENTE DA VIAÇÃO UBÁ, A VOLTA DO PROFISSIONAL &amp;#8220;TROCADOR&amp;#8221; NOS COLETIVOS URBANOS E QUE SEJAM REVISTOS SEUS HORÁRIOS DE ATENDIMENTO DO BAIRRO FAZENDINHA. AUDIÊNCIA PÚBLICA NO BAIRRO ANTONINA COELHO, NO DIA 1º/12/15.</t>
   </si>
   <si>
     <t>1187</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1187/1187_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1187/1187_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO PREFEITO, FISCALIZAÇÃO DOS NOVOS LOTEAMENTOS CONSTRUÍDOS NA CIDADE E QUE MUITO TRANSTORNO TÊM TRAZIDO À POPULAÇÃO. AUDIÊNCIA PÚBLICA NO BAIRRO ANTONINA COELHO, NO DIA 1º/12/15. RESPOSTA: OF.SG.110/2015, EM 21/12/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO. </t>
   </si>
   <si>
     <t>1188</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1188/1188_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1188/1188_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO PREFEITO, VERIFICAR A POSSIBILIDADE DOS MORADORES DO BAIRRO UNIVERSITÁRIO SEREM ATENDIDOS PELO POSTO DE SAÚDE LOCALIZADO NO BAIRRO ANTONINA COELHO, POIS NÃO PERTENCEM A NENHUM OUTRO. AUDIÊNCIA PÚBLICA NO BAIRRO ANTONINA COELHO, NO DIA 1º/12/15. RESPOSTA: OF.SG.110/2015, EM 21/12/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO. </t>
   </si>
   <si>
     <t>1189</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1189/1189_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1189/1189_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO PREFEITO, FISCALIZAÇÃO DAS OBRAS QUE ESTÃO SENDO REALIZADAS NA ALAMEDA DAS HORTÊNSIAS, QUE ESTÃO PREJUDICANDO MUITO OS MORADORES DAQUELE LOGRADOURO. AUDIÊNCIA PÚBLICA NO BAIRRO ANTONINA COELHO, NO DIA 1º/12/15. RESPOSTA: OF.SG.110/2015, EM 21/12/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO. </t>
   </si>
   <si>
     <t>1190</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1190/1190_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1190/1190_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO PREFEITO, A CONSTRUÇÃO DE BUEIROS E CALÇADAS, PINTURA DE FAIXAS DE PEDESTRES E MELHORIA NA ILUMINAÇÃO PÚBLICA DO BAIRRO UNIVERSITÁRIO. AUDIÊNCIA PÚBLICA NO BAIRRO ANTONINA COELHO, NO DIA 1º/12/15. RESPOSTA: OF.SG.110/2015, EM 21/12/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO. </t>
   </si>
   <si>
     <t>1191</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1191/1191_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1191/1191_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO PREFEITO, QUE PROVIDENCIE MEDIDAS DE COMBATE AO MOSQUITO DA DENGUE NOS BAIRROS: PIRES DA LUZ E ANTONINA COELHO. AUDIÊNCIA PÚBLICA NO BAIRRO ANTONINA COELHO, NO DIA 1º/12/15. RESPOSTA: OF.SG.110/2015, EM 21/12/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO. </t>
   </si>
   <si>
     <t>1192</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1192/1192_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1192/1192_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO PREFEITO, MELHORIAS NA INFRAESTRUTURA DE TODO O BAIRRO ROSA DE TOLEDO, COMO: TAPAMENTO DE BURACOS NAS RUAS, REFORMA DA PONTE, LIMPEZA DAS RUAS, DENTRE OUTRAS. AUDIÊNCIA PÚBLICA NO BAIRRO ANTONINA COELHO, NO DIA 1º/12/15. RESPOSTA: OF.SG.110/2015, EM 21/12/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO. </t>
   </si>
   <si>
     <t>1193</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1193/1193_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1193/1193_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO PREFEITO, QUE DESIGNE MAIS MÉDICOS DE DIFERENTES ESPECIALIDADES (PSIQUIATRA, GERIATRA, ETC), PARA ATENDER NO POSTO DE SAÚDE DO BAIRRO ANTONINA COELHO - COHAB. AUDIÊNCIA PÚBLICA NO BAIRRO ANTONINA COELHO, NO DIA 1º/12/15. RESPOSTA: OF.SG.110/2015, EM 21/12/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO. </t>
   </si>
   <si>
     <t>1194</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1194/1194_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1194/1194_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO GERENTE DA VIAÇÃO UBÁ, A VOLTA DO PROFISSIONAL &amp;#8220;TROCADOR&amp;#8221; NOS COLETIVOS URBANOS, EM CONFORMIDADE COM A LEI Nº 4279/2015.. AUDIÊNCIA PÚBLICA NO BAIRRO ANTONINA COELHO, NO DIA 1º/12/15.</t>
   </si>
   <si>
     <t>1195</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1195/1195_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1195/1195_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO PREFEITO, APOIO PARA A REALIZAÇÃO DA 5ª FESTA MIRAGAIENSE DE CORAÇÃO QUE ACONTECE NO DISTRITO DE MIRAGAIA. AUDIÊNCIA PÚBLICA NO BAIRRO ANTONINA COELHO, NO DIA 1º/12/15. RESPOSTA: OF.SG.110/2015, EM 21/12/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO. </t>
   </si>
   <si>
     <t>1196</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1196/1196_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1196/1196_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO GERENTE DA VIAÇÃO UBÁ, O RETORNO DO ANTIGO PONTO DE ÔNIBUS NA ESQUINA ENTRE OS BAIRROS: ANTONINA COELHO E PIRES DA LUZ. AUDIÊNCIA PÚBLICA NO BAIRRO ANTONINA COELHO, NO DIA 1º/12/15.</t>
   </si>
   <si>
     <t>1197</t>
   </si>
   <si>
     <t xml:space="preserve">AO PREFEITO E AO GERENTE DA VIAÇÃO UBÁ, PARA QUE MELHOREM O ITINERÁRIO E OS HORÁRIOS DO ATENDIMENTO DOS COLETIVOS URBANOS NO BAIRRO ANTONINA COELHO - COHAB. AUDIÊNCIA PÚBLICA NO BAIRRO ANTONINA COELHO, NO DIA 1º/12/15. RESPOSTA: OF.SG.110/2015, EM 21/12/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO. </t>
   </si>
   <si>
     <t>1198</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1198/1198_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1198/1198_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, FISCALIZAÇÃO DE TERRENO NA RUA ANTÔNIO CARLOS CAIAFFA, EM FRENTE AO Nº 278, BAIRRO PRIMAVERA, BEM COMO SE HÁ PROJETO PARA FUTURO BAIRRO NO LOCAL.</t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
     <t>23015</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/998/998_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/998/998_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, A PARTICIPAÇÃO DE SERVIDORES PÚBLICOS E SECRETÁRIOS MUNICIPAIS NO PROGRAMA NACIONAL DE CAPACITAÇÃO DAS CIDADES, OFERECIDO PELO MINISTÉRIO DAS CIDADES.</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/802/802_texto_integral.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/802/802_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO PREFEITO, COM CÓPIA A SECRETARIA DE DESENVOLVIMENTO SOCIAL E AO INSTITUTO FAGOC, CÓPIA DO PLANO DE AÇÃO DETALHADO DA SUBVENÇÃO SOCIAL PREVISTA NO EXERCÍCIO DE 2015, PARA O INSTITUTO FAGOC DE EDUCAÇÃO E CULTURA, NO VALOR TOTAL DE R$ 1.180.310,96. RESPOSTA: OF/SG/05/2015, EM 23/02/15, DO SECRETÁRIO MUNICIPAL DE GOVERNO. RESPOSTA: OF/GP/63/2015, EM 24/02/15, DO PREFEITO MUNICIPAL DE UBÁ. </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -10969,67 +10969,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1/1_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/2/2_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/3/3_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/4/4_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/5/5_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/6/6_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/7/7_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/8/8_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/9/9_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/10/10_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/11/11_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/12/12_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/13/13_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/14/14_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/15/15_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/16/16_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/17/17_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/18/18_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/19/19_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/20/20_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/21/21_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/22/22_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/23/23_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/24/24_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/25/25_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/26/26_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/27/27_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/28/28_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/29/29_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/30/30_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/31/31_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/33/33_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/35/35_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/36/36_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/37/37_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/38/38_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/39/39_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/40/40_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/41/41_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/42/42_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/43/43_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/44/44_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/45/45_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/46/46_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/47/47_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/48/48_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/49/49_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/50/50_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/51/51_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/52/52_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/53/53_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/54/54_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/55/55_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/56/56_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/57/57_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/58/58_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/59/59_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/60/60_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/61/61_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/62/62_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/63/63_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/65/65_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/66/66_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/68/68_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/69/69_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/70/70_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/71/71_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/72/72_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/74/74_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/75/75_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/76/76_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/77/77_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/78/78_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/79/79_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/81/81_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/82/82_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/83/83_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/86/86_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/87/87_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/88/88_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/89/89_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/90/90_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/91/91_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/92/92_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/100/100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/102/102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/103/103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/104/104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/105/105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/107/107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/109/109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/110/110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/111/111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/112/112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/113/113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/114/114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/115/115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/127/127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/128/128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/129/129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/130/130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/131/131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/132/132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/133/133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/134/134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/135/135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/136/136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/138/138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/139/139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/140/140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/485/485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/486/486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/487/487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/488/488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/489/489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/490/490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/491/491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/492/492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/493/493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/494/494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/495/495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/496/496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/497/497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/498/498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/499/499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/500/500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/501/501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/502/502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/503/503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/504/504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/505/505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/506/506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/507/507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/508/508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/509/509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/510/510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/511/511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/513/513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/514/514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/515/515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/516/516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/517/517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/518/518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/520/520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/521/521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/522/522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/523/523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/524/524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/525/525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/526/526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/527/527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/528/528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/529/529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/530/530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/531/531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/532/532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/533/533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/534/534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/535/535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/536/536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/537/537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/538/538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/540/540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/519/519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/541/541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/542/542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/543/543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/544/544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/548/548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/549/549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/550/550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/551/551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/552/552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/553/553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/554/554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/555/555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/556/556_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/557/557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/558/558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/559/559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/560/560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/561/561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/562/562_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/563/563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/564/564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/565/565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/566/566_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/567/567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/568/568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/569/569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/570/570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/571/571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/572/572_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/573/573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/574/574_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/575/575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/576/576_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/593/593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/594/594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/595/595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/596/596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/597/597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/598/598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/599/599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/600/600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/601/601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/602/602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/603/603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/604/604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/605/605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/606/606_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/607/607_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/608/608_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/609/609_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/610/610_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/611/611_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/612/612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/613/613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/614/614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/615/615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/616/616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/617/617_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/618/618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/619/619_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/620/620_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/621/621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/622/622_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/623/623_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/624/624_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/625/625_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/626/626_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/627/627_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/628/628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/629/629_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/630/630_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/631/631_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/632/632_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/633/633_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/634/634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/635/635_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/636/636_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/637/637_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/638/638_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/639/639_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/640/640_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/641/641_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/642/642_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/643/643_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/644/644_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/645/645_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/646/646_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/647/647_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/648/648_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/649/649_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/650/650_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/651/651_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/652/652_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/653/653_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/654/654_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/655/655_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/657/657_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/658/658_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/659/659_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/660/660_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/661/661_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/662/662_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/663/663_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/664/664_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/665/665_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/666/666_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/667/667_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/668/668_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/669/669_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/670/670_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/672/672_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/671/671_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/673/673_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/674/674_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/675/675_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/676/676_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/677/677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/678/678_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/679/679_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/680/680_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/681/681_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/682/682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/683/683_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/684/684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/685/685_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/686/686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/687/687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/688/688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/689/689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/690/690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/691/691_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/692/692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/693/693_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/694/694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/695/695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/696/696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/697/697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/698/698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/699/699_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/700/700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/701/701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/702/702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/705/705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/706/706_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/707/707_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/708/708_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/709/709_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/710/710_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/711/711_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/713/713_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/714/714_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/715/715_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/716/716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/717/717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/719/719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/720/720_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/721/721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/722/722_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/723/723_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/724/724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/725/725_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/726/726_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/727/727_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/728/728_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/729/729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/730/730_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/731/731_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/732/732_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/733/733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/734/734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/735/735_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/736/736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/737/737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/739/739_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/740/740_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/741/741_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/743/743_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/744/744_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/745/745_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/746/746_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/747/747_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/748/748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/749/749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/750/750_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/751/751_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/752/752_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/753/753_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/754/754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/755/755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/756/756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/758/758_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/759/759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/760/760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/761/761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/762/762_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/763/763_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/764/764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/765/765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/766/766_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/767/767_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/768/768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/769/769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/770/770_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/771/771_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/772/772_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/773/773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/774/774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/775/775_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/777/777_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/778/778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/779/779_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/780/780_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/781/781_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/782/782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/783/783_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/784/784_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/785/785_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/786/786_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/787/787_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/788/788_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/789/789_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/790/790_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/791/791_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/34/34_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/67/67_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1199/1199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1200/1200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1201/1201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1202/1202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1203/1203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1204/1204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1205/1205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1206/1206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1207/1207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1208/1208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1209/1209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1210/1210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1211/1211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1212/1212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1213/1213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1214/1214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1215/1215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1216/1216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1217/1217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1218/1218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1219/1219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1220/1220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1221/1221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1222/1222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1223/1223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1224/1224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1225/1225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1226/1226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1227/1227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1228/1228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1229/1229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1230/1230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1231/1231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1232/1232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1234/1234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1235/1235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1236/1236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1237/1237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1238/1238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1239/1239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1240/1240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1241/1241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1242/1242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1243/1243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1244/1244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1245/1245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1247/1247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1248/1248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1249/1249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1250/1250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1251/1251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1252/1252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1253/1253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1254/1254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1255/1255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1256/1256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1257/1257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1258/1258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1259/1259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1260/1260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1261/1261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1262/1262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1263/1263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1264/1264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1265/1265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1266/1266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1267/1267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1268/1268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1269/1269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1270/1270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1271/1271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1272/1272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1273/1273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1274/1274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1275/1275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1276/1276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1277/1277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1278/1278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1279/1279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1280/1280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1281/1281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1282/1282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1283/1283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1284/1284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1285/1285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1286/1286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1287/1287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1288/1288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1289/1289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1290/1290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1291/1291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1292/1292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1293/1293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1294/1294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1295/1295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1296/1296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1297/1297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1298/1298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1299/1299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1300/1300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1301/1301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1302/1302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1303/1303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1304/1304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1305/1305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1306/1306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1307/1307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1308/1308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1309/1309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1310/1310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1312/1312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1313/1313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1314/1314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1315/1315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1316/1316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1317/1317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1318/1318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1319/1319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1320/1320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1321/1321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1322/1322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1323/1323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1324/1324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1325/1325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1326/1326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1327/1327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1328/1328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1329/1329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1330/1330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1331/1331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1332/1332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1333/1333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1334/1334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1335/1335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1336/1336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1246/1246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/137/137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1792/1792_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1793/1793_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1794/1794_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1795/1795_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1796/1796_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1797/1797_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1798/1798_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1799/1799_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1800/1800_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1824/1824_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1825/1825_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1826/1826_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1827/1827_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1828/1828_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1829/1829_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1830/1830_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1831/1831_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1832/1832_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1834/1834_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1835/1835_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1836/1836_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1837/1837_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1838/1838_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1839/1839_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1840/1840_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1841/1841_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1842/1842_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1843/1843_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1844/1844_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1845/1845_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1846/1846_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1847/1847_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1848/1848_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1849/1849_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1850/1850_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1851/1851_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1852/1852_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1853/1853_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1854/1854_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1855/1855_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1856/1856_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1857/1857_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1858/1858_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1859/1859_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1860/1860_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1861/1861_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1862/1862_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1863/1863_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1864/1864_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1865/1865_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1866/1866_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1867/1867_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1868/1868_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1869/1869_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1870/1870_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1871/1871_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1872/1872_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1873/1873_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1874/1874_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1875/1875_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1876/1876_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1877/1877_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1878/1878_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1879/1879_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1880/1880_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1882/1882_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1883/1883_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1884/1884_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1885/1885_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1886/1886_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1887/1887_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1888/1888_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1889/1889_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1890/1890_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1891/1891_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1892/1892_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1893/1893_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1894/1894_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1895/1895_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1896/1896_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1897/1897_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1898/1898_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1899/1899_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1900/1900_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1901/1901_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1902/1902_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1903/1903_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1904/1904_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1905/1905_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1906/1906_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1907/1907_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1908/1908_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1909/1909_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1910/1910_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1911/1911_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1912/1912_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1913/1913_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1914/1914_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1915/1915_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1916/1916_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1917/1917_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1918/1918_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1919/1919_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1920/1920_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1921/1921_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1922/1922_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1923/1923_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1924/1924_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1881/1881_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1457/1457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1458/1458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/141/141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1459/1459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1649/1649_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1650/1650_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1651/1651_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1652/1652_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1653/1653_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1654/1654_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1655/1655_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1656/1656_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1657/1657_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1658/1658_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1659/1659_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1661/1661_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1660/1660_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1662/1662_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1663/1663_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1664/1664_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1665/1665_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1666/1666_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1667/1667_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1668/1668_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1669/1669_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1670/1670_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1671/1671_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1672/1672_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1673/1673_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1674/1674_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1675/1675_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1676/1676_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1677/1677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1678/1678_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1679/1679_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1680/1680_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1681/1681_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1682/1682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1683/1683_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1684/1684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1685/1685_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1686/1686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1687/1687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1688/1688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1689/1689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1690/1690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1691/1691_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1692/1692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1693/1693_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1694/1694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1695/1695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1696/1696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1703/1703_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1704/1704_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1705/1705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1706/1706_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1707/1707_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1708/1708_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1709/1709_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1710/1710_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1711/1711_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1712/1712_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1714/1714_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1715/1715_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1716/1716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1717/1717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1718/1718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1719/1719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1720/1720_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1721/1721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1722/1722_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1723/1723_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1724/1724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1725/1725_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1726/1726_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1727/1727_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1728/1728_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1729/1729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1730/1730_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1731/1731_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1732/1732_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1733/1733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1734/1734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1735/1735_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1736/1736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1713/1713_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/80/80_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/84/84_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/85/85_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/93/93_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/94/94_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/95/95_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/96/96_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/97/97_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/98/98_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/99/99_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/101/101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/116/116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/117/117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/118/118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/119/119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/120/120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/121/121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/122/122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/123/123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/124/124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/125/125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/126/126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/792/792_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/793/793_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/794/794_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/795/795_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/796/796_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/797/797_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/798/798_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/799/799_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/800/800_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/801/801_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/803/803_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/804/804_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/805/805_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/806/806_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/807/807_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/808/808_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/809/809_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/810/810_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/811/811_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/812/812_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/813/813_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/814/814_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/815/815_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/816/816_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/817/817_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/818/818_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/819/819_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/820/820_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/821/821_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/822/822_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/823/823_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/824/824_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/825/825_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/827/827_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/828/828_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/829/829_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/830/830_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/831/831_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/832/832_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/833/833_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/834/834_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/835/835_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/836/836_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/837/837_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/838/838_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/839/839_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/840/840_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/841/841_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/842/842_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/843/843_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/844/844_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/845/845_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/846/846_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/847/847_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/848/848_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/849/849_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/850/850_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/851/851_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/852/852_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/853/853_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/854/854_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/855/855_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/856/856_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/857/857_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/858/858_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/859/859_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/861/861_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/862/862_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/863/863_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/864/864_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/865/865_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/866/866_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/867/867_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/868/868_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/869/869_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/870/870_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/871/871_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/872/872_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/873/873_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/874/874_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/875/875_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/876/876_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/877/877_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/878/878_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/879/879_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/880/880_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/881/881_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/882/882_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/883/883_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/884/884_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1927/1927_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/885/885_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/886/886_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/887/887_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/888/888_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/889/889_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/890/890_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/891/891_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/892/892_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/893/893_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/894/894_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/895/895_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/896/896_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/897/897_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/898/898_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/899/899_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/900/900_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/901/901_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/902/902_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/903/903_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/904/904_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/905/905_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/906/906_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/907/907_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/908/908_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/909/909_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/910/910_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/911/911_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/912/912_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/913/913_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/914/914_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/915/915_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/916/916_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/917/917_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/918/918_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/919/919_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/920/920_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/921/921_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/922/922_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/923/923_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/924/924_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/925/925_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/926/926_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/927/927_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/928/928_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/929/929_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/930/930_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/931/931_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/932/932_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/933/933_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/934/934_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/935/935_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/936/936_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/937/937_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/938/938_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/939/939_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/940/940_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/941/941_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/942/942_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/943/943_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/944/944_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/945/945_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/946/946_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/947/947_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/948/948_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/949/949_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/950/950_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/951/951_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/952/952_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/953/953_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/954/954_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/955/955_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/956/956_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/957/957_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/958/958_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/959/959_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/960/960_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/961/961_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/962/962_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/963/963_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/964/964_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/965/965_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/966/966_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/967/967_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/968/968_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/969/969_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/970/970_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/971/971_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/972/972_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/973/973_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/975/975_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/976/976_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/977/977_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/978/978_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/979/979_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/980/980_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/981/981_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/982/982_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/983/983_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/984/984_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/985/985_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/986/986_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/987/987_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/988/988_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/989/989_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/990/990_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/991/991_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/992/992_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/993/993_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/994/994_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/995/995_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/996/996_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/997/997_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/999/999_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1000/1000_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1001/1001_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1005/1005_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1006/1006_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1007/1007_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1008/1008_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1009/1009_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1010/1010_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1011/1011_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1012/1012_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1014/1014_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1015/1015_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1016/1016_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1017/1017_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1018/1018_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1019/1019_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1020/1020_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1021/1021_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1022/1022_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1023/1023_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1024/1024_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1042/1042_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1091/1091_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1094/1094_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1096/1096_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1098/1098_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1100/1100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1102/1102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1103/1103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1104/1104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1106/1106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1109/1109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1111/1111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1123/1123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1124/1124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1125/1125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1126/1126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1127/1127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1128/1128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1129/1129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1130/1130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1131/1131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1132/1132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1133/1133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1134/1134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1135/1135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1136/1136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1137/1137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1139/1139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1140/1140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1928/1928_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1147/1147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1148/1148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1149/1149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1150/1150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1151/1151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1152/1152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1153/1153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1154/1154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1155/1155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1156/1156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1157/1157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1158/1158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1159/1159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1160/1160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1161/1161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1162/1162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1163/1163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1164/1164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1165/1165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1166/1166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1167/1167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1168/1168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1169/1169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1170/1170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1171/1171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1172/1172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1173/1173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1174/1174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1175/1175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1176/1176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1177/1177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1178/1178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1179/1179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1180/1180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1181/1181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1182/1182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1183/1183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1184/1184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1185/1185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1186/1186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1187/1187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1188/1188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1189/1189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1190/1190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1191/1191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1192/1192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1193/1193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1194/1194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1195/1195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1196/1196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1198/1198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/998/998_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/802/802_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1/1_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/2/2_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/3/3_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/4/4_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/5/5_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/6/6_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/7/7_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/8/8_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/9/9_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/10/10_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/11/11_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/12/12_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/13/13_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/14/14_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/15/15_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/16/16_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/17/17_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/18/18_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/19/19_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/20/20_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/21/21_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/22/22_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/23/23_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/24/24_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/25/25_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/26/26_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/27/27_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/28/28_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/29/29_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/30/30_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/31/31_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/33/33_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/35/35_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/36/36_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/37/37_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/38/38_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/39/39_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/40/40_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/41/41_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/42/42_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/43/43_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/44/44_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/45/45_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/46/46_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/47/47_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/48/48_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/49/49_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/50/50_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/51/51_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/52/52_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/53/53_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/54/54_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/55/55_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/56/56_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/57/57_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/58/58_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/59/59_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/60/60_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/61/61_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/62/62_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/63/63_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/65/65_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/66/66_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/68/68_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/69/69_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/70/70_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/71/71_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/72/72_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/74/74_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/75/75_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/76/76_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/77/77_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/78/78_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/79/79_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/81/81_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/82/82_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/83/83_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/86/86_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/87/87_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/88/88_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/89/89_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/90/90_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/91/91_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/92/92_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/100/100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/102/102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/103/103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/104/104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/105/105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/107/107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/109/109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/110/110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/111/111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/112/112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/113/113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/114/114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/115/115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/127/127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/128/128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/129/129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/130/130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/131/131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/132/132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/133/133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/134/134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/135/135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/136/136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/138/138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/139/139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/140/140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/485/485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/486/486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/487/487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/488/488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/489/489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/490/490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/491/491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/492/492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/493/493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/494/494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/495/495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/496/496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/497/497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/498/498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/499/499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/500/500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/501/501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/502/502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/503/503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/504/504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/505/505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/506/506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/507/507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/508/508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/509/509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/510/510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/511/511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/513/513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/514/514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/515/515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/516/516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/517/517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/518/518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/520/520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/521/521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/522/522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/523/523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/524/524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/525/525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/526/526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/527/527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/528/528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/529/529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/530/530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/531/531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/532/532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/533/533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/534/534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/535/535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/536/536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/537/537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/538/538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/540/540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/519/519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/541/541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/542/542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/543/543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/544/544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/548/548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/549/549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/550/550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/551/551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/552/552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/553/553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/554/554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/555/555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/556/556_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/557/557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/558/558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/559/559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/560/560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/561/561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/562/562_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/563/563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/564/564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/565/565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/566/566_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/567/567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/568/568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/569/569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/570/570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/571/571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/572/572_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/573/573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/574/574_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/575/575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/576/576_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/593/593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/594/594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/595/595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/596/596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/597/597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/598/598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/599/599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/600/600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/601/601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/602/602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/603/603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/604/604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/605/605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/606/606_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/607/607_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/608/608_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/609/609_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/610/610_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/611/611_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/612/612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/613/613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/614/614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/615/615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/616/616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/617/617_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/618/618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/619/619_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/620/620_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/621/621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/622/622_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/623/623_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/624/624_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/625/625_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/626/626_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/627/627_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/628/628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/629/629_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/630/630_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/631/631_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/632/632_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/633/633_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/634/634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/635/635_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/636/636_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/637/637_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/638/638_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/639/639_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/640/640_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/641/641_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/642/642_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/643/643_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/644/644_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/645/645_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/646/646_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/647/647_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/648/648_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/649/649_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/650/650_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/651/651_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/652/652_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/653/653_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/654/654_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/655/655_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/657/657_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/658/658_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/659/659_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/660/660_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/661/661_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/662/662_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/663/663_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/664/664_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/665/665_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/666/666_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/667/667_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/668/668_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/669/669_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/670/670_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/672/672_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/671/671_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/673/673_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/674/674_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/675/675_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/676/676_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/677/677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/678/678_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/679/679_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/680/680_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/681/681_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/682/682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/683/683_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/684/684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/685/685_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/686/686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/687/687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/688/688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/689/689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/690/690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/691/691_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/692/692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/693/693_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/694/694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/695/695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/696/696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/697/697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/698/698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/699/699_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/700/700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/701/701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/702/702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/705/705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/706/706_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/707/707_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/708/708_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/709/709_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/710/710_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/711/711_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/713/713_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/714/714_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/715/715_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/716/716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/717/717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/719/719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/720/720_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/721/721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/722/722_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/723/723_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/724/724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/725/725_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/726/726_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/727/727_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/728/728_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/729/729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/730/730_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/731/731_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/732/732_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/733/733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/734/734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/735/735_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/736/736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/737/737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/739/739_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/740/740_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/741/741_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/743/743_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/744/744_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/745/745_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/746/746_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/747/747_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/748/748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/749/749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/750/750_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/751/751_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/752/752_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/753/753_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/754/754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/755/755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/756/756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/758/758_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/759/759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/760/760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/761/761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/762/762_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/763/763_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/764/764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/765/765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/766/766_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/767/767_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/768/768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/769/769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/770/770_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/771/771_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/772/772_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/773/773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/774/774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/775/775_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/777/777_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/778/778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/779/779_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/780/780_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/781/781_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/782/782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/783/783_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/784/784_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/785/785_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/786/786_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/787/787_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/788/788_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/789/789_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/790/790_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/791/791_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/34/34_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/67/67_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1199/1199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1200/1200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1201/1201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1202/1202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1203/1203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1204/1204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1205/1205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1206/1206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1207/1207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1208/1208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1209/1209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1210/1210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1211/1211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1212/1212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1213/1213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1214/1214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1215/1215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1216/1216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1217/1217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1218/1218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1219/1219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1220/1220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1221/1221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1222/1222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1223/1223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1224/1224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1225/1225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1226/1226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1227/1227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1228/1228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1229/1229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1230/1230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1231/1231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1232/1232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1234/1234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1235/1235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1236/1236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1237/1237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1238/1238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1239/1239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1240/1240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1241/1241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1242/1242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1243/1243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1244/1244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1245/1245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1247/1247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1248/1248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1249/1249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1250/1250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1251/1251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1252/1252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1253/1253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1254/1254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1255/1255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1256/1256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1257/1257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1258/1258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1259/1259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1260/1260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1261/1261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1262/1262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1263/1263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1264/1264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1265/1265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1266/1266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1267/1267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1268/1268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1269/1269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1270/1270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1271/1271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1272/1272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1273/1273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1274/1274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1275/1275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1276/1276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1277/1277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1278/1278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1279/1279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1280/1280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1281/1281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1282/1282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1283/1283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1284/1284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1285/1285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1286/1286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1287/1287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1288/1288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1289/1289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1290/1290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1291/1291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1292/1292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1293/1293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1294/1294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1295/1295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1296/1296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1297/1297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1298/1298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1299/1299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1300/1300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1301/1301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1302/1302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1303/1303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1304/1304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1305/1305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1306/1306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1307/1307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1308/1308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1309/1309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1310/1310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1312/1312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1313/1313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1314/1314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1315/1315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1316/1316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1317/1317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1318/1318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1319/1319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1320/1320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1321/1321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1322/1322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1323/1323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1324/1324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1325/1325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1326/1326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1327/1327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1328/1328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1329/1329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1330/1330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1331/1331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1332/1332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1333/1333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1334/1334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1335/1335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1336/1336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1246/1246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/137/137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1792/1792_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1793/1793_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1794/1794_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1795/1795_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1796/1796_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1797/1797_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1798/1798_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1799/1799_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1800/1800_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1824/1824_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1825/1825_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1826/1826_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1827/1827_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1828/1828_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1829/1829_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1830/1830_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1831/1831_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1832/1832_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1834/1834_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1835/1835_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1836/1836_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1837/1837_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1838/1838_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1839/1839_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1840/1840_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1841/1841_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1842/1842_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1843/1843_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1844/1844_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1845/1845_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1846/1846_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1847/1847_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1848/1848_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1849/1849_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1850/1850_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1851/1851_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1852/1852_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1853/1853_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1854/1854_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1855/1855_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1856/1856_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1857/1857_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1858/1858_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1859/1859_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1860/1860_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1861/1861_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1862/1862_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1863/1863_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1864/1864_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1865/1865_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1866/1866_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1867/1867_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1868/1868_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1869/1869_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1870/1870_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1871/1871_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1872/1872_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1873/1873_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1874/1874_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1875/1875_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1876/1876_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1877/1877_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1878/1878_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1879/1879_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1880/1880_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1882/1882_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1883/1883_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1884/1884_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1885/1885_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1886/1886_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1887/1887_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1888/1888_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1889/1889_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1890/1890_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1891/1891_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1892/1892_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1893/1893_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1894/1894_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1895/1895_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1896/1896_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1897/1897_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1898/1898_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1899/1899_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1900/1900_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1901/1901_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1902/1902_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1903/1903_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1904/1904_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1905/1905_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1906/1906_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1907/1907_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1908/1908_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1909/1909_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1910/1910_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1911/1911_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1912/1912_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1913/1913_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1914/1914_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1915/1915_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1916/1916_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1917/1917_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1918/1918_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1919/1919_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1920/1920_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1921/1921_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1922/1922_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1923/1923_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1924/1924_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1881/1881_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1457/1457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1458/1458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/141/141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1459/1459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1649/1649_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1650/1650_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1651/1651_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1652/1652_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1653/1653_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1654/1654_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1655/1655_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1656/1656_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1657/1657_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1658/1658_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1659/1659_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1661/1661_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1660/1660_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1662/1662_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1663/1663_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1664/1664_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1665/1665_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1666/1666_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1667/1667_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1668/1668_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1669/1669_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1670/1670_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1671/1671_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1672/1672_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1673/1673_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1674/1674_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1675/1675_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1676/1676_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1677/1677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1678/1678_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1679/1679_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1680/1680_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1681/1681_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1682/1682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1683/1683_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1684/1684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1685/1685_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1686/1686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1687/1687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1688/1688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1689/1689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1690/1690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1691/1691_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1692/1692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1693/1693_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1694/1694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1695/1695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1696/1696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1703/1703_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1704/1704_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1705/1705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1706/1706_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1707/1707_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1708/1708_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1709/1709_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1710/1710_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1711/1711_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1712/1712_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1714/1714_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1715/1715_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1716/1716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1717/1717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1718/1718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1719/1719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1720/1720_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1721/1721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1722/1722_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1723/1723_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1724/1724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1725/1725_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1726/1726_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1727/1727_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1728/1728_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1729/1729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1730/1730_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1731/1731_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1732/1732_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1733/1733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1734/1734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1735/1735_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1736/1736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1713/1713_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/80/80_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/84/84_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/85/85_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/93/93_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/94/94_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/95/95_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/96/96_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/97/97_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/98/98_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/99/99_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/101/101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/116/116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/117/117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/118/118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/119/119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/120/120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/121/121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/122/122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/123/123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/124/124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/125/125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/126/126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/792/792_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/793/793_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/794/794_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/795/795_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/796/796_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/797/797_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/798/798_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/799/799_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/800/800_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/801/801_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/803/803_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/804/804_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/805/805_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/806/806_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/807/807_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/808/808_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/809/809_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/810/810_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/811/811_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/812/812_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/813/813_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/814/814_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/815/815_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/816/816_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/817/817_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/818/818_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/819/819_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/820/820_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/821/821_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/822/822_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/823/823_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/824/824_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/825/825_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/827/827_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/828/828_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/829/829_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/830/830_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/831/831_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/832/832_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/833/833_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/834/834_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/835/835_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/836/836_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/837/837_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/838/838_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/839/839_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/840/840_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/841/841_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/842/842_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/843/843_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/844/844_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/845/845_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/846/846_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/847/847_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/848/848_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/849/849_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/850/850_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/851/851_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/852/852_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/853/853_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/854/854_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/855/855_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/856/856_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/857/857_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/858/858_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/859/859_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/861/861_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/862/862_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/863/863_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/864/864_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/865/865_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/866/866_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/867/867_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/868/868_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/869/869_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/870/870_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/871/871_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/872/872_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/873/873_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/874/874_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/875/875_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/876/876_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/877/877_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/878/878_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/879/879_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/880/880_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/881/881_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/882/882_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/883/883_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/884/884_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1927/1927_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/885/885_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/886/886_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/887/887_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/888/888_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/889/889_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/890/890_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/891/891_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/892/892_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/893/893_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/894/894_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/895/895_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/896/896_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/897/897_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/898/898_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/899/899_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/900/900_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/901/901_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/902/902_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/903/903_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/904/904_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/905/905_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/906/906_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/907/907_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/908/908_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/909/909_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/910/910_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/911/911_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/912/912_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/913/913_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/914/914_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/915/915_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/916/916_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/917/917_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/918/918_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/919/919_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/920/920_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/921/921_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/922/922_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/923/923_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/924/924_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/925/925_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/926/926_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/927/927_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/928/928_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/929/929_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/930/930_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/931/931_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/932/932_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/933/933_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/934/934_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/935/935_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/936/936_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/937/937_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/938/938_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/939/939_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/940/940_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/941/941_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/942/942_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/943/943_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/944/944_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/945/945_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/946/946_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/947/947_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/948/948_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/949/949_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/950/950_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/951/951_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/952/952_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/953/953_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/954/954_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/955/955_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/956/956_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/957/957_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/958/958_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/959/959_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/960/960_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/961/961_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/962/962_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/963/963_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/964/964_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/965/965_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/966/966_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/967/967_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/968/968_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/969/969_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/970/970_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/971/971_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/972/972_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/973/973_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/975/975_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/976/976_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/977/977_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/978/978_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/979/979_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/980/980_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/981/981_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/982/982_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/983/983_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/984/984_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/985/985_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/986/986_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/987/987_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/988/988_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/989/989_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/990/990_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/991/991_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/992/992_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/993/993_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/994/994_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/995/995_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/996/996_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/997/997_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/999/999_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1000/1000_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1001/1001_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1005/1005_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1006/1006_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1007/1007_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1008/1008_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1009/1009_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1010/1010_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1011/1011_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1012/1012_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1014/1014_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1015/1015_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1016/1016_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1017/1017_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1018/1018_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1019/1019_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1020/1020_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1021/1021_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1022/1022_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1023/1023_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1024/1024_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1042/1042_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1091/1091_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1094/1094_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1096/1096_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1098/1098_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1100/1100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1102/1102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1103/1103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1104/1104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1106/1106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1109/1109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1111/1111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1123/1123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1124/1124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1125/1125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1126/1126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1127/1127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1128/1128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1129/1129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1130/1130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1131/1131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1132/1132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1133/1133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1134/1134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1135/1135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1136/1136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1137/1137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1139/1139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1140/1140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1928/1928_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1147/1147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1148/1148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1149/1149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1150/1150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1151/1151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1152/1152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1153/1153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1154/1154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1155/1155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1156/1156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1157/1157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1158/1158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1159/1159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1160/1160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1161/1161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1162/1162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1163/1163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1164/1164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1165/1165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1166/1166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1167/1167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1168/1168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1169/1169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1170/1170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1171/1171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1172/1172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1173/1173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1174/1174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1175/1175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1176/1176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1177/1177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1178/1178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1179/1179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1180/1180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1181/1181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1182/1182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1183/1183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1184/1184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1185/1185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1186/1186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1187/1187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1188/1188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1189/1189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1190/1190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1191/1191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1192/1192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1193/1193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1194/1194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1195/1195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1196/1196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/1198/1198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/998/998_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/./sapl/public/materialegislativa/2015/802/802_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H1078"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="245.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="91.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="90.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>