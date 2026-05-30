--- v0 (2026-02-08)
+++ v1 (2026-05-30)
@@ -10,653 +10,905 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="360" uniqueCount="201">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="520" uniqueCount="285">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>13729</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Prefeito Edvaldo Baião Albino</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/13729/projeto39.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/13729/projeto39.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de créditos adicionais especiais no valor de R$ 162.300,00 junto ao orçamento municipal de 2012 para realização de despesas correntes no âmbito da Secretaria Municipal de Cultura, Esporte e Lazer e dá outras providências.</t>
   </si>
   <si>
+    <t>14864</t>
+  </si>
+  <si>
+    <t>55</t>
+  </si>
+  <si>
+    <t>Jorge Custódio Gervásio, Antero Gomes de Aguiar, Carlos da Silva Rufato</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/14864/projeto_55-2012.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a Concessão da Comenda Ary Barroso, ao Tenente Coronel PM. Reginaldo Francisco.</t>
+  </si>
+  <si>
     <t>13577</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/13577/msg_pl_3.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/13577/msg_pl_3.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL DA REMUNERAÇÃO DOS SERVIDORES MUNICIPAIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>13578</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/13578/msg_pl_4.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/13578/msg_pl_4.pdf</t>
   </si>
   <si>
     <t>Autoriza o repasse de subvenção social e auxílio financeiro a entidades assistenciais que menciona, com recursos do FIA – Fundo para a Infância e Adolescência.</t>
   </si>
   <si>
     <t>13576</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/13576/msgpl_5-12.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/13576/msgpl_5-12.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Especial ao Orçamento Municipal de 2012, no âmbito do Fundo Municipal dos Direitos da Criança e do Adolescente.</t>
   </si>
   <si>
     <t>13584</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Rosângela Maria Alfenas de Andrade, Carlos da Silva Rufato, Paulo César Raymundo</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/13584/msg_pl_6.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/13584/msg_pl_6.pdf</t>
   </si>
   <si>
     <t>"Concede reajuste aos vencimentos básicos dos Servidores Públicos da Câmara Municipal de Ubá, e contém outras disposições".</t>
   </si>
   <si>
     <t>13585</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/13585/msg__pl_7.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/13585/msg__pl_7.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito especial ao Orçamento Municipal de 2012, para realização de despesas de capital no âmbito da Secretaria Municipal de Saúde, e dá outras providências.</t>
   </si>
   <si>
     <t>13586</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/13586/pl_8.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/13586/pl_8.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito especial ao Orçamento Municipal de 2012, no âmbito da Secretaria Municipal de Educação, para realização de despesas com recursos do Programa Projovem Urbano, e contém outras disposições.</t>
   </si>
   <si>
     <t>13587</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Rosângela Maria Alfenas de Andrade</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/13587/projeto009.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/13587/projeto009.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao art. 6º da Lei Municipal nº. 3.834, de 11 de fevereiro de 2010, que dispõe sobre a reestruturação do Programa Auxílio-Alimentação aos Servidores da Câmara Municipal de Ubá, e dá outras providências.</t>
   </si>
   <si>
     <t>13588</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Jorge Custódio Gervásio</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/13588/projeto010.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/13588/projeto010.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão do título de Cidadania Honorária de Ubá ao Padre Carlos Roberto Moreira de Oliveira.</t>
   </si>
   <si>
     <t>13589</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/13589/projeto11.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/13589/projeto11.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito especial junto ao Orçamento Municipal de 2012, para realização de despesas correntes no âmbito da Secretaria Municipal de Saúde/Fundo Municipal de Saúde, para o desenvolvimento de ações do Projeto Olhar Brasil.</t>
   </si>
   <si>
     <t>13590</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/13590/projeto12.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/13590/projeto12.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL NO VALOR DE R$15.000,00 JUNTO AO ORÇAMENTO MUNICIPAL DE 2012, PARA REALIZAÇÃO DE DESPESAS CORRENTES NO ÂMBITO DA SECRETARIA MUNICIPAL DE SAÚDE/FUNDO MUNICIPAL DE SAÚDE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>13594</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/13594/msg_pl_13.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/13594/msg_pl_13.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ESPECIAL NO VALOR DE R$95.795,78 JUNTO AO ORÇAMENTO MUNICIPAL DE 2012, PARA REALIZAÇÃO DE DESPESAS DE CAPITAL NO ÂMBITO DA SECRETARIA MUNICIPAL DE SAÚDE/FUNDO MUNICIPAL DE SAÚDE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>13633</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/13633/msg__pl_14.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/13633/msg__pl_14.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre procedimento para a implantação de licenciamento dos ciclomotores no Município de Ubá, estabelece valores para cobrança de taxa de licença, e dá outras providências.</t>
   </si>
   <si>
     <t>13634</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/13634/msg_pl_15.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/13634/msg_pl_15.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a implantação da disciplina Qualidade de Vida com Amor Exigente na proposta pedagógica das Escolas da Rede Municipal de Ensino de Ubá, e dá outras providências.</t>
   </si>
   <si>
     <t>13635</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/13635/msg_pl_16.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/13635/msg_pl_16.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a celebrar contrato de cessão de uso de imóvel público com a Polícia Militar do Estado de Minas Gerais.</t>
   </si>
   <si>
     <t>13636</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/13636/msgpl_17.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/13636/msgpl_17.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de créditos especiais junto ao Orçamento Municipal de 2012, no âmbito da Secretaria Municipal de Desenvolvimento Social, para o desenvolvimento de ações e atividades de mobilização social na Praça dos Esportes e da Cultura (Praça do PEC), e dá outras providências”</t>
   </si>
   <si>
     <t>13637</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/13637/msg__pl_18.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/13637/msg__pl_18.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ESPECIAL NO VALOR DE R$187.500,00 JUNTO AO ORÇAMENTO MUNICIPAL DE 2012 PARA REALIZAÇÃO DE DESPESAS CORRENTES NO ÂMBITO DA SECRETARIA MUNICIPAL DE SAÚDE/FUNDO MUNICIPAL DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5980</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Edson Teixeira Filho</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/5980/projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/5980/projeto.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para elaboração da lei orçamentária do município de ubá para o exercício de 2013 e dá outras providências. (LDO 2013)</t>
   </si>
   <si>
     <t>13638</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/13638/msg_pl_20.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/13638/msg_pl_20.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a outorgar concessão de uso de bem público à Associação Mãe da Divina Misericórdia, desta cidade, para fins de implantação e funcionamento de uma clínica para tratamento de dependentes químicos, e dá outras providências.</t>
   </si>
   <si>
     <t>13639</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/13639/msgpl_21.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/13639/msgpl_21.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ESPECIAL NO VALOR DE R$1.200.000,00 JUNTO AO ORÇAMENTO MUNICIPAL DE 2012 PARA REALIZAÇÃO DE DESPESAS DE CAPITAL NO ÂMBITO DA SECRETARIA MUNICIPAL DE EDUCAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>13640</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/13640/msgpl_22.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/13640/msgpl_22.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir créditos especiais ao orçamento municipal de 2012, no âmbito do Fundo Municipal de Assistência Social, no limite de R$ 145.434,00, e contém outras disposições.</t>
   </si>
   <si>
     <t>13643</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Antero Gomes de Aguiar</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/13643/pl_23.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/13643/pl_23.pdf</t>
   </si>
   <si>
     <t>Institui e inclui no calendário oficial de datas e eventos do Município de Ubá/MG o “Rebanhão de Carnaval” e o “Grito de Carnaval com Cristo”.</t>
   </si>
   <si>
     <t>13647</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/13647/projeto24.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/13647/projeto24.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ESPECIAL NO VALOR DE R$ 340.000,00 JUNTO AO ORÇAMENTO MUNICIPAL DE 2012 PARA REALIZAÇÃO DE DESPESA CORRENTE E DE CAPITAL NO ÂMBITO DA SECRETARIA MUNICIPAL DE SAÚDE/FUNDO MUNICIPAL DE SAÚDE, E CONTÉM OUTRAS DISPOSIÇÕES.</t>
   </si>
   <si>
     <t>13648</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>Carlos da Silva Rufato, Dalmo José Coelho, José Roberto Reis Filgueiras, Paulo César Raymundo, Rosângela Maria Alfenas de Andrade</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/13648/projeto26.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/13648/projeto26.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão da Comenda Ary Barroso à Senhora Maria Aparecida Mattos Amato.</t>
   </si>
   <si>
     <t>13652</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/13652/projeto27.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/13652/projeto27.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão do título de Cidadania Honorária de Ubá ao Senhor Carlos Alberto Rigoni.</t>
   </si>
   <si>
     <t>13653</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>Dalmo José Coelho</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/13653/projeto29.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/13653/projeto29.pdf</t>
   </si>
   <si>
     <t>Proíbe, conforme especifica, a entrada, em prédios públicos e estabelecimentos privados do Município de Ubá/MG, de pessoa usando capacete.</t>
   </si>
   <si>
     <t>13654</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/13654/projeto30.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/13654/projeto30.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ESPECIAL NO VALOR DE R$80.000,00 JUNTO AO ORÇAMENTO MUNICIPAL DE 2012 PARA REALIZAÇÃO DE DESPESAS DE CAPITAL NO ÂMBITO DA SECRETARIA MUNICIPAL DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>13655</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/13655/projeto31.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/13655/projeto31.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a suplementar a contribuição financeira ao Consórcio Intermunicipal de Saúde da Microrregião de Ubá, e dá outras providências.</t>
   </si>
   <si>
     <t>13656</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/13656/projeto32.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/13656/projeto32.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ARTIGO 4º DA LEI MUNICIPAL Nº4029/2011 QUE ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE UBÁ PARA O EXERCÍCIO FINANCEIRO DE 2012.</t>
   </si>
   <si>
     <t>13660</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>Antero Gomes de Aguiar, Carlos da Silva Rufato, Claudio Ponciano, Dalmo José Coelho, Jorge Custódio Gervásio, Luiz Alberto Gravina, Mauricio Valadão Reimão de Melo, Paulo César Raymundo, Rosângela Maria Alfenas de Andrade, Vinícius Samôr de Lacerda</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/13660/projeto33.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/13660/projeto33.pdf</t>
   </si>
   <si>
     <t>Institui e inclui no calendário oficial de datas e eventos do Município de Ubá/MG o Torneio Leiteiro do Distrito de Ubari, desta cidade.</t>
   </si>
   <si>
     <t>13661</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/13661/projeto34.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/13661/projeto34.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ESPECIAL NO VALOR DE R$263.807,90 JUNTO AO ORÇAMENTO MUNICIPAL DE 2012 PARA REALIZAÇÃO DE DESPESAS CORRENTES E DE CAPITAL NO ÂMBITO DA SECRETARIA MUNICIPAL DE SAÚDE/FUNDO MUNICIPAL DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>13662</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/13662/projeto35.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/13662/projeto35.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ESPECIAL NO VALOR DE R$60.000,00 JUNTO AO ORÇAMENTO MUNICIPAL DE 2012 PARA REALIZAÇÃO DE DESPESAS CORRENTES NO ÂMBITO DA SECRETARIA MUNICIPAL DE SAÚDE/FUNDO MUNICIPAL DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>13663</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/13663/projeto36.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/13663/projeto36.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ESPECIAL NO VALOR DE R$220.000,00 JUNTO AO ORÇAMENTO MUNICIPAL DE 2012 PARA REALIZAÇÃO DE DESPESAS CORRENTES NO ÂMBITO DA SECRETARIA MUNICIPAL DE EDUCAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>13664</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/13664/projeto37.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/13664/projeto37.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal nº. 2.683, de 08 de outubro de 1996, que dispõe sobre a criação e funcionamento de cemitérios no Município de Ubá. cemitério</t>
   </si>
   <si>
     <t>13667</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>Carlos da Silva Rufato</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/13667/projeto38.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/13667/projeto38.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão do título de Cidadania Honorária de Ubá ao Senhor Marcio José dos Santos.</t>
   </si>
   <si>
     <t>13730</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/13730/projeto39.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/13730/projeto39.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITOS ESPECIAIS NO VALOR DE R$162.300,00 JUNTO AO ORÇAMENTO MUNICIPAL DE 2012 PARA REALIZAÇÃO DE DESPESAS CORRENTES NO AMBITO DA SECRETARIA MUNICIPAL DE CULTURA, ESPORTE E LAZER E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>13879</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>José Roberto Reis Filgueiras</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/13879/projeto40.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/13879/projeto40.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de Rua Ioná Floriano a logradouro público desta cidade.</t>
   </si>
   <si>
     <t>13878</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/13878/projeto41.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/13878/projeto41.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de Rua José Fernandes (Zé Peixe) a logradouro público desta cidade.</t>
   </si>
   <si>
     <t>13880</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>Jorge Custódio Gervásio, Luiz Alberto Gravina, Rosângela Maria Alfenas de Andrade, Vinícius Samôr de Lacerda</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/13880/projeto42.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/13880/projeto42.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão da Comenda Ary Barroso ao Senhor Carlos Eduardo dos Santos Galvão Bueno.</t>
   </si>
   <si>
     <t>13881</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/13881/projeto43.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/13881/projeto43.pdf</t>
   </si>
   <si>
     <t>Altera os Anexos de Metas Fiscais da Lei de Diretrizes para a elaboração da Lei Orçamentária do exercício financeiro de 2013.</t>
   </si>
   <si>
     <t>13883</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/13883/projeto44.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/13883/projeto44.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre Readequação do Plano Plurianual do Município de Ubá Para o Quadriênio 2010/2013.</t>
   </si>
   <si>
     <t>5981</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/5981/mensagem__projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/5981/mensagem__projeto.pdf</t>
   </si>
   <si>
     <t>Estabelece proposta orçamentária, estimando a receita e fixando a despesa do Município de Ubá para o exercício de 2013. (LOA 2013)</t>
   </si>
   <si>
     <t>13884</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>Antero Gomes de Aguiar, Dalmo José Coelho, José Roberto Reis Filgueiras, Paulo César Raymundo, Vinícius Samôr de Lacerda</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/13884/projeto47.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/13884/projeto47.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão da Comenda Ary Barroso à Senhora Francisca David Perpétuo.</t>
   </si>
   <si>
     <t>13885</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/13885/projeto48.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/13885/projeto48.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão do título de Cidadania Honorária de Ubá ao Pastor Cláudio Ermelindo da Silva.</t>
+  </si>
+  <si>
+    <t>14809</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/14809/projeto_049.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a denominação de Rua Ary da Silva Martins a logradouro público desta cidade.</t>
+  </si>
+  <si>
+    <t>14811</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>Vinícius Samôr de Lacerda</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/14811/projeto_050.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a Concessão de Título de Cidadão Honorário de Ubá, ao Senhor João Vaz da Rocha.</t>
+  </si>
+  <si>
+    <t>14812</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/14812/projeto_051.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão do Título de Cidadania Honorária de Ubá, ao Senhor Cidinei José Teixeira.</t>
+  </si>
+  <si>
+    <t>14814</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>Luiz Alberto Gravina</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/14814/projeto_052.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão do Título de Cidadania Honorária de Ubá, ao Professor Arnaldo Ernesto Pacelli Souza de Castro.</t>
+  </si>
+  <si>
+    <t>14819</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>Rosângela Maria Alfenas de Andrade, Antero Gomes de Aguiar, Carlos da Silva Rufato, Claudio Ponciano, Dalmo José Coelho, Jorge Custódio Gervásio, Luiz Alberto Gravina, Mauricio Valadão Reimão de Melo, Paulo César Raymundo, Vinícius Samôr de Lacerda</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/14819/projeto_053.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão do Título de Personalidade Ubaense do Ano ao Desembargador José Altivo Brandão Teixeira.</t>
+  </si>
+  <si>
+    <t>14822</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/14822/substitutivo_projeto_054.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza abertura de crédito especial no valor de R$ 342.120,00 junto ao orçamento municipal de 2012, para realização de despesas correntes no âmbito da Secretaria Municipal de Saúde/Fundo Municipal de Saúde, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>14865</t>
+  </si>
+  <si>
+    <t>Antero Gomes de Aguiar, Carlos da Silva Rufato, Jorge Custódio Gervásio, José Roberto Reis Filgueiras</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/14865/projeto_55-2012.pdf</t>
+  </si>
+  <si>
+    <t>14903</t>
+  </si>
+  <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>Luiz Alberto Gravina, Dalmo José Coelho, Jorge Custódio Gervásio, Rosângela Maria Alfenas de Andrade</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/14903/pl_56-2012.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a Concessão da Comenda Ary Barroso, ao Senhor Claudionor Andrade.</t>
+  </si>
+  <si>
+    <t>14904</t>
+  </si>
+  <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/14904/projeto_57-2012.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão do Título de Cidadania Honorária de Ubá, a Senhora Divina Alves Costa Silva.</t>
+  </si>
+  <si>
+    <t>14905</t>
+  </si>
+  <si>
+    <t>59</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/14905/projeto_59-2012.pdf</t>
+  </si>
+  <si>
+    <t>Declara de Utilidade Pública Municipal o Instituto  FAGOC de Educação e Cultura, com sede nesta cidade.</t>
+  </si>
+  <si>
+    <t>14906</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/14906/projeto_60-2012.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo a suplementar a contribuição financeira  das caixas escolares municipais , no exercício de 2012, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>14907</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/14907/projeto_61-2012.pdf</t>
+  </si>
+  <si>
+    <t>Declara de Utilidade Pública Municipal a Associação Mãe da Divina Misericórdia, com sede nesta cidade de Ubá/MG.</t>
+  </si>
+  <si>
+    <t>14908</t>
+  </si>
+  <si>
+    <t>62</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/14908/projeto_62-2012.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Município a conceder subvenção social, contribuições, auxílios e transferência no exercício financeiro de 2013, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>14909</t>
+  </si>
+  <si>
+    <t>63</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/14909/projeto_63-2012.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a instalação de monumento da Ordem Demolay, em logradouro público do Município de Ubá.</t>
+  </si>
+  <si>
+    <t>14910</t>
+  </si>
+  <si>
+    <t>64</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/14910/projeto_64-2012.pdf</t>
+  </si>
+  <si>
+    <t>Revoga a Lei Municipal nº4.075, de 14 de novembro  de 2012, e dá nova denominação de Rua Nicanor Barcellos a logradouro público desta cidade.</t>
+  </si>
+  <si>
+    <t>14911</t>
+  </si>
+  <si>
+    <t>65</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/14911/projeto_65-2012.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a abertura de crédito suplementar, no valor de R$ 115.000,00 para a manutenção do PROURGE, no âmbito da Secretaria Municipal de Saúde/Fundo Municipal de Saúde.</t>
+  </si>
+  <si>
+    <t>14912</t>
+  </si>
+  <si>
+    <t>66</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/14912/projeto_66-2012.pdf</t>
+  </si>
+  <si>
+    <t>Concede reajuste aos vencimentos básicos dos Servidores Públicos da Câmara Municipal de Ubá, e contém outras disposições.</t>
+  </si>
+  <si>
+    <t>14913</t>
+  </si>
+  <si>
+    <t>67</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/14913/projeto_67-2012.pdf</t>
+  </si>
+  <si>
+    <t>Dá nova redação ao Art. 6º da Lei Municipal  nº 3.834, de 11 de fevereiro de 2010, que dispõe sobre a reestruturação do Programa Auxílio-Alimentação  aos Servidores da Câmara Municipal de Ubá, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>14921</t>
+  </si>
+  <si>
+    <t>68</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/14921/projeto_68-2012.pdf</t>
+  </si>
+  <si>
+    <t>Fixa os subsídios do Prefeito, do Vice-Prefeito e Secretários do Município de Ubá, e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -960,68 +1212,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/13729/projeto39.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/13577/msg_pl_3.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/13578/msg_pl_4.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/13576/msgpl_5-12.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/13584/msg_pl_6.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/13585/msg__pl_7.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/13586/pl_8.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/13587/projeto009.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/13588/projeto010.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/13589/projeto11.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/13590/projeto12.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/13594/msg_pl_13.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/13633/msg__pl_14.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/13634/msg_pl_15.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/13635/msg_pl_16.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/13636/msgpl_17.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/13637/msg__pl_18.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/5980/projeto.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/13638/msg_pl_20.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/13639/msgpl_21.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/13640/msgpl_22.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/13643/pl_23.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/13647/projeto24.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/13648/projeto26.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/13652/projeto27.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/13653/projeto29.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/13654/projeto30.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/13655/projeto31.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/13656/projeto32.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/13660/projeto33.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/13661/projeto34.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/13662/projeto35.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/13663/projeto36.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/13664/projeto37.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/13667/projeto38.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/13730/projeto39.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/13879/projeto40.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/13878/projeto41.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/13880/projeto42.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/13881/projeto43.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/13883/projeto44.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/5981/mensagem__projeto.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/13884/projeto47.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/13885/projeto48.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/13729/projeto39.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/14864/projeto_55-2012.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/13577/msg_pl_3.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/13578/msg_pl_4.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/13576/msgpl_5-12.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/13584/msg_pl_6.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/13585/msg__pl_7.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/13586/pl_8.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/13587/projeto009.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/13588/projeto010.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/13589/projeto11.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/13590/projeto12.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/13594/msg_pl_13.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/13633/msg__pl_14.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/13634/msg_pl_15.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/13635/msg_pl_16.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/13636/msgpl_17.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/13637/msg__pl_18.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/5980/projeto.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/13638/msg_pl_20.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/13639/msgpl_21.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/13640/msgpl_22.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/13643/pl_23.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/13647/projeto24.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/13648/projeto26.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/13652/projeto27.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/13653/projeto29.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/13654/projeto30.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/13655/projeto31.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/13656/projeto32.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/13660/projeto33.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/13661/projeto34.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/13662/projeto35.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/13663/projeto36.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/13664/projeto37.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/13667/projeto38.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/13730/projeto39.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/13879/projeto40.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/13878/projeto41.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/13880/projeto42.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/13881/projeto43.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/13883/projeto44.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/5981/mensagem__projeto.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/13884/projeto47.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/13885/projeto48.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/14809/projeto_049.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/14811/projeto_050.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/14812/projeto_051.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/14814/projeto_052.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/14819/projeto_053.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/14822/substitutivo_projeto_054.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/14865/projeto_55-2012.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/14903/pl_56-2012.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/14904/projeto_57-2012.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/14905/projeto_59-2012.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/14906/projeto_60-2012.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/14907/projeto_61-2012.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/14908/projeto_62-2012.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/14909/projeto_63-2012.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/14910/projeto_64-2012.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/14911/projeto_65-2012.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/14912/projeto_66-2012.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/14913/projeto_67-2012.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2012/14921/projeto_68-2012.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H45"/>
+  <dimension ref="A1:H65"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="227.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="90.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="94.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -1044,1203 +1296,1743 @@
       </c>
       <c r="E2" t="s">
         <v>12</v>
       </c>
       <c r="F2" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
         <v>17</v>
       </c>
       <c r="D3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F3" t="s">
         <v>18</v>
       </c>
-      <c r="E3" t="s">
+      <c r="G3" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="F3" t="s">
-[...2 lines deleted...]
-      <c r="G3" s="1" t="s">
+      <c r="H3" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
+        <v>21</v>
+      </c>
+      <c r="B4" t="s">
+        <v>9</v>
+      </c>
+      <c r="C4" t="s">
         <v>22</v>
       </c>
-      <c r="B4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D4" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="E4" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
       <c r="G4" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="H4" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D5" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="E5" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="F5" t="s">
         <v>13</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="H5" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D6" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="E6" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="F6" t="s">
-        <v>32</v>
+        <v>13</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>33</v>
       </c>
       <c r="H6" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
         <v>35</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
         <v>36</v>
       </c>
       <c r="D7" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="E7" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="F7" t="s">
-        <v>13</v>
+        <v>37</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="H7" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D8" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="E8" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="F8" t="s">
         <v>13</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="H8" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D9" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="E9" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="F9" t="s">
-        <v>45</v>
+        <v>13</v>
       </c>
       <c r="G9" s="1" t="s">
         <v>46</v>
       </c>
       <c r="H9" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
         <v>48</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
         <v>49</v>
       </c>
       <c r="D10" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="E10" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="F10" t="s">
         <v>50</v>
       </c>
       <c r="G10" s="1" t="s">
         <v>51</v>
       </c>
       <c r="H10" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
         <v>53</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
         <v>54</v>
       </c>
       <c r="D11" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="E11" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="F11" t="s">
-        <v>13</v>
+        <v>55</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="H11" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D12" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="E12" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="F12" t="s">
-        <v>45</v>
+        <v>13</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="H12" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D13" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="E13" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="F13" t="s">
-        <v>13</v>
+        <v>50</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="H13" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D14" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="E14" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="F14" t="s">
         <v>13</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="H14" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="D15" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="E15" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="F15" t="s">
         <v>13</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="H15" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="D16" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="E16" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="F16" t="s">
         <v>13</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="H16" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="D17" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="E17" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="F17" t="s">
         <v>13</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="H17" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="D18" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="E18" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="F18" t="s">
         <v>13</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="H18" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="D19" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="E19" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="F19" t="s">
-        <v>87</v>
+        <v>13</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>88</v>
       </c>
       <c r="H19" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
         <v>90</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
         <v>91</v>
       </c>
       <c r="D20" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="E20" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="F20" t="s">
-        <v>13</v>
+        <v>92</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="H20" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="D21" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="E21" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="F21" t="s">
         <v>13</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="H21" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="D22" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="E22" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="F22" t="s">
         <v>13</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="H22" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="D23" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="E23" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="F23" t="s">
-        <v>104</v>
+        <v>13</v>
       </c>
       <c r="G23" s="1" t="s">
         <v>105</v>
       </c>
       <c r="H23" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
         <v>107</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
         <v>108</v>
       </c>
       <c r="D24" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="E24" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="F24" t="s">
-        <v>13</v>
+        <v>109</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="H24" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="D25" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="E25" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="F25" t="s">
-        <v>113</v>
+        <v>13</v>
       </c>
       <c r="G25" s="1" t="s">
         <v>114</v>
       </c>
       <c r="H25" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
         <v>116</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
         <v>117</v>
       </c>
       <c r="D26" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="E26" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="F26" t="s">
-        <v>45</v>
+        <v>118</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="H26" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="D27" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="E27" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="F27" t="s">
-        <v>122</v>
+        <v>50</v>
       </c>
       <c r="G27" s="1" t="s">
         <v>123</v>
       </c>
       <c r="H27" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
         <v>125</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
         <v>126</v>
       </c>
       <c r="D28" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="E28" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="F28" t="s">
-        <v>13</v>
+        <v>127</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="H28" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="D29" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="E29" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="F29" t="s">
         <v>13</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="H29" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="D30" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="E30" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="F30" t="s">
         <v>13</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="H30" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="D31" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="E31" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="F31" t="s">
-        <v>139</v>
+        <v>13</v>
       </c>
       <c r="G31" s="1" t="s">
         <v>140</v>
       </c>
       <c r="H31" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
         <v>142</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
         <v>143</v>
       </c>
       <c r="D32" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="E32" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="F32" t="s">
-        <v>13</v>
+        <v>144</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="H32" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="D33" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="E33" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="F33" t="s">
         <v>13</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="H33" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="D34" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="E34" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="F34" t="s">
         <v>13</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="H34" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="D35" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="E35" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="F35" t="s">
         <v>13</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="H35" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="D36" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="E36" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="F36" t="s">
-        <v>160</v>
+        <v>13</v>
       </c>
       <c r="G36" s="1" t="s">
         <v>161</v>
       </c>
       <c r="H36" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
         <v>163</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>10</v>
+        <v>164</v>
       </c>
       <c r="D37" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="E37" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="F37" t="s">
-        <v>13</v>
+        <v>165</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="H37" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>167</v>
+        <v>10</v>
       </c>
       <c r="D38" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="E38" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="F38" t="s">
-        <v>168</v>
+        <v>13</v>
       </c>
       <c r="G38" s="1" t="s">
         <v>169</v>
       </c>
       <c r="H38" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
         <v>171</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
         <v>172</v>
       </c>
       <c r="D39" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="E39" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="F39" t="s">
-        <v>168</v>
+        <v>173</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="H39" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="D40" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="E40" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="F40" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="G40" s="1" t="s">
         <v>178</v>
       </c>
       <c r="H40" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
         <v>180</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
         <v>181</v>
       </c>
       <c r="D41" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="E41" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="F41" t="s">
-        <v>13</v>
+        <v>182</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="H41" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="D42" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="E42" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="F42" t="s">
         <v>13</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="H42" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="D43" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="E43" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="F43" t="s">
         <v>13</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="H43" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="D44" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="E44" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="F44" t="s">
-        <v>194</v>
+        <v>13</v>
       </c>
       <c r="G44" s="1" t="s">
         <v>195</v>
       </c>
       <c r="H44" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
         <v>197</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
         <v>198</v>
       </c>
       <c r="D45" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="E45" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="F45" t="s">
-        <v>168</v>
+        <v>199</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="H45" t="s">
-        <v>200</v>
+        <v>201</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>202</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>203</v>
+      </c>
+      <c r="D46" t="s">
+        <v>23</v>
+      </c>
+      <c r="E46" t="s">
+        <v>24</v>
+      </c>
+      <c r="F46" t="s">
+        <v>173</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="H46" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>206</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>207</v>
+      </c>
+      <c r="D47" t="s">
+        <v>23</v>
+      </c>
+      <c r="E47" t="s">
+        <v>24</v>
+      </c>
+      <c r="F47" t="s">
+        <v>173</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="H47" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>210</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>211</v>
+      </c>
+      <c r="D48" t="s">
+        <v>23</v>
+      </c>
+      <c r="E48" t="s">
+        <v>24</v>
+      </c>
+      <c r="F48" t="s">
+        <v>212</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="H48" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>215</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>216</v>
+      </c>
+      <c r="D49" t="s">
+        <v>23</v>
+      </c>
+      <c r="E49" t="s">
+        <v>24</v>
+      </c>
+      <c r="F49" t="s">
+        <v>50</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="H49" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>219</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>220</v>
+      </c>
+      <c r="D50" t="s">
+        <v>23</v>
+      </c>
+      <c r="E50" t="s">
+        <v>24</v>
+      </c>
+      <c r="F50" t="s">
+        <v>221</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="H50" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>224</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>225</v>
+      </c>
+      <c r="D51" t="s">
+        <v>23</v>
+      </c>
+      <c r="E51" t="s">
+        <v>24</v>
+      </c>
+      <c r="F51" t="s">
+        <v>226</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="H51" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>229</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>230</v>
+      </c>
+      <c r="D52" t="s">
+        <v>23</v>
+      </c>
+      <c r="E52" t="s">
+        <v>24</v>
+      </c>
+      <c r="F52" t="s">
+        <v>13</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="H52" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>233</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>17</v>
+      </c>
+      <c r="D53" t="s">
+        <v>23</v>
+      </c>
+      <c r="E53" t="s">
+        <v>24</v>
+      </c>
+      <c r="F53" t="s">
+        <v>234</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>235</v>
+      </c>
+      <c r="H53" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>236</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>237</v>
+      </c>
+      <c r="D54" t="s">
+        <v>23</v>
+      </c>
+      <c r="E54" t="s">
+        <v>24</v>
+      </c>
+      <c r="F54" t="s">
+        <v>238</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="H54" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>241</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>242</v>
+      </c>
+      <c r="D55" t="s">
+        <v>23</v>
+      </c>
+      <c r="E55" t="s">
+        <v>24</v>
+      </c>
+      <c r="F55" t="s">
+        <v>127</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="H55" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>245</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>246</v>
+      </c>
+      <c r="D56" t="s">
+        <v>23</v>
+      </c>
+      <c r="E56" t="s">
+        <v>24</v>
+      </c>
+      <c r="F56" t="s">
+        <v>212</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>247</v>
+      </c>
+      <c r="H56" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>249</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>250</v>
+      </c>
+      <c r="D57" t="s">
+        <v>23</v>
+      </c>
+      <c r="E57" t="s">
+        <v>24</v>
+      </c>
+      <c r="F57" t="s">
+        <v>13</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>251</v>
+      </c>
+      <c r="H57" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>253</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>254</v>
+      </c>
+      <c r="D58" t="s">
+        <v>23</v>
+      </c>
+      <c r="E58" t="s">
+        <v>24</v>
+      </c>
+      <c r="F58" t="s">
+        <v>50</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>255</v>
+      </c>
+      <c r="H58" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>257</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>258</v>
+      </c>
+      <c r="D59" t="s">
+        <v>23</v>
+      </c>
+      <c r="E59" t="s">
+        <v>24</v>
+      </c>
+      <c r="F59" t="s">
+        <v>13</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="H59" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>261</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>262</v>
+      </c>
+      <c r="D60" t="s">
+        <v>23</v>
+      </c>
+      <c r="E60" t="s">
+        <v>24</v>
+      </c>
+      <c r="F60" t="s">
+        <v>13</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>263</v>
+      </c>
+      <c r="H60" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>265</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>266</v>
+      </c>
+      <c r="D61" t="s">
+        <v>23</v>
+      </c>
+      <c r="E61" t="s">
+        <v>24</v>
+      </c>
+      <c r="F61" t="s">
+        <v>109</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>267</v>
+      </c>
+      <c r="H61" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>269</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>270</v>
+      </c>
+      <c r="D62" t="s">
+        <v>23</v>
+      </c>
+      <c r="E62" t="s">
+        <v>24</v>
+      </c>
+      <c r="F62" t="s">
+        <v>13</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="H62" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>273</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>274</v>
+      </c>
+      <c r="D63" t="s">
+        <v>23</v>
+      </c>
+      <c r="E63" t="s">
+        <v>24</v>
+      </c>
+      <c r="F63" t="s">
+        <v>37</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>275</v>
+      </c>
+      <c r="H63" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>277</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>278</v>
+      </c>
+      <c r="D64" t="s">
+        <v>23</v>
+      </c>
+      <c r="E64" t="s">
+        <v>24</v>
+      </c>
+      <c r="F64" t="s">
+        <v>13</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>279</v>
+      </c>
+      <c r="H64" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>281</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>282</v>
+      </c>
+      <c r="D65" t="s">
+        <v>23</v>
+      </c>
+      <c r="E65" t="s">
+        <v>24</v>
+      </c>
+      <c r="F65" t="s">
+        <v>37</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>283</v>
+      </c>
+      <c r="H65" t="s">
+        <v>284</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
     <hyperlink ref="G23" r:id="rId22"/>
     <hyperlink ref="G24" r:id="rId23"/>
     <hyperlink ref="G25" r:id="rId24"/>
     <hyperlink ref="G26" r:id="rId25"/>
     <hyperlink ref="G27" r:id="rId26"/>
     <hyperlink ref="G28" r:id="rId27"/>
     <hyperlink ref="G29" r:id="rId28"/>
     <hyperlink ref="G30" r:id="rId29"/>
     <hyperlink ref="G31" r:id="rId30"/>
     <hyperlink ref="G32" r:id="rId31"/>
     <hyperlink ref="G33" r:id="rId32"/>
     <hyperlink ref="G34" r:id="rId33"/>
     <hyperlink ref="G35" r:id="rId34"/>
     <hyperlink ref="G36" r:id="rId35"/>
     <hyperlink ref="G37" r:id="rId36"/>
     <hyperlink ref="G38" r:id="rId37"/>
     <hyperlink ref="G39" r:id="rId38"/>
     <hyperlink ref="G40" r:id="rId39"/>
     <hyperlink ref="G41" r:id="rId40"/>
     <hyperlink ref="G42" r:id="rId41"/>
     <hyperlink ref="G43" r:id="rId42"/>
     <hyperlink ref="G44" r:id="rId43"/>
     <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>