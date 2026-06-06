--- v0 (2026-01-19)
+++ v1 (2026-06-06)
@@ -10,169 +10,1004 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="57" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="540" uniqueCount="316">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>14201</t>
   </si>
   <si>
     <t>2002</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2002/14201/projeto_de_lei.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2002/14201/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Lei Municipal n.° 2.185 de 13 de setembro de 1991, que institui o Fundo Municipal de Saúde de Ubá, retificando a forma dos controles contábeis do Fundo Municipal de Saúde.</t>
   </si>
   <si>
     <t>14202</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2002/14202/projeto_de_lei.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2002/14202/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Lei Municipal 2.698 de 28/11/96, retificando a forma dos controles contábeis do Fundo Municipal de Assistencia Social.</t>
   </si>
   <si>
     <t>14204</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2002/14204/projeto_de_lei.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2002/14204/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a conceder desconto aos contribuintes que optarem pelo pagameuto do IPTU Imposto Predial e Territorial Urbano em parcela_x000D_
 única.</t>
   </si>
   <si>
     <t>14205</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2002/14205/projeto_de_lei.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2002/14205/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proteção contra a Poluição Sonora nos logradouros e áreas públicas do Municipio de Ubá.</t>
   </si>
   <si>
     <t>14206</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/</t>
+    <t>http://sapl.uba.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Dispõe sobre a denominacao de Praca Antõnio Saud a logradouro público desta_x000D_
 cidade.</t>
   </si>
   <si>
     <t>14207</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2002/14207/projeto_de_lei.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2002/14207/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública Municipal o Serviço Nacional de Aprendizagem Industrial - SENAI, com sede nesta cidade</t>
   </si>
   <si>
     <t>14208</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2002/14208/projeto_de_lei.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2002/14208/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública Municipal a Câmara de Dirigentes Lojistas - CDL de Ubá,  com sede nesta cidade.</t>
+  </si>
+  <si>
+    <t>14209</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2002/14209/projeto_de_lei.pdf</t>
+  </si>
+  <si>
+    <t>Altera a redação do Art. 1°, da Lei 2.420, de 25.05.93, que "estabelece condições para apreciação de Projetos de Lei dispondo sobre denominação de logradouros públicos no Municipio de Ubá" e dá outras disposições.</t>
+  </si>
+  <si>
+    <t>14210</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2002/14210/projeto_de_lei.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação do Conselho Municipal de Desenvolvimento Sustentável-COMDES.</t>
+  </si>
+  <si>
+    <t>14211</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2002/14211/projeto_de_lei.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo a abrir Créditos Especiais ao Orçamento Municipal.</t>
+  </si>
+  <si>
+    <t>14212</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2002/14212/projeto_de_lei.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a abertura de créditos especiais ao orçamento municipal e contém outras disposições.</t>
+  </si>
+  <si>
+    <t>14213</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2002/14213/projeto_de_lei.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessaão do Titulo de Cidadania Honorária de Ubá, ao Sr. Jair do Nascimento e_x000D_
+contém outras disposições.</t>
+  </si>
+  <si>
+    <t>14214</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2002/14214/projeto_de_lei.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação da Comenda José Francisco Parma, no âmbito do Municipio e dá outras providências</t>
+  </si>
+  <si>
+    <t>14215</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2002/14215/projeto_de_lei.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão do Titulo de Cidadania Honoraria de Ubá, ao Sr. Otacílio Dirceu Abrao e contém outras disposições.</t>
+  </si>
+  <si>
+    <t>14216</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2002/14216/projeto_de_lei.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a gravação de logomarca de empresas privadas em uniformes, mochilas, pastas e similares, bem como em demais materiais escolares, dado aos alunos da rede municipal de enisno e aos participantes do programa das fundações municipais.</t>
+  </si>
+  <si>
+    <t>14217</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2002/14217/projeto_de_lei.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a denominação de Rua Professora Nair de Araújo a logradouro público desta cidade.</t>
+  </si>
+  <si>
+    <t>14247</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2002/14247/projeto_de_lei.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão do Titulo de Cidadania Honoraria de Ubá, ao Dr. José Martinho Nunes Coelho, e contém outras disposições.</t>
+  </si>
+  <si>
+    <t>14248</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a denominação de Praça Francisco Seno a logradouro público desta cidade.</t>
+  </si>
+  <si>
+    <t>14249</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2002/14249/projeto_de_lei.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão do Titulo de Cidadania Honorária de Ubá ao Sr. Luciano Bittencourt Antonucci e contém outras disposições.</t>
+  </si>
+  <si>
+    <t>14250</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2002/14250/projeto_de_lei.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a denominação de Praca Francisco Ribeiro de Paula a logradouro público desta cidade.</t>
+  </si>
+  <si>
+    <t>14255</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2002/14255/projeto_de_lei.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a denominação de Rua Pedro Botaro a logradouro público desta cidade.</t>
+  </si>
+  <si>
+    <t>14269</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2002/14269/projeto_de_lei.pdf</t>
+  </si>
+  <si>
+    <t>"Proíbe depósito no caso que menciona"</t>
+  </si>
+  <si>
+    <t>14313</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2002/14313/projeto_de_lei.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Municipio a conceder o uso de bem público a Associação dos Moradores dos Bairros Santana, Pedro Miquelito, Novo Horizonte e Cidade Jardim.</t>
+  </si>
+  <si>
+    <t>14314</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2002/14314/projeto_de_lei.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão do título de cidadania honorária de Ubá ao capitão PM Reginaldo Francisco e contém outras disposições.</t>
+  </si>
+  <si>
+    <t>14315</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2002/14315/projeto_de_lei.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão do Titulo de Cidadania Honorária de Ubá, ao Cabo PM Gilberto Gargiulo Barbosa, e contém outras disposições.</t>
+  </si>
+  <si>
+    <t>14316</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2002/14316/projeto_de_lei.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre as Diretrizes Orçamentárias para a elaboração da Proposta Orçamentaria do Orçamento de 2003 .</t>
+  </si>
+  <si>
+    <t>14317</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2002/14317/projeto_de_lei.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão do Titulo de Cidadania Honorária de Ubá, a Sra. Maria Regina Gonçalves Oliveira e contém outras disposições.</t>
+  </si>
+  <si>
+    <t>14332</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2002/14332/projeto_de_lei.pdf</t>
+  </si>
+  <si>
+    <t>Oficializa a denominação de Santos Miquelito a logradouro público desta cidade.</t>
+  </si>
+  <si>
+    <t>14342</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2002/14342/projeto_de_lei.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a denominação de Rua Marcilia Gazolla Candian a logradouro público desta cidade.</t>
+  </si>
+  <si>
+    <t>14343</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2002/14343/projeto_de_lei.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a denominação de Vila José Raimundo Liquer a logradouro público desta cidade.</t>
+  </si>
+  <si>
+    <t>14344</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2002/14344/projeto_de_lei.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a denominação de Rua Joaquim Guilherme de Azevedo a logradouro público desta cidade._x000D_
+`</t>
+  </si>
+  <si>
+    <t>14345</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2002/14345/projeto_de_lei.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a denominação de Rua Geraldo Magela Fernandes a logradouro público desta cidade.</t>
+  </si>
+  <si>
+    <t>14346</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2002/14346/projeto_de_lei.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a instalação de suportes para estacionamento de bicicletas na área central do Municipio de Ubá e dáoutras providências.</t>
+  </si>
+  <si>
+    <t>14347</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2002/14347/projeto_de_lei.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão da Comenda Ary Barroso a Professora Maria Loreto Camilotto Rocha - "post-mortem".</t>
+  </si>
+  <si>
+    <t>14382</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2002/14382/projeto_de_lei.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessao do Titulo de Cidadania_x000D_
+Honoraria de Ubá, ao Frei José da Cruz, OFM, e_x000D_
+contém outras disposições.</t>
+  </si>
+  <si>
+    <t>14383</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2002/14383/projeto_de_lei.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a denominação de Rua Valdir Pierandrei Fazolla a logradouro público desta cidade.</t>
+  </si>
+  <si>
+    <t>14384</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2002/14384/projeto_de_lei.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão do Titulo de Cidadania Honorária de Ubá ao Pastor Darci Pires da Silva e contém outras disposições</t>
+  </si>
+  <si>
+    <t>14385</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2002/14385/projeto_de_lei.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão do Título de Cidadania Honoraria de Ubá, ao Senhor Roberto Braccini Marques e contém outras disposições.</t>
+  </si>
+  <si>
+    <t>14392</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2002/14392/projeto_de_lei.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre normas de preservação de rio, córregos e nascentes, no âmbito do Municipio de Ubá.</t>
+  </si>
+  <si>
+    <t>14434</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2002/14434/projeto_de_lei.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão do Titulo de Cidadania Honoraria de Ubá, ao Doutor Gilberto de Oliveira Ribeiro e contém outras disposições</t>
+  </si>
+  <si>
+    <t>14435</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2002/14435/projeto_de_lei.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a denominação de Vila Zoralindo Villela Eiras a logradouro público desta cidade.</t>
+  </si>
+  <si>
+    <t>14436</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2002/14436/projeto_de_lei.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a denominação de logradouros públicos do Bairro Cooperativa e dá outras providências.</t>
+  </si>
+  <si>
+    <t>14437</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2002/14437/projeto_de_lei.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Municipio a outorgar a concessão do serviço de arborização de vias públicas nos termos em que menciona</t>
+  </si>
+  <si>
+    <t>14438</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2002/14438/projeto_de_lei.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão do Título de Cidadania Honorária a irmã Noemi Fernandes de Jesus e contém outras disposições.</t>
+  </si>
+  <si>
+    <t>14439</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2002/14439/projeto_de_lei.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a denominação de Rua Paschoalino Bianchi a logradouro público desta cidade.</t>
+  </si>
+  <si>
+    <t>14441</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2002/14441/projeto_de_lei.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo a abrir créditos especiais ao orçamento vigente do Municipio.</t>
+  </si>
+  <si>
+    <t>14442</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2002/14442/projeto_de_lei.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a denominação de Vila Sao Barnabé a logradouro público desta cidade.</t>
+  </si>
+  <si>
+    <t>14583</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2002/14583/projeto_de_lei.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão do Título de Cidadania Honorária de Ubá ao senhor Nazareno do Carmo Belline, e contém outras disposições.</t>
+  </si>
+  <si>
+    <t>14584</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2002/14584/projeto_de_lei.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão do Titulo de Personalidade Ubaense do Ano, ao Sr. Carlos Alberto Marques da Silva e contém outras disposições.</t>
+  </si>
+  <si>
+    <t>14592</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2002/14592/projeto_de_lei.pdf</t>
+  </si>
+  <si>
+    <t>Declara de Utilidade Pública Municipal a Sociedade Assistencial Educacional Sao José, com sede nesta cidade.</t>
+  </si>
+  <si>
+    <t>14620</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2002/14620/projeto_de_lei.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a denominação de rua Osmar Martins da Silva a logradouro público desta cidade.</t>
+  </si>
+  <si>
+    <t>14633</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2002/14633/projeto_de_lei.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a denominação da rua Santa Anastacia a logradouro público desta cidade.</t>
+  </si>
+  <si>
+    <t>14642</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2002/14642/projeto_de_lei.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a implantação da Área de Proteção Ambiental (APA) de Miragaia, no municípo de Ubá, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>14681</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2002/14681/projeto_de_lei.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o município a conceder o uso de bem público à Associção de moradores da Fazendinha</t>
+  </si>
+  <si>
+    <t>14682</t>
+  </si>
+  <si>
+    <t>55</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2002/14682/projeto_de_lei.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a instituição do Conselho Municipal de Desenvolvimento Rural Sustentável - CMDRS, e dá outras providências</t>
+  </si>
+  <si>
+    <t>14683</t>
+  </si>
+  <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2002/14683/projeto_de_lei.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a abertura de créditos adicionais ao orçamento vigente, para o fim que menciona (abrigar no Orçamento Municipal os recursos oriundos da Secretaria de Estado da Educação de Minas Gerais, mais a contrapartida necessária, para execução do objeto pactuado no Convênio n.° 62.I.3.0181/2002, que tem por objeto a aquisição de suprimentos de informática, material esportivo, material de secretaria, livros didáticos e equipamentos para o CAIC - Centro de Atenção Integral a Crianca e ao Adolescente.)</t>
+  </si>
+  <si>
+    <t>14696</t>
+  </si>
+  <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2002/14696/projeto_de_lei.pdf</t>
+  </si>
+  <si>
+    <t>Oficializa a denominação de Vila Moreto a comunidade rural do Municipio de Ubá.</t>
+  </si>
+  <si>
+    <t>14727</t>
+  </si>
+  <si>
+    <t>58</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2002/14727/projeto_de_lei.pdf</t>
+  </si>
+  <si>
+    <t>Institui a cobrança de Meia-Entrada para o ingresso de estudantes nos locais e nas condições que especifica.</t>
+  </si>
+  <si>
+    <t>14739</t>
+  </si>
+  <si>
+    <t>59</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2002/14739/projeto_de_lei.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Municipio a conceder o uso de bem público ao DEJUB - Desafio Jovem de Ubá</t>
+  </si>
+  <si>
+    <t>14762</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2002/14762/projeto_de_lei.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a implantação da Área de Proteção Ambiental (APA) de Miragaia, no Municipio de Ubá, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>14764</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2002/14764/projeto_de_lei.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a denominação de Professor Francisco Arthidoro da Costa a area pública do Municipio de Uba.</t>
+  </si>
+  <si>
+    <t>14772</t>
+  </si>
+  <si>
+    <t>62</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2002/14772/projeto_de_lei.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a denominação de Av. Luciano Candian a logradouro público desta cidade, e contém outras disposições.</t>
+  </si>
+  <si>
+    <t>14825</t>
+  </si>
+  <si>
+    <t>63</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2002/14825/projeto_de_lei.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Municipio a outorgar o uso de bem público, para exploração do serviço de lanchonete, nas dependências do Velório Público Municipal.</t>
+  </si>
+  <si>
+    <t>14826</t>
+  </si>
+  <si>
+    <t>64</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2002/14826/projeto_de_lei.pdf</t>
+  </si>
+  <si>
+    <t>Declara de utilidade pública municipal a Associação Comercial Industrial Ubaense dos Catadores de Materiais Recicláveis, com sede nesta cidade.</t>
+  </si>
+  <si>
+    <t>14827</t>
+  </si>
+  <si>
+    <t>65</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2002/14827/projeto_de_lei.pdf</t>
+  </si>
+  <si>
+    <t>Acrescenta o inciso 3 do art. 3º da Lei Municipal 1749, de 29 de Outubro de 1986, que dispõe sobre a exploração dos serviços funerários no município de Ubá.</t>
+  </si>
+  <si>
+    <t>14828</t>
+  </si>
+  <si>
+    <t>66</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2002/14828/projeto_de_lei.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a doação de imóvel do estado de Minas Gerais por intermédio da Secretaria do Estado de Segurança Pública, para a construção da sede do IML - Instituto Médico Legal de Ubá.</t>
+  </si>
+  <si>
+    <t>14829</t>
+  </si>
+  <si>
+    <t>67</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2002/14829/projeto_de_lei.pdf</t>
+  </si>
+  <si>
+    <t>Estabelece critérios excepcionais para a quitação de débitos de natureza tributária que menciona, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>14830</t>
+  </si>
+  <si>
+    <t>68</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2002/14830/projeto_de_lei.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a denominação José Salles Collares a logradouro público desta cidade</t>
+  </si>
+  <si>
+    <t>14863</t>
+  </si>
+  <si>
+    <t>69</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2002/14863/projeto_de_lei.pdf</t>
+  </si>
+  <si>
+    <t>Fica o Municipio autorizado a permitir o uso de uma área de 400m2 (quatrocentos metros quadrados), integrante do imóvel onde esta localizado o Aeroporto Municipal José de Rezende Brando aos Senhores Emir Augusto Juri de Rezende e Paulo Ferrari, para a construção de urn hangar para guarda de aeronaves de propriedade dos mesmos</t>
+  </si>
+  <si>
+    <t>14901</t>
+  </si>
+  <si>
+    <t>70</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2002/14901/projeto_de_lei.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão da Comenda Ary Barroso ao Senhor Alberto De Filippo.</t>
+  </si>
+  <si>
+    <t>14902</t>
+  </si>
+  <si>
+    <t>71</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2002/14902/projeto_de_lei.pdf</t>
+  </si>
+  <si>
+    <t>Altera a redação do art. 4º ds Lei 2.768, de 26 de novembro de 1997, modificando a composição do CODEMA - Conselho Municipal de Desenvolvimento Ambiental</t>
+  </si>
+  <si>
+    <t>14929</t>
+  </si>
+  <si>
+    <t>72</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2002/14929/projeto__de_lei.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão da Comenda Ary Barroso ao Professor Sebastiao Mudesto.</t>
+  </si>
+  <si>
+    <t>14930</t>
+  </si>
+  <si>
+    <t>73</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2002/14930/projeto_de_lei.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão da Comenda Ary Barroso ao Dr. José Teixeira Pires</t>
+  </si>
+  <si>
+    <t>14964</t>
+  </si>
+  <si>
+    <t>74</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2002/14964/projeto_de_lei.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão da Comenda Ary Barroso ao Senhor Carlos Roberto dos Santos.</t>
+  </si>
+  <si>
+    <t>14965</t>
+  </si>
+  <si>
+    <t>75</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2002/14965/mensagem.pdf</t>
+  </si>
+  <si>
+    <t>Proposta Orçamentária do Município de Ubá para o exercicio financeiro de 2003</t>
+  </si>
+  <si>
+    <t>14997</t>
+  </si>
+  <si>
+    <t>76</t>
+  </si>
+  <si>
+    <t>Emend</t>
+  </si>
+  <si>
+    <t>Emenda</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2002/14997/emenda.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei 075/02 e Projeto de Lei 076/02, que versam sobre a Proposta Orçamentária para o exercicio de 2003".</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -476,69 +1311,69 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2002/14201/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2002/14202/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2002/14204/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2002/14205/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2002/14207/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2002/14208/projeto_de_lei.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2002/14201/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2002/14202/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2002/14204/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2002/14205/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2002/14207/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2002/14208/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2002/14209/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2002/14210/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2002/14211/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2002/14212/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2002/14213/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2002/14214/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2002/14215/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2002/14216/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2002/14217/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2002/14247/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2002/14249/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2002/14250/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2002/14255/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2002/14269/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2002/14313/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2002/14314/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2002/14315/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2002/14316/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2002/14317/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2002/14332/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2002/14342/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2002/14343/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2002/14344/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2002/14345/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2002/14346/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2002/14347/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2002/14382/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2002/14383/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2002/14384/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2002/14385/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2002/14392/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2002/14434/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2002/14435/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2002/14436/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2002/14437/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2002/14438/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2002/14439/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2002/14441/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2002/14442/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2002/14583/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2002/14584/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2002/14592/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2002/14620/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2002/14633/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2002/14642/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2002/14681/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2002/14682/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2002/14683/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2002/14696/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2002/14727/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2002/14739/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2002/14762/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2002/14764/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2002/14772/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2002/14825/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2002/14826/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2002/14827/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2002/14828/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2002/14829/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2002/14830/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2002/14863/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2002/14901/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2002/14902/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2002/14929/projeto__de_lei.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2002/14930/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2002/14964/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2002/14965/mensagem.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2002/14997/emenda.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H8"/>
+  <dimension ref="A1:H77"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="86.42578125" bestFit="1" customWidth="1"/>
-    <col min="8" max="8" width="179.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="86.5703125" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -682,61 +1517,1717 @@
       <c r="H7" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
         <v>35</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
         <v>36</v>
       </c>
       <c r="D8" t="s">
         <v>11</v>
       </c>
       <c r="E8" t="s">
         <v>12</v>
       </c>
       <c r="G8" s="1" t="s">
         <v>37</v>
       </c>
       <c r="H8" t="s">
         <v>38</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8">
+      <c r="A9" t="s">
+        <v>39</v>
+      </c>
+      <c r="B9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D9" t="s">
+        <v>11</v>
+      </c>
+      <c r="E9" t="s">
+        <v>12</v>
+      </c>
+      <c r="G9" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="H9" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8">
+      <c r="A10" t="s">
+        <v>43</v>
+      </c>
+      <c r="B10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" t="s">
+        <v>44</v>
+      </c>
+      <c r="D10" t="s">
+        <v>11</v>
+      </c>
+      <c r="E10" t="s">
+        <v>12</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H10" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8">
+      <c r="A11" t="s">
+        <v>47</v>
+      </c>
+      <c r="B11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" t="s">
+        <v>48</v>
+      </c>
+      <c r="D11" t="s">
+        <v>11</v>
+      </c>
+      <c r="E11" t="s">
+        <v>12</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="H11" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8">
+      <c r="A12" t="s">
+        <v>51</v>
+      </c>
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
+        <v>52</v>
+      </c>
+      <c r="D12" t="s">
+        <v>11</v>
+      </c>
+      <c r="E12" t="s">
+        <v>12</v>
+      </c>
+      <c r="G12" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="H12" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8">
+      <c r="A13" t="s">
+        <v>55</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
+        <v>56</v>
+      </c>
+      <c r="D13" t="s">
+        <v>11</v>
+      </c>
+      <c r="E13" t="s">
+        <v>12</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="H13" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8">
+      <c r="A14" t="s">
+        <v>59</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
+        <v>60</v>
+      </c>
+      <c r="D14" t="s">
+        <v>11</v>
+      </c>
+      <c r="E14" t="s">
+        <v>12</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="H14" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
+      <c r="A15" t="s">
+        <v>63</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
+        <v>64</v>
+      </c>
+      <c r="D15" t="s">
+        <v>11</v>
+      </c>
+      <c r="E15" t="s">
+        <v>12</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="H15" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16" t="s">
+        <v>67</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
+        <v>68</v>
+      </c>
+      <c r="D16" t="s">
+        <v>11</v>
+      </c>
+      <c r="E16" t="s">
+        <v>12</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="H16" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17" t="s">
+        <v>71</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
+        <v>72</v>
+      </c>
+      <c r="D17" t="s">
+        <v>11</v>
+      </c>
+      <c r="E17" t="s">
+        <v>12</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H17" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8">
+      <c r="A18" t="s">
+        <v>75</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
+        <v>76</v>
+      </c>
+      <c r="D18" t="s">
+        <v>11</v>
+      </c>
+      <c r="E18" t="s">
+        <v>12</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="H18" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19" t="s">
+        <v>79</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
+        <v>80</v>
+      </c>
+      <c r="D19" t="s">
+        <v>11</v>
+      </c>
+      <c r="E19" t="s">
+        <v>12</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H19" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" t="s">
+        <v>82</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>83</v>
+      </c>
+      <c r="D20" t="s">
+        <v>11</v>
+      </c>
+      <c r="E20" t="s">
+        <v>12</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="H20" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" t="s">
+        <v>86</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>87</v>
+      </c>
+      <c r="D21" t="s">
+        <v>11</v>
+      </c>
+      <c r="E21" t="s">
+        <v>12</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="H21" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" t="s">
+        <v>90</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>91</v>
+      </c>
+      <c r="D22" t="s">
+        <v>11</v>
+      </c>
+      <c r="E22" t="s">
+        <v>12</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="H22" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" t="s">
+        <v>94</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>95</v>
+      </c>
+      <c r="D23" t="s">
+        <v>11</v>
+      </c>
+      <c r="E23" t="s">
+        <v>12</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="H23" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" t="s">
+        <v>98</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>99</v>
+      </c>
+      <c r="D24" t="s">
+        <v>11</v>
+      </c>
+      <c r="E24" t="s">
+        <v>12</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="H24" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" t="s">
+        <v>102</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>103</v>
+      </c>
+      <c r="D25" t="s">
+        <v>11</v>
+      </c>
+      <c r="E25" t="s">
+        <v>12</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="H25" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" t="s">
+        <v>106</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>107</v>
+      </c>
+      <c r="D26" t="s">
+        <v>11</v>
+      </c>
+      <c r="E26" t="s">
+        <v>12</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="H26" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" t="s">
+        <v>110</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>111</v>
+      </c>
+      <c r="D27" t="s">
+        <v>11</v>
+      </c>
+      <c r="E27" t="s">
+        <v>12</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="H27" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" t="s">
+        <v>114</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>115</v>
+      </c>
+      <c r="D28" t="s">
+        <v>11</v>
+      </c>
+      <c r="E28" t="s">
+        <v>12</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="H28" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" t="s">
+        <v>118</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>119</v>
+      </c>
+      <c r="D29" t="s">
+        <v>11</v>
+      </c>
+      <c r="E29" t="s">
+        <v>12</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="H29" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" t="s">
+        <v>122</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>123</v>
+      </c>
+      <c r="D30" t="s">
+        <v>11</v>
+      </c>
+      <c r="E30" t="s">
+        <v>12</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="H30" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" t="s">
+        <v>126</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>127</v>
+      </c>
+      <c r="D31" t="s">
+        <v>11</v>
+      </c>
+      <c r="E31" t="s">
+        <v>12</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="H31" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" t="s">
+        <v>130</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>131</v>
+      </c>
+      <c r="D32" t="s">
+        <v>11</v>
+      </c>
+      <c r="E32" t="s">
+        <v>12</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="H32" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" t="s">
+        <v>134</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>135</v>
+      </c>
+      <c r="D33" t="s">
+        <v>11</v>
+      </c>
+      <c r="E33" t="s">
+        <v>12</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="H33" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" t="s">
+        <v>138</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>139</v>
+      </c>
+      <c r="D34" t="s">
+        <v>11</v>
+      </c>
+      <c r="E34" t="s">
+        <v>12</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="H34" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" t="s">
+        <v>142</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>143</v>
+      </c>
+      <c r="D35" t="s">
+        <v>11</v>
+      </c>
+      <c r="E35" t="s">
+        <v>12</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="H35" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" t="s">
+        <v>146</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>147</v>
+      </c>
+      <c r="D36" t="s">
+        <v>11</v>
+      </c>
+      <c r="E36" t="s">
+        <v>12</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="H36" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" t="s">
+        <v>150</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>151</v>
+      </c>
+      <c r="D37" t="s">
+        <v>11</v>
+      </c>
+      <c r="E37" t="s">
+        <v>12</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="H37" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>154</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>155</v>
+      </c>
+      <c r="D38" t="s">
+        <v>11</v>
+      </c>
+      <c r="E38" t="s">
+        <v>12</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="H38" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>158</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>159</v>
+      </c>
+      <c r="D39" t="s">
+        <v>11</v>
+      </c>
+      <c r="E39" t="s">
+        <v>12</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="H39" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" t="s">
+        <v>162</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>163</v>
+      </c>
+      <c r="D40" t="s">
+        <v>11</v>
+      </c>
+      <c r="E40" t="s">
+        <v>12</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="H40" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>166</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>167</v>
+      </c>
+      <c r="D41" t="s">
+        <v>11</v>
+      </c>
+      <c r="E41" t="s">
+        <v>12</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="H41" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>170</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>171</v>
+      </c>
+      <c r="D42" t="s">
+        <v>11</v>
+      </c>
+      <c r="E42" t="s">
+        <v>12</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="H42" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>174</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>175</v>
+      </c>
+      <c r="D43" t="s">
+        <v>11</v>
+      </c>
+      <c r="E43" t="s">
+        <v>12</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="H43" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>178</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>179</v>
+      </c>
+      <c r="D44" t="s">
+        <v>11</v>
+      </c>
+      <c r="E44" t="s">
+        <v>12</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="H44" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>182</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>183</v>
+      </c>
+      <c r="D45" t="s">
+        <v>11</v>
+      </c>
+      <c r="E45" t="s">
+        <v>12</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="H45" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>186</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>187</v>
+      </c>
+      <c r="D46" t="s">
+        <v>11</v>
+      </c>
+      <c r="E46" t="s">
+        <v>12</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="H46" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>190</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>191</v>
+      </c>
+      <c r="D47" t="s">
+        <v>11</v>
+      </c>
+      <c r="E47" t="s">
+        <v>12</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="H47" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>194</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>195</v>
+      </c>
+      <c r="D48" t="s">
+        <v>11</v>
+      </c>
+      <c r="E48" t="s">
+        <v>12</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="H48" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>198</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>199</v>
+      </c>
+      <c r="D49" t="s">
+        <v>11</v>
+      </c>
+      <c r="E49" t="s">
+        <v>12</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="H49" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>202</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>203</v>
+      </c>
+      <c r="D50" t="s">
+        <v>11</v>
+      </c>
+      <c r="E50" t="s">
+        <v>12</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="H50" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>206</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>207</v>
+      </c>
+      <c r="D51" t="s">
+        <v>11</v>
+      </c>
+      <c r="E51" t="s">
+        <v>12</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="H51" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>210</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>211</v>
+      </c>
+      <c r="D52" t="s">
+        <v>11</v>
+      </c>
+      <c r="E52" t="s">
+        <v>12</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="H52" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>214</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>215</v>
+      </c>
+      <c r="D53" t="s">
+        <v>11</v>
+      </c>
+      <c r="E53" t="s">
+        <v>12</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="H53" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>218</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>219</v>
+      </c>
+      <c r="D54" t="s">
+        <v>11</v>
+      </c>
+      <c r="E54" t="s">
+        <v>12</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="H54" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>222</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>223</v>
+      </c>
+      <c r="D55" t="s">
+        <v>11</v>
+      </c>
+      <c r="E55" t="s">
+        <v>12</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="H55" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>226</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>227</v>
+      </c>
+      <c r="D56" t="s">
+        <v>11</v>
+      </c>
+      <c r="E56" t="s">
+        <v>12</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="H56" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>230</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>231</v>
+      </c>
+      <c r="D57" t="s">
+        <v>11</v>
+      </c>
+      <c r="E57" t="s">
+        <v>12</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="H57" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>234</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>235</v>
+      </c>
+      <c r="D58" t="s">
+        <v>11</v>
+      </c>
+      <c r="E58" t="s">
+        <v>12</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="H58" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>238</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>239</v>
+      </c>
+      <c r="D59" t="s">
+        <v>11</v>
+      </c>
+      <c r="E59" t="s">
+        <v>12</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="H59" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>242</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>243</v>
+      </c>
+      <c r="D60" t="s">
+        <v>11</v>
+      </c>
+      <c r="E60" t="s">
+        <v>12</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="H60" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>246</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>247</v>
+      </c>
+      <c r="D61" t="s">
+        <v>11</v>
+      </c>
+      <c r="E61" t="s">
+        <v>12</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="H61" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>250</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>251</v>
+      </c>
+      <c r="D62" t="s">
+        <v>11</v>
+      </c>
+      <c r="E62" t="s">
+        <v>12</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="H62" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>254</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>255</v>
+      </c>
+      <c r="D63" t="s">
+        <v>11</v>
+      </c>
+      <c r="E63" t="s">
+        <v>12</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="H63" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>258</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>259</v>
+      </c>
+      <c r="D64" t="s">
+        <v>11</v>
+      </c>
+      <c r="E64" t="s">
+        <v>12</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>260</v>
+      </c>
+      <c r="H64" t="s">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>262</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>263</v>
+      </c>
+      <c r="D65" t="s">
+        <v>11</v>
+      </c>
+      <c r="E65" t="s">
+        <v>12</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>264</v>
+      </c>
+      <c r="H65" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>266</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>267</v>
+      </c>
+      <c r="D66" t="s">
+        <v>11</v>
+      </c>
+      <c r="E66" t="s">
+        <v>12</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>268</v>
+      </c>
+      <c r="H66" t="s">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>270</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>271</v>
+      </c>
+      <c r="D67" t="s">
+        <v>11</v>
+      </c>
+      <c r="E67" t="s">
+        <v>12</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>272</v>
+      </c>
+      <c r="H67" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>274</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>275</v>
+      </c>
+      <c r="D68" t="s">
+        <v>11</v>
+      </c>
+      <c r="E68" t="s">
+        <v>12</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="H68" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>278</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>279</v>
+      </c>
+      <c r="D69" t="s">
+        <v>11</v>
+      </c>
+      <c r="E69" t="s">
+        <v>12</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>280</v>
+      </c>
+      <c r="H69" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>282</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>283</v>
+      </c>
+      <c r="D70" t="s">
+        <v>11</v>
+      </c>
+      <c r="E70" t="s">
+        <v>12</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>284</v>
+      </c>
+      <c r="H70" t="s">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>286</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>287</v>
+      </c>
+      <c r="D71" t="s">
+        <v>11</v>
+      </c>
+      <c r="E71" t="s">
+        <v>12</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>288</v>
+      </c>
+      <c r="H71" t="s">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>290</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>291</v>
+      </c>
+      <c r="D72" t="s">
+        <v>11</v>
+      </c>
+      <c r="E72" t="s">
+        <v>12</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>292</v>
+      </c>
+      <c r="H72" t="s">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>294</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>295</v>
+      </c>
+      <c r="D73" t="s">
+        <v>11</v>
+      </c>
+      <c r="E73" t="s">
+        <v>12</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>296</v>
+      </c>
+      <c r="H73" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>298</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>299</v>
+      </c>
+      <c r="D74" t="s">
+        <v>11</v>
+      </c>
+      <c r="E74" t="s">
+        <v>12</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="H74" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>302</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>303</v>
+      </c>
+      <c r="D75" t="s">
+        <v>11</v>
+      </c>
+      <c r="E75" t="s">
+        <v>12</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>304</v>
+      </c>
+      <c r="H75" t="s">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>306</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>307</v>
+      </c>
+      <c r="D76" t="s">
+        <v>11</v>
+      </c>
+      <c r="E76" t="s">
+        <v>12</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>308</v>
+      </c>
+      <c r="H76" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>310</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>311</v>
+      </c>
+      <c r="D77" t="s">
+        <v>312</v>
+      </c>
+      <c r="E77" t="s">
+        <v>313</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>314</v>
+      </c>
+      <c r="H77" t="s">
+        <v>315</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
+    <hyperlink ref="G9" r:id="rId8"/>
+    <hyperlink ref="G10" r:id="rId9"/>
+    <hyperlink ref="G11" r:id="rId10"/>
+    <hyperlink ref="G12" r:id="rId11"/>
+    <hyperlink ref="G13" r:id="rId12"/>
+    <hyperlink ref="G14" r:id="rId13"/>
+    <hyperlink ref="G15" r:id="rId14"/>
+    <hyperlink ref="G16" r:id="rId15"/>
+    <hyperlink ref="G17" r:id="rId16"/>
+    <hyperlink ref="G18" r:id="rId17"/>
+    <hyperlink ref="G19" r:id="rId18"/>
+    <hyperlink ref="G20" r:id="rId19"/>
+    <hyperlink ref="G21" r:id="rId20"/>
+    <hyperlink ref="G22" r:id="rId21"/>
+    <hyperlink ref="G23" r:id="rId22"/>
+    <hyperlink ref="G24" r:id="rId23"/>
+    <hyperlink ref="G25" r:id="rId24"/>
+    <hyperlink ref="G26" r:id="rId25"/>
+    <hyperlink ref="G27" r:id="rId26"/>
+    <hyperlink ref="G28" r:id="rId27"/>
+    <hyperlink ref="G29" r:id="rId28"/>
+    <hyperlink ref="G30" r:id="rId29"/>
+    <hyperlink ref="G31" r:id="rId30"/>
+    <hyperlink ref="G32" r:id="rId31"/>
+    <hyperlink ref="G33" r:id="rId32"/>
+    <hyperlink ref="G34" r:id="rId33"/>
+    <hyperlink ref="G35" r:id="rId34"/>
+    <hyperlink ref="G36" r:id="rId35"/>
+    <hyperlink ref="G37" r:id="rId36"/>
+    <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>