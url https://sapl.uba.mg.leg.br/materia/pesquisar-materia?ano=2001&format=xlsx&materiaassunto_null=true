--- v0 (2025-12-06)
+++ v1 (2026-05-31)
@@ -10,681 +10,979 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="360" uniqueCount="210">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="535" uniqueCount="309">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>13886</t>
   </si>
   <si>
     <t>2001</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/13886/projeto_de_lei.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/13886/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município a conceder o uso de imóvel integrante do patrimônio público municipal à Associação Ubaense dos Direitos da Criança e do Adolescente</t>
   </si>
   <si>
     <t>13887</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/13887/projeto_de_lei.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/13887/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de Vila José da Matta Flores (Peixoto) a logradouro público desta cidade.</t>
   </si>
   <si>
     <t>13888</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Januário Moreira Guiducci</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/13888/projeto_de_lei.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/13888/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a legalização de imóveis com Contrato de Compra e Venda, para fins de "Habite-se" e dá outras providências.</t>
   </si>
   <si>
     <t>13889</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/13889/projeto_de_lei_04.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/13889/projeto_de_lei_04.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão nos veiculos de transporte coletivo do Municipio de Ubá, de passe livre para as mães de excepcionais e dá outras providências.</t>
   </si>
   <si>
     <t>13890</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/</t>
+    <t>http://sapl.uba.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Dispõe sobre percentual de área em loteamentos para a utilização por entidades assistenciais ou educativas e dá outras providências.</t>
   </si>
   <si>
     <t>13891</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/13891/projeto_de_lei.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/13891/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de normas de circulação e proteção para os veículos não motorizados no Município de Ubá, e da outras providências.</t>
   </si>
   <si>
     <t>13892</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Geraldo Bicalho Calçado</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/13892/projeto_de_lei.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/13892/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de Rua Maria da Glória de Araújo a logradouro público desta cidade.</t>
   </si>
   <si>
     <t>13893</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/13893/projeto_de_lei.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/13893/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública Municipal a Associação Comunitária de Prevenção, Recuperação e Reinserção Social de Dependentes Químicos de Ubá, com sede nesta cidade</t>
   </si>
   <si>
     <t>13896</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/13896/projeto_de_lei.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/13896/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Estabelece normas de prevenção e combate a incêndio em edificações de uso coletivo no Município de Ubá e contém outras disposições.</t>
   </si>
   <si>
     <t>13897</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/13897/projeto_de_lei.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/13897/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir Créditos Adicionais ao Orçamento do Municipio de Ubá.</t>
   </si>
   <si>
     <t>13898</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/13898/projeto_de_lei.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/13898/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Cria a Coordenadoria Municipal de Defesa Civil</t>
   </si>
   <si>
     <t>13899</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Rogério Batalha</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/13899/projeto_de_lei.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/13899/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública Municipal a Sociedade Civil Casas de Educação, mantenedora do Colégio Sagrado Coração de Maria, com sede nesta cidade</t>
   </si>
   <si>
     <t>13900</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/13900/projeto_de_lei.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/13900/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito especial ao orçamento do Município</t>
   </si>
   <si>
     <t>13901</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/13901/projeto_de_lei.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/13901/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir Crédito Especial ao Orçamento do Município.</t>
   </si>
   <si>
     <t>13902</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/13902/projeto_de_lei.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/13902/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>13903</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/13903/projeto_de_lei.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/13903/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito especial</t>
   </si>
   <si>
     <t>13904</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/13904/projeto_de_lei.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/13904/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de créditos especiais</t>
   </si>
   <si>
     <t>13905</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Edvaldo Baião Albino</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/13905/projeto_de_lei.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/13905/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Institui e regulamenta as concessões do Título de Cidadania Honorária de Ubá e do Título de Personalidade Ubaense do Ano.</t>
   </si>
   <si>
     <t>13906</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/13906/projeto_de_lei.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/13906/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Altera redação de dispositivo da Lei Municipal 2.422, de 28.05.1993.</t>
   </si>
   <si>
     <t>13907</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/13907/projeto_de_lei.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/13907/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Altera a redação do Art. 1°, da Lei 2.420, de 25.05.93, que "estabelece condições para apreciação de Projetos de Lei dispondo sobre denominação de logradouros públicos no Municipio de Ubá.</t>
   </si>
   <si>
     <t>13908</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/13908/projeto_de_lei.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/13908/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Especial ao Orçamento Municipal.</t>
   </si>
   <si>
     <t>13909</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/13909/projeto_de_lei.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/13909/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da lei orçamentária de 2002 e dá outras providências.</t>
   </si>
   <si>
     <t>13919</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/13919/projeto_de_lei.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/13919/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública Municipal a Associação Civil Irma Geni, com sede nesta cidade.</t>
   </si>
   <si>
     <t>13920</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/13920/projeto_de_lei.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/13920/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição da comercialização de refrigerantes, salgados, doces ou similares nas escolas públicas do Municipio de Uba.</t>
   </si>
   <si>
     <t>13921</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/13921/projeto_de_lei.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/13921/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Fundo Municipal de Moradia Popular e do Conselho Municipal de Habitação Popular e da outras providências.</t>
   </si>
   <si>
     <t>13922</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/13922/projeto_de_lei.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/13922/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a oficialização da denominação de bairro do Municipio e dá outras providencias.</t>
   </si>
   <si>
     <t>13923</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/13923/projeto_de_lei.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/13923/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir Crédito Especial ao Orçamento do Municipio de Ubã.</t>
   </si>
   <si>
     <t>13924</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/13924/projeto_de_lei.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/13924/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Cria o Conselho Municipal dos Direitos da Mulher e dá outras providencias.</t>
   </si>
   <si>
     <t>13925</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/13925/projeto_de_lei.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/13925/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Ptiblica Municipal o Rotary Club de Ubá, com sede nesta cidade</t>
   </si>
   <si>
     <t>13959</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/13959/projeto_de_lei.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/13959/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Garantia de Renda Minima associado a ações sócio-educativas, e determina outras providências. - Bolsa-Escola</t>
   </si>
   <si>
     <t>13995</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/13995/projeto_de_lei.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/13995/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Autoriza o Municipio a conceder o uso de imóvel público a Associação de Moradores e Amigos do Bairro Santa Edwirges.</t>
   </si>
   <si>
     <t>13996</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/13996/projeto_de_lei.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/13996/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre normas para denominação de logradouros públicos.</t>
   </si>
   <si>
     <t>13997</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/13997/projeto_de_lei.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/13997/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a receber ate 10 de agosto de 2001 a cota única do lPTU, com desconto de 40% (quarenta por cento).</t>
   </si>
   <si>
     <t>13999</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/13999/projeto_de_lei.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/13999/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir Crédito Especial ao Orçamento do Municipio de Ubá.</t>
   </si>
   <si>
     <t>14000</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/14000/projeto_de_lei.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/14000/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de Travessa Viviane Bastos Mendes a logradouro público desta cidade.</t>
   </si>
   <si>
     <t>14001</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/14001/projeto_de_lei.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/14001/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública Municipal a Obra Social lmaculada Conceição - OSIC, com sede nesta cidade.</t>
   </si>
   <si>
     <t>14002</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/14002/projeto_de_lei.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/14002/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Autoriza o Municipio a conceder o uso de imóvel público a Associação de Moradores e Amigos da Rua Francisco André de Araújo, desta cidade.</t>
   </si>
   <si>
     <t>14003</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/14003/projeto_de_lei.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/14003/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal n.a 2.357, de 26 de novembro de 1992, que "autoriza o_x000D_
 Municipio de Ubá a doar uma area de 16,5118 ha -( deesseis hectares, cinquenta e um ares e dezoito centiares) ao DEJUB - Desafio Jovem de Ubá, para o fim que menciona.</t>
   </si>
   <si>
     <t>14004</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/14004/projeto_de_lei.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/14004/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição da realização de propaganda volante, através de veículos de tração motorizada, de propulsão humana ou assemelhados, na Zona Central da cidade de Ubá e contém outras disposições.</t>
   </si>
   <si>
     <t>14005</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/14005/projeto_de_lei.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/14005/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Estabelece normas para concessão de bolsas de estudos para estudantes do 3° grau no Município</t>
   </si>
   <si>
     <t>14006</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/14006/projeto_de_lei.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/14006/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública Municipal o Centro de Estudos para o Desenvolvimento da Cultura Negra no Brasil e no Mundo Palmares - Movimento Negro de Uba, com sede nesta cidade.</t>
   </si>
   <si>
     <t>14042</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/14042/projeto_de_lei.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/14042/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública Municipal a Associação de Moradores e Amigos do Bairro Industrial, com sede nesta cidade</t>
   </si>
   <si>
     <t>14047</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/14047/projeto_de_lei.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/14047/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Especial ao Orçamento Municipal do exercicio corrente.</t>
   </si>
   <si>
     <t>14048</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/14048/projeto_de_lei.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/14048/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública Municipal o Núcleo do Cavalo Campolina e Muares de Ubá e Região, com sede nesta cidade.</t>
   </si>
   <si>
     <t>14049</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/14049/projeto_de_lei.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/14049/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Autoriza o Municipio a conceder o uso de imóvel público a Associação de Moradores e Amigos do Bairro Industrial, desta cidade.</t>
   </si>
   <si>
     <t>14050</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/14050/projeto_de_lei.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/14050/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Altera a redação do art. 59 da Lei Municipal n° 1.095, de 17 de Março de 1976, que institui sobre a Código de Posturas do Municipio de Ubá.</t>
   </si>
   <si>
     <t>14051</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/14051/projeto_de_lei.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/14051/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Programa Ary Barroso de Incentivo à Cultura e dá outras providências.</t>
   </si>
   <si>
     <t>14052</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/14052/projeto_de_lei.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/14052/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a constituir a Fundação Ary Barroso - Cultura e Arte, e dá outras providências</t>
   </si>
   <si>
     <t>14053</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/14053/projeto_de_lei.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/14053/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instiuição do Fundo Municipal de Cultura, abre Crédito Especial e dá outras providências</t>
+  </si>
+  <si>
+    <t>14055</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/14055/projeto_de_lei.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o serviço de transporte individual de passageiros e de encomendas no Municipio de Ubá, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>14056</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/14056/projeto_de_lei.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a abertura de créditos especiais ao Orçamento do Municipio</t>
+  </si>
+  <si>
+    <t>14057</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/14057/projeto_de_lei.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo a suplementar a subvenção destinada a Associação Ubaense dos Direitos da Criança e do Adolescente.</t>
+  </si>
+  <si>
+    <t>14058</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/14058/projeto_de_lei.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo a parcelar o recebimento de débitos dos contribuintes inscritos na Dívida Ativa.</t>
+  </si>
+  <si>
+    <t>14059</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/14059/projeto_de_lei.pdf</t>
+  </si>
+  <si>
+    <t>Concede passe livre nos meios de transporte coletivo urbano do Municipio as pessoas portadoras de deficiencia e aos portadores de epilepsia comprovados através de laudos médicos.</t>
+  </si>
+  <si>
+    <t>14100</t>
+  </si>
+  <si>
+    <t>55</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/14100/projeto_de_lei.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa Municipal de Participação Comunitária no Orçamento - "Orçamento Participativo" no municipio de Ubá.</t>
+  </si>
+  <si>
+    <t>14101</t>
+  </si>
+  <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/14101/emenda.pdf</t>
+  </si>
+  <si>
+    <t>"Institui, no ambito do Município de IJba, o Dia do Vicentino"</t>
+  </si>
+  <si>
+    <t>14104</t>
+  </si>
+  <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/14104/parecer_cljr.pdf</t>
+  </si>
+  <si>
+    <t>"Altera a redação do § 1°, do art. 1°, da Lei Municipal 2.873, de 12.04.99, que altera a redação do § 10, do art. 1°, da Lei Municipal 2.037, de 08 de fevereiro de 1990, que dispõe sobre a concessão de Bolsas de Estudo a Servidores Públicos Municipais".</t>
+  </si>
+  <si>
+    <t>14102</t>
+  </si>
+  <si>
+    <t>58</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/14102/redacao_final.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o Plano Plurianual periodo_x000D_
+2002/2005.</t>
+  </si>
+  <si>
+    <t>14103</t>
+  </si>
+  <si>
+    <t>59</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/14103/redacao_final.pdf</t>
+  </si>
+  <si>
+    <t>Altera o Anexo de Prioridades e Metas, de que trata o inciso I, do at. 37, da Lei no. 3.084, de 21 de junho de 2001, que dispõe sobre as Diretrizes Orçamentárias para o exercicio de 2002 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>14105</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/14105/projeto_de_lei.pdf</t>
+  </si>
+  <si>
+    <t>Altera a redação do § 1°, do art. 1°, da Lei Municipal 2.873, de 12.04.99, que "altera a redação do § 1°, do art. 1°, da Lei Municipal 2.037, de 08 de fevereiro de 1990, que dispõe sobre a concessão de Bolsas de Estudo a Servidores Públicos Municipais".</t>
+  </si>
+  <si>
+    <t>14106</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/14106/projeto_de_lei.pdf</t>
+  </si>
+  <si>
+    <t>Institui, no âmbito do Municipio de Ubá, o Dia do Vicentino.</t>
+  </si>
+  <si>
+    <t>14107</t>
+  </si>
+  <si>
+    <t>62</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/14107/projeto_de_lei.pdf</t>
+  </si>
+  <si>
+    <t>Declara de Utilidade Pública Municipal a Associação de Moradores e Amigos da Rua Francisco André de Araújo - AMAFAAR, com sede nesta cidade.</t>
+  </si>
+  <si>
+    <t>14145</t>
+  </si>
+  <si>
+    <t>63</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/14145/projeto_de_lei.pdf</t>
+  </si>
+  <si>
+    <t>Declara de Utilidade Pública Municipal a Sociedade Musical Banda Sagrado Coração de Maria, com sede nesta cidade.</t>
+  </si>
+  <si>
+    <t>14149</t>
+  </si>
+  <si>
+    <t>64</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/14149/projeto_de_lei.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Municipio a conceder o uso de bem público ao Conselho de Desenvolvimento Comunitário do Bairro Primavera.</t>
+  </si>
+  <si>
+    <t>14150</t>
+  </si>
+  <si>
+    <t>65</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/14150/projeto_de_lei.pdf</t>
+  </si>
+  <si>
+    <t>14151</t>
+  </si>
+  <si>
+    <t>66</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/14151/projeto_de_lei.pdf</t>
+  </si>
+  <si>
+    <t>Declara de Utilidade Pública Municipal a Fundação Ubaense de Educação e Cultura, com sede nesta cidade.</t>
+  </si>
+  <si>
+    <t>14152</t>
+  </si>
+  <si>
+    <t>67</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/14152/projeto_de_lei.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Municipio de Ubá a constituir a Fundação Ary Barroso - Cultura e Arte, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>14153</t>
+  </si>
+  <si>
+    <t>68</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/14153/projeto_de_lei.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a instituição do Fundo Municipal de Cultura e dá outras providências.</t>
+  </si>
+  <si>
+    <t>14154</t>
+  </si>
+  <si>
+    <t>69</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/14154/projeto_de_lei.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação do Programa Ary Barroso de Incentivo a Cultura e dá outras providências</t>
+  </si>
+  <si>
+    <t>14155</t>
+  </si>
+  <si>
+    <t>70</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/14155/projeto_de_lei.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a denominação de Rua Santana a logradouro público desta cidade.</t>
+  </si>
+  <si>
+    <t>14169</t>
+  </si>
+  <si>
+    <t>71</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/14169/lei_3111.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Município a conceder o uso de bem público a Academia de Capoeira Garra Mineira.</t>
+  </si>
+  <si>
+    <t>14196</t>
+  </si>
+  <si>
+    <t>72</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/14196/projeto_de_lei.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a denominação de Vila Vicente Soares a logradouro público desta cidade.</t>
+  </si>
+  <si>
+    <t>14199</t>
+  </si>
+  <si>
+    <t>73</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/14199/projeto_de_lei.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a denominação da praça Antonio Stanziola a logradouro público desta cidade</t>
+  </si>
+  <si>
+    <t>14200</t>
+  </si>
+  <si>
+    <t>74</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/14200/projeto_de_lei.pdf</t>
+  </si>
+  <si>
+    <t>Declara de Utilidade Pública Municipal a Associação Comercial e Industrial de Ubá, com sede nesta cidade.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -988,69 +1286,69 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/13886/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/13887/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/13888/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/13889/projeto_de_lei_04.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/13891/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/13892/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/13893/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/13896/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/13897/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/13898/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/13899/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/13900/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/13901/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/13902/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/13903/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/13904/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/13905/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/13906/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/13907/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/13908/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/13909/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/13919/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/13920/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/13921/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/13922/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/13923/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/13924/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/13925/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/13959/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/13995/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/13996/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/13997/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/13999/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/14000/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/14001/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/14002/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/14003/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/14004/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/14005/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/14006/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/14042/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/14047/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/14048/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/14049/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/14050/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/14051/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/14052/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/14053/projeto_de_lei.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/13886/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/13887/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/13888/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/13889/projeto_de_lei_04.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/13891/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/13892/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/13893/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/13896/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/13897/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/13898/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/13899/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/13900/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/13901/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/13902/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/13903/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/13904/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/13905/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/13906/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/13907/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/13908/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/13909/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/13919/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/13920/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/13921/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/13922/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/13923/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/13924/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/13925/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/13959/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/13995/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/13996/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/13997/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/13999/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/14000/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/14001/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/14002/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/14003/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/14004/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/14005/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/14006/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/14042/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/14047/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/14048/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/14049/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/14050/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/14051/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/14052/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/14053/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/14055/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/14056/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/14057/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/14058/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/14059/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/14100/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/14101/emenda.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/14104/parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/14102/redacao_final.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/14103/redacao_final.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/14105/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/14106/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/14107/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/14145/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/14149/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/14150/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/14151/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/14152/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/14153/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/14154/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/14155/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/14169/lei_3111.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/14196/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/14199/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/2001/14200/projeto_de_lei.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H50"/>
+  <dimension ref="A1:H75"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="24" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="89.42578125" bestFit="1" customWidth="1"/>
-    <col min="8" max="8" width="186.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="88.5703125" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="219.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -2187,50 +2485,625 @@
       <c r="H49" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
         <v>206</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
         <v>207</v>
       </c>
       <c r="D50" t="s">
         <v>11</v>
       </c>
       <c r="E50" t="s">
         <v>12</v>
       </c>
       <c r="G50" s="1" t="s">
         <v>208</v>
       </c>
       <c r="H50" t="s">
         <v>209</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>210</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>211</v>
+      </c>
+      <c r="D51" t="s">
+        <v>11</v>
+      </c>
+      <c r="E51" t="s">
+        <v>12</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="H51" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>214</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>215</v>
+      </c>
+      <c r="D52" t="s">
+        <v>11</v>
+      </c>
+      <c r="E52" t="s">
+        <v>12</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="H52" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>218</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>219</v>
+      </c>
+      <c r="D53" t="s">
+        <v>11</v>
+      </c>
+      <c r="E53" t="s">
+        <v>12</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="H53" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>222</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>223</v>
+      </c>
+      <c r="D54" t="s">
+        <v>11</v>
+      </c>
+      <c r="E54" t="s">
+        <v>12</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="H54" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>226</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>227</v>
+      </c>
+      <c r="D55" t="s">
+        <v>11</v>
+      </c>
+      <c r="E55" t="s">
+        <v>12</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="H55" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>230</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>231</v>
+      </c>
+      <c r="D56" t="s">
+        <v>11</v>
+      </c>
+      <c r="E56" t="s">
+        <v>12</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="H56" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>234</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>235</v>
+      </c>
+      <c r="D57" t="s">
+        <v>11</v>
+      </c>
+      <c r="E57" t="s">
+        <v>12</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="H57" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>238</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>239</v>
+      </c>
+      <c r="D58" t="s">
+        <v>11</v>
+      </c>
+      <c r="E58" t="s">
+        <v>12</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="H58" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>242</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>243</v>
+      </c>
+      <c r="D59" t="s">
+        <v>11</v>
+      </c>
+      <c r="E59" t="s">
+        <v>12</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="H59" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>246</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>247</v>
+      </c>
+      <c r="D60" t="s">
+        <v>11</v>
+      </c>
+      <c r="E60" t="s">
+        <v>12</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="H60" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>250</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>251</v>
+      </c>
+      <c r="D61" t="s">
+        <v>11</v>
+      </c>
+      <c r="E61" t="s">
+        <v>12</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="H61" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>254</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>255</v>
+      </c>
+      <c r="D62" t="s">
+        <v>11</v>
+      </c>
+      <c r="E62" t="s">
+        <v>12</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="H62" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>258</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>259</v>
+      </c>
+      <c r="D63" t="s">
+        <v>11</v>
+      </c>
+      <c r="E63" t="s">
+        <v>12</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>260</v>
+      </c>
+      <c r="H63" t="s">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>262</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>263</v>
+      </c>
+      <c r="D64" t="s">
+        <v>11</v>
+      </c>
+      <c r="E64" t="s">
+        <v>12</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>264</v>
+      </c>
+      <c r="H64" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>266</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>267</v>
+      </c>
+      <c r="D65" t="s">
+        <v>11</v>
+      </c>
+      <c r="E65" t="s">
+        <v>12</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>268</v>
+      </c>
+      <c r="H65" t="s">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>270</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>271</v>
+      </c>
+      <c r="D66" t="s">
+        <v>11</v>
+      </c>
+      <c r="E66" t="s">
+        <v>12</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>272</v>
+      </c>
+      <c r="H66" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>273</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>274</v>
+      </c>
+      <c r="D67" t="s">
+        <v>11</v>
+      </c>
+      <c r="E67" t="s">
+        <v>12</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>275</v>
+      </c>
+      <c r="H67" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>277</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>278</v>
+      </c>
+      <c r="D68" t="s">
+        <v>11</v>
+      </c>
+      <c r="E68" t="s">
+        <v>12</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>279</v>
+      </c>
+      <c r="H68" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>281</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>282</v>
+      </c>
+      <c r="D69" t="s">
+        <v>11</v>
+      </c>
+      <c r="E69" t="s">
+        <v>12</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>283</v>
+      </c>
+      <c r="H69" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>285</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>286</v>
+      </c>
+      <c r="D70" t="s">
+        <v>11</v>
+      </c>
+      <c r="E70" t="s">
+        <v>12</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>287</v>
+      </c>
+      <c r="H70" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>289</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>290</v>
+      </c>
+      <c r="D71" t="s">
+        <v>11</v>
+      </c>
+      <c r="E71" t="s">
+        <v>12</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>291</v>
+      </c>
+      <c r="H71" t="s">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>293</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>294</v>
+      </c>
+      <c r="D72" t="s">
+        <v>11</v>
+      </c>
+      <c r="E72" t="s">
+        <v>12</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>295</v>
+      </c>
+      <c r="H72" t="s">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>297</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>298</v>
+      </c>
+      <c r="D73" t="s">
+        <v>11</v>
+      </c>
+      <c r="E73" t="s">
+        <v>12</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="H73" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>301</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>302</v>
+      </c>
+      <c r="D74" t="s">
+        <v>11</v>
+      </c>
+      <c r="E74" t="s">
+        <v>12</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>303</v>
+      </c>
+      <c r="H74" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>305</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>306</v>
+      </c>
+      <c r="D75" t="s">
+        <v>11</v>
+      </c>
+      <c r="E75" t="s">
+        <v>12</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>307</v>
+      </c>
+      <c r="H75" t="s">
+        <v>308</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -2240,50 +3113,75 @@
     <hyperlink ref="G26" r:id="rId25"/>
     <hyperlink ref="G27" r:id="rId26"/>
     <hyperlink ref="G28" r:id="rId27"/>
     <hyperlink ref="G29" r:id="rId28"/>
     <hyperlink ref="G30" r:id="rId29"/>
     <hyperlink ref="G31" r:id="rId30"/>
     <hyperlink ref="G32" r:id="rId31"/>
     <hyperlink ref="G33" r:id="rId32"/>
     <hyperlink ref="G34" r:id="rId33"/>
     <hyperlink ref="G35" r:id="rId34"/>
     <hyperlink ref="G36" r:id="rId35"/>
     <hyperlink ref="G37" r:id="rId36"/>
     <hyperlink ref="G38" r:id="rId37"/>
     <hyperlink ref="G39" r:id="rId38"/>
     <hyperlink ref="G40" r:id="rId39"/>
     <hyperlink ref="G41" r:id="rId40"/>
     <hyperlink ref="G42" r:id="rId41"/>
     <hyperlink ref="G43" r:id="rId42"/>
     <hyperlink ref="G44" r:id="rId43"/>
     <hyperlink ref="G45" r:id="rId44"/>
     <hyperlink ref="G46" r:id="rId45"/>
     <hyperlink ref="G47" r:id="rId46"/>
     <hyperlink ref="G48" r:id="rId47"/>
     <hyperlink ref="G49" r:id="rId48"/>
     <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>