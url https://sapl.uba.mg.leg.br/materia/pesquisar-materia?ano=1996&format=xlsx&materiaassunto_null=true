--- v0 (2025-12-06)
+++ v1 (2026-06-04)
@@ -10,1035 +10,1044 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="616" uniqueCount="329">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="624" uniqueCount="332">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>11269</t>
   </si>
   <si>
     <t>1996</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Antônio Carlos Jacob</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11269/projeto_de_decreto_legislativo_1.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11269/projeto_de_decreto_legislativo_1.pdf</t>
   </si>
   <si>
     <t>Aprova contas da Prefeitura Municipal de Uba, referente ao exercicio de 1988, rejeitado o Parecer Prévio do Tribunal de Contas do Estado de Minas Gerais.</t>
   </si>
   <si>
+    <t>14476</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>Antônio Carlos Jacob, Ademir de Paula, Paulo César Raymundo</t>
+  </si>
+  <si>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/14476/projeto_de_decreto_legislativo_2.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a remuneração do Prefeito e do Vice-Prefeito para a legislatura de 1997 a 2000.</t>
+  </si>
+  <si>
     <t>11258</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Dirceu dos Santos Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11258/projeto_de_lei_complementar.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11258/projeto_de_lei_complementar.pdf</t>
   </si>
   <si>
     <t>Altera o símbolos de vencimento dos cargos em comissão que menciona, e dá outras providências.</t>
   </si>
   <si>
     <t>11259</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11259/projeto_de_lei_complementar_39.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11259/projeto_de_lei_complementar_39.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a contribuição previdenciária dos servidores comisisonados do Município de Ubá</t>
   </si>
   <si>
     <t>11260</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11260/projeto_40.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11260/projeto_40.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de novos cargos na Estrutura Administrativas da Prefeitura Municipal de Ubá, e dá outras providências.</t>
   </si>
   <si>
     <t>10881</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Januário Moreira Guiducci</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/10881/projeto_de_lei.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/10881/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o arredondamento das tarifas de coletivos urbanos no Município de Ubá e dá outras providências.</t>
   </si>
   <si>
     <t>10844</t>
   </si>
   <si>
-    <t>2</t>
-[...1 lines deleted...]
-  <si>
     <t>Paulo César Raymundo, Itamar dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/10844/projeto_de_lei.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/10844/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Estabelece normas e prazos para a realização de obras em ruas e próprios públicos do Município de Ubá</t>
   </si>
   <si>
     <t>10882</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/</t>
+    <t>http://sapl.uba.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Dispõe sobre a criação e funcionamento de cemitérios no Município de Ubá.</t>
   </si>
   <si>
     <t>10883</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Célio Botaro</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de Rua São Cristóvão a logradouro público desta cidade.</t>
   </si>
   <si>
     <t>10884</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/10884/projeto_de_lei.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/10884/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de Vila José Celestino Magalhães a logradouro público desta cidade.</t>
   </si>
   <si>
     <t>10885</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/10885/projeto_de_lei.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/10885/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de Subvenção Social ao Conselho Central de Ubá da Sociedade São Vicente de Paulo no Brasil.</t>
   </si>
   <si>
     <t>10888</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/10888/projeto_de_lei.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/10888/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de subvenção social às entidades que menciona, para remuneração de professores.</t>
   </si>
   <si>
     <t>10889</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/10889/projeto_de_lei.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/10889/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de subvenção social, neste exercício, ao Grupo Sanatório Geral.</t>
   </si>
   <si>
     <t>10902</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/10902/projeto_de_lei.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/10902/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de Dr. José Campomizzi Filho à escola municipal que funciona no CAIC- Centro de Atenção Integral à Criança e ao Adolescente, de Ubá.</t>
   </si>
   <si>
     <t>10903</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/10903/projeto_de_lei.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/10903/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de Vila Amabili Rosignoli a logradouro público desta cidade.</t>
   </si>
   <si>
     <t>10904</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/10904/projeto_de_lei.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/10904/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de Subvenção Social à Fundação Presidente Antonio Carlos, mantenedora da Faculdade de Ciências Jurídicas e Sociais de Ubá.</t>
   </si>
   <si>
     <t>10905</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/10905/projeto_de_lei.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/10905/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a restituir ao proprietário do loteamento do Bairro Jardim Primavera, a área de terreno que menciona" .</t>
   </si>
   <si>
     <t>10906</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Paulo César Raymundo</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/10906/projeto_de_lei.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/10906/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de Rua Dionísio Magaton a logradouro público desta cidade.</t>
   </si>
   <si>
     <t>10921</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/10921/projeto_de_lei.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/10921/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de Subvenção Social, neste exercício, ao Grupo Sanatório Geral.</t>
   </si>
   <si>
     <t>10959</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/10959/projeto_de_lei.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/10959/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Estabelece as diretrizes gerais para a elaboração do Orçamento do Município de Ubá para o exercício financeiro de 1997, e dá outras providências.</t>
   </si>
   <si>
     <t>10960</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Ademir de Paula</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/10960/projeto_de_lei.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/10960/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei nº 957, de 11.04.1973, que "dispõe sobre normas pelas quais são as sociedades declaradas de utilidade pública".</t>
   </si>
   <si>
     <t>11009</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Wilian Fernandes Cabral</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11009/projeto_de_lei.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11009/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre concessão de Título de Cidadania Honorária de Ubá ao Dr. Renato Braccini Marques.</t>
   </si>
   <si>
     <t>11010</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11010/projeto_de_lei.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11010/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Ubá a celebrar Consórcio Intermunicipal, juntamente com o Município de Juiz de Fora_ MG, visando à integração das ações de vigilância sanitária quanto ao fabrico de produtos de origem animal.</t>
   </si>
   <si>
     <t>11011</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11011/projeto_de_lei_019.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11011/projeto_de_lei_019.pdf</t>
   </si>
   <si>
     <t>Altera a redação do parágrafo 2º do art. 3º da Lei Municipal nº.2.395, de 25.03.93, que "dispõe sobre a constituição da Empresa Municipal de Habitação e Bem-Estar Social de Ubá- MG  e dá outras providênc:ias".</t>
   </si>
   <si>
     <t>11012</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11012/projeto_de_lei.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11012/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Ubá a assumir despesas com a participação da delegação ubaense na III Conferência Estadual de Saúde.</t>
   </si>
   <si>
     <t>11013</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Geraldo Bicalho Calçado</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11013/projeto_de_lei.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11013/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública Municipal o Centro de Educação e Promoção Social, com sede nesta cidade.</t>
   </si>
   <si>
     <t>11014</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Luiz Tárcísio Peixoto Guimarães</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11014/projeto_de_lei.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11014/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre concessão do Título de Cidadania Honorária de Ubá ao Sr. João Lima Duarte.</t>
   </si>
   <si>
     <t>11015</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11015/projeto_de_lei.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11015/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de Sebastião Pinto a logradouro público desta cidade.</t>
   </si>
   <si>
     <t>11016</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11016/projeto_de_lei.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11016/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de Rua Sebastião Bressan a logradouro público desta cidade.</t>
   </si>
   <si>
     <t>11017</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11017/projeto_de_lei.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11017/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação e funcionamento de cemitérios no Município de Ubá</t>
   </si>
   <si>
     <t>11018</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11018/projeto_de_lei.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11018/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de Auxílio-Alimentação e Auxílio-Transporte aos servidores públicos do Município de Ubá.</t>
   </si>
   <si>
     <t>11050</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11050/projeto_de_lei.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11050/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município a celebrar, como permitente , Termo de Permissão de Uso com o Sindicato Intermunicipal das Indústrias de Marcenaria de Ubá.</t>
   </si>
   <si>
     <t>11051</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11051/projeto_de_lei.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11051/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Altera a redação da Lei Municipal nº 2.301, de 01 de julho de 1992, que "autoriza o Município de Ubá a adquirir, por doação, imóveis pertencentes ao_x000D_
 Educandário Guida Sollero"</t>
   </si>
   <si>
     <t>11054</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>Sebastião Antonietto</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11054/projeto_de_lei.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11054/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de Rua Lenir Guizelini de Andrade a logradouro público desta cidade.</t>
   </si>
   <si>
     <t>11055</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11055/projeto_de_lei.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11055/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública Municipal o Centro de Desenvolvimento Social e Comunitário do Bairro Vila Casal, com sede nesta cidade.</t>
   </si>
   <si>
     <t>11056</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11056/projeto_de_lei.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11056/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública Municipal a Cooperativa Educacional de Ubá Ltda. – CEU, com sede nesta cidade.</t>
   </si>
   <si>
     <t>11057</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11057/projeto_de_lei.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11057/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública Municipal a ARU - Associação dos Rodoviários de Ubá</t>
   </si>
   <si>
     <t>11058</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11058/projeto_de_lei.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11058/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir Crédito Especial ao Orçamento do Município. (Reforma Escola Estadual Cel. Camilo Soares)</t>
   </si>
   <si>
     <t>11059</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11059/projeto_de_lei.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11059/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de Rua Hamilton Peluso a logradouro público desta cidade.</t>
   </si>
   <si>
     <t>11062</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>Paulo César Raymundo, Ademir de Paula, Benjamin Fortunato Lopes</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11062/projeto_de_lei.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11062/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública Municipal a Associação Clube de Malha da Vila Casal, com sede nesta cidade.</t>
   </si>
   <si>
     <t>11063</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11063/projeto_de_lei.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11063/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Autoriza o Municipio a celebrar termo de Concessão de Uso com a Associação Comercial e Industrial de Ubá.</t>
   </si>
   <si>
     <t>11064</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11064/projeto_de_lei.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11064/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de Avenida Rubens Baião a logradouro público desta cidade.</t>
   </si>
   <si>
     <t>11065</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11065/projeto_de_lei.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11065/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de Av. Vereador João Gomes Pereira a logradouro público desta cidade.</t>
   </si>
   <si>
     <t>11066</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11066/projeto_de_lei.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11066/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de Rua Vereador Oswaldo Salgado Guimarães a logradouro público desta cidade.</t>
   </si>
   <si>
     <t>11067</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11067/projeto_de_lei.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11067/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de Rua Dr. Ary Gonçalves a logradouro público desta cidade.</t>
   </si>
   <si>
     <t>11068</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11068/projeto_de_lei.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11068/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de Rua Dr. Erasmo Furtado de Mendonça a logradouro público desta cidade.</t>
   </si>
   <si>
     <t>11069</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11069/projeto_de_lei.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11069/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de Rua Prefeito Adolfo Nicolato a logradouro público desta cidade.</t>
   </si>
   <si>
     <t>11070</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11070/projeto_de_lei.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11070/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de Rua Pedro Rodrigues Duque a logradouro público desta cidade.</t>
   </si>
   <si>
     <t>11071</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11071/projeto_de_lei.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11071/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de Rua Cosmo Campanha a logradouro público desta cidade.</t>
   </si>
   <si>
     <t>11106</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11106/microsoft_word_-_lei_2679_subv._social_liga_operaria_benefic..doc.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11106/microsoft_word_-_lei_2679_subv._social_liga_operaria_benefic..doc.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de subvenção social à Liga Operária Beneficente de Ubá.</t>
   </si>
   <si>
     <t>11107</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11107/projeto_de_lei_046.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11107/projeto_de_lei_046.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Conselho Municipal de Alimentação Escolar.</t>
   </si>
   <si>
     <t>11108</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11108/projeto_de_lei.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11108/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de Rua Nicéias Gomides de Almeida a logradouro público desta cidade.</t>
   </si>
   <si>
     <t>11165</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11165/projeto_de_lei.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11165/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de subvenção social ao Ubá Tênis Clube.</t>
   </si>
   <si>
     <t>11166</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11166/projeto_49.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11166/projeto_49.pdf</t>
   </si>
   <si>
     <t>Autoriza a Municipio de Ubá a celebrar, como concedente, Termo de Concessão de Uso com a Grêmio Recreativo Bloco Carnavalesco Panelão do Bairro da Luz, desta cidade.</t>
   </si>
   <si>
     <t>11167</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11167/projeto_de_lei.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11167/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação e funcionamento de uma escola pública no Bairro Louriçal, nesta cidade.</t>
   </si>
   <si>
     <t>11168</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11168/projeto_de_lei.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11168/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a municipalização do ensino em escolas da rede pública estadual.</t>
   </si>
   <si>
     <t>11169</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11169/projeto_de_lei.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11169/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de Rua Milton Basílio a logradouro público desta cidade</t>
   </si>
   <si>
     <t>11191</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11191/projeto_de_lei_053.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11191/projeto_de_lei_053.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Escola Municipal Dr. José Campomizzi Filho, no CAIC- Centro de Atenção Integral à Criança e ao Adolescente, de Ubá.</t>
   </si>
   <si>
     <t>11192</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11192/projeto_de_lei_054.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11192/projeto_de_lei_054.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública Municipal a Associação de Moradores e Amigos do Bairro Xangrilá.</t>
   </si>
   <si>
     <t>11193</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11193/projeto_de_lei_055.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11193/projeto_de_lei_055.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública Municipal o Consórcio Intermunicipal de Saúde da Microrregião de Ubá-MG - CIS, com sede nesta cidade.</t>
   </si>
   <si>
     <t>11194</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11194/redacao_final.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11194/redacao_final.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e fixa a Despesa do Municipio para o Exercicio de 1997.</t>
   </si>
   <si>
     <t>11195</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11195/redacao_final.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11195/redacao_final.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual do Município de Ubá para o Triênio de 1997 a 1999.</t>
   </si>
   <si>
     <t>11196</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11196/projeto_de_lei_059.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11196/projeto_de_lei_059.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública Municipal o Palmeirinha Futebol Clube, com sede nesta cidade.</t>
   </si>
   <si>
     <t>11213</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11213/projeto_de_lei_060.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11213/projeto_de_lei_060.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública Municipal o Centro Educacional Jean  Piaget.</t>
   </si>
   <si>
     <t>11214</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11214/projeto_de_lei_061.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11214/projeto_de_lei_061.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proteção do patrimônio cultural do Município de Ubá.</t>
   </si>
   <si>
     <t>11215</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11215/projeto_de_lei_062.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11215/projeto_de_lei_062.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública Municipal a Associação de Moradores e Amigos de Ligação e Adjacências, com sede nesta cidade.</t>
   </si>
   <si>
     <t>11216</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11216/projeto_de_lei_063.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11216/projeto_de_lei_063.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de Rua Pedro Botaro a logradouro público desta cidade.</t>
   </si>
   <si>
     <t>11217</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11217/projeto_de_lei_064.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11217/projeto_de_lei_064.pdf</t>
   </si>
   <si>
     <t>Cria o Conselho Municipal de Assistência Social e dá outras providências.</t>
   </si>
   <si>
     <t>11219</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11219/projeto_de_lei_065.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11219/projeto_de_lei_065.pdf</t>
   </si>
   <si>
     <t>Cria o Fundo Municipal de Assistência Social e dá outras providências</t>
   </si>
   <si>
     <t>11220</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11220/projeto_de_lei_065.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11220/projeto_de_lei_065.pdf</t>
   </si>
   <si>
     <t>Altera o marco delimitatório da Rua José Augusto Marcos</t>
   </si>
   <si>
     <t>11221</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11221/projeto_de_lei_067.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11221/projeto_de_lei_067.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública Municipal a Fundação Irmã Geni, com sede nesta cidade.</t>
   </si>
   <si>
     <t>11253</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11253/projeto_de_lei_068.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11253/projeto_de_lei_068.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública Municipal o Bloco das Piranhas, com sede nesta cidade.</t>
   </si>
   <si>
     <t>11254</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>Célio Botaro, Paulo César Raymundo</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11254/projeto_de_lei_069.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11254/projeto_de_lei_069.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de Rua Mário Felipe dos Santos a logradouro público desta cidade.</t>
   </si>
   <si>
     <t>11255</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11255/projeto_de_lei_070.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11255/projeto_de_lei_070.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de Vila Francisco Macário Palmas a logradouro público desta cidade.</t>
   </si>
   <si>
     <t>11256</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11256/projeto_de_lei_071.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11256/projeto_de_lei_071.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a implantação em Ubá do Programa Curumim.</t>
   </si>
   <si>
     <t>11257</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11257/projeto_de_lei_072.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11257/projeto_de_lei_072.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de Dr. Eduardo Levindo Coelho à Policlínica Regional de Ubá</t>
   </si>
   <si>
     <t>11268</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>Antônio Carlos Jacob, Ademir de Paula, Paulo César Raymundo</t>
-[...2 lines deleted...]
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11268/projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11268/projeto.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação da remuneração dos vereadores para a legislatura que se inicia em 1997 e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1345,68 +1354,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11269/projeto_de_decreto_legislativo_1.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11258/projeto_de_lei_complementar.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11259/projeto_de_lei_complementar_39.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11260/projeto_40.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/10881/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/10844/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/10884/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/10885/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/10888/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/10889/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/10902/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/10903/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/10904/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/10905/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/10906/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/10921/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/10959/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/10960/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11009/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11010/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11011/projeto_de_lei_019.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11012/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11013/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11014/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11015/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11016/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11017/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11018/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11050/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11051/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11054/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11055/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11056/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11057/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11058/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11059/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11062/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11063/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11064/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11065/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11066/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11067/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11068/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11069/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11070/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11071/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11106/microsoft_word_-_lei_2679_subv._social_liga_operaria_benefic..doc.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11107/projeto_de_lei_046.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11108/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11165/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11166/projeto_49.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11167/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11168/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11169/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11191/projeto_de_lei_053.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11192/projeto_de_lei_054.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11193/projeto_de_lei_055.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11194/redacao_final.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11195/redacao_final.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11196/projeto_de_lei_059.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11213/projeto_de_lei_060.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11214/projeto_de_lei_061.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11215/projeto_de_lei_062.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11216/projeto_de_lei_063.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11217/projeto_de_lei_064.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11219/projeto_de_lei_065.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11220/projeto_de_lei_065.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11221/projeto_de_lei_067.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11253/projeto_de_lei_068.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11254/projeto_de_lei_069.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11255/projeto_de_lei_070.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11256/projeto_de_lei_071.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11257/projeto_de_lei_072.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11268/projeto.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11269/projeto_de_decreto_legislativo_1.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/14476/projeto_de_decreto_legislativo_2.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11258/projeto_de_lei_complementar.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11259/projeto_de_lei_complementar_39.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11260/projeto_40.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/10881/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/10844/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/10884/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/10885/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/10888/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/10889/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/10902/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/10903/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/10904/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/10905/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/10906/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/10921/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/10959/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/10960/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11009/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11010/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11011/projeto_de_lei_019.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11012/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11013/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11014/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11015/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11016/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11017/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11018/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11050/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11051/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11054/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11055/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11056/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11057/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11058/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11059/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11062/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11063/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11064/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11065/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11066/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11067/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11068/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11069/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11070/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11071/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11106/microsoft_word_-_lei_2679_subv._social_liga_operaria_benefic..doc.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11107/projeto_de_lei_046.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11108/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11165/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11166/projeto_49.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11167/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11168/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11169/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11191/projeto_de_lei_053.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11192/projeto_de_lei_054.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11193/projeto_de_lei_055.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11194/redacao_final.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11195/redacao_final.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11196/projeto_de_lei_059.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11213/projeto_de_lei_060.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11214/projeto_de_lei_061.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11215/projeto_de_lei_062.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11216/projeto_de_lei_063.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11217/projeto_de_lei_064.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11219/projeto_de_lei_065.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11220/projeto_de_lei_065.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11221/projeto_de_lei_067.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11253/projeto_de_lei_068.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11254/projeto_de_lei_069.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11255/projeto_de_lei_070.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11256/projeto_de_lei_071.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11257/projeto_de_lei_072.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1996/11268/projeto.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H77"/>
+  <dimension ref="A1:H78"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="60.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="133.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="132.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="195" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -1429,1987 +1438,2013 @@
       </c>
       <c r="E2" t="s">
         <v>12</v>
       </c>
       <c r="F2" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
         <v>17</v>
       </c>
       <c r="D3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F3" t="s">
         <v>18</v>
       </c>
-      <c r="E3" t="s">
+      <c r="G3" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="F3" t="s">
+      <c r="H3" t="s">
         <v>20</v>
-      </c>
-[...4 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
+        <v>21</v>
+      </c>
+      <c r="B4" t="s">
+        <v>9</v>
+      </c>
+      <c r="C4" t="s">
+        <v>22</v>
+      </c>
+      <c r="D4" t="s">
         <v>23</v>
       </c>
-      <c r="B4" t="s">
-[...2 lines deleted...]
-      <c r="C4" t="s">
+      <c r="E4" t="s">
         <v>24</v>
       </c>
-      <c r="D4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F4" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="G4" s="1" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="H4" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D5" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="E5" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="F5" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="H5" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
-        <v>10</v>
+        <v>33</v>
       </c>
       <c r="D6" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="E6" t="s">
-        <v>33</v>
+        <v>24</v>
       </c>
       <c r="F6" t="s">
+        <v>25</v>
+      </c>
+      <c r="G6" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="G6" s="1" t="s">
+      <c r="H6" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
-        <v>38</v>
+        <v>10</v>
       </c>
       <c r="D7" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="E7" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="F7" t="s">
         <v>39</v>
       </c>
       <c r="G7" s="1" t="s">
         <v>40</v>
       </c>
       <c r="H7" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
         <v>42</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
+        <v>17</v>
+      </c>
+      <c r="D8" t="s">
+        <v>37</v>
+      </c>
+      <c r="E8" t="s">
+        <v>38</v>
+      </c>
+      <c r="F8" t="s">
         <v>43</v>
-      </c>
-[...7 lines deleted...]
-        <v>20</v>
       </c>
       <c r="G8" s="1" t="s">
         <v>44</v>
       </c>
       <c r="H8" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
         <v>46</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
         <v>47</v>
       </c>
       <c r="D9" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="E9" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="F9" t="s">
+        <v>25</v>
+      </c>
+      <c r="G9" s="1" t="s">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
       <c r="H9" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
         <v>50</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
         <v>51</v>
       </c>
       <c r="D10" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="E10" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="F10" t="s">
+        <v>52</v>
+      </c>
+      <c r="G10" s="1" t="s">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
       <c r="H10" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
         <v>54</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
         <v>55</v>
       </c>
       <c r="D11" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="E11" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="F11" t="s">
-        <v>20</v>
+        <v>52</v>
       </c>
       <c r="G11" s="1" t="s">
         <v>56</v>
       </c>
       <c r="H11" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
         <v>58</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
         <v>59</v>
       </c>
       <c r="D12" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="E12" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="F12" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="G12" s="1" t="s">
         <v>60</v>
       </c>
       <c r="H12" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
         <v>62</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
         <v>63</v>
       </c>
       <c r="D13" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="E13" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="F13" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="G13" s="1" t="s">
         <v>64</v>
       </c>
       <c r="H13" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
         <v>66</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
         <v>67</v>
       </c>
       <c r="D14" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="E14" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="F14" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="G14" s="1" t="s">
         <v>68</v>
       </c>
       <c r="H14" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
         <v>70</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
         <v>71</v>
       </c>
       <c r="D15" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="E15" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="F15" t="s">
-        <v>48</v>
+        <v>25</v>
       </c>
       <c r="G15" s="1" t="s">
         <v>72</v>
       </c>
       <c r="H15" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
         <v>74</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
         <v>75</v>
       </c>
       <c r="D16" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="E16" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="F16" t="s">
-        <v>20</v>
+        <v>52</v>
       </c>
       <c r="G16" s="1" t="s">
         <v>76</v>
       </c>
       <c r="H16" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
         <v>78</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
         <v>79</v>
       </c>
       <c r="D17" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="E17" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="F17" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="G17" s="1" t="s">
         <v>80</v>
       </c>
       <c r="H17" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
         <v>82</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
         <v>83</v>
       </c>
       <c r="D18" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="E18" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="F18" t="s">
+        <v>25</v>
+      </c>
+      <c r="G18" s="1" t="s">
         <v>84</v>
       </c>
-      <c r="G18" s="1" t="s">
+      <c r="H18" t="s">
         <v>85</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
+        <v>86</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
         <v>87</v>
       </c>
-      <c r="B19" t="s">
-[...2 lines deleted...]
-      <c r="C19" t="s">
+      <c r="D19" t="s">
+        <v>37</v>
+      </c>
+      <c r="E19" t="s">
+        <v>38</v>
+      </c>
+      <c r="F19" t="s">
         <v>88</v>
-      </c>
-[...7 lines deleted...]
-        <v>20</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>89</v>
       </c>
       <c r="H19" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
         <v>91</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
         <v>92</v>
       </c>
       <c r="D20" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="E20" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="F20" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="G20" s="1" t="s">
         <v>93</v>
       </c>
       <c r="H20" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
         <v>95</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
         <v>96</v>
       </c>
       <c r="D21" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="E21" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="F21" t="s">
+        <v>25</v>
+      </c>
+      <c r="G21" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="G21" s="1" t="s">
+      <c r="H21" t="s">
         <v>98</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
+        <v>99</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
         <v>100</v>
       </c>
-      <c r="B22" t="s">
-[...2 lines deleted...]
-      <c r="C22" t="s">
+      <c r="D22" t="s">
+        <v>37</v>
+      </c>
+      <c r="E22" t="s">
+        <v>38</v>
+      </c>
+      <c r="F22" t="s">
         <v>101</v>
       </c>
-      <c r="D22" t="s">
-[...5 lines deleted...]
-      <c r="F22" t="s">
+      <c r="G22" s="1" t="s">
         <v>102</v>
       </c>
-      <c r="G22" s="1" t="s">
+      <c r="H22" t="s">
         <v>103</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
+        <v>104</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
         <v>105</v>
       </c>
-      <c r="B23" t="s">
-[...2 lines deleted...]
-      <c r="C23" t="s">
+      <c r="D23" t="s">
+        <v>37</v>
+      </c>
+      <c r="E23" t="s">
+        <v>38</v>
+      </c>
+      <c r="F23" t="s">
         <v>106</v>
-      </c>
-[...7 lines deleted...]
-        <v>20</v>
       </c>
       <c r="G23" s="1" t="s">
         <v>107</v>
       </c>
       <c r="H23" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
         <v>109</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
         <v>110</v>
       </c>
       <c r="D24" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="E24" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="F24" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="G24" s="1" t="s">
         <v>111</v>
       </c>
       <c r="H24" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
         <v>113</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
         <v>114</v>
       </c>
       <c r="D25" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="E25" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="F25" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="G25" s="1" t="s">
         <v>115</v>
       </c>
       <c r="H25" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
         <v>117</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
         <v>118</v>
       </c>
       <c r="D26" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="E26" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="F26" t="s">
+        <v>25</v>
+      </c>
+      <c r="G26" s="1" t="s">
         <v>119</v>
       </c>
-      <c r="G26" s="1" t="s">
+      <c r="H26" t="s">
         <v>120</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
+        <v>121</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
         <v>122</v>
       </c>
-      <c r="B27" t="s">
-[...2 lines deleted...]
-      <c r="C27" t="s">
+      <c r="D27" t="s">
+        <v>37</v>
+      </c>
+      <c r="E27" t="s">
+        <v>38</v>
+      </c>
+      <c r="F27" t="s">
         <v>123</v>
       </c>
-      <c r="D27" t="s">
-[...5 lines deleted...]
-      <c r="F27" t="s">
+      <c r="G27" s="1" t="s">
         <v>124</v>
       </c>
-      <c r="G27" s="1" t="s">
+      <c r="H27" t="s">
         <v>125</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
+        <v>126</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
         <v>127</v>
       </c>
-      <c r="B28" t="s">
-[...2 lines deleted...]
-      <c r="C28" t="s">
+      <c r="D28" t="s">
+        <v>37</v>
+      </c>
+      <c r="E28" t="s">
+        <v>38</v>
+      </c>
+      <c r="F28" t="s">
         <v>128</v>
-      </c>
-[...7 lines deleted...]
-        <v>119</v>
       </c>
       <c r="G28" s="1" t="s">
         <v>129</v>
       </c>
       <c r="H28" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
         <v>131</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
         <v>132</v>
       </c>
       <c r="D29" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="E29" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="F29" t="s">
-        <v>84</v>
+        <v>123</v>
       </c>
       <c r="G29" s="1" t="s">
         <v>133</v>
       </c>
       <c r="H29" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
         <v>135</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
         <v>136</v>
       </c>
       <c r="D30" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="E30" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="F30" t="s">
-        <v>20</v>
+        <v>88</v>
       </c>
       <c r="G30" s="1" t="s">
         <v>137</v>
       </c>
       <c r="H30" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
         <v>139</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
         <v>140</v>
       </c>
       <c r="D31" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="E31" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="F31" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="G31" s="1" t="s">
         <v>141</v>
       </c>
       <c r="H31" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
         <v>143</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
         <v>144</v>
       </c>
       <c r="D32" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="E32" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="F32" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="G32" s="1" t="s">
         <v>145</v>
       </c>
       <c r="H32" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
         <v>147</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
         <v>148</v>
       </c>
       <c r="D33" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="E33" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="F33" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="G33" s="1" t="s">
         <v>149</v>
       </c>
       <c r="H33" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
         <v>151</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
         <v>152</v>
       </c>
       <c r="D34" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="E34" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="F34" t="s">
+        <v>25</v>
+      </c>
+      <c r="G34" s="1" t="s">
         <v>153</v>
       </c>
-      <c r="G34" s="1" t="s">
+      <c r="H34" t="s">
         <v>154</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
+        <v>155</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
         <v>156</v>
       </c>
-      <c r="B35" t="s">
-[...2 lines deleted...]
-      <c r="C35" t="s">
+      <c r="D35" t="s">
+        <v>37</v>
+      </c>
+      <c r="E35" t="s">
+        <v>38</v>
+      </c>
+      <c r="F35" t="s">
         <v>157</v>
-      </c>
-[...7 lines deleted...]
-        <v>119</v>
       </c>
       <c r="G35" s="1" t="s">
         <v>158</v>
       </c>
       <c r="H35" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
         <v>160</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
         <v>161</v>
       </c>
       <c r="D36" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="E36" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="F36" t="s">
-        <v>97</v>
+        <v>123</v>
       </c>
       <c r="G36" s="1" t="s">
         <v>162</v>
       </c>
       <c r="H36" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
         <v>164</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
         <v>165</v>
       </c>
       <c r="D37" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="E37" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="F37" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="G37" s="1" t="s">
         <v>166</v>
       </c>
       <c r="H37" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
         <v>168</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
         <v>169</v>
       </c>
       <c r="D38" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="E38" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="F38" t="s">
-        <v>20</v>
+        <v>101</v>
       </c>
       <c r="G38" s="1" t="s">
         <v>170</v>
       </c>
       <c r="H38" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
         <v>172</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
         <v>173</v>
       </c>
       <c r="D39" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="E39" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="F39" t="s">
-        <v>153</v>
+        <v>25</v>
       </c>
       <c r="G39" s="1" t="s">
         <v>174</v>
       </c>
       <c r="H39" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
         <v>176</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
         <v>177</v>
       </c>
       <c r="D40" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="E40" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="F40" t="s">
+        <v>157</v>
+      </c>
+      <c r="G40" s="1" t="s">
         <v>178</v>
       </c>
-      <c r="G40" s="1" t="s">
+      <c r="H40" t="s">
         <v>179</v>
-      </c>
-[...1 lines deleted...]
-        <v>180</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
+        <v>180</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
         <v>181</v>
       </c>
-      <c r="B41" t="s">
-[...2 lines deleted...]
-      <c r="C41" t="s">
+      <c r="D41" t="s">
+        <v>37</v>
+      </c>
+      <c r="E41" t="s">
+        <v>38</v>
+      </c>
+      <c r="F41" t="s">
         <v>182</v>
-      </c>
-[...7 lines deleted...]
-        <v>20</v>
       </c>
       <c r="G41" s="1" t="s">
         <v>183</v>
       </c>
       <c r="H41" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
         <v>185</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
         <v>186</v>
       </c>
       <c r="D42" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="E42" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="F42" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="G42" s="1" t="s">
         <v>187</v>
       </c>
       <c r="H42" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
         <v>189</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>17</v>
+        <v>190</v>
       </c>
       <c r="D43" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="E43" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="F43" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="H43" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="D44" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="E44" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="F44" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="H44" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D45" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="E45" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="F45" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="H45" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>199</v>
+        <v>33</v>
       </c>
       <c r="D46" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="E46" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="F46" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="G46" s="1" t="s">
         <v>200</v>
       </c>
       <c r="H46" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
         <v>202</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
         <v>203</v>
       </c>
       <c r="D47" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="E47" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="F47" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="G47" s="1" t="s">
         <v>204</v>
       </c>
       <c r="H47" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
         <v>206</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
         <v>207</v>
       </c>
       <c r="D48" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="E48" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="F48" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="G48" s="1" t="s">
         <v>208</v>
       </c>
       <c r="H48" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
         <v>210</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
         <v>211</v>
       </c>
       <c r="D49" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="E49" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="F49" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="G49" s="1" t="s">
         <v>212</v>
       </c>
       <c r="H49" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
         <v>214</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
         <v>215</v>
       </c>
       <c r="D50" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="E50" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="F50" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="G50" s="1" t="s">
         <v>216</v>
       </c>
       <c r="H50" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
         <v>218</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
         <v>219</v>
       </c>
       <c r="D51" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="E51" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="F51" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="G51" s="1" t="s">
         <v>220</v>
       </c>
       <c r="H51" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
         <v>222</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
         <v>223</v>
       </c>
       <c r="D52" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="E52" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="F52" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="G52" s="1" t="s">
         <v>224</v>
       </c>
       <c r="H52" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
         <v>226</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
         <v>227</v>
       </c>
       <c r="D53" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="E53" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="F53" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="G53" s="1" t="s">
         <v>228</v>
       </c>
       <c r="H53" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
         <v>230</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
         <v>231</v>
       </c>
       <c r="D54" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="E54" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="F54" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="G54" s="1" t="s">
         <v>232</v>
       </c>
       <c r="H54" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
         <v>234</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
         <v>235</v>
       </c>
       <c r="D55" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="E55" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="F55" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="G55" s="1" t="s">
         <v>236</v>
       </c>
       <c r="H55" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
         <v>238</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
         <v>239</v>
       </c>
       <c r="D56" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="E56" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="F56" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="G56" s="1" t="s">
         <v>240</v>
       </c>
       <c r="H56" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
         <v>242</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
         <v>243</v>
       </c>
       <c r="D57" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="E57" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="F57" t="s">
-        <v>48</v>
+        <v>25</v>
       </c>
       <c r="G57" s="1" t="s">
         <v>244</v>
       </c>
       <c r="H57" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
         <v>246</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
         <v>247</v>
       </c>
       <c r="D58" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="E58" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="F58" t="s">
-        <v>20</v>
+        <v>52</v>
       </c>
       <c r="G58" s="1" t="s">
         <v>248</v>
       </c>
       <c r="H58" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
         <v>250</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
         <v>251</v>
       </c>
       <c r="D59" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="E59" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="F59" t="s">
-        <v>48</v>
+        <v>25</v>
       </c>
       <c r="G59" s="1" t="s">
         <v>252</v>
       </c>
       <c r="H59" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
         <v>254</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
         <v>255</v>
       </c>
       <c r="D60" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="E60" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="F60" t="s">
-        <v>102</v>
+        <v>52</v>
       </c>
       <c r="G60" s="1" t="s">
         <v>256</v>
       </c>
       <c r="H60" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
         <v>258</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
         <v>259</v>
       </c>
       <c r="D61" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="E61" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="F61" t="s">
-        <v>20</v>
+        <v>106</v>
       </c>
       <c r="G61" s="1" t="s">
         <v>260</v>
       </c>
       <c r="H61" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
         <v>262</v>
       </c>
       <c r="B62" t="s">
         <v>9</v>
       </c>
       <c r="C62" t="s">
         <v>263</v>
       </c>
       <c r="D62" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="E62" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="F62" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="G62" s="1" t="s">
         <v>264</v>
       </c>
       <c r="H62" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
         <v>266</v>
       </c>
       <c r="B63" t="s">
         <v>9</v>
       </c>
       <c r="C63" t="s">
         <v>267</v>
       </c>
       <c r="D63" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="E63" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="F63" t="s">
-        <v>119</v>
+        <v>25</v>
       </c>
       <c r="G63" s="1" t="s">
         <v>268</v>
       </c>
       <c r="H63" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
         <v>270</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
         <v>271</v>
       </c>
       <c r="D64" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="E64" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="F64" t="s">
-        <v>97</v>
+        <v>123</v>
       </c>
       <c r="G64" s="1" t="s">
         <v>272</v>
       </c>
       <c r="H64" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
         <v>274</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
         <v>275</v>
       </c>
       <c r="D65" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="E65" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="F65" t="s">
-        <v>20</v>
+        <v>101</v>
       </c>
       <c r="G65" s="1" t="s">
         <v>276</v>
       </c>
       <c r="H65" t="s">
         <v>277</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
         <v>278</v>
       </c>
       <c r="B66" t="s">
         <v>9</v>
       </c>
       <c r="C66" t="s">
         <v>279</v>
       </c>
       <c r="D66" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="E66" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="F66" t="s">
-        <v>153</v>
+        <v>25</v>
       </c>
       <c r="G66" s="1" t="s">
         <v>280</v>
       </c>
       <c r="H66" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
         <v>282</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
         <v>283</v>
       </c>
       <c r="D67" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="E67" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="F67" t="s">
-        <v>102</v>
+        <v>157</v>
       </c>
       <c r="G67" s="1" t="s">
         <v>284</v>
       </c>
       <c r="H67" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
         <v>286</v>
       </c>
       <c r="B68" t="s">
         <v>9</v>
       </c>
       <c r="C68" t="s">
         <v>287</v>
       </c>
       <c r="D68" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="E68" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="F68" t="s">
-        <v>20</v>
+        <v>106</v>
       </c>
       <c r="G68" s="1" t="s">
         <v>288</v>
       </c>
       <c r="H68" t="s">
         <v>289</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
         <v>290</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
         <v>291</v>
       </c>
       <c r="D69" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="E69" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="F69" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="G69" s="1" t="s">
         <v>292</v>
       </c>
       <c r="H69" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
         <v>294</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
         <v>295</v>
       </c>
       <c r="D70" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="E70" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="F70" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="G70" s="1" t="s">
         <v>296</v>
       </c>
       <c r="H70" t="s">
         <v>297</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
         <v>298</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
         <v>299</v>
       </c>
       <c r="D71" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="E71" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="F71" t="s">
-        <v>102</v>
+        <v>39</v>
       </c>
       <c r="G71" s="1" t="s">
         <v>300</v>
       </c>
       <c r="H71" t="s">
         <v>301</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
         <v>302</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="C72" t="s">
         <v>303</v>
       </c>
       <c r="D72" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="E72" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="F72" t="s">
-        <v>119</v>
+        <v>106</v>
       </c>
       <c r="G72" s="1" t="s">
         <v>304</v>
       </c>
       <c r="H72" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
         <v>306</v>
       </c>
       <c r="B73" t="s">
         <v>9</v>
       </c>
       <c r="C73" t="s">
         <v>307</v>
       </c>
       <c r="D73" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="E73" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="F73" t="s">
+        <v>123</v>
+      </c>
+      <c r="G73" s="1" t="s">
         <v>308</v>
       </c>
-      <c r="G73" s="1" t="s">
+      <c r="H73" t="s">
         <v>309</v>
-      </c>
-[...1 lines deleted...]
-        <v>310</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
+        <v>310</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
         <v>311</v>
       </c>
-      <c r="B74" t="s">
-[...2 lines deleted...]
-      <c r="C74" t="s">
+      <c r="D74" t="s">
+        <v>37</v>
+      </c>
+      <c r="E74" t="s">
+        <v>38</v>
+      </c>
+      <c r="F74" t="s">
         <v>312</v>
-      </c>
-[...7 lines deleted...]
-        <v>308</v>
       </c>
       <c r="G74" s="1" t="s">
         <v>313</v>
       </c>
       <c r="H74" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
         <v>315</v>
       </c>
       <c r="B75" t="s">
         <v>9</v>
       </c>
       <c r="C75" t="s">
         <v>316</v>
       </c>
       <c r="D75" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="E75" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="F75" t="s">
-        <v>20</v>
+        <v>312</v>
       </c>
       <c r="G75" s="1" t="s">
         <v>317</v>
       </c>
       <c r="H75" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
         <v>319</v>
       </c>
       <c r="B76" t="s">
         <v>9</v>
       </c>
       <c r="C76" t="s">
         <v>320</v>
       </c>
       <c r="D76" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="E76" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="F76" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="G76" s="1" t="s">
         <v>321</v>
       </c>
       <c r="H76" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
         <v>323</v>
       </c>
       <c r="B77" t="s">
         <v>9</v>
       </c>
       <c r="C77" t="s">
-        <v>38</v>
+        <v>324</v>
       </c>
       <c r="D77" t="s">
-        <v>324</v>
+        <v>37</v>
       </c>
       <c r="E77" t="s">
+        <v>38</v>
+      </c>
+      <c r="F77" t="s">
+        <v>25</v>
+      </c>
+      <c r="G77" s="1" t="s">
         <v>325</v>
       </c>
-      <c r="F77" t="s">
+      <c r="H77" t="s">
         <v>326</v>
       </c>
-      <c r="G77" s="1" t="s">
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
         <v>327</v>
       </c>
-      <c r="H77" t="s">
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>17</v>
+      </c>
+      <c r="D78" t="s">
         <v>328</v>
+      </c>
+      <c r="E78" t="s">
+        <v>329</v>
+      </c>
+      <c r="F78" t="s">
+        <v>18</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>330</v>
+      </c>
+      <c r="H78" t="s">
+        <v>331</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -3446,50 +3481,51 @@
     <hyperlink ref="G53" r:id="rId52"/>
     <hyperlink ref="G54" r:id="rId53"/>
     <hyperlink ref="G55" r:id="rId54"/>
     <hyperlink ref="G56" r:id="rId55"/>
     <hyperlink ref="G57" r:id="rId56"/>
     <hyperlink ref="G58" r:id="rId57"/>
     <hyperlink ref="G59" r:id="rId58"/>
     <hyperlink ref="G60" r:id="rId59"/>
     <hyperlink ref="G61" r:id="rId60"/>
     <hyperlink ref="G62" r:id="rId61"/>
     <hyperlink ref="G63" r:id="rId62"/>
     <hyperlink ref="G64" r:id="rId63"/>
     <hyperlink ref="G65" r:id="rId64"/>
     <hyperlink ref="G66" r:id="rId65"/>
     <hyperlink ref="G67" r:id="rId66"/>
     <hyperlink ref="G68" r:id="rId67"/>
     <hyperlink ref="G69" r:id="rId68"/>
     <hyperlink ref="G70" r:id="rId69"/>
     <hyperlink ref="G71" r:id="rId70"/>
     <hyperlink ref="G72" r:id="rId71"/>
     <hyperlink ref="G73" r:id="rId72"/>
     <hyperlink ref="G74" r:id="rId73"/>
     <hyperlink ref="G75" r:id="rId74"/>
     <hyperlink ref="G76" r:id="rId75"/>
     <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>