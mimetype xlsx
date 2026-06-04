--- v0 (2025-12-06)
+++ v1 (2026-06-04)
@@ -51,1028 +51,1028 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>10576</t>
   </si>
   <si>
     <t>1995</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10576/plc_32-95.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10576/plc_32-95.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a redução da alíquota do Imposto Sobre Vendas a Varejo de Combustíveis Líquidos e Gasosos-IVV, no Município de Ubá, a partir de 1º de janeirode 1995.</t>
   </si>
   <si>
     <t>10577</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10577/plc_33-95.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10577/plc_33-95.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Estatuto dos Servidores Públicos do Município de Ubá.</t>
   </si>
   <si>
     <t>10578</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10578/plc_34-95.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10578/plc_34-95.pdf</t>
   </si>
   <si>
     <t>Altera a redação do parágrafo 1º do artigo 50 da Lei Complementar nº 001 de 31.12.90, que "dispõe sobre o Código Tributário do Municipio de Ubá".</t>
   </si>
   <si>
     <t>10579</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/</t>
+    <t>http://sapl.uba.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Institui normas de urbanismo e edificações para o município de Ubá e dá outras providências.</t>
   </si>
   <si>
     <t>10580</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10580/plc_36-95.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10580/plc_36-95.pdf</t>
   </si>
   <si>
     <t>10581</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Dirceu dos Santos Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10581/pl_01-95.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10581/pl_01-95.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a liberação dos saldos das contas inativas do Fundo de Garantia por Tempo de Serviço dos servidores cadastrados na situação "Não Optante" .</t>
   </si>
   <si>
     <t>10582</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10582/pl_02-95.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10582/pl_02-95.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de subvenção social à Sociedade Ubaense de Artes e Ofícios, desta cidade.</t>
   </si>
   <si>
     <t>10583</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10583/microsoft_word_-_lei_2570_subv_soc_bloco_carnavalesco_piranhas.doc.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10583/microsoft_word_-_lei_2570_subv_soc_bloco_carnavalesco_piranhas.doc.pdf</t>
   </si>
   <si>
     <t>Dispões sobre a concessão de Subvenção Social ao Bloco Carnavalesco Piranhas, desta cidade.</t>
   </si>
   <si>
     <t>10584</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Antônio Carlos Jacob</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10584/pl_05-95.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10584/pl_05-95.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre estabelecimentos comerciais e normas de comercialização de tinta industrial em apresentação spray, solventes (thiner) e do produto conhecido como 'cola de sapateiro', no Municipio de Ubá.</t>
   </si>
   <si>
     <t>10585</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10585/pl_06-95.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10585/pl_06-95.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de subvenção social às entidades que menciona.</t>
   </si>
   <si>
     <t>10586</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10586/pl_07-95.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10586/pl_07-95.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de subvenção social à Associação Ubaense de Paraplégicos, desta cidade.</t>
   </si>
   <si>
     <t>10587</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Ademir de Paula</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10587/pl_08-95.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10587/pl_08-95.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de Rua Américo Camilo de Almeida a logradouro público desta cidade'.</t>
   </si>
   <si>
     <t>10588</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10588/pl_09-95.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10588/pl_09-95.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da denominação de Rua Geraldo Guiducci a logradouro público desta cidade.</t>
   </si>
   <si>
     <t>10589</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10589/pl_10-95.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10589/pl_10-95.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública Municipal o Grupo Sanatório Geral.</t>
   </si>
   <si>
     <t>10590</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10590/pl_11-95.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10590/pl_11-95.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de subvenção social ao Grupo Sanatório Geral, desta cidade.</t>
   </si>
   <si>
     <t>10591</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10591/pl_12-95.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10591/pl_12-95.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei nº 2.248, de 30.03.92, que declara de Utilidade Pública Municipal a Associação de Moradores do Bairro da Luz, Agroceres e adjacências.</t>
   </si>
   <si>
     <t>10592</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10592/pl_13-95.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10592/pl_13-95.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de Auxílio Financeiro à Associação de Pais e Amigos dos Excepcionais/APAE/Ubá.</t>
   </si>
   <si>
     <t>10593</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Câmara Municipal de Ubá</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10593/pl_14-95.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10593/pl_14-95.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de Rua Erotides Neiva Campomizzi a logradouro público desta cidade.</t>
   </si>
   <si>
     <t>10594</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10594/pl15-95.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10594/pl15-95.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir créditor especiais no orçamento do Município de Ubá.</t>
   </si>
   <si>
     <t>10595</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10595/pl16-95.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10595/pl16-95.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de Subvenção Social a Associaçao dos Corredores de Rua de Ubá/MG"</t>
   </si>
   <si>
     <t>10596</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Geraldo Bicalho Calçado</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10596/pl_17-95.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10596/pl_17-95.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública Municipal o Clube do Cavalo de Ubá, com sede nesta cidade.</t>
   </si>
   <si>
     <t>10597</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10597/pl_18-95.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10597/pl_18-95.pdf</t>
   </si>
   <si>
     <t>Estabelece as diretrizes gerais para a elaboração do Orçamento do Município para o exercício de 1996.</t>
   </si>
   <si>
     <t>10598</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10598/pl_19-95.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10598/pl_19-95.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de Subvenção Social ao Conselho Central de Uba da Sociedade São Vicente de Paulo do Brasil_x000D_
 .</t>
   </si>
   <si>
     <t>10599</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10599/pl_20-95.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10599/pl_20-95.pdf</t>
   </si>
   <si>
     <t>Estabelece normas para a comercialização e acondicionamento de pneus no Municipio de Ubá.</t>
   </si>
   <si>
     <t>10603</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Célio Botaro</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10603/pl_21-95.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10603/pl_21-95.pdf</t>
   </si>
   <si>
     <t>Dispoe sobre a isenção do pagamento de IPTU-Imposto Predial e Territorial Urbano no Municipio de Ubá, a classe de contribuintes que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>10604</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10604/pl_22-95.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10604/pl_22-95.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública Municipal o UBÁ TAEKWONDO CLUBE, com sede nesta cidade.</t>
   </si>
   <si>
     <t>10605</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10605/pl_23-95.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10605/pl_23-95.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública Municipal a Ação Social da Igreja Evangélica Assembléia de Deus, em Ubá, Minas Gerais (ASADUMG), com sede nesta cidade.</t>
   </si>
   <si>
     <t>10606</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10606/pl_24-95.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10606/pl_24-95.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a isenção do pagamento de IPTU lmposto Predial e Territorial Urbano no Municipio de Ubá, a classe de contribuintes que menciona.</t>
   </si>
   <si>
     <t>10607</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10607/pl_25-95.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10607/pl_25-95.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Municipal nº 2.574, de 31 de março de 1995.  (Subvenção à Associação   dos Paraplégicos).</t>
   </si>
   <si>
     <t>10617</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10617/pl_26-95.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10617/pl_26-95.pdf</t>
   </si>
   <si>
     <t>Altera a a redação de dispositivos da Lei Municipal n9 1.095, de 17 de março de 1976, que institui o Código de Posturas do Municipio de Ubá.</t>
   </si>
   <si>
     <t>10620</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10620/pl_27-95.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10620/pl_27-95.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de Subvenção Social à Liga Operária Beneficente de Ubá.</t>
   </si>
   <si>
     <t>10621</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10621/pl_28-95.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10621/pl_28-95.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de Subvenção Social, neste exercício, à Sociedade Ubaense de Congados Nossa Senhora do Rosário.</t>
   </si>
   <si>
     <t>10622</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>Wilian Fernandes Cabral</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10622/pl_29-95.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10622/pl_29-95.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de Rua José Amaral a logradouro público desta cidade.</t>
   </si>
   <si>
     <t>10623</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10623/pl_30-95.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10623/pl_30-95.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de Rua José Doriguetto a logradouro publico desta cidade.</t>
   </si>
   <si>
     <t>10624</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10624/pl_31-95.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10624/pl_31-95.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de Rua José Gravina – “Paulista”, a logradouro público desta cidade.</t>
   </si>
   <si>
     <t>10625</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10625/pl_32-95.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10625/pl_32-95.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de Rua José Bernardo Maciel –‘’Pracinha”, a logradouro público desta cidade.</t>
   </si>
   <si>
     <t>10637</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10637/pl_33-95.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10637/pl_33-95.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Ubá a celebrar como concedente, termos de concessão de uso com as Associações de Moradores dos Bairros Cristo Redentor e Xangrilá desta cidade.</t>
   </si>
   <si>
     <t>10638</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10638/pl_34-95.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10638/pl_34-95.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de Rua Pedro Eugênio a logradouro público desta cidade.</t>
   </si>
   <si>
     <t>10639</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10639/pl_35-95.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10639/pl_35-95.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de Vila Celina Baquizo Moreira a logradouro público desta cidade.</t>
   </si>
   <si>
     <t>10640</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10640/pl_36-95.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10640/pl_36-95.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o pagamento de despesas sob o regime de adiantamento na Prefeitura Municipal de Ubá</t>
   </si>
   <si>
     <t>10643</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10643/pl_37-95.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10643/pl_37-95.pdf</t>
   </si>
   <si>
     <t>Dispõe sobree a denominação de Carlos Teixeira de Siqueira, a logradouro publico desta cidade.</t>
   </si>
   <si>
     <t>10644</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10644/pl_38-95.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10644/pl_38-95.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de Rua Nicolino Teixeira Soares a logradouro público desta cidade.</t>
   </si>
   <si>
     <t>10645</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10645/pl_39-95.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10645/pl_39-95.pdf</t>
   </si>
   <si>
     <t>Oficializa a denominação de Vila Oliveira a logradouro público desta cidade.</t>
   </si>
   <si>
     <t>10646</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10646/pl_40-95.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10646/pl_40-95.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Ubá a celebrar, como concedente, Termo de Concessão de Uso com a Associação de Moradores e Amigos do Bairro Jardim Inês Groppo.</t>
   </si>
   <si>
     <t>10650</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10650/pl_41-95.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10650/pl_41-95.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Ubá a assumir despesas com o patrocínio da Associação dos Corredores de Rua de Ubá.</t>
   </si>
   <si>
     <t>10663</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10663/pl_42-95.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10663/pl_42-95.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Púbica Municipal o Comercial Futebol clube, com sede nesta cidade.</t>
   </si>
   <si>
     <t>10664</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>Geraldo Bicalho Calçado, Luiz Tárcísio Peixoto Guimarães</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10664/pl_43-95.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10664/pl_43-95.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública Municipal a Associação do Trabalhadores, Aposentados e Pensionistas de Ubá, com sede nesta cidade.</t>
   </si>
   <si>
     <t>10665</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10665/pl_44-95.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10665/pl_44-95.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Ubá a realizar despesas com festa comunitária e torneio leiteiro do Distrito de Ubari.</t>
   </si>
   <si>
     <t>10666</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10666/pl_45-95.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10666/pl_45-95.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de Auxílio Financeiro ao Grupo de Treinamento e Sobrevivência, desta cidade.</t>
   </si>
   <si>
     <t>10667</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10667/pl_46-95.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10667/pl_46-95.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Ubá a participar de consórcio Intermunicipal de Saúde.</t>
   </si>
   <si>
     <t>10668</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10668/pl_47-95.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10668/pl_47-95.pdf</t>
   </si>
   <si>
     <t>Autoriza a doação dos equipamentos que menciona à E. E. Deputado Carlos Peixoto Filho, desta cidade.</t>
   </si>
   <si>
     <t>10669</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10669/pl_48-95.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10669/pl_48-95.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Ubá a celebrar, como concedente, Termo de concessão de Uso com a Associação de Moradores e Amigos do Bairro da Vila Casal.</t>
   </si>
   <si>
     <t>10670</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10670/pl_49-95.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10670/pl_49-95.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de Subvenção Social ao Clube de Castores de Ubá, na forma e para o fim que menciona.</t>
   </si>
   <si>
     <t>10671</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10671/pl_50-95.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10671/pl_50-95.pdf</t>
   </si>
   <si>
     <t>Altera a redação do art. 1o da Lei Municipal n º 2.462, de 20 de setembro de 1993, e dá outras providências.</t>
   </si>
   <si>
     <t>10685</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>Paulo César Raymundo</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10685/pl_51-95.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10685/pl_51-95.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de Rua José Jacinto Vieira a logradouro público desta cidade.</t>
   </si>
   <si>
     <t>10686</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>José de Paula Sobrinho</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10686/pl_52-95.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10686/pl_52-95.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública Municipal o Movimento Comunitário São José, com sede nesta cidade.</t>
   </si>
   <si>
     <t>10687</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10687/pl_53-95.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10687/pl_53-95.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de Rua Orlando Teixeira a logradouro público desta cidade.</t>
   </si>
   <si>
     <t>10772</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>Sebastião Antonietto</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10772/pl_54-95.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10772/pl_54-95.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de Rua Margarida Tereza de Abreu a logradouro público desta cidade.</t>
   </si>
   <si>
     <t>10773</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10773/pl_55-95.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10773/pl_55-95.pdf</t>
   </si>
   <si>
     <t>Autoriza o uso de transformadores de energia de propriedade do Município por particulares.</t>
   </si>
   <si>
     <t>10774</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10774/pl_56-95.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10774/pl_56-95.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município a celebrar Termo de Permissão de Uso com móveis Noveli Ltda.</t>
   </si>
   <si>
     <t>10813</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10813/mensagem_pl_57_58_59.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10813/mensagem_pl_57_58_59.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e fixa a Despesa para o exercício de 1996.</t>
   </si>
   <si>
     <t>10814</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10814/mensagem_pl_57_58_59.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10814/mensagem_pl_57_58_59.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre concessão de  Subvenções e/ou Auxílios</t>
   </si>
   <si>
     <t>10815</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10815/mensagem_pl_57_58_59.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10815/mensagem_pl_57_58_59.pdf</t>
   </si>
   <si>
     <t>Aprova o Plano Plurianual do Município de Ubá para o triênio 1996 a 1998,</t>
   </si>
   <si>
     <t>10816</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10816/pl_60-95.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10816/pl_60-95.pdf</t>
   </si>
   <si>
     <t>Ratifica Protocolo de lntenções celebrado entre o Município de Ubá e as famílias Soares Mol e Brandão Teixeira com vistas ao prolongamento da_x000D_
 Av. Beira Rio, a partir da Rodovia MGT447.</t>
   </si>
   <si>
     <t>10817</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>Luiz Tárcísio Peixoto Guimarães</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10817/pl_61-95.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10817/pl_61-95.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a oficialização da denominação de José Giacóia, da Rua 4 do prolongamento do Bairro Santo Antônio.</t>
   </si>
   <si>
     <t>10818</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10818/pl_62-95.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10818/pl_62-95.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de Rua Lenir Guizilini de Andrade a logradouro público desta cidade.</t>
   </si>
   <si>
     <t>10819</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>Wilian Fernandes Cabral, Benjamin Fortunato Lopes, Geraldo Bicalho Calçado, Itamar dos Santos, Januário Moreira Guiducci</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10819/pl_63-95.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10819/pl_63-95.pdf</t>
   </si>
   <si>
     <t>Autoriza o Prefeito Municipal a permitir o uso do imóvel público que menciona, e dá outras providências.</t>
   </si>
   <si>
     <t>10820</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10820/pl_64-95.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10820/pl_64-95.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a afixação de quadro com os horários de atendimento médico nas Unidades de Saúde do Município de Ubá.</t>
   </si>
   <si>
     <t>10821</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10821/pl_65-95.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10821/pl_65-95.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a oficialização da denominação de Agostinho Marques a logradouro público desta cidade.</t>
   </si>
   <si>
     <t>10822</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10822/pl_66-95.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10822/pl_66-95.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de Rua "Nilton Chinelo" a logradouro público desta cidade.</t>
   </si>
   <si>
     <t>10823</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10823/pl_67-95.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10823/pl_67-95.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Ubá a contratar operação de crédito junto ao Sistema Financeiro Nacional.</t>
   </si>
   <si>
     <t>10824</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10824/pl_68-95.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10824/pl_68-95.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município a adquirir, por meio de doação com encargos, faixa de terras pertencente ao espólio de Rubens Groppo.</t>
   </si>
   <si>
     <t>10825</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10825/pl_69-95.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10825/pl_69-95.pdf</t>
   </si>
   <si>
     <t>Autoriza a cessão de servidores públicos municipais à Secretaria de Estado da Saúde de Minas Gerais.</t>
   </si>
   <si>
     <t>10826</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10826/pl_70-95.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10826/pl_70-95.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município a doar terreno ao Estado de Minas Gerais, para instalação do Programa Curumim.</t>
   </si>
   <si>
     <t>10827</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>Januário Moreira Guiducci</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10827/pl_71-95.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10827/pl_71-95.pdf</t>
   </si>
   <si>
     <t>Estabelece normas para a apresentação de Projetos de Lei dispondo sobre a denominação de logradouros públicos no município de Ubá.</t>
   </si>
   <si>
     <t>10828</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>Autoriza a concessão de Subvenção Social neste exercício, à Comissão Coordenadora de Assistência ao condenado e Família- COORDACO, deste Município, e dá outras providências</t>
   </si>
   <si>
     <t>10829</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10829/pl_73-95.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10829/pl_73-95.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Ubá a celebrar, como concedente, Termo de Concessão de Uso com Grêmio Recreativo Escola de Samba Unidos do São Domingos, desta cidade.</t>
   </si>
   <si>
     <t>10830</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10830/pl_74-95.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10830/pl_74-95.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Escola Municipal Governador Levindo Ozanam Coelho, no CAIC- Centro de Atenção Integral à Criança e ao Adolescente.</t>
   </si>
   <si>
     <t>10831</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10831/pl_74-95.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10831/pl_74-95.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de Rua Antônio Parma Duriguêtto a logradouro público desta cidade.</t>
   </si>
   <si>
     <t>10843</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10843/pl_76-95.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10843/pl_76-95.pdf</t>
   </si>
   <si>
     <t>Autoriza o município a conceder isenção de ISSQN, na forma e para o fim que menciona.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1379,68 +1379,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10576/plc_32-95.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10577/plc_33-95.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10578/plc_34-95.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10580/plc_36-95.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10581/pl_01-95.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10582/pl_02-95.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10583/microsoft_word_-_lei_2570_subv_soc_bloco_carnavalesco_piranhas.doc.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10584/pl_05-95.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10585/pl_06-95.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10586/pl_07-95.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10587/pl_08-95.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10588/pl_09-95.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10589/pl_10-95.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10590/pl_11-95.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10591/pl_12-95.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10592/pl_13-95.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10593/pl_14-95.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10594/pl15-95.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10595/pl16-95.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10596/pl_17-95.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10597/pl_18-95.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10598/pl_19-95.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10599/pl_20-95.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10603/pl_21-95.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10604/pl_22-95.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10605/pl_23-95.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10606/pl_24-95.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10607/pl_25-95.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10617/pl_26-95.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10620/pl_27-95.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10621/pl_28-95.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10622/pl_29-95.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10623/pl_30-95.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10624/pl_31-95.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10625/pl_32-95.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10637/pl_33-95.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10638/pl_34-95.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10639/pl_35-95.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10640/pl_36-95.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10643/pl_37-95.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10644/pl_38-95.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10645/pl_39-95.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10646/pl_40-95.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10650/pl_41-95.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10663/pl_42-95.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10664/pl_43-95.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10665/pl_44-95.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10666/pl_45-95.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10667/pl_46-95.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10668/pl_47-95.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10669/pl_48-95.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10670/pl_49-95.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10671/pl_50-95.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10685/pl_51-95.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10686/pl_52-95.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10687/pl_53-95.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10772/pl_54-95.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10773/pl_55-95.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10774/pl_56-95.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10813/mensagem_pl_57_58_59.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10814/mensagem_pl_57_58_59.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10815/mensagem_pl_57_58_59.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10816/pl_60-95.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10817/pl_61-95.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10818/pl_62-95.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10819/pl_63-95.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10820/pl_64-95.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10821/pl_65-95.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10822/pl_66-95.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10823/pl_67-95.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10824/pl_68-95.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10825/pl_69-95.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10826/pl_70-95.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10827/pl_71-95.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10829/pl_73-95.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10830/pl_74-95.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10831/pl_74-95.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10843/pl_76-95.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10576/plc_32-95.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10577/plc_33-95.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10578/plc_34-95.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10580/plc_36-95.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10581/pl_01-95.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10582/pl_02-95.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10583/microsoft_word_-_lei_2570_subv_soc_bloco_carnavalesco_piranhas.doc.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10584/pl_05-95.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10585/pl_06-95.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10586/pl_07-95.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10587/pl_08-95.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10588/pl_09-95.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10589/pl_10-95.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10590/pl_11-95.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10591/pl_12-95.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10592/pl_13-95.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10593/pl_14-95.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10594/pl15-95.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10595/pl16-95.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10596/pl_17-95.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10597/pl_18-95.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10598/pl_19-95.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10599/pl_20-95.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10603/pl_21-95.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10604/pl_22-95.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10605/pl_23-95.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10606/pl_24-95.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10607/pl_25-95.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10617/pl_26-95.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10620/pl_27-95.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10621/pl_28-95.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10622/pl_29-95.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10623/pl_30-95.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10624/pl_31-95.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10625/pl_32-95.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10637/pl_33-95.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10638/pl_34-95.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10639/pl_35-95.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10640/pl_36-95.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10643/pl_37-95.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10644/pl_38-95.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10645/pl_39-95.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10646/pl_40-95.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10650/pl_41-95.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10663/pl_42-95.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10664/pl_43-95.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10665/pl_44-95.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10666/pl_45-95.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10667/pl_46-95.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10668/pl_47-95.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10669/pl_48-95.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10670/pl_49-95.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10671/pl_50-95.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10685/pl_51-95.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10686/pl_52-95.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10687/pl_53-95.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10772/pl_54-95.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10773/pl_55-95.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10774/pl_56-95.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10813/mensagem_pl_57_58_59.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10814/mensagem_pl_57_58_59.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10815/mensagem_pl_57_58_59.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10816/pl_60-95.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10817/pl_61-95.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10818/pl_62-95.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10819/pl_63-95.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10820/pl_64-95.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10821/pl_65-95.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10822/pl_66-95.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10823/pl_67-95.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10824/pl_68-95.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10825/pl_69-95.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10826/pl_70-95.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10827/pl_71-95.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10829/pl_73-95.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10830/pl_74-95.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10831/pl_74-95.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1995/10843/pl_76-95.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H81"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="109.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="136.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="135.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="181.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>