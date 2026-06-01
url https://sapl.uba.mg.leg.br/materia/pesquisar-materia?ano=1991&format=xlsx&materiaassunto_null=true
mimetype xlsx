--- v0 (2026-02-08)
+++ v1 (2026-06-01)
@@ -51,1527 +51,1527 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>9117</t>
   </si>
   <si>
     <t>1991</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/</t>
+    <t>http://sapl.uba.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Aprova o Plano Diretor de Desenvolvimento Urbano de Ubá - PDDU e dá outras providências.</t>
   </si>
   <si>
     <t>9118</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Institui normas de urbanismo e edificações para o Município de Ubá e dá outras providências.</t>
   </si>
   <si>
     <t>9119</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9119/msgpl.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9119/msgpl.pdf</t>
   </si>
   <si>
     <t>Altera a redação do parágrafo único do artigo 25 e o Anexo IV da Lei Complementar nº 02, de 23 de janeiro de 1991.</t>
   </si>
   <si>
     <t>9249</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9249/msgplc.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9249/msgplc.pdf</t>
   </si>
   <si>
     <t>Altera redação do item V do Anexo II da Lei Complementar nº 044/91, de 25.07.91, e dá outras providências.</t>
   </si>
   <si>
     <t>9120</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Altera a redação e suspende temporariamente, a vigência de disposições da Lei Complementar nº 004/91, de 25 de julho de 1991.</t>
   </si>
   <si>
     <t>9121</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Altera a redação do art. 81, da Lei Complementar nº 001, de 31.12.90, que "dispõe sobre o Código Tributário do Município de Ubá", acrescenta parágrafos ao mesmo artigo e dá outras providências.</t>
   </si>
   <si>
     <t>9122</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9122/projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9122/projeto.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Complementar nº 004/91, de 25.07.91 e contém outras disposições.</t>
   </si>
   <si>
     <t>9246</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9246/projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9246/projeto.pdf</t>
   </si>
   <si>
     <t>Acrescenta dispositivos ao Art. 27, da Lei Complementar nº 004/91, de 25.07.91.</t>
   </si>
   <si>
     <t>9247</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9247/msgpl.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9247/msgpl.pdf</t>
   </si>
   <si>
     <t>Cria cargo no Quadro de Comissionados do Quadro de Servidores Públicos do Município de Ubá.</t>
   </si>
   <si>
     <t>9248</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9248/msgplc.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9248/msgplc.pdf</t>
   </si>
   <si>
     <t>9123</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9123/msgpl.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9123/msgpl.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir Crédito Especial no Orçamento Vigente, até o limite e para o fim que menciona.</t>
   </si>
   <si>
     <t>9124</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9124/msgpl.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9124/msgpl.pdf</t>
   </si>
   <si>
     <t>Estabelece normas para a fixação do vencimento básico e da remuneração dos níveis e graus dos cargos e das funções públicas do Quadro dos Servidores Públicos do Município de Ubá e dá outras providências.</t>
   </si>
   <si>
     <t>9125</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9125/msgpl.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9125/msgpl.pdf</t>
   </si>
   <si>
     <t>Acrescenta os incisos III e IV ao Parágrafo Segundo da Lei Municipal nº 2.146, de 31 de janeiro de 1991.</t>
   </si>
   <si>
     <t>9135</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9135/msgpl.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9135/msgpl.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a contratar elementos por prazo determinado, para o fim que especifica, e dá outras providências.</t>
   </si>
   <si>
     <t>9136</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9136/msgpl.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9136/msgpl.pdf</t>
   </si>
   <si>
     <t>Acrescenta parágrafo ao art. 1º, da Lei Municipal nº 2.104, de 18.10.90.</t>
   </si>
   <si>
     <t>9137</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9137/projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9137/projeto.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão do Título de Personalidade Ubaense do Ano ao Vereador Dr. Miguel Poggiali Gasparoni e contém outras disposições.</t>
   </si>
   <si>
     <t>9138</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9138/msgpl.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9138/msgpl.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a celebrar Termo de Autorização e de Responsabilidade Mútua com o Senhor Pedro Leite da Silva, junto à Companhia Força e Luz Cataguazes-Leopoldina, para o fim que especifica, e dá outras providências.</t>
   </si>
   <si>
     <t>9139</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9139/projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9139/projeto.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de Vila Clarismundo da Rocha Marliére a logradouro público desta cidade.</t>
   </si>
   <si>
     <t>9140</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9140/msgpl.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9140/msgpl.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a celebrar Termo de Convênio com a Faculdade de Filosofia, Ciências e Letras de Ubá, para concessão de estágio técnico-profissional na Prefeitura a alunos carentes interessados da Faculdade, e dá outras providências.</t>
   </si>
   <si>
     <t>9141</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9141/projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9141/projeto.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de "Henrique Parma" a logradouro público desta cidade.</t>
   </si>
   <si>
     <t>9142</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9142/msgpl.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9142/msgpl.pdf</t>
   </si>
   <si>
     <t>Concede auxílio financeiro, neste exercício, à Sociedade Beneficente "Anália Franco", deste Município, abre Crédito Especial e dá outras providências.</t>
   </si>
   <si>
     <t>9143</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9143/msgpl.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9143/msgpl.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a conceder auxílio financeiro à Associação das Escolas de Samba e Blocos de Ubá para o fim que especifica, abre Crédito Especial e dá outras providências.</t>
   </si>
   <si>
     <t>9144</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9144/msgpl.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9144/msgpl.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a conceder auxílio financeiro ao Esperanto Klubo "João Ernesto", deste Município, para o fim que especifica, abre Crédito Especial e dá outras providências.</t>
   </si>
   <si>
     <t>9145</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9145/projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9145/projeto.pdf</t>
   </si>
   <si>
     <t>Altera redação de dispositivos da Lei Municipal nº 1.749, de 29.10.86.</t>
   </si>
   <si>
     <t>9146</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9146/msgpl.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9146/msgpl.pdf</t>
   </si>
   <si>
     <t>Concede auxílio financeiro, neste exercício, à Liga Operária Beneficente de Ubá, abre Crédito Especial e dá outras providências.</t>
   </si>
   <si>
     <t>9147</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9147/msgpl.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9147/msgpl.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a conceder adiantamento do vencimento a servidor beneficiário do auxílio-doença do IPSEMG - Instituto de Previdência dos Servidores do Estado de Minas Gerais, nas circunstâncias que menciona.</t>
   </si>
   <si>
     <t>9148</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9148/projeto_2.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9148/projeto_2.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre concessão de isenção e anistia do pagamento do IPTU-Imposto Predial e Territorial Urbano, na forma que menciona, e dá outras providências.</t>
   </si>
   <si>
     <t>9149</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9149/msgpl.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9149/msgpl.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder Executivo Municipal a subsidiar despesas de transporte de estudantes matriculados em cursos superiores de Faculdades dos Municípios de Visconde do Rio Branco e Juiz de Fora, MG, e contém outras disposições.</t>
   </si>
   <si>
     <t>9150</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9150/msgpl.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9150/msgpl.pdf</t>
   </si>
   <si>
     <t>Concede auxílio financeiro, neste exercício, a Etiene Marcelo Caneschi Matos, organizador da COPA TOKO DE MOTOCROSS, a realizar-se neste Município, abre Crédito Especial e dá outras providências.</t>
   </si>
   <si>
     <t>9151</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9151/msgpl.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9151/msgpl.pdf</t>
   </si>
   <si>
     <t>Concede auxílio financeiro, neste exercício, ao IBEU-Instituto Cultural Brasil-Estados Unidos deste Município, para o fim que especifica, abre Crédito Especial e dá outras providências.</t>
   </si>
   <si>
     <t>9152</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9152/msgpl.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9152/msgpl.pdf</t>
   </si>
   <si>
     <t>Concede auxílio financeiro, neste exercício, à Associação de Pais e Amigos do Colégio Sagrado Coração de Maria, deste Município, para o fim que especifica, abre Crédito Especial e dá outras providências.</t>
   </si>
   <si>
     <t>9153</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9153/projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9153/projeto.pdf</t>
   </si>
   <si>
     <t>Cria e confere comendas à Personalidades.</t>
   </si>
   <si>
     <t>9154</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9154/projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9154/projeto.pdf</t>
   </si>
   <si>
     <t>Altera a redação do Art. 1º, da Lei Municipal nº 2.139, de 28.12.90.</t>
   </si>
   <si>
     <t>9155</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9155/msgpl.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9155/msgpl.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a implantação do Sistema de Taxímetro no Município de Ubá.</t>
   </si>
   <si>
     <t>9156</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9156/projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9156/projeto.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de Antonio Lopes de Miranda - "Perpétuo", a logradouro público desta cidade.</t>
   </si>
   <si>
     <t>9157</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9157/projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9157/projeto.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre colocação de livro de queixas, reclamações e sugestões em todos os órgãos públicos, Federal, Estadual, Municipal e Hospitais, com sede no Município de Ubá.</t>
   </si>
   <si>
     <t>9158</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9158/projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9158/projeto.pdf</t>
   </si>
   <si>
     <t>Disciplina horário para carga e descarga no Município de Ubá.</t>
   </si>
   <si>
     <t>9159</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9159/msgpl.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9159/msgpl.pdf</t>
   </si>
   <si>
     <t>Concede auxílio financeiro, neste exercício, à Comissão Coordenadora de Assistência ao Condenado e Família - COORDACO, deste Município, abre Crédito Especial e dá outras providências.</t>
   </si>
   <si>
     <t>9160</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9160/msgpl.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9160/msgpl.pdf</t>
   </si>
   <si>
     <t>Autoriza a Prefeitura Municipal de Ubá a celebrar Termo de Convênio com o Centro Educacional Menino Jesus, da APAE/UBÁ, para fins de cooperação mútua, e dá outras providências.</t>
   </si>
   <si>
     <t>9161</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9161/msgpl.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9161/msgpl.pdf</t>
   </si>
   <si>
     <t>Autoriza a Prefeitura Municipal de Ubá a celebrar Termos de Convênio, respectivamente, com a Sociedade Musical de Beneficência e Cultura "22 de Maio" e com a Sociedade Musical "Sagrado Coração de Jesus", deste Município, e dá outras providências.</t>
   </si>
   <si>
     <t>9162</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9162/msgpl.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9162/msgpl.pdf</t>
   </si>
   <si>
     <t>Concede suplementação de Subvenção Social, neste exercício, à ABC-Associação Beneficente Católica, deste Município, para o fim que menciona, e dá outras providências.</t>
   </si>
   <si>
     <t>9163</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9163/projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9163/projeto.pdf</t>
   </si>
   <si>
     <t>Altera a denominação da LEI Nº 1536 de 04.08.1982 revoga seus dispositivos e dá outras providências.</t>
   </si>
   <si>
     <t>9164</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9164/projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9164/projeto.pdf</t>
   </si>
   <si>
     <t>Altera a redação do Art. 1º, da Lei Municipal º 2.135, de 28.12.90.</t>
   </si>
   <si>
     <t>9165</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9165/projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9165/projeto.pdf</t>
   </si>
   <si>
     <t>Altera a denominação de Escola Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>9166</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9166/projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9166/projeto.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de Rua NUNCIATA CANESCHI, a logradouro público desta cidade.</t>
   </si>
   <si>
     <t>9167</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9167/projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9167/projeto.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a celebrar Termo de Autorização e de Responsabilidade Mútua com a Igreja Imaculada Conceição, da Comunidade de Ubeba, e com a Igreja Presbiteriana de Ubá, da comunidade do Campo de Aviação, junto à Companhia Força e Luz Cataguazes-Leopoldina, para os fins que especifica, e dá outras providências.</t>
   </si>
   <si>
     <t>9168</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9168/projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9168/projeto.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de João Batista Pereira a logradouro público desta cidade.</t>
   </si>
   <si>
     <t>9173</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9173/msgpl.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9173/msgpl.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a adquirir, por doação, parte integrante de imóvel pertencente a Sebastião Martins Filho e sua mulher, no Distrito de Miragaia, deste Município, para o fim que menciona, e dá outras providências.</t>
   </si>
   <si>
     <t>9174</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9174/projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9174/projeto.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de José Vieira a logradouro público desta cidade.</t>
   </si>
   <si>
     <t>9175</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9175/msgpl.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9175/msgpl.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao art. 2º da Lei Municipal nº 597, de 17 de junho de 1964.</t>
   </si>
   <si>
     <t>9176</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9176/msgpl.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9176/msgpl.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Ubá a receber, em doação, terras pertencentes ao patrimônio da Arquidiocese de Mariana no Distrito de Miragaia, deste Município, e dá outras providências.</t>
   </si>
   <si>
     <t>9177</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9177/msgpl.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9177/msgpl.pdf</t>
   </si>
   <si>
     <t>Estabelece diretrizes gerais para elaboração do Orçamento do Município para o exercício de 1992.</t>
   </si>
   <si>
     <t>9178</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9178/projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9178/projeto.pdf</t>
   </si>
   <si>
     <t>Altera a redação do Inciso II, do Art. 31, da Lei Complementar nº 004/91, de 25.07.91.</t>
   </si>
   <si>
     <t>9179</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9179/projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9179/projeto.pdf</t>
   </si>
   <si>
     <t>Altera a redação do item V, do Anexo II, da Lei Complementar nº 004/91, de 25.07.91.</t>
   </si>
   <si>
     <t>9180</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9180/msgpl.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9180/msgpl.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Ubá a indenizar proprietário de imóvel demolido em virtude de interesse público.</t>
   </si>
   <si>
     <t>9181</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9181/msgpl.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9181/msgpl.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a doar materiais resultantes da demolição de escolas municipais a entidades assistenciais, associações comunitárias e demais entidades filantrópicas, na forma que menciona.</t>
   </si>
   <si>
     <t>9182</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9182/projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9182/projeto.pdf</t>
   </si>
   <si>
     <t>Altera redação do Art. 3º, da Lei nº 1.751, de 11.11.86.</t>
   </si>
   <si>
     <t>9183</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9183/projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9183/projeto.pdf</t>
   </si>
   <si>
     <t>Estabelece prazo para envio do Projeto de Lei Orçamentária à Câmara Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>9184</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9184/projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9184/projeto.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública Municipal o Sindicato Rural de Ubá.</t>
   </si>
   <si>
     <t>9185</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9185/msgpl.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9185/msgpl.pdf</t>
   </si>
   <si>
     <t>Institui o Fundo Municipal de Saúde de Ubá, e dá outras providências.</t>
   </si>
   <si>
     <t>9186</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9186/msgpl.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9186/msgpl.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Ubá a realizar despesas com as comemorações do Sesquicentenário de instalação da Paróquia de São Januário de Ubá.</t>
   </si>
   <si>
     <t>9187</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9187/msgpl.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9187/msgpl.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal nº 2.171, de 10 de junho de 1991.</t>
   </si>
   <si>
     <t>9188</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9188/projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9188/projeto.pdf</t>
   </si>
   <si>
     <t>Altera denominação de Escola Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>9189</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9189/projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9189/projeto.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de MONSENHOR LINCOLN RAMOS  a logradouro público desta cidade.</t>
   </si>
   <si>
     <t>9190</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9190/projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9190/projeto.pdf</t>
   </si>
   <si>
     <t>Oficializa denominação de logradouro público do Bairro San Raphael, desta cidade.</t>
   </si>
   <si>
     <t>9191</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9191/projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9191/projeto.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública Municipal a Fundação Antônio Frederico Ozanam-FAFO.</t>
   </si>
   <si>
     <t>9192</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9192/parecer_coftc_4.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9192/parecer_coftc_4.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa para o exercício de 1992.</t>
   </si>
   <si>
     <t>9193</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9193/projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9193/projeto.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública Municipal o Departamento de Assistência Médico Social-DAMES da Loja Maçônica Fraternidade Ubaense, com sede nesta cidade.</t>
   </si>
   <si>
     <t>9194</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9194/msgpl.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9194/msgpl.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a celebrar Termo Aditivo ao Convênio celebrado em 31.07.91, entre o Instituto Estadual de Florestas de Minas Gerais - IEF/MG, Empresa de Assistência Técnica e Extensão Rural de Minas Gerais - EMATER/MG e Prefeito Municipal de Ubá.</t>
   </si>
   <si>
     <t>9195</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9195/msgpl.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9195/msgpl.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a doar lotes do terreno que menciona a munícipes que atendam às exigências.</t>
   </si>
   <si>
     <t>9196</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9196/msgpl.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9196/msgpl.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Ubá a celebrar Termo de Renovação de Convênio com o Estado de Minas Gerais, através da Secretaria de Estado da Educação, objetivando a continuidade de funcionamento de uma Unidade de Estudos Supletivos-UES, neste Município.</t>
   </si>
   <si>
     <t>9197</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9197/projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9197/projeto.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de SEBASTIÃO MIQUELITO,  a logradouro público desta cidade e dá outras providências.</t>
   </si>
   <si>
     <t>9198</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9198/projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9198/projeto.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de RUA LIONS a logradouro público desta cidade.</t>
   </si>
   <si>
     <t>9199</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9199/projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9199/projeto.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de RAFAEL FAÊDA, a logradouro público desta cidade, e dá outras providências.</t>
   </si>
   <si>
     <t>9200</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9200/projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9200/projeto.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de AVENIDA LUIZ PARMA,  a logradouro público desta cidade.</t>
   </si>
   <si>
     <t>9201</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9201/projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9201/projeto.pdf</t>
   </si>
   <si>
     <t>Proíbe a alteração de denominação oficial de logradouros, escolas e outros bens públicos no Município de Ubá.</t>
   </si>
   <si>
     <t>9202</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9202/projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9202/projeto.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de Rua Dezidério Zanelli a logradouro público.</t>
   </si>
   <si>
     <t>9203</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9203/msgpl.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9203/msgpl.pdf</t>
   </si>
   <si>
     <t>Desafeta bem público municipal e permite o seu uso pela Cooperativa dos Produtores Rurais de Ubá.</t>
   </si>
   <si>
     <t>9204</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9204/msg.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9204/msg.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação do Centro de Educação de Ubá.</t>
   </si>
   <si>
     <t>9205</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9205/projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9205/projeto.pdf</t>
   </si>
   <si>
     <t>Dá denominação de ALVIMAR MIQUELITO, a logradouro público desta cidade e contém outras providências.</t>
   </si>
   <si>
     <t>9206</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9206/projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9206/projeto.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de Rua JOSÉ LEMOS DUARTE,  a logradouro público desta cidade.</t>
   </si>
   <si>
     <t>9207</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9207/msgpl.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9207/msgpl.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a celebrar Termo Aditivo ao Convênio firmado em 12.02.74, entre a Prefeitura Municipal de Ubá e a Companhia Força e Luz Cataguazes-Leopoldina.</t>
   </si>
   <si>
     <t>9208</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9208/msgpl.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9208/msgpl.pdf</t>
   </si>
   <si>
     <t>Ratifica Convênio celebrado em 27.09.91, entre a Prefeitura Municipal de Ubá e a Fundação Centro Tecnológico de Minas Gerais-CETEC.</t>
   </si>
   <si>
     <t>9209</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9209/msgpl.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9209/msgpl.pdf</t>
   </si>
   <si>
     <t>Cria o jornal intitulado "Atos Oficiais", com o objetivo principal de publicar atos oficiais, autoriza o Executivo a celebrar convênios e contratos e a abrir crédito especial ao Orçamento, e dá outras providências.</t>
   </si>
   <si>
     <t>9210</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>Autoriza o Executivo a estabelecer exigências especiais para regularizar o loteamento que menciona e a aprová-lo.</t>
   </si>
   <si>
     <t>9211</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9211/msgpl.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9211/msgpl.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a assina Termos de Compromisso junto à Empresa Brasileira de Correios e Telégrafos, objetivando a continuidade de funcionamento das agências de Atendimento Satélite dos Distritos de Diamante e Ubari, deste Município.</t>
   </si>
   <si>
     <t>9212</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9212/msgpl.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9212/msgpl.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir Crédito Especial ao Orçamento vigente, até o limite e para o fim que menciona.</t>
   </si>
   <si>
     <t>9213</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9213/projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9213/projeto.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de RUA ENELIN DIAS,  a logradouro público desta cidade.</t>
   </si>
   <si>
     <t>9214</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9214/pl.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9214/pl.pdf</t>
   </si>
   <si>
     <t>Regulamenta o art. 117, das Disposições Gerais, do Capítulo I, do Título II, da Lei Orgânica do Município de Ubá.</t>
   </si>
   <si>
     <t>9215</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9215/projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9215/projeto.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de Rua Manoel Ferreira da Costa a logradouro público desta cidade.</t>
   </si>
   <si>
     <t>9216</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9216/msgpl.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9216/msgpl.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a entrega de recursos correspondentes às dotações orçamentárias e a créditos adicionais à Câmara Municipal.</t>
   </si>
   <si>
     <t>9217</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9217/projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9217/projeto.pdf</t>
   </si>
   <si>
     <t>Dá denominação de Edson Furtado Caiaffa à Escola de Pré-primário a ser construída no Bairro Eldorado, nesta cidade.</t>
   </si>
   <si>
     <t>9218</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9218/msgpl.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9218/msgpl.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre ratificação do Convênio celebrado entre a Secretaria de Estado da Saúde de Minas Gerais e o Município de Ubá, datado 14.10.91, "ad referendum" da Câmara Municipal de Ubá, objetivando a Descentralização Executiva de Serviços de Saúde do Estado de Minas Gerais.</t>
   </si>
   <si>
     <t>9219</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9219/msgpl.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9219/msgpl.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre concessão de auxílio financeiro ao CAS-Centro de Assistência Social, abre crédito especial e contém outras disposições.</t>
   </si>
   <si>
     <t>9220</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9220/msgpl.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9220/msgpl.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município a celebrar Termo de Permissão de Uso com a Associação dos Moradores e Amigos do Bairro Jardim Inês Groppo, desta cidade.</t>
   </si>
   <si>
     <t>9221</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9221/msgpl.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9221/msgpl.pdf</t>
   </si>
   <si>
     <t>Ratifica convênio celebrado em 25.10.91 entre o Banco do Brasil S.A., Prefeitura Municipal de Ubá e a Secretaria Municipal de Saúde e Promoção Social, deste Município.</t>
   </si>
   <si>
     <t>9222</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9222/parecer_cljr.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9222/parecer_cljr.pdf</t>
   </si>
   <si>
     <t>Ratifica convênio celebrado em 25.10.91, entre o Banco do Brasil S.A. Prefeitura Municipal de Ubá e a Secretaria Municipal de Saúde e Promoção Social, deste Município.</t>
   </si>
   <si>
     <t>9223</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9223/projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9223/projeto.pdf</t>
   </si>
   <si>
     <t>Ratifica Convênio celebrado entre o Ministério da Agricultura e Reforma Agrária e a Prefeitura Municipal de Ubá, visando a implantação de rede de eletrificação rural nas comunidades de Ubá Pequeno e Boa Vista, deste Município.</t>
   </si>
   <si>
     <t>9224</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9224/projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9224/projeto.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre concessão de Título de Cidadania Honorária de Ubá ao Sr. José Adilson Kelmer e contém outras disposições.</t>
   </si>
   <si>
     <t>9225</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9225/msgpl.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9225/msgpl.pdf</t>
   </si>
   <si>
     <t>9226</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9226/msgpl.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9226/msgpl.pdf</t>
   </si>
   <si>
     <t>Ratifica o Convênio nº 07/91, de 07.11.91, celebrado entre o Município de Ubá e o Centro de Aprendizagem Comunitária Antonina Gonçalves Coelho, do Distrito de Diamante, deste Município.</t>
   </si>
   <si>
     <t>9227</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9227/pl.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9227/pl.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre concessão de Título de Cidadania Honorária de Ubá ao Senhor Manoel Carneiro da Silva.</t>
   </si>
   <si>
     <t>9228</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9228/pl.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9228/pl.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre concessão de Título de Cidadania Honorária de Ubá "post mortem" ao Sr. Adolfo Nicolato.</t>
   </si>
   <si>
     <t>9229</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9229/projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9229/projeto.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre concessão de Título de Cidadania Honorária de Ubá ao Sr. Geraldo José da Costa.</t>
   </si>
   <si>
     <t>9230</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9230/projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9230/projeto.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre concessão de Título de Cidadania Honorária de Ubá, ao Sargento PM Alírio Haber Barbosa.</t>
   </si>
   <si>
     <t>9231</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9231/projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9231/projeto.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre concessão de Título de Cidadania Honorária de Ubá ao Doutor Geraldo Senra Delgado e contém outras disposições.</t>
   </si>
   <si>
     <t>9232</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9232/projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9232/projeto.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre concessão de Título de Cidadania Honorária de Ubá ao Tenente-Coronel PM Sérgio Paes de Amorim e contém outras disposições.</t>
   </si>
   <si>
     <t>9233</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9233/projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9233/projeto.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre concessão de Título de Cidadania Honorária de Ubá, a Sra. Maria Machado Carvalho.</t>
   </si>
   <si>
     <t>9234</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9234/msgpl.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9234/msgpl.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar financiamento com a Caixa Econômica Federal - CEF, a oferecer garantias e dá providências correlatas.</t>
   </si>
   <si>
     <t>9235</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9235/projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9235/projeto.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre concessão de Título de Cidadania Honorária de Ubá ao Dr. Jorge Sobral Venâncio e contém outras disposições.</t>
   </si>
   <si>
     <t>9236</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9236/projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9236/projeto.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre concessão de Título de Cidadania Honorária de Ubá ao Prof. Luiz Alberto Duarte Martins e contém outras disposições.</t>
   </si>
   <si>
     <t>9237</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9237/projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9237/projeto.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre concessão de Título de Cidadania Honorária de Ubá, ao Senhor Adão Braz Teixeira.</t>
   </si>
   <si>
     <t>9238</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9238/projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9238/projeto.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação oficial de logradouros públicos no Povoado Boa Vista, neste Município.</t>
   </si>
   <si>
     <t>9239</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9239/msgpl.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9239/msgpl.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a conceder auxílio financeiro à Associação das Escolas de Samba e Blocos de Ubá para o fim que especifica, abre Créditos Especial e dá outras providências.</t>
   </si>
   <si>
     <t>9240</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9240/msgpl.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9240/msgpl.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Ubá a celebrar Termo de Permissão de Uso com a Empresa Unida Mansur e Filho Ltda.</t>
   </si>
   <si>
     <t>9241</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9241/msgpl.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9241/msgpl.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Ubá a celebrar Convênio de cooperação mútua com o Sindicato Rural de Ubá, e dá outras providências.</t>
   </si>
   <si>
     <t>9242</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9242/projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9242/projeto.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre concessão do Título de Personalidade Ubaense do Ano ao Senhor Lincoln César Penna Costa e contém outras disposições.</t>
   </si>
   <si>
     <t>9243</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9243/projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9243/projeto.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre concessão do Título de Personalidade Ubaense do Ano ao Deputado Estadual Ibrahim Jacob e contém outras disposições.</t>
   </si>
   <si>
     <t>9244</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9244/msgpl.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9244/msgpl.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Ubá a adquirir, por doação, parte integrante de imóvel pertencente a Cid da Rocha Rezende e outros.</t>
   </si>
   <si>
     <t>9269</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9269/projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9269/projeto.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a organização do Quadro de Pessoal da Secretaria Administrativa da Câmara Municipal de Ubá,  fixa vencimentos e dá outras providências.</t>
   </si>
   <si>
     <t>9270</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9270/projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9270/projeto.pdf</t>
   </si>
   <si>
     <t>Concede licença do exercício do mandato ao Prefeito.</t>
   </si>
   <si>
     <t>9271</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9271/projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9271/projeto.pdf</t>
   </si>
   <si>
     <t>Permite, em caráter precário, a execução do serviço público de transporte coletivo de passageiros, nas áreas urbanas e suburbanas do Município de Ubá.</t>
   </si>
   <si>
     <t>9272</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9272/projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9272/projeto.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o pagamento de diárias e despesas de viagem ao servidor da Câmara Municipal de Ubá, e dá outras providências.</t>
   </si>
   <si>
     <t>9273</t>
   </si>
   <si>
     <t>Autoriza, em caráter precário, o uso temporário de bem público municipal por entidade que menciona.</t>
   </si>
   <si>
     <t>9274</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9274/projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9274/projeto.pdf</t>
   </si>
   <si>
     <t>Autoriza o uso, por tempo indeterminado, do bem público que menciona, por Lourdes Luzia Pinto de Souza.</t>
   </si>
   <si>
     <t>9275</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9275/projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9275/projeto.pdf</t>
   </si>
   <si>
     <t>Aprova Contas do Prefeito Municipal de Ubá, referente ao exercício de 1980 e dá outras providências.</t>
   </si>
   <si>
     <t>9276</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9276/projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9276/projeto.pdf</t>
   </si>
   <si>
     <t>Aprova Contas do Prefeito Municipal de Ubá, referente ao exercício de 1973 e dá outras providências.</t>
   </si>
   <si>
     <t>9277</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9277/projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9277/projeto.pdf</t>
   </si>
   <si>
     <t>Modifica § 1º, do Artigo 18, do Regimento Interno da Câmara Municipal de Ubá.</t>
   </si>
   <si>
     <t>9278</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9278/projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9278/projeto.pdf</t>
   </si>
   <si>
     <t>Aprova Contas do Prefeito Municipal de Ubá, referente ao exercício de 1981 e dá outras providencias.</t>
   </si>
   <si>
     <t>9279</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9279/projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9279/projeto.pdf</t>
   </si>
   <si>
     <t>Aprova Contas do Prefeito Municipal de Ubá, referente ao exercício de 1977 e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1878,67 +1878,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9119/msgpl.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9249/msgplc.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9122/projeto.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9246/projeto.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9247/msgpl.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9248/msgplc.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9123/msgpl.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9124/msgpl.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9125/msgpl.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9135/msgpl.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9136/msgpl.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9137/projeto.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9138/msgpl.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9139/projeto.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9140/msgpl.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9141/projeto.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9142/msgpl.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9143/msgpl.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9144/msgpl.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9145/projeto.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9146/msgpl.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9147/msgpl.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9148/projeto_2.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9149/msgpl.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9150/msgpl.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9151/msgpl.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9152/msgpl.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9153/projeto.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9154/projeto.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9155/msgpl.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9156/projeto.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9157/projeto.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9158/projeto.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9159/msgpl.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9160/msgpl.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9161/msgpl.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9162/msgpl.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9163/projeto.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9164/projeto.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9165/projeto.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9166/projeto.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9167/projeto.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9168/projeto.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9173/msgpl.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9174/projeto.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9175/msgpl.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9176/msgpl.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9177/msgpl.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9178/projeto.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9179/projeto.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9180/msgpl.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9181/msgpl.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9182/projeto.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9183/projeto.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9184/projeto.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9185/msgpl.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9186/msgpl.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9187/msgpl.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9188/projeto.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9189/projeto.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9190/projeto.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9191/projeto.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9192/parecer_coftc_4.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9193/projeto.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9194/msgpl.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9195/msgpl.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9196/msgpl.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9197/projeto.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9198/projeto.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9199/projeto.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9200/projeto.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9201/projeto.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9202/projeto.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9203/msgpl.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9204/msg.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9205/projeto.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9206/projeto.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9207/msgpl.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9208/msgpl.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9209/msgpl.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9211/msgpl.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9212/msgpl.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9213/projeto.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9214/pl.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9215/projeto.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9216/msgpl.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9217/projeto.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9218/msgpl.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9219/msgpl.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9220/msgpl.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9221/msgpl.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9222/parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9223/projeto.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9224/projeto.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9225/msgpl.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9226/msgpl.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9227/pl.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9228/pl.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9229/projeto.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9230/projeto.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9231/projeto.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9232/projeto.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9233/projeto.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9234/msgpl.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9235/projeto.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9236/projeto.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9237/projeto.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9238/projeto.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9239/msgpl.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9240/msgpl.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9241/msgpl.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9242/projeto.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9243/projeto.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9244/msgpl.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9269/projeto.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9270/projeto.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9271/projeto.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9272/projeto.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9274/projeto.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9275/projeto.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9276/projeto.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9277/projeto.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9278/projeto.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9279/projeto.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9119/msgpl.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9249/msgplc.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9122/projeto.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9246/projeto.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9247/msgpl.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9248/msgplc.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9123/msgpl.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9124/msgpl.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9125/msgpl.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9135/msgpl.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9136/msgpl.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9137/projeto.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9138/msgpl.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9139/projeto.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9140/msgpl.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9141/projeto.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9142/msgpl.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9143/msgpl.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9144/msgpl.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9145/projeto.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9146/msgpl.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9147/msgpl.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9148/projeto_2.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9149/msgpl.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9150/msgpl.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9151/msgpl.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9152/msgpl.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9153/projeto.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9154/projeto.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9155/msgpl.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9156/projeto.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9157/projeto.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9158/projeto.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9159/msgpl.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9160/msgpl.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9161/msgpl.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9162/msgpl.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9163/projeto.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9164/projeto.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9165/projeto.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9166/projeto.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9167/projeto.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9168/projeto.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9173/msgpl.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9174/projeto.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9175/msgpl.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9176/msgpl.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9177/msgpl.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9178/projeto.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9179/projeto.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9180/msgpl.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9181/msgpl.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9182/projeto.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9183/projeto.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9184/projeto.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9185/msgpl.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9186/msgpl.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9187/msgpl.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9188/projeto.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9189/projeto.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9190/projeto.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9191/projeto.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9192/parecer_coftc_4.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9193/projeto.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9194/msgpl.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9195/msgpl.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9196/msgpl.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9197/projeto.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9198/projeto.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9199/projeto.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9200/projeto.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9201/projeto.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9202/projeto.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9203/msgpl.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9204/msg.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9205/projeto.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9206/projeto.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9207/msgpl.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9208/msgpl.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9209/msgpl.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9211/msgpl.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9212/msgpl.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9213/projeto.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9214/pl.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9215/projeto.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9216/msgpl.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9217/projeto.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9218/msgpl.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9219/msgpl.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9220/msgpl.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9221/msgpl.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9222/parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9223/projeto.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9224/projeto.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9225/msgpl.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9226/msgpl.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9227/pl.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9228/pl.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9229/projeto.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9230/projeto.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9231/projeto.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9232/projeto.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9233/projeto.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9234/msgpl.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9235/projeto.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9236/projeto.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9237/projeto.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9238/projeto.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9239/msgpl.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9240/msgpl.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9241/msgpl.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9242/projeto.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9243/projeto.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9244/msgpl.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9269/projeto.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9270/projeto.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9271/projeto.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9272/projeto.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9274/projeto.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9275/projeto.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9276/projeto.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9277/projeto.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9278/projeto.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1991/9279/projeto.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H131"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="86.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="85.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>