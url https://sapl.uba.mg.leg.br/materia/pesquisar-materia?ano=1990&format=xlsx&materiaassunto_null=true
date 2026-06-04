--- v0 (2025-12-06)
+++ v1 (2026-06-04)
@@ -51,1545 +51,1545 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>9107</t>
   </si>
   <si>
     <t>1990</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/</t>
+    <t>http://sapl.uba.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Dispõe sobre o Código Tributário do Município de Ubá.</t>
   </si>
   <si>
     <t>9108</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9108/msgpl.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9108/msgpl.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano de Carreira dos Servidores Públicos do Município de Ubá.</t>
   </si>
   <si>
     <t>9109</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9109/msgpl.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9109/msgpl.pdf</t>
   </si>
   <si>
     <t>Aprova o Plano Diretor de Desenvolvimento Urbano de Ubá - PDDU e dá outras providências.</t>
   </si>
   <si>
     <t>9110</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9110/mensagem.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9110/mensagem.pdf</t>
   </si>
   <si>
     <t>Institui normas de urbanismo e edificações para o Município de Ubá, e dá outras providências.</t>
   </si>
   <si>
     <t>9245</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9245/msgpl.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9245/msgpl.pdf</t>
   </si>
   <si>
     <t>8928</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8928/mensagem__projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8928/mensagem__projeto.pdf</t>
   </si>
   <si>
     <t>Concede reajuste aos salários e vencimentos dos empregados e servidores públicos da Prefeitura e da Câmara Municipal de Ubá, em todos os níveis e categorias, respectivamente, bem como aos proventos e pensões dos inativos e pensionistas da Prefeitura Municipal de Ubá, e dá outras providências.</t>
   </si>
   <si>
     <t>8929</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8929/projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8929/projeto.pdf</t>
   </si>
   <si>
     <t>Dá denominação de ALTAMIRO LIMA DE CARVALHO a logradouro público desta cidade.</t>
   </si>
   <si>
     <t>8930</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8930/projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8930/projeto.pdf</t>
   </si>
   <si>
     <t>Dá denominação de RUA DO LIVRAMENTO a logradouro público desta cidade.</t>
   </si>
   <si>
     <t>8931</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8931/mensagem__projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8931/mensagem__projeto.pdf</t>
   </si>
   <si>
     <t>Concede Bolsas de Estudo a Servidores Públicos Municipais, e dá outras providências.</t>
   </si>
   <si>
     <t>8932</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8932/mensagem__projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8932/mensagem__projeto.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a celebrar Termo de Convênio com a Faculdade de Filosofia, Ciências e Letras de Ubá, para concessão de estágio técnico-profissional da Prefeitura a alunos carentes interessados na Faculdade, e dá outras providências.</t>
   </si>
   <si>
     <t>8933</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8933/mensagem__projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8933/mensagem__projeto.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a contratar servidores, por prazo determinado, segundo a Consolidação das Leis do Trabalho, e dá outras providências.</t>
   </si>
   <si>
     <t>8934</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8934/projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8934/projeto.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de Título de Personalidade Ubaense do Ano ao Doutor José Alencar Gomes da Silva e contém outras disposições.</t>
   </si>
   <si>
     <t>8935</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8935/mensagem__projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8935/mensagem__projeto.pdf</t>
   </si>
   <si>
     <t>Altera a redação do art. 3º, da Lei Municipal nº 2.028, de 27.12.89, e, por decorrência, a numeração do Termo Aditivo ao Convênio celebrado entre o Estado de Minas Gerais, através da Secretaria de Estado da Fazenda, e o Município de Ubá, MG, e dá outras providências.</t>
   </si>
   <si>
     <t>8936</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8936/projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8936/projeto.pdf</t>
   </si>
   <si>
     <t>Dá denominação PEDRO MENINO a logradouro público desta cidade.</t>
   </si>
   <si>
     <t>8937</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8937/mensagem__projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8937/mensagem__projeto.pdf</t>
   </si>
   <si>
     <t>Concede reajuste aos salários e vencimentos dos empregados e servidores públicos da Prefeitura e da Câmara Municipal de Ubá, em todos os níveis e categorias, respectivamente, bem como os proventos e pensões dos inativos  pensionistas da Prefeitura Municipal de Ubá, e dá outras providências.</t>
   </si>
   <si>
     <t>8938</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8938/mensagem__projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8938/mensagem__projeto.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a realizar despesa com doação de natureza artístico-cultural para o Madrigal Ubaense, deste Município, e dá outras providências.</t>
   </si>
   <si>
     <t>8939</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8939/mensagem__projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8939/mensagem__projeto.pdf</t>
   </si>
   <si>
     <t>Concede reajuste aos salários e vencimentos dos empregados e funcionários públicos da Prefeitura e da Câmara Municipal de Ubá, em todos os níveis e categorias, bem como aos proventos e pensões dos inativos e pensionistas da Prefeitura Municipal de Ubá, e dá outras providências.</t>
   </si>
   <si>
     <t>8940</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8940/projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8940/projeto.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadania honorária de Ubá ao Cabo PM José Maria Bigogno.</t>
   </si>
   <si>
     <t>8941</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8941/mensagem__projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8941/mensagem__projeto.pdf</t>
   </si>
   <si>
     <t>Concede auxílio financeiro, neste exercício, à Liga Operária Beneficente de Ubá, abre Crédito Especial e dá outras providências.</t>
   </si>
   <si>
     <t>8942</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8942/mensagem__projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8942/mensagem__projeto.pdf</t>
   </si>
   <si>
     <t>Concede auxílio financeiro, neste exercício, à Sociedade Beneficente "Anália Franco", deste Município, abre Crédito Especial e dá outras providências.</t>
   </si>
   <si>
     <t>8943</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8943/mensagem__projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8943/mensagem__projeto.pdf</t>
   </si>
   <si>
     <t>Concede suplementação de Subvenção Social, neste exercício, à Escola Profissional Patronato São José da Sociedade Ubaense de Artes e Ofícios, e dá outras providências.</t>
   </si>
   <si>
     <t>8944</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8944/mensagem__projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8944/mensagem__projeto.pdf</t>
   </si>
   <si>
     <t>Concede auxílio financeiro à Associação Médica de Minas Gerais - Regional de Ubá, abre Crédito Especial e dá outras providências.</t>
   </si>
   <si>
     <t>8945</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8945/projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8945/projeto.pdf</t>
   </si>
   <si>
     <t>Dá denominação de "CARLOS GRAVINA NETTO" a logradouro público desta cidade.</t>
   </si>
   <si>
     <t>8946</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8946/mensagem__projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8946/mensagem__projeto.pdf</t>
   </si>
   <si>
     <t>8947</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8947/projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8947/projeto.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir Créditos Suplementares destinados à Câmara Municipal de Ubá, e contém outras disposições.</t>
   </si>
   <si>
     <t>8948</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8948/projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8948/projeto.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de Rua Sebastião Luiz Cardoso a logradouro público desta cidade</t>
   </si>
   <si>
     <t>8949</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8949/projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8949/projeto.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre oficialização de denominação Rua Projetada nº 44, no Bairro Palmeiras, para CELINA MICHERIF VIEIRA,  nesta cidade.</t>
   </si>
   <si>
     <t>8950</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8950/mensagem__projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8950/mensagem__projeto.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a patrocinar eventos esportivos, a portas abertas, em homenagem aos trabalhadores do Município, a ser realizado em 1º de maio de 1990, "Dia do Trabalho", no Estádio "Affonso de Carvalho", do Sport Club Aymorés, nesta cidade.</t>
   </si>
   <si>
     <t>8953</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8953/mensagem__projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8953/mensagem__projeto.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a realizar despesa com doação do material de construção civil à associação dos Moradores e Amigos do Bairro da Luz, Vila Agroceres e Adjacências, deste Município, e dá outras providências.</t>
   </si>
   <si>
     <t>8954</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8954/projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8954/projeto.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Municipal nº 1962/89 - que "Autoriza o Executivo Municipal a contratar, por prazo determinado, servidores para o desempenho de cargos e funções nos diversos órgãos da Prefeitura Municipal de Ubá, segundo a Consolidação das Leis do Trabalho".</t>
   </si>
   <si>
     <t>8955</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8955/mensagem__projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8955/mensagem__projeto.pdf</t>
   </si>
   <si>
     <t>Concede auxílio financeiro, neste exercício, ao Sindicato Rural de Ubá, abre Crédito Especial e dá outras providências.</t>
   </si>
   <si>
     <t>8956</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8956/projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8956/projeto.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de SEBASTIÃO PAIVA SOARES a logradouro público desta cidade.</t>
   </si>
   <si>
     <t>8957</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8957/mensagem__projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8957/mensagem__projeto.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre aposentadoria especial de servidores públicos que nomeia e dá outras providências.</t>
   </si>
   <si>
     <t>8958</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8958/projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8958/projeto.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de JOSÉ PROVEZANO a logradouro público desta cidade.</t>
   </si>
   <si>
     <t>8959</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8959/projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8959/projeto.pdf</t>
   </si>
   <si>
     <t>Dá denominação de PEDRO CARNEIRO DE CASTRO a logradouro público desta cidade.</t>
   </si>
   <si>
     <t>8960</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8960/projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8960/projeto.pdf</t>
   </si>
   <si>
     <t>Dá denominação de Vila Otaviano Teixeira Ervilha a logradouro público desta cidade.</t>
   </si>
   <si>
     <t>8961</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8961/mensagem__projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8961/mensagem__projeto.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir Créditos Suplementares e contém outras disposições.</t>
   </si>
   <si>
     <t>8963</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8963/mensagem__projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8963/mensagem__projeto.pdf</t>
   </si>
   <si>
     <t>Concede reajuste aos salários e vencimentos dos empregados e servidores públicos da Prefeitura e da Câmara Municipal de Ubá, em todos os níveis e categorias, bem como aos proventos e pensões dos inativos e pensionistas da Prefeitura Municipal de Ubá, e dá outras providências.</t>
   </si>
   <si>
     <t>8964</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8964/projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8964/projeto.pdf</t>
   </si>
   <si>
     <t>Dá denominação de José Azevedo a logradouro público desta cidade.</t>
   </si>
   <si>
     <t>8965</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8965/mensagem__projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8965/mensagem__projeto.pdf</t>
   </si>
   <si>
     <t>Concede auxílio financeiro ao Esporte Clube Diamantense, abre Crédito Espacial e dá outras providências.</t>
   </si>
   <si>
     <t>8966</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8966/projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8966/projeto.pdf</t>
   </si>
   <si>
     <t>Dá denominação de "Celodônio Mazzei", à sala de exposição de fotos da Casa da Cultura, da Secretaria Municipal de Educação e Cultura.</t>
   </si>
   <si>
     <t>8967</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8967/projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8967/projeto.pdf</t>
   </si>
   <si>
     <t>Concede passe livre em coletivos urbanos aos Oficiais de Justiça e Comissários de Menores de Ubá.</t>
   </si>
   <si>
     <t>8968</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8968/mensagem__projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8968/mensagem__projeto.pdf</t>
   </si>
   <si>
     <t>8969</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8969/projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8969/projeto.pdf</t>
   </si>
   <si>
     <t>Concede título de Cidadania Honorária de Ubá, ao Cônego Sebastião Jorge Corrêa.</t>
   </si>
   <si>
     <t>8970</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8970/mensagem__projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8970/mensagem__projeto.pdf</t>
   </si>
   <si>
     <t>Autoriza a Prefeitura Municipal de Ubá a celebrar Termos de Convênio, respectivamente, com a Sociedade Musical de Beneficência e Cultura "22 de Maio" e com a Sociedade Musical "Sagrado Coração de Jesus", deste Município, e dá outras providências.</t>
   </si>
   <si>
     <t>8971</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8971/projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8971/projeto.pdf</t>
   </si>
   <si>
     <t>Fica o Executivo autorizado a conceder auxílio financeiro neste exercício, ao Industrial Futebol Clube e contém outras disposições.</t>
   </si>
   <si>
     <t>8972</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8972/projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8972/projeto.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre concessão de Título de Cidadania Honorária de Ubá ao Senhor Wilian Fernandes Cabral e contém outras disposições.</t>
   </si>
   <si>
     <t>8973</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8973/projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8973/projeto.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a abrir Crédito Especial.</t>
   </si>
   <si>
     <t>8974</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8974/mensagem__projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8974/mensagem__projeto.pdf</t>
   </si>
   <si>
     <t>Estabelece diretrizes gerais para a elaboração do Orçamento do Município para o exercício de 1991.</t>
   </si>
   <si>
     <t>8975</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8975/mensagem__projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8975/mensagem__projeto.pdf</t>
   </si>
   <si>
     <t>8992</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8992/mensagem__projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8992/mensagem__projeto.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município a receber de terceiros, a título de doação pura e simples, bicicletas para a Transitolândia.</t>
   </si>
   <si>
     <t>8993</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8993/projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8993/projeto.pdf</t>
   </si>
   <si>
     <t>Dá denominação de ANTONIO RAIMUNDO a logradouro público desta cidade.</t>
   </si>
   <si>
     <t>8994</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8994/projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8994/projeto.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre isenção de impostos.</t>
   </si>
   <si>
     <t>8995</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8995/projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8995/projeto.pdf</t>
   </si>
   <si>
     <t>Dá denominação de ÁLVARO JANUZZI, a logradouro público desta cidade.</t>
   </si>
   <si>
     <t>8996</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8996/mensagem__projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8996/mensagem__projeto.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir Crédito Suplementar à dotação do Orçamento vigente destinada à APAE/Ubá, neste exercício, e contém outras disposições.</t>
   </si>
   <si>
     <t>8997</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8997/mensagem__projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8997/mensagem__projeto.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal nº 2.013, de 17 de novembro de 1989.</t>
   </si>
   <si>
     <t>8998</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8998/mensagem__projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8998/mensagem__projeto.pdf</t>
   </si>
   <si>
     <t>Altera a redação de dispositivos da Lei Municipal nº 2.012, de 17 de novembro de 1989.</t>
   </si>
   <si>
     <t>8999</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8999/mensagem__projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8999/mensagem__projeto.pdf</t>
   </si>
   <si>
     <t>Autoriza a Prefeitura Municipal de Ubá a celebrar Convênio com a Associação de Pais e Amigos dos Excepcionais de Ubá - APAE/Ubá, para fins de cooperação mútua, e dá outras providências.</t>
   </si>
   <si>
     <t>9000</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9000/mensagem__projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9000/mensagem__projeto.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre ratificação do Termo de Convênio nº 004/90, de 15.06.90, celebrado entre a Prefeitura Municipal de Ubá e a Companhia Açucareira Riobranquense, "ad referendum" da Câmara Municipal de Ubá, para manutenção e funcionamento da Escola Rural "Presidente Vargas", de propriedade da segunda convenente, localizada na Fazenda Boa União, Estação de Peixoto Filho, no Município de Ubá, e dá outras providências.</t>
   </si>
   <si>
     <t>9001</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9001/mensagem__projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9001/mensagem__projeto.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a adquirir, por doação com encargo, partes de áreas de terras particulares, localizadas na zona urbana do Município de Ubá, para o fim que menciona, e a conceder anistia e isenção de tributos e isenção do pagamento de preços públicos.</t>
   </si>
   <si>
     <t>9002</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9002/mensagem__projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9002/mensagem__projeto.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a realizar despesa com doação de material de construção civil à Associação dos Moradores e Amigos do Bairro José Peluso, deste Município, e dá outras providências.</t>
   </si>
   <si>
     <t>9003</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9003/mensagem__projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9003/mensagem__projeto.pdf</t>
   </si>
   <si>
     <t>9004</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9004/mensagem__projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9004/mensagem__projeto.pdf</t>
   </si>
   <si>
     <t>9005</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9005/mensagem__projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9005/mensagem__projeto.pdf</t>
   </si>
   <si>
     <t>9006</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9006/projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9006/projeto.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Honorária de Ubá, ao Padre Daniel de Barros Santos.</t>
   </si>
   <si>
     <t>9007</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9007/projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9007/projeto.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre concessão de Título de Cidadania Honorária de Ubá "post mortem" ao Sr. Shilton Justo de Araujo.</t>
   </si>
   <si>
     <t>9008</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9008/projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9008/projeto.pdf</t>
   </si>
   <si>
     <t>Altera a denominação da Lei nº 1.536, de 04 de agosto de 1982, revoga seus dispositivos e dá outras providências.</t>
   </si>
   <si>
     <t>9009</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9009/projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9009/projeto.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de MÁRIO ROCHA a logradouro público deste Município.</t>
   </si>
   <si>
     <t>9010</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9010/projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9010/projeto.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de AUGUSTO CORBELLI a logradouro público deste Município.</t>
   </si>
   <si>
     <t>9011</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9011/projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9011/projeto.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de MEICHISEDECH DE EVARISTO ALVES a logradouro público deste Município.</t>
   </si>
   <si>
     <t>9012</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9012/mensagem__projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9012/mensagem__projeto.pdf</t>
   </si>
   <si>
     <t>9013</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9013/mensagem__projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9013/mensagem__projeto.pdf</t>
   </si>
   <si>
     <t>Concede reajuste aos vencimentos dos servidores públicos da Prefeitura e da Câmara Municipal de Ubá, em todos os níveis e categorias, bem como aos proventos e pensões dos inativos e pensionistas da Prefeitura Municipal de Ubá, e dá outras providências.</t>
   </si>
   <si>
     <t>9014</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9014/mensagem__projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9014/mensagem__projeto.pdf</t>
   </si>
   <si>
     <t>9015</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9015/mensagem__projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9015/mensagem__projeto.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Créditos Suplementares à dotação do Orçamento vigente destinada a Manutenção de Convênio com a EMATER-MG, e dá outras providências.</t>
   </si>
   <si>
     <t>9016</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9016/mensagem__projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9016/mensagem__projeto.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir Crédito Suplementar e contém outras disposições.</t>
   </si>
   <si>
     <t>9017</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9017/projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9017/projeto.pdf</t>
   </si>
   <si>
     <t>Altera redação de dispositivos da Lei Municipal nº 1343, de 07 de abril de 1980.</t>
   </si>
   <si>
     <t>9018</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9018/projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9018/projeto.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 2º, da Lei Municipal 1802, de 25 de agosto de 1987, que fixa tarifa horária e pontos de estacionamento rotativo em vias e logradouros públicos no centro urbano da cidade de Ubá, e dá outras providências.</t>
   </si>
   <si>
     <t>9019</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9019/mensagem__projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9019/mensagem__projeto.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Código Tribuário do Município de Ubá.</t>
   </si>
   <si>
     <t>9020</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa para o Exercício de 1991.</t>
   </si>
   <si>
     <t>9021</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>9022</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>Aprova o Plano Plurianual do Município de Ubá para o biênio de 1991/1992.</t>
   </si>
   <si>
     <t>9023</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9023/mensagem__projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9023/mensagem__projeto.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a contratar profissionais de saúde, por prazo determinado, e a designar, para substituição temporária, servidores para o desempenho de funções públicas na Prefeitura Municipal de Ubá.</t>
   </si>
   <si>
     <t>9024</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9024/mensagem__projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9024/mensagem__projeto.pdf</t>
   </si>
   <si>
     <t>Concede Abono Único a servidores públicos municipais, bem como a inativos e pensionistas, que se enquadram nas disposições constantes da Medida Provisória nº 211, de 24.08.90, do Governo Federal, e dá outras providências.</t>
   </si>
   <si>
     <t>9025</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9025/mensagem__projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9025/mensagem__projeto.pdf</t>
   </si>
   <si>
     <t>9026</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9026/mensagem__projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9026/mensagem__projeto.pdf</t>
   </si>
   <si>
     <t>Autoriza a Prefeitura Municipal de Ubá a celebrar Convênio com a Associação Ubaense de Paraplégicos, para fins de cooperação mútua, abre Crédito Especial e dá outras providências.</t>
   </si>
   <si>
     <t>9027</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9027/mensagem__projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9027/mensagem__projeto.pdf</t>
   </si>
   <si>
     <t>9028</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9028/projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9028/projeto.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de Shilton Justo de Araújo a logradouro público desta cidade.</t>
   </si>
   <si>
     <t>9029</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9029/projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9029/projeto.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a contratar profissionais da área de saúde, por prazo determinado, e disciplina a designação de servidores para o exercício de funções públicas, nos casos que menciona.</t>
   </si>
   <si>
     <t>9030</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9030/mensagem__projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9030/mensagem__projeto.pdf</t>
   </si>
   <si>
     <t>9031</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9031/mensagem__projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9031/mensagem__projeto.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre ratificação do Convênio PUA nº 272/90, de 13.09.90 (Convênio PMU nº 008/90, de 13.09.90), celebrado entre o Departamento de Estradas de Rodagem do Estado de Minas Gerais e o Município de Ubá, "ad referendum" da Câmara Municipal de Ubá, e dá outras providências.</t>
   </si>
   <si>
     <t>9038</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9038/mensagem__projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9038/mensagem__projeto.pdf</t>
   </si>
   <si>
     <t>Concede auxílio financeiro, neste exercício, ao Grupo de Treinamento em Sobrevivência - GTS, deste Município, abre Crédito Especial e dá outras providências.</t>
   </si>
   <si>
     <t>9039</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9039/msg__projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9039/msg__projeto.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre ratificação do Convênio nº 0442/90/00, de 20.09.90 (Convênio PMU nº 009/90, de 20.09.90), celebrado entre a Secretaria de Estado de Obras Públicas de Minas Gerais, o Programa Comunitário de Habitação Popular (PRÓ-HABITAÇÃO) e o Município de Ubá, para os fins nele especificados, "ad referendum" da Câmara Municipal de Ubá, e dá outras providências.</t>
   </si>
   <si>
     <t>9040</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9040/projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9040/projeto.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de ÁLVARO JANUZZI  a logradouro público desta cidade.</t>
   </si>
   <si>
     <t>9041</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9041/pl.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9041/pl.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre concessão de Título de Cidadania Honorária de Ubá ao CÔNEGO VENÍCIO SANTOS E SILVA e contém outras disposições.</t>
   </si>
   <si>
     <t>9042</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9042/pl.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9042/pl.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre concessão de Título de Cidadania Honorária de Ubá a DOUTORA VERA REGINA COELHO e contém outras disposições.</t>
   </si>
   <si>
     <t>9043</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9043/msg__pl.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9043/msg__pl.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para celebração de Convênios de Cooperação Mútua entre o Município de Ubá e as Associações Comunitárias do Município, para implantação e execução do Projeto de Alfabetização de Adultos "AMAR-UBÁ" - Associações e Municipalidade Alfabetizando e Renovando, e dá outras providências.</t>
   </si>
   <si>
     <t>9044</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9044/msg__pl.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9044/msg__pl.pdf</t>
   </si>
   <si>
     <t>9045</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9045/msgpl.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9045/msgpl.pdf</t>
   </si>
   <si>
     <t>9046</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9046/msgpl.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9046/msgpl.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Ubá a celebrar com a Secretaria de Assuntos Municipais do Estado de Minas Gerais, para os fins que especifica.</t>
   </si>
   <si>
     <t>9047</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9047/msgpl.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9047/msgpl.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Ubá a celebrar Termo de Permissão de Uso com o Movimento Comunitário São José, do Conjunto Habitacional Antonina Coelho, desta cidade, para os fins que especifica, e dá outras providências.</t>
   </si>
   <si>
     <t>9048</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9048/msgpl.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9048/msgpl.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a adquirir, por doação, parte integrante de imóvel pertencente a Pedro Leite da Silva e sua mulher, no Distrito de Ubari, deste Município, para o fim que menciona, e dá outras providências.</t>
   </si>
   <si>
     <t>9049</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9049/msgpl.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9049/msgpl.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a celebrar Termo de Autorização e de Responsabilidade Mútua com o Senhor Francisco de Assis Brígido Nunes, junto à Companhia Força e Luz Cataguases-Leopoldina, para os fins que especifica, e dá outras providências.</t>
   </si>
   <si>
     <t>9050</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9050/projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9050/projeto.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Política Municipal dos Direitos da Criança e do Adolescente.</t>
   </si>
   <si>
     <t>9051</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9051/msgpl.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9051/msgpl.pdf</t>
   </si>
   <si>
     <t>9052</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9052/msgpl.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9052/msgpl.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre ratificação do Protocolo de Intenções celebrado entre o Estado de Minas Gerais e a Prefeitura Municipal de Ubá, e 12.10.90, para a Gerência dos Serviços Básicos de Saúde, neste Município, "ad referendum" da Câmara Municipal de Ubá, e dá outras providências.</t>
   </si>
   <si>
     <t>9053</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9053/msgpl.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9053/msgpl.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a adquirir, por doação, área desdobrada de imóvel pertencente a Sebastião Fortunato, Aloísio Galdino Fortunato e suas mulheres neste Município, para o fim que menciona, e dá outras providências.</t>
   </si>
   <si>
     <t>9054</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9054/pl.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9054/pl.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de Filomena Ferreira de Andrade a logradouro público desta cidade.</t>
   </si>
   <si>
     <t>9055</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9055/msgpl.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9055/msgpl.pdf</t>
   </si>
   <si>
     <t>9056</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9056/pl.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9056/pl.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre concessão de Título de Cidadania Honorária de Ubá ao Sr. Milton de Abreu D'ávila e contém outras disposições.</t>
   </si>
   <si>
     <t>9057</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9057/projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9057/projeto.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre concessão de Título de Cidadania Honorária de Ubá ao Sr. Walter Lopes Quintão e contém outras disposições.</t>
   </si>
   <si>
     <t>9058</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9058/msgpl.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9058/msgpl.pdf</t>
   </si>
   <si>
     <t>9059</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9059/msgpl.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9059/msgpl.pdf</t>
   </si>
   <si>
     <t>9060</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9060/projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9060/projeto.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre concessão de Título de Cidadania Honorária de Ubá ao Dr. José Henriques Fernandes e contém outras disposições.</t>
   </si>
   <si>
     <t>9061</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9061/projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9061/projeto.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre concessão de Título de Cidadania Honorária de Ubá aos irmão Drs. Élcio de Oliveira Fernandes e Délcio de Oliveira Fernandes e contém outras disposições.</t>
   </si>
   <si>
     <t>9062</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9062/pl.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9062/pl.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre concessão de Título de Cidadania Honorária de Ubá aos irmãos Srs. Elton Carneiro de Oliveira e Célio Carneiro de Oliveira e contém outras disposições.</t>
   </si>
   <si>
     <t>9063</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9063/pl.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9063/pl.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de Rua Adolpho Rodrigues de Oliveira a logradouro público desta cidade.</t>
   </si>
   <si>
     <t>9064</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9064/msgpl.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9064/msgpl.pdf</t>
   </si>
   <si>
     <t>Concede auxílio financeiro, neste exercício, ao Asilo São Vicente de Paulo, deste Município, abre Crédito Especial e dá outras providências.</t>
   </si>
   <si>
     <t>9065</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9065/msgpl.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9065/msgpl.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a celebrar Termo de Autorização e de Responsabilidade Mútua com os Senhores Braz Ferreira de Souza e João Batista Coelho de Souza, junto à Companhia Força e Luz Cataguases Leopoldina, para os fins que especifica, e dá outras providências.</t>
   </si>
   <si>
     <t>9066</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9066/msgpl.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9066/msgpl.pdf</t>
   </si>
   <si>
     <t>Autoriza a Prefeitura de Ubá a celebrar com o Instituto Estadual de Florestas-IEF/MG e a Empresa de Assistência Técnica e Extensão Rural de Minas Gerais-EMATER/MG, para os fins que especifica, e dá outras providências.</t>
   </si>
   <si>
     <t>9067</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9067/msgpl.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9067/msgpl.pdf</t>
   </si>
   <si>
     <t>Autoriza a Prefeitura Municipal de Ubá a celebrar Convênio com o Governo do Estado de Minas Gerais, através da Secretaria de Estado de Agricultura, Pecuária e Abastecimento, com vistas à implantação do Sistema Integrado de Municipalização da Agricultura - Projeto IMA, neste Município, e dá outras providências.</t>
   </si>
   <si>
     <t>9068</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9068/msgpl.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9068/msgpl.pdf</t>
   </si>
   <si>
     <t>Autoriza a Prefeitura Municipal de Ubá a celebrar Ajuste de Mútua Cooperação com a Administração Fazendária II de Ubá, da Superintendência Regional da Fazenda Mata, da Secretaria de Estado da Fazenda de Minas Gerais, para os fins nele especificados, e dá outras providências.</t>
   </si>
   <si>
     <t>9069</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9069/msgpl.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9069/msgpl.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Ubá a celebrar Termo de Doação com a Companhia Força e Luz Cataguazes-Leopoldina, com o fim que menciona, e dá outras providências.</t>
   </si>
   <si>
     <t>9070</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9070/msgpl.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9070/msgpl.pdf</t>
   </si>
   <si>
     <t>9102</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9102/msgpl.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9102/msgpl.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a celebrar Termo de Autorização e de Responsabilidade Mútua e Constituição Amigável de Servidão com o Senhor Felipe Teixeira Cancela, junto à Companhia Força e Luz Cataguazes-Leopoldina, para o fim que menciona, e dá outras providências.</t>
   </si>
   <si>
     <t>9103</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9103/projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9103/projeto.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre concessão de Título de Cidadania Honorária de Ubá ao Senhor BENJAMIN FORUNATO LOPES.</t>
   </si>
   <si>
     <t>9104</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9104/msgpl.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9104/msgpl.pdf</t>
   </si>
   <si>
     <t>Cria o Conselho Municipal de Entorpecentes-COMEN e dá outras providências.</t>
   </si>
   <si>
     <t>9105</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9105/msgpl.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9105/msgpl.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a conceder auxílio financeiro à Associação das Escolas de Samba e Blocos de Ubá para o fim que especifica, abre Crédito Especial e dá outras providências.</t>
   </si>
   <si>
     <t>9106</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9106/msgpl.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9106/msgpl.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre ratificação do Convênio de Cooperação Mútua nº 012/90, de 27.12.90, que, entre si, celebram o Município de Ubá, MG, e a Faculdade de Filosofia, Ciências e Letras de Ubá, da Fundação "José Bonifácio Lafayette de Andrada", visando à melhoria do ensino fundamental nas Escolas da Rede Pública Municipal de Ubá, MG, "ad referendum" s Câmara municipal de ubá, e dá outras providências.</t>
   </si>
   <si>
     <t>9111</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9111/projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9111/projeto.pdf</t>
   </si>
   <si>
     <t>Acrescenta parágrafo único ao Art. 13, da Resolução 03/89 que dispõe, em Regimento Interno, sobre o processo legislativo especial da Lei Orgânica do Município de Ubá.</t>
   </si>
   <si>
     <t>9112</t>
   </si>
   <si>
     <t>Acrescenta paragrafo 2º, ao Artigo 63, da Resolução 03/89, que dispõe, em Regimento Interno, sobre processo legislativo especial da Lei Orgânica do Município de Ubá.</t>
   </si>
   <si>
     <t>9113</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9113/projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9113/projeto.pdf</t>
   </si>
   <si>
     <t>Autoriza a Mesa da Câmara a contratar servidor por prazo determinado.</t>
   </si>
   <si>
     <t>9114</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9114/projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9114/projeto.pdf</t>
   </si>
   <si>
     <t>Autoriza a Mesa da Câmara a celebrar Convênio com o Jornal Tribuna Regional para publicação dos Atos do Legislativo Ubaense.</t>
   </si>
   <si>
     <t>9115</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9115/projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9115/projeto.pdf</t>
   </si>
   <si>
     <t>Aprova Contas do Prefeito Municipal de Ubá, referente ao exercício de 1972 e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1896,67 +1896,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9108/msgpl.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9109/msgpl.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9110/mensagem.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9245/msgpl.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8928/mensagem__projeto.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8929/projeto.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8930/projeto.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8931/mensagem__projeto.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8932/mensagem__projeto.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8933/mensagem__projeto.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8934/projeto.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8935/mensagem__projeto.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8936/projeto.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8937/mensagem__projeto.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8938/mensagem__projeto.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8939/mensagem__projeto.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8940/projeto.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8941/mensagem__projeto.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8942/mensagem__projeto.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8943/mensagem__projeto.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8944/mensagem__projeto.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8945/projeto.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8946/mensagem__projeto.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8947/projeto.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8948/projeto.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8949/projeto.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8950/mensagem__projeto.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8953/mensagem__projeto.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8954/projeto.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8955/mensagem__projeto.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8956/projeto.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8957/mensagem__projeto.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8958/projeto.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8959/projeto.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8960/projeto.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8961/mensagem__projeto.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8963/mensagem__projeto.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8964/projeto.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8965/mensagem__projeto.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8966/projeto.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8967/projeto.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8968/mensagem__projeto.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8969/projeto.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8970/mensagem__projeto.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8971/projeto.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8972/projeto.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8973/projeto.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8974/mensagem__projeto.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8975/mensagem__projeto.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8992/mensagem__projeto.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8993/projeto.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8994/projeto.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8995/projeto.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8996/mensagem__projeto.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8997/mensagem__projeto.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8998/mensagem__projeto.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8999/mensagem__projeto.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9000/mensagem__projeto.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9001/mensagem__projeto.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9002/mensagem__projeto.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9003/mensagem__projeto.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9004/mensagem__projeto.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9005/mensagem__projeto.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9006/projeto.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9007/projeto.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9008/projeto.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9009/projeto.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9010/projeto.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9011/projeto.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9012/mensagem__projeto.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9013/mensagem__projeto.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9014/mensagem__projeto.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9015/mensagem__projeto.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9016/mensagem__projeto.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9017/projeto.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9018/projeto.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9019/mensagem__projeto.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9023/mensagem__projeto.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9024/mensagem__projeto.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9025/mensagem__projeto.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9026/mensagem__projeto.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9027/mensagem__projeto.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9028/projeto.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9029/projeto.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9030/mensagem__projeto.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9031/mensagem__projeto.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9038/mensagem__projeto.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9039/msg__projeto.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9040/projeto.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9041/pl.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9042/pl.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9043/msg__pl.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9044/msg__pl.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9045/msgpl.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9046/msgpl.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9047/msgpl.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9048/msgpl.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9049/msgpl.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9050/projeto.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9051/msgpl.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9052/msgpl.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9053/msgpl.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9054/pl.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9055/msgpl.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9056/pl.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9057/projeto.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9058/msgpl.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9059/msgpl.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9060/projeto.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9061/projeto.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9062/pl.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9063/pl.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9064/msgpl.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9065/msgpl.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9066/msgpl.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9067/msgpl.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9068/msgpl.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9069/msgpl.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9070/msgpl.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9102/msgpl.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9103/projeto.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9104/msgpl.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9105/msgpl.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9106/msgpl.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9111/projeto.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9113/projeto.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9114/projeto.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9115/projeto.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9108/msgpl.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9109/msgpl.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9110/mensagem.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9245/msgpl.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8928/mensagem__projeto.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8929/projeto.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8930/projeto.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8931/mensagem__projeto.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8932/mensagem__projeto.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8933/mensagem__projeto.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8934/projeto.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8935/mensagem__projeto.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8936/projeto.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8937/mensagem__projeto.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8938/mensagem__projeto.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8939/mensagem__projeto.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8940/projeto.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8941/mensagem__projeto.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8942/mensagem__projeto.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8943/mensagem__projeto.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8944/mensagem__projeto.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8945/projeto.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8946/mensagem__projeto.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8947/projeto.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8948/projeto.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8949/projeto.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8950/mensagem__projeto.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8953/mensagem__projeto.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8954/projeto.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8955/mensagem__projeto.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8956/projeto.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8957/mensagem__projeto.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8958/projeto.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8959/projeto.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8960/projeto.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8961/mensagem__projeto.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8963/mensagem__projeto.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8964/projeto.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8965/mensagem__projeto.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8966/projeto.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8967/projeto.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8968/mensagem__projeto.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8969/projeto.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8970/mensagem__projeto.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8971/projeto.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8972/projeto.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8973/projeto.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8974/mensagem__projeto.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8975/mensagem__projeto.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8992/mensagem__projeto.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8993/projeto.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8994/projeto.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8995/projeto.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8996/mensagem__projeto.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8997/mensagem__projeto.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8998/mensagem__projeto.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/8999/mensagem__projeto.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9000/mensagem__projeto.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9001/mensagem__projeto.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9002/mensagem__projeto.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9003/mensagem__projeto.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9004/mensagem__projeto.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9005/mensagem__projeto.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9006/projeto.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9007/projeto.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9008/projeto.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9009/projeto.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9010/projeto.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9011/projeto.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9012/mensagem__projeto.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9013/mensagem__projeto.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9014/mensagem__projeto.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9015/mensagem__projeto.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9016/mensagem__projeto.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9017/projeto.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9018/projeto.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9019/mensagem__projeto.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9023/mensagem__projeto.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9024/mensagem__projeto.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9025/mensagem__projeto.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9026/mensagem__projeto.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9027/mensagem__projeto.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9028/projeto.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9029/projeto.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9030/mensagem__projeto.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9031/mensagem__projeto.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9038/mensagem__projeto.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9039/msg__projeto.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9040/projeto.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9041/pl.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9042/pl.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9043/msg__pl.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9044/msg__pl.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9045/msgpl.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9046/msgpl.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9047/msgpl.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9048/msgpl.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9049/msgpl.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9050/projeto.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9051/msgpl.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9052/msgpl.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9053/msgpl.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9054/pl.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9055/msgpl.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9056/pl.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9057/projeto.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9058/msgpl.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9059/msgpl.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9060/projeto.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9061/projeto.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9062/pl.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9063/pl.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9064/msgpl.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9065/msgpl.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9066/msgpl.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9067/msgpl.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9068/msgpl.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9069/msgpl.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9070/msgpl.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9102/msgpl.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9103/projeto.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9104/msgpl.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9105/msgpl.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9106/msgpl.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9111/projeto.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9113/projeto.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9114/projeto.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1990/9115/projeto.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H134"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="90.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="89.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>