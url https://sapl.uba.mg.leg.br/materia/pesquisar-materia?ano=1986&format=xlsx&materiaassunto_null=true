--- v0 (2025-12-07)
+++ v1 (2026-06-01)
@@ -54,2240 +54,2240 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>6548</t>
   </si>
   <si>
     <t>1986</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>José Xavier Brandão Teixeira</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6548/indicacao_1_-_pedido_de_desculpas.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6548/indicacao_1_-_pedido_de_desculpas.pdf</t>
   </si>
   <si>
     <t>Pedido de desculpas pelo envio de correspondência particular assinada pelos veradores José Xavier Brandão Teixeira e José Januário Carneiro Neto sobre Projeto de Lei que dispõe sobre Contagem de Tempo:</t>
   </si>
   <si>
     <t>6549</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6549/indicacao_2_-_cascalhamento.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6549/indicacao_2_-_cascalhamento.pdf</t>
   </si>
   <si>
     <t>Cascalhamento das estradas municipais da Miragaia, Ubá Pequeno e Barrinha</t>
   </si>
   <si>
     <t>6550</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6550/indicacao_3_-iluminacao_publica.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6550/indicacao_3_-iluminacao_publica.pdf</t>
   </si>
   <si>
     <t>Cópias das solicitações de orçamentos de Iluminação Pública nos últimos vinte e quatro (24) meses, juntamente com  xerox dos orçamentos e relação das que ja foram iluminadas e as em pendência de execução, com os valores respectivos já pagos.</t>
   </si>
   <si>
     <t>6551</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6551/indicacao_4_-_rede_esgoto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6551/indicacao_4_-_rede_esgoto.pdf</t>
   </si>
   <si>
     <t>Construção de uma rede de esgoto na Av. Olegário Maciel, à altura da propriedade do senhor Expedito Diniz e vizinhança.</t>
   </si>
   <si>
     <t>6553</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6553/indicacao_5_-_esclarecimentos_rio_uba.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6553/indicacao_5_-_esclarecimentos_rio_uba.pdf</t>
   </si>
   <si>
     <t>Esclarecimento quanto ao alargamento do leito do Rio Ubá no trecho em que está sendo construído muro de contenção.</t>
   </si>
   <si>
     <t>6554</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6554/indicacao_6_-_cobertura_em_pontos_de_onibus.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6554/indicacao_6_-_cobertura_em_pontos_de_onibus.pdf</t>
   </si>
   <si>
     <t>Construção de coberturas nos pontos de ônibus urbanos.</t>
   </si>
   <si>
     <t>6555</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6555/indicacao_7-_manifest_tecnica_do_der.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6555/indicacao_7-_manifest_tecnica_do_der.pdf</t>
   </si>
   <si>
     <t>Pedido de manifestação técnica do DER a respeito do manilhamento e modificação do leito do córrego que vai do trevo de Divinésia ao bairro Primavera</t>
   </si>
   <si>
     <t>6556</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6556/indicacao_8-_horario_de_trabalho.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6556/indicacao_8-_horario_de_trabalho.pdf</t>
   </si>
   <si>
     <t>Esclarecimento sobre carga horária de trabalho dos funcionários da Secretaria de Obras.</t>
   </si>
   <si>
     <t>6558</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Moacir Alves Nogueira</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6558/indicacao_10_manancial_ubari.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6558/indicacao_10_manancial_ubari.pdf</t>
   </si>
   <si>
     <t>Estudos de viabilidade de aproveitamento do rnanancial de agua pertencente aos herdeiros do Dr. Breno Dutra de Mendonça para abastecimento da comunidade de Ubari.</t>
   </si>
   <si>
     <t>6559</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>José Gualberto de Melo Júnior</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6559/indicacao_11_-_calcamento.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6559/indicacao_11_-_calcamento.pdf</t>
   </si>
   <si>
     <t>Calçamento da Rua Germano Leite, bairro Peluso.</t>
   </si>
   <si>
     <t>6560</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6560/indicacao_12conserto_buraco.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6560/indicacao_12conserto_buraco.pdf</t>
   </si>
   <si>
     <t>Conserto de cratera entre o início da Av. Beira Rio e Rua São José.</t>
   </si>
   <si>
     <t>6561</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6561/indicacao_13_area_lazer_cibraci.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6561/indicacao_13_area_lazer_cibraci.pdf</t>
   </si>
   <si>
     <t>Construção de área de lazer no bairro Cibraci.</t>
   </si>
   <si>
     <t>6562</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6562/indicacao_14_-_representacao_telemig.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6562/indicacao_14_-_representacao_telemig.pdf</t>
   </si>
   <si>
     <t>À TELEMIG - Instalação de telefone público no bairro Meu Sonho</t>
   </si>
   <si>
     <t>6563</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Miguel Poggialli Gasparoni, Wilian Fernandes Cabral</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6563/indicacao_15_-rede_pluvial.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6563/indicacao_15_-rede_pluvial.pdf</t>
   </si>
   <si>
     <t>Ligação da rede de captação de águas pluviais da Rua Esperanto à Rua José de Felippo, bairro Santa Cruz.</t>
   </si>
   <si>
     <t>6564</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6564/indicacao_16_-_recapeamento_centro.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6564/indicacao_16_-_recapeamento_centro.pdf</t>
   </si>
   <si>
     <t>Recapeamento asfáltico das ruas do município, sobretudo no Centro.</t>
   </si>
   <si>
     <t>6565</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6565/indicacao_17_-_restauracao_praca.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6565/indicacao_17_-_restauracao_praca.pdf</t>
   </si>
   <si>
     <t>Restauração da Praça João Cavalière, bairro Caxangá.</t>
   </si>
   <si>
     <t>6566</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6566/indicacao_18_-_restauracao_praca.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6566/indicacao_18_-_restauracao_praca.pdf</t>
   </si>
   <si>
     <t>Restauração da Prça Francisco Parma e entorno - Bairro Industrial.</t>
   </si>
   <si>
     <t>6567</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6567/indicacao_19_-_operacao_tapa-buracos.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6567/indicacao_19_-_operacao_tapa-buracos.pdf</t>
   </si>
   <si>
     <t>Operação tapa-buracos no bairro São João.</t>
   </si>
   <si>
     <t>6568</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6568/indicacao_20_-aluguel_para_inamps.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6568/indicacao_20_-aluguel_para_inamps.pdf</t>
   </si>
   <si>
     <t>Providência de aluguel para posto médico do INAMPS.</t>
   </si>
   <si>
     <t>6569</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Miguel Poggialli Gasparoni</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6569/indicacao_21_-estacionamento.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6569/indicacao_21_-estacionamento.pdf</t>
   </si>
   <si>
     <t>Estudos para criação de estacionamento na Av. Com. Jacinto Soares de Souza Lima.</t>
   </si>
   <si>
     <t>6570</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6570/indicacao_22_quebra-molas.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6570/indicacao_22_quebra-molas.pdf</t>
   </si>
   <si>
     <t>Redutores de velocidade na Rua do Divino ou muro de proteção próximo ao nº 50, bairro Lava-Pés.</t>
   </si>
   <si>
     <t>6571</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6571/indicacao_23_capina_e_limpeza.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6571/indicacao_23_capina_e_limpeza.pdf</t>
   </si>
   <si>
     <t>Capina e limpeza nas ruas  José Dias Paes e Hemetério Martins Carneiro, bairro Bela Vista,</t>
   </si>
   <si>
     <t>6572</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>José Gualberto de Melo Júnior, Miguel Poggialli Gasparoni</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6572/indicacao_24.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6572/indicacao_24.pdf</t>
   </si>
   <si>
     <t>Material para reforma do Clube Democratas.</t>
   </si>
   <si>
     <t>6573</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>José Gualberto de Melo Júnior, Adão Miguel Nogueira</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6573/indicacao_25.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6573/indicacao_25.pdf</t>
   </si>
   <si>
     <t>Iluminação a vapor de mercúrio nas ruas do bairro Antonina Coelho.</t>
   </si>
   <si>
     <t>6574</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>Wilian Fernandes Cabral</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6574/indicacao_26.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6574/indicacao_26.pdf</t>
   </si>
   <si>
     <t>Ligação das Ruas José de Felippo e Francisco Costa Barros.</t>
   </si>
   <si>
     <t>6575</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6575/indicacao_27.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6575/indicacao_27.pdf</t>
   </si>
   <si>
     <t>Patrolamento das ruas do bairro São João</t>
   </si>
   <si>
     <t>6576</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6576/indicacao_28.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6576/indicacao_28.pdf</t>
   </si>
   <si>
     <t>Plantio de árvores na Rua  Braz Damiano, bairro Eldorado, a pedido dos moradores.</t>
   </si>
   <si>
     <t>6577</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6577/indicacao_29.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6577/indicacao_29.pdf</t>
   </si>
   <si>
     <t>Construção de rede de esgoto na Rua Santa Teresa, bairro Schiavon.</t>
   </si>
   <si>
     <t>6578</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6578/indicacao_30.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6578/indicacao_30.pdf</t>
   </si>
   <si>
     <t>Construção de cisterna no Educandário Guida Sollero.</t>
   </si>
   <si>
     <t>6579</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6579/indicacao_31.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6579/indicacao_31.pdf</t>
   </si>
   <si>
     <t>Executar desaterro no bairro Mangueira Rural para rede de água da Copasa.</t>
   </si>
   <si>
     <t>6580</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6580/indicacao_32.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6580/indicacao_32.pdf</t>
   </si>
   <si>
     <t>Construção de Estádio Municipal com capacidade para 30 mil espectadores.</t>
   </si>
   <si>
     <t>6581</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>Miguel Poggialli Gasparoni, Adão Miguel Nogueira, Afonso Ligório Campos Mendes, Geraldo Bicalho Calçado, João Corbelli, João Gomes Pereira, José Gualberto de Melo Júnior, José Januário Carneiro Neto, José Xavier Brandão Teixeira, Lincoln Rodrigues Costa, Luiz Ângelo Maria, Miguel Ângelo Rinaldi, Moacir Alves Nogueira, Wilian Fernandes Cabral</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6581/indicacao_33.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6581/indicacao_33.pdf</t>
   </si>
   <si>
     <t>Construção de rede de captação de águas pluviais na Rua José Peluso, esquina com as Ruas Quiquina Lauria e Rua Germano Leite, no  bairro dos_x000D_
 Peluso.</t>
   </si>
   <si>
     <t>6582</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>José Gualberto de Melo Júnior, José Xavier Brandão Teixeira, Miguel Ângelo Rinaldi</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6582/indicacao_34.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6582/indicacao_34.pdf</t>
   </si>
   <si>
     <t>Providências quanto à lentidão da empreiteira contratada para calçamento da Av. Francisco Teixeira de Abreu, bairro Palmeiras.</t>
   </si>
   <si>
     <t>6583</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6583/indicacao_35.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6583/indicacao_35.pdf</t>
   </si>
   <si>
     <t>Reativação da Guarda Noturna.</t>
   </si>
   <si>
     <t>6584</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>João Corbelli, José Gualberto de Melo Júnior, Miguel Poggialli Gasparoni</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6584/indicacao_36.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6584/indicacao_36.pdf</t>
   </si>
   <si>
     <t>Reajuste salarial aos funcionários do Terminal Rodoviário.</t>
   </si>
   <si>
     <t>6585</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6585/indicacao_37.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6585/indicacao_37.pdf</t>
   </si>
   <si>
     <t>Pavimentação das ruas  Antônio Talma e Arcílio Moura Estêvão, bairro Caxangá.</t>
   </si>
   <si>
     <t>6586</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6586/indicacao_38.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6586/indicacao_38.pdf</t>
   </si>
   <si>
     <t>Limpeza e capina geral no bairro BNH (Bela Vista)</t>
   </si>
   <si>
     <t>6587</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>Luiz Ângelo Maria, José Xavier Brandão Teixeira</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6587/indicacao_39.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6587/indicacao_39.pdf</t>
   </si>
   <si>
     <t>Construção de rede de esgoto na rua principal do distrito de Miragaia.</t>
   </si>
   <si>
     <t>6588</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6588/indicacao_40.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6588/indicacao_40.pdf</t>
   </si>
   <si>
     <t>Policiamento e fiscalização noturna no Jardim São Januário.</t>
   </si>
   <si>
     <t>6589</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6589/indicacao_41.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6589/indicacao_41.pdf</t>
   </si>
   <si>
     <t>Aterramento nos fundos do Asilo São Vicente de Paulo para horta e captação de águas pluviais.</t>
   </si>
   <si>
     <t>6590</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>Adão Miguel Nogueira, Afonso Ligório Campos Mendes, Geraldo Bicalho Calçado, João Corbelli, João Gomes Pereira, José Gualberto de Melo Júnior, José Januário Carneiro Neto, José Xavier Brandão Teixeira, Lincoln Rodrigues Costa, Luiz Ângelo Maria, Miguel Ângelo Rinaldi, Miguel Poggialli Gasparoni, Moacir Alves Nogueira, Wilian Fernandes Cabral</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6590/indicacao_42.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6590/indicacao_42.pdf</t>
   </si>
   <si>
     <t>Envio pelo Executivo do projeto de exploração do Matadouro Municipal, protocolado na Prefeitura pelo sr. Jose' Geraldo Laktim.</t>
   </si>
   <si>
     <t>6591</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6591/indicacao_43.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6591/indicacao_43.pdf</t>
   </si>
   <si>
     <t>Término dos serviços de aterro e terraplenagem nas propriedades próximas ao córrego Ten. Pedro Batalha, que se realizam com grande lentidão.</t>
   </si>
   <si>
     <t>6592</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6592/indicacao_44.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6592/indicacao_44.pdf</t>
   </si>
   <si>
     <t>Iluminação a vapor de sódio diante do frontispício da Basílica de N.S. do Rosário.</t>
   </si>
   <si>
     <t>6593</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6593/indicacao_45.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6593/indicacao_45.pdf</t>
   </si>
   <si>
     <t>Capina e limpeza geral no bairro Jardim Alves do Valle.</t>
   </si>
   <si>
     <t>6594</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6594/indicacao_46.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6594/indicacao_46.pdf</t>
   </si>
   <si>
     <t>Intervenção do Executivo para que a TELEMIG expanda as linhas nos bairros Cibraci e Cohab.</t>
   </si>
   <si>
     <t>6595</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>João Corbelli</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6595/indicacao_47.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6595/indicacao_47.pdf</t>
   </si>
   <si>
     <t>Instalação de semáforo  na esquina das ruas Luiz Augusto Barbosa com Av. Olegário Maciel, bairro Triângulo.</t>
   </si>
   <si>
     <t>6596</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>Miguel Ângelo Rinaldi, José Xavier Brandão Teixeira</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6596/indicacao_48.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6596/indicacao_48.pdf</t>
   </si>
   <si>
     <t>Criação de escola no bairro Primavera.</t>
   </si>
   <si>
     <t>6597</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6597/indicacao_49.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6597/indicacao_49.pdf</t>
   </si>
   <si>
     <t>Participação da Banda 22 de Maio nas festividades do município com o maior nº possível de integrantes.</t>
   </si>
   <si>
     <t>6598</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6598/indicacao_50.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6598/indicacao_50.pdf</t>
   </si>
   <si>
     <t>Construção de rede de captação de águas pluviais na Rua Cel. Otaviano da Rocha, bairro São Domingos.</t>
   </si>
   <si>
     <t>6599</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>João Corbelli, Geraldo Bicalho Calçado</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6599/indicacao_51.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6599/indicacao_51.pdf</t>
   </si>
   <si>
     <t>Designação do posto policial José Martins Calçado a um prédio próprio da municipalidade no distrito de Diamante.</t>
   </si>
   <si>
     <t>6600</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6600/indicacao_52.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6600/indicacao_52.pdf</t>
   </si>
   <si>
     <t>Limpeza e finalização de pavimentação na Rua Major Tito César.</t>
   </si>
   <si>
     <t>6601</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>João Gomes Pereira</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6601/indicacao_53.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6601/indicacao_53.pdf</t>
   </si>
   <si>
     <t>Patrolamento das estradas rurais do Córrego Moradinha e Córrego São Pedro.</t>
   </si>
   <si>
     <t>6602</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6602/indicacao_54.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6602/indicacao_54.pdf</t>
   </si>
   <si>
     <t>Maior rapidez no calçamento da Rua Francisco Teixeira de Abreu, bairro Palmeiras. (Retirada pelo autor)</t>
   </si>
   <si>
     <t>6603</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6603/indicacao_55.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6603/indicacao_55.pdf</t>
   </si>
   <si>
     <t>Construção de cisterna no Educandário Guida Sollero, reiterando indicação anterior.</t>
   </si>
   <si>
     <t>6604</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6604/indicacao_56.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6604/indicacao_56.pdf</t>
   </si>
   <si>
     <t>Determinar que as empresas de ônibus em Ubá permitam a entrada de idosos, deficientes, obesos e gestantes pela porta dianteira dos veículos.</t>
   </si>
   <si>
     <t>6605</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6605/indicacao_57.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6605/indicacao_57.pdf</t>
   </si>
   <si>
     <t>Envio de Projeto de Lei isentando de IPTU, os proprietários de um único imóvel de baixo valor e que nele residam, em 40% do valor devido.</t>
   </si>
   <si>
     <t>6606</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6606/indicacao_58.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6606/indicacao_58.pdf</t>
   </si>
   <si>
     <t>Operação tapa-buracos em todas as ruas.</t>
   </si>
   <si>
     <t>6607</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>Álvaro Lopes Duarte Sól</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6607/indicacao_59.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6607/indicacao_59.pdf</t>
   </si>
   <si>
     <t>Colocação de vários redutores de velocidade na Av. Padre Arnaldo Jansen pós-recapeada.</t>
   </si>
   <si>
     <t>6608</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>José Januário Carneiro Neto</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6608/indicacao_60.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6608/indicacao_60.pdf</t>
   </si>
   <si>
     <t>Canalização do córrego na Praça Gladstone Alvim,descendo pela rua Dr. Angelo Barletta, Praca São Januário e terras da Companhia Força e Luz  Cataguazes Leopoldina.</t>
   </si>
   <si>
     <t>6609</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6609/indicacao_61.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6609/indicacao_61.pdf</t>
   </si>
   <si>
     <t>Construção de hangar no Aeroporto de Ubá pelo empresário Mário Bouchardet,  por sugestão do próprio.</t>
   </si>
   <si>
     <t>6610</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6610/indicacao_62.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6610/indicacao_62.pdf</t>
   </si>
   <si>
     <t>Calçamento da Rua Maestro João Ernesto.</t>
   </si>
   <si>
     <t>6611</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6611/indicacao_63.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6611/indicacao_63.pdf</t>
   </si>
   <si>
     <t>Limpeza imediata da Rua Santa Cruz quando houver chuva forte.</t>
   </si>
   <si>
     <t>6612</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6612/indicacao_64.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6612/indicacao_64.pdf</t>
   </si>
   <si>
     <t>Calçamento da Rua Antônio Candian, bairro São Domingos.</t>
   </si>
   <si>
     <t>6613</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6613/indicacao_65.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6613/indicacao_65.pdf</t>
   </si>
   <si>
     <t>Calçamento das ruas Cecília Petronília Moreira e Maurício Baião Gazolla (Patronato - Vila Casal).</t>
   </si>
   <si>
     <t>6614</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>Wilian Fernandes Cabral, José Gualberto de Melo Júnior</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6614/indicacao_66.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6614/indicacao_66.pdf</t>
   </si>
   <si>
     <t>Recapeamento de todas as ruas do bairro Cibraci.</t>
   </si>
   <si>
     <t>6615</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>José Januário Carneiro Neto, Geraldo Bicalho Calçado, Miguel Poggialli Gasparoni</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6615/indicacao_67.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6615/indicacao_67.pdf</t>
   </si>
   <si>
     <t>Desapropiação de terrenos da CFLCL para abertura de rua entre a Praça São Januário e  a Av. Beira Rio.</t>
   </si>
   <si>
     <t>6616</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6616/indicacao_68.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6616/indicacao_68.pdf</t>
   </si>
   <si>
     <t>Construção de bueiros na Rua Cel. Júlio Soares.</t>
   </si>
   <si>
     <t>6617</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6617/indicacao_69.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6617/indicacao_69.pdf</t>
   </si>
   <si>
     <t>Calçamento da Rua Apucarana, bairro Louriçal</t>
   </si>
   <si>
     <t>6618</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>Miguel Ângelo Rinaldi</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6618/indicacao_70.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6618/indicacao_70.pdf</t>
   </si>
   <si>
     <t>Captação de águas pluviais e 3 tambores de lixo no final do calçamento da Av. Olegário Maciel.</t>
   </si>
   <si>
     <t>6619</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6619/indicacao_71.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6619/indicacao_71.pdf</t>
   </si>
   <si>
     <t>Determinação à Copasa para que construa rede de abastecimento de água na Rua Mariano Rodrigues da Rocha, bairro Talma.</t>
   </si>
   <si>
     <t>6620</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6620/indicacao_72.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6620/indicacao_72.pdf</t>
   </si>
   <si>
     <t>Calçamento da Rua Governador Bias Fortes, bairro Eldorado.</t>
   </si>
   <si>
     <t>6621</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6621/indicacao_73.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6621/indicacao_73.pdf</t>
   </si>
   <si>
     <t>Iluminação de trecho da Rua do Livramento, bairro Peluso.</t>
   </si>
   <si>
     <t>6622</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6622/indicacao_74.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6622/indicacao_74.pdf</t>
   </si>
   <si>
     <t>Intervenção do prefeito para que a Telemig instale Telefone Público Comunitário no alto do bairro São Domingos.</t>
   </si>
   <si>
     <t>6623</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6623/indicacao_75.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6623/indicacao_75.pdf</t>
   </si>
   <si>
     <t>ntervenção do prefeito para que a Telemig instale Telefone Público Comunitário no bairro Caxangá.</t>
   </si>
   <si>
     <t>6624</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6624/indicacao_76.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6624/indicacao_76.pdf</t>
   </si>
   <si>
     <t>Canalização do córrego do bairro São Domingos</t>
   </si>
   <si>
     <t>6625</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6625/indicacao_77.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6625/indicacao_77.pdf</t>
   </si>
   <si>
     <t>Instalação de rede de esgoto em todo o bairro São Domingos, sobretudo na Rua Sete.</t>
   </si>
   <si>
     <t>6626</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6626/indicacao_78.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6626/indicacao_78.pdf</t>
   </si>
   <si>
     <t>Troca de lâmpadas em toda a extensão da Av. Juscelino Kubitischeck</t>
   </si>
   <si>
     <t>6627</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6627/indicacao_79.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6627/indicacao_79.pdf</t>
   </si>
   <si>
     <t>Reforma do Parque Infantil Cristininha, no Horto Florestal, e conclusão do calçamento de 50m na descida da churrascaria do mesmo local.</t>
   </si>
   <si>
     <t>6628</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6628/indicacao_80.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6628/indicacao_80.pdf</t>
   </si>
   <si>
     <t>Reativação do posto de Correios no bairro Vila Casal.</t>
   </si>
   <si>
     <t>6629</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>Miguel Poggialli Gasparoni, Moacir Alves Nogueira</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6629/indicacao_81.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6629/indicacao_81.pdf</t>
   </si>
   <si>
     <t>Instalação de telefone público no distrito de Ubari.</t>
   </si>
   <si>
     <t>6630</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>Luiz Ângelo Maria</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6630/indicacao_82.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6630/indicacao_82.pdf</t>
   </si>
   <si>
     <t>Quebra-molas e iluminação fluorescente na Av. do Contorno, bairro Louriçal</t>
   </si>
   <si>
     <t>6631</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6631/indicacao_83.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6631/indicacao_83.pdf</t>
   </si>
   <si>
     <t>Desobstrução dos bueiros e limpeza das margens do Rio Ubá,  antes do período de chuvas.</t>
   </si>
   <si>
     <t>6632</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6632/indicacao_84.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6632/indicacao_84.pdf</t>
   </si>
   <si>
     <t>Instalação de telefone público nas imediações da Praça Major Fusaro.</t>
   </si>
   <si>
     <t>6633</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6633/indicacao_85.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6633/indicacao_85.pdf</t>
   </si>
   <si>
     <t>Providenciar um "mutirão-contra-enchentes"  para desobstrução de bueiros e retirada do resultado de terraplenagens em novos bairros.</t>
   </si>
   <si>
     <t>6634</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6634/indicacao_86.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6634/indicacao_86.pdf</t>
   </si>
   <si>
     <t>Limpeza e desobstrução do córrego que vai desde o bairro Palmeiras ao bairro Triângulo.</t>
   </si>
   <si>
     <t>6635</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6635/indicacao_87.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6635/indicacao_87.pdf</t>
   </si>
   <si>
     <t>Manifesta insatisfação com a resposta do Executivo sobre pedido de orçamento de iluminação pública da Rua do Livramento.</t>
   </si>
   <si>
     <t>6636</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6636/indicacao_88.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6636/indicacao_88.pdf</t>
   </si>
   <si>
     <t>Construção de açudes e sistemas de irrigação nas propriedades rurais do município com área inferior a 20 hectares.</t>
   </si>
   <si>
     <t>6637</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6637/indicacao_89.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6637/indicacao_89.pdf</t>
   </si>
   <si>
     <t>Solicita prestação de contas ao presidente da Fundação de Artes Ubaense (FAU) referente ao convênio celebrado com a Prefeitura.</t>
   </si>
   <si>
     <t>6638</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6638/indicacao_90.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6638/indicacao_90.pdf</t>
   </si>
   <si>
     <t>Cópia do projeto de construção da rede de águas pluviais e fluviais no bairro Primavera e solicita informações.</t>
   </si>
   <si>
     <t>6639</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>Norton Antônio Fagundes Reis, Wilian Fernandes Cabral</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6639/indicacao_91.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6639/indicacao_91.pdf</t>
   </si>
   <si>
     <t>Esclarecimentos com relação à notícia veiculada no Jornal Folha do Povo,do dia 22/03/86, a respeito de  Projeto de Urbanização (Rua São José, Duque de Caxias etc) orçado em Cz$ 500.000,00 (quinhentos mil cruzados)</t>
   </si>
   <si>
     <t>6640</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6640/indicacao_92.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6640/indicacao_92.pdf</t>
   </si>
   <si>
     <t>Solicita ao Governador Hélio Garcia interceder à Comissão Provisória de Estudos Constitucionais, presidida pelo jurista Afonso Arinos, de maneira contrária às mudanças que se pretende fazer nas funções da Polícia Militar, sobretudo na PMMG.</t>
   </si>
   <si>
     <t>6641</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6641/indicacao_93.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6641/indicacao_93.pdf</t>
   </si>
   <si>
     <t>Solicita ao Governador Hélio Garcia interceder à Comissão Provisória de Estudos Constitucionais, presidida pelo jurista Afonso Arinos, de maneira contrária às mudanças que se pretende fazer nas funções da Polícia Militar, sobretudo na PMMG.  (Indicação idêntica à Indicação nº 92)</t>
   </si>
   <si>
     <t>6642</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6642/indicacao_94.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6642/indicacao_94.pdf</t>
   </si>
   <si>
     <t>Patrolamento das estradas rurais que ligam Ubá a Visconde do Rio Branco</t>
   </si>
   <si>
     <t>6643</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6643/indicacao_95.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6643/indicacao_95.pdf</t>
   </si>
   <si>
     <t>Construção de área de lazer no bairro Primavera.</t>
   </si>
   <si>
     <t>6644</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6644/indicacao_96.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6644/indicacao_96.pdf</t>
   </si>
   <si>
     <t>Extensão da linha de ônibus Praça Guido-Ponte Preta, até o bairro Aeroporto.</t>
   </si>
   <si>
     <t>6645</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6645/indicacao_97.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6645/indicacao_97.pdf</t>
   </si>
   <si>
     <t>Urgente construção de rede de esgoto nas ruas 4, 5 e 6 do bairro São Domingos.</t>
   </si>
   <si>
     <t>6646</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6646/indicacao_98.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6646/indicacao_98.pdf</t>
   </si>
   <si>
     <t>Colocação de 4 postes e iluminação pública no Beco do Simeão.</t>
   </si>
   <si>
     <t>6647</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6647/indicacao_99.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6647/indicacao_99.pdf</t>
   </si>
   <si>
     <t>Providências quanto à canalização do córrego abaixo do bairro Primavera, que está sendo mal-feita, com manilhamento em nível.</t>
   </si>
   <si>
     <t>6648</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6648/indicacao_100.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6648/indicacao_100.pdf</t>
   </si>
   <si>
     <t>Conclusão do plano de melhorias da rodovia Vila-Casal-Ligação-Quebra Coco pela Secretaria de Obras.</t>
   </si>
   <si>
     <t>6649</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6649/indicacao_101.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6649/indicacao_101.pdf</t>
   </si>
   <si>
     <t>Tapamento de buraco na Rua Dr. Fecas, nº 242.</t>
   </si>
   <si>
     <t>6650</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6650/indicacao_102.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6650/indicacao_102.pdf</t>
   </si>
   <si>
     <t>Construção de praça no bairro Eldorado, próximo à capela de N.S. Aparecida.</t>
   </si>
   <si>
     <t>6651</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6651/indicacao_103.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6651/indicacao_103.pdf</t>
   </si>
   <si>
     <t>Construção de passarela na Rua dos Viajantes.</t>
   </si>
   <si>
     <t>6652</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6652/indicacao_104.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6652/indicacao_104.pdf</t>
   </si>
   <si>
     <t>Calçamento, bueiros e canalização de córrego na Rua Ceará, que dá acesso à Av. Olegário Maciel, em abaixo-assinado.</t>
   </si>
   <si>
     <t>6653</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>José Xavier Brandão Teixeira, João Corbelli, João Gomes Pereira, José Gualberto de Melo Júnior, José Januário Carneiro Neto, Luiz Ângelo Maria, Miguel Ângelo Rinaldi, Moacir Alves Nogueira</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6653/indicacao_105.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6653/indicacao_105.pdf</t>
   </si>
   <si>
     <t>Informações do Executivo e do presidente da FAU sobre o convênio que expira em maio, e o destino da FAU sem o seu presidente, maestro Marum Alexander.</t>
   </si>
   <si>
     <t>6654</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6654/indicacao_106.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6654/indicacao_106.pdf</t>
   </si>
   <si>
     <t>Sugestão de criar-se uma comissão para análise da questão da quadra da Escola de Samba Feliz Lembrança.</t>
   </si>
   <si>
     <t>6655</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6655/indicacao_107.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6655/indicacao_107.pdf</t>
   </si>
   <si>
     <t>Envio de Indicação feita ao diretor da GRS-Ubá e não respondida, ao Secretário de Estado de Saúde, para implantação de Sistema Simplificado de Abastecimento de Água no Distrito de Ubari.</t>
   </si>
   <si>
     <t>6656</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>Miguel Poggialli Gasparoni, Adão Miguel Nogueira, João Corbelli, João Gomes Pereira, José Gualberto de Melo Júnior, José Januário Carneiro Neto, José Xavier Brandão Teixeira, Luiz Ângelo Maria, Miguel Ângelo Rinaldi, Moacir Alves Nogueira, Wilian Fernandes Cabral</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6656/indicacao_108.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6656/indicacao_108.pdf</t>
   </si>
   <si>
     <t>Solicitação de subvenção a APAE.</t>
   </si>
   <si>
     <t>6657</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6657/indicacao_109.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6657/indicacao_109.pdf</t>
   </si>
   <si>
     <t>Solicitação de um veículo para o Conselho Municipal de Defesa do Consumidor.</t>
   </si>
   <si>
     <t>6658</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6658/indicacao_110.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6658/indicacao_110.pdf</t>
   </si>
   <si>
     <t>Solicita transporte público para os moradores do bairro Ponte Preta, com abaixo assinado anexado.</t>
   </si>
   <si>
     <t>6659</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6659/indicacao_111.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6659/indicacao_111.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo elaboração de  projeto para execução da galeria do Córrego Pedro Batalha.</t>
   </si>
   <si>
     <t>6660</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6660/indicacao_112.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6660/indicacao_112.pdf</t>
   </si>
   <si>
     <t>Agilidade na iluminação da Rua do Livramento, bairro Peluso</t>
   </si>
   <si>
     <t>6661</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6661/indicacao_113.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6661/indicacao_113.pdf</t>
   </si>
   <si>
     <t>Informção à Casa sobre o atual estágio da Lei Municipal nº 1750, sancionada em 11.11.86, que "autoriza o Município a contrair empréstimo junto a_x000D_
 Caixa Econômica Federal , visando à construção da Galeria do Córrego Ten. Pedro Batalha, Posto de Saúde e Espaço Cultural, ao custo estimado de 240.000,45952 e 14.046 0TN respectivamente</t>
   </si>
   <si>
     <t>6662</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6662/indicacao_114.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6662/indicacao_114.pdf</t>
   </si>
   <si>
     <t>Solicita agilidade na desapropriação do imóvel ao lado do Prefeitura, pertencente à CFLCL.</t>
   </si>
   <si>
     <t>6663</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6663/indicacao_115.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6663/indicacao_115.pdf</t>
   </si>
   <si>
     <t>Colocação de semáforo no cruzamento da Av. Arnaldo Jansem com a Rua Virgínia Brandão.</t>
   </si>
   <si>
     <t>6664</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6664/indicacao_116.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6664/indicacao_116.pdf</t>
   </si>
   <si>
     <t>Remoção do tampão sobre o córrego Pedro Batalha, entre as propriedades dos srs. Francisco Xavier Pereira e Levindo Carneiro, na Rua Santa Cruz, para eliminar invasão das águas nas residências do entorno.</t>
   </si>
   <si>
     <t>6665</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6665/indicacao_117.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6665/indicacao_117.pdf</t>
   </si>
   <si>
     <t>Construção de rede de captação de águas pluviais na Rua Dr; Fécas, bairro Eldorado.</t>
   </si>
   <si>
     <t>6666</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6666/indicacao_118.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6666/indicacao_118.pdf</t>
   </si>
   <si>
     <t>Tambores de lixo nas ruas Ver. Sebastião Lisboa de Andrade, Ten. Pedro Batalha e Salvador Filippo.</t>
   </si>
   <si>
     <t>6667</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6667/indicacao_119.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6667/indicacao_119.pdf</t>
   </si>
   <si>
     <t>Limpeza da Av. Olegário Maciel, na região do Colégio Polivalente</t>
   </si>
   <si>
     <t>6668</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6668/indicacao_120.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6668/indicacao_120.pdf</t>
   </si>
   <si>
     <t>Calçamento de ruas no bairro José Peluso.</t>
   </si>
   <si>
     <t>6669</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6669/indicacao_121.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6669/indicacao_121.pdf</t>
   </si>
   <si>
     <t>Cascalhamento de pequeno trecho que dá acesso à ponte "Antônio Mendes Peixoto" na zona rural, próximo ao Bairro Ponte Preta.</t>
   </si>
   <si>
     <t>6670</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6670/indicacao_122.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6670/indicacao_122.pdf</t>
   </si>
   <si>
     <t>Solicita convênio com o Estado, pondo à disposição o imóvel da Rua Antenor Machado, onde funcionava o Posto de Endemias Rurais, para a instalação de aparelhagem de Raio X e laboratório de análises clínicas.</t>
   </si>
   <si>
     <t>6671</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6671/indicacao_124.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6671/indicacao_124.pdf</t>
   </si>
   <si>
     <t>Retirada e não espalhamento de terra no Rio Ubá.</t>
   </si>
   <si>
     <t>6672</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6672/indicacao_124.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6672/indicacao_124.pdf</t>
   </si>
   <si>
     <t>Dois postes para eletrificação do prolongamento da Rua Paraguais, bairro Inês Groppo.</t>
   </si>
   <si>
     <t>6673</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6673/indicacao_125.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6673/indicacao_125.pdf</t>
   </si>
   <si>
     <t>Operação tapa-buracos no bairro Vila Casal</t>
   </si>
   <si>
     <t>6674</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>Geraldo Bicalho Calçado</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6674/indicacao_126.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6674/indicacao_126.pdf</t>
   </si>
   <si>
     <t>Iluminação da Rua Antônio Frederico Ozanam.</t>
   </si>
   <si>
     <t>6675</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6675/indicacao_127.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6675/indicacao_127.pdf</t>
   </si>
   <si>
     <t>Estacamento do córrego próximo à residência da Sra. Maria Filomena de Oliveira,  na Rua Cel. Carlos Brandão, 48, fundos.</t>
   </si>
   <si>
     <t>6676</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6676/indicacao_128.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6676/indicacao_128.pdf</t>
   </si>
   <si>
     <t>Doação de terreno ao Estado para construção da E.E. São José.</t>
   </si>
   <si>
     <t>6677</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6677/indicacao_129.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6677/indicacao_129.pdf</t>
   </si>
   <si>
     <t>Asfaltamento de trecho da Rua Ten. Cel. Assis Athaíde, bairro Santa Terezinha.</t>
   </si>
   <si>
     <t>6678</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6678/indicacao_130.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6678/indicacao_130.pdf</t>
   </si>
   <si>
     <t>Construção de bueiros da Rua João Guilhermino até a Av. Beira Rio.</t>
   </si>
   <si>
     <t>6679</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6679/indicacao_131.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6679/indicacao_131.pdf</t>
   </si>
   <si>
     <t>Relação dos orçamentos de eletrificação rural pagos à CFLCL nos anos 1985/86.</t>
   </si>
   <si>
     <t>6680</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6680/indicacao_132.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6680/indicacao_132.pdf</t>
   </si>
   <si>
     <t>Criação pela TELEMIG do Serviço Municipal de Informações, por meio do número 156, como já existe em outros municípios.</t>
   </si>
   <si>
     <t>6681</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>João Corbelli, José Gualberto de Melo Júnior</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6681/indicacao_133.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6681/indicacao_133.pdf</t>
   </si>
   <si>
     <t>Instalação de rede de abastecimento de água no bairro Mangueira Rural, com abaixo-assinado anexado.</t>
   </si>
   <si>
     <t>6682</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6682/indicacao_134.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6682/indicacao_134.pdf</t>
   </si>
   <si>
     <t>Construção de bueiros em número suficiente , em todo o município. ( Anexadas a esta indicação estão 5 outras indicações sobre temas diversos: projeto de urbanização, área de lazer, construção de trevo e lei orçamentária.)</t>
   </si>
   <si>
     <t>6683</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6683/indicacao_135.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6683/indicacao_135.pdf</t>
   </si>
   <si>
     <t>Informação sobre a construção da Policlínica, segundo previsto no Plano Integrado de Saúde.</t>
   </si>
   <si>
     <t>6684</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/</t>
+    <t>http://sapl.uba.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Solicita parecer do IMAM, IBAM e SUNAB, a respeito das recentes modificações introduzidas pelo Decreto 1.071/85  na cobrança do IPTU-Imposto Predial e Territorial Urbano e ISSQN-Imposto Sobre Servicos de Qualquer Natu reza, para o exercicio de 1986.</t>
   </si>
   <si>
     <t>6685</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6685/indicacao_137.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6685/indicacao_137.pdf</t>
   </si>
   <si>
     <t>Após os 60 dias de prazo, solicita o montante do débito do Município referente ao IAPAS e FGTS ate junho/86, porventura existente.</t>
   </si>
   <si>
     <t>6686</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6686/indicacao_138.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6686/indicacao_138.pdf</t>
   </si>
   <si>
     <t>Solicita, a pedido da Irmã Maria Josefa, melhoria no valor da subvenção destinada aos 200 menores carentes da Escola Profissionalizante/ Patronato São José.</t>
   </si>
   <si>
     <t>6557</t>
   </si>
   <si>
     <t>MOC A</t>
   </si>
   <si>
     <t>Moção (Regimento Antigo)</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6557/indicacao_9_-_mocao_senhoras_bairro_primavera.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6557/indicacao_9_-_mocao_senhoras_bairro_primavera.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos às Senhoras Geralda Bernardo de Oliveira, Nilma Emídio da Silva e  Maria José de Oliveira pelo levantamento estatístico do nº de crianças em idade escolar no bairro Primavera</t>
   </si>
   <si>
     <t>6687</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>José Bigonha Gazolla</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6687/pl_aprovado.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6687/pl_aprovado.pdf</t>
   </si>
   <si>
     <t>Autoriza a filiação do município à AMMAN -Associação dos Municípios da Mcrorregião da Zona da Mata Norte</t>
   </si>
   <si>
     <t>6688</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6688/parecer_cljf_-_org_feira_livre.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6688/parecer_cljf_-_org_feira_livre.pdf</t>
   </si>
   <si>
     <t>Apenas Parecer da CLJF e aprovação do PL:  Aprova normas para organização e  funcionamento da Feira Livre</t>
   </si>
   <si>
     <t>6689</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6689/pl_aprovado.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6689/pl_aprovado.pdf</t>
   </si>
   <si>
     <t>Denomina Rua Virgílio Vieira de Andrade a logradouro público.</t>
   </si>
   <si>
     <t>6690</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6690/pl_aprovado.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6690/pl_aprovado.pdf</t>
   </si>
   <si>
     <t>Concede suplementação de R$ 65.000,00  à subvenção social  concedida à Liga Atlética Ubaense (LAU).</t>
   </si>
   <si>
     <t>6691</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6691/pl_aprovado.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6691/pl_aprovado.pdf</t>
   </si>
   <si>
     <t>Concede reajuste de vencimentos e proventos aos servidores e inativos do município de Ubá</t>
   </si>
   <si>
     <t>6692</t>
   </si>
   <si>
     <t>Geraldo Bicalho Calçado, Miguel Poggialli Gasparoni</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6692/pl_aprovado.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6692/pl_aprovado.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a Academia Ubaense de Letras (AULE).</t>
   </si>
   <si>
     <t>6693</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6693/pl_aprovado.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6693/pl_aprovado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre  complementação de pagamento à EMATER e abre crédito suplementar.</t>
   </si>
   <si>
     <t>6694</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6694/pl_aprovado.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6694/pl_aprovado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de subvenção econômica à EMATER e dá outras disposições.</t>
   </si>
   <si>
     <t>6695</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6695/pl_aprovado.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6695/pl_aprovado.pdf</t>
   </si>
   <si>
     <t>Denomina Rua João Porphirio de Souza a logradouro público.</t>
   </si>
   <si>
     <t>6696</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6696/pl_aprovado.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6696/pl_aprovado.pdf</t>
   </si>
   <si>
     <t>Denomina Vereador Lincoln Rodrigues Costa a Sala das Sessões da Câmara Municipal de Ubá.</t>
   </si>
   <si>
     <t>6697</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6697/pl_aprovado.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6697/pl_aprovado.pdf</t>
   </si>
   <si>
     <t>Denomina Rua José Rinaldi a logradouro público</t>
   </si>
   <si>
     <t>6698</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6698/pl_original.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6698/pl_original.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública a Igreja Pentecostal Cristo é o Senhor.</t>
   </si>
   <si>
     <t>6699</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6699/pl_aprovado.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6699/pl_aprovado.pdf</t>
   </si>
   <si>
     <t>Concede suplementação de subvenção social à APAE-Ubá.</t>
   </si>
   <si>
     <t>6700</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6700/parecer_-_contagem_do_tempo.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6700/parecer_-_contagem_do_tempo.pdf</t>
   </si>
   <si>
     <t>Parecer sobre Projeto de Lei que "dispõe sobre a contagem de tempo e dá outras providências" transformado na Lei 1.744/86</t>
   </si>
   <si>
     <t>6701</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6701/pl_aprovado.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6701/pl_aprovado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a ratificação de Termos de Compromisso celebrados entre a Secretaria de Estado da Educação de Minas Gerais e a Prefeitura Municipal de Ubá, ''ad referendum" da Câmara Municipal de Ubá.</t>
   </si>
   <si>
     <t>6702</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6702/pl_original.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6702/pl_original.pdf</t>
   </si>
   <si>
     <t>PL retirado de tramitação:  Dá nova redação ao § 39, do art. 89, da Lei 1716 de 11 de dezembro de 1985, concedendo gratificação especial a ocupante de cargo em comissão de até 25%, a critério do Prefeito.</t>
   </si>
   <si>
     <t>6703</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6703/pl_aprovado.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6703/pl_aprovado.pdf</t>
   </si>
   <si>
     <t>Concede suplementação de subvenção social à Sociedade Beneficente Amigos de Ubari.</t>
   </si>
   <si>
     <t>6704</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6704/pl_aprovado.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6704/pl_aprovado.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de créditos suplementares do Orçamento de Despesa do presente exercício.</t>
   </si>
   <si>
     <t>6705</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6705/pl_aprovado_12-09-_.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6705/pl_aprovado_12-09-_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre contagem de tempo e dá outras disposições.</t>
   </si>
   <si>
     <t>6706</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6706/parecer_e_aprovacao.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6706/parecer_e_aprovacao.pdf</t>
   </si>
   <si>
     <t>Parecer e aprovação do PL que "Autoriza o Prefeito a assinar contrato de Concessão de Uso e Exploração do Matadouro Municipal pela firma CINDUCAR - Comércio e Indústria Ubaense de Carne."</t>
   </si>
   <si>
     <t>6707</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6707/pl_aprovado.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6707/pl_aprovado.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de créditos suplementares no Orçamento de Despesa para o presente exercício.</t>
   </si>
   <si>
     <t>6708</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6708/pl_aprovado.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6708/pl_aprovado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a exploração dos serviços funerários no município.</t>
   </si>
   <si>
     <t>6709</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6709/pl_aprovado.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6709/pl_aprovado.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a ratificação do Termo de Convênio entre a Prefeitura Municipal e a Companhia Açucareira Riobranquense, referendado pela Câmara Municipal, para a manutenção e funcionamento da E.E. Presidente Vargas, de propriedade da segunda convenente, localizada na Fazenda Boa União, Estação Peixoto Filho."</t>
   </si>
   <si>
     <t>6710</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6710/pl_aprovado.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6710/pl_aprovado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre ratificação de convênio celebrado pelo município com o Estado para implantação e operação de serviço telefônico interurbano nos distritos de Ubari e Miragaia.</t>
   </si>
   <si>
     <t>6711</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6711/17_-_lei_sancionada.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6711/17_-_lei_sancionada.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar financiamento com a Caixa Econômica Federal e dá outras providências.</t>
   </si>
   <si>
     <t>6712</t>
   </si>
   <si>
     <t>CLJR - Comissão de Legislação, Justiça e Redação Final</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6712/parecer_loa.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6712/parecer_loa.pdf</t>
   </si>
   <si>
     <t>Parecer favorável com emendas à Lei Orçamentária Anual, aprovada em 24/11/1986</t>
   </si>
   <si>
     <t>6713</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6713/pl_aprovado.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6713/pl_aprovado.pdf</t>
   </si>
   <si>
     <t>Denomina Rua Desidério Zanelli a logradouro público.</t>
   </si>
   <si>
     <t>6714</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6714/pl_aprovado.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6714/pl_aprovado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre ratificação de convênio celebrado entre o município e a Sociedade Musical de Beneficência e Cultura 22 de Maio</t>
   </si>
   <si>
     <t>6715</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6715/pl_aprovado.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6715/pl_aprovado.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de créditos suplementares do Orçamento de Despesa no presente exercício</t>
   </si>
   <si>
     <t>6716</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6716/pl_aprovado.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6716/pl_aprovado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Estatuto do Magistério Público Municipal de Ubá</t>
   </si>
   <si>
     <t>6717</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6717/pl_aprovado.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6717/pl_aprovado.pdf</t>
   </si>
   <si>
     <t>Revoga lei 1.734/1986 que denomina Rua João Porphirio de Souza a Rua 5 do Conjunto Residencial Antônio Maranhão (CIBRACI)</t>
   </si>
   <si>
     <t>6718</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6718/pl_aprovado.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6718/pl_aprovado.pdf</t>
   </si>
   <si>
     <t>Denomina Rua João Porphirio de Souza a Rua 11 do Conjunto Residencial Antônio Maranhão (CIBRACI)</t>
   </si>
   <si>
     <t>6719</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6719/pl_aprovado.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6719/pl_aprovado.pdf</t>
   </si>
   <si>
     <t>Reformula o texto da Lei que criou a COMDEC  - Comissão Municipal de Defesa Civil, estabelecendo suas diretrizes em caso de fatos adversos.</t>
   </si>
   <si>
     <t>6720</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6720/pl_aprovado.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6720/pl_aprovado.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a conceder gratificação natalina aos servidores estatutários, inativos e pensionistas do município.</t>
   </si>
   <si>
     <t>6721</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6721/pl_aprovado.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6721/pl_aprovado.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a celebrar convênios com as corporações musicais em atividade, devidadmente legalizadas, e abre créditos especiais.</t>
   </si>
   <si>
     <t>6722</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6722/pl_aprovado.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6722/pl_aprovado.pdf</t>
   </si>
   <si>
     <t>Ratifica Termo de Convênio celebrado entre a União e a Prefeitura Municipal de Ubá, referendado pela Câmara Municipal de Ubá, visando a implantação de Projetos Comunitários no Município, abre crédito especial e dá  outras providências.</t>
   </si>
   <si>
     <t>6723</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6723/pl_aprovado.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6723/pl_aprovado.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a doar ao Estado terreno de propriedade do município para edificação da Escola Estadual São José no bairro Primavera</t>
   </si>
   <si>
     <t>6724</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6724/pl_aprovado.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6724/pl_aprovado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre assinatura de Convênio entre a Secretaria de Estado de Saúde de Minas Gerais e a Prefeitura Municipal de Ubá, visando a perfuração de urn poço tubular no Distrito de Ubari, situado na área de atuação do Centro Regional de Saúde de Ubá.</t>
   </si>
   <si>
     <t>6725</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6725/pl_aprovado.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6725/pl_aprovado.pdf</t>
   </si>
   <si>
     <t>Ratifica  Termo de Compromisso entre o Município e  a Secretaria de Estado de Educação-MG, referendado pela Câmara Municipal de Ubá,  para pagamento de pessoal envolvido em projeto específico e aquisição de material pedagógico.</t>
   </si>
   <si>
     <t>6726</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6726/pl_aprovado.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6726/pl_aprovado.pdf</t>
   </si>
   <si>
     <t>Concessão de reajuste aos servidores estatutários, inativos e pensionistas.</t>
   </si>
   <si>
     <t>6733</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6733/parecer_e_votacao_do_veto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6733/parecer_e_votacao_do_veto.pdf</t>
   </si>
   <si>
     <t>Parecer , votação e manutenção do veto à Cláusula 2ª do Parágrafo Único do Convênio entre o Município e a Fundação de Artes de Ubá (FAU)</t>
   </si>
   <si>
     <t>6734</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Câmara Municipal de Ubá</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6734/resolucao_aprovada.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6734/resolucao_aprovada.pdf</t>
   </si>
   <si>
     <t>Atualiza remuneração dos vereadores</t>
   </si>
   <si>
     <t>6735</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6735/parecer_sobre_novo_regimento_interno.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6735/parecer_sobre_novo_regimento_interno.pdf</t>
   </si>
   <si>
     <t>Parecer e aprovação do novo Regimento Interno da Câmara Municipal de Ubá.</t>
   </si>
   <si>
     <t>7837</t>
   </si>
   <si>
     <t>Norton Antônio Fagundes Reis</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/7837/pr_05.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/7837/pr_05.pdf</t>
   </si>
   <si>
     <t>Atualiza remuneração dos vereadores.</t>
   </si>
   <si>
     <t>7838</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/7838/resolucao_06_aprovada.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/7838/resolucao_06_aprovada.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre os subsídios do Senhor Prefeito e do Vice-Prefeito e da Verba de Representação do Senhor Chefe do Executivo .</t>
   </si>
   <si>
     <t>7839</t>
   </si>
   <si>
     <t>REP</t>
   </si>
   <si>
     <t>Representação</t>
   </si>
   <si>
     <t>Apoio às reivindicações dos Trabalhadores do Ensino do Estado de Minas Gerais.</t>
   </si>
   <si>
     <t>7840</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/7840/representacao_no_2_-_pmmg.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/7840/representacao_no_2_-_pmmg.pdf</t>
   </si>
   <si>
     <t>Solicitação de policiamento em ruas alagadas pelas chuvas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2594,67 +2594,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6548/indicacao_1_-_pedido_de_desculpas.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6549/indicacao_2_-_cascalhamento.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6550/indicacao_3_-iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6551/indicacao_4_-_rede_esgoto.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6553/indicacao_5_-_esclarecimentos_rio_uba.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6554/indicacao_6_-_cobertura_em_pontos_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6555/indicacao_7-_manifest_tecnica_do_der.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6556/indicacao_8-_horario_de_trabalho.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6558/indicacao_10_manancial_ubari.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6559/indicacao_11_-_calcamento.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6560/indicacao_12conserto_buraco.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6561/indicacao_13_area_lazer_cibraci.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6562/indicacao_14_-_representacao_telemig.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6563/indicacao_15_-rede_pluvial.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6564/indicacao_16_-_recapeamento_centro.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6565/indicacao_17_-_restauracao_praca.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6566/indicacao_18_-_restauracao_praca.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6567/indicacao_19_-_operacao_tapa-buracos.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6568/indicacao_20_-aluguel_para_inamps.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6569/indicacao_21_-estacionamento.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6570/indicacao_22_quebra-molas.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6571/indicacao_23_capina_e_limpeza.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6572/indicacao_24.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6573/indicacao_25.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6574/indicacao_26.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6575/indicacao_27.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6576/indicacao_28.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6577/indicacao_29.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6578/indicacao_30.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6579/indicacao_31.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6580/indicacao_32.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6581/indicacao_33.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6582/indicacao_34.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6583/indicacao_35.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6584/indicacao_36.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6585/indicacao_37.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6586/indicacao_38.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6587/indicacao_39.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6588/indicacao_40.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6589/indicacao_41.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6590/indicacao_42.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6591/indicacao_43.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6592/indicacao_44.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6593/indicacao_45.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6594/indicacao_46.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6595/indicacao_47.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6596/indicacao_48.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6597/indicacao_49.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6598/indicacao_50.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6599/indicacao_51.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6600/indicacao_52.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6601/indicacao_53.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6602/indicacao_54.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6603/indicacao_55.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6604/indicacao_56.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6605/indicacao_57.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6606/indicacao_58.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6607/indicacao_59.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6608/indicacao_60.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6609/indicacao_61.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6610/indicacao_62.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6611/indicacao_63.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6612/indicacao_64.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6613/indicacao_65.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6614/indicacao_66.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6615/indicacao_67.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6616/indicacao_68.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6617/indicacao_69.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6618/indicacao_70.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6619/indicacao_71.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6620/indicacao_72.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6621/indicacao_73.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6622/indicacao_74.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6623/indicacao_75.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6624/indicacao_76.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6625/indicacao_77.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6626/indicacao_78.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6627/indicacao_79.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6628/indicacao_80.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6629/indicacao_81.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6630/indicacao_82.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6631/indicacao_83.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6632/indicacao_84.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6633/indicacao_85.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6634/indicacao_86.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6635/indicacao_87.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6636/indicacao_88.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6637/indicacao_89.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6638/indicacao_90.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6639/indicacao_91.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6640/indicacao_92.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6641/indicacao_93.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6642/indicacao_94.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6643/indicacao_95.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6644/indicacao_96.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6645/indicacao_97.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6646/indicacao_98.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6647/indicacao_99.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6648/indicacao_100.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6649/indicacao_101.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6650/indicacao_102.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6651/indicacao_103.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6652/indicacao_104.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6653/indicacao_105.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6654/indicacao_106.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6655/indicacao_107.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6656/indicacao_108.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6657/indicacao_109.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6658/indicacao_110.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6659/indicacao_111.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6660/indicacao_112.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6661/indicacao_113.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6662/indicacao_114.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6663/indicacao_115.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6664/indicacao_116.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6665/indicacao_117.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6666/indicacao_118.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6667/indicacao_119.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6668/indicacao_120.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6669/indicacao_121.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6670/indicacao_122.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6671/indicacao_124.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6672/indicacao_124.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6673/indicacao_125.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6674/indicacao_126.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6675/indicacao_127.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6676/indicacao_128.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6677/indicacao_129.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6678/indicacao_130.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6679/indicacao_131.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6680/indicacao_132.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6681/indicacao_133.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6682/indicacao_134.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6683/indicacao_135.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6685/indicacao_137.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6686/indicacao_138.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6557/indicacao_9_-_mocao_senhoras_bairro_primavera.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6687/pl_aprovado.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6688/parecer_cljf_-_org_feira_livre.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6689/pl_aprovado.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6690/pl_aprovado.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6691/pl_aprovado.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6692/pl_aprovado.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6693/pl_aprovado.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6694/pl_aprovado.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6695/pl_aprovado.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6696/pl_aprovado.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6697/pl_aprovado.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6698/pl_original.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6699/pl_aprovado.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6700/parecer_-_contagem_do_tempo.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6701/pl_aprovado.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6702/pl_original.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6703/pl_aprovado.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6704/pl_aprovado.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6705/pl_aprovado_12-09-_.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6706/parecer_e_aprovacao.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6707/pl_aprovado.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6708/pl_aprovado.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6709/pl_aprovado.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6710/pl_aprovado.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6711/17_-_lei_sancionada.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6712/parecer_loa.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6713/pl_aprovado.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6714/pl_aprovado.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6715/pl_aprovado.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6716/pl_aprovado.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6717/pl_aprovado.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6718/pl_aprovado.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6719/pl_aprovado.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6720/pl_aprovado.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6721/pl_aprovado.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6722/pl_aprovado.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6723/pl_aprovado.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6724/pl_aprovado.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6725/pl_aprovado.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6726/pl_aprovado.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6733/parecer_e_votacao_do_veto.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6734/resolucao_aprovada.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6735/parecer_sobre_novo_regimento_interno.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/7837/pr_05.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/7838/resolucao_06_aprovada.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/7840/representacao_no_2_-_pmmg.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6548/indicacao_1_-_pedido_de_desculpas.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6549/indicacao_2_-_cascalhamento.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6550/indicacao_3_-iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6551/indicacao_4_-_rede_esgoto.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6553/indicacao_5_-_esclarecimentos_rio_uba.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6554/indicacao_6_-_cobertura_em_pontos_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6555/indicacao_7-_manifest_tecnica_do_der.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6556/indicacao_8-_horario_de_trabalho.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6558/indicacao_10_manancial_ubari.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6559/indicacao_11_-_calcamento.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6560/indicacao_12conserto_buraco.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6561/indicacao_13_area_lazer_cibraci.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6562/indicacao_14_-_representacao_telemig.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6563/indicacao_15_-rede_pluvial.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6564/indicacao_16_-_recapeamento_centro.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6565/indicacao_17_-_restauracao_praca.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6566/indicacao_18_-_restauracao_praca.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6567/indicacao_19_-_operacao_tapa-buracos.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6568/indicacao_20_-aluguel_para_inamps.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6569/indicacao_21_-estacionamento.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6570/indicacao_22_quebra-molas.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6571/indicacao_23_capina_e_limpeza.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6572/indicacao_24.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6573/indicacao_25.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6574/indicacao_26.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6575/indicacao_27.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6576/indicacao_28.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6577/indicacao_29.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6578/indicacao_30.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6579/indicacao_31.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6580/indicacao_32.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6581/indicacao_33.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6582/indicacao_34.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6583/indicacao_35.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6584/indicacao_36.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6585/indicacao_37.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6586/indicacao_38.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6587/indicacao_39.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6588/indicacao_40.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6589/indicacao_41.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6590/indicacao_42.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6591/indicacao_43.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6592/indicacao_44.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6593/indicacao_45.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6594/indicacao_46.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6595/indicacao_47.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6596/indicacao_48.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6597/indicacao_49.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6598/indicacao_50.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6599/indicacao_51.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6600/indicacao_52.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6601/indicacao_53.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6602/indicacao_54.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6603/indicacao_55.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6604/indicacao_56.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6605/indicacao_57.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6606/indicacao_58.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6607/indicacao_59.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6608/indicacao_60.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6609/indicacao_61.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6610/indicacao_62.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6611/indicacao_63.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6612/indicacao_64.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6613/indicacao_65.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6614/indicacao_66.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6615/indicacao_67.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6616/indicacao_68.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6617/indicacao_69.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6618/indicacao_70.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6619/indicacao_71.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6620/indicacao_72.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6621/indicacao_73.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6622/indicacao_74.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6623/indicacao_75.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6624/indicacao_76.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6625/indicacao_77.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6626/indicacao_78.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6627/indicacao_79.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6628/indicacao_80.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6629/indicacao_81.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6630/indicacao_82.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6631/indicacao_83.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6632/indicacao_84.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6633/indicacao_85.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6634/indicacao_86.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6635/indicacao_87.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6636/indicacao_88.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6637/indicacao_89.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6638/indicacao_90.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6639/indicacao_91.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6640/indicacao_92.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6641/indicacao_93.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6642/indicacao_94.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6643/indicacao_95.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6644/indicacao_96.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6645/indicacao_97.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6646/indicacao_98.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6647/indicacao_99.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6648/indicacao_100.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6649/indicacao_101.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6650/indicacao_102.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6651/indicacao_103.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6652/indicacao_104.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6653/indicacao_105.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6654/indicacao_106.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6655/indicacao_107.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6656/indicacao_108.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6657/indicacao_109.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6658/indicacao_110.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6659/indicacao_111.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6660/indicacao_112.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6661/indicacao_113.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6662/indicacao_114.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6663/indicacao_115.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6664/indicacao_116.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6665/indicacao_117.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6666/indicacao_118.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6667/indicacao_119.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6668/indicacao_120.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6669/indicacao_121.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6670/indicacao_122.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6671/indicacao_124.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6672/indicacao_124.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6673/indicacao_125.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6674/indicacao_126.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6675/indicacao_127.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6676/indicacao_128.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6677/indicacao_129.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6678/indicacao_130.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6679/indicacao_131.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6680/indicacao_132.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6681/indicacao_133.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6682/indicacao_134.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6683/indicacao_135.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6685/indicacao_137.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6686/indicacao_138.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6557/indicacao_9_-_mocao_senhoras_bairro_primavera.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6687/pl_aprovado.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6688/parecer_cljf_-_org_feira_livre.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6689/pl_aprovado.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6690/pl_aprovado.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6691/pl_aprovado.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6692/pl_aprovado.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6693/pl_aprovado.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6694/pl_aprovado.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6695/pl_aprovado.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6696/pl_aprovado.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6697/pl_aprovado.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6698/pl_original.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6699/pl_aprovado.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6700/parecer_-_contagem_do_tempo.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6701/pl_aprovado.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6702/pl_original.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6703/pl_aprovado.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6704/pl_aprovado.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6705/pl_aprovado_12-09-_.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6706/parecer_e_aprovacao.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6707/pl_aprovado.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6708/pl_aprovado.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6709/pl_aprovado.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6710/pl_aprovado.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6711/17_-_lei_sancionada.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6712/parecer_loa.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6713/pl_aprovado.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6714/pl_aprovado.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6715/pl_aprovado.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6716/pl_aprovado.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6717/pl_aprovado.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6718/pl_aprovado.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6719/pl_aprovado.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6720/pl_aprovado.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6721/pl_aprovado.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6722/pl_aprovado.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6723/pl_aprovado.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6724/pl_aprovado.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6725/pl_aprovado.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6726/pl_aprovado.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6733/parecer_e_votacao_do_veto.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6734/resolucao_aprovada.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/6735/parecer_sobre_novo_regimento_interno.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/7837/pr_05.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/7838/resolucao_06_aprovada.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1986/7840/representacao_no_2_-_pmmg.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H186"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="255.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="116.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="115.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>