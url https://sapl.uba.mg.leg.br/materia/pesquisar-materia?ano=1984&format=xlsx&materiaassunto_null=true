--- v0 (2025-12-07)
+++ v1 (2026-06-04)
@@ -54,934 +54,934 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>6464</t>
   </si>
   <si>
     <t>1984</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>José Bigonha Gazolla</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6464/pl_aprovado_-_subvencao_merenda_escolar.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6464/pl_aprovado_-_subvencao_merenda_escolar.pdf</t>
   </si>
   <si>
     <t>Suplementa subvenção para a merenda escolar em R$1.400.000,00</t>
   </si>
   <si>
     <t>6465</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>José Gualberto de Melo Júnior</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6465/pl_aprovado_-_denomina_logradouro.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6465/pl_aprovado_-_denomina_logradouro.pdf</t>
   </si>
   <si>
     <t>Denomina Rua Luizinha Pacheco a logradouro desta cidade.</t>
   </si>
   <si>
     <t>6466</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Câmara Municipal de Ubá</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6466/pl_aprovado_-_denomina_logradouro.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6466/pl_aprovado_-_denomina_logradouro.pdf</t>
   </si>
   <si>
     <t>Denomina Rua Maria de Lourdes a logradouro desta cidade. Autor: Vereador Marino Pereira de Freitas.</t>
   </si>
   <si>
     <t>6467</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6467/pl_aprovado_-_denomina_logradouro.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6467/pl_aprovado_-_denomina_logradouro.pdf</t>
   </si>
   <si>
     <t>Denomina Rua Vitória Fineto a antiga Rua Maria de Lourdes , nome transferido para outro logradouro no Bairro das Palmeiras, conforme abaixo assinado dos moradores. Autor: Vereador Marino Pereira de Freitas.</t>
   </si>
   <si>
     <t>6468</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>João Gomes Pereira</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6468/pl_aprovado_-_denomina_logradouro.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6468/pl_aprovado_-_denomina_logradouro.pdf</t>
   </si>
   <si>
     <t>Denomina Rua Eliza de Freitas Araújo a logradouro desta cidade.</t>
   </si>
   <si>
     <t>6469</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6469/plaprovado_-_denomina_logradouro.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6469/plaprovado_-_denomina_logradouro.pdf</t>
   </si>
   <si>
     <t>Denomina Rua Jurandir Peron a logradouro desta cidade</t>
   </si>
   <si>
     <t>6470</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6470/pl_aprovado_-_denomina_logradouro.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6470/pl_aprovado_-_denomina_logradouro.pdf</t>
   </si>
   <si>
     <t>Denomina Rua Domício de Oliveira Arruda a logradouro desta cidade</t>
   </si>
   <si>
     <t>6483</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/</t>
+    <t>http://sapl.uba.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Pasta sem projeto, registro de aprovação e com 3 pareceres:  Cria 20 cargos de serventes e 10 cargos de operários.</t>
   </si>
   <si>
     <t>6484</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6484/pl_original.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6484/pl_original.pdf</t>
   </si>
   <si>
     <t>Projeto sem registro de aprovação - Modifica o art.111 da Lei 1.061/75 - Estatuto dos funcionários públicos -  Autor: Vereador Marino Pereira de Freitas</t>
   </si>
   <si>
     <t>6485</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6485/pl_aprovado.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6485/pl_aprovado.pdf</t>
   </si>
   <si>
     <t>Altera a redação do caput do Art. 2º da Lei Municipal nº 1561 de 06 de j.unho de 1983  (Majora tarifa do Serviço de Guarda de Veículos )</t>
   </si>
   <si>
     <t>6486</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6486/pl_original_-_retirado.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6486/pl_original_-_retirado.pdf</t>
   </si>
   <si>
     <t>Projeto retirado pelo autor:  Denomina  Aeroporto Governador Ozanam Coelho ao aeroporto desta cidade.</t>
   </si>
   <si>
     <t>6487</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Álvaro Lopes Duarte Sól</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6487/pl_aprovado.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6487/pl_aprovado.pdf</t>
   </si>
   <si>
     <t>Denomina Rua Maria Peron Natalino a logradouro desta cidade.</t>
   </si>
   <si>
     <t>6489</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6489/pl_aprovado.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6489/pl_aprovado.pdf</t>
   </si>
   <si>
     <t>Denomina Rua Antônio Dias Laud a logradouro desta cidade.</t>
   </si>
   <si>
     <t>6488</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6488/pl_original.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6488/pl_original.pdf</t>
   </si>
   <si>
     <t>PL sem votação retirado pelo autor: Denomina Rua Marcos Gasparoni a logradouro desta cidade.</t>
   </si>
   <si>
     <t>6490</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6490/pl_aprovado.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6490/pl_aprovado.pdf</t>
   </si>
   <si>
     <t>Autoriza filiação da Câmara Municipal de Ubá ao IBAM</t>
   </si>
   <si>
     <t>6491</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6491/pl_aprovado.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6491/pl_aprovado.pdf</t>
   </si>
   <si>
     <t>Denomina Aeroporto José de Resende Brando ao aeroporto desta cidade.</t>
   </si>
   <si>
     <t>6492</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6492/pl_original.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6492/pl_original.pdf</t>
   </si>
   <si>
     <t>PL retirado pelo autor:  Dispõe sobre reajuste dos servidores e os proventos de inativos e pensionistas.</t>
   </si>
   <si>
     <t>6493</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Miguel Poggialli Gasparoni</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6493/pl_original.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6493/pl_original.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública municipal o Centro de Promoções Culturais (CPC)</t>
   </si>
   <si>
     <t>6494</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6494/pl_aprovado.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6494/pl_aprovado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre reajuste dos servidores e os proventos de inativos e pensionistas.</t>
   </si>
   <si>
     <t>6495</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6495/pl_original.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6495/pl_original.pdf</t>
   </si>
   <si>
     <t>PL rejeitado: Dispõe sobre concessão de subvenção à EMATER</t>
   </si>
   <si>
     <t>6496</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Lincoln Rodrigues Costa, Miguel Poggialli Gasparoni, Norton Antônio Fagundes Reis</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6496/pl_aprovado.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6496/pl_aprovado.pdf</t>
   </si>
   <si>
     <t>Concede título de Cidadania Honorária ao Sr. Sebastião José Barreto</t>
   </si>
   <si>
     <t>6497</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6497/pl_original.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6497/pl_original.pdf</t>
   </si>
   <si>
     <t>Concede Cidadania Honorária ao Sr. Aírton Soares Melo.</t>
   </si>
   <si>
     <t>6498</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6498/pl_aprovado.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6498/pl_aprovado.pdf</t>
   </si>
   <si>
     <t>Denomina "Paço Governador Ozanam Coelho"  o prédio da Prefeitura Municipal de Ubá</t>
   </si>
   <si>
     <t>6499</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Miguel Poggialli Gasparoni, José Gualberto de Melo Júnior</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6499/parecer_sobre_nrvvc.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6499/parecer_sobre_nrvvc.pdf</t>
   </si>
   <si>
     <t>Parecer favorável sobre Utilidade Pública do Núcleo Regional de Voluntários do Combate ao Câncer (NRVCC)</t>
   </si>
   <si>
     <t>6500</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Miguel Poggialli Gasparoni, Norton Antônio Fagundes Reis</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6500/pl_aprovado.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6500/pl_aprovado.pdf</t>
   </si>
   <si>
     <t>Concede título de Cidadania Honorária ao Frei José da Cruz  Kokkelkoren.</t>
   </si>
   <si>
     <t>6501</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6501/pl_aprovado.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6501/pl_aprovado.pdf</t>
   </si>
   <si>
     <t>Concede título de Cidadania Honorária ao Frei Adriano de Wit.</t>
   </si>
   <si>
     <t>6502</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6502/pl_aprovado.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6502/pl_aprovado.pdf</t>
   </si>
   <si>
     <t>Concede título de  Cidadania Honorária ao Sr.  Jarbas Domingues de Lanna.</t>
   </si>
   <si>
     <t>6503</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>Moacir Alves Nogueira</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6503/pl_aprovado.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6503/pl_aprovado.pdf</t>
   </si>
   <si>
     <t>Declara de Utillidade Pública a Associação de Capoeira Regional Sérgio Sabatine</t>
   </si>
   <si>
     <t>6504</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>José Januário Carneiro Neto, Geraldo Bicalho Calçado</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6504/pl_aprovado.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6504/pl_aprovado.pdf</t>
   </si>
   <si>
     <t>Concede títulos de Cidadania Honorária ao Sr. José Antônio Mendes e à sua esposa, Sra. Maria de Lourdes Campos Mendes</t>
   </si>
   <si>
     <t>6505</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6505/pl_aprovado.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6505/pl_aprovado.pdf</t>
   </si>
   <si>
     <t>Acrescenta paragrafo no artigo 47, da Lei Municipal n9 1058, de 25 de Agosto de 1975. (Reajuste para dois cargos de Assessoria do Prefeito)</t>
   </si>
   <si>
     <t>6506</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6506/pl_aprovado.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6506/pl_aprovado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revogação dos artigos 2º e  3º, da Lei Municipal nº 1552, que estabelecem que o imóvel recebido por doação reverte-se ao Patrimônio do Municipio, no caso de ser dado destinação diversa da especificada na Lei.</t>
   </si>
   <si>
     <t>6508</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6508/pl_aprovado.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6508/pl_aprovado.pdf</t>
   </si>
   <si>
     <t>Concede título de Cidadania Honorária à professora norte-americana Loriann Kearnes.</t>
   </si>
   <si>
     <t>6507</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6507/pl_aprovado.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6507/pl_aprovado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre suplementação de recursos para manutenção do Tiro de Guerra.</t>
   </si>
   <si>
     <t>6509</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6509/pl_aprovado.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6509/pl_aprovado.pdf</t>
   </si>
   <si>
     <t>Denomina Rua Teixeira Soares a logradouro público.</t>
   </si>
   <si>
     <t>6510</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6510/pl_aprovado.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6510/pl_aprovado.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito suplementar ao orçamento.</t>
   </si>
   <si>
     <t>6511</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6511/pl_original.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6511/pl_original.pdf</t>
   </si>
   <si>
     <t>PL sem registro de aprovação:  Concede aos ex-Prefeitos do Município,um subsidio mensal de valor igual a 45% (quarenta e cinco por cento) do recebido pelo Prefeito.</t>
   </si>
   <si>
     <t>6512</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6512/pl_original.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6512/pl_original.pdf</t>
   </si>
   <si>
     <t>PL sem registro de aprovação: Concede pensão às viúvas de ex-prefeitos</t>
   </si>
   <si>
     <t>6513</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6513/pl_aprovado.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6513/pl_aprovado.pdf</t>
   </si>
   <si>
     <t>Revoga a lei 1515/1982, que,  sem referendo da Câmara Municipal, "autoriza o Prefeito Municipal de Ubá a celebrar Convênios com as Repartições ou Autarquias Federais, Estaduais e Municipais"</t>
   </si>
   <si>
     <t>6514</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6514/pl_aprovado.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6514/pl_aprovado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre suplementação ao CEAPS - Consórcio de Entidades de Assistência e Promoção Social</t>
   </si>
   <si>
     <t>6515</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6515/pl_aprovado.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6515/pl_aprovado.pdf</t>
   </si>
   <si>
     <t>Dá  nova redação ao art. 319, da Lei nº 1096, de 17 de março de 1977, que dispõe sobre a guarda dos originais dos projetos para construção.</t>
   </si>
   <si>
     <t>6516</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6516/pl_aprovado.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6516/pl_aprovado.pdf</t>
   </si>
   <si>
     <t>Denomina "Farmacêutico Jonathas de Azevedo'', o Mini-Posto de Saúde de Ubeba.</t>
   </si>
   <si>
     <t>6517</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6517/pl_aprovado.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6517/pl_aprovado.pdf</t>
   </si>
   <si>
     <t>Denomina  "Dr. Pedro Xavier Gonçalves" o Departamento de Saúde e Promoção Social da Prefeitura de Ubá</t>
   </si>
   <si>
     <t>6518</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6518/pl_original_.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6518/pl_original_.pdf</t>
   </si>
   <si>
     <t>Concede auxílio no valor de Cr$ 6.000.000,00 (seis milhões de cruzeiros) ao Centro de Estudos Levindo Eduardo Coelho, para custeio de refeição ao trabalhador desempregado e sua família.</t>
   </si>
   <si>
     <t>6519</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6519/pl_aprovado.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6519/pl_aprovado.pdf</t>
   </si>
   <si>
     <t>Denomina Ponte Marcos Gasparoni à antiga Ponte Preta</t>
   </si>
   <si>
     <t>6520</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>CLJR - Comissão de Legislação, Justiça e Redação Final</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6520/pareceres_sobre_leis_orcamentarias_e_subvencoes.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6520/pareceres_sobre_leis_orcamentarias_e_subvencoes.pdf</t>
   </si>
   <si>
     <t>PL 045, 046, 047, 048 e 048-A -  Pareceres sobre leis orçamentárias e subvenções</t>
   </si>
   <si>
     <t>6521</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6521/pl_aprovado.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6521/pl_aprovado.pdf</t>
   </si>
   <si>
     <t>Suplementa dotação em R$1 milhãopara auxílio aos indigentes.</t>
   </si>
   <si>
     <t>6522</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>Luiz Ângelo Maria</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6522/pl_aprovado.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6522/pl_aprovado.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública o Grêmio Recreativo Escola de Samba Unidos do São Domingos</t>
   </si>
   <si>
     <t>6523</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6523/pl_aprovado.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6523/pl_aprovado.pdf</t>
   </si>
   <si>
     <t>Denomina Rua Joaquim Pereira a logradouro desta cidade.</t>
   </si>
   <si>
     <t>6524</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6524/parecer.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6524/parecer.pdf</t>
   </si>
   <si>
     <t>PL sem registro na pasta: Concede título de cidadania honorária ao sr. Divaldo Pereira Franco</t>
   </si>
   <si>
     <t>6525</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6525/pl_aprovado.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6525/pl_aprovado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre reajuste de servidores, inativos e pensionistas de Ubá.</t>
   </si>
   <si>
     <t>6526</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6526/pl_aprovado.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6526/pl_aprovado.pdf</t>
   </si>
   <si>
     <t>Autoriza celebração de convênio com a Secretaria de Estado de Segurança Pública de Minas Gerais</t>
   </si>
   <si>
     <t>6527</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6527/pl_aprovado.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6527/pl_aprovado.pdf</t>
   </si>
   <si>
     <t>Concede título de Cidadania Honorária ao sr. José Ramos Alvim.</t>
   </si>
   <si>
     <t>6528</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6528/pl_aprovado.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6528/pl_aprovado.pdf</t>
   </si>
   <si>
     <t>Acréscimo de subvenção ao MOBRAL - Movimento Brasileiro de Alfabetização de Adultos,</t>
   </si>
   <si>
     <t>6529</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6529/pl_aprovado.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6529/pl_aprovado.pdf</t>
   </si>
   <si>
     <t>Autoriza celebração de Termo de Adesão e Aditivos com o Ministério da Fazenda e a Secretaria de Estado da Fazenda, visando a implantação do Projeto_x000D_
 CIATA - Convênio de Incentivo ao Aperfeiçoamento Técnico ( Cadastro Técnico Municipal)</t>
   </si>
   <si>
     <t>6530</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6530/pl_original.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6530/pl_original.pdf</t>
   </si>
   <si>
     <t>Institui o Código Tributário do Municípo.</t>
   </si>
   <si>
     <t>6531</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6531/pl_original.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6531/pl_original.pdf</t>
   </si>
   <si>
     <t>PL retirado de pauta : Dispõe sobre concessão de subvenção à EMATER.</t>
   </si>
   <si>
     <t>6532</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6532/pl_original.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6532/pl_original.pdf</t>
   </si>
   <si>
     <t>PL sem registro de aprovação:  Suplementa dotação em R$ 6 milhões para auxílio aos indigentes.</t>
   </si>
   <si>
     <t>6533</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6533/pl_aprovado.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6533/pl_aprovado.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de créditos suplementares.</t>
   </si>
   <si>
     <t>6534</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6534/pl_aprovado.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6534/pl_aprovado.pdf</t>
   </si>
   <si>
     <t>Autoriza gratificação natalina aos servidores estatutários, inativos e pensionistas.</t>
   </si>
   <si>
     <t>6535</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6535/pl_aprovado.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6535/pl_aprovado.pdf</t>
   </si>
   <si>
     <t>Concessão de subvenção à APAE</t>
   </si>
   <si>
     <t>6536</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6536/pl_original.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6536/pl_original.pdf</t>
   </si>
   <si>
     <t>PL sem aprovação: Denomina Travessa Fortunato Braga a futuro logradouro público</t>
   </si>
   <si>
     <t>6537</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6537/pl_aprovado.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6537/pl_aprovado.pdf</t>
   </si>
   <si>
     <t>Concede título de Cidadania Honorária ao Sr. Fábio Sergio Sabioni Machado.</t>
   </si>
   <si>
     <t>6538</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6538/pl_aprovado.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6538/pl_aprovado.pdf</t>
   </si>
   <si>
     <t>Concede subvenção à EMATER.</t>
   </si>
   <si>
     <t>6539</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6539/pl_original.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6539/pl_original.pdf</t>
   </si>
   <si>
     <t>PL sem registro de aprovação: Autoriza o Executivo Municipal a celebrar convênio e termos aditivos com o Estado de Minas Gerais , através da Secretaria  de Estado da Fazenda.</t>
   </si>
   <si>
     <t>6540</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6540/pl_aprovado.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6540/pl_aprovado.pdf</t>
   </si>
   <si>
     <t>Concede subvenção ao Dispensário Francisco André de Araújo - Sociedade São Vicente de Paulo</t>
   </si>
   <si>
     <t>6541</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6541/pl_aprovado.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6541/pl_aprovado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração de auxílio concedido para o Carnaval-1985, totalizando Cr$ 12 milhões.</t>
   </si>
   <si>
     <t>6542</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6542/pl_aprovado.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6542/pl_aprovado.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a  assinar a filiação do Município de Ubá à Associação  dos Municípios da Mcrorregião da Zona da Mata Norte -AMMAN</t>
   </si>
   <si>
     <t>6543</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6543/pl_aprovado.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6543/pl_aprovado.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município a celebrar convênio com a CETEC - Fundação Centro Tecnológico de Minas Gerais.</t>
   </si>
   <si>
     <t>6544</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6544/pl_aprovado.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6544/pl_aprovado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre permuta de terrenos no bairro São Domingos.</t>
   </si>
   <si>
     <t>6545</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Lincoln Rodrigues Costa, João Gomes Pereira, Miguel Poggialli Gasparoni</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6545/presolucao.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6545/presolucao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o subsídio e a verbaa de representação do Prefeito e o subsídio do Vice-Prefeito, conforme sentença do TJ-MG</t>
   </si>
   <si>
     <t>6546</t>
   </si>
   <si>
     <t>Lincoln Rodrigues Costa</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6546/pr_aprovado_-_subsidios_vereadores.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6546/pr_aprovado_-_subsidios_vereadores.pdf</t>
   </si>
   <si>
     <t>Reajusta a remuneração dos vereadores.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1288,67 +1288,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6464/pl_aprovado_-_subvencao_merenda_escolar.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6465/pl_aprovado_-_denomina_logradouro.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6466/pl_aprovado_-_denomina_logradouro.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6467/pl_aprovado_-_denomina_logradouro.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6468/pl_aprovado_-_denomina_logradouro.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6469/plaprovado_-_denomina_logradouro.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6470/pl_aprovado_-_denomina_logradouro.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6484/pl_original.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6485/pl_aprovado.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6486/pl_original_-_retirado.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6487/pl_aprovado.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6489/pl_aprovado.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6488/pl_original.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6490/pl_aprovado.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6491/pl_aprovado.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6492/pl_original.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6493/pl_original.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6494/pl_aprovado.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6495/pl_original.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6496/pl_aprovado.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6497/pl_original.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6498/pl_aprovado.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6499/parecer_sobre_nrvvc.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6500/pl_aprovado.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6501/pl_aprovado.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6502/pl_aprovado.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6503/pl_aprovado.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6504/pl_aprovado.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6505/pl_aprovado.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6506/pl_aprovado.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6508/pl_aprovado.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6507/pl_aprovado.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6509/pl_aprovado.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6510/pl_aprovado.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6511/pl_original.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6512/pl_original.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6513/pl_aprovado.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6514/pl_aprovado.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6515/pl_aprovado.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6516/pl_aprovado.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6517/pl_aprovado.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6518/pl_original_.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6519/pl_aprovado.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6520/pareceres_sobre_leis_orcamentarias_e_subvencoes.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6521/pl_aprovado.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6522/pl_aprovado.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6523/pl_aprovado.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6524/parecer.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6525/pl_aprovado.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6526/pl_aprovado.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6527/pl_aprovado.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6528/pl_aprovado.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6529/pl_aprovado.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6530/pl_original.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6531/pl_original.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6532/pl_original.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6533/pl_aprovado.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6534/pl_aprovado.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6535/pl_aprovado.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6536/pl_original.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6537/pl_aprovado.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6538/pl_aprovado.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6539/pl_original.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6540/pl_aprovado.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6541/pl_aprovado.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6542/pl_aprovado.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6543/pl_aprovado.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6544/pl_aprovado.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6545/presolucao.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6546/pr_aprovado_-_subsidios_vereadores.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6464/pl_aprovado_-_subvencao_merenda_escolar.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6465/pl_aprovado_-_denomina_logradouro.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6466/pl_aprovado_-_denomina_logradouro.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6467/pl_aprovado_-_denomina_logradouro.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6468/pl_aprovado_-_denomina_logradouro.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6469/plaprovado_-_denomina_logradouro.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6470/pl_aprovado_-_denomina_logradouro.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6484/pl_original.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6485/pl_aprovado.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6486/pl_original_-_retirado.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6487/pl_aprovado.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6489/pl_aprovado.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6488/pl_original.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6490/pl_aprovado.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6491/pl_aprovado.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6492/pl_original.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6493/pl_original.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6494/pl_aprovado.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6495/pl_original.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6496/pl_aprovado.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6497/pl_original.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6498/pl_aprovado.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6499/parecer_sobre_nrvvc.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6500/pl_aprovado.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6501/pl_aprovado.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6502/pl_aprovado.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6503/pl_aprovado.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6504/pl_aprovado.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6505/pl_aprovado.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6506/pl_aprovado.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6508/pl_aprovado.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6507/pl_aprovado.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6509/pl_aprovado.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6510/pl_aprovado.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6511/pl_original.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6512/pl_original.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6513/pl_aprovado.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6514/pl_aprovado.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6515/pl_aprovado.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6516/pl_aprovado.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6517/pl_aprovado.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6518/pl_original_.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6519/pl_aprovado.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6520/pareceres_sobre_leis_orcamentarias_e_subvencoes.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6521/pl_aprovado.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6522/pl_aprovado.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6523/pl_aprovado.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6524/parecer.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6525/pl_aprovado.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6526/pl_aprovado.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6527/pl_aprovado.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6528/pl_aprovado.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6529/pl_aprovado.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6530/pl_original.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6531/pl_original.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6532/pl_original.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6533/pl_aprovado.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6534/pl_aprovado.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6535/pl_aprovado.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6536/pl_original.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6537/pl_aprovado.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6538/pl_aprovado.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6539/pl_original.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6540/pl_aprovado.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6541/pl_aprovado.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6542/pl_aprovado.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6543/pl_aprovado.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6544/pl_aprovado.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6545/presolucao.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1984/6546/pr_aprovado_-_subsidios_vereadores.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H72"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="74.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="118.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="117.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="200.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>