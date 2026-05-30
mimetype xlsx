--- v0 (2025-12-07)
+++ v1 (2026-05-30)
@@ -54,648 +54,648 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>6410</t>
   </si>
   <si>
     <t>1983</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>José Bigonha Gazolla</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6410/5_-pl_aprovado.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6410/5_-pl_aprovado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a anistia fiscal para recebimento de Dívida Ativa.</t>
   </si>
   <si>
     <t>6411</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Luiz Ângelo Maria</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6411/6_-pl_utilidade_publica_.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6411/6_-pl_utilidade_publica_.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública a Casa de Oração Pentecostal Vida Nova.</t>
   </si>
   <si>
     <t>6412</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6412/6_-pl_aprovado_com_emenda_-divida_ativa.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6412/6_-pl_aprovado_com_emenda_-divida_ativa.pdf</t>
   </si>
   <si>
     <t>Prorroga prazo para pagamento de impostos.</t>
   </si>
   <si>
     <t>6413</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>José Gualberto de Melo Júnior</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6413/pl_aprovado_-denomina_logradouro.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6413/pl_aprovado_-denomina_logradouro.pdf</t>
   </si>
   <si>
     <t>Denomina Rua Targina Carneiro a logradouro desta cidade.</t>
   </si>
   <si>
     <t>6414</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>João Gomes Pereira</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6414/1-_pl_utilidade_publica.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6414/1-_pl_utilidade_publica.pdf</t>
   </si>
   <si>
     <t>PL sem registro de aprovação: Declara de utilidade pública o Centro Espírita Ilê de Ogum de Ronda.</t>
   </si>
   <si>
     <t>6415</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6415/pl_aprovado_-_isencao_taxas.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6415/pl_aprovado_-_isencao_taxas.pdf</t>
   </si>
   <si>
     <t>Concede isenção de taxas aos contribuintes do lmposto Predial e Territorial Urbano.</t>
   </si>
   <si>
     <t>6416</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6416/pl_aprovado_-_isencao_taxas.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6416/pl_aprovado_-_isencao_taxas.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre reajuste de vencimento dos servidores do munlcíplo, proventos dos inativos e pensionistas e contém outras disposições.</t>
   </si>
   <si>
     <t>6417</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6417/pl_aprovado_-_isencao_taxas.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6417/pl_aprovado_-_isencao_taxas.pdf</t>
   </si>
   <si>
     <t>Altera o caput do Artigo 2º da Lei municipal nº 1.354/1980, sobre tarifação de serviço de guarda de veículos.</t>
   </si>
   <si>
     <t>6418</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6418/pl_aprovado_-_parcelamento_debitos.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6418/pl_aprovado_-_parcelamento_debitos.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre parcelamento de débitos de contribuintes em atraso.</t>
   </si>
   <si>
     <t>6419</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6419/pl_aprovado_-_obrigatoriedade_de_ponto_telefonico.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6419/pl_aprovado_-_obrigatoriedade_de_ponto_telefonico.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao artigo 1º da Lei Municipal nº 1.112/1976 e dispõe sobre a obrigatoriedade de instalação de pontos telefônicos em construções residenciais e comerciais.</t>
   </si>
   <si>
     <t>6420</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6420/2_-_pl_aprovado_-_extingue_saae.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6420/2_-_pl_aprovado_-_extingue_saae.pdf</t>
   </si>
   <si>
     <t>Extingue o Serviço de Abastecimento de Água e Esgoto (SAAE) revogando a Lei Municipal nº557, de 11 de setembro de 1963</t>
   </si>
   <si>
     <t>6421</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6421/pl_aprovado_denomina_logradouro.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6421/pl_aprovado_denomina_logradouro.pdf</t>
   </si>
   <si>
     <t>Denomina Rua Moysés Felipe Filho a logradouro desta cidade.</t>
   </si>
   <si>
     <t>6422</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6422/pl_aprovado_-_denomina_logradouro-1.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6422/pl_aprovado_-_denomina_logradouro-1.pdf</t>
   </si>
   <si>
     <t>Denomina Rua Leandro Bigonha a logradouro desta cidade.</t>
   </si>
   <si>
     <t>6423</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6423/pl_aprovado_-_denomina_logradouro-1.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6423/pl_aprovado_-_denomina_logradouro-1.pdf</t>
   </si>
   <si>
     <t>Denomina Rua Arcílio de Moura Estêvão a logradouro desta cidade.</t>
   </si>
   <si>
     <t>6424</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6424/2_-pl_concessao_esgotamento_copasa.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6424/2_-pl_concessao_esgotamento_copasa.pdf</t>
   </si>
   <si>
     <t>Projeto de lei devolvido ao Executivo:  Autoriza concessão de serviços de esgotamento sanitário à COPASA</t>
   </si>
   <si>
     <t>6425</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6425/pl_aprovado_-_denomina_logradouro.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6425/pl_aprovado_-_denomina_logradouro.pdf</t>
   </si>
   <si>
     <t>Denomina Rua Rosalina Provezano a logradouro desta cidade.</t>
   </si>
   <si>
     <t>6427</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6427/pl_aprovado-_cria_cargos.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6427/pl_aprovado-_cria_cargos.pdf</t>
   </si>
   <si>
     <t>Cria cargos para o pessoal do extinto Serviço de Abastecimento de Água e Esgoto - SAAE</t>
   </si>
   <si>
     <t>6426</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6426/pl_aprovado_-_denomina_logradouro.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6426/pl_aprovado_-_denomina_logradouro.pdf</t>
   </si>
   <si>
     <t>Denomina Praça dos Castores a logradouro desta cidade.</t>
   </si>
   <si>
     <t>6428</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6428/pl_cria_cargos.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6428/pl_cria_cargos.pdf</t>
   </si>
   <si>
     <t>Cria 2 (dois) cargos para médicos.</t>
   </si>
   <si>
     <t>6429</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6429/pl_aprovado-concede_cidadania_honoraria.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6429/pl_aprovado-concede_cidadania_honoraria.pdf</t>
   </si>
   <si>
     <t>Condede Cidadania Honorária ao Sr. Mauro da Silva Reis .</t>
   </si>
   <si>
     <t>6430</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6430/pl_aprovado_-_subvencoes_e_auxilios.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6430/pl_aprovado_-_subvencoes_e_auxilios.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de subvenções e auxílios no exercício de 1984.</t>
   </si>
   <si>
     <t>6431</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6431/pl_original.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6431/pl_original.pdf</t>
   </si>
   <si>
     <t>Denomina Rua Jayme Ferreira da Costa a logradouro desta cidade.</t>
   </si>
   <si>
     <t>6432</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6432/parecer_cljf_-_loa_1984.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6432/parecer_cljf_-_loa_1984.pdf</t>
   </si>
   <si>
     <t>Parecer aprovado da CLJF com sugestões  sobre a Lei Orçamentária Anual de 1984</t>
   </si>
   <si>
     <t>6438</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6438/pl_aprovado_-_denomina_logradouro.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6438/pl_aprovado_-_denomina_logradouro.pdf</t>
   </si>
   <si>
     <t>Denomina Rua Miris Simões a logradouro desta cidade.</t>
   </si>
   <si>
     <t>6439</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6439/pl_aprovado_-_denomina_logradouro.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6439/pl_aprovado_-_denomina_logradouro.pdf</t>
   </si>
   <si>
     <t>Denomina Rua Otacílio Coutinho a logradouro desta cidade.</t>
   </si>
   <si>
     <t>6440</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/</t>
+    <t>http://sapl.uba.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Denomina Rua Maurício Baião Gazolla a logradouro desta cidade.</t>
   </si>
   <si>
     <t>6441</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6441/pl_aprovado_-_denomina_logradouro.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6441/pl_aprovado_-_denomina_logradouro.pdf</t>
   </si>
   <si>
     <t>Denomina Rua Targina Carneiro a logradouro público desta cidade.</t>
   </si>
   <si>
     <t>6442</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>Irineu Gomes Filho</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6442/pl_-_doa_terreno_.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6442/pl_-_doa_terreno_.pdf</t>
   </si>
   <si>
     <t>PL sem registro de aprovação : Doação de terreno ao Grêmio Recreativo Escola de Samba Feliz Lembrança, para construção de sua sede.</t>
   </si>
   <si>
     <t>6443</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6443/pl_aprovado-_reajuste_servidores.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6443/pl_aprovado-_reajuste_servidores.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre reajuste aos servidores, inativos e pensionistas do município.</t>
   </si>
   <si>
     <t>6444</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6444/pl_aprovado_-_denomina_logradouro.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6444/pl_aprovado_-_denomina_logradouro.pdf</t>
   </si>
   <si>
     <t>Denomina Rua Idalina Anália de Jesus a logradouro desta cidade.</t>
   </si>
   <si>
     <t>6445</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6445/pl_aprovado_-_denomina_logradouro.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6445/pl_aprovado_-_denomina_logradouro.pdf</t>
   </si>
   <si>
     <t>Denomina Rua Maria Duarte Cancella a logradouro desta cidade.</t>
   </si>
   <si>
     <t>6446</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6446/pl_-_gratificacao_natalina.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6446/pl_-_gratificacao_natalina.pdf</t>
   </si>
   <si>
     <t>PL 34 substituído pelo PL 36: Autoriza concessão de abono de Natal aos servidores estatutários.</t>
   </si>
   <si>
     <t>6447</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6447/pl_aprovado_-_reajuste_servidores.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6447/pl_aprovado_-_reajuste_servidores.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre reajuste de vencimentos dos servidores  e proventos de inativos e pensionistas do município</t>
   </si>
   <si>
     <t>6448</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6448/pl_aprovado_-_gratificacao_e_credito_suplementar.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6448/pl_aprovado_-_gratificacao_e_credito_suplementar.pdf</t>
   </si>
   <si>
     <t>Autoriza a concessão de Abono de Natal  ao pessoal estatutário e a abertura de créditos suplementares no valor de Cr$ 20.000.000,00.</t>
   </si>
   <si>
     <t>6449</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>Miguel Poggialli Gasparoni</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6449/pl_aprovado.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6449/pl_aprovado.pdf</t>
   </si>
   <si>
     <t>Denomina Rua Alfredo Sol a logradouro desta cidade,</t>
   </si>
   <si>
     <t>6450</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6450/pl_aprovado_-_denomina_logradouro.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6450/pl_aprovado_-_denomina_logradouro.pdf</t>
   </si>
   <si>
     <t>Denomina Alameda das Hortênsias a logradouro desta cidade.</t>
   </si>
   <si>
     <t>6451</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6451/pl_aprovado_-_denomina_logradouro.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6451/pl_aprovado_-_denomina_logradouro.pdf</t>
   </si>
   <si>
     <t>Denomina Alameda das Orquídeas a logradouro desta cidade.</t>
   </si>
   <si>
     <t>6452</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6452/pl_aprovado_-_denomina_logradouro.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6452/pl_aprovado_-_denomina_logradouro.pdf</t>
   </si>
   <si>
     <t>Denomina Alameda das Camélias a logradouro desta cidade.</t>
   </si>
   <si>
     <t>6453</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6453/pl_aprovado_-_denomina_logradouro.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6453/pl_aprovado_-_denomina_logradouro.pdf</t>
   </si>
   <si>
     <t>Denomina Alameda das Rosas a logradouro desta cidade.</t>
   </si>
   <si>
     <t>6454</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6454/pl_aprovado_-_denomina_logradouro.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6454/pl_aprovado_-_denomina_logradouro.pdf</t>
   </si>
   <si>
     <t>Denomina Alameda das Crisálidas a logradouro desta cidade.</t>
   </si>
   <si>
     <t>6455</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6455/pl_aprovado_-_denomina_logradouro.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6455/pl_aprovado_-_denomina_logradouro.pdf</t>
   </si>
   <si>
     <t>Denomina Alameda das Acácias a logradouro desta cidade.</t>
   </si>
   <si>
     <t>6456</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6456/pl-_denomina_logradouro.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6456/pl-_denomina_logradouro.pdf</t>
   </si>
   <si>
     <t>Projeto de lei retirado pelo autor: Denomina Rua Luizinha Pacheco a logradouro desta cidade.</t>
   </si>
   <si>
     <t>6457</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6457/pl_aprovado_-_doa_area_ao_ibdf.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6457/pl_aprovado_-_doa_area_ao_ibdf.pdf</t>
   </si>
   <si>
     <t>Doa área ao Instituto Brasileiro de Desenvolvimento Florestal no Parque de Exposições Irineu Gomes Filho.</t>
   </si>
   <si>
     <t>6458</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6458/pl_original.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6458/pl_original.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei devolvido a pedido do Executivo:  Regulamenta a prestação de serviços de esgotos.</t>
   </si>
   <si>
     <t>6459</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6459/pl_aprovado.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6459/pl_aprovado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre doação de terreno no bairro Inês Groppo ao Núcleo Regional de Voluntários de Combate ao Cancer (NRVCC - Ubá)</t>
   </si>
   <si>
     <t>6460</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6460/pl_original.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6460/pl_original.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre daministração, organização e execução dos serviços de esgoto.</t>
   </si>
   <si>
     <t>6461</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Lincoln Rodrigues Costa, José Gualberto de Melo Júnior, José Xavier Brandão Teixeira</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6461/resolucao_01.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6461/resolucao_01.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reajuste da. remuneração dos Vereadores e fixa a Verba de Representa£5o do Presi.dente da Cãmara Municipal de Ubá</t>
   </si>
   <si>
     <t>6462</t>
   </si>
   <si>
     <t>Adão Miguel Nogueira, Geraldo Bicalho Calçado, José Januário Carneiro Neto, Luiz Ângelo Maria, Miguel Ângelo Rinaldi, Wilian Fernandes Cabral</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6462/pr_-_aprova_pensao_vitalicia.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6462/pr_-_aprova_pensao_vitalicia.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre concessão de pensão vitalícia à viúva do ex-prefeito Adolfo Nicolato</t>
   </si>
   <si>
     <t>6463</t>
   </si>
   <si>
     <t>Lincoln Rodrigues Costa, José Xavier Brandão Teixeira, Miguel Poggialli Gasparoni</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6463/pr_05_-_subsidio_do_prefeito_e_vice-prefeito.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6463/pr_05_-_subsidio_do_prefeito_e_vice-prefeito.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução enviado ao IBAM E IMAM , sem registro de aprovação:  Dispõe sobre o subsfdio e a verba de representação do Prefeito e a verba de representação do Vice-Prefeito I.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1002,67 +1002,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6410/5_-pl_aprovado.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6411/6_-pl_utilidade_publica_.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6412/6_-pl_aprovado_com_emenda_-divida_ativa.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6413/pl_aprovado_-denomina_logradouro.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6414/1-_pl_utilidade_publica.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6415/pl_aprovado_-_isencao_taxas.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6416/pl_aprovado_-_isencao_taxas.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6417/pl_aprovado_-_isencao_taxas.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6418/pl_aprovado_-_parcelamento_debitos.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6419/pl_aprovado_-_obrigatoriedade_de_ponto_telefonico.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6420/2_-_pl_aprovado_-_extingue_saae.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6421/pl_aprovado_denomina_logradouro.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6422/pl_aprovado_-_denomina_logradouro-1.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6423/pl_aprovado_-_denomina_logradouro-1.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6424/2_-pl_concessao_esgotamento_copasa.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6425/pl_aprovado_-_denomina_logradouro.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6427/pl_aprovado-_cria_cargos.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6426/pl_aprovado_-_denomina_logradouro.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6428/pl_cria_cargos.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6429/pl_aprovado-concede_cidadania_honoraria.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6430/pl_aprovado_-_subvencoes_e_auxilios.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6431/pl_original.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6432/parecer_cljf_-_loa_1984.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6438/pl_aprovado_-_denomina_logradouro.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6439/pl_aprovado_-_denomina_logradouro.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6441/pl_aprovado_-_denomina_logradouro.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6442/pl_-_doa_terreno_.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6443/pl_aprovado-_reajuste_servidores.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6444/pl_aprovado_-_denomina_logradouro.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6445/pl_aprovado_-_denomina_logradouro.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6446/pl_-_gratificacao_natalina.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6447/pl_aprovado_-_reajuste_servidores.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6448/pl_aprovado_-_gratificacao_e_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6449/pl_aprovado.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6450/pl_aprovado_-_denomina_logradouro.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6451/pl_aprovado_-_denomina_logradouro.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6452/pl_aprovado_-_denomina_logradouro.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6453/pl_aprovado_-_denomina_logradouro.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6454/pl_aprovado_-_denomina_logradouro.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6455/pl_aprovado_-_denomina_logradouro.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6456/pl-_denomina_logradouro.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6457/pl_aprovado_-_doa_area_ao_ibdf.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6458/pl_original.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6459/pl_aprovado.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6460/pl_original.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6461/resolucao_01.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6462/pr_-_aprova_pensao_vitalicia.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6463/pr_05_-_subsidio_do_prefeito_e_vice-prefeito.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6410/5_-pl_aprovado.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6411/6_-pl_utilidade_publica_.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6412/6_-pl_aprovado_com_emenda_-divida_ativa.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6413/pl_aprovado_-denomina_logradouro.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6414/1-_pl_utilidade_publica.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6415/pl_aprovado_-_isencao_taxas.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6416/pl_aprovado_-_isencao_taxas.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6417/pl_aprovado_-_isencao_taxas.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6418/pl_aprovado_-_parcelamento_debitos.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6419/pl_aprovado_-_obrigatoriedade_de_ponto_telefonico.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6420/2_-_pl_aprovado_-_extingue_saae.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6421/pl_aprovado_denomina_logradouro.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6422/pl_aprovado_-_denomina_logradouro-1.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6423/pl_aprovado_-_denomina_logradouro-1.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6424/2_-pl_concessao_esgotamento_copasa.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6425/pl_aprovado_-_denomina_logradouro.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6427/pl_aprovado-_cria_cargos.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6426/pl_aprovado_-_denomina_logradouro.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6428/pl_cria_cargos.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6429/pl_aprovado-concede_cidadania_honoraria.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6430/pl_aprovado_-_subvencoes_e_auxilios.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6431/pl_original.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6432/parecer_cljf_-_loa_1984.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6438/pl_aprovado_-_denomina_logradouro.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6439/pl_aprovado_-_denomina_logradouro.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6441/pl_aprovado_-_denomina_logradouro.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6442/pl_-_doa_terreno_.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6443/pl_aprovado-_reajuste_servidores.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6444/pl_aprovado_-_denomina_logradouro.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6445/pl_aprovado_-_denomina_logradouro.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6446/pl_-_gratificacao_natalina.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6447/pl_aprovado_-_reajuste_servidores.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6448/pl_aprovado_-_gratificacao_e_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6449/pl_aprovado.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6450/pl_aprovado_-_denomina_logradouro.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6451/pl_aprovado_-_denomina_logradouro.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6452/pl_aprovado_-_denomina_logradouro.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6453/pl_aprovado_-_denomina_logradouro.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6454/pl_aprovado_-_denomina_logradouro.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6455/pl_aprovado_-_denomina_logradouro.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6456/pl-_denomina_logradouro.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6457/pl_aprovado_-_doa_area_ao_ibdf.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6458/pl_original.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6459/pl_aprovado.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6460/pl_original.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6461/resolucao_01.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6462/pr_-_aprova_pensao_vitalicia.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1983/6463/pr_05_-_subsidio_do_prefeito_e_vice-prefeito.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H50"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="128.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="120" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="119.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="166.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>