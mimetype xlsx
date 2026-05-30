--- v0 (2025-12-06)
+++ v1 (2026-05-30)
@@ -54,1285 +54,1285 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>6837</t>
   </si>
   <si>
     <t>1982</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>José Guzella</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6837/indicacao_-_capina_e_bueiros_eldorado.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6837/indicacao_-_capina_e_bueiros_eldorado.pdf</t>
   </si>
   <si>
     <t>Capina  nas ruas do bairro Eldorado e limpeza de buelros.</t>
   </si>
   <si>
     <t>6838</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>José Xavier Brandão Teixeira</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6838/indicacao_-_estrada_barrinha_.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6838/indicacao_-_estrada_barrinha_.pdf</t>
   </si>
   <si>
     <t>Urgentes providências para restabelecimento do tráfego de veículos na Barrinha,</t>
   </si>
   <si>
     <t>6839</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/</t>
+    <t>http://sapl.uba.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Destinar área anteriormente doada ao Armarinho Santo Antônio para construção de cemitério.</t>
   </si>
   <si>
     <t>6840</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6840/indicacao_atendimento_a_bairros_novos.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6840/indicacao_atendimento_a_bairros_novos.pdf</t>
   </si>
   <si>
     <t>Atendimento aos bairros  I.aurindo de Castro, Vila Flanel, São João, Peluso, Vitória, Vila Casal, Eldorado, Sâo Domingos, Louriçal, Jardim G1ória, Sa.nta Cruz, Santa Terezinha, com iluminação pública, calçamento, redes de água e esgoto, calçadas e limpeza.</t>
   </si>
   <si>
     <t>6841</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6841/indicacao_aterro_meio_fio_iluminacao.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6841/indicacao_aterro_meio_fio_iluminacao.pdf</t>
   </si>
   <si>
     <t>Aterro, meio fio e iluminação na Rua Projetada, que inicia na Rua Esperanto ao lado da casa do senhor Hermenegildo Abranches, no Bairro Santa Cruz, que terá seu prolongamento futuramente no bairro que será feito na propriedade do senhor Francisco de Lucca.</t>
   </si>
   <si>
     <t>6842</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6842/indicacao_bueiros_e_limpeza_urbana.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6842/indicacao_bueiros_e_limpeza_urbana.pdf</t>
   </si>
   <si>
     <t>Colocação de bueiros no bairro Eldorado e lixeiro às segundas, quartas e sextas -feiras.</t>
   </si>
   <si>
     <t>6843</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>José Gualberto de Melo Júnior</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6843/indicacao_calcamento_2.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6843/indicacao_calcamento_2.pdf</t>
   </si>
   <si>
     <t>Continuação do calçamento de pedras poliédricas, na  Rua Seis, do bairro São João.</t>
   </si>
   <si>
     <t>6844</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>João Corbelli</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6844/indicacao_calcamento_3.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6844/indicacao_calcamento_3.pdf</t>
   </si>
   <si>
     <t>Calçamento da Rua Nicolau Papa,  localizada na Praça José Francisco Parma, Bairro Industrial, confome abaixo assinado em anexo.</t>
   </si>
   <si>
     <t>6845</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6845/indicacao_calcamento_bela_vista.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6845/indicacao_calcamento_bela_vista.pdf</t>
   </si>
   <si>
     <t>Calçamento do final da Rua Portugal e todo  o percurso da Rua Jesus Monteiro de Barros, no bairro Bela Vista.</t>
   </si>
   <si>
     <t>6846</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6846/indicacao_calcamento.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6846/indicacao_calcamento.pdf</t>
   </si>
   <si>
     <t>Calçamento do final. da rua Donato Quaglietta e todo o trecho da rua Jesus Monteiro de Barros, situadas no bairro Bela Vista (BNH).</t>
   </si>
   <si>
     <t>6847</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6847/indicacao_fossa_septica_barrinha.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6847/indicacao_fossa_septica_barrinha.pdf</t>
   </si>
   <si>
     <t>Construção de fossa séptica no mini-posto da Barrinha.</t>
   </si>
   <si>
     <t>6848</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6848/indicacao_iluminacao_bela_vista.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6848/indicacao_iluminacao_bela_vista.pdf</t>
   </si>
   <si>
     <t>À Companhia Força e Luz Cataguases-Leopoldina para que coloque iluminação de vapor de merúrio em todo o percurso do bairro Bela. Vista (BNH), mais precisamente nas ruas Dr Adjalme Carneiro, Cônego Agostinho Assunpção Moreira, Portugal, Jesus Monteiro de Barros, Donato Quaglietta,  Coronel João Rodrigues de Andrade e Major Siqueira, além dos bairros Peluso e Vitória.</t>
   </si>
   <si>
     <t>6849</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6849/indicacao_mina_nivelamento_e_calcamento.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6849/indicacao_mina_nivelamento_e_calcamento.pdf</t>
   </si>
   <si>
     <t>Nivelamento da Travessa João Hipólito, calçamento e restauração da mina daquela rua, que representa uma necessidade para o povo humilde das imediações.</t>
   </si>
   <si>
     <t>6850</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>José Xavier Brandão Teixeira, Adão Miguel Nogueira, Amâncio Teixeira, Antônio Thadeu De Filippo, Edmo Xavier Monteiro de Castro, Geraldo Bicalho Calçado, Jarbas Domingues de Lanna, Jésus Arthur, João Corbelli, José Gualberto de Melo Júnior, José Guzella, Luiz Ângelo Maria</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6850/indicacao_pagamento_lupam.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6850/indicacao_pagamento_lupam.pdf</t>
   </si>
   <si>
     <t>Pagamento de pelo menos uma parcela da subvenção social à creche LUPAM.</t>
   </si>
   <si>
     <t>6851</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6851/indicacao_patrolamento.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6851/indicacao_patrolamento.pdf</t>
   </si>
   <si>
     <t>Patrolamento da estrada da Zueira.</t>
   </si>
   <si>
     <t>6852</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6852/indicacao_plano_manga_uba.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6852/indicacao_plano_manga_uba.pdf</t>
   </si>
   <si>
     <t>Que o Prefeito em seu programa de rádio solicite aos produtores de manga que procurem a Cooperativa dos Produtores Rurais de Ubá para tomarem conhecimento do Plano de Comercialização de Mangas, em parceria com a Universidade Federal de Viçosa, até o dia 17 de maio.</t>
   </si>
   <si>
     <t>6853</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6853/indicacao_rede_de_agua_2.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6853/indicacao_rede_de_agua_2.pdf</t>
   </si>
   <si>
     <t>Envio de retroescavadeira da Prefeitura  para que a faça o serviço de infra-estrutura. nas ruas José Paulino Carioca e  Antônio Cataldo, bairro Peluso.</t>
   </si>
   <si>
     <t>6854</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6854/indicacao_rede_de_agua.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6854/indicacao_rede_de_agua.pdf</t>
   </si>
   <si>
     <t>À Copasa, para que instale rede de abastecimento de água no bairro Inês Groppo.</t>
   </si>
   <si>
     <t>6855</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Luiz Ângelo Maria</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6855/indicacao_retirada_de_terra_-2.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6855/indicacao_retirada_de_terra_-2.pdf</t>
   </si>
   <si>
     <t>Retirada de terra nas Ruas Francisco de Paula Ribeiro, no Bairro Eldorado e a Rua Major Mendes Sobrinho no bairro Sao Domingos.</t>
   </si>
   <si>
     <t>6856</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6856/indicacao_retirada_de_terra.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6856/indicacao_retirada_de_terra.pdf</t>
   </si>
   <si>
     <t>Retirada de terra da rua recém-aberta pela municipalidade, ligando o bairro Eldorado ao bairro São Domingos, que está obstruindo a passagem de operários e funcionários da fábrica de roupas Wembley, começando a aterrar até mesmo algumas residências ao lado de baixo da referida via .</t>
   </si>
   <si>
     <t>6857</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6857/indicacao_sinalizacao_de_ruas.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6857/indicacao_sinalizacao_de_ruas.pdf</t>
   </si>
   <si>
     <t>Colocação de faixas asfálticas e sinalização completa na esquina na Av. Padre Arnaldo Jansen com Ex-Combatentes, dado o número de acidentes no local.</t>
   </si>
   <si>
     <t>6858</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6858/indicacao_verba_assist_social_-_copia.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6858/indicacao_verba_assist_social_-_copia.pdf</t>
   </si>
   <si>
     <t>Solicita verba mensal para o Departamento de Assistência Social, chefiado pela zelosa funcionária municipal Martha Lúcia Trajano_x000D_
 Girardi, que desde fevereiro último, nao recebe un níquel sequer, para poder assistir a tantos que a  procuram.</t>
   </si>
   <si>
     <t>6859</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Geraldo Bicalho Calçado, José Guzella</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6859/mocao_aplausos.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6859/mocao_aplausos.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao senhor ORTIS REIS,  funcionário do Banco de Crédito Real, solicitando assim uma promoção para um funcionário e amigo pessoal nosso.</t>
   </si>
   <si>
     <t>6860</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Jésus Arthur</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6860/requerimento_nivelamento_rua.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6860/requerimento_nivelamento_rua.pdf</t>
   </si>
   <si>
     <t>Nivelamento de pequeno trecho da Rua Dr. Demóstenes Martins, bairro Eldorado.</t>
   </si>
   <si>
     <t>6867</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Irineu Gomes Filho</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6867/pl_emprestimo.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6867/pl_emprestimo.pdf</t>
   </si>
   <si>
     <t>Autoriza ao Poder Executivo contrair empréstimo em instituição financeira no valor de Cr$ 15 milhões por antecipação de ICM.</t>
   </si>
   <si>
     <t>6869</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6869/projeto_de_lei.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6869/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a complementação de verbas destinadas às Associações, Clubes e Ranchos Camavalescos deste Município para` o Carnaval de. 1982.</t>
   </si>
   <si>
     <t>6868</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6868/projeto_de_lei_.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6868/projeto_de_lei_.pdf</t>
   </si>
   <si>
     <t>Autoriza doação de área de 994,5 m2 ao Grêmio Recreativo Escola de Samba Acadêmicos do Caxangá</t>
   </si>
   <si>
     <t>6870</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6870/projeto.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6870/projeto.pdf</t>
   </si>
   <si>
     <t>Autoriza a doação de área ao Sub-Secretariado de Cursilhos de Cristandade-Ubá.</t>
   </si>
   <si>
     <t>6871</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6871/projeto_de_lei.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6871/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Concede cidadania honorária ao cabo Wilson de Oliveira.</t>
   </si>
   <si>
     <t>6872</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6872/projeto_de_lei.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6872/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Denomina Rua da Mantiqueira a logradouro público desta cidade</t>
   </si>
   <si>
     <t>6873</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6873/projeto_de_lei.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6873/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Autoriza o Prefeito a efetuar operação de arrendamento mercantil ccm SAFRA LEASING S/A ARRENDAMENTO MERCANTIL até' o valor de Cr$ 7.570.000,00 (sete milhões e quinhentos e setenta mil cruzeiros)</t>
   </si>
   <si>
     <t>6874</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6874/projeto_de_lei.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6874/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Altera vencimento do nível VIII do Quadro Geral de Servidores do Município.</t>
   </si>
   <si>
     <t>6875</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6875/projeto_de_lei_.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6875/projeto_de_lei_.pdf</t>
   </si>
   <si>
     <t>Denomina Rua José Maria de Souza a logradouro público desta cidade.</t>
   </si>
   <si>
     <t>6876</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6876/projeto_de_lei.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6876/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Cria cargos e respectivos vencimentos no Quadro Geral de Servidores do Municfpio.</t>
   </si>
   <si>
     <t>6877</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6877/projeto_de_lei.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6877/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo municipal a adquirir um veículo para o setor de Viação e Transporte do Departamento de Obras, Viação e Serviços Urbanos</t>
   </si>
   <si>
     <t>6878</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6878/projeto_de_lei.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6878/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública a Aliança Municipal Espírita de Ubá.</t>
   </si>
   <si>
     <t>6879</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6879/projeto_de_lei.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6879/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Denomina Galeria Vilela a via pública deste município.</t>
   </si>
   <si>
     <t>6880</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6880/projeto_de_lei.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6880/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Autoriza a doação de área de 2.500 m2 a Palmeira Indústria e Comércio de Móveis, desta cidade.</t>
   </si>
   <si>
     <t>6881</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6881/projeto_de_lei.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6881/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Autoriza a doação de área de 2.500 m2 à empresa ARTESANAL MÓVEIS INDÚSTRIA, E COMERCIO LTDA, desta cidade.</t>
   </si>
   <si>
     <t>6882</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6882/projeto_de_lei.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6882/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Denomina Rua Nicanor Barcellos a logradouro público desta cidade</t>
   </si>
   <si>
     <t>6883</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6883/projeto_de_lei.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6883/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Denomina Rua Germano Leite a logradouro público desta cidade.</t>
   </si>
   <si>
     <t>6758</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6758/pl_original.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6758/pl_original.pdf</t>
   </si>
   <si>
     <t>Denomina Rua Guaraci Jannuzzi a logradouro desta cidade.</t>
   </si>
   <si>
     <t>6884</t>
   </si>
   <si>
     <t>Agenor Pinto da Silva</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6884/projeto_de_lei.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6884/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Denomina Rua Carlos Lopes da Silva a logradouro desta cidade.</t>
   </si>
   <si>
     <t>6885</t>
   </si>
   <si>
     <t>Autoriza doação de área de 187,85 m2 ao Clube dos Democratas de Ubá.</t>
   </si>
   <si>
     <t>6886</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6886/projeto_de_lei.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6886/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Modifica a tarifa horária cobrada pela Guarda Mirim de Ubá.</t>
   </si>
   <si>
     <t>6887</t>
   </si>
   <si>
     <t>Geraldo Bicalho Calçado</t>
   </si>
   <si>
     <t>Declara de utilidade pública a Comissão Coordenadora de Assistência ao Condenado e Família.</t>
   </si>
   <si>
     <t>6888</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6888/projeto_de_lei.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6888/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadania honorária ao radialista Francisco Xavier Pereira.</t>
   </si>
   <si>
     <t>6889</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6889/projeto_de_lei.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6889/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Estipula multa para destruição de plantas em logradouros públicos municipais.</t>
   </si>
   <si>
     <t>6890</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6890/projeto_de_lei.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6890/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Autoriza cessão de área de 3 hectares ao Instituto Estadual de Florestas para implantação do Viveiro Florestal de Ubá.</t>
   </si>
   <si>
     <t>6891</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6891/projeto_de_lei.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6891/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Revoga as leis nº 921/72 e nº 1.232/78 e dá outras denominações a logradouros públicos desta cidade.</t>
   </si>
   <si>
     <t>6892</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6892/projeto_de_lei_.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6892/projeto_de_lei_.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadania honorária ao sr. Celso Reis de Faria.</t>
   </si>
   <si>
     <t>6893</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>Jarbas Domingues de Lanna</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6893/projeto_de_lei.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6893/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública o Conselho de Desenvolvimento Comunitário da Barrinha.</t>
   </si>
   <si>
     <t>6894</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6894/projeto_de_lei.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6894/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Autoriza doação de área de 200 m2 à Aliança Municipal Espírita de Ubá.</t>
   </si>
   <si>
     <t>6895</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6895/projeto_de_lei.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6895/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Autoriza doação de área de 5.000 m2 à Mademóveis Indústria e Comércio.</t>
   </si>
   <si>
     <t>6896</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6896/projeto_de_lei.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6896/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Autoriza doação de área de 4.000 m2 à empresa Indústria de Móveis Beolar.</t>
   </si>
   <si>
     <t>6897</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6897/projeto_de_lei.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6897/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Autoriza doação de área de 2.000m2 à empresa Irmãos Queijeiro Ltda.</t>
   </si>
   <si>
     <t>6898</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6898/projeto_de_lei.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6898/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Autoriza doação de área de 1.500 m2 à Schiavon e Cia/Armazém Santo Antônio.</t>
   </si>
   <si>
     <t>6899</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6899/projeto_de_lei.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6899/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Autoriza cessão de área de 5.000 m2 à empresa Premoldes Indústria e Comércio Ltda.</t>
   </si>
   <si>
     <t>6900</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6900/projeto_de_lei.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6900/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Autoriza doação de área de 2.000m2 à empresa Paropas Indústria e Comércio</t>
   </si>
   <si>
     <t>6901</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6901/projeto_de_lei.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6901/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Autoriza doação de área de 2.500 m2 à empresa Indústria e Comércio de Mármore Chopotó Ltda.</t>
   </si>
   <si>
     <t>6902</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6902/projeto_de_lei.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6902/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre mudança de nome da Escola Municipal Santos Dumont para Escola Municipal Dr. Fecas.</t>
   </si>
   <si>
     <t>6903</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6903/projeto_de_lei.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6903/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Autoriza doação de área de 1.500 m2 à empresa Xiquito Crispi Indústria e Comércio de Fumo Ltda.</t>
   </si>
   <si>
     <t>6904</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6904/projeto_de_lei.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6904/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Autoriza doação de área de 2.000 m2 à empresa Balanços Brasil.</t>
   </si>
   <si>
     <t>6905</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6905/projeto_de_lei.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6905/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Autoriza doação de área de 15.000 m2 à Rádio Sociedade Ubaense Ltda.</t>
   </si>
   <si>
     <t>6906</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6906/projeto_de_lei.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6906/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Autoriza doação de àrea de 2.000 m2 à empresa Transporte Camilo dos Santos Ltda.</t>
   </si>
   <si>
     <t>6907</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6907/projeto_de_lei.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6907/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Autoriza doação de área de 4.000 m2 à empresa Indústria de Móveis Gomes Pereira Ltda</t>
   </si>
   <si>
     <t>6908</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6908/projeto_de_lei.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6908/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Autoriza doação de área de 4.800 m2 à empresa Natural Indústria e Comércio de Bebidas Ltda -  (Sem parecer de comissão e votação).</t>
   </si>
   <si>
     <t>6909</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6909/projeto_de_lei.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6909/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Autoriza doação de área de 2.000 m2 à empresa Movarte Indústria e Comércio Ltda.</t>
   </si>
   <si>
     <t>6910</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6910/projeto_de_lei.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6910/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Autoriza doação de àrea de 2.000 m2 à empresa Móveis Laene sob a razão social Carlito Gomes, desta cidade.</t>
   </si>
   <si>
     <t>6911</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6911/projeto_de_lei.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6911/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Autoriza doação de área de 4.000 m2 à empresa Indústria de Móveis Primavera Ltda.</t>
   </si>
   <si>
     <t>6912</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6912/projeto_de_lei.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6912/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Autoriza doação de área de 1.600 m2 à empresa Indústria e Comércio de Fumos Sansão Ltda.</t>
   </si>
   <si>
     <t>6913</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6913/projeto_de_lei.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6913/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Autoriza doação de área de 1.500 m2 à empresa Armindo Latchin Comércio e Indústria Ltda.</t>
   </si>
   <si>
     <t>6914</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6914/projeto_de_lei.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6914/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Autoriza doação de área de 3.000 m2 à empresa Vulcanizadora Santa Luzia, sob a razão social José Abdo Micherif e Cia.</t>
   </si>
   <si>
     <t>6915</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6915/projeto_de_lei.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6915/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Autoriza o Prefeito Municipal a celebrar convênios com Repartições e Autarquias Federais, Estaduais e Municipais.</t>
   </si>
   <si>
     <t>6916</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6916/projeto_de_lei.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6916/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Reajusta os valores dos níveis de vencimentos, proventos e pensões do pessoal civil da Prefeitura Municipal de Ubá</t>
   </si>
   <si>
     <t>6917</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6917/projeto_de_lei.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6917/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Denomina Rua Luiz Médice a logradouro público desta cidade</t>
   </si>
   <si>
     <t>6918</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6918/projeto_de_lei.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6918/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Autoriza o Prefeito Municipal de Ubá a celebrar convênio entre a Secretaria de Estado de Educação e o município.</t>
   </si>
   <si>
     <t>6919</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6919/projeto_de_lei.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6919/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Autoriza doação de área de 2.000 m2 à empresa Irmãos Guilhermino Ltda.</t>
   </si>
   <si>
     <t>6920</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6920/projeto_de_lei.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6920/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Faz doação de área de área de 2.000 m2 à empresa Indústria de Mármore e Móveis Marissol Ltda.</t>
   </si>
   <si>
     <t>6921</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6921/projeto_de_lei.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6921/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Autoriza doação de área de 2.000 m2 à empresa Recaforte Recauchutadora e Comércio de Pneus Ltda.</t>
   </si>
   <si>
     <t>6922</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>Amâncio Teixeira, José Xavier Brandão Teixeira</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6922/projeto_de_lei.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6922/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Cria o Conselho Municipal de Defesa e Conservação do Meio Ambiente - CODEMA.</t>
   </si>
   <si>
     <t>6923</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6923/projeto_de_lei.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6923/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Institui o "Dia do Bancário" no município de Ubá.</t>
   </si>
   <si>
     <t>6924</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6924/projeto_de_lei.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6924/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Autoriza doação de área de 405 m2 à Paróquia do Divino Espírito Santo.</t>
   </si>
   <si>
     <t>6925</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6925/projeto_de_lei.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6925/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Denomina Rua Cristina Bruschi a logradouro público dessa cidade.</t>
   </si>
   <si>
     <t>6926</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6926/projeto_de_lei.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6926/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Autoriza a concessão de abono natalino ao pessoal estatutário.</t>
   </si>
   <si>
     <t>6927</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6927/projeto_de_lei.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6927/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Concede reajuste aos servidores do Município, a partir de 1º de novembro de 1982.</t>
   </si>
   <si>
     <t>6928</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6928/projeto_de_lei.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6928/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Denomina Rua Cecília Buzato Marcos a logradouro público dessa cidade.</t>
   </si>
   <si>
     <t>6929</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6929/projeto_de_lei_rejeitado.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6929/projeto_de_lei_rejeitado.pdf</t>
   </si>
   <si>
     <t>Projeto de lei rejeitado : Autoriza abertura de créditos suplementares até o limite de 5% (cinco por cento) do orçamento da despesa para atender o pagamento da folha da Câmara e Servidores desta.</t>
   </si>
   <si>
     <t>6930</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6930/projeto_de_lei.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6930/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Projeto de lei rejeitado: Autoriza o Poder Executivo a realizar operação de crédito no valor de R$ 100 milhões com instituição financeira para resgatar empréstimos anteriores, débitos de R$ 17 milhões e colocar em dia a folha de pagamento e 13º salário dos servidores.</t>
   </si>
   <si>
     <t>6931</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6931/projeto_de_lei.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6931/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Projeto de lei rejeitado: Autoriza o Poder Executivo a realizar operação de crédito no valor de R$ 40 milhões com instituição financeira para: Pagamentos de Orçamentos de luz (cópias xerográficas em anexo) ; credores diversos; conclusão do Parque de Exposições Agro-Pecuário-Industrial de Ubá e cascalhamento de Bairros, inclusive o término do calçamento do bairro São João.</t>
   </si>
   <si>
     <t>6932</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6932/projeto_de_lei.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6932/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Denomina Rua Quirina Lauria a logradouro público dessa cidade.</t>
   </si>
   <si>
     <t>6933</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6933/projeto_de_lei.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6933/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Autoriza permuta de terreno com a Loja Maçônica Fraternidade Ubaense</t>
   </si>
   <si>
     <t>6934</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6934/projeto_de_lei_comodato.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6934/projeto_de_lei_comodato.pdf</t>
   </si>
   <si>
     <t>Autoriza cessão de área de 240 m2, em regime de comodato, à TV Globo de Juiz de Fora ( Projeto que substituiu doação de terreno à TV Globo-RJ)</t>
   </si>
   <si>
     <t>6935</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6935/projeto_de_lei.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6935/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública a Igreja Evangélica Assembleia de Deus.</t>
   </si>
   <si>
     <t>6936</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6936/projeto_de_lei.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6936/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Denomina Rua Durval Francisco de Assis a logradouro público desta cidade.</t>
   </si>
   <si>
     <t>6937</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6937/projeto_de_lei.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6937/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Denomina Rua Raymundo Cândido da Costa a logradouro público dessa cidade.</t>
   </si>
   <si>
     <t>6938</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6938/projeto_de_lei.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6938/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Denomina Rua José Marcelo da Rocha a logradouro público dessa cidade.</t>
   </si>
   <si>
     <t>6939</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6939/projeto_de_lei.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6939/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Denomina Rua José Machado a logradouro público dessa cidade.</t>
   </si>
   <si>
     <t>6940</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6940/projeto_de_lei.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6940/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Autoriza doação de área de 742,50 m2 à Loja Maçônica Fraternidade Ubaense.</t>
   </si>
   <si>
     <t>6941</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6941/projeto_de_lei_nao_votado.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6941/projeto_de_lei_nao_votado.pdf</t>
   </si>
   <si>
     <t>Projeto de lei sem votação e sem parecer assinado: Denomina Rua José Machado a logradouro público dessa cidade.</t>
   </si>
   <si>
     <t>6942</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6942/projeto_de_lei.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6942/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Revisa proventos dos servidores aposentados em paridade com os vencimentos de servidores da ativa</t>
   </si>
   <si>
     <t>6943</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Câmara Municipal de Ubá</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6943/projeto_de_resolucao.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6943/projeto_de_resolucao.pdf</t>
   </si>
   <si>
     <t>Fixa a verba de representação  do Vice-Prefeito Municipal.</t>
   </si>
   <si>
     <t>6944</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6944/projeto_de_resolucao_02.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6944/projeto_de_resolucao_02.pdf</t>
   </si>
   <si>
     <t>Atualiza a remuneração dos vereadores.</t>
   </si>
   <si>
     <t>6945</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6945/projeto_de_resolucao_03.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6945/projeto_de_resolucao_03.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre concessão de pensão vitalícia à viúva do ex-prefeito José Pires da Luz.</t>
   </si>
   <si>
     <t>6946</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6946/projeto_de_resolucao_04.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6946/projeto_de_resolucao_04.pdf</t>
   </si>
   <si>
     <t>Acrescenta inciso ao artigo nº 179, da lei municipal nº 1.061/75, sobre aposentadoria de professores.</t>
   </si>
   <si>
     <t>6947</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6947/projeto_de_resolucao.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6947/projeto_de_resolucao.pdf</t>
   </si>
   <si>
     <t>Autoriza  a Prefeitura  firmar Convênios, Termos de Cooperação e Aditamentos com a Secretaria de Estado do Trabalho, Ação Social e Desportos e entidades de Assistência e Promoção Social de Ubá.</t>
   </si>
   <si>
     <t>6948</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6948/35_-_resolucao_06_-_subsidio_prefeito_e_vice_.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6948/35_-_resolucao_06_-_subsidio_prefeito_e_vice_.pdf</t>
   </si>
   <si>
     <t>Fixa o subsídio e a verba de representação do Prefeito e Vice-Prefeito de Ubá, respectivamente.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1639,67 +1639,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6837/indicacao_-_capina_e_bueiros_eldorado.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6838/indicacao_-_estrada_barrinha_.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6840/indicacao_atendimento_a_bairros_novos.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6841/indicacao_aterro_meio_fio_iluminacao.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6842/indicacao_bueiros_e_limpeza_urbana.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6843/indicacao_calcamento_2.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6844/indicacao_calcamento_3.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6845/indicacao_calcamento_bela_vista.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6846/indicacao_calcamento.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6847/indicacao_fossa_septica_barrinha.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6848/indicacao_iluminacao_bela_vista.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6849/indicacao_mina_nivelamento_e_calcamento.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6850/indicacao_pagamento_lupam.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6851/indicacao_patrolamento.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6852/indicacao_plano_manga_uba.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6853/indicacao_rede_de_agua_2.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6854/indicacao_rede_de_agua.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6855/indicacao_retirada_de_terra_-2.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6856/indicacao_retirada_de_terra.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6857/indicacao_sinalizacao_de_ruas.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6858/indicacao_verba_assist_social_-_copia.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6859/mocao_aplausos.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6860/requerimento_nivelamento_rua.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6867/pl_emprestimo.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6869/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6868/projeto_de_lei_.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6870/projeto.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6871/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6872/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6873/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6874/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6875/projeto_de_lei_.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6876/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6877/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6878/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6879/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6880/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6881/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6882/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6883/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6758/pl_original.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6884/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6886/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6888/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6889/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6890/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6891/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6892/projeto_de_lei_.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6893/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6894/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6895/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6896/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6897/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6898/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6899/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6900/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6901/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6902/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6903/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6904/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6905/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6906/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6907/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6908/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6909/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6910/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6911/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6912/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6913/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6914/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6915/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6916/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6917/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6918/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6919/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6920/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6921/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6922/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6923/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6924/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6925/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6926/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6927/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6928/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6929/projeto_de_lei_rejeitado.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6930/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6931/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6932/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6933/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6934/projeto_de_lei_comodato.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6935/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6936/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6937/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6938/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6939/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6940/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6941/projeto_de_lei_nao_votado.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6942/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6943/projeto_de_resolucao.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6944/projeto_de_resolucao_02.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6945/projeto_de_resolucao_03.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6946/projeto_de_resolucao_04.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6947/projeto_de_resolucao.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6948/35_-_resolucao_06_-_subsidio_prefeito_e_vice_.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6837/indicacao_-_capina_e_bueiros_eldorado.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6838/indicacao_-_estrada_barrinha_.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6840/indicacao_atendimento_a_bairros_novos.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6841/indicacao_aterro_meio_fio_iluminacao.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6842/indicacao_bueiros_e_limpeza_urbana.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6843/indicacao_calcamento_2.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6844/indicacao_calcamento_3.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6845/indicacao_calcamento_bela_vista.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6846/indicacao_calcamento.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6847/indicacao_fossa_septica_barrinha.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6848/indicacao_iluminacao_bela_vista.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6849/indicacao_mina_nivelamento_e_calcamento.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6850/indicacao_pagamento_lupam.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6851/indicacao_patrolamento.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6852/indicacao_plano_manga_uba.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6853/indicacao_rede_de_agua_2.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6854/indicacao_rede_de_agua.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6855/indicacao_retirada_de_terra_-2.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6856/indicacao_retirada_de_terra.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6857/indicacao_sinalizacao_de_ruas.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6858/indicacao_verba_assist_social_-_copia.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6859/mocao_aplausos.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6860/requerimento_nivelamento_rua.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6867/pl_emprestimo.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6869/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6868/projeto_de_lei_.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6870/projeto.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6871/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6872/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6873/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6874/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6875/projeto_de_lei_.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6876/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6877/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6878/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6879/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6880/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6881/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6882/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6883/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6758/pl_original.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6884/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6886/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6888/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6889/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6890/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6891/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6892/projeto_de_lei_.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6893/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6894/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6895/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6896/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6897/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6898/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6899/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6900/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6901/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6902/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6903/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6904/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6905/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6906/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6907/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6908/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6909/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6910/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6911/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6912/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6913/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6914/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6915/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6916/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6917/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6918/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6919/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6920/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6921/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6922/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6923/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6924/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6925/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6926/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6927/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6928/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6929/projeto_de_lei_rejeitado.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6930/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6931/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6932/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6933/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6934/projeto_de_lei_comodato.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6935/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6936/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6937/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6938/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6939/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6940/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6941/projeto_de_lei_nao_votado.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6942/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6943/projeto_de_resolucao.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6944/projeto_de_resolucao_02.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6945/projeto_de_resolucao_03.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6946/projeto_de_resolucao_04.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6947/projeto_de_resolucao.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1982/6948/35_-_resolucao_06_-_subsidio_prefeito_e_vice_.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H108"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="245.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="114.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="113.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>