--- v0 (2025-12-07)
+++ v1 (2026-06-05)
@@ -54,686 +54,686 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>6030</t>
   </si>
   <si>
     <t>1967</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Câmara Municipal de Ubá</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6030/pl_aprovado_-_cidadania_honoraria_-_narciso_michelli.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6030/pl_aprovado_-_cidadania_honoraria_-_narciso_michelli.pdf</t>
   </si>
   <si>
     <t>Concede título de Cidadania Honorária ao Sr. Narciso Michelli</t>
   </si>
   <si>
     <t>6031</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Narciso Paulo Michelli</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6031/pl_aprovado_-_debitos_fiscais.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6031/pl_aprovado_-_debitos_fiscais.pdf</t>
   </si>
   <si>
     <t>Estabelece normas especiais para  liquidação de débitos fiscais e dá outras providências</t>
   </si>
   <si>
     <t>6032</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6032/pl_aprovado_-_convenio_expansao_ensino_rural.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6032/pl_aprovado_-_convenio_expansao_ensino_rural.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Excutivo a celebrar, em época oportuna, convênio estadual para expansão e desenvolvimento da rede escolar rural do município</t>
   </si>
   <si>
     <t>6033</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6033/pl_aprovado_-_prorroga_lei_694.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6033/pl_aprovado_-_prorroga_lei_694.pdf</t>
   </si>
   <si>
     <t>Prorroga prazo estabelecido pela lei nº 694 para liquidação de débitos fiscais;</t>
   </si>
   <si>
     <t>6034</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6034/decreto_aprovado_-_revoga_decreto_259_-calmidade_publica.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6034/decreto_aprovado_-_revoga_decreto_259_-calmidade_publica.pdf</t>
   </si>
   <si>
     <t>Decreto aprovado -  Decreto que revoga decreto 259/67 que "declara estado de calamidade pública no Município"</t>
   </si>
   <si>
     <t>6035</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6035/pl__lei_orcamentaria_anual_1968_-_loa.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6035/pl__lei_orcamentaria_anual_1968_-_loa.pdf</t>
   </si>
   <si>
     <t>Sem registro de aprovação pela CMU.  Registro apenas de envio às Comissões CLJR e COFTC - Proposta de Lei Orçamentária Anual (LOA) para 1968  com justificativa e seis Projetos de Lei anexados sobre:  Aquisição de móveis e utensílios; Aumento de vencimentos e criação de cargos; Execução de obras;  Maquinário e estradas; Proventos de aposentados.</t>
   </si>
   <si>
     <t>6036</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6036/pl_aprovado_-_criacao_fundo_assistencia_especial.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6036/pl_aprovado_-_criacao_fundo_assistencia_especial.pdf</t>
   </si>
   <si>
     <t>Cria o Fundo de Assistência Social</t>
   </si>
   <si>
     <t>6037</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6037/mocao_de_solidariedade_a_salim_antonio.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6037/mocao_de_solidariedade_a_salim_antonio.pdf</t>
   </si>
   <si>
     <t>Moção de solidariedade ao Sr. Sallim Antônio, de autoria do vereador Samir Haikal</t>
   </si>
   <si>
     <t>6038</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6038/pl_aprova_decreto_279_-_plano_plurianual_de_inv_DGyjrcL.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6038/pl_aprova_decreto_279_-_plano_plurianual_de_inv_DGyjrcL.pdf</t>
   </si>
   <si>
     <t>Projeto de lei que aprova o Decreto nº 280/1967, que estabelece o Plano Plurianual para o período 1968-1973</t>
   </si>
   <si>
     <t>6039</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6039/pl_aprovado_-devolucao_imposto_a_contribuinte.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6039/pl_aprovado_-devolucao_imposto_a_contribuinte.pdf</t>
   </si>
   <si>
     <t>PL transformado na Lei 717/67 - "Autoriza devolução de parte do ITBI ao contribuinte Rubens Carneiro de Barros, funcionário público."</t>
   </si>
   <si>
     <t>6040</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6040/pl_aprovado_-_revoga_decretos_e_leis.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6040/pl_aprovado_-_revoga_decretos_e_leis.pdf</t>
   </si>
   <si>
     <t>PL aprovado - Revoga decretos e leis</t>
   </si>
   <si>
     <t>6041</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6041/pl_aprovado_-_convenio_com_der.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6041/pl_aprovado_-_convenio_com_der.pdf</t>
   </si>
   <si>
     <t>Autoriza Convênio do Executivo com o DER para o patrolamento e desenvolvimento do plano rodoviário.</t>
   </si>
   <si>
     <t>6042</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6042/pl_aprovado_-_aquisicao_de_caminhao.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6042/pl_aprovado_-_aquisicao_de_caminhao.pdf</t>
   </si>
   <si>
     <t>Autoriza aquisição de caminhão basculante.</t>
   </si>
   <si>
     <t>6043</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6043/pl_aprovado_-_isencao_de_impostos_a_municipe.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6043/pl_aprovado_-_isencao_de_impostos_a_municipe.pdf</t>
   </si>
   <si>
     <t>Concede isenção de impostos ao Sr. Antônio Soares Nol pelo prazo de 1 ano.</t>
   </si>
   <si>
     <t>6044</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6044/pl_aprovado_-_credito_especial.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6044/pl_aprovado_-_credito_especial.pdf</t>
   </si>
   <si>
     <t>PL aprovado e transformado na Lei 718/67 - Abre credito especial de até NCr$ 1.000,00 para despesas com as comemorações de aniversário da cidade.</t>
   </si>
   <si>
     <t>6045</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6045/pl_aprovado_-_credito_especial_divida_trabalhista.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6045/pl_aprovado_-_credito_especial_divida_trabalhista.pdf</t>
   </si>
   <si>
     <t>Abre crédito especial e autoriza despesa de NCr$ 8.081, 26, no acordo feito com operários da Prefeitura para solução amigável de reclamação trabalhista</t>
   </si>
   <si>
     <t>6046</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6046/lei_730_-_denomina_praca_francisco_parma.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6046/lei_730_-_denomina_praca_francisco_parma.pdf</t>
   </si>
   <si>
     <t>Denomina Praça Francisco Parma a logradouro público - Indicação aprovada e transformada na Lei 730/67.</t>
   </si>
   <si>
     <t>6047</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6047/pl_aprovado_-_ratifica_lei_703_-_convenio.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6047/pl_aprovado_-_ratifica_lei_703_-_convenio.pdf</t>
   </si>
   <si>
     <t>Ratifica Lei  nº 703/1967 de autorização à Prefeitura para assinatura de convênio com a Secretaria de Estado de Educação.</t>
   </si>
   <si>
     <t>6048</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6048/pl_aprovado_-_abono_natalino.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6048/pl_aprovado_-_abono_natalino.pdf</t>
   </si>
   <si>
     <t>Concede abono natalino aos funcionários, extranumerários e inativos e abre crédito especial de NCr$ 15.500,00 .</t>
   </si>
   <si>
     <t>6052</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6052/pl_aprovado_-_aquisicao_terreno_diamante.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6052/pl_aprovado_-_aquisicao_terreno_diamante.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a adquirir terreno em Diamante para construção de grupo escolar.</t>
   </si>
   <si>
     <t>6053</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6053/pl_aprovado_-_custeio_funeral_ex-agente_municipal.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6053/pl_aprovado_-_custeio_funeral_ex-agente_municipal.pdf</t>
   </si>
   <si>
     <t>Abre crédito especial no valor de NCr$ 200,00 para custear os funerais do Prof. José Gonçalves Solero, ex-agente executivo municipal</t>
   </si>
   <si>
     <t>6054</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6054/pl_aprovado_-_credito_especial_para_congresso.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6054/pl_aprovado_-_credito_especial_para_congresso.pdf</t>
   </si>
   <si>
     <t>Abre crédito especial de até NCr$300,00 para despesas com o 1º Congresso das Classes Produtoras da Zona da Mata, promovido pela União Comercial e Industrial de Ubá. - Transformado na Lei nº  719/67</t>
   </si>
   <si>
     <t>6056</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6056/pl_aprovado_-_conjunto_habitacional.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6056/pl_aprovado_-_conjunto_habitacional.pdf</t>
   </si>
   <si>
     <t>Autoriza aquisição de terreno para construção de 200 casas populares pela COHAB e abre crédito especial de até NCr$ 15.000,00</t>
   </si>
   <si>
     <t>6057</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6057/pl_aprovado_-_aquisicao_de_terreno_para_doacao.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6057/pl_aprovado_-_aquisicao_de_terreno_para_doacao.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a adquirir terreno no bairro Noeme Batalha e abre crédito especial no valor de NCr$ 650,00.</t>
   </si>
   <si>
     <t>6058</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Oswaldo Peixoto Guimarães</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6058/pl_aprovado_-_cidadania_honoraria.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6058/pl_aprovado_-_cidadania_honoraria.pdf</t>
   </si>
   <si>
     <t>Concede cidadania honorária ao industrial Bento Batista da Costa. Justificativa e parecer registrados no texto do PL.</t>
   </si>
   <si>
     <t>6059</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6059/2_-_pl_aprovado_-_referenda_lei_690_-_marco_67.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6059/2_-_pl_aprovado_-_referenda_lei_690_-_marco_67.pdf</t>
   </si>
   <si>
     <t>Referenda a Lei nº 690/67, que autoriza o Poder Executivo a fazer permuta de terrenos com herdeiros de Francisco Henrique de Souza.</t>
   </si>
   <si>
     <t>6060</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6060/pl_aprovado_-_credito_especial_funeral_ex-vereador.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6060/pl_aprovado_-_credito_especial_funeral_ex-vereador.pdf</t>
   </si>
   <si>
     <t>Abre crédito especial no valor de até NCr$ 150,00 para custear os funerais do ex-vereador Sebastião de Paula Batista</t>
   </si>
   <si>
     <t>6061</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6061/pl_original_-_credito_subvencao_casa_dos_municipios.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6061/pl_original_-_credito_subvencao_casa_dos_municipios.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito especial no valor de NCr$500,00  para a Casa dos Municípios por intermédio do Departamento de Assistência aos Municípios.</t>
   </si>
   <si>
     <t>6062</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6062/pl_aquisicao_trator.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6062/pl_aquisicao_trator.pdf</t>
   </si>
   <si>
     <t>Autoriza aquisição de trator.</t>
   </si>
   <si>
     <t>6063</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6063/pl_aprovado_-_loteamento_sao_domingos.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6063/pl_aprovado_-_loteamento_sao_domingos.pdf</t>
   </si>
   <si>
     <t>Fica referendada a Lei 679/1966 que aprovou o loteamento de terreno pertencente a Hermes Bigonha, no bairro São Domingos</t>
   </si>
   <si>
     <t>6064</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6064/pl_aprovado_-_aquisicao_caminhao.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6064/pl_aprovado_-_aquisicao_caminhao.pdf</t>
   </si>
   <si>
     <t>Autoriza aquisição de caminhão.</t>
   </si>
   <si>
     <t>6065</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6065/pl_aprovado_-_utilidade_publica_lions.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6065/pl_aprovado_-_utilidade_publica_lions.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública o Lions Club de Ubá.  Autoria: Vereador Hésio Geraldo Rodrigues de Andrade</t>
   </si>
   <si>
     <t>6066</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6066/pl_aprovado_-_credito_especial_PpuQA3d.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6066/pl_aprovado_-_credito_especial_PpuQA3d.pdf</t>
   </si>
   <si>
     <t>Abre crédito especial de até NCr$ 10.000,00 para estudos técnicos da Planidro - SP sobre viabilidade econômica das obras de ampliação do abastecimento de água em Ubá.</t>
   </si>
   <si>
     <t>6067</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6067/pl_aprovado_-_cidadania_honoraria.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6067/pl_aprovado_-_cidadania_honoraria.pdf</t>
   </si>
   <si>
     <t>Concede título de Cidadania honorária ao Sr. Erasmo Furtado de Mendonça. Autoria: Vereador Hésio Geraldo Rodrigues de Andrade</t>
   </si>
   <si>
     <t>6068</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6068/manuscrito_pl_aprovado_-_lei_702.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6068/manuscrito_pl_aprovado_-_lei_702.pdf</t>
   </si>
   <si>
     <t>Inscreve funcionários e operários municipais no Instituto de Previdência dos Servidores do Estado de Minas Gerais._x000D_
 _x000D_
 Na Justificativa, reconhece débito de Cr$ 3.300.000,00 ( três milhões e trezentos mil cruzeiros) referentes a descontos de servidores não repassados ao IPSEMG.</t>
   </si>
   <si>
     <t>6069</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6069/pl_aprovado_-_aumento_professor_e_pessoal_extra_tL7F45s.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6069/pl_aprovado_-_aumento_professor_e_pessoal_extra_tL7F45s.pdf</t>
   </si>
   <si>
     <t>Concede aumento de 25% às professoras e pessoal extranumerário mensalista.</t>
   </si>
   <si>
     <t>6070</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6070/pl_aprovado_-_pensao_mensal.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6070/pl_aprovado_-_pensao_mensal.pdf</t>
   </si>
   <si>
     <t>Passam a ser de NCr$ 15,00 e NCr$ 5,00, respectivamente, as pensões mensais concedidas a Balduino Dias Ribeiro e Maria de Assis Matias.</t>
   </si>
   <si>
     <t>6071</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6071/pl_original_-_denomina_logradouro.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6071/pl_original_-_denomina_logradouro.pdf</t>
   </si>
   <si>
     <t>Dá à atual rua Antenor Machado o nome de Jerônimo Salgado e a Rua dos Ferroviários passa a chamar-se Rua Antenor Machado.</t>
   </si>
   <si>
     <t>6072</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6072/pl_aprovado_-_doacao_terreno_ipsemg.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6072/pl_aprovado_-_doacao_terreno_ipsemg.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a adquirir um terreno para construção de um Ambulatório Médico do IPSEMG - Instituto de Previdência dos Servidores do Estado de Minas Gerais</t>
   </si>
   <si>
     <t>6073</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6073/pl_aprovado_-_referenda_lei_669_-_convenio_sesi.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6073/pl_aprovado_-_referenda_lei_669_-_convenio_sesi.pdf</t>
   </si>
   <si>
     <t>Referenda Lei nº 669/66 que autoriza convênio com o SESI.</t>
   </si>
   <si>
     <t>6074</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6074/pl_aprovado_-_cria_feiras_livres.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6074/pl_aprovado_-_cria_feiras_livres.pdf</t>
   </si>
   <si>
     <t>Cria feiras livres no município .</t>
   </si>
   <si>
     <t>6075</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6075/pl_aprovado_e_justificativa_-_denomina_logradouro.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6075/pl_aprovado_e_justificativa_-_denomina_logradouro.pdf</t>
   </si>
   <si>
     <t>Denomina Rua Major Mendes Sobrinho à Rua 8 no bairro São Domingos - Autoria: Vereador Francisco Xavier Pereira</t>
   </si>
   <si>
     <t>6076</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6076/pl_aprovado_-_cidadania_honoraria.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6076/pl_aprovado_-_cidadania_honoraria.pdf</t>
   </si>
   <si>
     <t>Concede título de Cidadania Honorária ao Sr. Waltair Couto.  Autoria:  Vereador Francisco Xavier Pereira</t>
   </si>
   <si>
     <t>6077</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6077/pl_aprovado_-_referenda_decreto-lei_158_-_doaca_kckdjTx.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6077/pl_aprovado_-_referenda_decreto-lei_158_-_doaca_kckdjTx.pdf</t>
   </si>
   <si>
     <t>Referenda Decreto-Lei 168/66 - Doação do prédio da Escola Eduardo de Paula Reis ao município de Guidoval.</t>
   </si>
   <si>
     <t>6078</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6078/pl_aprovado_-cria_o_surupu.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6078/pl_aprovado_-cria_o_surupu.pdf</t>
   </si>
   <si>
     <t>Cria o  Serviço Ubaense de Relações e Utilidade Pública (SURUPU)</t>
   </si>
   <si>
     <t>6079</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6079/pl_aprovado_-_denomina_logradouro.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6079/pl_aprovado_-_denomina_logradouro.pdf</t>
   </si>
   <si>
     <t>Denomina Rua Allan Kardec à Rua 9, no bairro São Domingos - Autoria: Vereador Francisco Xavier Pereira</t>
   </si>
   <si>
     <t>6080</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6080/pl_aprovado_e_justificativa_-_cidadania_honoraria.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6080/pl_aprovado_e_justificativa_-_cidadania_honoraria.pdf</t>
   </si>
   <si>
     <t>Concede título de Cidadania Honorária ao Senador Camilo Nogueira da Gama - Autoria: Vereador Francisco Xavier Pereira</t>
   </si>
   <si>
     <t>6081</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6081/pl_aprovado_-_cidadania_honoraria.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6081/pl_aprovado_-_cidadania_honoraria.pdf</t>
   </si>
   <si>
     <t>Concede título de Cidadania Honorária ao Sr. Ciro Mosqueira Pereira de Melo - Autoria: Vereador Roberto Brando</t>
   </si>
   <si>
     <t>6082</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6082/pl_aprovado_-_denomina_logradouro.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6082/pl_aprovado_-_denomina_logradouro.pdf</t>
   </si>
   <si>
     <t>Denomina Travessa João Hipólito a logradouro desta cidade  - Autoria: Vereador Francisco Xavier Pereira</t>
   </si>
   <si>
     <t>6083</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6083/pl_aprovado_-convenio_ponte_uba-vrb.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6083/pl_aprovado_-convenio_ponte_uba-vrb.pdf</t>
   </si>
   <si>
     <t>Convênio com Secretaria de Comunicações e Obras Públicas para construção de ponte ligando os municípios de Ubá e Visconde do Rio Branco e abertura de crédito especial no valor de NCr$60.000,00</t>
   </si>
   <si>
     <t>6084</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/</t>
+    <t>http://sapl.uba.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Cidadania honorária - PL aprovado, mas não encontrado. Registro apenas de Justificativa, Parecer e reunião para entrega do Título de Cidadania Honorária ao Ministro da Saúde, Dr. Raimundo de Brito, em Documentos Acessórios</t>
   </si>
   <si>
     <t>6089</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6089/pl_aprovado_-_revoga_decreto_212.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6089/pl_aprovado_-_revoga_decreto_212.pdf</t>
   </si>
   <si>
     <t>Revoga o Decreto nº 212, que dá direito de 5% (cinco por cento) sobre arrecadação de dívida ativa a funcionário que persuadir contribuinte a pagar seu débito com os cofres municipais.</t>
   </si>
   <si>
     <t>6090</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6090/8_-_resolucao_01-67_-_aprova_contas_1966.pdf</t>
+    <t>http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6090/8_-_resolucao_01-67_-_aprova_contas_1966.pdf</t>
   </si>
   <si>
     <t>Aprova contas do Prefeito municipal relativas ao exercício de 1966</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1040,67 +1040,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6030/pl_aprovado_-_cidadania_honoraria_-_narciso_michelli.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6031/pl_aprovado_-_debitos_fiscais.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6032/pl_aprovado_-_convenio_expansao_ensino_rural.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6033/pl_aprovado_-_prorroga_lei_694.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6034/decreto_aprovado_-_revoga_decreto_259_-calmidade_publica.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6035/pl__lei_orcamentaria_anual_1968_-_loa.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6036/pl_aprovado_-_criacao_fundo_assistencia_especial.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6037/mocao_de_solidariedade_a_salim_antonio.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6038/pl_aprova_decreto_279_-_plano_plurianual_de_inv_DGyjrcL.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6039/pl_aprovado_-devolucao_imposto_a_contribuinte.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6040/pl_aprovado_-_revoga_decretos_e_leis.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6041/pl_aprovado_-_convenio_com_der.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6042/pl_aprovado_-_aquisicao_de_caminhao.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6043/pl_aprovado_-_isencao_de_impostos_a_municipe.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6044/pl_aprovado_-_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6045/pl_aprovado_-_credito_especial_divida_trabalhista.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6046/lei_730_-_denomina_praca_francisco_parma.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6047/pl_aprovado_-_ratifica_lei_703_-_convenio.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6048/pl_aprovado_-_abono_natalino.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6052/pl_aprovado_-_aquisicao_terreno_diamante.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6053/pl_aprovado_-_custeio_funeral_ex-agente_municipal.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6054/pl_aprovado_-_credito_especial_para_congresso.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6056/pl_aprovado_-_conjunto_habitacional.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6057/pl_aprovado_-_aquisicao_de_terreno_para_doacao.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6058/pl_aprovado_-_cidadania_honoraria.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6059/2_-_pl_aprovado_-_referenda_lei_690_-_marco_67.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6060/pl_aprovado_-_credito_especial_funeral_ex-vereador.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6061/pl_original_-_credito_subvencao_casa_dos_municipios.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6062/pl_aquisicao_trator.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6063/pl_aprovado_-_loteamento_sao_domingos.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6064/pl_aprovado_-_aquisicao_caminhao.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6065/pl_aprovado_-_utilidade_publica_lions.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6066/pl_aprovado_-_credito_especial_PpuQA3d.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6067/pl_aprovado_-_cidadania_honoraria.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6068/manuscrito_pl_aprovado_-_lei_702.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6069/pl_aprovado_-_aumento_professor_e_pessoal_extra_tL7F45s.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6070/pl_aprovado_-_pensao_mensal.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6071/pl_original_-_denomina_logradouro.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6072/pl_aprovado_-_doacao_terreno_ipsemg.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6073/pl_aprovado_-_referenda_lei_669_-_convenio_sesi.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6074/pl_aprovado_-_cria_feiras_livres.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6075/pl_aprovado_e_justificativa_-_denomina_logradouro.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6076/pl_aprovado_-_cidadania_honoraria.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6077/pl_aprovado_-_referenda_decreto-lei_158_-_doaca_kckdjTx.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6078/pl_aprovado_-cria_o_surupu.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6079/pl_aprovado_-_denomina_logradouro.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6080/pl_aprovado_e_justificativa_-_cidadania_honoraria.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6081/pl_aprovado_-_cidadania_honoraria.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6082/pl_aprovado_-_denomina_logradouro.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6083/pl_aprovado_-convenio_ponte_uba-vrb.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6089/pl_aprovado_-_revoga_decreto_212.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6090/8_-_resolucao_01-67_-_aprova_contas_1966.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6030/pl_aprovado_-_cidadania_honoraria_-_narciso_michelli.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6031/pl_aprovado_-_debitos_fiscais.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6032/pl_aprovado_-_convenio_expansao_ensino_rural.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6033/pl_aprovado_-_prorroga_lei_694.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6034/decreto_aprovado_-_revoga_decreto_259_-calmidade_publica.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6035/pl__lei_orcamentaria_anual_1968_-_loa.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6036/pl_aprovado_-_criacao_fundo_assistencia_especial.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6037/mocao_de_solidariedade_a_salim_antonio.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6038/pl_aprova_decreto_279_-_plano_plurianual_de_inv_DGyjrcL.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6039/pl_aprovado_-devolucao_imposto_a_contribuinte.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6040/pl_aprovado_-_revoga_decretos_e_leis.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6041/pl_aprovado_-_convenio_com_der.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6042/pl_aprovado_-_aquisicao_de_caminhao.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6043/pl_aprovado_-_isencao_de_impostos_a_municipe.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6044/pl_aprovado_-_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6045/pl_aprovado_-_credito_especial_divida_trabalhista.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6046/lei_730_-_denomina_praca_francisco_parma.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6047/pl_aprovado_-_ratifica_lei_703_-_convenio.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6048/pl_aprovado_-_abono_natalino.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6052/pl_aprovado_-_aquisicao_terreno_diamante.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6053/pl_aprovado_-_custeio_funeral_ex-agente_municipal.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6054/pl_aprovado_-_credito_especial_para_congresso.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6056/pl_aprovado_-_conjunto_habitacional.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6057/pl_aprovado_-_aquisicao_de_terreno_para_doacao.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6058/pl_aprovado_-_cidadania_honoraria.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6059/2_-_pl_aprovado_-_referenda_lei_690_-_marco_67.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6060/pl_aprovado_-_credito_especial_funeral_ex-vereador.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6061/pl_original_-_credito_subvencao_casa_dos_municipios.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6062/pl_aquisicao_trator.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6063/pl_aprovado_-_loteamento_sao_domingos.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6064/pl_aprovado_-_aquisicao_caminhao.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6065/pl_aprovado_-_utilidade_publica_lions.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6066/pl_aprovado_-_credito_especial_PpuQA3d.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6067/pl_aprovado_-_cidadania_honoraria.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6068/manuscrito_pl_aprovado_-_lei_702.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6069/pl_aprovado_-_aumento_professor_e_pessoal_extra_tL7F45s.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6070/pl_aprovado_-_pensao_mensal.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6071/pl_original_-_denomina_logradouro.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6072/pl_aprovado_-_doacao_terreno_ipsemg.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6073/pl_aprovado_-_referenda_lei_669_-_convenio_sesi.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6074/pl_aprovado_-_cria_feiras_livres.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6075/pl_aprovado_e_justificativa_-_denomina_logradouro.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6076/pl_aprovado_-_cidadania_honoraria.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6077/pl_aprovado_-_referenda_decreto-lei_158_-_doaca_kckdjTx.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6078/pl_aprovado_-cria_o_surupu.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6079/pl_aprovado_-_denomina_logradouro.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6080/pl_aprovado_e_justificativa_-_cidadania_honoraria.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6081/pl_aprovado_-_cidadania_honoraria.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6082/pl_aprovado_-_denomina_logradouro.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6083/pl_aprovado_-convenio_ponte_uba-vrb.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6089/pl_aprovado_-_revoga_decreto_212.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uba.mg.leg.br/media/sapl/public/materialegislativa/1967/6090/8_-_resolucao_01-67_-_aprova_contas_1966.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H54"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="26" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="127.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="126.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>